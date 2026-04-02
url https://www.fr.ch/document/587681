--- v0 (2026-03-03)
+++ v1 (2026-04-02)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AAF86055-7E6A-486F-A7BB-2329AAFBA588}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEDCF831-0FC8-45AE-91FF-B11C065D4FA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" tabRatio="731" xr2:uid="{8CD2B929-FB35-42EE-96C0-92397A746AF5}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="731" xr2:uid="{8CD2B929-FB35-42EE-96C0-92397A746AF5}"/>
   </bookViews>
   <sheets>
     <sheet name="te644" sheetId="28" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="23" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'3d5a85b5-449d-46b2-9fdc-1be749b08c4c'"</definedName>
     <definedName name="AS_Bereich">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'te644'!$1:$8</definedName>
     <definedName name="o">'[1]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="ooo">'[2]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="sfproe_csv">#REF!</definedName>
     <definedName name="Sortierbereich">#REF!</definedName>
     <definedName name="Sortierbereichtemp">#REF!</definedName>
     <definedName name="SortierungLC">#REF!</definedName>
     <definedName name="SortierungLD">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'te644'!$A$1:$J$147</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
@@ -382,53 +382,50 @@
     <t>Gruyère</t>
   </si>
   <si>
     <t>Sarine</t>
   </si>
   <si>
     <t>Sense</t>
   </si>
   <si>
     <t>Veveyse</t>
   </si>
   <si>
     <t>Bois-d'Amont</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
     <t>Fétigny-Ménières</t>
   </si>
   <si>
     <t>Grolley-Ponthaux</t>
   </si>
   <si>
     <t>—</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 13.10.2026</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
@@ -1198,50 +1195,53 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis</t>
     </r>
   </si>
   <si>
     <r>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen </t>
     </r>
   </si>
   <si>
     <t>Intervalle de confiance ± (en points de %)
 Vertrauensinter-vall ± (in %-Pkte)</t>
   </si>
   <si>
     <t>T01-08-02</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 18.02.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="&quot;...&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;(&quot;#,##0.0&quot;)&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3986,144 +3986,144 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE6442B8-CAE3-4D2D-8338-4F9E1A75E477}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J147"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.875" defaultRowHeight="9" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="44" customWidth="1"/>
     <col min="2" max="10" width="8.75" style="48" customWidth="1"/>
     <col min="11" max="16384" width="5.875" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
     </row>
     <row r="5" spans="1:10" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:10" s="41" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="49" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B7" s="32" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="C7" s="50" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D7" s="51"/>
       <c r="E7" s="50" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="F7" s="51"/>
       <c r="G7" s="50" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="H7" s="51"/>
       <c r="I7" s="50" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="J7" s="51"/>
     </row>
     <row r="8" spans="1:10" s="43" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="49"/>
       <c r="B8" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C8" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D8" s="33" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E8" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F8" s="33" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="G8" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="H8" s="33" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I8" s="42" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="J8" s="33" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="36">
         <v>100</v>
       </c>
       <c r="C9" s="36">
         <v>63.672930896977263</v>
       </c>
       <c r="D9" s="37">
         <v>0.29605493464673799</v>
       </c>
       <c r="E9" s="36">
         <v>20.980530883903558</v>
       </c>
       <c r="F9" s="36">
         <v>0.2470739832677909</v>
       </c>
       <c r="G9" s="36">
         <v>5.0528382864220029</v>
       </c>
       <c r="H9" s="36">
@@ -4180,51 +4180,51 @@
       </c>
       <c r="D11" s="38">
         <v>1.758148832717209</v>
       </c>
       <c r="E11" s="38">
         <v>2.9725544986306871</v>
       </c>
       <c r="F11" s="38">
         <v>0.73671822608949544</v>
       </c>
       <c r="G11" s="38">
         <v>4.3793226485389729</v>
       </c>
       <c r="H11" s="38">
         <v>0.92595637853488877</v>
       </c>
       <c r="I11" s="38">
         <v>10.654671050840699</v>
       </c>
       <c r="J11" s="38">
         <v>1.4394733874832759</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A12" s="1" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B12" s="38">
         <v>100</v>
       </c>
       <c r="C12" s="38">
         <v>84.604713130617199</v>
       </c>
       <c r="D12" s="38">
         <v>4.6947723612495382</v>
       </c>
       <c r="E12" s="35">
         <v>5.8277770102842599</v>
       </c>
       <c r="F12" s="35">
         <v>3.3411025545078759</v>
       </c>
       <c r="G12" s="35">
         <v>8.0337027058784738</v>
       </c>
       <c r="H12" s="35">
         <v>3.3272234357910659</v>
       </c>
       <c r="I12" s="34">
         <v>1.533807153220071</v>
       </c>
@@ -4244,51 +4244,51 @@
       </c>
       <c r="D13" s="38">
         <v>2.6791859731733569</v>
       </c>
       <c r="E13" s="35">
         <v>6.087022764252815</v>
       </c>
       <c r="F13" s="35">
         <v>2.0798187788878519</v>
       </c>
       <c r="G13" s="35">
         <v>3.6679217631545602</v>
       </c>
       <c r="H13" s="35">
         <v>1.6155185287929099</v>
       </c>
       <c r="I13" s="35">
         <v>1.8472288935708789</v>
       </c>
       <c r="J13" s="35">
         <v>0.92678011219044809</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A14" s="1" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B14" s="38">
         <v>100</v>
       </c>
       <c r="C14" s="38">
         <v>90.889486966364046</v>
       </c>
       <c r="D14" s="38">
         <v>2.4840827516781352</v>
       </c>
       <c r="E14" s="35">
         <v>1.722308225810703</v>
       </c>
       <c r="F14" s="35">
         <v>1.0119450068496949</v>
       </c>
       <c r="G14" s="35">
         <v>2.79709005022301</v>
       </c>
       <c r="H14" s="35">
         <v>1.4891327126188101</v>
       </c>
       <c r="I14" s="35">
         <v>4.5911147576022469</v>
       </c>
@@ -4404,83 +4404,83 @@
       </c>
       <c r="D18" s="38">
         <v>4.311930378499869</v>
       </c>
       <c r="E18" s="35">
         <v>10.173366111542499</v>
       </c>
       <c r="F18" s="35">
         <v>2.9986769051138569</v>
       </c>
       <c r="G18" s="35">
         <v>5.9922508457147572</v>
       </c>
       <c r="H18" s="35">
         <v>2.9449170307298802</v>
       </c>
       <c r="I18" s="35">
         <v>4.5358102061120693</v>
       </c>
       <c r="J18" s="35">
         <v>2.1955843305944351</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A19" s="1" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B19" s="38">
         <v>100</v>
       </c>
       <c r="C19" s="38">
         <v>82.099780194756207</v>
       </c>
       <c r="D19" s="38">
         <v>3.917347013954271</v>
       </c>
       <c r="E19" s="35">
         <v>2.8314327459417798</v>
       </c>
       <c r="F19" s="35">
         <v>1.7773104983499399</v>
       </c>
       <c r="G19" s="35">
         <v>3.6101057272637131</v>
       </c>
       <c r="H19" s="35">
         <v>1.878267018642449</v>
       </c>
       <c r="I19" s="35">
         <v>11.45868133203831</v>
       </c>
       <c r="J19" s="35">
         <v>3.2797660704765068</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A20" s="1" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B20" s="38">
         <v>100</v>
       </c>
       <c r="C20" s="38">
         <v>88.066555797671114</v>
       </c>
       <c r="D20" s="38">
         <v>2.247030259250467</v>
       </c>
       <c r="E20" s="35">
         <v>2.2652229082601711</v>
       </c>
       <c r="F20" s="35">
         <v>1.0760836239324589</v>
       </c>
       <c r="G20" s="35">
         <v>2.8391419139981289</v>
       </c>
       <c r="H20" s="35">
         <v>1.042937937394177</v>
       </c>
       <c r="I20" s="35">
         <v>6.8290793800705814</v>
       </c>
@@ -4564,51 +4564,51 @@
       </c>
       <c r="D23" s="35">
         <v>19.336650306989011</v>
       </c>
       <c r="E23" s="34">
         <v>8.2470633161170284</v>
       </c>
       <c r="F23" s="34">
         <v>16.478945492884701</v>
       </c>
       <c r="G23" s="34">
         <v>2.061474601971609</v>
       </c>
       <c r="H23" s="34">
         <v>4.0635235285000517</v>
       </c>
       <c r="I23" s="34">
         <v>12.964949591529511</v>
       </c>
       <c r="J23" s="34">
         <v>12.995471802266939</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A24" s="1" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B24" s="38">
         <v>100</v>
       </c>
       <c r="C24" s="38">
         <v>83.28768121272968</v>
       </c>
       <c r="D24" s="38">
         <v>2.9356191197487451</v>
       </c>
       <c r="E24" s="35">
         <v>4.2965840111976981</v>
       </c>
       <c r="F24" s="35">
         <v>1.5358957672384199</v>
       </c>
       <c r="G24" s="35">
         <v>2.808593153915989</v>
       </c>
       <c r="H24" s="35">
         <v>1.094321060861057</v>
       </c>
       <c r="I24" s="38">
         <v>9.6071416221566377</v>
       </c>
@@ -4884,83 +4884,83 @@
       </c>
       <c r="D33" s="38">
         <v>4.9484371066803554</v>
       </c>
       <c r="E33" s="34">
         <v>2.3546646522061012</v>
       </c>
       <c r="F33" s="34">
         <v>1.982293197593598</v>
       </c>
       <c r="G33" s="35">
         <v>3.5160951716826698</v>
       </c>
       <c r="H33" s="35">
         <v>2.2856836858909499</v>
       </c>
       <c r="I33" s="35">
         <v>11.821703246240761</v>
       </c>
       <c r="J33" s="35">
         <v>4.2103127422367184</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A34" s="1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B34" s="38">
         <v>100</v>
       </c>
       <c r="C34" s="38">
         <v>88.956036482597924</v>
       </c>
       <c r="D34" s="38">
         <v>3.540621158530096</v>
       </c>
       <c r="E34" s="35">
         <v>1.508815929890148</v>
       </c>
       <c r="F34" s="35">
         <v>1.170796388420452</v>
       </c>
       <c r="G34" s="35">
         <v>2.309524581657576</v>
       </c>
       <c r="H34" s="35">
         <v>1.3909923664654631</v>
       </c>
       <c r="I34" s="35">
         <v>7.2256230058543522</v>
       </c>
       <c r="J34" s="35">
         <v>3.1583142520317642</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A35" s="1" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B35" s="38">
         <v>100</v>
       </c>
       <c r="C35" s="38">
         <v>78.292615694185201</v>
       </c>
       <c r="D35" s="38">
         <v>2.0830963696988101</v>
       </c>
       <c r="E35" s="35">
         <v>1.397990248201199</v>
       </c>
       <c r="F35" s="35">
         <v>0.64606340809713947</v>
       </c>
       <c r="G35" s="35">
         <v>2.2099139701472761</v>
       </c>
       <c r="H35" s="35">
         <v>0.77048857420678163</v>
       </c>
       <c r="I35" s="38">
         <v>18.099480087466329</v>
       </c>
@@ -5140,51 +5140,51 @@
       </c>
       <c r="D41" s="38">
         <v>1.971210126933747</v>
       </c>
       <c r="E41" s="34">
         <v>0.98667791174014119</v>
       </c>
       <c r="F41" s="34">
         <v>0.88219857165824833</v>
       </c>
       <c r="G41" s="35">
         <v>2.4263697915938498</v>
       </c>
       <c r="H41" s="35">
         <v>1.4921227579310159</v>
       </c>
       <c r="I41" s="35">
         <v>1.398690039274366</v>
       </c>
       <c r="J41" s="35">
         <v>1.0036803947614801</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A42" s="1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B42" s="38">
         <v>100</v>
       </c>
       <c r="C42" s="38">
         <v>93.804637363025464</v>
       </c>
       <c r="D42" s="38">
         <v>1.710464764358042</v>
       </c>
       <c r="E42" s="35">
         <v>0.59475214773345997</v>
       </c>
       <c r="F42" s="35">
         <v>0.42707755127859809</v>
       </c>
       <c r="G42" s="35">
         <v>2.9336362842027999</v>
       </c>
       <c r="H42" s="35">
         <v>1.327059382682104</v>
       </c>
       <c r="I42" s="35">
         <v>2.6669742050382821</v>
       </c>
@@ -5684,51 +5684,51 @@
       </c>
       <c r="D58" s="38">
         <v>5.0029629618913827</v>
       </c>
       <c r="E58" s="34">
         <v>0.92406350872082077</v>
       </c>
       <c r="F58" s="34">
         <v>1.7644925983650721</v>
       </c>
       <c r="G58" s="35">
         <v>3.1108224192237901</v>
       </c>
       <c r="H58" s="35">
         <v>2.0403322030074169</v>
       </c>
       <c r="I58" s="35">
         <v>9.9808451342192441</v>
       </c>
       <c r="J58" s="35">
         <v>4.4457480711428801</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A59" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="B59" s="38">
         <v>100</v>
       </c>
       <c r="C59" s="38">
         <v>91.076605507959087</v>
       </c>
       <c r="D59" s="38">
         <v>2.5006549822367821</v>
       </c>
       <c r="E59" s="35">
         <v>1.449017260077742</v>
       </c>
       <c r="F59" s="35">
         <v>0.95321399045880062</v>
       </c>
       <c r="G59" s="35">
         <v>1.7505126408818541</v>
       </c>
       <c r="H59" s="35">
         <v>1.090698051495119</v>
       </c>
       <c r="I59" s="35">
         <v>5.7238645910813268</v>
       </c>
@@ -6260,51 +6260,51 @@
       </c>
       <c r="D76" s="38">
         <v>2.3152303305946038</v>
       </c>
       <c r="E76" s="35">
         <v>4.6326471572840324</v>
       </c>
       <c r="F76" s="35">
         <v>1.3514475728240209</v>
       </c>
       <c r="G76" s="35">
         <v>5.1309755666267254</v>
       </c>
       <c r="H76" s="35">
         <v>1.442751899132392</v>
       </c>
       <c r="I76" s="35">
         <v>5.8921450480485937</v>
       </c>
       <c r="J76" s="35">
         <v>1.471928817545223</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A77" s="1" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B77" s="38">
         <v>100</v>
       </c>
       <c r="C77" s="38">
         <v>90.315852891654927</v>
       </c>
       <c r="D77" s="38">
         <v>2.4893217847682179</v>
       </c>
       <c r="E77" s="35">
         <v>1.8992935588596309</v>
       </c>
       <c r="F77" s="35">
         <v>0.98931203234147946</v>
       </c>
       <c r="G77" s="35">
         <v>4.0773310011085613</v>
       </c>
       <c r="H77" s="35">
         <v>1.842328534839659</v>
       </c>
       <c r="I77" s="35">
         <v>3.707522548376883</v>
       </c>
@@ -6484,51 +6484,51 @@
       </c>
       <c r="D83" s="38">
         <v>2.176580845611209</v>
       </c>
       <c r="E83" s="35">
         <v>3.2257817368230408</v>
       </c>
       <c r="F83" s="35">
         <v>1.1098967340149399</v>
       </c>
       <c r="G83" s="35">
         <v>4.9098140531370662</v>
       </c>
       <c r="H83" s="35">
         <v>1.2735545018575081</v>
       </c>
       <c r="I83" s="38">
         <v>6.223913944443038</v>
       </c>
       <c r="J83" s="38">
         <v>1.5504497257149339</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A84" s="1" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B84" s="38">
         <v>100</v>
       </c>
       <c r="C84" s="38">
         <v>86.281374155056895</v>
       </c>
       <c r="D84" s="38">
         <v>2.3384425604255972</v>
       </c>
       <c r="E84" s="35">
         <v>2.697623455287093</v>
       </c>
       <c r="F84" s="35">
         <v>1.1793330490844069</v>
       </c>
       <c r="G84" s="35">
         <v>4.6899303699947987</v>
       </c>
       <c r="H84" s="35">
         <v>1.4409883156274801</v>
       </c>
       <c r="I84" s="35">
         <v>6.331072019661228</v>
       </c>
@@ -6612,51 +6612,51 @@
       </c>
       <c r="D87" s="38">
         <v>2.220049772306607</v>
       </c>
       <c r="E87" s="38">
         <v>5.2638103686880733</v>
       </c>
       <c r="F87" s="38">
         <v>1.3385463274874221</v>
       </c>
       <c r="G87" s="38">
         <v>5.7509863549566447</v>
       </c>
       <c r="H87" s="38">
         <v>1.298731497373065</v>
       </c>
       <c r="I87" s="38">
         <v>6.0732116005217511</v>
       </c>
       <c r="J87" s="38">
         <v>1.476962087156156</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A88" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B88" s="38">
         <v>100</v>
       </c>
       <c r="C88" s="38">
         <v>89.51758685191075</v>
       </c>
       <c r="D88" s="38">
         <v>1.895011843931349</v>
       </c>
       <c r="E88" s="35">
         <v>2.4957957478220991</v>
       </c>
       <c r="F88" s="35">
         <v>1.009292123824997</v>
       </c>
       <c r="G88" s="35">
         <v>3.3686959186522989</v>
       </c>
       <c r="H88" s="35">
         <v>1.0974655625763301</v>
       </c>
       <c r="I88" s="35">
         <v>4.6179214816148511</v>
       </c>
@@ -6836,51 +6836,51 @@
       </c>
       <c r="D94" s="35">
         <v>27.794689385014689</v>
       </c>
       <c r="E94" s="34">
         <v>20.292615314450941</v>
       </c>
       <c r="F94" s="34">
         <v>23.770033166116789</v>
       </c>
       <c r="G94" s="34">
         <v>0</v>
       </c>
       <c r="H94" s="34">
         <v>0</v>
       </c>
       <c r="I94" s="34">
         <v>9.37272442499874</v>
       </c>
       <c r="J94" s="34">
         <v>20.615641541086639</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A95" s="31" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B95" s="37">
         <v>100</v>
       </c>
       <c r="C95" s="37">
         <v>25.864742099084989</v>
       </c>
       <c r="D95" s="37">
         <v>0.79319580891663499</v>
       </c>
       <c r="E95" s="37">
         <v>55.569668877672513</v>
       </c>
       <c r="F95" s="37">
         <v>0.89645893737310967</v>
       </c>
       <c r="G95" s="37">
         <v>7.9451265142849854</v>
       </c>
       <c r="H95" s="37">
         <v>0.48642324841307089</v>
       </c>
       <c r="I95" s="37">
         <v>10.620462508957541</v>
       </c>
@@ -6932,51 +6932,51 @@
       </c>
       <c r="D97" s="38">
         <v>2.2738909039463442</v>
       </c>
       <c r="E97" s="38">
         <v>15.32518499810905</v>
       </c>
       <c r="F97" s="38">
         <v>1.6008356873664189</v>
       </c>
       <c r="G97" s="38">
         <v>8.5609633103883507</v>
       </c>
       <c r="H97" s="38">
         <v>1.2345858227402919</v>
       </c>
       <c r="I97" s="38">
         <v>16.7469352106516</v>
       </c>
       <c r="J97" s="38">
         <v>1.8407510556233071</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A98" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B98" s="38">
         <v>100</v>
       </c>
       <c r="C98" s="38">
         <v>51.689375774202396</v>
       </c>
       <c r="D98" s="38">
         <v>6.1653034875209221</v>
       </c>
       <c r="E98" s="38">
         <v>26.696653375029971</v>
       </c>
       <c r="F98" s="38">
         <v>5.3029045635887018</v>
       </c>
       <c r="G98" s="35">
         <v>11.53150055612573</v>
       </c>
       <c r="H98" s="35">
         <v>3.644654684911008</v>
       </c>
       <c r="I98" s="35">
         <v>10.082470294641899</v>
       </c>
@@ -7668,51 +7668,51 @@
       </c>
       <c r="D120" s="35">
         <v>3.52935160959691</v>
       </c>
       <c r="E120" s="38">
         <v>76.831834860946586</v>
       </c>
       <c r="F120" s="38">
         <v>4.1976534552354678</v>
       </c>
       <c r="G120" s="35">
         <v>5.6398757224386351</v>
       </c>
       <c r="H120" s="35">
         <v>2.0250823649360288</v>
       </c>
       <c r="I120" s="35">
         <v>5.2606647775662267</v>
       </c>
       <c r="J120" s="35">
         <v>2.0683907401020538</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A121" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B121" s="38">
         <v>100</v>
       </c>
       <c r="C121" s="35">
         <v>3.6108335414609321</v>
       </c>
       <c r="D121" s="35">
         <v>0.97312472747422496</v>
       </c>
       <c r="E121" s="38">
         <v>83.117557479903368</v>
       </c>
       <c r="F121" s="38">
         <v>1.8841110106123511</v>
       </c>
       <c r="G121" s="38">
         <v>6.1720766429770393</v>
       </c>
       <c r="H121" s="38">
         <v>1.2080209640668751</v>
       </c>
       <c r="I121" s="38">
         <v>7.0995323356586653</v>
       </c>
@@ -7924,51 +7924,51 @@
       </c>
       <c r="D128" s="38">
         <v>3.0880450062043501</v>
       </c>
       <c r="E128" s="35">
         <v>2.317762508303101</v>
       </c>
       <c r="F128" s="35">
         <v>1.240817172834848</v>
       </c>
       <c r="G128" s="35">
         <v>2.8928992632243462</v>
       </c>
       <c r="H128" s="35">
         <v>1.4326647955300951</v>
       </c>
       <c r="I128" s="38">
         <v>10.895437033482359</v>
       </c>
       <c r="J128" s="38">
         <v>2.60906228201301</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A129" s="1" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B129" s="38">
         <v>100</v>
       </c>
       <c r="C129" s="38">
         <v>83.603774436322681</v>
       </c>
       <c r="D129" s="38">
         <v>1.605240027347292</v>
       </c>
       <c r="E129" s="35">
         <v>1.4627259469555971</v>
       </c>
       <c r="F129" s="35">
         <v>0.56186609835016177</v>
       </c>
       <c r="G129" s="38">
         <v>2.5986861321739378</v>
       </c>
       <c r="H129" s="38">
         <v>0.67147170724473493</v>
       </c>
       <c r="I129" s="38">
         <v>12.33481348454778</v>
       </c>
@@ -7988,51 +7988,51 @@
       </c>
       <c r="D130" s="38">
         <v>2.229034996125967</v>
       </c>
       <c r="E130" s="34">
         <v>0.1789298489602606</v>
       </c>
       <c r="F130" s="34">
         <v>0.29192936228538169</v>
       </c>
       <c r="G130" s="35">
         <v>1.1176037260179901</v>
       </c>
       <c r="H130" s="35">
         <v>0.87298622198919062</v>
       </c>
       <c r="I130" s="35">
         <v>4.8075587740077506</v>
       </c>
       <c r="J130" s="35">
         <v>2.0489856712913439</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A131" s="1" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B131" s="38">
         <v>100</v>
       </c>
       <c r="C131" s="38">
         <v>90.81291480072143</v>
       </c>
       <c r="D131" s="38">
         <v>3.1397468695623791</v>
       </c>
       <c r="E131" s="34">
         <v>0.8689884161762883</v>
       </c>
       <c r="F131" s="34">
         <v>0.7095436400296764</v>
       </c>
       <c r="G131" s="35">
         <v>2.7365717507774918</v>
       </c>
       <c r="H131" s="35">
         <v>2.0682534084219482</v>
       </c>
       <c r="I131" s="35">
         <v>5.5815250323247918</v>
       </c>
@@ -8052,51 +8052,51 @@
       </c>
       <c r="D132" s="38">
         <v>3.2479493418185008</v>
       </c>
       <c r="E132" s="35">
         <v>1.5561525682681989</v>
       </c>
       <c r="F132" s="35">
         <v>1.1775040595630379</v>
       </c>
       <c r="G132" s="35">
         <v>2.3521292593121008</v>
       </c>
       <c r="H132" s="35">
         <v>1.3084746978910911</v>
       </c>
       <c r="I132" s="35">
         <v>7.7738066179955769</v>
       </c>
       <c r="J132" s="35">
         <v>2.847354791534277</v>
       </c>
     </row>
     <row r="133" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A133" s="1" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B133" s="38">
         <v>100</v>
       </c>
       <c r="C133" s="38">
         <v>91.662830959637461</v>
       </c>
       <c r="D133" s="38">
         <v>2.5848119140443342</v>
       </c>
       <c r="E133" s="34">
         <v>0.35306912716371031</v>
       </c>
       <c r="F133" s="34">
         <v>0.40912955740774348</v>
       </c>
       <c r="G133" s="34">
         <v>0.69086943729738481</v>
       </c>
       <c r="H133" s="34">
         <v>0.86456267639715367</v>
       </c>
       <c r="I133" s="35">
         <v>7.293230475901451</v>
       </c>
@@ -8148,379 +8148,379 @@
       </c>
       <c r="D135" s="39">
         <v>2.7028618921776948</v>
       </c>
       <c r="E135" s="40">
         <v>1.16902685277042</v>
       </c>
       <c r="F135" s="40">
         <v>0.91521293643703339</v>
       </c>
       <c r="G135" s="40">
         <v>3.6508088963888188</v>
       </c>
       <c r="H135" s="40">
         <v>1.7198689632605679</v>
       </c>
       <c r="I135" s="40">
         <v>5.0812352485458554</v>
       </c>
       <c r="J135" s="40">
         <v>1.9918057640658779</v>
       </c>
     </row>
     <row r="137" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="28" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B137" s="45"/>
       <c r="C137" s="45"/>
       <c r="D137" s="45"/>
       <c r="E137" s="45"/>
       <c r="F137" s="45"/>
       <c r="G137" s="45"/>
       <c r="H137" s="45"/>
       <c r="I137" s="45"/>
       <c r="J137" s="45"/>
     </row>
     <row r="138" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="28" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B138" s="45"/>
       <c r="C138" s="45"/>
       <c r="D138" s="45"/>
       <c r="E138" s="45"/>
       <c r="F138" s="45"/>
       <c r="G138" s="45"/>
       <c r="H138" s="45"/>
       <c r="I138" s="45"/>
       <c r="J138" s="45"/>
     </row>
     <row r="139" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="47" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B139" s="45"/>
       <c r="C139" s="45"/>
       <c r="D139" s="45"/>
       <c r="E139" s="45"/>
       <c r="F139" s="45"/>
       <c r="G139" s="45"/>
       <c r="H139" s="45"/>
       <c r="I139" s="45"/>
       <c r="J139" s="45"/>
     </row>
     <row r="140" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="27" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B140" s="45"/>
       <c r="C140" s="45"/>
       <c r="D140" s="45"/>
       <c r="E140" s="45"/>
       <c r="F140" s="45"/>
       <c r="G140" s="45"/>
       <c r="H140" s="45"/>
       <c r="I140" s="45"/>
       <c r="J140" s="45"/>
     </row>
     <row r="141" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="29" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B141" s="45"/>
       <c r="C141" s="45"/>
       <c r="D141" s="45"/>
       <c r="E141" s="45"/>
       <c r="F141" s="45"/>
       <c r="G141" s="45"/>
       <c r="H141" s="45"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
     </row>
     <row r="142" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="29" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B142" s="45"/>
       <c r="C142" s="45"/>
       <c r="D142" s="45"/>
       <c r="E142" s="45"/>
       <c r="F142" s="45"/>
       <c r="G142" s="45"/>
       <c r="H142" s="45"/>
       <c r="I142" s="45"/>
       <c r="J142" s="45"/>
     </row>
     <row r="143" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="8"/>
       <c r="B143" s="45"/>
       <c r="C143" s="45"/>
       <c r="D143" s="45"/>
       <c r="E143" s="45"/>
       <c r="F143" s="45"/>
       <c r="G143" s="45"/>
       <c r="H143" s="45"/>
       <c r="I143" s="45"/>
       <c r="J143" s="45"/>
     </row>
     <row r="144" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="9" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B144" s="45"/>
       <c r="C144" s="45"/>
       <c r="D144" s="45"/>
       <c r="E144" s="45"/>
       <c r="F144" s="45"/>
       <c r="G144" s="45"/>
       <c r="H144" s="45"/>
       <c r="I144" s="45"/>
       <c r="J144" s="45"/>
     </row>
     <row r="145" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A145" s="9" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B145" s="45"/>
       <c r="C145" s="45"/>
       <c r="D145" s="45"/>
       <c r="E145" s="45"/>
       <c r="F145" s="45"/>
       <c r="G145" s="45"/>
       <c r="H145" s="45"/>
       <c r="I145" s="45"/>
       <c r="J145" s="45"/>
     </row>
     <row r="146" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="7"/>
       <c r="B146" s="45"/>
       <c r="C146" s="45"/>
       <c r="D146" s="45"/>
       <c r="E146" s="45"/>
       <c r="F146" s="45"/>
       <c r="G146" s="45"/>
       <c r="H146" s="45"/>
       <c r="I146" s="45"/>
       <c r="J146" s="45"/>
     </row>
     <row r="147" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="7" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="B147" s="45"/>
       <c r="C147" s="45"/>
       <c r="D147" s="45"/>
       <c r="E147" s="45"/>
       <c r="F147" s="45"/>
       <c r="G147" s="45"/>
       <c r="H147" s="45"/>
       <c r="I147" s="45"/>
       <c r="J147" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.27559055118110237" top="0.35433070866141736" bottom="0.6692913385826772" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A1B6CE7-B7C9-4197-AA32-BC035F33701B}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.375" style="12" customWidth="1"/>
     <col min="2" max="2" width="33" style="12" customWidth="1"/>
     <col min="3" max="3" width="3" style="12" customWidth="1"/>
     <col min="4" max="4" width="7.375" style="12" customWidth="1"/>
     <col min="5" max="5" width="33" style="12" customWidth="1"/>
     <col min="6" max="16384" width="10" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="D1" s="11" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="14" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="13" t="s">
         <v>110</v>
       </c>
       <c r="D2" s="13" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="C3" s="17"/>
       <c r="D3" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="E3" s="15" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="18" t="s">
+        <v>117</v>
+      </c>
+      <c r="B4" s="19" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C4" s="20"/>
       <c r="D4" s="18" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="E4" s="19" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="21" t="s">
+        <v>120</v>
+      </c>
+      <c r="B5" s="22" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="C5" s="20"/>
       <c r="D5" s="21" t="s">
+        <v>122</v>
+      </c>
+      <c r="E5" s="22" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="23" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6" s="19" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C6" s="20"/>
       <c r="D6" s="23" t="s">
+        <v>126</v>
+      </c>
+      <c r="E6" s="19" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="21" t="s">
+        <v>128</v>
+      </c>
+      <c r="B7" s="22" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="C7" s="20"/>
       <c r="D7" s="21" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="E7" s="22" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="18" t="s">
         <v>107</v>
       </c>
       <c r="B8" s="19" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C8" s="20"/>
       <c r="D8" s="18" t="s">
         <v>107</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
+        <v>133</v>
+      </c>
+      <c r="B9" s="22" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C9" s="20"/>
       <c r="D9" s="21" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E9" s="22" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="18" t="s">
+        <v>136</v>
+      </c>
+      <c r="B10" s="19" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C10" s="20"/>
       <c r="D10" s="18" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11" s="25" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="C11" s="20"/>
       <c r="D11" s="24" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="E11" s="25" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="26"/>
       <c r="D12" s="26"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="26"/>
       <c r="D13" s="26"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="10"/>
       <c r="D14" s="26"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="10"/>
       <c r="D15" s="26"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="26"/>
       <c r="D16" s="26"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="26"/>
       <c r="D17" s="26"/>