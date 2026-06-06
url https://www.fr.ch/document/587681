--- v1 (2026-04-02)
+++ v2 (2026-06-06)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="202300"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEDCF831-0FC8-45AE-91FF-B11C065D4FA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EA01F526-653C-4B21-9E1B-545A01D1209E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="731" xr2:uid="{8CD2B929-FB35-42EE-96C0-92397A746AF5}"/>
   </bookViews>
   <sheets>
     <sheet name="te644" sheetId="28" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="23" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'3d5a85b5-449d-46b2-9fdc-1be749b08c4c'"</definedName>
     <definedName name="AS_Bereich">#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'te644'!$1:$8</definedName>
     <definedName name="o">'[1]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="ooo">'[2]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="sfproe_csv">#REF!</definedName>
     <definedName name="Sortierbereich">#REF!</definedName>
     <definedName name="Sortierbereichtemp">#REF!</definedName>
     <definedName name="SortierungLC">#REF!</definedName>
     <definedName name="SortierungLD">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'te644'!$A$1:$J$147</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
@@ -620,50 +620,167 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> und Gemeinde 2016-2020 kumuliert</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>Total</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Les personnes interrogées avaient la possibilité de mentionner plusieurs langues principales. Jusqu'à trois langues ont été considérées.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Die Befragten konnten mehrere Hauptsprachen nennen. Bis zu drei Hauptsprachen je Person wurden berücksichtigt.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Moyenne des années 2026 à 2020 / Durchschnitt der Jahre 2016 bis 2020</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Estimation à partir d'un relevé par échantillon / Schätzung aufgrund einer Stichprobenerhebung</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen </t>
+    </r>
+  </si>
+  <si>
+    <t>Intervalle de confiance ± (en points de %)
+Vertrauensinter-vall ± (in %-Pkte)</t>
+  </si>
+  <si>
+    <t>T01-08-02</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 18.02.2026</t>
   </si>
   <si>
     <r>
       <t>Situation</t>
     </r>
     <r>
       <rPr>
         <sz val="5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>au</t>
     </r>
     <r>
       <rPr>
         <sz val="5"/>
         <rFont val="Arial"/>
@@ -720,130 +837,50 @@
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>résidante</t>
     </r>
     <r>
       <rPr>
         <sz val="5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>permanente</t>
-    </r>
-[...78 lines deleted...]
-      <t>plus</t>
     </r>
     <r>
       <rPr>
         <sz val="5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>dans</t>
     </r>
     <r>
       <rPr>
         <sz val="5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
@@ -1062,186 +1099,69 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>. Etat des communes au 1</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>er</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> janvier 2026</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Stand am 31. Dezember. Ständige Wohnbevölkerung ab 15 Jahren in Privathaushalten, ohne die Diplomaten, internationale Funktionäre und deren Angehörige</t>
+      <t>Stand am 31. Dezember. Ständige Wohnbevölkerung in Privathaushalten, ohne die Diplomaten, internationale Funktionäre und deren Angehörige</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>. Stand der Gemeinden am 1. Januar 2026</t>
     </r>
-  </si>
-[...115 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 18.02.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="&quot;...&quot;"/>
     <numFmt numFmtId="166" formatCode="&quot;(&quot;#,##0.0&quot;)&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -4001,129 +3921,129 @@
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="5.875" defaultRowHeight="9" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="13.5" style="44" customWidth="1"/>
     <col min="2" max="10" width="8.75" style="48" customWidth="1"/>
     <col min="11" max="16384" width="5.875" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="2" spans="1:10" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="3" spans="1:10" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:10" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="B4" s="27"/>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
       <c r="E4" s="27"/>
       <c r="F4" s="27"/>
       <c r="G4" s="27"/>
       <c r="H4" s="27"/>
       <c r="I4" s="27"/>
       <c r="J4" s="27"/>
     </row>
     <row r="5" spans="1:10" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="7" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="B5" s="27"/>
       <c r="C5" s="27"/>
       <c r="D5" s="27"/>
       <c r="E5" s="27"/>
       <c r="F5" s="27"/>
       <c r="G5" s="27"/>
       <c r="H5" s="27"/>
       <c r="I5" s="27"/>
       <c r="J5" s="27"/>
     </row>
     <row r="6" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="7" spans="1:10" s="41" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="49" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B7" s="32" t="s">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="C7" s="50" t="s">
         <v>143</v>
       </c>
       <c r="D7" s="51"/>
       <c r="E7" s="50" t="s">
         <v>144</v>
       </c>
       <c r="F7" s="51"/>
       <c r="G7" s="50" t="s">
         <v>145</v>
       </c>
       <c r="H7" s="51"/>
       <c r="I7" s="50" t="s">
         <v>146</v>
       </c>
       <c r="J7" s="51"/>
     </row>
     <row r="8" spans="1:10" s="43" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="49"/>
       <c r="B8" s="42" t="s">
         <v>166</v>
       </c>
       <c r="C8" s="42" t="s">
         <v>166</v>
       </c>
       <c r="D8" s="33" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="E8" s="42" t="s">
         <v>166</v>
       </c>
       <c r="F8" s="33" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="G8" s="42" t="s">
         <v>166</v>
       </c>
       <c r="H8" s="33" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="I8" s="42" t="s">
         <v>166</v>
       </c>
       <c r="J8" s="33" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.15">
       <c r="A9" s="30" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="36">
         <v>100</v>
       </c>
       <c r="C9" s="36">
         <v>63.672930896977263</v>
       </c>
       <c r="D9" s="37">
         <v>0.29605493464673799</v>
       </c>
       <c r="E9" s="36">
         <v>20.980530883903558</v>
       </c>
       <c r="F9" s="36">
         <v>0.2470739832677909</v>
       </c>
       <c r="G9" s="36">
         <v>5.0528382864220029</v>
       </c>
       <c r="H9" s="36">
@@ -8148,121 +8068,121 @@
       </c>
       <c r="D135" s="39">
         <v>2.7028618921776948</v>
       </c>
       <c r="E135" s="40">
         <v>1.16902685277042</v>
       </c>
       <c r="F135" s="40">
         <v>0.91521293643703339</v>
       </c>
       <c r="G135" s="40">
         <v>3.6508088963888188</v>
       </c>
       <c r="H135" s="40">
         <v>1.7198689632605679</v>
       </c>
       <c r="I135" s="40">
         <v>5.0812352485458554</v>
       </c>
       <c r="J135" s="40">
         <v>1.9918057640658779</v>
       </c>
     </row>
     <row r="137" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A137" s="28" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B137" s="45"/>
       <c r="C137" s="45"/>
       <c r="D137" s="45"/>
       <c r="E137" s="45"/>
       <c r="F137" s="45"/>
       <c r="G137" s="45"/>
       <c r="H137" s="45"/>
       <c r="I137" s="45"/>
       <c r="J137" s="45"/>
     </row>
     <row r="138" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A138" s="28" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B138" s="45"/>
       <c r="C138" s="45"/>
       <c r="D138" s="45"/>
       <c r="E138" s="45"/>
       <c r="F138" s="45"/>
       <c r="G138" s="45"/>
       <c r="H138" s="45"/>
       <c r="I138" s="45"/>
       <c r="J138" s="45"/>
     </row>
     <row r="139" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A139" s="47" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B139" s="45"/>
       <c r="C139" s="45"/>
       <c r="D139" s="45"/>
       <c r="E139" s="45"/>
       <c r="F139" s="45"/>
       <c r="G139" s="45"/>
       <c r="H139" s="45"/>
       <c r="I139" s="45"/>
       <c r="J139" s="45"/>
     </row>
     <row r="140" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A140" s="27" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B140" s="45"/>
       <c r="C140" s="45"/>
       <c r="D140" s="45"/>
       <c r="E140" s="45"/>
       <c r="F140" s="45"/>
       <c r="G140" s="45"/>
       <c r="H140" s="45"/>
       <c r="I140" s="45"/>
       <c r="J140" s="45"/>
     </row>
     <row r="141" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A141" s="29" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B141" s="45"/>
       <c r="C141" s="45"/>
       <c r="D141" s="45"/>
       <c r="E141" s="45"/>
       <c r="F141" s="45"/>
       <c r="G141" s="45"/>
       <c r="H141" s="45"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
     </row>
     <row r="142" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A142" s="29" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B142" s="45"/>
       <c r="C142" s="45"/>
       <c r="D142" s="45"/>
       <c r="E142" s="45"/>
       <c r="F142" s="45"/>
       <c r="G142" s="45"/>
       <c r="H142" s="45"/>
       <c r="I142" s="45"/>
       <c r="J142" s="45"/>
     </row>
     <row r="143" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A143" s="8"/>
       <c r="B143" s="45"/>
       <c r="C143" s="45"/>
       <c r="D143" s="45"/>
       <c r="E143" s="45"/>
       <c r="F143" s="45"/>
       <c r="G143" s="45"/>
       <c r="H143" s="45"/>
       <c r="I143" s="45"/>
       <c r="J143" s="45"/>
     </row>
     <row r="144" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A144" s="9" t="s">
@@ -8284,51 +8204,51 @@
       </c>
       <c r="B145" s="45"/>
       <c r="C145" s="45"/>
       <c r="D145" s="45"/>
       <c r="E145" s="45"/>
       <c r="F145" s="45"/>
       <c r="G145" s="45"/>
       <c r="H145" s="45"/>
       <c r="I145" s="45"/>
       <c r="J145" s="45"/>
     </row>
     <row r="146" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A146" s="7"/>
       <c r="B146" s="45"/>
       <c r="C146" s="45"/>
       <c r="D146" s="45"/>
       <c r="E146" s="45"/>
       <c r="F146" s="45"/>
       <c r="G146" s="45"/>
       <c r="H146" s="45"/>
       <c r="I146" s="45"/>
       <c r="J146" s="45"/>
     </row>
     <row r="147" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A147" s="7" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B147" s="45"/>
       <c r="C147" s="45"/>
       <c r="D147" s="45"/>
       <c r="E147" s="45"/>
       <c r="F147" s="45"/>
       <c r="G147" s="45"/>
       <c r="H147" s="45"/>
       <c r="I147" s="45"/>
       <c r="J147" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.27559055118110237" top="0.35433070866141736" bottom="0.6692913385826772" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>