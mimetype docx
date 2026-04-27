--- v0 (2025-12-05)
+++ v1 (2026-04-27)
@@ -698,88 +698,86 @@
             </w:pPr>
             <w:r w:rsidRPr="00B54718">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux d’entretien courant : oui </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="008094"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="634220753"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B54718">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="008094"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B54718">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> non</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="008094"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="1399865499"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B54718">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="008094"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B54718">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B54718">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
@@ -792,88 +790,86 @@
             </w:r>
             <w:r w:rsidRPr="00B54718">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">    Travaux ponctuels : oui </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="008094"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-556556695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B54718">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="008094"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B54718">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> non </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="008094"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="32"/>
                 </w:rPr>
                 <w:id w:val="-1948836369"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00B54718">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="008094"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="32"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="379E826C" w14:textId="77777777" w:rsidR="00E25AB9" w:rsidRPr="00B54718" w:rsidRDefault="00E25AB9" w:rsidP="00EE74B1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2244,66 +2240,98 @@
                 <w:tab w:val="left" w:pos="426"/>
                 <w:tab w:val="left" w:pos="709"/>
                 <w:tab w:val="left" w:pos="1134"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4B2C">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:color w:val="008094"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8676" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B3D2C8" w14:textId="2135C908" w:rsidR="006D17B2" w:rsidRPr="006D17B2" w:rsidRDefault="006D17B2" w:rsidP="006D17B2">
+          <w:p w14:paraId="34B3D2C8" w14:textId="367D2164" w:rsidR="006D17B2" w:rsidRPr="006D17B2" w:rsidRDefault="006D17B2" w:rsidP="006D17B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D17B2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Des EPI anti-chutes sont utilisés la formation requise (justificatif)</w:t>
+              <w:t>Des EPI anti-chutes sont utilisés</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC74F7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC74F7" w:rsidRPr="00AD3D65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>avec</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AD3D65">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D17B2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>la formation requise (justificatif)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B679E42" w14:textId="77777777" w:rsidR="00F93427" w:rsidRDefault="00F93427" w:rsidP="006D17B2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5797E4F1" w14:textId="495C68D0" w:rsidR="00F93427" w:rsidRDefault="009E6B5E" w:rsidP="009E6B5E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2272"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -4216,83 +4244,83 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Version 03.07.2025</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="006F2330" w:rsidRPr="00C3356C" w:rsidSect="009D5C2D">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="851" w:bottom="851" w:left="851" w:header="510" w:footer="652" w:gutter="284"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FE6D627" w14:textId="77777777" w:rsidR="0078411F" w:rsidRPr="00A70C97" w:rsidRDefault="0078411F" w:rsidP="00A70C97">
+    <w:p w14:paraId="6610D652" w14:textId="77777777" w:rsidR="00065BC0" w:rsidRPr="00A70C97" w:rsidRDefault="00065BC0" w:rsidP="00A70C97">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70C97">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B825740" w14:textId="77777777" w:rsidR="0078411F" w:rsidRPr="00A70C97" w:rsidRDefault="0078411F" w:rsidP="00A70C97">
+    <w:p w14:paraId="6D5AA4DE" w14:textId="77777777" w:rsidR="00065BC0" w:rsidRPr="00A70C97" w:rsidRDefault="00065BC0" w:rsidP="00A70C97">
       <w:pPr>
         <w:pStyle w:val="Pieddepage"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70C97">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="022D0FF0" w14:textId="77777777" w:rsidR="0078411F" w:rsidRPr="00A70C97" w:rsidRDefault="0078411F">
+    <w:p w14:paraId="7B86DE0C" w14:textId="77777777" w:rsidR="00065BC0" w:rsidRPr="00A70C97" w:rsidRDefault="00065BC0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -4433,51 +4461,50 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>olution de branche</w:t>
     </w:r>
     <w:r w:rsidR="005D7EC9" w:rsidRPr="005D7EC9">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 48 – Directive CFST 6508 – Modèle PSPS Phase exécution – Etat de Fribourg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-2010598754"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="51E85E50" w14:textId="52B5750F" w:rsidR="00F93427" w:rsidRDefault="00F93427">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:tab/>
@@ -4584,95 +4611,95 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>S</w:t>
     </w:r>
     <w:r w:rsidR="005D7EC9">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>olution de branche</w:t>
     </w:r>
     <w:r w:rsidRPr="005D7EC9">
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> 48 – Directive CFST 6508 – Modèle PSPS Phase exécution – Etat de Fribourg</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1428A9DA" w14:textId="77777777" w:rsidR="0078411F" w:rsidRPr="00A70C97" w:rsidRDefault="0078411F" w:rsidP="002423A2">
+    <w:p w14:paraId="0FAB8DFF" w14:textId="77777777" w:rsidR="00065BC0" w:rsidRPr="00A70C97" w:rsidRDefault="00065BC0" w:rsidP="002423A2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70C97">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A46C11E" w14:textId="77777777" w:rsidR="0078411F" w:rsidRPr="00A70C97" w:rsidRDefault="0078411F" w:rsidP="002423A2">
+    <w:p w14:paraId="36DF95A0" w14:textId="77777777" w:rsidR="00065BC0" w:rsidRPr="00A70C97" w:rsidRDefault="00065BC0" w:rsidP="002423A2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A70C97">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6F20B5E2" w14:textId="77777777" w:rsidR="0078411F" w:rsidRPr="00A70C97" w:rsidRDefault="0078411F">
+    <w:p w14:paraId="3F382780" w14:textId="77777777" w:rsidR="00065BC0" w:rsidRPr="00A70C97" w:rsidRDefault="00065BC0">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="14AE96CC" w14:textId="77777777" w:rsidR="00F60A83" w:rsidRDefault="00F60A83" w:rsidP="00651559">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="0099B2"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
@@ -8431,51 +8458,51 @@
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1735008807">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1570536014">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1094203009">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1066533839">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2003502462">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="543251725">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="74"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -8499,99 +8526,101 @@
     <w:rsid w:val="00032B68"/>
     <w:rsid w:val="00032C83"/>
     <w:rsid w:val="00035E59"/>
     <w:rsid w:val="00036420"/>
     <w:rsid w:val="000406C8"/>
     <w:rsid w:val="0004104F"/>
     <w:rsid w:val="00041A61"/>
     <w:rsid w:val="00041B7A"/>
     <w:rsid w:val="00042AFE"/>
     <w:rsid w:val="00045595"/>
     <w:rsid w:val="0004664B"/>
     <w:rsid w:val="00050646"/>
     <w:rsid w:val="000508A8"/>
     <w:rsid w:val="0005174E"/>
     <w:rsid w:val="000521BE"/>
     <w:rsid w:val="00053674"/>
     <w:rsid w:val="0005411F"/>
     <w:rsid w:val="000547A1"/>
     <w:rsid w:val="00054C5C"/>
     <w:rsid w:val="00055BA8"/>
     <w:rsid w:val="00061312"/>
     <w:rsid w:val="00062947"/>
     <w:rsid w:val="00063E79"/>
     <w:rsid w:val="000646F4"/>
     <w:rsid w:val="000647A2"/>
+    <w:rsid w:val="00065BC0"/>
     <w:rsid w:val="00067C48"/>
     <w:rsid w:val="000702A5"/>
     <w:rsid w:val="00070830"/>
     <w:rsid w:val="00070E0C"/>
     <w:rsid w:val="000712A5"/>
     <w:rsid w:val="0007194D"/>
     <w:rsid w:val="00073DBC"/>
     <w:rsid w:val="000740AC"/>
     <w:rsid w:val="0007458C"/>
     <w:rsid w:val="00076F29"/>
     <w:rsid w:val="000777D0"/>
     <w:rsid w:val="00083110"/>
     <w:rsid w:val="00085734"/>
     <w:rsid w:val="00091518"/>
     <w:rsid w:val="0009317D"/>
     <w:rsid w:val="00097A6F"/>
     <w:rsid w:val="000A002D"/>
     <w:rsid w:val="000A6714"/>
     <w:rsid w:val="000A6C34"/>
     <w:rsid w:val="000B148F"/>
     <w:rsid w:val="000B252E"/>
     <w:rsid w:val="000B4FF3"/>
     <w:rsid w:val="000B6496"/>
     <w:rsid w:val="000B693C"/>
     <w:rsid w:val="000B7021"/>
     <w:rsid w:val="000C0235"/>
     <w:rsid w:val="000C1CAD"/>
     <w:rsid w:val="000C410C"/>
     <w:rsid w:val="000C7D6F"/>
     <w:rsid w:val="000D0E60"/>
     <w:rsid w:val="000D2F2B"/>
     <w:rsid w:val="000D422C"/>
     <w:rsid w:val="000D7BBA"/>
     <w:rsid w:val="000E0778"/>
     <w:rsid w:val="000E149F"/>
     <w:rsid w:val="000E2E29"/>
     <w:rsid w:val="000E2EDD"/>
     <w:rsid w:val="000E2F96"/>
     <w:rsid w:val="000E3B9C"/>
     <w:rsid w:val="000E4DF5"/>
     <w:rsid w:val="000E678E"/>
     <w:rsid w:val="000E6D29"/>
     <w:rsid w:val="000F0283"/>
     <w:rsid w:val="000F3508"/>
     <w:rsid w:val="000F3AF4"/>
     <w:rsid w:val="000F46F9"/>
     <w:rsid w:val="000F75FF"/>
     <w:rsid w:val="000F7A54"/>
     <w:rsid w:val="00100374"/>
+    <w:rsid w:val="0010243E"/>
     <w:rsid w:val="00102850"/>
     <w:rsid w:val="00102A8C"/>
     <w:rsid w:val="001032A6"/>
     <w:rsid w:val="0010498B"/>
     <w:rsid w:val="00106284"/>
     <w:rsid w:val="00110350"/>
     <w:rsid w:val="0011317E"/>
     <w:rsid w:val="00115643"/>
     <w:rsid w:val="001178A7"/>
     <w:rsid w:val="00120211"/>
     <w:rsid w:val="00120E29"/>
     <w:rsid w:val="00121ADB"/>
     <w:rsid w:val="00122B15"/>
     <w:rsid w:val="00122D50"/>
     <w:rsid w:val="00122D63"/>
     <w:rsid w:val="00123C65"/>
     <w:rsid w:val="001246A1"/>
     <w:rsid w:val="00127D83"/>
     <w:rsid w:val="00131122"/>
     <w:rsid w:val="0013124B"/>
     <w:rsid w:val="00131D13"/>
     <w:rsid w:val="00132C62"/>
     <w:rsid w:val="0013472D"/>
     <w:rsid w:val="001362E9"/>
     <w:rsid w:val="00136AB3"/>
@@ -8840,50 +8869,51 @@
     <w:rsid w:val="00416AED"/>
     <w:rsid w:val="00416B61"/>
     <w:rsid w:val="00421C1B"/>
     <w:rsid w:val="00422DD4"/>
     <w:rsid w:val="00423513"/>
     <w:rsid w:val="00423903"/>
     <w:rsid w:val="00425AE1"/>
     <w:rsid w:val="00426B8F"/>
     <w:rsid w:val="00431D02"/>
     <w:rsid w:val="00434968"/>
     <w:rsid w:val="0043591E"/>
     <w:rsid w:val="0044086E"/>
     <w:rsid w:val="004418D6"/>
     <w:rsid w:val="00446048"/>
     <w:rsid w:val="00446472"/>
     <w:rsid w:val="00456BE3"/>
     <w:rsid w:val="00456C3D"/>
     <w:rsid w:val="00456D12"/>
     <w:rsid w:val="004570FB"/>
     <w:rsid w:val="0046175B"/>
     <w:rsid w:val="00461A01"/>
     <w:rsid w:val="00461C04"/>
     <w:rsid w:val="0046332F"/>
     <w:rsid w:val="00464EBE"/>
     <w:rsid w:val="00466222"/>
+    <w:rsid w:val="00467834"/>
     <w:rsid w:val="0047047E"/>
     <w:rsid w:val="004704CB"/>
     <w:rsid w:val="004710A9"/>
     <w:rsid w:val="00472545"/>
     <w:rsid w:val="00472717"/>
     <w:rsid w:val="0047287C"/>
     <w:rsid w:val="00474474"/>
     <w:rsid w:val="00477CDB"/>
     <w:rsid w:val="0048020B"/>
     <w:rsid w:val="00481A3A"/>
     <w:rsid w:val="00481AB6"/>
     <w:rsid w:val="00481D53"/>
     <w:rsid w:val="0048356C"/>
     <w:rsid w:val="00486B3C"/>
     <w:rsid w:val="004910CD"/>
     <w:rsid w:val="00495002"/>
     <w:rsid w:val="004A479C"/>
     <w:rsid w:val="004A5C37"/>
     <w:rsid w:val="004A5DA9"/>
     <w:rsid w:val="004A5DB1"/>
     <w:rsid w:val="004B169D"/>
     <w:rsid w:val="004B59C2"/>
     <w:rsid w:val="004B7827"/>
     <w:rsid w:val="004C0F84"/>
     <w:rsid w:val="004C2057"/>
@@ -9346,84 +9376,86 @@
     <w:rsid w:val="00A033B7"/>
     <w:rsid w:val="00A04EB5"/>
     <w:rsid w:val="00A107CC"/>
     <w:rsid w:val="00A10EE4"/>
     <w:rsid w:val="00A14B06"/>
     <w:rsid w:val="00A15049"/>
     <w:rsid w:val="00A209A0"/>
     <w:rsid w:val="00A21DC5"/>
     <w:rsid w:val="00A23A52"/>
     <w:rsid w:val="00A24681"/>
     <w:rsid w:val="00A26C90"/>
     <w:rsid w:val="00A36326"/>
     <w:rsid w:val="00A3739A"/>
     <w:rsid w:val="00A4285F"/>
     <w:rsid w:val="00A42F23"/>
     <w:rsid w:val="00A47A1E"/>
     <w:rsid w:val="00A5034B"/>
     <w:rsid w:val="00A50499"/>
     <w:rsid w:val="00A53534"/>
     <w:rsid w:val="00A545A5"/>
     <w:rsid w:val="00A6289A"/>
     <w:rsid w:val="00A640D5"/>
     <w:rsid w:val="00A64C97"/>
     <w:rsid w:val="00A64EF4"/>
     <w:rsid w:val="00A65E1B"/>
+    <w:rsid w:val="00A6652B"/>
     <w:rsid w:val="00A66D77"/>
     <w:rsid w:val="00A67958"/>
     <w:rsid w:val="00A7039B"/>
     <w:rsid w:val="00A70951"/>
     <w:rsid w:val="00A70C97"/>
     <w:rsid w:val="00A71D1D"/>
     <w:rsid w:val="00A726DD"/>
     <w:rsid w:val="00A72ACB"/>
     <w:rsid w:val="00A76F67"/>
     <w:rsid w:val="00A811A0"/>
     <w:rsid w:val="00A8455A"/>
     <w:rsid w:val="00A84758"/>
     <w:rsid w:val="00A87A8C"/>
     <w:rsid w:val="00A90583"/>
     <w:rsid w:val="00A90F43"/>
     <w:rsid w:val="00A952DD"/>
     <w:rsid w:val="00A9637B"/>
     <w:rsid w:val="00AA0FF8"/>
     <w:rsid w:val="00AA2228"/>
     <w:rsid w:val="00AA67C5"/>
     <w:rsid w:val="00AA6CEA"/>
     <w:rsid w:val="00AB1BCB"/>
     <w:rsid w:val="00AB3386"/>
     <w:rsid w:val="00AB44A7"/>
     <w:rsid w:val="00AB5289"/>
     <w:rsid w:val="00AB5D33"/>
     <w:rsid w:val="00AB610D"/>
     <w:rsid w:val="00AB74F2"/>
     <w:rsid w:val="00AC0F30"/>
     <w:rsid w:val="00AC2D73"/>
     <w:rsid w:val="00AC50E4"/>
     <w:rsid w:val="00AC7456"/>
     <w:rsid w:val="00AC760F"/>
     <w:rsid w:val="00AD1B0E"/>
+    <w:rsid w:val="00AD3D65"/>
     <w:rsid w:val="00AD5C7E"/>
     <w:rsid w:val="00AD6763"/>
     <w:rsid w:val="00AE40B5"/>
     <w:rsid w:val="00AE4BC0"/>
     <w:rsid w:val="00AE4D2C"/>
     <w:rsid w:val="00AE5C10"/>
     <w:rsid w:val="00AE7088"/>
     <w:rsid w:val="00AF0613"/>
     <w:rsid w:val="00AF2A2F"/>
     <w:rsid w:val="00B007F2"/>
     <w:rsid w:val="00B0262A"/>
     <w:rsid w:val="00B02A78"/>
     <w:rsid w:val="00B02BD2"/>
     <w:rsid w:val="00B03D98"/>
     <w:rsid w:val="00B04161"/>
     <w:rsid w:val="00B04BB1"/>
     <w:rsid w:val="00B07352"/>
     <w:rsid w:val="00B074DE"/>
     <w:rsid w:val="00B11130"/>
     <w:rsid w:val="00B11950"/>
     <w:rsid w:val="00B11CA2"/>
     <w:rsid w:val="00B1256A"/>
     <w:rsid w:val="00B15B1D"/>
     <w:rsid w:val="00B20E50"/>
     <w:rsid w:val="00B225AD"/>
@@ -9460,50 +9492,51 @@
     <w:rsid w:val="00B80B9C"/>
     <w:rsid w:val="00B81884"/>
     <w:rsid w:val="00B831FE"/>
     <w:rsid w:val="00B85097"/>
     <w:rsid w:val="00B90BB3"/>
     <w:rsid w:val="00B90FFB"/>
     <w:rsid w:val="00B96C4E"/>
     <w:rsid w:val="00B975C2"/>
     <w:rsid w:val="00BA29CD"/>
     <w:rsid w:val="00BA2C68"/>
     <w:rsid w:val="00BA79CA"/>
     <w:rsid w:val="00BB090C"/>
     <w:rsid w:val="00BB475F"/>
     <w:rsid w:val="00BB4A3B"/>
     <w:rsid w:val="00BB6559"/>
     <w:rsid w:val="00BB7831"/>
     <w:rsid w:val="00BC0862"/>
     <w:rsid w:val="00BC1F11"/>
     <w:rsid w:val="00BC2056"/>
     <w:rsid w:val="00BC2DBE"/>
     <w:rsid w:val="00BC32F1"/>
     <w:rsid w:val="00BC3CDA"/>
     <w:rsid w:val="00BC55D0"/>
     <w:rsid w:val="00BC643C"/>
     <w:rsid w:val="00BC6611"/>
+    <w:rsid w:val="00BC74F7"/>
     <w:rsid w:val="00BC7793"/>
     <w:rsid w:val="00BD0681"/>
     <w:rsid w:val="00BD1981"/>
     <w:rsid w:val="00BD3E61"/>
     <w:rsid w:val="00BD59CD"/>
     <w:rsid w:val="00BD5FEA"/>
     <w:rsid w:val="00BD6321"/>
     <w:rsid w:val="00BD64CB"/>
     <w:rsid w:val="00BD672C"/>
     <w:rsid w:val="00BE0000"/>
     <w:rsid w:val="00BE0124"/>
     <w:rsid w:val="00BE0758"/>
     <w:rsid w:val="00BE4866"/>
     <w:rsid w:val="00BE66CF"/>
     <w:rsid w:val="00BE6FE3"/>
     <w:rsid w:val="00BE7E61"/>
     <w:rsid w:val="00BF0699"/>
     <w:rsid w:val="00BF0CD1"/>
     <w:rsid w:val="00BF14AF"/>
     <w:rsid w:val="00BF2316"/>
     <w:rsid w:val="00BF3AC8"/>
     <w:rsid w:val="00BF3CCA"/>
     <w:rsid w:val="00BF559A"/>
     <w:rsid w:val="00BF6F93"/>
     <w:rsid w:val="00C03BFE"/>
@@ -14317,58 +14350,63 @@
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008479355B37772E4E8CFD2F41AB04D58B" ma:contentTypeVersion="" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="a446d56eb7872644cbc1bc12f511bcf5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d3563df7-ac78-49b5-b08e-b5fd8204fd93" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="35d686d13b53ec0331c714f901aa6e09" ns2:_="">
     <xsd:import namespace="d3563df7-ac78-49b5-b08e-b5fd8204fd93"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:psmi" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d3563df7-ac78-49b5-b08e-b5fd8204fd93" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="psmi" ma:index="8" nillable="true" ma:displayName="Texte" ma:internalName="psmi">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -14450,150 +14488,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <psmi xmlns="d3563df7-ac78-49b5-b08e-b5fd8204fd93">DFIN BRO ¦ Brochure Avec Image</psmi>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28F1B63-2BCE-4522-AC6C-9C4638FAE8B9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA8E943B-21F7-4E6F-A0CC-D675A10DE07A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D4B546-4B9F-4E9C-B69D-EF58D51FAE1B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D38B565-3C5B-4607-AB63-869A09CCDC44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="d3563df7-ac78-49b5-b08e-b5fd8204fd93"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63D4B546-4B9F-4E9C-B69D-EF58D51FAE1B}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F28F1B63-2BCE-4522-AC6C-9C4638FAE8B9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d3563df7-ac78-49b5-b08e-b5fd8204fd93"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>842</Words>
-  <Characters>4633</Characters>
+  <Words>843</Words>
+  <Characters>4637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titres</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Check-list</vt:lpstr>
       <vt:lpstr>    Consignes particulières :</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5465</CharactersWithSpaces>
+  <CharactersWithSpaces>5470</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Check-list</dc:title>
   <dc:subject>Aborder la question de la retraite avec ses collaborateurs et collaboratrices 58+</dc:subject>
   <dc:creator>Cohu Olivier</dc:creator>
   <dc:description>Edition 2021</dc:description>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008479355B37772E4E8CFD2F41AB04D58B</vt:lpwstr>
   </property>