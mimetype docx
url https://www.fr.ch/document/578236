--- v0 (2026-02-05)
+++ v1 (2026-09-02)
@@ -5,121 +5,114 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="369" w:type="dxa"/>
           <w:left w:w="340" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="002121B3" w:rsidRPr="00626DE4" w14:paraId="7E5AD280" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="142" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="68AE3602" w14:textId="40594DFE" w:rsidR="003C0164" w:rsidRPr="00626DE4" w:rsidRDefault="004024F9" w:rsidP="00297D0E">
+          <w:p w14:paraId="68AE3602" w14:textId="00865FA6" w:rsidR="003C0164" w:rsidRPr="00626DE4" w:rsidRDefault="004024F9" w:rsidP="00297D0E">
             <w:pPr>
               <w:pStyle w:val="03date"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626DE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fribourg, le </w:t>
             </w:r>
-            <w:r w:rsidR="00721836">
-[...11 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidR="007A6FBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>25</w:t>
             </w:r>
             <w:r w:rsidR="00EB0144">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00721836">
-[...4 lines deleted...]
-              <w:t>janvier</w:t>
+            <w:r w:rsidR="007A6FBA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>août</w:t>
             </w:r>
             <w:r w:rsidR="00257AFF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
             <w:r w:rsidR="00721836">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002121B3" w:rsidRPr="00626DE4" w14:paraId="11047A95" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
@@ -3628,50 +3621,119 @@
           <w:p w14:paraId="3735AA67" w14:textId="77777777" w:rsidR="00626DE4" w:rsidRPr="00626DE4" w:rsidRDefault="00626DE4" w:rsidP="00161E8B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00626DE4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>du 7 juin 2006</w:t>
             </w:r>
             <w:r w:rsidR="00C72086">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> et 23 mai 2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="007A6FBA" w:rsidRPr="00626DE4" w14:paraId="21EF902B" w14:textId="77777777" w:rsidTr="00EE5B46">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2943" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF817BB" w14:textId="4C595087" w:rsidR="007A6FBA" w:rsidRDefault="007A6FBA" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:pStyle w:val="07atexteprincipal"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plasselb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB32BDC" w14:textId="6654D947" w:rsidR="007A6FBA" w:rsidRDefault="007A6FBA" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ACE n°671</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3999" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA68957" w14:textId="5EB1C7D6" w:rsidR="007A6FBA" w:rsidRDefault="007A6FBA" w:rsidP="00161E8B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>du 25 août 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00876A2C" w:rsidRPr="00626DE4" w14:paraId="77834361" w14:textId="77777777" w:rsidTr="00EE5B46">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2943" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BDD5CF" w14:textId="77777777" w:rsidR="00876A2C" w:rsidRDefault="00876A2C" w:rsidP="00161E8B">
             <w:pPr>
               <w:pStyle w:val="07atexteprincipal"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Pont-en-Ogoz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31C064AE" w14:textId="77777777" w:rsidR="005F600F" w:rsidRPr="00626DE4" w:rsidRDefault="005F600F" w:rsidP="00161E8B">
             <w:pPr>
@@ -5393,60 +5455,60 @@
     </w:tbl>
     <w:p w14:paraId="5740D858" w14:textId="77777777" w:rsidR="00930B57" w:rsidRPr="00626DE4" w:rsidRDefault="00930B57" w:rsidP="00A013A4">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00930B57" w:rsidRPr="00626DE4" w:rsidSect="001B32DC">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="1361" w:left="1418" w:header="284" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CFD1B0F" w14:textId="77777777" w:rsidR="002F7149" w:rsidRDefault="002F7149" w:rsidP="002121B3">
+    <w:p w14:paraId="6C654504" w14:textId="77777777" w:rsidR="006E04BF" w:rsidRDefault="006E04BF" w:rsidP="002121B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22942951" w14:textId="77777777" w:rsidR="002F7149" w:rsidRDefault="002F7149" w:rsidP="002121B3">
+    <w:p w14:paraId="49F0F270" w14:textId="77777777" w:rsidR="006E04BF" w:rsidRDefault="006E04BF" w:rsidP="002121B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5473,70 +5535,70 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B064953" w14:textId="77777777" w:rsidR="002F7149" w:rsidRDefault="002F7149" w:rsidP="002121B3">
+    <w:p w14:paraId="31DCC02D" w14:textId="77777777" w:rsidR="006E04BF" w:rsidRDefault="006E04BF" w:rsidP="002121B3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="491220AB" w14:textId="77777777" w:rsidR="002F7149" w:rsidRDefault="002F7149" w:rsidP="002121B3">
+    <w:p w14:paraId="39DD9AB9" w14:textId="77777777" w:rsidR="006E04BF" w:rsidRDefault="006E04BF" w:rsidP="002121B3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BD3F9C" w14:paraId="4AC3BB55" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -5715,51 +5777,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="51F67EAD" w14:textId="77777777" w:rsidR="003C0164" w:rsidRDefault="003C0164" w:rsidP="002121B3"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9504" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5423"/>
       <w:gridCol w:w="4081"/>
     </w:tblGrid>
     <w:tr w:rsidR="00BD3F9C" w:rsidRPr="004A0F2D" w14:paraId="4F288964" w14:textId="77777777" w:rsidTr="00161E8B">
       <w:trPr>
         <w:trHeight w:val="1551"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5423" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0F8980A0" w14:textId="77777777" w:rsidR="003C0164" w:rsidRPr="00AA545D" w:rsidRDefault="004024F9" w:rsidP="002121B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -5930,73 +5992,73 @@
         <w:p w14:paraId="642A8B22" w14:textId="77777777" w:rsidR="003C0164" w:rsidRPr="00053112" w:rsidRDefault="00053112" w:rsidP="005C57EB">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
               <w:color w:val="auto"/>
               <w:u w:val="none"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/cha</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="612BACB3" w14:textId="77777777" w:rsidR="003C0164" w:rsidRDefault="003C0164" w:rsidP="00A013A4">
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="Image 757228382" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:11.4pt;height:11.4pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
+      <v:shape id="Image 757228382" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt;visibility:visible;mso-wrap-style:square" o:bullet="t">
         <v:imagedata r:id="rId1" o:title=""/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -8340,154 +8402,155 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1932739505">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="146437910">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="938753620">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1656300109">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1656300846">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1398167455">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C1FD1"/>
     <w:rsid w:val="00003C35"/>
     <w:rsid w:val="0002432E"/>
     <w:rsid w:val="00053112"/>
     <w:rsid w:val="0007029A"/>
     <w:rsid w:val="00072626"/>
     <w:rsid w:val="000807D6"/>
+    <w:rsid w:val="000835A7"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000C09B0"/>
     <w:rsid w:val="000C27FB"/>
     <w:rsid w:val="000C493D"/>
     <w:rsid w:val="00107962"/>
     <w:rsid w:val="00147165"/>
     <w:rsid w:val="00161E8B"/>
-    <w:rsid w:val="001664E6"/>
     <w:rsid w:val="00171842"/>
     <w:rsid w:val="001A4B18"/>
     <w:rsid w:val="001B0A07"/>
     <w:rsid w:val="001B32DC"/>
     <w:rsid w:val="001E2EB2"/>
     <w:rsid w:val="00215FF7"/>
     <w:rsid w:val="002221B5"/>
     <w:rsid w:val="00245C89"/>
     <w:rsid w:val="00254211"/>
     <w:rsid w:val="00257AFF"/>
     <w:rsid w:val="00297D0E"/>
     <w:rsid w:val="002A3B55"/>
     <w:rsid w:val="002B71CA"/>
     <w:rsid w:val="002C1FD1"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002F065C"/>
-    <w:rsid w:val="002F7149"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00307E34"/>
     <w:rsid w:val="003448FB"/>
     <w:rsid w:val="0035315C"/>
     <w:rsid w:val="0035744F"/>
     <w:rsid w:val="00370FC6"/>
     <w:rsid w:val="003713F4"/>
     <w:rsid w:val="00387FF5"/>
     <w:rsid w:val="003C0164"/>
     <w:rsid w:val="00401270"/>
     <w:rsid w:val="0040239C"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="004226CE"/>
     <w:rsid w:val="00451BEB"/>
     <w:rsid w:val="00460135"/>
     <w:rsid w:val="00473B66"/>
     <w:rsid w:val="004C1AA0"/>
     <w:rsid w:val="004C7EE2"/>
     <w:rsid w:val="004D4306"/>
     <w:rsid w:val="004E0D40"/>
     <w:rsid w:val="004E7CC1"/>
     <w:rsid w:val="004F3EE6"/>
     <w:rsid w:val="00527E8B"/>
     <w:rsid w:val="005612E1"/>
     <w:rsid w:val="005B32B4"/>
     <w:rsid w:val="005D2777"/>
     <w:rsid w:val="005E7BC9"/>
     <w:rsid w:val="005F600F"/>
     <w:rsid w:val="00601585"/>
     <w:rsid w:val="006015C5"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="006145F9"/>
     <w:rsid w:val="00626DE4"/>
     <w:rsid w:val="00663D98"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="006D2D21"/>
+    <w:rsid w:val="006E04BF"/>
     <w:rsid w:val="00721836"/>
     <w:rsid w:val="0072786B"/>
     <w:rsid w:val="007372B1"/>
     <w:rsid w:val="00757F4D"/>
     <w:rsid w:val="00764049"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="00792E69"/>
+    <w:rsid w:val="007A6FBA"/>
     <w:rsid w:val="007B6B09"/>
     <w:rsid w:val="007C64B1"/>
     <w:rsid w:val="00837DB9"/>
     <w:rsid w:val="00842EFD"/>
     <w:rsid w:val="00860898"/>
     <w:rsid w:val="00876A2C"/>
     <w:rsid w:val="00881623"/>
     <w:rsid w:val="00887C8C"/>
     <w:rsid w:val="00891555"/>
     <w:rsid w:val="008941EC"/>
     <w:rsid w:val="008B28E1"/>
     <w:rsid w:val="008C542B"/>
     <w:rsid w:val="008E367B"/>
     <w:rsid w:val="00911248"/>
     <w:rsid w:val="00930B57"/>
     <w:rsid w:val="00933D45"/>
     <w:rsid w:val="00945217"/>
     <w:rsid w:val="009643DD"/>
     <w:rsid w:val="009711B1"/>
     <w:rsid w:val="009A4E3F"/>
     <w:rsid w:val="009A58BB"/>
     <w:rsid w:val="009C08EA"/>
     <w:rsid w:val="009C5DEE"/>
     <w:rsid w:val="009D7184"/>
     <w:rsid w:val="009F2821"/>
@@ -8502,88 +8565,87 @@
     <w:rsid w:val="00AE23B4"/>
     <w:rsid w:val="00AE3555"/>
     <w:rsid w:val="00AF1636"/>
     <w:rsid w:val="00BB1C74"/>
     <w:rsid w:val="00BD2335"/>
     <w:rsid w:val="00BE62BC"/>
     <w:rsid w:val="00C12C77"/>
     <w:rsid w:val="00C240E5"/>
     <w:rsid w:val="00C4143C"/>
     <w:rsid w:val="00C42F64"/>
     <w:rsid w:val="00C72086"/>
     <w:rsid w:val="00C82D21"/>
     <w:rsid w:val="00C859CB"/>
     <w:rsid w:val="00C91BE3"/>
     <w:rsid w:val="00C95522"/>
     <w:rsid w:val="00CA16BF"/>
     <w:rsid w:val="00CA58E4"/>
     <w:rsid w:val="00CB59F9"/>
     <w:rsid w:val="00D653F6"/>
     <w:rsid w:val="00D84CCF"/>
     <w:rsid w:val="00D866CD"/>
     <w:rsid w:val="00DE2291"/>
     <w:rsid w:val="00E15E1D"/>
     <w:rsid w:val="00E22E23"/>
     <w:rsid w:val="00E5625B"/>
-    <w:rsid w:val="00E80B4A"/>
     <w:rsid w:val="00E92C25"/>
     <w:rsid w:val="00EB0144"/>
     <w:rsid w:val="00EB3020"/>
     <w:rsid w:val="00EB5CBD"/>
     <w:rsid w:val="00EC4D78"/>
     <w:rsid w:val="00ED0EBC"/>
     <w:rsid w:val="00EE5B46"/>
     <w:rsid w:val="00F41B2C"/>
     <w:rsid w:val="00F8133A"/>
     <w:rsid w:val="00F95098"/>
     <w:rsid w:val="00FA5A41"/>
     <w:rsid w:val="00FD012A"/>
     <w:rsid w:val="00FD6CFE"/>
     <w:rsid w:val="00FE6F02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4140AF4F"/>
   <w15:docId w15:val="{D86E37E7-1D72-4A72-B6E0-87C4663348F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10477,68 +10539,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{733D987C-DA17-4F17-8DC1-282EA2D93FA7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>CHA_general_portrait_fr.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>711</Words>
-  <Characters>2703</Characters>
+  <Words>530</Words>
+  <Characters>2917</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>245</Lines>
-  <Paragraphs>284</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3130</CharactersWithSpaces>
+  <CharactersWithSpaces>3441</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:creator>Mülhauser Alexandra</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>