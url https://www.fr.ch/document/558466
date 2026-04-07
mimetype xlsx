--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -1,92 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0506 Loyers\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0506 Loyers\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1D864A61-7444-482B-B740-BC2267B8A9AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D0777B4A-737D-41DA-8D96-DC232C09BE62}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te404" sheetId="31" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="32" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'te404'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te404'!$A$1:$P$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te404'!$A$1:$P$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="87">
   <si>
-    <t xml:space="preserve">Kanton Freiburg </t>
-[...4 lines deleted...]
-  <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>SZ</t>
@@ -119,129 +113,113 @@
     <t>GL</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>AG</t>
-  </si>
-[...4 lines deleted...]
-    <t>Loyer moyen en francs, selon le nombre de pièces du logement</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <r>
       <t>Loyer mensuel net moyen, sans charges ni frais de chauffage</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / Durchschnittlicher monatlicher Netto-Mietpreis ohne Heiz- und Nebenkosten</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <t>T05-06-01</t>
   </si>
   <si>
-    <t xml:space="preserve">Nombre absolu
-[...2 lines deleted...]
-  <si>
     <t>Indice / Index
 CH = 100</t>
   </si>
   <si>
     <t>1 pièce / 1 Zimmer</t>
   </si>
   <si>
     <t>2 pièces / 2 Zimmer</t>
   </si>
   <si>
     <t>3 pièces / 3 Zimmer</t>
   </si>
   <si>
     <t>4 pièces / 4 Zimmer</t>
   </si>
   <si>
     <t>5 pièces / 5 Zimmer</t>
   </si>
   <si>
     <t>6 pièces et plus
 6 Zimmer und mehr</t>
-  </si>
-[...4 lines deleted...]
-    <t>Durchschnittlicher Mietpreis in Franken</t>
   </si>
   <si>
     <t>Intervalle de confiance: 
 ± (en fr.)
 Vertrauens- intervall: 
 ± (in Fr.)</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Estimation à partir d'un relevé par échantillon (sauf l'année 2000) / Schätzung aufgrund einer Stichprobenerhebung (ausser im Jahr 2000)</t>
     </r>
@@ -321,122 +299,168 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Suisse / Schweiz (2023)</t>
-[...17 lines deleted...]
-    <t>Durchschnittlicher Mietpreis der Wohnung nach Zimmerzahl und Kanton von 1996 bis 2023</t>
+    <t>Loyer moyen du logement, selon le nombre de pièces et le canton, de 1996 à 2024</t>
+  </si>
+  <si>
+    <t>Durchschnittlicher Mietpreis der Wohnung nach Zimmerzahl und Kanton von 1996 bis 2024</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2024)</t>
+  </si>
+  <si>
+    <t>Source: Enquête de structure sur les loyers 1996 et 2003, Recensement fédéral de la population 2000, Relevé structurel 2010-2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Mietpreis-Strukturerhebung 1996 und 2003, Eidgenössische Volkszählung 2000, Strukturerhebung 2010-2024 - Bundesamt für Statistik, Neuenburg, te26-404</t>
+  </si>
+  <si>
+    <r>
+      <t>Canton de Fribourg</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2,3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Kanton Freiburg</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2,3</t>
+    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Suite à des ajustements effectués sur le questionnaire en 2015, la comparabilité avec les enquêtes antérieures à 2015 est limitée / Da der Fragebogen 2015 angepasst wurde, können die Ergebnisse nur bedingt mit den Erhebungen vor 2015 verglichen werden.</t>
+      <t>Suite à des ajustements effectués sur le questionnaire en 2015, la comparabilité entre les enquêtes antérieures à 2015 et les suivantes est limitée / Da der Fragebogen 2015 angepasst wurde, können die Ergebnisse der späteren Erhebungen nur bedingt mit den Erhebungen vor 2015 verglichen werden.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>En raison de changements méthodologiques apportés à partir de 2018, la comparabilité avec les enquêtes antérieures à 2018 est limitée / Aufgrund methodischer Änderungen ab dem Jahr 2018 können die Ergebnisse nur bedingt mit den Erhebungen vor 2018 verglichen werden.</t>
+      <t>En raison de changements méthodologiques apportés à partir de 2018, la comparabilité entre les enquêtes antérieures à 2018 et les suivantes est limitée / Aufgrund methodischer Änderungen ab dem Jahr 2018 können die Ergebnisse der späteren Erhebungen nur bedingt mit den Erhebungen vor 2018 verglichen werden.</t>
     </r>
+  </si>
+  <si>
+    <t>Loyer moyen</t>
+  </si>
+  <si>
+    <t>Loyer moyen, selon le nombre de pièces du logement</t>
+  </si>
+  <si>
+    <t>Durchschnittlicher Mietpreis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Durchschnittlicher Mietpreis, nach Anzahl Zimmer der Wohnung </t>
+  </si>
+  <si>
+    <t xml:space="preserve">En francs
+In Franken </t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 17.03.2026</t>
+  </si>
+  <si>
+    <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#\ ###\ ###"/>
     <numFmt numFmtId="166" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="167" formatCode="#.0\ ###\ ###"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="\(#,##0\)"/>
   </numFmts>
-  <fonts count="26">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Helvetica-Narrow"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -533,50 +557,57 @@
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
@@ -770,51 +801,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="82">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -976,66 +1007,63 @@
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="11" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="169" fontId="3" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Commentaire 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Milliers 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="12" xr:uid="{370005EF-69E3-4F9D-A7B7-38D0FB46FABF}"/>
     <cellStyle name="Normal 2 3" xfId="10" xr:uid="{8D92ABAC-9577-4CA1-A8E3-03FC15552B2C}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
@@ -1340,1646 +1368,1646 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EEF2D68-4D5B-4561-AA0E-2C152612BE09}">
-  <dimension ref="A1:P64"/>
+  <dimension ref="A1:P65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" customWidth="1"/>
     <col min="5" max="16" width="9.5703125" style="1" customWidth="1"/>
     <col min="17" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="10.5" customHeight="1">
       <c r="A1" s="8" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="10"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="11"/>
     </row>
     <row r="2" spans="1:16" ht="10.5" customHeight="1">
       <c r="A2" s="12" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="15"/>
     </row>
     <row r="3" spans="1:16" ht="10.5" customHeight="1">
       <c r="A3" s="16" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="P3" s="17"/>
     </row>
     <row r="4" spans="1:16" ht="10.5" customHeight="1">
       <c r="A4" s="18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B4" s="19"/>
       <c r="C4" s="19"/>
       <c r="D4" s="20"/>
       <c r="E4" s="19"/>
       <c r="F4" s="19"/>
       <c r="G4" s="19"/>
       <c r="H4" s="19"/>
       <c r="I4" s="19"/>
       <c r="J4" s="19"/>
       <c r="K4" s="19"/>
       <c r="L4" s="19"/>
       <c r="M4" s="19"/>
       <c r="N4" s="19"/>
       <c r="O4" s="19"/>
       <c r="P4" s="21"/>
     </row>
-    <row r="5" spans="1:16" s="78" customFormat="1" ht="10.5" customHeight="1">
-[...15 lines deleted...]
-      <c r="P5" s="77"/>
+    <row r="5" spans="1:16" s="76" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A5" s="73"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
     </row>
     <row r="6" spans="1:16" ht="10.5" customHeight="1">
       <c r="A6" s="35" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B6" s="38" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="32"/>
       <c r="E6" s="38" t="s">
-        <v>29</v>
+        <v>81</v>
       </c>
       <c r="F6" s="31"/>
       <c r="G6" s="31"/>
       <c r="H6" s="31"/>
       <c r="I6" s="31"/>
       <c r="J6" s="31"/>
       <c r="K6" s="31"/>
       <c r="L6" s="31"/>
       <c r="M6" s="31"/>
       <c r="N6" s="31"/>
       <c r="O6" s="31"/>
       <c r="P6" s="32"/>
     </row>
     <row r="7" spans="1:16" ht="10.5" customHeight="1">
       <c r="A7" s="36"/>
       <c r="B7" s="39" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="C7" s="41"/>
       <c r="D7" s="40"/>
       <c r="E7" s="39" t="s">
-        <v>28</v>
+        <v>83</v>
       </c>
       <c r="F7" s="41"/>
       <c r="G7" s="41"/>
       <c r="H7" s="41"/>
       <c r="I7" s="41"/>
       <c r="J7" s="41"/>
       <c r="K7" s="41"/>
       <c r="L7" s="41"/>
       <c r="M7" s="41"/>
       <c r="N7" s="41"/>
       <c r="O7" s="41"/>
       <c r="P7" s="40"/>
     </row>
     <row r="8" spans="1:16" ht="19.5" customHeight="1">
       <c r="A8" s="37"/>
-      <c r="B8" s="81" t="s">
+      <c r="B8" s="80" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="81"/>
+      <c r="D8" s="79"/>
+      <c r="E8" s="80" t="s">
         <v>31</v>
       </c>
-      <c r="C8" s="82"/>
-[...1 lines deleted...]
-      <c r="E8" s="81" t="s">
+      <c r="F8" s="79"/>
+      <c r="G8" s="80" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="79"/>
+      <c r="I8" s="80" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="79"/>
+      <c r="K8" s="80" t="s">
+        <v>34</v>
+      </c>
+      <c r="L8" s="79"/>
+      <c r="M8" s="80" t="s">
+        <v>35</v>
+      </c>
+      <c r="N8" s="79"/>
+      <c r="O8" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="F8" s="80"/>
-[...19 lines deleted...]
-      <c r="P8" s="80"/>
+      <c r="P8" s="79"/>
     </row>
     <row r="9" spans="1:16" ht="58.5" customHeight="1">
       <c r="A9" s="37"/>
       <c r="B9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="C9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D9" s="54" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="E9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="F9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="G9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="H9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="I9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="J9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="K9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="L9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="M9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="N9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="O9" s="53" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="P9" s="54" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:16" ht="10.5" customHeight="1">
       <c r="A10" s="46" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B10" s="47">
-        <v>1451</v>
+        <v>1485</v>
       </c>
       <c r="C10" s="47">
         <v>3</v>
       </c>
       <c r="D10" s="47">
         <v>100</v>
       </c>
       <c r="E10" s="47">
-        <v>872</v>
+        <v>902</v>
       </c>
       <c r="F10" s="47">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G10" s="47">
-        <v>1182</v>
+        <v>1217</v>
       </c>
       <c r="H10" s="47">
         <v>6</v>
       </c>
       <c r="I10" s="47">
-        <v>1410</v>
+        <v>1446</v>
       </c>
       <c r="J10" s="47">
         <v>5</v>
       </c>
       <c r="K10" s="47">
-        <v>1670</v>
+        <v>1708</v>
       </c>
       <c r="L10" s="47">
         <v>6</v>
       </c>
       <c r="M10" s="47">
-        <v>2016</v>
+        <v>2068</v>
       </c>
       <c r="N10" s="47">
         <v>14</v>
       </c>
       <c r="O10" s="47">
-        <v>2514</v>
+        <v>2578</v>
       </c>
       <c r="P10" s="49">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:16" ht="10.5" customHeight="1">
       <c r="A11" s="42" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B11" s="23">
-        <v>1456</v>
+        <v>1494</v>
       </c>
       <c r="C11" s="23">
         <v>8</v>
       </c>
       <c r="D11" s="23">
-        <v>100.34458993797382</v>
+        <v>100.60606060606061</v>
       </c>
       <c r="E11" s="23">
-        <v>828</v>
+        <v>866</v>
       </c>
       <c r="F11" s="23">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G11" s="23">
-        <v>1170</v>
+        <v>1208</v>
       </c>
       <c r="H11" s="23">
         <v>14</v>
       </c>
       <c r="I11" s="23">
-        <v>1398</v>
+        <v>1440</v>
       </c>
       <c r="J11" s="23">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="K11" s="23">
-        <v>1647</v>
+        <v>1691</v>
       </c>
       <c r="L11" s="23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="M11" s="23">
-        <v>1919</v>
+        <v>1986</v>
       </c>
       <c r="N11" s="23">
         <v>31</v>
       </c>
       <c r="O11" s="23">
-        <v>2244</v>
+        <v>2274</v>
       </c>
       <c r="P11" s="50">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:16" ht="10.5" customHeight="1">
       <c r="A12" s="42" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B12" s="23">
-        <v>1226</v>
+        <v>1320</v>
       </c>
       <c r="C12" s="23">
         <v>42</v>
       </c>
       <c r="D12" s="23">
-        <v>84.493452791178498</v>
+        <v>88.888888888888886</v>
       </c>
       <c r="E12" s="51">
-        <v>650</v>
+        <v>794</v>
       </c>
       <c r="F12" s="51">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="G12" s="23">
-        <v>949</v>
+        <v>968</v>
       </c>
       <c r="H12" s="23">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="I12" s="23">
-        <v>1273</v>
+        <v>1266</v>
       </c>
       <c r="J12" s="23">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="K12" s="23">
-        <v>1281</v>
+        <v>1432</v>
       </c>
       <c r="L12" s="23">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="M12" s="23">
-        <v>1701</v>
+        <v>1750</v>
       </c>
       <c r="N12" s="23">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="O12" s="51">
-        <v>1917</v>
+        <v>1914</v>
       </c>
       <c r="P12" s="52">
-        <v>269</v>
+        <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:16" ht="10.5" customHeight="1">
       <c r="A13" s="42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B13" s="23">
-        <v>1346</v>
+        <v>1448</v>
       </c>
       <c r="C13" s="23">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="D13" s="23">
-        <v>92.763611302549961</v>
+        <v>97.508417508417509</v>
       </c>
       <c r="E13" s="23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="F13" s="23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G13" s="51">
-        <v>1026</v>
+        <v>1032</v>
       </c>
       <c r="H13" s="51">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I13" s="51">
-        <v>1253</v>
+        <v>1230</v>
       </c>
       <c r="J13" s="51">
-        <v>85</v>
+        <v>128</v>
       </c>
       <c r="K13" s="51">
-        <v>1532</v>
+        <v>1672</v>
       </c>
       <c r="L13" s="51">
-        <v>130</v>
+        <v>161</v>
       </c>
       <c r="M13" s="51">
-        <v>1714</v>
+        <v>2008</v>
       </c>
       <c r="N13" s="51">
-        <v>247</v>
+        <v>319</v>
       </c>
       <c r="O13" s="51">
-        <v>2202</v>
+        <v>2139</v>
       </c>
       <c r="P13" s="52">
-        <v>562</v>
+        <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="10.5" customHeight="1">
       <c r="A14" s="42" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B14" s="23">
-        <v>1489</v>
+        <v>1528</v>
       </c>
       <c r="C14" s="23">
         <v>19</v>
       </c>
       <c r="D14" s="23">
-        <v>102.61888352860096</v>
+        <v>102.89562289562288</v>
       </c>
       <c r="E14" s="23">
-        <v>830</v>
+        <v>845</v>
       </c>
       <c r="F14" s="23">
-        <v>54</v>
+        <v>64</v>
       </c>
       <c r="G14" s="23">
-        <v>1182</v>
+        <v>1219</v>
       </c>
       <c r="H14" s="23">
         <v>32</v>
       </c>
       <c r="I14" s="23">
-        <v>1400</v>
+        <v>1469</v>
       </c>
       <c r="J14" s="23">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="K14" s="23">
-        <v>1743</v>
+        <v>1760</v>
       </c>
       <c r="L14" s="23">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M14" s="23">
-        <v>2113</v>
+        <v>2195</v>
       </c>
       <c r="N14" s="23">
-        <v>84</v>
+        <v>91</v>
       </c>
       <c r="O14" s="23">
-        <v>2825</v>
+        <v>2699</v>
       </c>
       <c r="P14" s="50">
-        <v>317</v>
+        <v>235</v>
       </c>
     </row>
     <row r="15" spans="1:16" ht="10.5" customHeight="1">
       <c r="A15" s="42" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B15" s="23">
-        <v>1412</v>
+        <v>1451</v>
       </c>
       <c r="C15" s="23">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D15" s="23">
-        <v>97.312198483804266</v>
+        <v>97.710437710437716</v>
       </c>
       <c r="E15" s="23">
-        <v>864</v>
+        <v>907</v>
       </c>
       <c r="F15" s="23">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G15" s="23">
-        <v>1139</v>
+        <v>1201</v>
       </c>
       <c r="H15" s="23">
         <v>26</v>
       </c>
       <c r="I15" s="23">
-        <v>1399</v>
+        <v>1445</v>
       </c>
       <c r="J15" s="23">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K15" s="23">
-        <v>1894</v>
+        <v>1891</v>
       </c>
       <c r="L15" s="23">
         <v>48</v>
       </c>
       <c r="M15" s="23">
-        <v>2404</v>
+        <v>2463</v>
       </c>
       <c r="N15" s="23">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>146</v>
+      </c>
+      <c r="O15" s="23">
+        <v>3174</v>
+      </c>
+      <c r="P15" s="50">
+        <v>269</v>
       </c>
     </row>
     <row r="16" spans="1:16" ht="10.5" customHeight="1">
       <c r="A16" s="42" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B16" s="23">
-        <v>1297</v>
+        <v>1319</v>
       </c>
       <c r="C16" s="23">
         <v>8</v>
       </c>
       <c r="D16" s="23">
-        <v>89.386629910406612</v>
+        <v>88.821548821548816</v>
       </c>
       <c r="E16" s="23">
-        <v>779</v>
+        <v>805</v>
       </c>
       <c r="F16" s="23">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="G16" s="23">
-        <v>1053</v>
+        <v>1078</v>
       </c>
       <c r="H16" s="23">
         <v>15</v>
       </c>
       <c r="I16" s="23">
-        <v>1244</v>
+        <v>1288</v>
       </c>
       <c r="J16" s="23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="K16" s="23">
-        <v>1512</v>
+        <v>1536</v>
       </c>
       <c r="L16" s="23">
         <v>15</v>
       </c>
       <c r="M16" s="23">
-        <v>1804</v>
+        <v>1812</v>
       </c>
       <c r="N16" s="23">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="O16" s="23">
-        <v>2283</v>
+        <v>2095</v>
       </c>
       <c r="P16" s="50">
-        <v>127</v>
+        <v>109</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="10.5" customHeight="1">
       <c r="A17" s="42" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B17" s="23">
-        <v>1287</v>
+        <v>1328</v>
       </c>
       <c r="C17" s="23">
         <v>15</v>
       </c>
       <c r="D17" s="23">
-        <v>88.697450034458996</v>
+        <v>89.427609427609426</v>
       </c>
       <c r="E17" s="23">
-        <v>732</v>
+        <v>758</v>
       </c>
       <c r="F17" s="23">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="G17" s="23">
-        <v>1047</v>
+        <v>1074</v>
       </c>
       <c r="H17" s="23">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I17" s="23">
-        <v>1265</v>
+        <v>1299</v>
       </c>
       <c r="J17" s="23">
         <v>19</v>
       </c>
       <c r="K17" s="23">
-        <v>1502</v>
+        <v>1539</v>
       </c>
       <c r="L17" s="23">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="M17" s="23">
-        <v>1841</v>
+        <v>1867</v>
       </c>
       <c r="N17" s="23">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>158</v>
+        <v>67</v>
+      </c>
+      <c r="O17" s="23">
+        <v>2262</v>
+      </c>
+      <c r="P17" s="50">
+        <v>145</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="10.5" customHeight="1">
       <c r="A18" s="42" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B18" s="23">
-        <v>1529</v>
+        <v>1573</v>
       </c>
       <c r="C18" s="23">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D18" s="23">
-        <v>105.37560303239147</v>
+        <v>105.92592592592594</v>
       </c>
       <c r="E18" s="23">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="F18" s="23">
         <v>26</v>
       </c>
       <c r="G18" s="23">
-        <v>1206</v>
+        <v>1218</v>
       </c>
       <c r="H18" s="23">
         <v>22</v>
       </c>
       <c r="I18" s="23">
-        <v>1452</v>
+        <v>1483</v>
       </c>
       <c r="J18" s="23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K18" s="23">
-        <v>1680</v>
+        <v>1744</v>
       </c>
       <c r="L18" s="23">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="M18" s="23">
-        <v>2034</v>
+        <v>2097</v>
       </c>
       <c r="N18" s="23">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O18" s="23">
-        <v>2784</v>
+        <v>3158</v>
       </c>
       <c r="P18" s="50">
-        <v>113</v>
+        <v>176</v>
       </c>
     </row>
     <row r="19" spans="1:16" ht="10.5" customHeight="1">
       <c r="A19" s="42" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B19" s="23">
-        <v>1213</v>
+        <v>1299</v>
       </c>
       <c r="C19" s="23">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D19" s="23">
-        <v>83.597518952446592</v>
+        <v>87.474747474747474</v>
       </c>
       <c r="E19" s="51">
-        <v>741</v>
+        <v>706</v>
       </c>
       <c r="F19" s="51">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="G19" s="23">
-        <v>968</v>
+        <v>1030</v>
       </c>
       <c r="H19" s="23">
-        <v>90</v>
+        <v>76</v>
       </c>
       <c r="I19" s="23">
-        <v>1153</v>
+        <v>1242</v>
       </c>
       <c r="J19" s="23">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="K19" s="23">
-        <v>1349</v>
+        <v>1476</v>
       </c>
       <c r="L19" s="23">
-        <v>64</v>
+        <v>89</v>
       </c>
       <c r="M19" s="51">
-        <v>1744</v>
+        <v>1669</v>
       </c>
       <c r="N19" s="51">
-        <v>142</v>
+        <v>152</v>
       </c>
       <c r="O19" s="51">
-        <v>1996</v>
+        <v>1625</v>
       </c>
       <c r="P19" s="52">
-        <v>594</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:16" ht="10.5" customHeight="1">
       <c r="A20" s="42" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B20" s="23">
-        <v>1330</v>
+        <v>1368</v>
       </c>
       <c r="C20" s="23">
         <v>23</v>
       </c>
       <c r="D20" s="23">
-        <v>91.660923501033778</v>
+        <v>92.121212121212125</v>
       </c>
       <c r="E20" s="23">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="F20" s="23">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="G20" s="23">
-        <v>1120</v>
+        <v>1117</v>
       </c>
       <c r="H20" s="23">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="I20" s="23">
-        <v>1372</v>
+        <v>1382</v>
       </c>
       <c r="J20" s="23">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K20" s="23">
-        <v>1552</v>
+        <v>1603</v>
       </c>
       <c r="L20" s="23">
         <v>37</v>
       </c>
       <c r="M20" s="23">
-        <v>1695</v>
+        <v>1830</v>
       </c>
       <c r="N20" s="23">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="O20" s="51">
-        <v>1815</v>
+        <v>1966</v>
       </c>
       <c r="P20" s="52">
-        <v>178</v>
+        <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="10.5" customHeight="1">
       <c r="A21" s="42" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B21" s="23">
-        <v>981</v>
+        <v>999</v>
       </c>
       <c r="C21" s="23">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D21" s="23">
-        <v>67.60854583046175</v>
+        <v>67.272727272727266</v>
       </c>
       <c r="E21" s="51">
-        <v>542</v>
+        <v>590</v>
       </c>
       <c r="F21" s="51">
-        <v>55</v>
+        <v>98</v>
       </c>
       <c r="G21" s="23">
-        <v>762</v>
+        <v>864</v>
       </c>
       <c r="H21" s="23">
-        <v>40</v>
+        <v>56</v>
       </c>
       <c r="I21" s="23">
         <v>926</v>
       </c>
       <c r="J21" s="23">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="K21" s="23">
-        <v>1108</v>
+        <v>1128</v>
       </c>
       <c r="L21" s="23">
         <v>40</v>
       </c>
       <c r="M21" s="23">
-        <v>1350</v>
+        <v>1249</v>
       </c>
       <c r="N21" s="23">
-        <v>133</v>
+        <v>102</v>
       </c>
       <c r="O21" s="51">
-        <v>1391</v>
+        <v>1890</v>
       </c>
       <c r="P21" s="52">
-        <v>70</v>
+        <v>363</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="10.5" customHeight="1">
       <c r="A22" s="42" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B22" s="23">
-        <v>1452</v>
+        <v>1500</v>
       </c>
       <c r="C22" s="23">
         <v>10</v>
       </c>
       <c r="D22" s="23">
-        <v>100.06891798759476</v>
+        <v>101.01010101010101</v>
       </c>
       <c r="E22" s="23">
-        <v>828</v>
+        <v>890</v>
       </c>
       <c r="F22" s="23">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G22" s="23">
-        <v>1168</v>
+        <v>1202</v>
       </c>
       <c r="H22" s="23">
         <v>18</v>
       </c>
       <c r="I22" s="23">
-        <v>1395</v>
+        <v>1448</v>
       </c>
       <c r="J22" s="23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K22" s="23">
-        <v>1596</v>
+        <v>1655</v>
       </c>
       <c r="L22" s="23">
         <v>15</v>
       </c>
       <c r="M22" s="23">
-        <v>1954</v>
+        <v>2020</v>
       </c>
       <c r="N22" s="23">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="O22" s="23">
-        <v>2383</v>
+        <v>2334</v>
       </c>
       <c r="P22" s="50">
-        <v>106</v>
+        <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="10.5" customHeight="1">
       <c r="A23" s="42" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B23" s="23">
-        <v>1070</v>
+        <v>1091</v>
       </c>
       <c r="C23" s="23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D23" s="23">
-        <v>73.742246726395592</v>
+        <v>73.468013468013467</v>
       </c>
       <c r="E23" s="23">
-        <v>665</v>
+        <v>676</v>
       </c>
       <c r="F23" s="23">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="G23" s="23">
-        <v>850</v>
+        <v>888</v>
       </c>
       <c r="H23" s="23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I23" s="23">
-        <v>1010</v>
+        <v>1024</v>
       </c>
       <c r="J23" s="23">
         <v>15</v>
       </c>
       <c r="K23" s="23">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="L23" s="23">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M23" s="23">
-        <v>1583</v>
+        <v>1613</v>
       </c>
       <c r="N23" s="23">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O23" s="23">
-        <v>1995</v>
+        <v>2149</v>
       </c>
       <c r="P23" s="50">
-        <v>196</v>
+        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="10.5" customHeight="1">
       <c r="A24" s="42" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B24" s="23">
-        <v>1528</v>
+        <v>1590</v>
       </c>
       <c r="C24" s="23">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="D24" s="23">
-        <v>105.30668504479669</v>
+        <v>107.07070707070707</v>
       </c>
       <c r="E24" s="51">
-        <v>737</v>
+        <v>796</v>
       </c>
       <c r="F24" s="51">
-        <v>108</v>
+        <v>83</v>
       </c>
       <c r="G24" s="23">
-        <v>1162</v>
+        <v>1189</v>
       </c>
       <c r="H24" s="23">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="I24" s="23">
-        <v>1449</v>
+        <v>1547</v>
       </c>
       <c r="J24" s="23">
+        <v>72</v>
+      </c>
+      <c r="K24" s="23">
+        <v>1821</v>
+      </c>
+      <c r="L24" s="23">
         <v>67</v>
       </c>
-      <c r="K24" s="23">
-[...4 lines deleted...]
-      </c>
       <c r="M24" s="23">
-        <v>2074</v>
+        <v>2159</v>
       </c>
       <c r="N24" s="23">
-        <v>265</v>
+        <v>145</v>
       </c>
       <c r="O24" s="51">
-        <v>2235</v>
+        <v>2122</v>
       </c>
       <c r="P24" s="52">
-        <v>358</v>
+        <v>307</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="10.5" customHeight="1">
       <c r="A25" s="42" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B25" s="23">
-        <v>1383</v>
+        <v>1449</v>
       </c>
       <c r="C25" s="23">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="D25" s="23">
-        <v>95.313576843556163</v>
+        <v>97.575757575757578</v>
       </c>
       <c r="E25" s="51">
-        <v>679</v>
+        <v>739</v>
       </c>
       <c r="F25" s="51">
-        <v>164</v>
+        <v>84</v>
       </c>
       <c r="G25" s="23">
-        <v>1100</v>
+        <v>1151</v>
       </c>
       <c r="H25" s="23">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="I25" s="23">
-        <v>1328</v>
+        <v>1406</v>
       </c>
       <c r="J25" s="23">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="K25" s="23">
-        <v>1558</v>
+        <v>1644</v>
       </c>
       <c r="L25" s="23">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M25" s="51">
-        <v>1814</v>
+        <v>2156</v>
       </c>
       <c r="N25" s="51">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="O25" s="51">
-        <v>2225</v>
+        <v>2000</v>
       </c>
       <c r="P25" s="52">
-        <v>420</v>
+        <v>296</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="10.5" customHeight="1">
       <c r="A26" s="42" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B26" s="23">
-        <v>1321</v>
+        <v>1343</v>
       </c>
       <c r="C26" s="23">
         <v>12</v>
       </c>
       <c r="D26" s="23">
-        <v>91.040661612680907</v>
+        <v>90.437710437710436</v>
       </c>
       <c r="E26" s="23">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F26" s="23">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="G26" s="23">
-        <v>1043</v>
+        <v>1075</v>
       </c>
       <c r="H26" s="23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I26" s="23">
-        <v>1295</v>
+        <v>1312</v>
       </c>
       <c r="J26" s="23">
         <v>18</v>
       </c>
       <c r="K26" s="23">
-        <v>1461</v>
+        <v>1503</v>
       </c>
       <c r="L26" s="23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="M26" s="23">
-        <v>1715</v>
+        <v>1770</v>
       </c>
       <c r="N26" s="23">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="O26" s="23">
-        <v>1996</v>
+        <v>2062</v>
       </c>
       <c r="P26" s="50">
-        <v>92</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="10.5" customHeight="1">
       <c r="A27" s="42" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B27" s="23">
-        <v>1265</v>
+        <v>1287</v>
       </c>
       <c r="C27" s="23">
         <v>28</v>
       </c>
       <c r="D27" s="23">
-        <v>87.181254307374218</v>
+        <v>86.666666666666671</v>
       </c>
       <c r="E27" s="51">
-        <v>795</v>
+        <v>836</v>
       </c>
       <c r="F27" s="51">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="G27" s="23">
-        <v>1061</v>
+        <v>1095</v>
       </c>
       <c r="H27" s="23">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="I27" s="23">
-        <v>1189</v>
+        <v>1211</v>
       </c>
       <c r="J27" s="23">
         <v>40</v>
       </c>
       <c r="K27" s="23">
-        <v>1400</v>
+        <v>1422</v>
       </c>
       <c r="L27" s="23">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M27" s="23">
-        <v>1840</v>
+        <v>1788</v>
       </c>
       <c r="N27" s="23">
-        <v>113</v>
+        <v>133</v>
       </c>
       <c r="O27" s="51">
-        <v>2168</v>
+        <v>2007</v>
       </c>
       <c r="P27" s="52">
-        <v>211</v>
+        <v>197</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="10.5" customHeight="1">
       <c r="A28" s="42" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B28" s="23">
-        <v>1695</v>
+        <v>1719</v>
       </c>
       <c r="C28" s="23">
         <v>32</v>
       </c>
       <c r="D28" s="23">
-        <v>116.81598897312197</v>
+        <v>115.75757575757575</v>
       </c>
       <c r="E28" s="23">
-        <v>861</v>
+        <v>850</v>
       </c>
       <c r="F28" s="23">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="G28" s="23">
-        <v>1283</v>
+        <v>1270</v>
       </c>
       <c r="H28" s="23">
         <v>53</v>
       </c>
       <c r="I28" s="23">
-        <v>1647</v>
+        <v>1655</v>
       </c>
       <c r="J28" s="23">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="K28" s="23">
-        <v>1854</v>
+        <v>1927</v>
       </c>
       <c r="L28" s="23">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M28" s="23">
-        <v>2278</v>
+        <v>2295</v>
       </c>
       <c r="N28" s="23">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="O28" s="51">
-        <v>2801</v>
+        <v>2781</v>
       </c>
       <c r="P28" s="52">
-        <v>476</v>
+        <v>245</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="10.5" customHeight="1">
       <c r="A29" s="42" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B29" s="23">
-        <v>1251</v>
+        <v>1281</v>
       </c>
       <c r="C29" s="23">
         <v>16</v>
       </c>
       <c r="D29" s="23">
-        <v>86.216402481047552</v>
+        <v>86.26262626262627</v>
       </c>
       <c r="E29" s="23">
-        <v>732</v>
+        <v>776</v>
       </c>
       <c r="F29" s="23">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="G29" s="23">
-        <v>1044</v>
+        <v>1041</v>
       </c>
       <c r="H29" s="23">
         <v>28</v>
       </c>
       <c r="I29" s="23">
-        <v>1185</v>
+        <v>1228</v>
       </c>
       <c r="J29" s="23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K29" s="23">
-        <v>1427</v>
+        <v>1463</v>
       </c>
       <c r="L29" s="23">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="M29" s="23">
-        <v>1743</v>
+        <v>1844</v>
       </c>
       <c r="N29" s="23">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>144</v>
+        <v>70</v>
+      </c>
+      <c r="O29" s="51">
+        <v>2059</v>
+      </c>
+      <c r="P29" s="52">
+        <v>158</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="10.5" customHeight="1">
       <c r="A30" s="42" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B30" s="23">
-        <v>1344</v>
+        <v>1373</v>
       </c>
       <c r="C30" s="23">
         <v>17</v>
       </c>
       <c r="D30" s="23">
-        <v>92.625775327360444</v>
+        <v>92.457912457912457</v>
       </c>
       <c r="E30" s="23">
-        <v>764</v>
+        <v>813</v>
       </c>
       <c r="F30" s="23">
         <v>48</v>
       </c>
       <c r="G30" s="23">
-        <v>1075</v>
+        <v>1115</v>
       </c>
       <c r="H30" s="23">
         <v>33</v>
       </c>
       <c r="I30" s="23">
-        <v>1280</v>
+        <v>1308</v>
       </c>
       <c r="J30" s="23">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K30" s="23">
-        <v>1493</v>
+        <v>1543</v>
       </c>
       <c r="L30" s="23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M30" s="23">
-        <v>1766</v>
+        <v>1755</v>
       </c>
       <c r="N30" s="23">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="O30" s="23">
-        <v>2153</v>
+        <v>2094</v>
       </c>
       <c r="P30" s="50">
-        <v>108</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="10.5" customHeight="1">
       <c r="A31" s="42" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B31" s="23">
-        <v>1225</v>
+        <v>1245</v>
       </c>
       <c r="C31" s="23">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D31" s="23">
-        <v>84.42453480358374</v>
+        <v>83.838383838383834</v>
       </c>
       <c r="E31" s="23">
-        <v>778</v>
+        <v>797</v>
       </c>
       <c r="F31" s="23">
         <v>24</v>
       </c>
       <c r="G31" s="23">
-        <v>1032</v>
+        <v>1043</v>
       </c>
       <c r="H31" s="23">
         <v>14</v>
       </c>
       <c r="I31" s="23">
-        <v>1216</v>
+        <v>1249</v>
       </c>
       <c r="J31" s="23">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="K31" s="23">
-        <v>1465</v>
+        <v>1472</v>
       </c>
       <c r="L31" s="23">
         <v>18</v>
       </c>
       <c r="M31" s="23">
-        <v>1842</v>
+        <v>1830</v>
       </c>
       <c r="N31" s="23">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O31" s="23">
-        <v>2127</v>
+        <v>2254</v>
       </c>
       <c r="P31" s="50">
-        <v>152</v>
+        <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="10.5" customHeight="1">
       <c r="A32" s="42" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B32" s="23">
-        <v>1260</v>
+        <v>1219</v>
       </c>
       <c r="C32" s="23">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D32" s="23">
-        <v>86.836664369400424</v>
+        <v>82.08754208754209</v>
       </c>
       <c r="E32" s="51">
-        <v>678</v>
+        <v>709</v>
       </c>
       <c r="F32" s="51">
-        <v>87</v>
+        <v>169</v>
       </c>
       <c r="G32" s="51">
-        <v>1009</v>
+        <v>988</v>
       </c>
       <c r="H32" s="51">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="I32" s="23">
-        <v>1174</v>
+        <v>1203</v>
       </c>
       <c r="J32" s="23">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="K32" s="23">
-        <v>1372</v>
+        <v>1335</v>
       </c>
       <c r="L32" s="23">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>168</v>
+        <v>65</v>
+      </c>
+      <c r="M32" s="23">
+        <v>1505</v>
+      </c>
+      <c r="N32" s="23">
+        <v>118</v>
       </c>
       <c r="O32" s="51">
-        <v>1848</v>
+        <v>1600</v>
       </c>
       <c r="P32" s="52">
-        <v>281</v>
+        <v>230</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="10.5" customHeight="1">
       <c r="A33" s="42" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B33" s="23">
-        <v>1206</v>
+        <v>1227</v>
       </c>
       <c r="C33" s="23">
         <v>16</v>
       </c>
       <c r="D33" s="23">
-        <v>83.115093039283252</v>
+        <v>82.62626262626263</v>
       </c>
       <c r="E33" s="23">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="F33" s="23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G33" s="23">
-        <v>994</v>
+        <v>1028</v>
       </c>
       <c r="H33" s="23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I33" s="23">
-        <v>1241</v>
+        <v>1260</v>
       </c>
       <c r="J33" s="23">
         <v>21</v>
       </c>
       <c r="K33" s="23">
-        <v>1430</v>
+        <v>1459</v>
       </c>
       <c r="L33" s="23">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="M33" s="23">
-        <v>1661</v>
+        <v>1745</v>
       </c>
       <c r="N33" s="23">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="O33" s="51">
-        <v>2116</v>
+        <v>1862</v>
       </c>
       <c r="P33" s="52">
-        <v>221</v>
+        <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="10.5" customHeight="1">
       <c r="A34" s="42" t="s">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B34" s="23">
-        <v>1444</v>
+        <v>1465</v>
       </c>
       <c r="C34" s="23">
         <v>8</v>
       </c>
       <c r="D34" s="23">
-        <v>99.517574086836674</v>
+        <v>98.653198653198643</v>
       </c>
       <c r="E34" s="23">
-        <v>866</v>
+        <v>896</v>
       </c>
       <c r="F34" s="23">
         <v>15</v>
       </c>
       <c r="G34" s="23">
-        <v>1161</v>
+        <v>1198</v>
       </c>
       <c r="H34" s="23">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I34" s="23">
-        <v>1457</v>
+        <v>1477</v>
       </c>
       <c r="J34" s="23">
         <v>11</v>
       </c>
       <c r="K34" s="23">
-        <v>1794</v>
+        <v>1807</v>
       </c>
       <c r="L34" s="23">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M34" s="23">
-        <v>2197</v>
+        <v>2266</v>
       </c>
       <c r="N34" s="23">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O34" s="23">
-        <v>2915</v>
+        <v>2762</v>
       </c>
       <c r="P34" s="50">
-        <v>137</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="10.5" customHeight="1">
       <c r="A35" s="42" t="s">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B35" s="23">
-        <v>1931</v>
+        <v>2024</v>
       </c>
       <c r="C35" s="23">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D35" s="23">
-        <v>133.08063404548588</v>
+        <v>136.2962962962963</v>
       </c>
       <c r="E35" s="23">
-        <v>929</v>
+        <v>1029</v>
       </c>
       <c r="F35" s="23">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="G35" s="23">
-        <v>1465</v>
+        <v>1579</v>
       </c>
       <c r="H35" s="23">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="I35" s="23">
-        <v>1813</v>
+        <v>1875</v>
       </c>
       <c r="J35" s="23">
         <v>33</v>
       </c>
       <c r="K35" s="23">
-        <v>2183</v>
+        <v>2270</v>
       </c>
       <c r="L35" s="23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M35" s="23">
-        <v>2661</v>
+        <v>2770</v>
       </c>
       <c r="N35" s="23">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="O35" s="23">
-        <v>3391</v>
+        <v>3428</v>
       </c>
       <c r="P35" s="50">
-        <v>300</v>
+        <v>296</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="10.5" customHeight="1">
       <c r="A36" s="43" t="s">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="B36" s="23">
-        <v>1722</v>
+        <v>1768</v>
       </c>
       <c r="C36" s="23">
         <v>9</v>
       </c>
       <c r="D36" s="23">
-        <v>118.67677463818056</v>
+        <v>119.05723905723906</v>
       </c>
       <c r="E36" s="23">
-        <v>1054</v>
+        <v>1108</v>
       </c>
       <c r="F36" s="23">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G36" s="23">
-        <v>1461</v>
+        <v>1510</v>
       </c>
       <c r="H36" s="23">
         <v>16</v>
       </c>
       <c r="I36" s="23">
-        <v>1681</v>
+        <v>1732</v>
       </c>
       <c r="J36" s="23">
         <v>13</v>
       </c>
       <c r="K36" s="23">
-        <v>1971</v>
+        <v>2016</v>
       </c>
       <c r="L36" s="23">
         <v>16</v>
       </c>
       <c r="M36" s="23">
-        <v>2404</v>
+        <v>2446</v>
       </c>
       <c r="N36" s="23">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O36" s="23">
-        <v>3000</v>
+        <v>3236</v>
       </c>
       <c r="P36" s="50">
-        <v>145</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="10.5" customHeight="1">
       <c r="A37" s="48" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="47"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="47"/>
       <c r="J37" s="47"/>
       <c r="K37" s="47"/>
       <c r="L37" s="47"/>
       <c r="M37" s="47"/>
       <c r="N37" s="47"/>
       <c r="O37" s="47"/>
       <c r="P37" s="5"/>
     </row>
     <row r="38" spans="1:16" ht="10.5" customHeight="1">
       <c r="A38" s="48" t="s">
-        <v>0</v>
+        <v>77</v>
       </c>
       <c r="B38" s="47"/>
       <c r="C38" s="47"/>
       <c r="D38" s="47"/>
       <c r="E38" s="47"/>
       <c r="F38" s="47"/>
       <c r="G38" s="47"/>
       <c r="H38" s="47"/>
       <c r="I38" s="47"/>
       <c r="J38" s="47"/>
       <c r="K38" s="47"/>
       <c r="L38" s="47"/>
       <c r="M38" s="47"/>
       <c r="N38" s="47"/>
       <c r="O38" s="47"/>
       <c r="P38" s="6"/>
     </row>
     <row r="39" spans="1:16" ht="10.5" customHeight="1">
       <c r="A39" s="44">
         <v>1996</v>
       </c>
       <c r="B39" s="23">
         <v>948</v>
       </c>
       <c r="C39" s="23">
@@ -3011,90 +3039,90 @@
       </c>
       <c r="L39" s="23">
         <v>24</v>
       </c>
       <c r="M39" s="23">
         <v>1386</v>
       </c>
       <c r="N39" s="23">
         <v>70</v>
       </c>
       <c r="O39" s="23">
         <v>1602</v>
       </c>
       <c r="P39" s="50">
         <v>244</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="10.5" customHeight="1">
       <c r="A40" s="44">
         <v>2000</v>
       </c>
       <c r="B40" s="23">
         <v>957</v>
       </c>
       <c r="C40" s="23" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D40" s="23">
         <v>90.368271954674228</v>
       </c>
       <c r="E40" s="23">
         <v>556</v>
       </c>
       <c r="F40" s="23" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="G40" s="23">
         <v>737</v>
       </c>
       <c r="H40" s="23" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="I40" s="23">
         <v>889</v>
       </c>
       <c r="J40" s="23" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="K40" s="23">
         <v>1097</v>
       </c>
       <c r="L40" s="23" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="M40" s="23">
         <v>1353</v>
       </c>
       <c r="N40" s="23" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="O40" s="23">
         <v>1625</v>
       </c>
       <c r="P40" s="50" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="10.5" customHeight="1">
       <c r="A41" s="44">
         <v>2003</v>
       </c>
       <c r="B41" s="23">
         <v>1035.81</v>
       </c>
       <c r="C41" s="23">
         <v>20.8</v>
       </c>
       <c r="D41" s="23">
         <v>92.823665415049859</v>
       </c>
       <c r="E41" s="23">
         <v>569.86</v>
       </c>
       <c r="F41" s="23">
         <v>58.58</v>
       </c>
       <c r="G41" s="23">
         <v>763.9</v>
       </c>
       <c r="H41" s="23">
@@ -3754,425 +3782,475 @@
         <v>1259</v>
       </c>
       <c r="J54" s="23">
         <v>18</v>
       </c>
       <c r="K54" s="23">
         <v>1482</v>
       </c>
       <c r="L54" s="23">
         <v>23</v>
       </c>
       <c r="M54" s="23">
         <v>1770</v>
       </c>
       <c r="N54" s="23">
         <v>59</v>
       </c>
       <c r="O54" s="23">
         <v>2200</v>
       </c>
       <c r="P54" s="33">
         <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A55" s="45">
+      <c r="A55" s="44">
         <v>2023</v>
       </c>
-      <c r="B55" s="22">
+      <c r="B55" s="23">
         <v>1287</v>
       </c>
-      <c r="C55" s="22">
+      <c r="C55" s="23">
         <v>15</v>
       </c>
-      <c r="D55" s="22">
+      <c r="D55" s="23">
         <v>88.697450034458996</v>
       </c>
-      <c r="E55" s="34">
+      <c r="E55" s="30">
         <v>732</v>
       </c>
-      <c r="F55" s="34">
+      <c r="F55" s="30">
         <v>34</v>
       </c>
-      <c r="G55" s="22">
+      <c r="G55" s="23">
         <v>1047</v>
       </c>
-      <c r="H55" s="72">
+      <c r="H55" s="23">
         <v>23</v>
       </c>
-      <c r="I55" s="72">
+      <c r="I55" s="23">
         <v>1265</v>
       </c>
-      <c r="J55" s="72">
+      <c r="J55" s="23">
         <v>19</v>
       </c>
-      <c r="K55" s="72">
+      <c r="K55" s="23">
         <v>1502</v>
       </c>
-      <c r="L55" s="72">
+      <c r="L55" s="23">
         <v>25</v>
       </c>
-      <c r="M55" s="72">
+      <c r="M55" s="23">
         <v>1841</v>
       </c>
-      <c r="N55" s="72">
+      <c r="N55" s="23">
         <v>76</v>
       </c>
-      <c r="O55" s="73">
+      <c r="O55" s="23">
         <v>2044</v>
       </c>
-      <c r="P55" s="74">
+      <c r="P55" s="33">
         <v>158</v>
       </c>
     </row>
     <row r="56" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A56" s="24"/>
-[...14 lines deleted...]
-      <c r="P56" s="4"/>
+      <c r="A56" s="45">
+        <v>2024</v>
+      </c>
+      <c r="B56" s="22">
+        <v>1328</v>
+      </c>
+      <c r="C56" s="22">
+        <v>15</v>
+      </c>
+      <c r="D56" s="22">
+        <v>89.427609427609426</v>
+      </c>
+      <c r="E56" s="34">
+        <v>758</v>
+      </c>
+      <c r="F56" s="34">
+        <v>29</v>
+      </c>
+      <c r="G56" s="22">
+        <v>1074</v>
+      </c>
+      <c r="H56" s="72">
+        <v>21</v>
+      </c>
+      <c r="I56" s="72">
+        <v>1299</v>
+      </c>
+      <c r="J56" s="72">
+        <v>19</v>
+      </c>
+      <c r="K56" s="72">
+        <v>1539</v>
+      </c>
+      <c r="L56" s="72">
+        <v>24</v>
+      </c>
+      <c r="M56" s="72">
+        <v>1867</v>
+      </c>
+      <c r="N56" s="72">
+        <v>67</v>
+      </c>
+      <c r="O56" s="22">
+        <v>2262</v>
+      </c>
+      <c r="P56" s="77">
+        <v>145</v>
+      </c>
     </row>
     <row r="57" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A57" s="26" t="s">
-[...16 lines deleted...]
-      <c r="P57" s="3"/>
+      <c r="A57" s="24"/>
+      <c r="B57" s="25"/>
+      <c r="C57" s="25"/>
+      <c r="D57" s="23"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="25"/>
+      <c r="G57" s="25"/>
+      <c r="H57" s="25"/>
+      <c r="I57" s="23"/>
+      <c r="J57" s="23"/>
+      <c r="K57" s="25"/>
+      <c r="L57" s="25"/>
+      <c r="M57" s="23"/>
+      <c r="N57" s="23"/>
+      <c r="O57" s="23"/>
+      <c r="P57" s="4"/>
     </row>
     <row r="58" spans="1:16" ht="10.5" customHeight="1">
       <c r="A58" s="26" t="s">
-        <v>85</v>
+        <v>38</v>
       </c>
       <c r="B58" s="27"/>
       <c r="C58" s="27"/>
       <c r="D58" s="28"/>
       <c r="E58" s="27"/>
       <c r="F58" s="27"/>
       <c r="G58" s="27"/>
       <c r="H58" s="27"/>
       <c r="I58" s="27"/>
       <c r="J58" s="27"/>
       <c r="K58" s="27"/>
       <c r="L58" s="27"/>
       <c r="M58" s="27"/>
       <c r="N58" s="27"/>
       <c r="O58" s="27"/>
       <c r="P58" s="3"/>
     </row>
     <row r="59" spans="1:16" ht="10.5" customHeight="1">
       <c r="A59" s="26" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B59" s="27"/>
       <c r="C59" s="27"/>
       <c r="D59" s="28"/>
       <c r="E59" s="27"/>
       <c r="F59" s="27"/>
       <c r="G59" s="27"/>
       <c r="H59" s="27"/>
       <c r="I59" s="27"/>
       <c r="J59" s="27"/>
       <c r="K59" s="27"/>
       <c r="L59" s="27"/>
       <c r="M59" s="27"/>
       <c r="N59" s="27"/>
       <c r="O59" s="27"/>
       <c r="P59" s="3"/>
     </row>
     <row r="60" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A60" s="26"/>
+      <c r="A60" s="26" t="s">
+        <v>79</v>
+      </c>
       <c r="B60" s="27"/>
       <c r="C60" s="27"/>
       <c r="D60" s="28"/>
       <c r="E60" s="27"/>
       <c r="F60" s="27"/>
       <c r="G60" s="27"/>
       <c r="H60" s="27"/>
       <c r="I60" s="27"/>
       <c r="J60" s="27"/>
       <c r="K60" s="27"/>
       <c r="L60" s="27"/>
       <c r="M60" s="27"/>
       <c r="N60" s="27"/>
       <c r="O60" s="27"/>
       <c r="P60" s="3"/>
     </row>
     <row r="61" spans="1:16" ht="10.5" customHeight="1">
-      <c r="A61" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A61" s="26"/>
       <c r="B61" s="27"/>
       <c r="C61" s="27"/>
       <c r="D61" s="28"/>
       <c r="E61" s="27"/>
       <c r="F61" s="27"/>
       <c r="G61" s="27"/>
       <c r="H61" s="27"/>
       <c r="I61" s="27"/>
       <c r="J61" s="27"/>
       <c r="K61" s="27"/>
       <c r="L61" s="27"/>
       <c r="M61" s="27"/>
       <c r="N61" s="27"/>
       <c r="O61" s="27"/>
       <c r="P61" s="3"/>
     </row>
     <row r="62" spans="1:16" ht="10.5" customHeight="1">
       <c r="A62" s="26" t="s">
-        <v>80</v>
-[...19 lines deleted...]
-        <v>81</v>
+        <v>74</v>
+      </c>
+      <c r="B62" s="27"/>
+      <c r="C62" s="27"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="27"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
+      <c r="L62" s="27"/>
+      <c r="M62" s="27"/>
+      <c r="N62" s="27"/>
+      <c r="O62" s="27"/>
+      <c r="P62" s="3"/>
+    </row>
+    <row r="63" spans="1:16" ht="10.5" customHeight="1">
+      <c r="A63" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B63" s="29"/>
+      <c r="C63" s="29"/>
+      <c r="D63" s="20"/>
+      <c r="E63" s="29"/>
+      <c r="F63" s="29"/>
+      <c r="G63" s="29"/>
+      <c r="H63" s="29"/>
+      <c r="I63" s="29"/>
+      <c r="J63" s="29"/>
+      <c r="K63" s="29"/>
+      <c r="L63" s="29"/>
+      <c r="M63" s="29"/>
+      <c r="N63" s="29"/>
+      <c r="O63" s="29"/>
+      <c r="P63" s="27"/>
+    </row>
+    <row r="65" spans="1:1" ht="10.5" customHeight="1">
+      <c r="A65" s="7" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.51" bottom="0.70866141732283472" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63551DF8-86F8-4D4D-8D45-8AF6AF6077E1}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="56" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="56" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="56" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="56" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="56" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="56"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="55" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D1" s="55" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="58" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="57" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D2" s="57" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1">
       <c r="A3" s="59" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B3" s="60" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="C3" s="61"/>
       <c r="D3" s="59" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E3" s="59" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1">
       <c r="A4" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="63" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C4" s="64"/>
       <c r="D4" s="62" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E4" s="63" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1">
       <c r="A5" s="65" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="B5" s="66" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="C5" s="64"/>
       <c r="D5" s="65" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E5" s="66" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1">
       <c r="A6" s="67" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="B6" s="63" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="C6" s="64"/>
       <c r="D6" s="67" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E6" s="63" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1">
       <c r="A7" s="65" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="B7" s="66" t="s">
-        <v>64</v>
+        <v>57</v>
       </c>
       <c r="C7" s="64"/>
       <c r="D7" s="65" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E7" s="66" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1">
       <c r="A8" s="62" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="B8" s="63" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C8" s="64"/>
       <c r="D8" s="62" t="s">
-        <v>66</v>
+        <v>59</v>
       </c>
       <c r="E8" s="63" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1">
       <c r="A9" s="65" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="B9" s="66" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="C9" s="64"/>
       <c r="D9" s="65" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="E9" s="66" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1">
       <c r="A10" s="62" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B10" s="63" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="C10" s="64"/>
       <c r="D10" s="62" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="E10" s="63" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1">
       <c r="A11" s="68" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="B11" s="69" t="s">
-        <v>76</v>
+        <v>69</v>
       </c>
       <c r="C11" s="64"/>
       <c r="D11" s="68" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E11" s="69" t="s">
-        <v>77</v>
+        <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1">
       <c r="A12" s="70"/>
       <c r="D12" s="70"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1">
       <c r="A13" s="70"/>
       <c r="D13" s="70"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
       <c r="A14" s="71"/>
       <c r="D14" s="70"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
       <c r="A15" s="71"/>
       <c r="D15" s="70"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
       <c r="A16" s="70"/>
       <c r="D16" s="70"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
       <c r="A17" s="70"/>
       <c r="D17" s="70"/>