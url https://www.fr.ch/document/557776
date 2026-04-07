--- v0 (2025-12-05)
+++ v1 (2026-04-07)
@@ -1,86 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0506 Loyers\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0506 Loyers\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1C21405F-95AA-45B5-9E9D-720EAA5BEE43}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FB954A1D-41CC-4671-B593-ED343F8C146D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te463" sheetId="31" r:id="rId1"/>
+    <sheet name="te643" sheetId="31" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="32" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">'te463'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te463'!$A$1:$X$61</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'te643'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te643'!$A$1:$X$62</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="93">
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
@@ -120,54 +119,50 @@
     <t>FR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
-  </si>
-[...2 lines deleted...]
-Anzahl </t>
   </si>
   <si>
     <t>Indice / Index
 CH = 100</t>
   </si>
   <si>
     <t>Intervalle de confiance: 
 ± (en fr.)
 Vertrauens- intervall: 
 ± (in Fr.)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
@@ -232,237 +227,88 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Suisse / Schweiz (2023)</t>
-[...39 lines deleted...]
-  <si>
     <t>T05-06-02</t>
   </si>
   <si>
-    <r>
-[...94 lines deleted...]
-  <si>
     <t>1919 – 1945</t>
   </si>
   <si>
     <t>1946 – 1960</t>
   </si>
   <si>
     <t>1961 – 1970</t>
   </si>
   <si>
     <t>1971 – 1980</t>
   </si>
   <si>
     <t>1981 – 1990</t>
   </si>
   <si>
     <t>1991 – 2000</t>
-  </si>
-[...1 lines deleted...]
-    <t>2021 – 2023</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Estimation à partir d'un relevé par échantillon / Schätzung aufgrund einer Stichprobenerhebung</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Quelle: Strukturerhebung 2012-2023 - Bundesamt für Statistik, Neuenburg, te25-463</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <r>
       <t>Canton de Fribourg</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2,3</t>
     </r>
   </si>
   <si>
     <r>
       <t>Kanton Freiburg</t>
     </r>
     <r>
       <rPr>
@@ -553,147 +399,281 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> ohne Heiz- und Nebenkosten</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Durchschnittlicher Mietpreis der Wohnung pro m</t>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
     </r>
     <r>
       <rPr>
-        <vertAlign val="superscript"/>
-        <sz val="8"/>
+        <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>2</t>
+      <t>Pour les données de l'année 2012, époque de construction 2001-2012. Pour les données de l'année 2013, époque de construction 2001-2013 / Für die Daten des Jahres 2012, Bauperiode 2001-2012. Für die Daten des Jahres 2013, Bauperiode 2001-2013</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>5</t>
     </r>
     <r>
       <rPr>
-        <sz val="8"/>
+        <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> nach Bauperiode und Kanton von 2012 bis 2023</t>
+      <t>Pour les données de l'année 2021, époque de construction 2011-2021. Pour les données de l'année 2022, époque de construction 2011-2022 / Für die Daten des Jahres 2021, Bauperiode 2011-2021. Für die Daten des Jahres 2022, Bauperiode 2011-2022</t>
     </r>
   </si>
   <si>
     <r>
       <t>Loyer moyen du logement par m</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>, selon l'époque de construction et le canton, de 2012 à 2023</t>
+      <t>, selon l'époque de construction et le canton, de 2012 à 2024</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t>Durchschnittlicher Mietpreis der Wohnung pro m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> nach Bauperiode und Kanton von 2012 bis 2024</t>
+    </r>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2024)</t>
+  </si>
+  <si>
+    <r>
+      <t>Loyer moyen par m</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Durchschnittlicher Mietpreis pro m</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Loyer moyen par m</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, selon l'époque de construction du logement</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Durchschnittlicher Mietpreis pro m</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">, nach Bauperiode der Wohnung </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">En francs
+In Franken </t>
+  </si>
+  <si>
+    <t>2021 – 2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>4</t>
+      <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Pour les données de l'année 2012, époque de construction 2001-2012. Pour les données de l'année 2013, époque de construction 2001-2013 / Für die Daten des Jahres 2012, Bauperiode 2001-2012. Für die Daten des Jahres 2013, Bauperiode 2001-2013</t>
+      <t>Suite à des ajustements effectués sur le questionnaire en 2015, la comparabilité entre les enquêtes antérieures à 2015 et les suivantes est limitée / Da der Fragebogen 2015 angepasst wurde, können die Ergebnisse der späteren Erhebungen nur bedingt mit den Erhebungen vor 2015 verglichen werden.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>5</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Pour les données de l'année 2021, époque de construction 2011-2021. Pour les données de l'année 2022, époque de construction 2011-2022 / Für die Daten des Jahres 2021, Bauperiode 2011-2021. Für die Daten des Jahres 2022, Bauperiode 2011-2022</t>
+      <t>En raison de changements méthodologiques apportés à partir de 2018, la comparabilité entre les enquêtes antérieures à 2018 et les suivantes est limitée / Aufgrund methodischer Änderungen ab dem Jahr 2018 können die Ergebnisse der späteren Erhebungen nur bedingt mit den Erhebungen vor 2018 verglichen werden.</t>
     </r>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2012-2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2012-2024 - Bundesamt für Statistik, Neuenburg, te26-643</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 17.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="7">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#\ ###\ ###"/>
     <numFmt numFmtId="166" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="167" formatCode="#.0\ ###\ ###"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="\(#,##0.0\)"/>
-    <numFmt numFmtId="170" formatCode="###################0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Helvetica-Narrow"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
@@ -797,56 +777,50 @@
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color rgb="FFFF0000"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1047,51 +1021,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="14">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="1" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="78">
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="2" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="3" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -1217,94 +1191,85 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="11" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="14" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="13" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="9" xfId="13" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="13" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="12" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="14" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="13" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="14" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="6" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="0" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="3" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="3" borderId="11" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="11" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="2" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="9" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="0" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="2" fillId="0" borderId="11" xfId="10" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="5" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="14">
     <cellStyle name="Commentaire 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Milliers 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="12" xr:uid="{370005EF-69E3-4F9D-A7B7-38D0FB46FABF}"/>
     <cellStyle name="Normal 2 3" xfId="10" xr:uid="{8D92ABAC-9577-4CA1-A8E3-03FC15552B2C}"/>
     <cellStyle name="Normal 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
@@ -1313,55 +1278,51 @@
     <cellStyle name="Normal 5 2" xfId="13" xr:uid="{FFCC5373-E798-453C-94DE-3393E52C9BD9}"/>
     <cellStyle name="Normal 6" xfId="9" xr:uid="{01887BB8-CA8D-4096-B5E5-9FA97A67841E}"/>
     <cellStyle name="Normal 6 2" xfId="11" xr:uid="{E315A58E-4D54-4843-85D5-0537CC2B29E9}"/>
     <cellStyle name="Pourcentage 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="virgule" xfId="1" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0F0F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1615,3716 +1576,3774 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EEF2D68-4D5B-4561-AA0E-2C152612BE09}">
-  <dimension ref="A1:X61"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" customWidth="1"/>
     <col min="5" max="24" width="9.5703125" style="1" customWidth="1"/>
     <col min="25" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:24" ht="10.5" customHeight="1">
       <c r="A1" s="8" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="10"/>
       <c r="E1" s="9"/>
       <c r="F1" s="9"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
       <c r="N1" s="9"/>
       <c r="O1" s="9"/>
       <c r="P1" s="9"/>
       <c r="Q1" s="9"/>
       <c r="R1" s="9"/>
       <c r="S1" s="9"/>
       <c r="T1" s="9"/>
       <c r="U1" s="9"/>
       <c r="V1" s="9"/>
       <c r="W1" s="9"/>
       <c r="X1" s="11"/>
     </row>
     <row r="2" spans="1:24" ht="10.5" customHeight="1">
       <c r="A2" s="12" t="s">
-        <v>89</v>
+        <v>80</v>
       </c>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="14"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
       <c r="K2" s="13"/>
       <c r="L2" s="13"/>
       <c r="M2" s="13"/>
       <c r="N2" s="13"/>
       <c r="O2" s="13"/>
       <c r="P2" s="13"/>
       <c r="Q2" s="13"/>
       <c r="R2" s="13"/>
       <c r="S2" s="13"/>
       <c r="T2" s="13"/>
       <c r="U2" s="13"/>
       <c r="V2" s="13"/>
       <c r="W2" s="13"/>
       <c r="X2" s="15"/>
     </row>
     <row r="3" spans="1:24" ht="10.5" customHeight="1">
       <c r="A3" s="58" t="s">
         <v>26</v>
       </c>
       <c r="X3" s="16"/>
     </row>
     <row r="4" spans="1:24" ht="10.5" customHeight="1">
       <c r="A4" s="17" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="B4" s="18"/>
       <c r="C4" s="18"/>
       <c r="D4" s="19"/>
       <c r="E4" s="18"/>
       <c r="F4" s="18"/>
       <c r="G4" s="18"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="18"/>
       <c r="K4" s="18"/>
       <c r="L4" s="18"/>
       <c r="M4" s="18"/>
       <c r="N4" s="18"/>
       <c r="O4" s="18"/>
       <c r="P4" s="18"/>
       <c r="Q4" s="18"/>
       <c r="R4" s="18"/>
       <c r="S4" s="18"/>
       <c r="T4" s="18"/>
       <c r="U4" s="18"/>
       <c r="V4" s="18"/>
       <c r="W4" s="18"/>
       <c r="X4" s="20"/>
     </row>
-    <row r="5" spans="1:24" s="64" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="5" spans="1:24" s="63" customFormat="1" ht="10.5" customHeight="1"/>
     <row r="6" spans="1:24" ht="10.5" customHeight="1">
       <c r="A6" s="31" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="C6" s="29"/>
       <c r="D6" s="30"/>
       <c r="E6" s="33" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="F6" s="29"/>
       <c r="G6" s="29"/>
       <c r="H6" s="29"/>
       <c r="I6" s="29"/>
       <c r="J6" s="29"/>
       <c r="K6" s="29"/>
       <c r="L6" s="29"/>
       <c r="M6" s="29"/>
       <c r="N6" s="29"/>
       <c r="O6" s="29"/>
       <c r="P6" s="29"/>
       <c r="Q6" s="29"/>
       <c r="R6" s="29"/>
       <c r="S6" s="29"/>
       <c r="T6" s="29"/>
       <c r="U6" s="29"/>
       <c r="V6" s="29"/>
       <c r="W6" s="29"/>
       <c r="X6" s="30"/>
     </row>
     <row r="7" spans="1:24" ht="10.5" customHeight="1">
       <c r="A7" s="32"/>
       <c r="B7" s="34" t="s">
-        <v>67</v>
+        <v>83</v>
       </c>
       <c r="C7" s="36"/>
       <c r="D7" s="35"/>
       <c r="E7" s="34" t="s">
-        <v>70</v>
+        <v>85</v>
       </c>
       <c r="F7" s="36"/>
       <c r="G7" s="36"/>
       <c r="H7" s="36"/>
       <c r="I7" s="36"/>
       <c r="J7" s="36"/>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="36"/>
       <c r="N7" s="36"/>
       <c r="O7" s="36"/>
       <c r="P7" s="36"/>
       <c r="Q7" s="36"/>
       <c r="R7" s="36"/>
       <c r="S7" s="36"/>
       <c r="T7" s="36"/>
       <c r="U7" s="36"/>
       <c r="V7" s="36"/>
       <c r="W7" s="36"/>
       <c r="X7" s="35"/>
     </row>
     <row r="8" spans="1:24" ht="12.75">
       <c r="A8" s="59"/>
-      <c r="B8" s="78" t="s">
+      <c r="B8" s="75" t="s">
         <v>27</v>
       </c>
-      <c r="C8" s="79"/>
-[...1 lines deleted...]
-      <c r="E8" s="78" t="s">
+      <c r="C8" s="76"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="75" t="s">
+        <v>75</v>
+      </c>
+      <c r="F8" s="74"/>
+      <c r="G8" s="75" t="s">
+        <v>63</v>
+      </c>
+      <c r="H8" s="74"/>
+      <c r="I8" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="J8" s="74"/>
+      <c r="K8" s="75" t="s">
+        <v>65</v>
+      </c>
+      <c r="L8" s="74"/>
+      <c r="M8" s="75" t="s">
+        <v>66</v>
+      </c>
+      <c r="N8" s="74"/>
+      <c r="O8" s="75" t="s">
+        <v>67</v>
+      </c>
+      <c r="P8" s="74"/>
+      <c r="Q8" s="75" t="s">
+        <v>68</v>
+      </c>
+      <c r="R8" s="74"/>
+      <c r="S8" s="75" t="s">
+        <v>73</v>
+      </c>
+      <c r="T8" s="77"/>
+      <c r="U8" s="75" t="s">
+        <v>74</v>
+      </c>
+      <c r="V8" s="77"/>
+      <c r="W8" s="73" t="s">
         <v>87</v>
       </c>
-      <c r="F8" s="77"/>
-[...35 lines deleted...]
-      <c r="X8" s="77"/>
+      <c r="X8" s="74"/>
     </row>
     <row r="9" spans="1:24" ht="58.5" customHeight="1">
       <c r="A9" s="59"/>
       <c r="B9" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="40" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="40" t="s">
+      <c r="E9" s="39" t="s">
+        <v>86</v>
+      </c>
+      <c r="F9" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E9" s="39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="H9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="J9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="L9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="M9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="N9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="O9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="P9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="Q9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="R9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="S9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="T9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="U9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="V9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="W9" s="39" t="s">
-        <v>28</v>
+        <v>86</v>
       </c>
       <c r="X9" s="40" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:24" ht="10.5" customHeight="1">
       <c r="A10" s="60" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="C10" s="65">
+        <v>81</v>
+      </c>
+      <c r="B10" s="64">
+        <v>17.8</v>
+      </c>
+      <c r="C10" s="64">
         <v>0</v>
       </c>
       <c r="D10" s="37">
         <v>100</v>
       </c>
-      <c r="E10" s="65">
+      <c r="E10" s="64">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="F10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="G10" s="64">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="H10" s="64">
+        <v>0.2</v>
+      </c>
+      <c r="I10" s="64">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="J10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="K10" s="64">
+        <v>17.3</v>
+      </c>
+      <c r="L10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="M10" s="64">
+        <v>17.3</v>
+      </c>
+      <c r="N10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="O10" s="64">
+        <v>16.8</v>
+      </c>
+      <c r="P10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="Q10" s="64">
+        <v>16.8</v>
+      </c>
+      <c r="R10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="S10" s="64">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="T10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="U10" s="64">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="V10" s="64">
+        <v>0.1</v>
+      </c>
+      <c r="W10" s="64">
+        <v>22.3</v>
+      </c>
+      <c r="X10" s="65">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A11" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" s="66">
+        <v>16.7</v>
+      </c>
+      <c r="C11" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D11" s="22">
+        <v>93.82022471910112</v>
+      </c>
+      <c r="E11" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="F11" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="G11" s="66">
+        <v>15.6</v>
+      </c>
+      <c r="H11" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="I11" s="66">
+        <v>16.8</v>
+      </c>
+      <c r="J11" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="K11" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="L11" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M11" s="66">
         <v>16.399999999999999</v>
       </c>
-      <c r="F10" s="65">
+      <c r="N11" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="O11" s="66">
+        <v>15.7</v>
+      </c>
+      <c r="P11" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="Q11" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="R11" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="S11" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="T11" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="U11" s="66">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="V11" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="W11" s="66">
+        <v>20.2</v>
+      </c>
+      <c r="X11" s="67">
+        <v>0.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A12" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="66">
+        <v>13.9</v>
+      </c>
+      <c r="C12" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="D12" s="22">
+        <v>78.089887640449433</v>
+      </c>
+      <c r="E12" s="66">
+        <v>11.8</v>
+      </c>
+      <c r="F12" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="G12" s="71">
+        <v>11.6</v>
+      </c>
+      <c r="H12" s="71">
+        <v>2</v>
+      </c>
+      <c r="I12" s="71">
+        <v>12.5</v>
+      </c>
+      <c r="J12" s="71">
+        <v>2.1</v>
+      </c>
+      <c r="K12" s="71">
+        <v>14.2</v>
+      </c>
+      <c r="L12" s="71">
+        <v>2</v>
+      </c>
+      <c r="M12" s="71">
+        <v>14.9</v>
+      </c>
+      <c r="N12" s="71">
+        <v>1.4</v>
+      </c>
+      <c r="O12" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="P12" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q12" s="66">
+        <v>14.3</v>
+      </c>
+      <c r="R12" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="S12" s="71">
+        <v>17.5</v>
+      </c>
+      <c r="T12" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="U12" s="66">
+        <v>16.5</v>
+      </c>
+      <c r="V12" s="66">
+        <v>1</v>
+      </c>
+      <c r="W12" s="71">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="X12" s="72">
+        <v>2.1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A13" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="66">
+        <v>15.4</v>
+      </c>
+      <c r="C13" s="66">
+        <v>1</v>
+      </c>
+      <c r="D13" s="22">
+        <v>86.516853932584269</v>
+      </c>
+      <c r="E13" s="71">
+        <v>13.8</v>
+      </c>
+      <c r="F13" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="G13" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="I13" s="71">
+        <v>16</v>
+      </c>
+      <c r="J13" s="71">
+        <v>2.9</v>
+      </c>
+      <c r="K13" s="71">
+        <v>15.5</v>
+      </c>
+      <c r="L13" s="71">
+        <v>3.5</v>
+      </c>
+      <c r="M13" s="71">
+        <v>14.7</v>
+      </c>
+      <c r="N13" s="71">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="O13" s="71">
+        <v>15.3</v>
+      </c>
+      <c r="P13" s="71">
+        <v>3.1</v>
+      </c>
+      <c r="Q13" s="71">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="R13" s="71">
+        <v>1.9</v>
+      </c>
+      <c r="S13" s="71">
+        <v>16.8</v>
+      </c>
+      <c r="T13" s="71">
+        <v>2.5</v>
+      </c>
+      <c r="U13" s="71">
+        <v>15.5</v>
+      </c>
+      <c r="V13" s="71">
+        <v>2.8</v>
+      </c>
+      <c r="W13" s="71">
+        <v>17.8</v>
+      </c>
+      <c r="X13" s="72">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A14" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="C14" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D14" s="22">
+        <v>102.24719101123594</v>
+      </c>
+      <c r="E14" s="66">
+        <v>14.5</v>
+      </c>
+      <c r="F14" s="66">
+        <v>1</v>
+      </c>
+      <c r="G14" s="66">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H14" s="66">
+        <v>1.5</v>
+      </c>
+      <c r="I14" s="66">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="J14" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="K14" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="L14" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M14" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="N14" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O14" s="66">
+        <v>17.2</v>
+      </c>
+      <c r="P14" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q14" s="66">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="R14" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="S14" s="66">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="T14" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="U14" s="66">
+        <v>21.2</v>
+      </c>
+      <c r="V14" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="W14" s="66">
+        <v>22.7</v>
+      </c>
+      <c r="X14" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A15" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="66">
+        <v>19.7</v>
+      </c>
+      <c r="C15" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D15" s="22">
+        <v>110.67415730337078</v>
+      </c>
+      <c r="E15" s="66">
+        <v>19.3</v>
+      </c>
+      <c r="F15" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G15" s="66">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="H15" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="I15" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="J15" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="K15" s="66">
+        <v>19.7</v>
+      </c>
+      <c r="L15" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M15" s="66">
+        <v>20.8</v>
+      </c>
+      <c r="N15" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="O15" s="66">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="P15" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q15" s="66">
+        <v>20.3</v>
+      </c>
+      <c r="R15" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="S15" s="66">
+        <v>20.9</v>
+      </c>
+      <c r="T15" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="U15" s="66">
+        <v>24.7</v>
+      </c>
+      <c r="V15" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="W15" s="66">
+        <v>23.9</v>
+      </c>
+      <c r="X15" s="67">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="16" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A16" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="66">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="C16" s="66">
         <v>0.1</v>
       </c>
-      <c r="G10" s="65">
+      <c r="D16" s="22">
+        <v>90.449438202247194</v>
+      </c>
+      <c r="E16" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="F16" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="G16" s="66">
+        <v>16.5</v>
+      </c>
+      <c r="H16" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="I16" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="J16" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="K16" s="66">
+        <v>15.5</v>
+      </c>
+      <c r="L16" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M16" s="66">
+        <v>16</v>
+      </c>
+      <c r="N16" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="O16" s="66">
+        <v>15.9</v>
+      </c>
+      <c r="P16" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="Q16" s="66">
+        <v>15.3</v>
+      </c>
+      <c r="R16" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S16" s="66">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="T16" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U16" s="66">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="V16" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W16" s="66">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="X16" s="67">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A17" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="C17" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D17" s="22">
+        <v>88.764044943820224</v>
+      </c>
+      <c r="E17" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="F17" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G17" s="66">
+        <v>15.6</v>
+      </c>
+      <c r="H17" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I17" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="J17" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="K17" s="66">
+        <v>15</v>
+      </c>
+      <c r="L17" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M17" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="N17" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O17" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="P17" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q17" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="R17" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S17" s="66">
+        <v>15.9</v>
+      </c>
+      <c r="T17" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="U17" s="66">
+        <v>17.5</v>
+      </c>
+      <c r="V17" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W17" s="66">
+        <v>18.8</v>
+      </c>
+      <c r="X17" s="67">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A18" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="66">
+        <v>21.1</v>
+      </c>
+      <c r="C18" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D18" s="22">
+        <v>118.53932584269664</v>
+      </c>
+      <c r="E18" s="66">
+        <v>22.3</v>
+      </c>
+      <c r="F18" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="G18" s="66">
+        <v>22.7</v>
+      </c>
+      <c r="H18" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="I18" s="66">
+        <v>21.7</v>
+      </c>
+      <c r="J18" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="K18" s="66">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="L18" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M18" s="66">
+        <v>20.6</v>
+      </c>
+      <c r="N18" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O18" s="66">
+        <v>20.3</v>
+      </c>
+      <c r="P18" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q18" s="66">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="R18" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S18" s="66">
+        <v>19.7</v>
+      </c>
+      <c r="T18" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="U18" s="66">
+        <v>21.8</v>
+      </c>
+      <c r="V18" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="W18" s="66">
+        <v>24.4</v>
+      </c>
+      <c r="X18" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A19" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="C19" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="D19" s="22">
+        <v>82.584269662921344</v>
+      </c>
+      <c r="E19" s="66">
+        <v>14.3</v>
+      </c>
+      <c r="F19" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="G19" s="71">
+        <v>14.9</v>
+      </c>
+      <c r="H19" s="71">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="I19" s="71">
+        <v>15.7</v>
+      </c>
+      <c r="J19" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="K19" s="71">
+        <v>12.8</v>
+      </c>
+      <c r="L19" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="M19" s="71">
+        <v>12.7</v>
+      </c>
+      <c r="N19" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="O19" s="71">
+        <v>14.4</v>
+      </c>
+      <c r="P19" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="Q19" s="71">
+        <v>13.8</v>
+      </c>
+      <c r="R19" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="S19" s="71">
+        <v>15.1</v>
+      </c>
+      <c r="T19" s="71">
+        <v>2.7</v>
+      </c>
+      <c r="U19" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="V19" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="W19" s="71">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="X19" s="72">
+        <v>2.5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A20" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="66">
+        <v>16.5</v>
+      </c>
+      <c r="C20" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="D20" s="22">
+        <v>92.696629213483135</v>
+      </c>
+      <c r="E20" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="F20" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="G20" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="H20" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="I20" s="66">
+        <v>15.5</v>
+      </c>
+      <c r="J20" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="K20" s="66">
+        <v>17</v>
+      </c>
+      <c r="L20" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M20" s="66">
+        <v>16.7</v>
+      </c>
+      <c r="N20" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="O20" s="66">
+        <v>17.3</v>
+      </c>
+      <c r="P20" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="Q20" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="R20" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="S20" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="T20" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="U20" s="66">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="V20" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="W20" s="66">
+        <v>16.7</v>
+      </c>
+      <c r="X20" s="67">
+        <v>4.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A21" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="66">
+        <v>12.3</v>
+      </c>
+      <c r="C21" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="D21" s="22">
+        <v>69.101123595505626</v>
+      </c>
+      <c r="E21" s="66">
+        <v>11.7</v>
+      </c>
+      <c r="F21" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="G21" s="71">
+        <v>11.5</v>
+      </c>
+      <c r="H21" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="I21" s="66">
+        <v>13.9</v>
+      </c>
+      <c r="J21" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="K21" s="66">
+        <v>11.8</v>
+      </c>
+      <c r="L21" s="66">
+        <v>1</v>
+      </c>
+      <c r="M21" s="66">
+        <v>11.5</v>
+      </c>
+      <c r="N21" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O21" s="66">
+        <v>11.6</v>
+      </c>
+      <c r="P21" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q21" s="71">
+        <v>12.3</v>
+      </c>
+      <c r="R21" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="S21" s="71">
+        <v>12.7</v>
+      </c>
+      <c r="T21" s="71">
+        <v>2</v>
+      </c>
+      <c r="U21" s="66">
+        <v>13.8</v>
+      </c>
+      <c r="V21" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="W21" s="71">
+        <v>19.2</v>
+      </c>
+      <c r="X21" s="72">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A22" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="66">
+        <v>17</v>
+      </c>
+      <c r="C22" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D22" s="22">
+        <v>95.50561797752809</v>
+      </c>
+      <c r="E22" s="66">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="F22" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="G22" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="H22" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="I22" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J22" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="K22" s="66">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="L22" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M22" s="66">
+        <v>16</v>
+      </c>
+      <c r="N22" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="O22" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="P22" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="Q22" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="R22" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="S22" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="T22" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U22" s="66">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="V22" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="W22" s="66">
+        <v>21.6</v>
+      </c>
+      <c r="X22" s="67">
+        <v>0.6</v>
+      </c>
+    </row>
+    <row r="23" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A23" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="B23" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="C23" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D23" s="22">
+        <v>76.966292134831448</v>
+      </c>
+      <c r="E23" s="66">
+        <v>12.6</v>
+      </c>
+      <c r="F23" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="G23" s="66">
+        <v>13</v>
+      </c>
+      <c r="H23" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="I23" s="66">
+        <v>13.8</v>
+      </c>
+      <c r="J23" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="K23" s="66">
+        <v>13.8</v>
+      </c>
+      <c r="L23" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M23" s="66">
+        <v>13.2</v>
+      </c>
+      <c r="N23" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O23" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="P23" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q23" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="R23" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="S23" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="T23" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="U23" s="66">
+        <v>17.2</v>
+      </c>
+      <c r="V23" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="W23" s="66">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="X23" s="67">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A24" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="66">
+        <v>17</v>
+      </c>
+      <c r="C24" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="D24" s="22">
+        <v>95.50561797752809</v>
+      </c>
+      <c r="E24" s="66">
+        <v>15.7</v>
+      </c>
+      <c r="F24" s="66">
+        <v>1.8</v>
+      </c>
+      <c r="G24" s="71">
+        <v>19</v>
+      </c>
+      <c r="H24" s="71">
+        <v>3.1</v>
+      </c>
+      <c r="I24" s="71">
+        <v>15.6</v>
+      </c>
+      <c r="J24" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="K24" s="66">
+        <v>16</v>
+      </c>
+      <c r="L24" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="M24" s="66">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="N24" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="O24" s="66">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="P24" s="66">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="Q24" s="66">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="R24" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="S24" s="71">
+        <v>17</v>
+      </c>
+      <c r="T24" s="71">
+        <v>2.1</v>
+      </c>
+      <c r="U24" s="66">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="V24" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="W24" s="71">
+        <v>20.3</v>
+      </c>
+      <c r="X24" s="72">
+        <v>2.2999999999999998</v>
+      </c>
+    </row>
+    <row r="25" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A25" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="66">
+        <v>15.9</v>
+      </c>
+      <c r="C25" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="D25" s="22">
+        <v>89.325842696629209</v>
+      </c>
+      <c r="E25" s="66">
+        <v>14.1</v>
+      </c>
+      <c r="F25" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="G25" s="71">
+        <v>20.6</v>
+      </c>
+      <c r="H25" s="71">
+        <v>5.5</v>
+      </c>
+      <c r="I25" s="71">
+        <v>15.6</v>
+      </c>
+      <c r="J25" s="71">
+        <v>1.9</v>
+      </c>
+      <c r="K25" s="71">
+        <v>15.9</v>
+      </c>
+      <c r="L25" s="71">
+        <v>1.5</v>
+      </c>
+      <c r="M25" s="66">
+        <v>16.2</v>
+      </c>
+      <c r="N25" s="66">
+        <v>1.9</v>
+      </c>
+      <c r="O25" s="71">
+        <v>16.2</v>
+      </c>
+      <c r="P25" s="71">
+        <v>1.8</v>
+      </c>
+      <c r="Q25" s="71">
+        <v>14.7</v>
+      </c>
+      <c r="R25" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="S25" s="71">
+        <v>14.5</v>
+      </c>
+      <c r="T25" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="U25" s="71">
+        <v>17.3</v>
+      </c>
+      <c r="V25" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="W25" s="71">
+        <v>20.7</v>
+      </c>
+      <c r="X25" s="72">
+        <v>2.2000000000000002</v>
+      </c>
+    </row>
+    <row r="26" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A26" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B26" s="66">
+        <v>15.5</v>
+      </c>
+      <c r="C26" s="66">
+        <v>0.1</v>
+      </c>
+      <c r="D26" s="22">
+        <v>87.078651685393254</v>
+      </c>
+      <c r="E26" s="66">
+        <v>14.3</v>
+      </c>
+      <c r="F26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="G26" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="H26" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="I26" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="J26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="K26" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="L26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M26" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="N26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="O26" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="P26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="Q26" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="R26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S26" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="T26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U26" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="V26" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W26" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="X26" s="67">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A27" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="C27" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="D27" s="22">
+        <v>82.022471910112344</v>
+      </c>
+      <c r="E27" s="66">
+        <v>14</v>
+      </c>
+      <c r="F27" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="G27" s="66">
+        <v>14.1</v>
+      </c>
+      <c r="H27" s="66">
+        <v>1.4</v>
+      </c>
+      <c r="I27" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="J27" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="K27" s="66">
+        <v>13.5</v>
+      </c>
+      <c r="L27" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="M27" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="N27" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="O27" s="66">
+        <v>11.6</v>
+      </c>
+      <c r="P27" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="Q27" s="66">
+        <v>13.3</v>
+      </c>
+      <c r="R27" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="S27" s="71">
+        <v>13.2</v>
+      </c>
+      <c r="T27" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="U27" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="V27" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="W27" s="71">
+        <v>20.2</v>
+      </c>
+      <c r="X27" s="72">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A28" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="B28" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="C28" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="D28" s="22">
+        <v>102.24719101123594</v>
+      </c>
+      <c r="E28" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="F28" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="G28" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="H28" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="I28" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J28" s="66">
+        <v>1.3</v>
+      </c>
+      <c r="K28" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="L28" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="M28" s="66">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="N28" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="O28" s="66">
+        <v>17.7</v>
+      </c>
+      <c r="P28" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="Q28" s="66">
         <v>17.399999999999999</v>
       </c>
-      <c r="H10" s="65">
+      <c r="R28" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="S28" s="66">
+        <v>18.3</v>
+      </c>
+      <c r="T28" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="U28" s="66">
+        <v>19.899999999999999</v>
+      </c>
+      <c r="V28" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="W28" s="66">
+        <v>21.1</v>
+      </c>
+      <c r="X28" s="67">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A29" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="C29" s="66">
         <v>0.2</v>
       </c>
-      <c r="I10" s="65">
-[...2 lines deleted...]
-      <c r="J10" s="65">
+      <c r="D29" s="22">
+        <v>83.707865168539314</v>
+      </c>
+      <c r="E29" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="F29" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="G29" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="H29" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="I29" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="J29" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="K29" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="L29" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M29" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="N29" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O29" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="P29" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q29" s="66">
+        <v>14</v>
+      </c>
+      <c r="R29" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="S29" s="66">
+        <v>15.8</v>
+      </c>
+      <c r="T29" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="U29" s="66">
+        <v>17.2</v>
+      </c>
+      <c r="V29" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="W29" s="66">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="X29" s="67">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A30" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="C30" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D30" s="22">
+        <v>83.707865168539314</v>
+      </c>
+      <c r="E30" s="66">
+        <v>13.3</v>
+      </c>
+      <c r="F30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="G30" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="H30" s="66">
+        <v>0.9</v>
+      </c>
+      <c r="I30" s="66">
+        <v>14.3</v>
+      </c>
+      <c r="J30" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="K30" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="L30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M30" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="N30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O30" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="P30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q30" s="66">
+        <v>14</v>
+      </c>
+      <c r="R30" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="S30" s="66">
+        <v>14.8</v>
+      </c>
+      <c r="T30" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="U30" s="66">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="V30" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="W30" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="X30" s="67">
+        <v>0.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A31" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="C31" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D31" s="22">
+        <v>82.022471910112344</v>
+      </c>
+      <c r="E31" s="66">
+        <v>13.3</v>
+      </c>
+      <c r="F31" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="G31" s="66">
+        <v>13.2</v>
+      </c>
+      <c r="H31" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="I31" s="66">
+        <v>13.9</v>
+      </c>
+      <c r="J31" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="K31" s="66">
+        <v>14.1</v>
+      </c>
+      <c r="L31" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M31" s="66">
+        <v>14</v>
+      </c>
+      <c r="N31" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="O31" s="66">
+        <v>14.5</v>
+      </c>
+      <c r="P31" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="Q31" s="66">
+        <v>14.7</v>
+      </c>
+      <c r="R31" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="S31" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="T31" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="U31" s="66">
+        <v>16.899999999999999</v>
+      </c>
+      <c r="V31" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W31" s="66">
+        <v>19.7</v>
+      </c>
+      <c r="X31" s="67">
+        <v>0.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A32" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="66">
+        <v>14</v>
+      </c>
+      <c r="C32" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="D32" s="22">
+        <v>78.651685393258418</v>
+      </c>
+      <c r="E32" s="71">
+        <v>12.5</v>
+      </c>
+      <c r="F32" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="G32" s="71">
+        <v>13</v>
+      </c>
+      <c r="H32" s="71">
+        <v>1.9</v>
+      </c>
+      <c r="I32" s="71">
+        <v>13.3</v>
+      </c>
+      <c r="J32" s="71">
+        <v>1.7</v>
+      </c>
+      <c r="K32" s="71">
+        <v>13.5</v>
+      </c>
+      <c r="L32" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="M32" s="71">
+        <v>14</v>
+      </c>
+      <c r="N32" s="71">
+        <v>1</v>
+      </c>
+      <c r="O32" s="71">
+        <v>14.3</v>
+      </c>
+      <c r="P32" s="71">
+        <v>1.6</v>
+      </c>
+      <c r="Q32" s="71">
+        <v>13.5</v>
+      </c>
+      <c r="R32" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="S32" s="71">
+        <v>14.7</v>
+      </c>
+      <c r="T32" s="71">
+        <v>2.6</v>
+      </c>
+      <c r="U32" s="71">
+        <v>17.2</v>
+      </c>
+      <c r="V32" s="71">
+        <v>1.3</v>
+      </c>
+      <c r="W32" s="71">
+        <v>18.3</v>
+      </c>
+      <c r="X32" s="72">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A33" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="66">
+        <v>15.2</v>
+      </c>
+      <c r="C33" s="66">
+        <v>0.2</v>
+      </c>
+      <c r="D33" s="22">
+        <v>85.393258426966284</v>
+      </c>
+      <c r="E33" s="66">
+        <v>14.6</v>
+      </c>
+      <c r="F33" s="66">
+        <v>0.8</v>
+      </c>
+      <c r="G33" s="66">
+        <v>14.9</v>
+      </c>
+      <c r="H33" s="66">
+        <v>1</v>
+      </c>
+      <c r="I33" s="66">
+        <v>13.7</v>
+      </c>
+      <c r="J33" s="66">
+        <v>1</v>
+      </c>
+      <c r="K33" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="L33" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M33" s="66">
+        <v>13.9</v>
+      </c>
+      <c r="N33" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O33" s="66">
+        <v>15.3</v>
+      </c>
+      <c r="P33" s="66">
+        <v>0.7</v>
+      </c>
+      <c r="Q33" s="66">
+        <v>14.4</v>
+      </c>
+      <c r="R33" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="S33" s="66">
+        <v>15.1</v>
+      </c>
+      <c r="T33" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="U33" s="66">
+        <v>16.7</v>
+      </c>
+      <c r="V33" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W33" s="66">
+        <v>18.5</v>
+      </c>
+      <c r="X33" s="67">
+        <v>0.8</v>
+      </c>
+    </row>
+    <row r="34" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A34" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="66">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="C34" s="66">
         <v>0.1</v>
       </c>
-      <c r="K10" s="65">
-[...38 lines deleted...]
-      <c r="X10" s="66">
+      <c r="D34" s="22">
+        <v>107.30337078651687</v>
+      </c>
+      <c r="E34" s="66">
+        <v>17.2</v>
+      </c>
+      <c r="F34" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="G34" s="66">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="H34" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="I34" s="66">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="J34" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="K34" s="66">
+        <v>18.7</v>
+      </c>
+      <c r="L34" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M34" s="66">
+        <v>18.2</v>
+      </c>
+      <c r="N34" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="O34" s="66">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="P34" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="Q34" s="66">
+        <v>17.8</v>
+      </c>
+      <c r="R34" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S34" s="66">
+        <v>19.2</v>
+      </c>
+      <c r="T34" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U34" s="66">
+        <v>22.4</v>
+      </c>
+      <c r="V34" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="W34" s="66">
+        <v>24.1</v>
+      </c>
+      <c r="X34" s="67">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A35" s="32" t="s">
+        <v>1</v>
+      </c>
+      <c r="B35" s="66">
+        <v>21.5</v>
+      </c>
+      <c r="C35" s="66">
         <v>0.2</v>
       </c>
-    </row>
-[...67 lines deleted...]
-      <c r="W11" s="67">
+      <c r="D35" s="22">
+        <v>120.78651685393258</v>
+      </c>
+      <c r="E35" s="66">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="F35" s="66">
+        <v>1.2</v>
+      </c>
+      <c r="G35" s="66">
+        <v>20.399999999999999</v>
+      </c>
+      <c r="H35" s="66">
+        <v>1.6</v>
+      </c>
+      <c r="I35" s="66">
+        <v>22.6</v>
+      </c>
+      <c r="J35" s="66">
+        <v>1</v>
+      </c>
+      <c r="K35" s="66">
+        <v>20.6</v>
+      </c>
+      <c r="L35" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M35" s="66">
+        <v>20.3</v>
+      </c>
+      <c r="N35" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O35" s="66">
         <v>20</v>
       </c>
-      <c r="X11" s="68">
-[...203 lines deleted...]
-      <c r="R14" s="67">
+      <c r="P35" s="66">
         <v>0.7</v>
       </c>
-      <c r="S14" s="67">
-[...14 lines deleted...]
-      <c r="X14" s="68">
+      <c r="Q35" s="66">
+        <v>21.3</v>
+      </c>
+      <c r="R35" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="S35" s="66">
+        <v>20.9</v>
+      </c>
+      <c r="T35" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="U35" s="66">
+        <v>23.5</v>
+      </c>
+      <c r="V35" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="W35" s="66">
+        <v>26.8</v>
+      </c>
+      <c r="X35" s="67">
         <v>1.1000000000000001</v>
-      </c>
-[...1552 lines deleted...]
-        <v>1.3</v>
       </c>
     </row>
     <row r="36" spans="1:24" ht="10.5" customHeight="1">
       <c r="A36" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B36" s="67">
-[...2 lines deleted...]
-      <c r="C36" s="67">
+      <c r="B36" s="66">
+        <v>21.3</v>
+      </c>
+      <c r="C36" s="66">
         <v>0.1</v>
       </c>
       <c r="D36" s="22">
-        <v>118.96551724137932</v>
-[...13 lines deleted...]
-      <c r="I36" s="67">
+        <v>119.6629213483146</v>
+      </c>
+      <c r="E36" s="66">
+        <v>21.6</v>
+      </c>
+      <c r="F36" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="G36" s="66">
+        <v>22</v>
+      </c>
+      <c r="H36" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="I36" s="66">
+        <v>21.1</v>
+      </c>
+      <c r="J36" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="K36" s="66">
+        <v>20.2</v>
+      </c>
+      <c r="L36" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="M36" s="66">
+        <v>20.3</v>
+      </c>
+      <c r="N36" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="O36" s="66">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="P36" s="66">
+        <v>0.3</v>
+      </c>
+      <c r="Q36" s="66">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="R36" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S36" s="66">
         <v>20.100000000000001</v>
       </c>
-      <c r="J36" s="67">
+      <c r="T36" s="66">
         <v>0.3</v>
       </c>
-      <c r="K36" s="67">
-[...8 lines deleted...]
-      <c r="N36" s="67">
+      <c r="U36" s="66">
+        <v>23</v>
+      </c>
+      <c r="V36" s="66">
         <v>0.3</v>
       </c>
-      <c r="O36" s="67">
-[...27 lines deleted...]
-        <v>0.6</v>
+      <c r="W36" s="66">
+        <v>27.1</v>
+      </c>
+      <c r="X36" s="67">
+        <v>0.5</v>
       </c>
     </row>
     <row r="37" spans="1:24" ht="10.5" customHeight="1">
       <c r="A37" s="38" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="37"/>
       <c r="E37" s="37"/>
       <c r="F37" s="37"/>
       <c r="G37" s="37"/>
       <c r="H37" s="37"/>
       <c r="I37" s="37"/>
       <c r="J37" s="37"/>
       <c r="K37" s="37"/>
       <c r="L37" s="37"/>
       <c r="M37" s="37"/>
       <c r="N37" s="37"/>
       <c r="O37" s="37"/>
       <c r="P37" s="37"/>
       <c r="Q37" s="37"/>
       <c r="R37" s="37"/>
       <c r="S37" s="37"/>
       <c r="T37" s="37"/>
       <c r="U37" s="37"/>
       <c r="V37" s="37"/>
       <c r="W37" s="37"/>
       <c r="X37" s="5"/>
     </row>
     <row r="38" spans="1:24" ht="10.5" customHeight="1">
       <c r="A38" s="38" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="B38" s="37"/>
       <c r="C38" s="37"/>
       <c r="D38" s="37"/>
       <c r="E38" s="37"/>
       <c r="F38" s="37"/>
       <c r="G38" s="37"/>
       <c r="H38" s="37"/>
       <c r="I38" s="37"/>
       <c r="J38" s="37"/>
       <c r="K38" s="37"/>
       <c r="L38" s="37"/>
       <c r="M38" s="37"/>
       <c r="N38" s="37"/>
       <c r="O38" s="37"/>
       <c r="P38" s="37"/>
       <c r="Q38" s="37"/>
       <c r="R38" s="37"/>
       <c r="S38" s="37"/>
       <c r="T38" s="37"/>
       <c r="U38" s="37"/>
       <c r="V38" s="37"/>
       <c r="W38" s="37"/>
       <c r="X38" s="6"/>
     </row>
     <row r="39" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A39" s="62">
+      <c r="A39" s="61">
         <v>2012</v>
       </c>
-      <c r="B39" s="67">
+      <c r="B39" s="66">
         <v>14.4</v>
       </c>
-      <c r="C39" s="67">
+      <c r="C39" s="66">
         <v>0.2</v>
       </c>
       <c r="D39" s="22">
         <v>90.566037735849065</v>
       </c>
-      <c r="E39" s="67">
+      <c r="E39" s="66">
         <v>12.8</v>
       </c>
-      <c r="F39" s="67">
+      <c r="F39" s="66">
         <v>0.7</v>
       </c>
-      <c r="G39" s="67">
+      <c r="G39" s="66">
         <v>14.2</v>
       </c>
-      <c r="H39" s="67">
+      <c r="H39" s="66">
         <v>0.9</v>
       </c>
-      <c r="I39" s="67">
+      <c r="I39" s="66">
         <v>13.6</v>
       </c>
-      <c r="J39" s="67">
+      <c r="J39" s="66">
         <v>0.8</v>
       </c>
-      <c r="K39" s="67">
+      <c r="K39" s="66">
         <v>13.9</v>
       </c>
-      <c r="L39" s="67">
-[...2 lines deleted...]
-      <c r="M39" s="67">
+      <c r="L39" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M39" s="66">
         <v>14.3</v>
       </c>
-      <c r="N39" s="67">
-[...2 lines deleted...]
-      <c r="O39" s="67">
+      <c r="N39" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O39" s="66">
         <v>14.7</v>
       </c>
-      <c r="P39" s="67">
+      <c r="P39" s="66">
         <v>1</v>
       </c>
-      <c r="Q39" s="67">
+      <c r="Q39" s="66">
         <v>14.4</v>
       </c>
-      <c r="R39" s="67">
+      <c r="R39" s="66">
         <v>0.7</v>
       </c>
-      <c r="S39" s="67">
+      <c r="S39" s="66">
         <v>16.8</v>
       </c>
-      <c r="T39" s="67">
+      <c r="T39" s="66">
         <v>1.2</v>
       </c>
-      <c r="U39" s="67" t="s">
-[...9 lines deleted...]
-        <v>82</v>
+      <c r="U39" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="V39" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="W39" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X39" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A40" s="62">
+      <c r="A40" s="61">
         <v>2013</v>
       </c>
-      <c r="B40" s="67">
+      <c r="B40" s="66">
         <v>14.5</v>
       </c>
-      <c r="C40" s="67">
+      <c r="C40" s="66">
         <v>0.2</v>
       </c>
       <c r="D40" s="22">
         <v>90.625</v>
       </c>
-      <c r="E40" s="67">
+      <c r="E40" s="66">
         <v>13.4</v>
       </c>
-      <c r="F40" s="67">
+      <c r="F40" s="66">
         <v>0.7</v>
       </c>
-      <c r="G40" s="67">
+      <c r="G40" s="66">
         <v>14.5</v>
       </c>
-      <c r="H40" s="67">
+      <c r="H40" s="66">
         <v>0.8</v>
       </c>
-      <c r="I40" s="67">
+      <c r="I40" s="66">
         <v>14.8</v>
       </c>
-      <c r="J40" s="67">
+      <c r="J40" s="66">
         <v>0.9</v>
       </c>
-      <c r="K40" s="67">
+      <c r="K40" s="66">
         <v>14.4</v>
       </c>
-      <c r="L40" s="67">
-[...2 lines deleted...]
-      <c r="M40" s="67">
+      <c r="L40" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M40" s="66">
         <v>13.7</v>
       </c>
-      <c r="N40" s="67">
-[...2 lines deleted...]
-      <c r="O40" s="67">
+      <c r="N40" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O40" s="66">
         <v>14.5</v>
       </c>
-      <c r="P40" s="67">
+      <c r="P40" s="66">
         <v>0.9</v>
       </c>
-      <c r="Q40" s="67">
+      <c r="Q40" s="66">
         <v>14.3</v>
       </c>
-      <c r="R40" s="67">
-[...2 lines deleted...]
-      <c r="S40" s="67">
+      <c r="R40" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="S40" s="66">
         <v>17.5</v>
       </c>
-      <c r="T40" s="67">
+      <c r="T40" s="66">
         <v>1</v>
       </c>
-      <c r="U40" s="67" t="s">
-[...9 lines deleted...]
-        <v>82</v>
+      <c r="U40" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="V40" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="W40" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X40" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A41" s="62">
+      <c r="A41" s="61">
         <v>2014</v>
       </c>
-      <c r="B41" s="67">
+      <c r="B41" s="66">
         <v>14.9</v>
       </c>
-      <c r="C41" s="67">
+      <c r="C41" s="66">
         <v>0.2</v>
       </c>
       <c r="D41" s="22">
         <v>91.975308641975317</v>
       </c>
-      <c r="E41" s="67">
+      <c r="E41" s="66">
         <v>13.9</v>
       </c>
-      <c r="F41" s="67">
-[...2 lines deleted...]
-      <c r="G41" s="67">
+      <c r="F41" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G41" s="66">
         <v>14.7</v>
       </c>
-      <c r="H41" s="67">
+      <c r="H41" s="66">
         <v>0.9</v>
       </c>
-      <c r="I41" s="67">
+      <c r="I41" s="66">
         <v>15.4</v>
       </c>
-      <c r="J41" s="67">
+      <c r="J41" s="66">
         <v>0.8</v>
       </c>
-      <c r="K41" s="67">
+      <c r="K41" s="66">
         <v>15.3</v>
       </c>
-      <c r="L41" s="67">
-[...2 lines deleted...]
-      <c r="M41" s="67">
+      <c r="L41" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M41" s="66">
         <v>14.6</v>
       </c>
-      <c r="N41" s="67">
-[...2 lines deleted...]
-      <c r="O41" s="67">
+      <c r="N41" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O41" s="66">
         <v>14</v>
       </c>
-      <c r="P41" s="67">
-[...2 lines deleted...]
-      <c r="Q41" s="67">
+      <c r="P41" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q41" s="66">
         <v>15.1</v>
       </c>
-      <c r="R41" s="67">
-[...2 lines deleted...]
-      <c r="S41" s="67">
+      <c r="R41" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="S41" s="66">
         <v>15.6</v>
       </c>
-      <c r="T41" s="67">
+      <c r="T41" s="66">
         <v>0.7</v>
       </c>
-      <c r="U41" s="67">
+      <c r="U41" s="66">
         <v>16.8</v>
       </c>
-      <c r="V41" s="67">
+      <c r="V41" s="66">
         <v>0.9</v>
       </c>
-      <c r="W41" s="67" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="W41" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X41" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A42" s="62">
+      <c r="A42" s="61">
         <v>2015</v>
       </c>
-      <c r="B42" s="67">
+      <c r="B42" s="66">
         <v>14.1</v>
       </c>
-      <c r="C42" s="67">
+      <c r="C42" s="66">
         <v>0.2</v>
       </c>
       <c r="D42" s="22">
         <v>90.384615384615387</v>
       </c>
-      <c r="E42" s="67">
+      <c r="E42" s="66">
         <v>13</v>
       </c>
-      <c r="F42" s="67">
-[...2 lines deleted...]
-      <c r="G42" s="67">
+      <c r="F42" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G42" s="66">
         <v>13.8</v>
       </c>
-      <c r="H42" s="67">
+      <c r="H42" s="66">
         <v>1</v>
       </c>
-      <c r="I42" s="67">
+      <c r="I42" s="66">
         <v>13.8</v>
       </c>
-      <c r="J42" s="67">
+      <c r="J42" s="66">
         <v>0.8</v>
       </c>
-      <c r="K42" s="67">
+      <c r="K42" s="66">
         <v>14.2</v>
       </c>
-      <c r="L42" s="67">
-[...2 lines deleted...]
-      <c r="M42" s="67">
+      <c r="L42" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M42" s="66">
         <v>13.5</v>
       </c>
-      <c r="N42" s="67">
-[...2 lines deleted...]
-      <c r="O42" s="67">
+      <c r="N42" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O42" s="66">
         <v>13.4</v>
       </c>
-      <c r="P42" s="67">
-[...2 lines deleted...]
-      <c r="Q42" s="67">
+      <c r="P42" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q42" s="66">
         <v>13.8</v>
       </c>
-      <c r="R42" s="67">
-[...2 lines deleted...]
-      <c r="S42" s="67">
+      <c r="R42" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S42" s="66">
         <v>15.3</v>
       </c>
-      <c r="T42" s="67">
-[...2 lines deleted...]
-      <c r="U42" s="67">
+      <c r="T42" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U42" s="66">
         <v>16.3</v>
       </c>
-      <c r="V42" s="67">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="V42" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="W42" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X42" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A43" s="62">
+      <c r="A43" s="61">
         <v>2016</v>
       </c>
-      <c r="B43" s="67">
+      <c r="B43" s="66">
         <v>14.1</v>
       </c>
-      <c r="C43" s="67">
+      <c r="C43" s="66">
         <v>0.2</v>
       </c>
       <c r="D43" s="22">
         <v>89.240506329113927</v>
       </c>
-      <c r="E43" s="67">
+      <c r="E43" s="66">
         <v>12.8</v>
       </c>
-      <c r="F43" s="67">
+      <c r="F43" s="66">
         <v>0.7</v>
       </c>
-      <c r="G43" s="67">
+      <c r="G43" s="66">
         <v>14.2</v>
       </c>
-      <c r="H43" s="67">
+      <c r="H43" s="66">
         <v>0.8</v>
       </c>
-      <c r="I43" s="67">
+      <c r="I43" s="66">
         <v>13.9</v>
       </c>
-      <c r="J43" s="67">
+      <c r="J43" s="66">
         <v>0.7</v>
       </c>
-      <c r="K43" s="67">
+      <c r="K43" s="66">
         <v>13.8</v>
       </c>
-      <c r="L43" s="67">
-[...2 lines deleted...]
-      <c r="M43" s="67">
+      <c r="L43" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M43" s="66">
         <v>12.9</v>
       </c>
-      <c r="N43" s="67">
-[...2 lines deleted...]
-      <c r="O43" s="67">
+      <c r="N43" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O43" s="66">
         <v>13.8</v>
       </c>
-      <c r="P43" s="67">
-[...2 lines deleted...]
-      <c r="Q43" s="67">
+      <c r="P43" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="Q43" s="66">
         <v>14</v>
       </c>
-      <c r="R43" s="67">
-[...2 lines deleted...]
-      <c r="S43" s="67">
+      <c r="R43" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S43" s="66">
         <v>15.2</v>
       </c>
-      <c r="T43" s="67">
-[...2 lines deleted...]
-      <c r="U43" s="67">
+      <c r="T43" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="U43" s="66">
         <v>16.5</v>
       </c>
-      <c r="V43" s="67">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="V43" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="W43" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X43" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A44" s="62">
+      <c r="A44" s="61">
         <v>2017</v>
       </c>
-      <c r="B44" s="67">
+      <c r="B44" s="66">
         <v>14.4</v>
       </c>
-      <c r="C44" s="67">
+      <c r="C44" s="66">
         <v>0.2</v>
       </c>
       <c r="D44" s="22">
         <v>90.566037735849065</v>
       </c>
-      <c r="E44" s="67">
+      <c r="E44" s="66">
         <v>13.6</v>
       </c>
-      <c r="F44" s="67">
-[...2 lines deleted...]
-      <c r="G44" s="67">
+      <c r="F44" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G44" s="66">
         <v>13.6</v>
       </c>
-      <c r="H44" s="67">
+      <c r="H44" s="66">
         <v>0.8</v>
       </c>
-      <c r="I44" s="67">
+      <c r="I44" s="66">
         <v>14</v>
       </c>
-      <c r="J44" s="67">
+      <c r="J44" s="66">
         <v>0.7</v>
       </c>
-      <c r="K44" s="67">
+      <c r="K44" s="66">
         <v>14.4</v>
       </c>
-      <c r="L44" s="67">
-[...2 lines deleted...]
-      <c r="M44" s="67">
+      <c r="L44" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M44" s="66">
         <v>13.6</v>
       </c>
-      <c r="N44" s="67">
+      <c r="N44" s="66">
         <v>0.7</v>
       </c>
-      <c r="O44" s="67">
+      <c r="O44" s="66">
         <v>13.7</v>
       </c>
-      <c r="P44" s="67">
-[...2 lines deleted...]
-      <c r="Q44" s="67">
+      <c r="P44" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q44" s="66">
         <v>13.7</v>
       </c>
-      <c r="R44" s="67">
-[...2 lines deleted...]
-      <c r="S44" s="67">
+      <c r="R44" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="S44" s="66">
         <v>15.1</v>
       </c>
-      <c r="T44" s="67">
-[...2 lines deleted...]
-      <c r="U44" s="67">
+      <c r="T44" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U44" s="66">
         <v>16.899999999999999</v>
       </c>
-      <c r="V44" s="67">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="V44" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="W44" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X44" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A45" s="62">
+      <c r="A45" s="61">
         <v>2018</v>
       </c>
-      <c r="B45" s="67">
+      <c r="B45" s="66">
         <v>14.6</v>
       </c>
-      <c r="C45" s="67">
+      <c r="C45" s="66">
         <v>0.2</v>
       </c>
       <c r="D45" s="22">
         <v>90.123456790123456</v>
       </c>
-      <c r="E45" s="67">
+      <c r="E45" s="66">
         <v>13.3</v>
       </c>
-      <c r="F45" s="67">
+      <c r="F45" s="66">
         <v>0.8</v>
       </c>
-      <c r="G45" s="67">
+      <c r="G45" s="66">
         <v>13.5</v>
       </c>
-      <c r="H45" s="67">
+      <c r="H45" s="66">
         <v>0.7</v>
       </c>
-      <c r="I45" s="67">
+      <c r="I45" s="66">
         <v>14</v>
       </c>
-      <c r="J45" s="67">
+      <c r="J45" s="66">
         <v>0.8</v>
       </c>
-      <c r="K45" s="67">
+      <c r="K45" s="66">
         <v>14.6</v>
       </c>
-      <c r="L45" s="67">
-[...2 lines deleted...]
-      <c r="M45" s="67">
+      <c r="L45" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M45" s="66">
         <v>13.5</v>
       </c>
-      <c r="N45" s="67">
-[...2 lines deleted...]
-      <c r="O45" s="67">
+      <c r="N45" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O45" s="66">
         <v>14.2</v>
       </c>
-      <c r="P45" s="67">
-[...2 lines deleted...]
-      <c r="Q45" s="67">
+      <c r="P45" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q45" s="66">
         <v>14</v>
       </c>
-      <c r="R45" s="67">
-[...2 lines deleted...]
-      <c r="S45" s="67">
+      <c r="R45" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S45" s="66">
         <v>15.7</v>
       </c>
-      <c r="T45" s="67">
-[...2 lines deleted...]
-      <c r="U45" s="67">
+      <c r="T45" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U45" s="66">
         <v>17.100000000000001</v>
       </c>
-      <c r="V45" s="67">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="V45" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="W45" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X45" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A46" s="62">
+      <c r="A46" s="61">
         <v>2019</v>
       </c>
-      <c r="B46" s="67">
+      <c r="B46" s="66">
         <v>14.6</v>
       </c>
-      <c r="C46" s="67">
+      <c r="C46" s="66">
         <v>0.2</v>
       </c>
       <c r="D46" s="22">
         <v>89.024390243902445</v>
       </c>
-      <c r="E46" s="67">
+      <c r="E46" s="66">
         <v>13.3</v>
       </c>
-      <c r="F46" s="67">
-[...2 lines deleted...]
-      <c r="G46" s="67">
+      <c r="F46" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G46" s="66">
         <v>13.3</v>
       </c>
-      <c r="H46" s="67">
+      <c r="H46" s="66">
         <v>1</v>
       </c>
-      <c r="I46" s="67">
+      <c r="I46" s="66">
         <v>14.4</v>
       </c>
-      <c r="J46" s="67">
+      <c r="J46" s="66">
         <v>0.8</v>
       </c>
-      <c r="K46" s="67">
+      <c r="K46" s="66">
         <v>14.1</v>
       </c>
-      <c r="L46" s="67">
-[...2 lines deleted...]
-      <c r="M46" s="67">
+      <c r="L46" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M46" s="66">
         <v>14.4</v>
       </c>
-      <c r="N46" s="67">
-[...2 lines deleted...]
-      <c r="O46" s="67">
+      <c r="N46" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O46" s="66">
         <v>14.3</v>
       </c>
-      <c r="P46" s="67">
-[...2 lines deleted...]
-      <c r="Q46" s="67">
+      <c r="P46" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q46" s="66">
         <v>14.2</v>
       </c>
-      <c r="R46" s="67">
-[...2 lines deleted...]
-      <c r="S46" s="67">
+      <c r="R46" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S46" s="66">
         <v>15.4</v>
       </c>
-      <c r="T46" s="67">
-[...2 lines deleted...]
-      <c r="U46" s="67">
+      <c r="T46" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="U46" s="66">
         <v>17.2</v>
       </c>
-      <c r="V46" s="67">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="V46" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W46" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X46" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A47" s="62">
+      <c r="A47" s="61">
         <v>2020</v>
       </c>
-      <c r="B47" s="67">
+      <c r="B47" s="66">
         <v>14.7</v>
       </c>
-      <c r="C47" s="67">
+      <c r="C47" s="66">
         <v>0.2</v>
       </c>
       <c r="D47" s="22">
         <v>89.090909090909093</v>
       </c>
-      <c r="E47" s="67">
+      <c r="E47" s="66">
         <v>13.4</v>
       </c>
-      <c r="F47" s="67">
-[...2 lines deleted...]
-      <c r="G47" s="67">
+      <c r="F47" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G47" s="66">
         <v>13.6</v>
       </c>
-      <c r="H47" s="67">
+      <c r="H47" s="66">
         <v>0.8</v>
       </c>
-      <c r="I47" s="67">
+      <c r="I47" s="66">
         <v>15.2</v>
       </c>
-      <c r="J47" s="67">
+      <c r="J47" s="66">
         <v>0.7</v>
       </c>
-      <c r="K47" s="67">
+      <c r="K47" s="66">
         <v>14.4</v>
       </c>
-      <c r="L47" s="67">
-[...2 lines deleted...]
-      <c r="M47" s="67">
+      <c r="L47" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="M47" s="66">
         <v>13.6</v>
       </c>
-      <c r="N47" s="67">
-[...2 lines deleted...]
-      <c r="O47" s="67">
+      <c r="N47" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O47" s="66">
         <v>14.6</v>
       </c>
-      <c r="P47" s="67">
-[...2 lines deleted...]
-      <c r="Q47" s="67">
+      <c r="P47" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q47" s="66">
         <v>14.3</v>
       </c>
-      <c r="R47" s="67">
-[...2 lines deleted...]
-      <c r="S47" s="67">
+      <c r="R47" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S47" s="66">
         <v>15.2</v>
       </c>
-      <c r="T47" s="67">
-[...2 lines deleted...]
-      <c r="U47" s="67">
+      <c r="T47" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U47" s="66">
         <v>16.899999999999999</v>
       </c>
-      <c r="V47" s="67">
-[...6 lines deleted...]
-        <v>82</v>
+      <c r="V47" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W47" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X47" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A48" s="62">
+      <c r="A48" s="61">
         <v>2021</v>
       </c>
-      <c r="B48" s="67">
+      <c r="B48" s="66">
         <v>15.1</v>
       </c>
-      <c r="C48" s="67">
+      <c r="C48" s="66">
         <v>0.2</v>
       </c>
       <c r="D48" s="22">
         <v>90.419161676646709</v>
       </c>
-      <c r="E48" s="67">
+      <c r="E48" s="66">
         <v>14.3</v>
       </c>
-      <c r="F48" s="67">
-[...2 lines deleted...]
-      <c r="G48" s="67">
+      <c r="F48" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G48" s="66">
         <v>13.9</v>
       </c>
-      <c r="H48" s="67">
+      <c r="H48" s="66">
         <v>0.8</v>
       </c>
-      <c r="I48" s="67">
+      <c r="I48" s="66">
         <v>14.9</v>
       </c>
-      <c r="J48" s="67">
+      <c r="J48" s="66">
         <v>0.8</v>
       </c>
-      <c r="K48" s="67">
+      <c r="K48" s="66">
         <v>15</v>
       </c>
-      <c r="L48" s="67">
-[...2 lines deleted...]
-      <c r="M48" s="67">
+      <c r="L48" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M48" s="66">
         <v>14.5</v>
       </c>
-      <c r="N48" s="67">
-[...2 lines deleted...]
-      <c r="O48" s="67">
+      <c r="N48" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="O48" s="66">
         <v>14.4</v>
       </c>
-      <c r="P48" s="67">
-[...2 lines deleted...]
-      <c r="Q48" s="67">
+      <c r="P48" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q48" s="66">
         <v>14.6</v>
       </c>
-      <c r="R48" s="67">
-[...2 lines deleted...]
-      <c r="S48" s="67">
+      <c r="R48" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S48" s="66">
         <v>15</v>
       </c>
-      <c r="T48" s="67">
-[...2 lines deleted...]
-      <c r="U48" s="67">
+      <c r="T48" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="U48" s="66">
         <v>16.899999999999999</v>
       </c>
-      <c r="V48" s="67">
+      <c r="V48" s="66">
         <v>0.3</v>
       </c>
-      <c r="W48" s="67" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="W48" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X48" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="49" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A49" s="62">
+      <c r="A49" s="61">
         <v>2022</v>
       </c>
-      <c r="B49" s="67">
+      <c r="B49" s="66">
         <v>15.1</v>
       </c>
-      <c r="C49" s="67">
+      <c r="C49" s="66">
         <v>0.2</v>
       </c>
       <c r="D49" s="22">
         <v>89.349112426035504</v>
       </c>
-      <c r="E49" s="67">
+      <c r="E49" s="66">
         <v>13.6</v>
       </c>
-      <c r="F49" s="67">
-[...2 lines deleted...]
-      <c r="G49" s="67">
+      <c r="F49" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="G49" s="66">
         <v>14.5</v>
       </c>
-      <c r="H49" s="67">
+      <c r="H49" s="66">
         <v>0.7</v>
       </c>
-      <c r="I49" s="67">
+      <c r="I49" s="66">
         <v>14.6</v>
       </c>
-      <c r="J49" s="67">
+      <c r="J49" s="66">
         <v>0.8</v>
       </c>
-      <c r="K49" s="67">
+      <c r="K49" s="66">
         <v>14.7</v>
       </c>
-      <c r="L49" s="67">
-[...2 lines deleted...]
-      <c r="M49" s="67">
+      <c r="L49" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="M49" s="66">
         <v>14.8</v>
       </c>
-      <c r="N49" s="67">
-[...2 lines deleted...]
-      <c r="O49" s="67">
+      <c r="N49" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O49" s="66">
         <v>14.3</v>
       </c>
-      <c r="P49" s="67">
-[...2 lines deleted...]
-      <c r="Q49" s="67">
+      <c r="P49" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="Q49" s="66">
         <v>14.7</v>
       </c>
-      <c r="R49" s="67">
-[...2 lines deleted...]
-      <c r="S49" s="67">
+      <c r="R49" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="S49" s="66">
         <v>15.3</v>
       </c>
-      <c r="T49" s="67">
-[...2 lines deleted...]
-      <c r="U49" s="67">
+      <c r="T49" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="U49" s="66">
         <v>17</v>
       </c>
-      <c r="V49" s="67">
+      <c r="V49" s="66">
         <v>0.3</v>
       </c>
-      <c r="W49" s="67" t="s">
-[...3 lines deleted...]
-        <v>82</v>
+      <c r="W49" s="66" t="s">
+        <v>70</v>
+      </c>
+      <c r="X49" s="67" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="50" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A50" s="63">
+      <c r="A50" s="61">
         <v>2023</v>
       </c>
-      <c r="B50" s="69">
+      <c r="B50" s="66">
         <v>15.5</v>
       </c>
-      <c r="C50" s="69">
+      <c r="C50" s="66">
         <v>0.2</v>
       </c>
-      <c r="D50" s="21">
+      <c r="D50" s="22">
         <v>89.080459770114956</v>
       </c>
-      <c r="E50" s="69">
+      <c r="E50" s="66">
         <v>14.3</v>
       </c>
-      <c r="F50" s="69">
+      <c r="F50" s="66">
         <v>0.7</v>
       </c>
-      <c r="G50" s="69">
+      <c r="G50" s="66">
         <v>15.5</v>
       </c>
-      <c r="H50" s="70">
+      <c r="H50" s="66">
         <v>0.8</v>
       </c>
-      <c r="I50" s="70">
+      <c r="I50" s="66">
         <v>15.6</v>
       </c>
-      <c r="J50" s="70">
+      <c r="J50" s="66">
         <v>0.9</v>
       </c>
-      <c r="K50" s="70">
+      <c r="K50" s="66">
         <v>15.3</v>
       </c>
-      <c r="L50" s="70">
-[...2 lines deleted...]
-      <c r="M50" s="70">
+      <c r="L50" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="M50" s="66">
         <v>14.6</v>
       </c>
-      <c r="N50" s="70">
-[...2 lines deleted...]
-      <c r="O50" s="70">
+      <c r="N50" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="O50" s="66">
         <v>14</v>
       </c>
-      <c r="P50" s="70">
-[...2 lines deleted...]
-      <c r="Q50" s="70">
+      <c r="P50" s="66">
+        <v>0.6</v>
+      </c>
+      <c r="Q50" s="66">
         <v>15</v>
       </c>
-      <c r="R50" s="70">
-[...2 lines deleted...]
-      <c r="S50" s="70">
+      <c r="R50" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="S50" s="66">
         <v>15</v>
       </c>
-      <c r="T50" s="70">
-[...2 lines deleted...]
-      <c r="U50" s="70">
+      <c r="T50" s="66">
+        <v>0.5</v>
+      </c>
+      <c r="U50" s="66">
         <v>17.3</v>
       </c>
-      <c r="V50" s="70">
-[...2 lines deleted...]
-      <c r="W50" s="69">
+      <c r="V50" s="66">
+        <v>0.4</v>
+      </c>
+      <c r="W50" s="66">
         <v>18.100000000000001</v>
       </c>
-      <c r="X50" s="71">
+      <c r="X50" s="67">
         <v>0.8</v>
       </c>
     </row>
     <row r="51" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A51" s="23"/>
-[...22 lines deleted...]
-      <c r="X51" s="4"/>
+      <c r="A51" s="62">
+        <v>2024</v>
+      </c>
+      <c r="B51" s="68">
+        <v>15.8</v>
+      </c>
+      <c r="C51" s="68">
+        <v>0.2</v>
+      </c>
+      <c r="D51" s="21">
+        <v>88.764044943820224</v>
+      </c>
+      <c r="E51" s="68">
+        <v>15.1</v>
+      </c>
+      <c r="F51" s="68">
+        <v>0.6</v>
+      </c>
+      <c r="G51" s="68">
+        <v>15.6</v>
+      </c>
+      <c r="H51" s="69">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="I51" s="69">
+        <v>15.8</v>
+      </c>
+      <c r="J51" s="69">
+        <v>0.8</v>
+      </c>
+      <c r="K51" s="69">
+        <v>15</v>
+      </c>
+      <c r="L51" s="69">
+        <v>0.6</v>
+      </c>
+      <c r="M51" s="69">
+        <v>14.4</v>
+      </c>
+      <c r="N51" s="69">
+        <v>0.5</v>
+      </c>
+      <c r="O51" s="69">
+        <v>14.9</v>
+      </c>
+      <c r="P51" s="69">
+        <v>0.6</v>
+      </c>
+      <c r="Q51" s="69">
+        <v>15.1</v>
+      </c>
+      <c r="R51" s="69">
+        <v>0.4</v>
+      </c>
+      <c r="S51" s="69">
+        <v>15.9</v>
+      </c>
+      <c r="T51" s="69">
+        <v>0.5</v>
+      </c>
+      <c r="U51" s="69">
+        <v>17.5</v>
+      </c>
+      <c r="V51" s="69">
+        <v>0.4</v>
+      </c>
+      <c r="W51" s="68">
+        <v>18.8</v>
+      </c>
+      <c r="X51" s="70">
+        <v>0.6</v>
+      </c>
     </row>
     <row r="52" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A52" s="25" t="s">
-[...24 lines deleted...]
-      <c r="X52" s="3"/>
+      <c r="A52" s="23"/>
+      <c r="B52" s="24"/>
+      <c r="C52" s="24"/>
+      <c r="D52" s="22"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
+      <c r="I52" s="22"/>
+      <c r="J52" s="22"/>
+      <c r="K52" s="24"/>
+      <c r="L52" s="24"/>
+      <c r="M52" s="22"/>
+      <c r="N52" s="22"/>
+      <c r="O52" s="22"/>
+      <c r="P52" s="22"/>
+      <c r="Q52" s="22"/>
+      <c r="R52" s="22"/>
+      <c r="S52" s="22"/>
+      <c r="T52" s="22"/>
+      <c r="U52" s="22"/>
+      <c r="V52" s="22"/>
+      <c r="W52" s="22"/>
+      <c r="X52" s="4"/>
     </row>
     <row r="53" spans="1:24" ht="10.5" customHeight="1">
       <c r="A53" s="25" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B53" s="26"/>
       <c r="C53" s="26"/>
       <c r="D53" s="27"/>
       <c r="E53" s="26"/>
       <c r="F53" s="26"/>
       <c r="G53" s="26"/>
       <c r="H53" s="26"/>
       <c r="I53" s="26"/>
       <c r="J53" s="26"/>
       <c r="K53" s="26"/>
       <c r="L53" s="26"/>
       <c r="M53" s="26"/>
       <c r="N53" s="26"/>
       <c r="O53" s="26"/>
       <c r="P53" s="26"/>
       <c r="Q53" s="26"/>
       <c r="R53" s="26"/>
       <c r="S53" s="26"/>
       <c r="T53" s="26"/>
       <c r="U53" s="26"/>
       <c r="V53" s="26"/>
       <c r="W53" s="26"/>
       <c r="X53" s="3"/>
     </row>
     <row r="54" spans="1:24" ht="10.5" customHeight="1">
       <c r="A54" s="25" t="s">
-        <v>65</v>
+        <v>88</v>
       </c>
       <c r="B54" s="26"/>
       <c r="C54" s="26"/>
       <c r="D54" s="27"/>
       <c r="E54" s="26"/>
       <c r="F54" s="26"/>
       <c r="G54" s="26"/>
       <c r="H54" s="26"/>
       <c r="I54" s="26"/>
       <c r="J54" s="26"/>
       <c r="K54" s="26"/>
       <c r="L54" s="26"/>
       <c r="M54" s="26"/>
       <c r="N54" s="26"/>
       <c r="O54" s="26"/>
-      <c r="P54" s="26"/>
-[...7 lines deleted...]
-      <c r="X54" s="3"/>
+      <c r="P54" s="3"/>
     </row>
     <row r="55" spans="1:24" ht="10.5" customHeight="1">
       <c r="A55" s="25" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B55" s="26"/>
       <c r="C55" s="26"/>
       <c r="D55" s="27"/>
       <c r="E55" s="26"/>
       <c r="F55" s="26"/>
       <c r="G55" s="26"/>
       <c r="H55" s="26"/>
       <c r="I55" s="26"/>
       <c r="J55" s="26"/>
+      <c r="K55" s="26"/>
       <c r="L55" s="26"/>
       <c r="M55" s="26"/>
       <c r="N55" s="26"/>
       <c r="O55" s="26"/>
-      <c r="P55" s="26"/>
-[...7 lines deleted...]
-      <c r="X55" s="3"/>
+      <c r="P55" s="3"/>
     </row>
     <row r="56" spans="1:24" ht="10.5" customHeight="1">
       <c r="A56" s="25" t="s">
-        <v>92</v>
+        <v>77</v>
       </c>
       <c r="B56" s="26"/>
       <c r="C56" s="26"/>
       <c r="D56" s="27"/>
       <c r="E56" s="26"/>
       <c r="F56" s="26"/>
       <c r="G56" s="26"/>
       <c r="H56" s="26"/>
       <c r="I56" s="26"/>
       <c r="J56" s="26"/>
       <c r="L56" s="26"/>
       <c r="M56" s="26"/>
       <c r="N56" s="26"/>
       <c r="O56" s="26"/>
       <c r="P56" s="26"/>
       <c r="Q56" s="26"/>
       <c r="R56" s="26"/>
       <c r="S56" s="26"/>
       <c r="T56" s="26"/>
       <c r="U56" s="26"/>
       <c r="V56" s="26"/>
       <c r="W56" s="26"/>
       <c r="X56" s="3"/>
     </row>
     <row r="57" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A57" s="25"/>
+      <c r="A57" s="25" t="s">
+        <v>78</v>
+      </c>
       <c r="B57" s="26"/>
       <c r="C57" s="26"/>
       <c r="D57" s="27"/>
       <c r="E57" s="26"/>
       <c r="F57" s="26"/>
       <c r="G57" s="26"/>
       <c r="H57" s="26"/>
       <c r="I57" s="26"/>
       <c r="J57" s="26"/>
-      <c r="K57" s="26"/>
       <c r="L57" s="26"/>
       <c r="M57" s="26"/>
       <c r="N57" s="26"/>
       <c r="O57" s="26"/>
       <c r="P57" s="26"/>
       <c r="Q57" s="26"/>
       <c r="R57" s="26"/>
       <c r="S57" s="26"/>
       <c r="T57" s="26"/>
       <c r="U57" s="26"/>
       <c r="V57" s="26"/>
       <c r="W57" s="26"/>
       <c r="X57" s="3"/>
     </row>
     <row r="58" spans="1:24" ht="10.5" customHeight="1">
-      <c r="A58" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A58" s="25"/>
       <c r="B58" s="26"/>
       <c r="C58" s="26"/>
       <c r="D58" s="27"/>
       <c r="E58" s="26"/>
       <c r="F58" s="26"/>
       <c r="G58" s="26"/>
       <c r="H58" s="26"/>
       <c r="I58" s="26"/>
       <c r="J58" s="26"/>
       <c r="K58" s="26"/>
       <c r="L58" s="26"/>
       <c r="M58" s="26"/>
       <c r="N58" s="26"/>
       <c r="O58" s="26"/>
       <c r="P58" s="26"/>
       <c r="Q58" s="26"/>
       <c r="R58" s="26"/>
       <c r="S58" s="26"/>
       <c r="T58" s="26"/>
       <c r="U58" s="26"/>
       <c r="V58" s="26"/>
       <c r="W58" s="26"/>
       <c r="X58" s="3"/>
     </row>
     <row r="59" spans="1:24" ht="10.5" customHeight="1">
       <c r="A59" s="25" t="s">
-        <v>81</v>
-[...27 lines deleted...]
-        <v>79</v>
+        <v>90</v>
+      </c>
+      <c r="B59" s="26"/>
+      <c r="C59" s="26"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="26"/>
+      <c r="F59" s="26"/>
+      <c r="G59" s="26"/>
+      <c r="H59" s="26"/>
+      <c r="I59" s="26"/>
+      <c r="J59" s="26"/>
+      <c r="K59" s="26"/>
+      <c r="L59" s="26"/>
+      <c r="M59" s="26"/>
+      <c r="N59" s="26"/>
+      <c r="O59" s="26"/>
+      <c r="P59" s="26"/>
+      <c r="Q59" s="26"/>
+      <c r="R59" s="26"/>
+      <c r="S59" s="26"/>
+      <c r="T59" s="26"/>
+      <c r="U59" s="26"/>
+      <c r="V59" s="26"/>
+      <c r="W59" s="26"/>
+      <c r="X59" s="3"/>
+    </row>
+    <row r="60" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A60" s="25" t="s">
+        <v>91</v>
+      </c>
+      <c r="B60" s="28"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="19"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="28"/>
+      <c r="H60" s="28"/>
+      <c r="I60" s="28"/>
+      <c r="J60" s="28"/>
+      <c r="K60" s="28"/>
+      <c r="L60" s="28"/>
+      <c r="M60" s="28"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="28"/>
+      <c r="P60" s="28"/>
+      <c r="Q60" s="28"/>
+      <c r="R60" s="28"/>
+      <c r="S60" s="28"/>
+      <c r="T60" s="28"/>
+      <c r="U60" s="28"/>
+      <c r="V60" s="28"/>
+      <c r="W60" s="28"/>
+      <c r="X60" s="26"/>
+    </row>
+    <row r="62" spans="1:24" ht="10.5" customHeight="1">
+      <c r="A62" s="7" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="W8:X8"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:J8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="U8:V8"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.51" bottom="0.70866141732283472" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63551DF8-86F8-4D4D-8D45-8AF6AF6077E1}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="42" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="42" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="42" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="42" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="42" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="42"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1" s="41" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="44" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="43" t="s">
         <v>26</v>
       </c>
       <c r="D2" s="43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1">
       <c r="A3" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="46" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="C3" s="47"/>
       <c r="D3" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3" s="45" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1">
       <c r="A4" s="48" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B4" s="49" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C4" s="50"/>
       <c r="D4" s="48" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="E4" s="49" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1">
       <c r="A5" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" s="52" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C5" s="50"/>
       <c r="D5" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="52" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1">
       <c r="A6" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="49" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C6" s="50"/>
       <c r="D6" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="49" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1">
       <c r="A7" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" s="52" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C7" s="50"/>
       <c r="D7" s="51" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E7" s="52" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1">
       <c r="A8" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="49" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C8" s="50"/>
       <c r="D8" s="48" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="E8" s="49" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1">
       <c r="A9" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="52" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="C9" s="50"/>
       <c r="D9" s="51" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="E9" s="52" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1">
       <c r="A10" s="48" t="s">
+        <v>56</v>
+      </c>
+      <c r="B10" s="49" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C10" s="50"/>
       <c r="D10" s="48" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="E10" s="49" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1">
       <c r="A11" s="54" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="55" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C11" s="50"/>
       <c r="D11" s="54" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E11" s="55" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1">
       <c r="A12" s="56"/>
       <c r="D12" s="56"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1">
       <c r="A13" s="56"/>
       <c r="D13" s="56"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
       <c r="A14" s="57"/>
       <c r="D14" s="56"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
       <c r="A15" s="57"/>
       <c r="D15" s="56"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
       <c r="A16" s="56"/>
       <c r="D16" s="56"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
       <c r="A17" s="56"/>
       <c r="D17" s="56"/>
@@ -5338,47 +5357,47 @@
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>te463</vt:lpstr>
+      <vt:lpstr>te643</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
-      <vt:lpstr>'te463'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'te643'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>C I E F</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>