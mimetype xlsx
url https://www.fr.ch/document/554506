--- v0 (2025-12-17)
+++ v1 (2026-05-31)
@@ -13,199 +13,186 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zzComptabilité LSTE\02_Soutien financier 10%\02_Formulaire recolte données\Formulaires 2025\Formulaires crèche\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zzComptabilité LSTE\02_Soutien financier 10%\02_Formulaire recolte données\Formulaires 2026\Formulaires crèche\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DC073E58-99C5-4D25-A989-7F454D6CB5FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBAB6793-FAEB-4752-BD5E-0B441645D8C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="892" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formulaire creche 3" sheetId="1" r:id="rId1"/>
     <sheet name="Annexe I " sheetId="19" state="hidden" r:id="rId2"/>
     <sheet name="Annexe II_heures effectives" sheetId="8" r:id="rId3"/>
     <sheet name="Feuil1" sheetId="21" r:id="rId4"/>
     <sheet name="Decompte final_NE PAS REMPLIR" sheetId="17" state="hidden" r:id="rId5"/>
     <sheet name="feuille masquee" sheetId="20" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="CaseACocher1" localSheetId="0">'Formulaire creche 3'!#REF!</definedName>
     <definedName name="CaseACocher14" localSheetId="0">'Formulaire creche 3'!#REF!</definedName>
     <definedName name="CaseACocher16" localSheetId="0">'Formulaire creche 3'!#REF!</definedName>
     <definedName name="CaseACocher2" localSheetId="0">'Formulaire creche 3'!#REF!</definedName>
     <definedName name="CaseACocher3" localSheetId="0">'Formulaire creche 3'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Annexe I '!$A$1:$K$92</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Annexe II_heures effectives'!$A$1:$J$76</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Decompte final_NE PAS REMPLIR'!$A$1:$K$46</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formulaire creche 3'!$A$1:$J$177</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formulaire creche 3'!$A$1:$J$175</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I59" i="8" l="1"/>
+  <c r="G50" i="8" l="1"/>
+  <c r="G56" i="8" s="1"/>
+  <c r="I56" i="8" s="1"/>
+  <c r="G53" i="8"/>
+  <c r="I53" i="8" s="1"/>
+  <c r="G54" i="8"/>
+  <c r="G55" i="8"/>
+  <c r="F53" i="8"/>
+  <c r="F54" i="8"/>
+  <c r="I54" i="8" s="1"/>
+  <c r="F55" i="8"/>
+  <c r="F56" i="8"/>
+  <c r="F57" i="8"/>
+  <c r="F58" i="8"/>
+  <c r="F59" i="8"/>
+  <c r="F60" i="8"/>
+  <c r="F61" i="8"/>
+  <c r="F62" i="8"/>
+  <c r="F63" i="8"/>
+  <c r="F52" i="8"/>
   <c r="H60" i="8"/>
   <c r="H61" i="8"/>
   <c r="H62" i="8"/>
-  <c r="I62" i="8"/>
   <c r="H63" i="8"/>
   <c r="H52" i="8" a="1"/>
   <c r="H52" i="8" s="1"/>
   <c r="H59" i="8"/>
   <c r="H53" i="8" a="1"/>
   <c r="H53" i="8"/>
   <c r="H54" i="8" a="1"/>
   <c r="H54" i="8"/>
-  <c r="I54" i="8"/>
   <c r="H55" i="8" a="1"/>
   <c r="H55" i="8"/>
   <c r="H56" i="8" a="1"/>
   <c r="H56" i="8"/>
-  <c r="I56" i="8"/>
   <c r="H57" i="8" a="1"/>
   <c r="H57" i="8" s="1"/>
   <c r="H58" i="8" a="1"/>
   <c r="H58" i="8"/>
-  <c r="G61" i="8"/>
-[...12 lines deleted...]
-  <c r="H123" i="1" s="1"/>
   <c r="H29" i="17"/>
   <c r="H28" i="17"/>
   <c r="H27" i="17"/>
   <c r="H26" i="17"/>
-  <c r="H132" i="1"/>
-  <c r="H131" i="1"/>
   <c r="H130" i="1"/>
   <c r="H129" i="1"/>
-  <c r="F55" i="8"/>
-[...14 lines deleted...]
-  <c r="F53" i="8"/>
+  <c r="H128" i="1"/>
+  <c r="H127" i="1"/>
   <c r="AA2" i="20"/>
   <c r="Z2" i="20"/>
   <c r="Y2" i="20"/>
   <c r="X2" i="20"/>
   <c r="V2" i="20"/>
   <c r="F79" i="1"/>
-  <c r="F80" i="1"/>
+  <c r="F80" i="1" s="1"/>
   <c r="F78" i="1"/>
   <c r="AF27" i="20"/>
   <c r="AE27" i="20"/>
   <c r="AD27" i="20"/>
   <c r="AC27" i="20"/>
   <c r="AB27" i="20"/>
   <c r="AA27" i="20"/>
   <c r="Z27" i="20"/>
   <c r="Y27" i="20"/>
   <c r="W27" i="20"/>
   <c r="U27" i="20"/>
   <c r="X27" i="20"/>
   <c r="V27" i="20"/>
   <c r="T27" i="20"/>
   <c r="R27" i="20"/>
   <c r="P27" i="20"/>
   <c r="N27" i="20"/>
   <c r="L27" i="20"/>
   <c r="J27" i="20"/>
   <c r="H27" i="20"/>
   <c r="AV27" i="20"/>
   <c r="AU27" i="20"/>
   <c r="AT27" i="20"/>
   <c r="AS27" i="20"/>
   <c r="F38" i="8"/>
   <c r="D38" i="8"/>
   <c r="F40" i="8"/>
   <c r="P2" i="20"/>
   <c r="F36" i="8"/>
   <c r="E64" i="8"/>
   <c r="F78" i="19" s="1"/>
   <c r="F80" i="19" s="1"/>
   <c r="I74" i="19"/>
   <c r="F74" i="19"/>
+  <c r="F76" i="19" s="1"/>
   <c r="I2" i="20"/>
   <c r="BB27" i="20"/>
   <c r="BA27" i="20"/>
   <c r="AZ27" i="20"/>
   <c r="AY27" i="20"/>
   <c r="AX27" i="20"/>
   <c r="AW27" i="20"/>
   <c r="AR27" i="20"/>
   <c r="AQ27" i="20"/>
   <c r="AP27" i="20"/>
   <c r="AO27" i="20"/>
   <c r="AN27" i="20"/>
   <c r="AM27" i="20"/>
   <c r="AL27" i="20"/>
   <c r="AK27" i="20"/>
   <c r="AJ27" i="20"/>
   <c r="AI27" i="20"/>
   <c r="AH27" i="20"/>
   <c r="AG27" i="20"/>
   <c r="S27" i="20"/>
   <c r="Q27" i="20"/>
   <c r="O27" i="20"/>
   <c r="M27" i="20"/>
   <c r="K27" i="20"/>
   <c r="I27" i="20"/>
@@ -227,121 +214,134 @@
   <c r="N2" i="20"/>
   <c r="M2" i="20"/>
   <c r="L2" i="20"/>
   <c r="K2" i="20"/>
   <c r="J2" i="20"/>
   <c r="H2" i="20"/>
   <c r="F2" i="20"/>
   <c r="E2" i="20"/>
   <c r="D2" i="20"/>
   <c r="C2" i="20"/>
   <c r="B2" i="20"/>
   <c r="A2" i="20"/>
   <c r="F87" i="19"/>
   <c r="W2" i="20"/>
   <c r="I87" i="19"/>
   <c r="BC27" i="20"/>
   <c r="I40" i="19"/>
   <c r="G40" i="19"/>
   <c r="F40" i="19"/>
   <c r="I53" i="19"/>
   <c r="I43" i="19"/>
   <c r="I70" i="19"/>
   <c r="F53" i="19"/>
   <c r="F43" i="19"/>
   <c r="F70" i="19"/>
-  <c r="I58" i="8"/>
-[...2 lines deleted...]
-  <c r="F76" i="19"/>
   <c r="F72" i="19"/>
   <c r="I76" i="19"/>
   <c r="I72" i="19"/>
   <c r="F42" i="8"/>
-  <c r="H64" i="8" l="1"/>
-[...2 lines deleted...]
-  <c r="I64" i="8" s="1"/>
+  <c r="G52" i="8" l="1"/>
+  <c r="G64" i="8" s="1"/>
+  <c r="H121" i="1" s="1"/>
+  <c r="H21" i="17" s="1"/>
+  <c r="G63" i="8"/>
+  <c r="I63" i="8" s="1"/>
+  <c r="G62" i="8"/>
+  <c r="G61" i="8"/>
+  <c r="G60" i="8"/>
+  <c r="G59" i="8"/>
+  <c r="I59" i="8" s="1"/>
+  <c r="G58" i="8"/>
+  <c r="I58" i="8" s="1"/>
+  <c r="G57" i="8"/>
+  <c r="I57" i="8"/>
+  <c r="I60" i="8"/>
+  <c r="I55" i="8"/>
+  <c r="I62" i="8"/>
+  <c r="I61" i="8"/>
+  <c r="H64" i="8"/>
+  <c r="H123" i="1" s="1"/>
   <c r="I78" i="19"/>
   <c r="I80" i="19" s="1"/>
-  <c r="H21" i="17"/>
-  <c r="U2" i="20"/>
   <c r="F64" i="8"/>
-  <c r="H121" i="1" s="1"/>
+  <c r="H119" i="1" s="1"/>
   <c r="F68" i="8"/>
-  <c r="I76" i="8" l="1"/>
-[...3 lines deleted...]
-  <c r="H134" i="1"/>
+  <c r="U2" i="20" l="1"/>
+  <c r="I52" i="8"/>
+  <c r="I64" i="8"/>
+  <c r="I76" i="8" s="1"/>
+  <c r="H31" i="17" s="1"/>
   <c r="R2" i="20"/>
   <c r="H116" i="1"/>
-  <c r="H118" i="1" s="1"/>
   <c r="H14" i="17"/>
   <c r="T2" i="20"/>
   <c r="H19" i="17"/>
-  <c r="S2" i="20" l="1"/>
+  <c r="H125" i="1" l="1"/>
+  <c r="H24" i="17" s="1"/>
+  <c r="H132" i="1"/>
+  <c r="S2" i="20"/>
   <c r="H16" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>PlancherelF</author>
   </authors>
   <commentList>
     <comment ref="I26" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>PlancherelF:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="347" uniqueCount="270">
   <si>
     <t>1. Informations générales</t>
   </si>
   <si>
     <t>Nom de la structure</t>
   </si>
   <si>
     <t>Rue, n°</t>
   </si>
   <si>
     <t>Case postale</t>
   </si>
   <si>
     <t>N° postal, lieu</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>E-mail de la structure</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
@@ -529,53 +529,50 @@
     <t>du</t>
   </si>
   <si>
     <t>* selon votre mode d'organisation, le temps de midi est inclus dans la demi-journée du matin ou dans la demi-journée de l'après-midi</t>
   </si>
   <si>
     <t>Support juridique</t>
   </si>
   <si>
     <t>Statut du support juridique</t>
   </si>
   <si>
     <t>Merci de respecter le délai de dépôt!</t>
   </si>
   <si>
     <t xml:space="preserve">Inscrire le nombre d'heures d'ouverture de la crèche </t>
   </si>
   <si>
     <t>Après-midi</t>
   </si>
   <si>
     <t>Nombre d'heures d'ouverture par demi-journée</t>
   </si>
   <si>
     <t xml:space="preserve">Matinée </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> (selon Etude Boutat)</t>
   </si>
   <si>
     <t xml:space="preserve">Calcul des heures effectives d'accueil </t>
   </si>
   <si>
     <t>ENCADRE 1</t>
   </si>
   <si>
     <t>2. Données sur la structure (actualisation)</t>
   </si>
   <si>
     <t>Horaires d'ouverture de la crèche</t>
   </si>
   <si>
     <t>Heures d'ouverture moyen</t>
   </si>
   <si>
     <t>Nombre de places d'accueil autorisées en crèche (selon autorisation)</t>
   </si>
   <si>
     <t>3. Enfants accueillis</t>
   </si>
   <si>
     <t xml:space="preserve">6. Heures de garde effectives / Récapitulatif </t>
   </si>
@@ -924,81 +921,64 @@
   <si>
     <t xml:space="preserve">Période de récolte des données </t>
   </si>
   <si>
     <t>Est-ce que tous les enfants accueillis en crèche proviennent de communes conventionnées ?</t>
   </si>
   <si>
     <t>(convention permettant de facturer la prise en charge de l'enfant selon un barème des tarifs calculé en fonction du revenu des parents)</t>
   </si>
   <si>
     <t>DECOMPTE FINAL 2012</t>
   </si>
   <si>
     <t>Subvention 2012 versée sous la forme suivante: 4 acomptes en 2012 + versement du solde en 2013, après vérification des données</t>
   </si>
   <si>
     <t>Le solde de la subvention = décompte final janvier-décembre 2012  (contrôlé par le SEJ) - montant des acomptes déjà versés</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Formulaire crèche 3: Décompte pour la demande de subvention</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>Repas (remboursement du personnel)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Subventions cantonales </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(frais de formation)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Coût moyen estimé durant période de récolte des données</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>PRESTATIONS OFFERTES PAR LA/LES COMMUNES</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
@@ -1134,70 +1114,50 @@
     <t>NB enfants accueillis</t>
   </si>
   <si>
     <t>Evaluation de la demande_nb enfants pas pu accueillir</t>
   </si>
   <si>
     <t xml:space="preserve">Nb places manques </t>
   </si>
   <si>
     <t>places manquantes &lt; 2 ans</t>
   </si>
   <si>
     <t>places manquantes 2- 4ans</t>
   </si>
   <si>
     <t>places manquantes &gt;4 ans</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>Quel est le statut juridique de l'organisme responsable de la structure?</t>
   </si>
   <si>
     <t>Frais d'administration (postaux, téléphone, internet, abonnements, cotisations)</t>
-  </si>
-[...18 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>→</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>coût moyen 1h en crèche: Fr. 8.37</t>
     </r>
   </si>
   <si>
     <t>Nombre total d'heures d'ouverture par semaine</t>
   </si>
   <si>
@@ -1566,114 +1526,80 @@
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Les dates du versement des acomptes ont été présinscrites. Veuillez modifier ces dates si elles ne correspondent pas aux dates auxquelles vous avez reçu les acomptes.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Tarifs de la structure utilisés pendant la période de récolte des données pour l'accueil des enfants en crèche</t>
   </si>
   <si>
     <t>Si les justificatifs préalablement remis ont été anonymisés*:</t>
   </si>
   <si>
     <t>confirmation écrite de l'organe de révision qu'ils correspondent à la réalité</t>
   </si>
   <si>
     <t>(état au mois de mars/avril)</t>
   </si>
   <si>
     <t xml:space="preserve">* L’entrée en vigueur des tarifs adaptés (=abaissé du soutien Etat-employeur) conditionne le versement des acomptes  ainsi que le début de la prise en compte des heures de garde </t>
   </si>
   <si>
-    <t>Part Etat
-[...11 lines deleted...]
-  <si>
     <t xml:space="preserve">janvier </t>
   </si>
   <si>
     <t xml:space="preserve">avril </t>
   </si>
   <si>
     <t xml:space="preserve">juillet </t>
   </si>
   <si>
     <t xml:space="preserve">octobre </t>
   </si>
   <si>
     <t>Personne de contact pour ce formulaire</t>
   </si>
   <si>
     <t xml:space="preserve"> Justificatifs détaillés par mois_inclus liste des enfants inscrits en crèche, avec mention des âges (ou dates de naissances)*</t>
   </si>
   <si>
     <t>Part réforme fiscale 
 (0.60 frs/h)</t>
   </si>
   <si>
     <t>À partir de quand avez-vous abaisser la réforme fiscale
 Veuillez choisir 1= dès janvier ou 2= dès août</t>
   </si>
   <si>
     <t xml:space="preserve">Total subvention </t>
   </si>
   <si>
-    <t>Total subvention réforme fiscale (0.60 frs/h)</t>
-[...1 lines deleted...]
-  <si>
     <t>sej-lste@fr.ch</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve"> Bilan et compte de résultat 2025 + rapport des vérificateurs des comptes </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">INFORMATION:  Ce questionnaire s'adresse aux crèches dûment autorisées qui permettent la conciliation de la vie professionnelle et de la vie familiale et qui tiennent à jour un décompte des heures de gardes effectives assurées auprès des enfants accueillis en crèche. 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>ATTENTION:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Ce formulaire est composé de</t>
     </r>
@@ -2031,60 +1957,97 @@
       </rPr>
       <t xml:space="preserve">, nous vous prions de nous remettre le décompte spécifique établi par votre structure.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 ATTENTION: </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Inscrire dans l'annexe II uniquement les données se référant à l'accueil des enfants dans l'offre "crèche".</t>
     </r>
   </si>
+  <si>
+    <t>Annexes obligatoires à remettre au 31 janvier 2027</t>
+  </si>
+  <si>
+    <t>Annexes obligatoires pouvant être remises suite au rapport des vérificateur des comptes (au plus tard jusqu'au 30 juin 2027)</t>
+  </si>
+  <si>
+    <t>* Protection des données: 
+Possibilité de transmettre une liste avec le prénom + initial du nom + date de naissance (ou classe fréquentée).
+La confirmation écrite de l'organe de révision attestant de l'exactitude des données anonymisées et de la conformité avec la facturation est indispensable. Cette confirmation peut être transmise au SEJ après le 31 janvier 2027 mais au plus tard jusqu'au 30 juin 2027.
+Le SEJ se réserve le droit de faire des contrôles précis afin de s’assurer que la liste correspond à la facturation (contrôle par pointages).</t>
+  </si>
+  <si>
+    <t>Ce formulaire ainsi que les annexes doivent nous être retournés d'ici au 31 janvier 2027 par mail à l'adresse:</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Bilan et compte de résultat 2026 + rapport des vérificateurs des comptes </t>
+  </si>
+  <si>
+    <t>Total de la subvention de l'Etat</t>
+  </si>
+  <si>
+    <t>Total subvention employeurs</t>
+  </si>
+  <si>
+    <t>Total subvention réforme fiscale</t>
+  </si>
+  <si>
+    <t>Part Etat
+Fr/hre
+0.837</t>
+  </si>
+  <si>
+    <t>Part Employeur
+Fr/hre
+0.460</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.00;\-#,##0.00;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="92" x14ac:knownFonts="1">
+  <fonts count="93" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2650,50 +2613,57 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="20">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
@@ -4004,51 +3974,51 @@
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="49" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="89" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="408">
+  <cellXfs count="409">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="53" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="55" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="56" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="57" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="48" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="52" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="55" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -4638,50 +4608,51 @@
     <xf numFmtId="0" fontId="67" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="57" fillId="17" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="86" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="57" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="17" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="88" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="89" fillId="4" borderId="5" xfId="5" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="90" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="91" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="92" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="57" fillId="6" borderId="93" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="94" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="66" fillId="0" borderId="65" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="6" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="57" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
@@ -5327,57 +5298,57 @@
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>1028700</xdr:colOff>
           <xdr:row>44</xdr:row>
-          <xdr:rowOff>66675</xdr:rowOff>
+          <xdr:rowOff>69850</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>5</xdr:col>
-          <xdr:colOff>1171575</xdr:colOff>
+          <xdr:colOff>1174750</xdr:colOff>
           <xdr:row>45</xdr:row>
-          <xdr:rowOff>219075</xdr:rowOff>
+          <xdr:rowOff>222250</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7605" name="Object 437" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7605"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000B51D0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
@@ -5767,392 +5738,392 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sej-lste@fr.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:EQ177"/>
+  <dimension ref="A1:EQ175"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" topLeftCell="A127" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <selection activeCell="N19" sqref="N19"/>
+    <sheetView showWhiteSpace="0" topLeftCell="A149" zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
+      <selection activeCell="I139" sqref="I139"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="15.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.1796875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="15.54296875" style="2" customWidth="1"/>
     <col min="5" max="5" width="12" style="2" customWidth="1"/>
-    <col min="6" max="6" width="12.5703125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.54296875" style="2" customWidth="1"/>
     <col min="7" max="7" width="18" style="2" customWidth="1"/>
-    <col min="8" max="8" width="16.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="16.26953125" style="2" customWidth="1"/>
     <col min="9" max="9" width="23" style="2" customWidth="1"/>
-    <col min="10" max="10" width="13.140625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="10" max="10" width="13.1796875" style="2" customWidth="1"/>
+    <col min="11" max="11" width="1.26953125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="D3" s="6"/>
       <c r="H3" s="26" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:10" x14ac:dyDescent="0.35">
       <c r="H4" s="25" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="5" spans="2:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="2:10" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="2:10" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="2:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:10" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
-    <row r="8" spans="2:10" ht="35.25" x14ac:dyDescent="0.5">
+    <row r="8" spans="2:10" ht="35" x14ac:dyDescent="0.7">
       <c r="B8" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="I8" s="300">
-        <v>2025</v>
-[...2 lines deleted...]
-    <row r="9" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="9" spans="2:10" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="10" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B10" s="3" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="11" spans="2:10" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="11" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B11" s="3" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="267" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="13" spans="2:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="267" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="C13" s="8"/>
     </row>
-    <row r="14" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...167 lines deleted...]
-    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="326" t="s">
+        <v>258</v>
+      </c>
+      <c r="C14" s="327"/>
+      <c r="D14" s="327"/>
+      <c r="E14" s="327"/>
+      <c r="F14" s="327"/>
+      <c r="G14" s="327"/>
+      <c r="H14" s="327"/>
+      <c r="I14" s="327"/>
+      <c r="J14" s="328"/>
+    </row>
+    <row r="15" spans="2:10" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="329"/>
+      <c r="C15" s="330"/>
+      <c r="D15" s="330"/>
+      <c r="E15" s="330"/>
+      <c r="F15" s="330"/>
+      <c r="G15" s="330"/>
+      <c r="H15" s="330"/>
+      <c r="I15" s="330"/>
+      <c r="J15" s="331"/>
+    </row>
+    <row r="16" spans="2:10" x14ac:dyDescent="0.35">
+      <c r="B16" s="329"/>
+      <c r="C16" s="330"/>
+      <c r="D16" s="330"/>
+      <c r="E16" s="330"/>
+      <c r="F16" s="330"/>
+      <c r="G16" s="330"/>
+      <c r="H16" s="330"/>
+      <c r="I16" s="330"/>
+      <c r="J16" s="331"/>
+    </row>
+    <row r="17" spans="1:14" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="329"/>
+      <c r="C17" s="330"/>
+      <c r="D17" s="330"/>
+      <c r="E17" s="330"/>
+      <c r="F17" s="330"/>
+      <c r="G17" s="330"/>
+      <c r="H17" s="330"/>
+      <c r="I17" s="330"/>
+      <c r="J17" s="331"/>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B18" s="329"/>
+      <c r="C18" s="330"/>
+      <c r="D18" s="330"/>
+      <c r="E18" s="330"/>
+      <c r="F18" s="330"/>
+      <c r="G18" s="330"/>
+      <c r="H18" s="330"/>
+      <c r="I18" s="330"/>
+      <c r="J18" s="331"/>
+    </row>
+    <row r="19" spans="1:14" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="329"/>
+      <c r="C19" s="330"/>
+      <c r="D19" s="330"/>
+      <c r="E19" s="330"/>
+      <c r="F19" s="330"/>
+      <c r="G19" s="330"/>
+      <c r="H19" s="330"/>
+      <c r="I19" s="330"/>
+      <c r="J19" s="331"/>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B20" s="329"/>
+      <c r="C20" s="330"/>
+      <c r="D20" s="330"/>
+      <c r="E20" s="330"/>
+      <c r="F20" s="330"/>
+      <c r="G20" s="330"/>
+      <c r="H20" s="330"/>
+      <c r="I20" s="330"/>
+      <c r="J20" s="331"/>
+    </row>
+    <row r="21" spans="1:14" ht="48.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="329"/>
+      <c r="C21" s="330"/>
+      <c r="D21" s="330"/>
+      <c r="E21" s="330"/>
+      <c r="F21" s="330"/>
+      <c r="G21" s="330"/>
+      <c r="H21" s="330"/>
+      <c r="I21" s="330"/>
+      <c r="J21" s="331"/>
+    </row>
+    <row r="22" spans="1:14" ht="47.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="329"/>
+      <c r="C22" s="330"/>
+      <c r="D22" s="330"/>
+      <c r="E22" s="330"/>
+      <c r="F22" s="330"/>
+      <c r="G22" s="330"/>
+      <c r="H22" s="330"/>
+      <c r="I22" s="330"/>
+      <c r="J22" s="331"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B23" s="329"/>
+      <c r="C23" s="330"/>
+      <c r="D23" s="330"/>
+      <c r="E23" s="330"/>
+      <c r="F23" s="330"/>
+      <c r="G23" s="330"/>
+      <c r="H23" s="330"/>
+      <c r="I23" s="330"/>
+      <c r="J23" s="331"/>
+    </row>
+    <row r="24" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="329"/>
+      <c r="C24" s="330"/>
+      <c r="D24" s="330"/>
+      <c r="E24" s="330"/>
+      <c r="F24" s="330"/>
+      <c r="G24" s="330"/>
+      <c r="H24" s="330"/>
+      <c r="I24" s="330"/>
+      <c r="J24" s="331"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="B25" s="329"/>
+      <c r="C25" s="330"/>
+      <c r="D25" s="330"/>
+      <c r="E25" s="330"/>
+      <c r="F25" s="330"/>
+      <c r="G25" s="330"/>
+      <c r="H25" s="330"/>
+      <c r="I25" s="330"/>
+      <c r="J25" s="331"/>
+    </row>
+    <row r="26" spans="1:14" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="329"/>
+      <c r="C26" s="330"/>
+      <c r="D26" s="330"/>
+      <c r="E26" s="330"/>
+      <c r="F26" s="330"/>
+      <c r="G26" s="330"/>
+      <c r="H26" s="330"/>
+      <c r="I26" s="330"/>
+      <c r="J26" s="331"/>
+    </row>
+    <row r="27" spans="1:14" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B27" s="329"/>
+      <c r="C27" s="330"/>
+      <c r="D27" s="330"/>
+      <c r="E27" s="330"/>
+      <c r="F27" s="330"/>
+      <c r="G27" s="330"/>
+      <c r="H27" s="330"/>
+      <c r="I27" s="330"/>
+      <c r="J27" s="331"/>
+    </row>
+    <row r="28" spans="1:14" ht="157.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="332"/>
+      <c r="C28" s="333"/>
+      <c r="D28" s="333"/>
+      <c r="E28" s="333"/>
+      <c r="F28" s="333"/>
+      <c r="G28" s="333"/>
+      <c r="H28" s="333"/>
+      <c r="I28" s="333"/>
+      <c r="J28" s="334"/>
+    </row>
+    <row r="29" spans="1:14" ht="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.35">
       <c r="A30" s="15"/>
       <c r="B30" s="22" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C30" s="16"/>
       <c r="D30" s="19"/>
       <c r="E30" s="15"/>
       <c r="F30" s="1"/>
       <c r="G30" s="99"/>
       <c r="H30" s="1"/>
       <c r="I30" s="99"/>
       <c r="J30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="K30" s="15"/>
       <c r="L30" s="2"/>
       <c r="M30" s="15"/>
       <c r="N30" s="19"/>
     </row>
-    <row r="31" spans="1:14" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:14" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="268" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
     </row>
-    <row r="32" spans="1:14" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:14" s="9" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B32" s="269" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:79" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="33" spans="2:79" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B33" s="269" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="9"/>
     </row>
-    <row r="34" spans="2:79" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:79" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B34" s="269"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
       <c r="J34" s="9"/>
     </row>
-    <row r="35" spans="2:79" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B35" s="43" t="s">
         <v>0</v>
       </c>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="9"/>
       <c r="I35" s="9"/>
       <c r="J35" s="9"/>
     </row>
-    <row r="36" spans="2:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B36" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="37" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B37" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
-      <c r="E37" s="322"/>
-[...3 lines deleted...]
-      <c r="I37" s="324"/>
+      <c r="E37" s="323"/>
+      <c r="F37" s="324"/>
+      <c r="G37" s="324"/>
+      <c r="H37" s="324"/>
+      <c r="I37" s="325"/>
       <c r="J37" s="12"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
       <c r="R37" s="1"/>
       <c r="S37" s="1"/>
       <c r="T37" s="1"/>
       <c r="U37" s="1"/>
       <c r="V37" s="1"/>
       <c r="W37" s="1"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
       <c r="AB37" s="1"/>
       <c r="AC37" s="1"/>
       <c r="AD37" s="1"/>
       <c r="AE37" s="1"/>
       <c r="AF37" s="1"/>
       <c r="AG37" s="1"/>
       <c r="AH37" s="1"/>
@@ -6180,61 +6151,61 @@
       <c r="BD37" s="1"/>
       <c r="BE37" s="1"/>
       <c r="BF37" s="1"/>
       <c r="BG37" s="1"/>
       <c r="BH37" s="1"/>
       <c r="BI37" s="1"/>
       <c r="BJ37" s="1"/>
       <c r="BK37" s="1"/>
       <c r="BL37" s="1"/>
       <c r="BM37" s="1"/>
       <c r="BN37" s="1"/>
       <c r="BO37" s="1"/>
       <c r="BP37" s="1"/>
       <c r="BQ37" s="1"/>
       <c r="BR37" s="1"/>
       <c r="BS37" s="1"/>
       <c r="BT37" s="1"/>
       <c r="BU37" s="1"/>
       <c r="BV37" s="1"/>
       <c r="BW37" s="1"/>
       <c r="BX37" s="1"/>
       <c r="BY37" s="1"/>
       <c r="BZ37" s="1"/>
       <c r="CA37" s="1"/>
     </row>
-    <row r="38" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B38" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
-      <c r="E38" s="322"/>
-[...3 lines deleted...]
-      <c r="I38" s="324"/>
+      <c r="E38" s="323"/>
+      <c r="F38" s="324"/>
+      <c r="G38" s="324"/>
+      <c r="H38" s="324"/>
+      <c r="I38" s="325"/>
       <c r="J38" s="12"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
       <c r="Q38" s="1"/>
       <c r="R38" s="1"/>
       <c r="S38" s="1"/>
       <c r="T38" s="1"/>
       <c r="U38" s="1"/>
       <c r="V38" s="1"/>
       <c r="W38" s="1"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
       <c r="AB38" s="1"/>
       <c r="AC38" s="1"/>
       <c r="AD38" s="1"/>
       <c r="AE38" s="1"/>
       <c r="AF38" s="1"/>
       <c r="AG38" s="1"/>
       <c r="AH38" s="1"/>
@@ -6262,61 +6233,61 @@
       <c r="BD38" s="1"/>
       <c r="BE38" s="1"/>
       <c r="BF38" s="1"/>
       <c r="BG38" s="1"/>
       <c r="BH38" s="1"/>
       <c r="BI38" s="1"/>
       <c r="BJ38" s="1"/>
       <c r="BK38" s="1"/>
       <c r="BL38" s="1"/>
       <c r="BM38" s="1"/>
       <c r="BN38" s="1"/>
       <c r="BO38" s="1"/>
       <c r="BP38" s="1"/>
       <c r="BQ38" s="1"/>
       <c r="BR38" s="1"/>
       <c r="BS38" s="1"/>
       <c r="BT38" s="1"/>
       <c r="BU38" s="1"/>
       <c r="BV38" s="1"/>
       <c r="BW38" s="1"/>
       <c r="BX38" s="1"/>
       <c r="BY38" s="1"/>
       <c r="BZ38" s="1"/>
       <c r="CA38" s="1"/>
     </row>
-    <row r="39" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B39" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
-      <c r="E39" s="322"/>
-[...3 lines deleted...]
-      <c r="I39" s="324"/>
+      <c r="E39" s="323"/>
+      <c r="F39" s="324"/>
+      <c r="G39" s="324"/>
+      <c r="H39" s="324"/>
+      <c r="I39" s="325"/>
       <c r="J39" s="12"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
       <c r="Q39" s="1"/>
       <c r="R39" s="1"/>
       <c r="S39" s="1"/>
       <c r="T39" s="1"/>
       <c r="U39" s="1"/>
       <c r="V39" s="1"/>
       <c r="W39" s="1"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
       <c r="AB39" s="1"/>
       <c r="AC39" s="1"/>
       <c r="AD39" s="1"/>
       <c r="AE39" s="1"/>
       <c r="AF39" s="1"/>
       <c r="AG39" s="1"/>
       <c r="AH39" s="1"/>
@@ -6344,61 +6315,61 @@
       <c r="BD39" s="1"/>
       <c r="BE39" s="1"/>
       <c r="BF39" s="1"/>
       <c r="BG39" s="1"/>
       <c r="BH39" s="1"/>
       <c r="BI39" s="1"/>
       <c r="BJ39" s="1"/>
       <c r="BK39" s="1"/>
       <c r="BL39" s="1"/>
       <c r="BM39" s="1"/>
       <c r="BN39" s="1"/>
       <c r="BO39" s="1"/>
       <c r="BP39" s="1"/>
       <c r="BQ39" s="1"/>
       <c r="BR39" s="1"/>
       <c r="BS39" s="1"/>
       <c r="BT39" s="1"/>
       <c r="BU39" s="1"/>
       <c r="BV39" s="1"/>
       <c r="BW39" s="1"/>
       <c r="BX39" s="1"/>
       <c r="BY39" s="1"/>
       <c r="BZ39" s="1"/>
       <c r="CA39" s="1"/>
     </row>
-    <row r="40" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B40" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
-      <c r="E40" s="322"/>
-[...3 lines deleted...]
-      <c r="I40" s="324"/>
+      <c r="E40" s="323"/>
+      <c r="F40" s="324"/>
+      <c r="G40" s="324"/>
+      <c r="H40" s="324"/>
+      <c r="I40" s="325"/>
       <c r="J40" s="12"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
       <c r="Q40" s="1"/>
       <c r="R40" s="1"/>
       <c r="S40" s="1"/>
       <c r="T40" s="1"/>
       <c r="U40" s="1"/>
       <c r="V40" s="1"/>
       <c r="W40" s="1"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="1"/>
       <c r="AB40" s="1"/>
       <c r="AC40" s="1"/>
       <c r="AD40" s="1"/>
       <c r="AE40" s="1"/>
       <c r="AF40" s="1"/>
       <c r="AG40" s="1"/>
       <c r="AH40" s="1"/>
@@ -6426,61 +6397,61 @@
       <c r="BD40" s="1"/>
       <c r="BE40" s="1"/>
       <c r="BF40" s="1"/>
       <c r="BG40" s="1"/>
       <c r="BH40" s="1"/>
       <c r="BI40" s="1"/>
       <c r="BJ40" s="1"/>
       <c r="BK40" s="1"/>
       <c r="BL40" s="1"/>
       <c r="BM40" s="1"/>
       <c r="BN40" s="1"/>
       <c r="BO40" s="1"/>
       <c r="BP40" s="1"/>
       <c r="BQ40" s="1"/>
       <c r="BR40" s="1"/>
       <c r="BS40" s="1"/>
       <c r="BT40" s="1"/>
       <c r="BU40" s="1"/>
       <c r="BV40" s="1"/>
       <c r="BW40" s="1"/>
       <c r="BX40" s="1"/>
       <c r="BY40" s="1"/>
       <c r="BZ40" s="1"/>
       <c r="CA40" s="1"/>
     </row>
-    <row r="41" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B41" s="13" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
-      <c r="E41" s="322"/>
-[...3 lines deleted...]
-      <c r="I41" s="324"/>
+      <c r="E41" s="323"/>
+      <c r="F41" s="324"/>
+      <c r="G41" s="324"/>
+      <c r="H41" s="324"/>
+      <c r="I41" s="325"/>
       <c r="J41" s="12"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
       <c r="Q41" s="1"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
       <c r="V41" s="1"/>
       <c r="W41" s="1"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
       <c r="AB41" s="1"/>
       <c r="AC41" s="1"/>
       <c r="AD41" s="1"/>
       <c r="AE41" s="1"/>
       <c r="AF41" s="1"/>
       <c r="AG41" s="1"/>
       <c r="AH41" s="1"/>
@@ -6508,61 +6479,61 @@
       <c r="BD41" s="1"/>
       <c r="BE41" s="1"/>
       <c r="BF41" s="1"/>
       <c r="BG41" s="1"/>
       <c r="BH41" s="1"/>
       <c r="BI41" s="1"/>
       <c r="BJ41" s="1"/>
       <c r="BK41" s="1"/>
       <c r="BL41" s="1"/>
       <c r="BM41" s="1"/>
       <c r="BN41" s="1"/>
       <c r="BO41" s="1"/>
       <c r="BP41" s="1"/>
       <c r="BQ41" s="1"/>
       <c r="BR41" s="1"/>
       <c r="BS41" s="1"/>
       <c r="BT41" s="1"/>
       <c r="BU41" s="1"/>
       <c r="BV41" s="1"/>
       <c r="BW41" s="1"/>
       <c r="BX41" s="1"/>
       <c r="BY41" s="1"/>
       <c r="BZ41" s="1"/>
       <c r="CA41" s="1"/>
     </row>
-    <row r="42" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B42" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
-      <c r="E42" s="322"/>
-[...3 lines deleted...]
-      <c r="I42" s="340"/>
+      <c r="E42" s="323"/>
+      <c r="F42" s="340"/>
+      <c r="G42" s="340"/>
+      <c r="H42" s="340"/>
+      <c r="I42" s="341"/>
       <c r="J42" s="12"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
       <c r="AB42" s="1"/>
       <c r="AC42" s="1"/>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
@@ -6590,61 +6561,61 @@
       <c r="BD42" s="1"/>
       <c r="BE42" s="1"/>
       <c r="BF42" s="1"/>
       <c r="BG42" s="1"/>
       <c r="BH42" s="1"/>
       <c r="BI42" s="1"/>
       <c r="BJ42" s="1"/>
       <c r="BK42" s="1"/>
       <c r="BL42" s="1"/>
       <c r="BM42" s="1"/>
       <c r="BN42" s="1"/>
       <c r="BO42" s="1"/>
       <c r="BP42" s="1"/>
       <c r="BQ42" s="1"/>
       <c r="BR42" s="1"/>
       <c r="BS42" s="1"/>
       <c r="BT42" s="1"/>
       <c r="BU42" s="1"/>
       <c r="BV42" s="1"/>
       <c r="BW42" s="1"/>
       <c r="BX42" s="1"/>
       <c r="BY42" s="1"/>
       <c r="BZ42" s="1"/>
       <c r="CA42" s="1"/>
     </row>
-    <row r="43" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B43" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
-      <c r="E43" s="322"/>
-[...3 lines deleted...]
-      <c r="I43" s="324"/>
+      <c r="E43" s="323"/>
+      <c r="F43" s="324"/>
+      <c r="G43" s="324"/>
+      <c r="H43" s="324"/>
+      <c r="I43" s="325"/>
       <c r="J43" s="12"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
       <c r="AB43" s="1"/>
       <c r="AC43" s="1"/>
       <c r="AD43" s="1"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
@@ -6672,61 +6643,61 @@
       <c r="BD43" s="1"/>
       <c r="BE43" s="1"/>
       <c r="BF43" s="1"/>
       <c r="BG43" s="1"/>
       <c r="BH43" s="1"/>
       <c r="BI43" s="1"/>
       <c r="BJ43" s="1"/>
       <c r="BK43" s="1"/>
       <c r="BL43" s="1"/>
       <c r="BM43" s="1"/>
       <c r="BN43" s="1"/>
       <c r="BO43" s="1"/>
       <c r="BP43" s="1"/>
       <c r="BQ43" s="1"/>
       <c r="BR43" s="1"/>
       <c r="BS43" s="1"/>
       <c r="BT43" s="1"/>
       <c r="BU43" s="1"/>
       <c r="BV43" s="1"/>
       <c r="BW43" s="1"/>
       <c r="BX43" s="1"/>
       <c r="BY43" s="1"/>
       <c r="BZ43" s="1"/>
       <c r="CA43" s="1"/>
     </row>
-    <row r="44" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B44" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
-      <c r="E44" s="322"/>
-[...3 lines deleted...]
-      <c r="I44" s="324"/>
+      <c r="E44" s="323"/>
+      <c r="F44" s="324"/>
+      <c r="G44" s="324"/>
+      <c r="H44" s="324"/>
+      <c r="I44" s="325"/>
       <c r="J44" s="12"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
       <c r="AB44" s="1"/>
       <c r="AC44" s="1"/>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
@@ -6754,51 +6725,51 @@
       <c r="BD44" s="1"/>
       <c r="BE44" s="1"/>
       <c r="BF44" s="1"/>
       <c r="BG44" s="1"/>
       <c r="BH44" s="1"/>
       <c r="BI44" s="1"/>
       <c r="BJ44" s="1"/>
       <c r="BK44" s="1"/>
       <c r="BL44" s="1"/>
       <c r="BM44" s="1"/>
       <c r="BN44" s="1"/>
       <c r="BO44" s="1"/>
       <c r="BP44" s="1"/>
       <c r="BQ44" s="1"/>
       <c r="BR44" s="1"/>
       <c r="BS44" s="1"/>
       <c r="BT44" s="1"/>
       <c r="BU44" s="1"/>
       <c r="BV44" s="1"/>
       <c r="BW44" s="1"/>
       <c r="BX44" s="1"/>
       <c r="BY44" s="1"/>
       <c r="BZ44" s="1"/>
       <c r="CA44" s="1"/>
     </row>
-    <row r="45" spans="2:79" s="10" customFormat="1" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:79" s="10" customFormat="1" ht="12.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B45" s="13"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="207"/>
       <c r="F45" s="207"/>
       <c r="G45" s="207"/>
       <c r="H45" s="207"/>
       <c r="I45" s="207"/>
       <c r="J45" s="13"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
@@ -6834,53 +6805,53 @@
       <c r="BD45" s="1"/>
       <c r="BE45" s="1"/>
       <c r="BF45" s="1"/>
       <c r="BG45" s="1"/>
       <c r="BH45" s="1"/>
       <c r="BI45" s="1"/>
       <c r="BJ45" s="1"/>
       <c r="BK45" s="1"/>
       <c r="BL45" s="1"/>
       <c r="BM45" s="1"/>
       <c r="BN45" s="1"/>
       <c r="BO45" s="1"/>
       <c r="BP45" s="1"/>
       <c r="BQ45" s="1"/>
       <c r="BR45" s="1"/>
       <c r="BS45" s="1"/>
       <c r="BT45" s="1"/>
       <c r="BU45" s="1"/>
       <c r="BV45" s="1"/>
       <c r="BW45" s="1"/>
       <c r="BX45" s="1"/>
       <c r="BY45" s="1"/>
       <c r="BZ45" s="1"/>
       <c r="CA45" s="1"/>
     </row>
-    <row r="46" spans="2:79" s="158" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:79" s="158" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B46" s="154" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C46" s="155"/>
       <c r="D46" s="155"/>
       <c r="E46" s="208"/>
       <c r="F46" s="208"/>
       <c r="G46" s="208"/>
       <c r="H46" s="208"/>
       <c r="I46" s="208"/>
       <c r="J46" s="156"/>
       <c r="K46" s="157"/>
       <c r="L46" s="157"/>
       <c r="M46" s="157"/>
       <c r="N46" s="157"/>
       <c r="O46" s="157"/>
       <c r="P46" s="157"/>
       <c r="Q46" s="157"/>
       <c r="R46" s="157"/>
       <c r="S46" s="157"/>
       <c r="T46" s="157"/>
       <c r="U46" s="157"/>
       <c r="V46" s="157"/>
       <c r="W46" s="157"/>
       <c r="X46" s="157"/>
       <c r="Y46" s="157"/>
       <c r="Z46" s="157"/>
@@ -6916,198 +6887,198 @@
       <c r="BD46" s="157"/>
       <c r="BE46" s="157"/>
       <c r="BF46" s="157"/>
       <c r="BG46" s="157"/>
       <c r="BH46" s="157"/>
       <c r="BI46" s="157"/>
       <c r="BJ46" s="157"/>
       <c r="BK46" s="157"/>
       <c r="BL46" s="157"/>
       <c r="BM46" s="157"/>
       <c r="BN46" s="157"/>
       <c r="BO46" s="157"/>
       <c r="BP46" s="157"/>
       <c r="BQ46" s="157"/>
       <c r="BR46" s="157"/>
       <c r="BS46" s="157"/>
       <c r="BT46" s="157"/>
       <c r="BU46" s="157"/>
       <c r="BV46" s="157"/>
       <c r="BW46" s="157"/>
       <c r="BX46" s="157"/>
       <c r="BY46" s="157"/>
       <c r="BZ46" s="157"/>
       <c r="CA46" s="157"/>
     </row>
-    <row r="47" spans="2:79" s="157" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:79" s="157" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B47" s="159" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C47" s="160"/>
       <c r="D47" s="155"/>
-      <c r="E47" s="334"/>
-[...3 lines deleted...]
-      <c r="I47" s="336"/>
+      <c r="E47" s="335"/>
+      <c r="F47" s="336"/>
+      <c r="G47" s="336"/>
+      <c r="H47" s="336"/>
+      <c r="I47" s="337"/>
       <c r="J47" s="156"/>
     </row>
-    <row r="48" spans="2:79" s="157" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:79" s="157" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B48" s="159" t="s">
         <v>2</v>
       </c>
       <c r="C48" s="160"/>
       <c r="D48" s="155"/>
-      <c r="E48" s="334"/>
-[...3 lines deleted...]
-      <c r="I48" s="338"/>
+      <c r="E48" s="335"/>
+      <c r="F48" s="338"/>
+      <c r="G48" s="338"/>
+      <c r="H48" s="338"/>
+      <c r="I48" s="339"/>
       <c r="J48" s="156"/>
     </row>
-    <row r="49" spans="2:79" s="157" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:79" s="157" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B49" s="159" t="s">
         <v>3</v>
       </c>
       <c r="C49" s="160"/>
       <c r="D49" s="155"/>
-      <c r="E49" s="334"/>
-[...3 lines deleted...]
-      <c r="I49" s="336"/>
+      <c r="E49" s="335"/>
+      <c r="F49" s="336"/>
+      <c r="G49" s="336"/>
+      <c r="H49" s="336"/>
+      <c r="I49" s="337"/>
       <c r="J49" s="156"/>
     </row>
-    <row r="50" spans="2:79" s="157" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:79" s="157" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="159" t="s">
         <v>4</v>
       </c>
       <c r="C50" s="160"/>
       <c r="D50" s="155"/>
-      <c r="E50" s="334"/>
-[...3 lines deleted...]
-      <c r="I50" s="338"/>
+      <c r="E50" s="335"/>
+      <c r="F50" s="338"/>
+      <c r="G50" s="338"/>
+      <c r="H50" s="338"/>
+      <c r="I50" s="339"/>
       <c r="J50" s="156"/>
     </row>
-    <row r="51" spans="2:79" s="157" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:79" s="157" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B51" s="159" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C51" s="160"/>
       <c r="D51" s="160"/>
-      <c r="E51" s="334"/>
-[...3 lines deleted...]
-      <c r="I51" s="338"/>
+      <c r="E51" s="335"/>
+      <c r="F51" s="338"/>
+      <c r="G51" s="338"/>
+      <c r="H51" s="338"/>
+      <c r="I51" s="339"/>
       <c r="J51" s="161"/>
     </row>
-    <row r="52" spans="2:79" ht="11.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:79" ht="11.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B52" s="13"/>
       <c r="E52" s="206"/>
       <c r="F52" s="206"/>
       <c r="G52" s="206"/>
       <c r="H52" s="206"/>
       <c r="I52" s="206"/>
     </row>
-    <row r="53" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B53" s="14" t="s">
-        <v>259</v>
+        <v>252</v>
       </c>
       <c r="C53" s="3"/>
       <c r="E53" s="206"/>
       <c r="F53" s="206"/>
       <c r="G53" s="206"/>
       <c r="H53" s="206"/>
       <c r="I53" s="206"/>
       <c r="J53" s="50"/>
     </row>
-    <row r="54" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B54" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C54" s="1"/>
-      <c r="E54" s="322"/>
-[...5 lines deleted...]
-    <row r="55" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E54" s="323"/>
+      <c r="F54" s="324"/>
+      <c r="G54" s="324"/>
+      <c r="H54" s="324"/>
+      <c r="I54" s="325"/>
+    </row>
+    <row r="55" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B55" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="E55" s="307"/>
-[...5 lines deleted...]
-    <row r="56" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E55" s="308"/>
+      <c r="F55" s="309"/>
+      <c r="G55" s="309"/>
+      <c r="H55" s="309"/>
+      <c r="I55" s="310"/>
+    </row>
+    <row r="56" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B56" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E56" s="307"/>
-[...6 lines deleted...]
-    <row r="58" spans="2:79" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E56" s="308"/>
+      <c r="F56" s="309"/>
+      <c r="G56" s="309"/>
+      <c r="H56" s="309"/>
+      <c r="I56" s="310"/>
+    </row>
+    <row r="57" spans="2:79" ht="9.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="58" spans="2:79" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="14" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="59" spans="2:79" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:79" ht="15" thickTop="1" x14ac:dyDescent="0.35">
       <c r="B59" s="8" t="s">
-        <v>188</v>
-[...3 lines deleted...]
-    <row r="61" spans="2:79" x14ac:dyDescent="0.25">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="60" spans="2:79" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="61" spans="2:79" x14ac:dyDescent="0.35">
       <c r="B61" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C61" s="209"/>
       <c r="E61" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F61" s="1"/>
       <c r="G61" s="211"/>
       <c r="H61" s="212"/>
       <c r="I61" s="212"/>
     </row>
-    <row r="62" spans="2:79" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="2:79" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C62" s="210"/>
       <c r="G62" s="212"/>
       <c r="H62" s="212"/>
       <c r="I62" s="212"/>
     </row>
-    <row r="63" spans="2:79" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="2:79" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B63" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C63" s="209"/>
       <c r="E63" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G63" s="211"/>
       <c r="H63" s="212"/>
       <c r="I63" s="212"/>
       <c r="K63" s="1"/>
       <c r="L63" s="1"/>
       <c r="M63" s="1"/>
       <c r="N63" s="1"/>
       <c r="O63" s="1"/>
       <c r="P63" s="1"/>
       <c r="Q63" s="1"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
       <c r="U63" s="1"/>
       <c r="V63" s="1"/>
       <c r="W63" s="1"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
@@ -7144,51 +7115,51 @@
       <c r="BD63" s="1"/>
       <c r="BE63" s="1"/>
       <c r="BF63" s="1"/>
       <c r="BG63" s="1"/>
       <c r="BH63" s="1"/>
       <c r="BI63" s="1"/>
       <c r="BJ63" s="1"/>
       <c r="BK63" s="1"/>
       <c r="BL63" s="1"/>
       <c r="BM63" s="1"/>
       <c r="BN63" s="1"/>
       <c r="BO63" s="1"/>
       <c r="BP63" s="1"/>
       <c r="BQ63" s="1"/>
       <c r="BR63" s="1"/>
       <c r="BS63" s="1"/>
       <c r="BT63" s="1"/>
       <c r="BU63" s="1"/>
       <c r="BV63" s="1"/>
       <c r="BW63" s="1"/>
       <c r="BX63" s="1"/>
       <c r="BY63" s="1"/>
       <c r="BZ63" s="1"/>
       <c r="CA63" s="1"/>
     </row>
-    <row r="64" spans="2:79" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="2:79" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="G64" s="212"/>
       <c r="H64" s="212"/>
       <c r="I64" s="212"/>
       <c r="K64" s="1"/>
       <c r="L64" s="1"/>
       <c r="M64" s="1"/>
       <c r="N64" s="1"/>
       <c r="O64" s="1"/>
       <c r="P64" s="1"/>
       <c r="Q64" s="1"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
       <c r="U64" s="1"/>
       <c r="V64" s="1"/>
       <c r="W64" s="1"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
       <c r="AA64" s="1"/>
       <c r="AB64" s="1"/>
       <c r="AC64" s="1"/>
       <c r="AD64" s="1"/>
       <c r="AE64" s="1"/>
       <c r="AF64" s="1"/>
@@ -7218,57 +7189,57 @@
       <c r="BD64" s="1"/>
       <c r="BE64" s="1"/>
       <c r="BF64" s="1"/>
       <c r="BG64" s="1"/>
       <c r="BH64" s="1"/>
       <c r="BI64" s="1"/>
       <c r="BJ64" s="1"/>
       <c r="BK64" s="1"/>
       <c r="BL64" s="1"/>
       <c r="BM64" s="1"/>
       <c r="BN64" s="1"/>
       <c r="BO64" s="1"/>
       <c r="BP64" s="1"/>
       <c r="BQ64" s="1"/>
       <c r="BR64" s="1"/>
       <c r="BS64" s="1"/>
       <c r="BT64" s="1"/>
       <c r="BU64" s="1"/>
       <c r="BV64" s="1"/>
       <c r="BW64" s="1"/>
       <c r="BX64" s="1"/>
       <c r="BY64" s="1"/>
       <c r="BZ64" s="1"/>
       <c r="CA64" s="1"/>
     </row>
-    <row r="65" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="E65" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="G65" s="310"/>
-[...1 lines deleted...]
-      <c r="I65" s="312"/>
+      <c r="G65" s="311"/>
+      <c r="H65" s="312"/>
+      <c r="I65" s="313"/>
       <c r="K65" s="1"/>
       <c r="L65" s="1"/>
       <c r="M65" s="1"/>
       <c r="N65" s="1"/>
       <c r="O65" s="1"/>
       <c r="P65" s="1"/>
       <c r="Q65" s="1"/>
       <c r="R65" s="1"/>
       <c r="S65" s="1"/>
       <c r="T65" s="1"/>
       <c r="U65" s="1"/>
       <c r="V65" s="1"/>
       <c r="W65" s="1"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
       <c r="AC65" s="1"/>
       <c r="AD65" s="1"/>
       <c r="AE65" s="1"/>
       <c r="AF65" s="1"/>
       <c r="AG65" s="1"/>
       <c r="AH65" s="1"/>
       <c r="AI65" s="1"/>
@@ -7295,51 +7266,51 @@
       <c r="BD65" s="1"/>
       <c r="BE65" s="1"/>
       <c r="BF65" s="1"/>
       <c r="BG65" s="1"/>
       <c r="BH65" s="1"/>
       <c r="BI65" s="1"/>
       <c r="BJ65" s="1"/>
       <c r="BK65" s="1"/>
       <c r="BL65" s="1"/>
       <c r="BM65" s="1"/>
       <c r="BN65" s="1"/>
       <c r="BO65" s="1"/>
       <c r="BP65" s="1"/>
       <c r="BQ65" s="1"/>
       <c r="BR65" s="1"/>
       <c r="BS65" s="1"/>
       <c r="BT65" s="1"/>
       <c r="BU65" s="1"/>
       <c r="BV65" s="1"/>
       <c r="BW65" s="1"/>
       <c r="BX65" s="1"/>
       <c r="BY65" s="1"/>
       <c r="BZ65" s="1"/>
       <c r="CA65" s="1"/>
     </row>
-    <row r="66" spans="1:79" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:79" s="8" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K66" s="1"/>
       <c r="L66" s="1"/>
       <c r="M66" s="1"/>
       <c r="N66" s="1"/>
       <c r="O66" s="1"/>
       <c r="P66" s="1"/>
       <c r="Q66" s="1"/>
       <c r="R66" s="1"/>
       <c r="S66" s="1"/>
       <c r="T66" s="1"/>
       <c r="U66" s="1"/>
       <c r="V66" s="1"/>
       <c r="W66" s="1"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
       <c r="AB66" s="1"/>
       <c r="AC66" s="1"/>
       <c r="AD66" s="1"/>
       <c r="AE66" s="1"/>
       <c r="AF66" s="1"/>
       <c r="AG66" s="1"/>
       <c r="AH66" s="1"/>
       <c r="AI66" s="1"/>
@@ -7366,671 +7337,671 @@
       <c r="BD66" s="1"/>
       <c r="BE66" s="1"/>
       <c r="BF66" s="1"/>
       <c r="BG66" s="1"/>
       <c r="BH66" s="1"/>
       <c r="BI66" s="1"/>
       <c r="BJ66" s="1"/>
       <c r="BK66" s="1"/>
       <c r="BL66" s="1"/>
       <c r="BM66" s="1"/>
       <c r="BN66" s="1"/>
       <c r="BO66" s="1"/>
       <c r="BP66" s="1"/>
       <c r="BQ66" s="1"/>
       <c r="BR66" s="1"/>
       <c r="BS66" s="1"/>
       <c r="BT66" s="1"/>
       <c r="BU66" s="1"/>
       <c r="BV66" s="1"/>
       <c r="BW66" s="1"/>
       <c r="BX66" s="1"/>
       <c r="BY66" s="1"/>
       <c r="BZ66" s="1"/>
       <c r="CA66" s="1"/>
     </row>
-    <row r="67" spans="1:79" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:79" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="I67" s="265"/>
     </row>
-    <row r="68" spans="1:79" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="69" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:79" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A69" s="15"/>
       <c r="B69" s="44" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C69" s="16"/>
       <c r="D69" s="18"/>
       <c r="E69" s="18"/>
       <c r="F69" s="18"/>
       <c r="G69" s="18"/>
       <c r="H69" s="18"/>
       <c r="I69" s="18"/>
       <c r="J69" s="18"/>
       <c r="K69" s="18"/>
       <c r="L69" s="2"/>
       <c r="M69" s="18"/>
       <c r="N69" s="21"/>
     </row>
-    <row r="70" spans="1:79" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:79" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="15"/>
       <c r="B70" s="22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C70" s="22"/>
       <c r="D70" s="19"/>
       <c r="E70" s="15"/>
       <c r="F70" s="19"/>
       <c r="G70" s="15"/>
       <c r="H70" s="19"/>
       <c r="I70" s="16"/>
       <c r="J70" s="19"/>
       <c r="K70" s="15"/>
       <c r="L70" s="2"/>
       <c r="M70" s="15"/>
       <c r="N70" s="19"/>
     </row>
-    <row r="71" spans="1:79" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:79" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="15"/>
       <c r="B71" s="16"/>
       <c r="C71" s="16"/>
       <c r="D71" s="15"/>
       <c r="E71" s="15"/>
       <c r="F71" s="15"/>
       <c r="G71" s="15"/>
       <c r="H71" s="15"/>
       <c r="I71" s="16"/>
       <c r="J71" s="15"/>
       <c r="K71" s="15"/>
       <c r="L71" s="2"/>
       <c r="M71" s="15"/>
       <c r="N71" s="15"/>
     </row>
-    <row r="72" spans="1:79" ht="39" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:79" ht="38.5" x14ac:dyDescent="0.35">
       <c r="A72" s="15"/>
       <c r="B72" s="16"/>
       <c r="C72" s="16"/>
       <c r="D72" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E72" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F72" s="93" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" s="15"/>
       <c r="I72" s="16"/>
       <c r="J72" s="1"/>
       <c r="K72" s="15"/>
       <c r="L72" s="2"/>
       <c r="M72" s="15"/>
       <c r="N72" s="15"/>
     </row>
-    <row r="73" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A73" s="15"/>
       <c r="B73" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C73" s="16"/>
       <c r="D73" s="257"/>
       <c r="E73" s="258"/>
       <c r="F73" s="255"/>
       <c r="G73" s="266" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="H73" s="15"/>
       <c r="I73" s="15"/>
       <c r="J73" s="15"/>
       <c r="K73" s="15"/>
       <c r="L73" s="19"/>
       <c r="M73" s="15"/>
       <c r="N73" s="19"/>
     </row>
-    <row r="74" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A74" s="15"/>
       <c r="B74" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C74" s="16"/>
       <c r="D74" s="259"/>
       <c r="E74" s="260"/>
       <c r="F74" s="256"/>
       <c r="G74" s="1"/>
       <c r="H74" s="15"/>
       <c r="I74" s="15"/>
       <c r="J74" s="15"/>
       <c r="K74" s="15"/>
       <c r="L74" s="19"/>
       <c r="M74" s="15"/>
       <c r="N74" s="19"/>
     </row>
-    <row r="75" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A75" s="15"/>
       <c r="B75" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C75" s="16"/>
       <c r="D75" s="259"/>
       <c r="E75" s="260"/>
       <c r="F75" s="256"/>
       <c r="G75" s="1"/>
       <c r="H75" s="15"/>
       <c r="I75" s="15"/>
       <c r="J75" s="15"/>
       <c r="K75" s="16"/>
       <c r="L75" s="19"/>
       <c r="M75" s="15"/>
       <c r="N75" s="19"/>
     </row>
-    <row r="76" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A76" s="15"/>
       <c r="B76" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C76" s="16"/>
       <c r="D76" s="259"/>
       <c r="E76" s="260"/>
       <c r="F76" s="256"/>
       <c r="G76" s="1"/>
       <c r="H76" s="15"/>
       <c r="I76" s="15"/>
       <c r="J76" s="15"/>
       <c r="K76" s="16"/>
       <c r="L76" s="19"/>
       <c r="M76" s="15"/>
       <c r="N76" s="19"/>
     </row>
-    <row r="77" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A77" s="15"/>
       <c r="B77" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C77" s="16"/>
       <c r="D77" s="259"/>
       <c r="E77" s="260"/>
       <c r="F77" s="256"/>
       <c r="G77" s="1"/>
       <c r="H77" s="15"/>
       <c r="I77" s="15"/>
       <c r="J77" s="15"/>
       <c r="K77" s="16"/>
       <c r="L77" s="19"/>
       <c r="M77" s="15"/>
       <c r="N77" s="19"/>
     </row>
-    <row r="78" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A78" s="15"/>
       <c r="B78" s="272" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C78" s="23"/>
       <c r="D78" s="1"/>
       <c r="E78" s="15"/>
       <c r="F78" s="270">
         <f>SUM(F73:F77)</f>
         <v>0</v>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" s="1"/>
       <c r="I78" s="15"/>
       <c r="J78" s="45"/>
       <c r="K78" s="16"/>
       <c r="L78" s="19"/>
       <c r="M78" s="15"/>
       <c r="N78" s="19"/>
     </row>
-    <row r="79" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A79" s="15"/>
       <c r="B79" s="272" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C79" s="1"/>
       <c r="D79" s="1"/>
       <c r="E79" s="15"/>
       <c r="F79" s="271" t="e">
         <f>AVERAGE(F73:F77)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" s="1"/>
       <c r="I79" s="15"/>
       <c r="J79" s="45"/>
       <c r="K79" s="16"/>
       <c r="L79" s="19"/>
       <c r="M79" s="15"/>
       <c r="N79" s="19"/>
     </row>
-    <row r="80" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A80" s="15"/>
       <c r="B80" s="8" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="C80" s="1"/>
       <c r="D80" s="1"/>
       <c r="E80" s="15"/>
       <c r="F80" s="270" t="e">
         <f>F79/2</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G80" s="1"/>
       <c r="H80" s="1"/>
       <c r="I80" s="15"/>
       <c r="J80" s="45"/>
       <c r="K80" s="16"/>
       <c r="L80" s="19"/>
       <c r="M80" s="15"/>
       <c r="N80" s="19"/>
     </row>
-    <row r="81" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B81" s="8"/>
       <c r="C81" s="8"/>
       <c r="D81" s="1"/>
       <c r="E81" s="8"/>
       <c r="F81" s="8"/>
       <c r="G81" s="8"/>
       <c r="H81" s="1"/>
       <c r="I81" s="1"/>
       <c r="J81" s="15"/>
     </row>
-    <row r="82" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B82" s="5" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C82" s="8"/>
       <c r="D82" s="8"/>
       <c r="I82" s="1"/>
       <c r="J82" s="15"/>
     </row>
-    <row r="83" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B83" s="5"/>
       <c r="C83" s="8"/>
       <c r="D83" s="8"/>
       <c r="I83" s="1"/>
       <c r="J83" s="15"/>
     </row>
-    <row r="84" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B84" s="8" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C84" s="8"/>
       <c r="D84" s="1"/>
       <c r="E84" s="214"/>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="1"/>
       <c r="J84" s="1"/>
     </row>
-    <row r="85" spans="1:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:15" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B85" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="8"/>
       <c r="D85" s="1"/>
       <c r="I85" s="1"/>
       <c r="J85" s="1"/>
     </row>
-    <row r="86" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:15" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B86" s="1"/>
       <c r="D86" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="E86" s="8"/>
       <c r="G86" s="215"/>
       <c r="I86" s="1"/>
       <c r="J86" s="1"/>
     </row>
-    <row r="87" spans="1:15" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:15" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B87" s="8"/>
       <c r="C87" s="1"/>
       <c r="D87" s="8" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="E87" s="8"/>
       <c r="G87" s="215"/>
       <c r="I87" s="1"/>
       <c r="J87" s="1"/>
     </row>
-    <row r="88" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B88" s="8"/>
       <c r="C88" s="8"/>
       <c r="D88" s="1"/>
       <c r="E88" s="49"/>
       <c r="F88" s="8"/>
       <c r="G88" s="216"/>
       <c r="H88" s="1"/>
       <c r="I88" s="1"/>
       <c r="J88" s="1"/>
     </row>
-    <row r="89" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A89" s="15"/>
       <c r="B89" s="44" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C89" s="16"/>
       <c r="D89" s="18"/>
       <c r="E89" s="94"/>
       <c r="F89" s="18"/>
       <c r="G89" s="217"/>
       <c r="H89" s="18"/>
       <c r="I89" s="1"/>
       <c r="J89" s="1"/>
       <c r="K89" s="18"/>
       <c r="L89" s="2"/>
       <c r="M89" s="18"/>
       <c r="N89" s="21"/>
     </row>
-    <row r="90" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:15" x14ac:dyDescent="0.35">
       <c r="B90" s="5"/>
       <c r="C90" s="8"/>
       <c r="D90" s="8"/>
       <c r="E90" s="49"/>
       <c r="G90" s="218"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
     </row>
-    <row r="91" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B91" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C91" s="8"/>
       <c r="D91" s="8"/>
       <c r="E91" s="214"/>
       <c r="G91" s="192" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
     </row>
-    <row r="92" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B92" s="8"/>
       <c r="C92" s="8"/>
       <c r="D92" s="8"/>
       <c r="E92" s="8"/>
       <c r="F92" s="1"/>
       <c r="G92" s="1"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
     </row>
-    <row r="93" spans="1:15" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:15" ht="17.5" x14ac:dyDescent="0.4">
       <c r="B93" s="44" t="s">
         <v>34</v>
       </c>
       <c r="C93" s="8"/>
       <c r="D93" s="1"/>
       <c r="E93" s="8"/>
       <c r="F93" s="8"/>
       <c r="I93" s="8"/>
       <c r="J93" s="8"/>
     </row>
-    <row r="94" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B94" s="17"/>
       <c r="C94" s="8"/>
       <c r="D94" s="1"/>
       <c r="E94" s="8"/>
       <c r="F94" s="8"/>
       <c r="I94" s="15"/>
       <c r="J94" s="15"/>
     </row>
-    <row r="95" spans="1:15" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:15" x14ac:dyDescent="0.35">
       <c r="A95" s="15"/>
       <c r="B95" s="22" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C95" s="220"/>
       <c r="D95" s="19"/>
       <c r="E95" s="15"/>
       <c r="F95" s="8"/>
       <c r="G95" s="8"/>
       <c r="H95" s="15"/>
       <c r="I95" s="15"/>
       <c r="J95" s="15"/>
       <c r="K95" s="16"/>
       <c r="L95" s="19"/>
       <c r="M95" s="15"/>
       <c r="N95" s="19"/>
       <c r="O95" s="15"/>
     </row>
-    <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="15"/>
       <c r="B96" s="24" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C96" s="220"/>
       <c r="D96" s="19"/>
       <c r="E96" s="15"/>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="15"/>
       <c r="I96" s="15"/>
       <c r="J96" s="15"/>
       <c r="K96" s="16"/>
       <c r="L96" s="19"/>
       <c r="M96" s="15"/>
       <c r="N96" s="19"/>
       <c r="O96" s="15"/>
     </row>
-    <row r="97" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A97" s="15"/>
       <c r="B97" s="16"/>
       <c r="C97" s="219"/>
       <c r="D97" s="19" t="s">
         <v>36</v>
       </c>
       <c r="E97" s="15"/>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="15"/>
       <c r="I97" s="15"/>
       <c r="J97" s="15"/>
       <c r="K97" s="16"/>
       <c r="L97" s="19"/>
       <c r="M97" s="15"/>
       <c r="N97" s="19"/>
       <c r="O97" s="15"/>
     </row>
-    <row r="98" spans="1:79" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:79" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="15"/>
       <c r="B98" s="16"/>
       <c r="C98" s="220"/>
       <c r="D98" s="19"/>
       <c r="E98" s="15"/>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="15"/>
       <c r="I98" s="15"/>
       <c r="J98" s="15"/>
       <c r="K98" s="16"/>
       <c r="L98" s="19"/>
       <c r="M98" s="15"/>
       <c r="N98" s="19"/>
       <c r="O98" s="15"/>
     </row>
-    <row r="99" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A99" s="15"/>
       <c r="B99" s="16"/>
       <c r="C99" s="219"/>
       <c r="D99" s="19" t="s">
         <v>35</v>
       </c>
       <c r="E99" s="15"/>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="15"/>
       <c r="I99" s="15"/>
       <c r="J99" s="15"/>
       <c r="K99" s="16"/>
       <c r="L99" s="19"/>
       <c r="M99" s="15"/>
       <c r="N99" s="19"/>
       <c r="O99" s="15"/>
     </row>
-    <row r="100" spans="1:79" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:79" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="15"/>
       <c r="B100" s="16"/>
       <c r="C100" s="19"/>
       <c r="D100" s="19"/>
       <c r="E100" s="15"/>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="15"/>
       <c r="I100" s="15"/>
       <c r="J100" s="15"/>
       <c r="K100" s="16"/>
       <c r="L100" s="19"/>
       <c r="M100" s="15"/>
       <c r="N100" s="19"/>
       <c r="O100" s="15"/>
     </row>
-    <row r="101" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A101" s="15"/>
       <c r="B101" s="16"/>
       <c r="C101" s="19"/>
       <c r="D101" s="19"/>
       <c r="E101" s="15"/>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="15"/>
       <c r="I101" s="15"/>
       <c r="J101" s="15"/>
       <c r="K101" s="16"/>
       <c r="L101" s="19"/>
       <c r="M101" s="15"/>
       <c r="N101" s="19"/>
       <c r="O101" s="15"/>
     </row>
-    <row r="102" spans="1:79" ht="17.25" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:79" ht="17.5" x14ac:dyDescent="0.4">
       <c r="A102" s="15"/>
       <c r="B102" s="44" t="s">
         <v>41</v>
       </c>
       <c r="C102" s="8"/>
       <c r="D102" s="8"/>
       <c r="E102" s="15"/>
       <c r="F102" s="8"/>
       <c r="G102" s="8"/>
       <c r="H102" s="15"/>
       <c r="I102" s="15"/>
       <c r="J102" s="15"/>
       <c r="K102" s="16"/>
       <c r="L102" s="19"/>
       <c r="M102" s="15"/>
       <c r="N102" s="19"/>
       <c r="O102" s="15"/>
     </row>
-    <row r="103" spans="1:79" ht="18" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:79" ht="18" x14ac:dyDescent="0.4">
       <c r="A103" s="15"/>
       <c r="B103" s="17"/>
       <c r="C103" s="8"/>
       <c r="D103" s="8"/>
       <c r="E103" s="15"/>
       <c r="F103" s="8"/>
       <c r="G103" s="8"/>
       <c r="H103" s="15"/>
       <c r="I103" s="15"/>
       <c r="J103" s="15"/>
       <c r="K103" s="16"/>
       <c r="L103" s="19"/>
       <c r="M103" s="15"/>
       <c r="N103" s="19"/>
       <c r="O103" s="15"/>
     </row>
-    <row r="104" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A104" s="15"/>
       <c r="B104" s="16" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="C104" s="16"/>
       <c r="D104" s="19"/>
       <c r="E104" s="15"/>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="15"/>
       <c r="I104" s="15"/>
       <c r="J104" s="15"/>
       <c r="K104" s="16"/>
       <c r="L104" s="19"/>
       <c r="M104" s="15"/>
       <c r="N104" s="19"/>
       <c r="O104" s="15"/>
     </row>
-    <row r="105" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A105" s="15"/>
       <c r="B105" s="16"/>
       <c r="C105" s="219"/>
       <c r="D105" s="19" t="s">
         <v>36</v>
       </c>
       <c r="E105" s="15"/>
       <c r="F105" s="8"/>
       <c r="G105" s="8"/>
       <c r="H105" s="15"/>
       <c r="I105" s="15"/>
       <c r="J105" s="15"/>
       <c r="K105" s="16"/>
       <c r="L105" s="19"/>
       <c r="M105" s="15"/>
       <c r="N105" s="19"/>
       <c r="O105" s="15"/>
     </row>
-    <row r="106" spans="1:79" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:79" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="15"/>
       <c r="B106" s="16"/>
       <c r="C106" s="220"/>
       <c r="D106" s="19"/>
       <c r="E106" s="15"/>
       <c r="F106" s="8"/>
       <c r="G106" s="8"/>
       <c r="H106" s="15"/>
       <c r="I106" s="15"/>
       <c r="J106" s="15"/>
       <c r="K106" s="16"/>
       <c r="L106" s="19"/>
       <c r="M106" s="15"/>
       <c r="N106" s="19"/>
       <c r="O106" s="15"/>
     </row>
-    <row r="107" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A107" s="15"/>
       <c r="B107" s="16"/>
       <c r="C107" s="219"/>
       <c r="D107" s="19" t="s">
         <v>35</v>
       </c>
       <c r="E107" s="15"/>
       <c r="F107" s="8"/>
       <c r="G107" s="8"/>
       <c r="H107" s="15"/>
       <c r="I107" s="15"/>
       <c r="J107" s="15"/>
       <c r="K107" s="16"/>
       <c r="L107" s="19"/>
       <c r="M107" s="15"/>
       <c r="N107" s="19"/>
       <c r="O107" s="15"/>
     </row>
-    <row r="108" spans="1:79" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:79" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="K108" s="1"/>
       <c r="L108" s="1"/>
       <c r="M108" s="1"/>
       <c r="N108" s="1"/>
       <c r="O108" s="1"/>
       <c r="P108" s="1"/>
       <c r="Q108" s="1"/>
       <c r="R108" s="1"/>
       <c r="S108" s="1"/>
       <c r="T108" s="1"/>
       <c r="U108" s="1"/>
       <c r="V108" s="1"/>
       <c r="W108" s="1"/>
       <c r="X108" s="1"/>
       <c r="Y108" s="1"/>
       <c r="Z108" s="1"/>
       <c r="AA108" s="1"/>
       <c r="AB108" s="1"/>
       <c r="AC108" s="1"/>
       <c r="AD108" s="1"/>
       <c r="AE108" s="1"/>
       <c r="AF108" s="1"/>
       <c r="AG108" s="1"/>
       <c r="AH108" s="1"/>
       <c r="AI108" s="1"/>
@@ -8057,844 +8028,938 @@
       <c r="BD108" s="1"/>
       <c r="BE108" s="1"/>
       <c r="BF108" s="1"/>
       <c r="BG108" s="1"/>
       <c r="BH108" s="1"/>
       <c r="BI108" s="1"/>
       <c r="BJ108" s="1"/>
       <c r="BK108" s="1"/>
       <c r="BL108" s="1"/>
       <c r="BM108" s="1"/>
       <c r="BN108" s="1"/>
       <c r="BO108" s="1"/>
       <c r="BP108" s="1"/>
       <c r="BQ108" s="1"/>
       <c r="BR108" s="1"/>
       <c r="BS108" s="1"/>
       <c r="BT108" s="1"/>
       <c r="BU108" s="1"/>
       <c r="BV108" s="1"/>
       <c r="BW108" s="1"/>
       <c r="BX108" s="1"/>
       <c r="BY108" s="1"/>
       <c r="BZ108" s="1"/>
       <c r="CA108" s="1"/>
     </row>
-    <row r="109" spans="1:79" ht="18" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:79" ht="18" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A109" s="72"/>
       <c r="B109" s="73" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C109" s="74"/>
       <c r="D109" s="74"/>
       <c r="E109" s="74"/>
       <c r="F109" s="75"/>
       <c r="G109" s="74"/>
       <c r="H109" s="74"/>
       <c r="I109" s="74"/>
       <c r="J109" s="185"/>
       <c r="K109" s="182"/>
     </row>
-    <row r="110" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A110" s="76"/>
       <c r="B110" s="77"/>
       <c r="C110" s="78"/>
       <c r="D110" s="78"/>
       <c r="E110" s="78"/>
       <c r="F110" s="79"/>
       <c r="G110" s="78"/>
       <c r="H110" s="78"/>
       <c r="I110" s="78"/>
       <c r="J110" s="186"/>
       <c r="K110" s="183"/>
     </row>
-    <row r="111" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A111" s="80"/>
       <c r="B111" s="81" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C111" s="82"/>
       <c r="D111" s="82"/>
       <c r="E111" s="82"/>
       <c r="F111" s="83"/>
       <c r="G111" s="82"/>
       <c r="H111" s="82"/>
       <c r="I111" s="82"/>
       <c r="J111" s="187"/>
       <c r="K111" s="184"/>
     </row>
-    <row r="112" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A112" s="84"/>
       <c r="B112" s="42"/>
       <c r="J112" s="187"/>
     </row>
-    <row r="113" spans="1:11" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:11" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A113" s="80"/>
       <c r="B113" s="88" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C113" s="88"/>
       <c r="D113" s="88"/>
       <c r="E113" s="88"/>
       <c r="F113" s="88"/>
       <c r="G113" s="88"/>
       <c r="H113" s="88"/>
       <c r="I113" s="88"/>
       <c r="J113" s="187"/>
       <c r="K113" s="184"/>
     </row>
-    <row r="114" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A114" s="84"/>
       <c r="J114" s="188"/>
     </row>
-    <row r="115" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="84"/>
       <c r="B115" s="92"/>
       <c r="C115" s="8"/>
       <c r="D115" s="8"/>
       <c r="E115" s="8"/>
       <c r="F115" s="8"/>
       <c r="H115" s="8"/>
       <c r="I115" s="64"/>
       <c r="J115" s="85"/>
     </row>
-    <row r="116" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="84"/>
       <c r="B116" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C116" s="8"/>
       <c r="D116" s="8"/>
       <c r="E116" s="8"/>
       <c r="F116" s="8"/>
       <c r="H116" s="90">
         <f>'Annexe II_heures effectives'!F68</f>
         <v>0</v>
       </c>
       <c r="I116" s="48" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J116" s="189"/>
     </row>
-    <row r="117" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A117" s="84"/>
       <c r="B117" s="1"/>
       <c r="C117" s="8"/>
       <c r="D117" s="8"/>
       <c r="E117" s="8"/>
       <c r="F117" s="8"/>
       <c r="H117" s="8"/>
       <c r="J117" s="85"/>
     </row>
-    <row r="118" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="84"/>
-      <c r="B118" s="91" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B118" s="91"/>
       <c r="C118" s="89"/>
       <c r="D118" s="89"/>
       <c r="E118" s="89"/>
       <c r="F118" s="89"/>
       <c r="G118" s="89"/>
-      <c r="H118" s="90">
-[...5 lines deleted...]
-      </c>
+      <c r="H118" s="89"/>
+      <c r="I118" s="89"/>
       <c r="J118" s="190"/>
     </row>
-    <row r="119" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="84"/>
-      <c r="B119" s="89" t="s">
-        <v>70</v>
+      <c r="B119" s="91" t="s">
+        <v>265</v>
       </c>
       <c r="C119" s="89"/>
       <c r="D119" s="89"/>
       <c r="E119" s="89"/>
       <c r="F119" s="89"/>
       <c r="G119" s="89"/>
-      <c r="H119" s="89"/>
-      <c r="I119" s="89"/>
+      <c r="H119" s="90">
+        <f>'Annexe II_heures effectives'!F64</f>
+        <v>0</v>
+      </c>
+      <c r="I119" s="117"/>
       <c r="J119" s="190"/>
     </row>
-    <row r="120" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A120" s="84"/>
       <c r="B120" s="91"/>
       <c r="C120" s="89"/>
       <c r="D120" s="89"/>
       <c r="E120" s="89"/>
       <c r="F120" s="89"/>
       <c r="G120" s="89"/>
       <c r="H120" s="89"/>
       <c r="I120" s="89"/>
       <c r="J120" s="190"/>
     </row>
-    <row r="121" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="84"/>
       <c r="B121" s="91" t="s">
-        <v>151</v>
+        <v>266</v>
       </c>
       <c r="C121" s="89"/>
       <c r="D121" s="89"/>
       <c r="E121" s="89"/>
       <c r="F121" s="89"/>
-      <c r="G121" s="89"/>
-[...1 lines deleted...]
-        <f>'Annexe II_heures effectives'!F64</f>
+      <c r="G121" s="168"/>
+      <c r="H121" s="114">
+        <f>'Annexe II_heures effectives'!G64</f>
         <v>0</v>
       </c>
       <c r="I121" s="117"/>
-      <c r="J121" s="190"/>
-[...2 lines deleted...]
-      <c r="A122" s="84"/>
+      <c r="J121" s="191"/>
+    </row>
+    <row r="122" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B122" s="91"/>
       <c r="C122" s="89"/>
       <c r="D122" s="89"/>
       <c r="E122" s="89"/>
       <c r="F122" s="89"/>
-      <c r="G122" s="89"/>
-[...5 lines deleted...]
-      <c r="A123" s="84"/>
+      <c r="G122" s="168"/>
+      <c r="H122" s="168"/>
+      <c r="I122" s="117"/>
+      <c r="J122" s="191"/>
+    </row>
+    <row r="123" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B123" s="91" t="s">
-        <v>253</v>
+        <v>267</v>
       </c>
       <c r="C123" s="89"/>
       <c r="D123" s="89"/>
       <c r="E123" s="89"/>
       <c r="F123" s="89"/>
       <c r="G123" s="168"/>
       <c r="H123" s="114">
-        <f>'Annexe II_heures effectives'!G64</f>
+        <f>'Annexe II_heures effectives'!H64</f>
         <v>0</v>
       </c>
       <c r="I123" s="117"/>
       <c r="J123" s="191"/>
     </row>
-    <row r="124" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B124" s="91"/>
       <c r="C124" s="89"/>
       <c r="D124" s="89"/>
       <c r="E124" s="89"/>
       <c r="F124" s="89"/>
       <c r="G124" s="168"/>
       <c r="H124" s="168"/>
       <c r="I124" s="117"/>
       <c r="J124" s="191"/>
     </row>
-    <row r="125" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:11" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="113"/>
       <c r="B125" s="91" t="s">
-        <v>264</v>
-[...5 lines deleted...]
-      <c r="G125" s="168"/>
+        <v>256</v>
+      </c>
+      <c r="C125" s="163"/>
+      <c r="D125" s="163"/>
+      <c r="E125" s="193"/>
+      <c r="F125" s="163"/>
+      <c r="G125" s="163"/>
       <c r="H125" s="114">
-        <f>'Annexe II_heures effectives'!H64</f>
-[...26 lines deleted...]
-      <c r="H127" s="114">
         <f>'Annexe II_heures effectives'!I64</f>
         <v>0</v>
       </c>
-      <c r="I127" s="89"/>
-[...11 lines deleted...]
-      <c r="I128" s="89"/>
+      <c r="I125" s="89"/>
+      <c r="J125" s="89"/>
+      <c r="K125" s="194"/>
+    </row>
+    <row r="126" spans="1:11" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B126" s="91"/>
+      <c r="C126" s="163"/>
+      <c r="D126" s="163"/>
+      <c r="E126" s="193"/>
+      <c r="F126" s="163"/>
+      <c r="G126" s="163"/>
+      <c r="H126" s="163"/>
+      <c r="I126" s="89"/>
+      <c r="J126" s="191"/>
+    </row>
+    <row r="127" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="84"/>
+      <c r="B127" s="89" t="s">
+        <v>233</v>
+      </c>
+      <c r="C127" s="89"/>
+      <c r="D127" s="89"/>
+      <c r="E127" s="89"/>
+      <c r="F127" s="89"/>
+      <c r="G127" s="168"/>
+      <c r="H127" s="295">
+        <f>'Annexe II_heures effectives'!I71</f>
+        <v>0</v>
+      </c>
+      <c r="I127" s="117"/>
+      <c r="J127" s="191"/>
+    </row>
+    <row r="128" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="84"/>
+      <c r="B128" s="89" t="s">
+        <v>234</v>
+      </c>
+      <c r="C128" s="89"/>
+      <c r="D128" s="89"/>
+      <c r="E128" s="89"/>
+      <c r="F128" s="89"/>
+      <c r="G128" s="168"/>
+      <c r="H128" s="295">
+        <f>'Annexe II_heures effectives'!I72</f>
+        <v>0</v>
+      </c>
+      <c r="I128" s="117"/>
       <c r="J128" s="191"/>
     </row>
-    <row r="129" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A129" s="84"/>
       <c r="B129" s="89" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="C129" s="89"/>
       <c r="D129" s="89"/>
       <c r="E129" s="89"/>
       <c r="F129" s="89"/>
       <c r="G129" s="168"/>
       <c r="H129" s="295">
-        <f>'Annexe II_heures effectives'!I71</f>
+        <f>'Annexe II_heures effectives'!I73</f>
         <v>0</v>
       </c>
       <c r="I129" s="117"/>
       <c r="J129" s="191"/>
     </row>
-    <row r="130" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A130" s="84"/>
       <c r="B130" s="89" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="C130" s="89"/>
       <c r="D130" s="89"/>
       <c r="E130" s="89"/>
       <c r="F130" s="89"/>
       <c r="G130" s="168"/>
       <c r="H130" s="295">
-        <f>'Annexe II_heures effectives'!I72</f>
+        <f>'Annexe II_heures effectives'!I74</f>
         <v>0</v>
       </c>
       <c r="I130" s="117"/>
       <c r="J130" s="191"/>
     </row>
-    <row r="131" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A131" s="84"/>
-      <c r="B131" s="89" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B131" s="89"/>
       <c r="C131" s="89"/>
       <c r="D131" s="89"/>
       <c r="E131" s="89"/>
       <c r="F131" s="89"/>
-      <c r="G131" s="168"/>
-[...7 lines deleted...]
-    <row r="132" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G131" s="89"/>
+      <c r="H131" s="89"/>
+      <c r="I131" s="89"/>
+      <c r="J131" s="190"/>
+    </row>
+    <row r="132" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A132" s="84"/>
-      <c r="B132" s="89" t="s">
-        <v>240</v>
+      <c r="B132" s="91" t="s">
+        <v>231</v>
       </c>
       <c r="C132" s="89"/>
       <c r="D132" s="89"/>
       <c r="E132" s="89"/>
       <c r="F132" s="89"/>
-      <c r="G132" s="168"/>
-[...29 lines deleted...]
-      <c r="H134" s="114">
+      <c r="G132" s="89"/>
+      <c r="H132" s="114">
         <f>'Annexe II_heures effectives'!I76</f>
         <v>0</v>
       </c>
-      <c r="I134" s="89"/>
-[...43 lines deleted...]
-    <row r="141" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="I132" s="89"/>
+      <c r="J132" s="190"/>
+    </row>
+    <row r="133" spans="1:12" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B133" s="91"/>
+      <c r="C133" s="163"/>
+      <c r="D133" s="163"/>
+      <c r="E133" s="193"/>
+      <c r="F133" s="163"/>
+      <c r="G133" s="163"/>
+      <c r="H133" s="163"/>
+      <c r="I133" s="89"/>
+      <c r="J133" s="89"/>
+      <c r="K133" s="194"/>
+    </row>
+    <row r="134" spans="1:12" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A134" s="86"/>
+      <c r="B134" s="87"/>
+      <c r="C134" s="87"/>
+      <c r="D134" s="87"/>
+      <c r="E134" s="87"/>
+      <c r="F134" s="87"/>
+      <c r="G134" s="87"/>
+      <c r="H134" s="87"/>
+      <c r="I134" s="87"/>
+      <c r="J134" s="87"/>
+      <c r="K134" s="84"/>
+    </row>
+    <row r="135" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B135" s="42" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B136" s="42"/>
+    </row>
+    <row r="137" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B137" s="3" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="138" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B138" s="3"/>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="C139" s="223"/>
+      <c r="D139" s="8" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C140" s="216"/>
+      <c r="D140" s="8"/>
+    </row>
+    <row r="141" spans="1:12" s="100" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B141" s="101"/>
       <c r="C141" s="223"/>
       <c r="D141" s="8" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+      <c r="E141" s="151"/>
+      <c r="F141" s="151"/>
+      <c r="G141" s="151"/>
+      <c r="H141" s="151"/>
+      <c r="I141" s="101"/>
+      <c r="J141" s="101"/>
+      <c r="K141" s="102"/>
+      <c r="L141" s="102"/>
+    </row>
+    <row r="142" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C142" s="216"/>
-      <c r="D142" s="8"/>
-[...2 lines deleted...]
-      <c r="B143" s="101"/>
+    </row>
+    <row r="143" spans="1:12" x14ac:dyDescent="0.35">
       <c r="C143" s="223"/>
       <c r="D143" s="8" t="s">
-        <v>260</v>
-[...37 lines deleted...]
-    <row r="148" spans="2:147" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="144" spans="1:12" s="100" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B144" s="101"/>
+      <c r="C144" s="297"/>
+      <c r="D144" s="298"/>
+      <c r="E144" s="101"/>
+      <c r="F144" s="101"/>
+      <c r="G144" s="101"/>
+      <c r="H144" s="101"/>
+      <c r="I144" s="101"/>
+      <c r="J144" s="101"/>
+      <c r="K144" s="102"/>
+      <c r="L144" s="102"/>
+    </row>
+    <row r="145" spans="2:147" x14ac:dyDescent="0.35">
+      <c r="B145" s="3" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="146" spans="2:147" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C146" s="216"/>
+    </row>
+    <row r="147" spans="2:147" s="100" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B147" s="101"/>
+      <c r="C147" s="223"/>
+      <c r="D147" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="E147" s="151"/>
+      <c r="F147" s="151"/>
+      <c r="G147" s="151"/>
+      <c r="H147" s="101"/>
+      <c r="I147" s="101"/>
+      <c r="J147" s="101"/>
+      <c r="K147" s="102"/>
+      <c r="L147" s="102"/>
+    </row>
+    <row r="148" spans="2:147" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C148" s="216"/>
-    </row>
-    <row r="149" spans="2:147" s="100" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D148" s="8"/>
+    </row>
+    <row r="149" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B149" s="101"/>
       <c r="C149" s="223"/>
       <c r="D149" s="8" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      <c r="G149" s="151"/>
+        <v>130</v>
+      </c>
+      <c r="E149" s="101"/>
+      <c r="F149" s="101"/>
+      <c r="G149" s="101"/>
       <c r="H149" s="101"/>
       <c r="I149" s="101"/>
       <c r="J149" s="101"/>
       <c r="K149" s="102"/>
       <c r="L149" s="102"/>
     </row>
-    <row r="150" spans="2:147" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="2:147" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C150" s="216"/>
       <c r="D150" s="8"/>
     </row>
-    <row r="151" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="151" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B151" s="101"/>
       <c r="C151" s="223"/>
       <c r="D151" s="8" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="G151" s="101"/>
+        <v>244</v>
+      </c>
+      <c r="E151" s="151"/>
+      <c r="F151" s="151"/>
+      <c r="G151" s="151"/>
       <c r="H151" s="101"/>
       <c r="I151" s="101"/>
       <c r="J151" s="101"/>
       <c r="K151" s="102"/>
       <c r="L151" s="102"/>
     </row>
-    <row r="152" spans="2:147" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="153" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="152" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B152" s="101"/>
+      <c r="C152" s="101"/>
+      <c r="D152" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="E152" s="151"/>
+      <c r="F152" s="151"/>
+      <c r="G152" s="151"/>
+      <c r="H152" s="101"/>
+      <c r="I152" s="101"/>
+      <c r="J152" s="101"/>
+      <c r="K152" s="102"/>
+      <c r="L152" s="102"/>
+    </row>
+    <row r="153" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B153" s="101"/>
-      <c r="C153" s="223"/>
-[...5 lines deleted...]
-      <c r="G153" s="151"/>
+      <c r="C153" s="101"/>
+      <c r="D153" s="8"/>
+      <c r="E153" s="101"/>
+      <c r="F153" s="101"/>
+      <c r="G153" s="101"/>
       <c r="H153" s="101"/>
       <c r="I153" s="101"/>
       <c r="J153" s="101"/>
       <c r="K153" s="102"/>
       <c r="L153" s="102"/>
     </row>
-    <row r="154" spans="2:147" s="100" customFormat="1" x14ac:dyDescent="0.25">
-[...52 lines deleted...]
-      <c r="J158" s="8"/>
+    <row r="154" spans="2:147" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B154" s="320" t="s">
+        <v>262</v>
+      </c>
+      <c r="C154" s="321"/>
+      <c r="D154" s="321"/>
+      <c r="E154" s="321"/>
+      <c r="F154" s="321"/>
+      <c r="G154" s="321"/>
+      <c r="H154" s="321"/>
+      <c r="I154" s="321"/>
+      <c r="J154" s="322"/>
+      <c r="K154" s="100"/>
+    </row>
+    <row r="156" spans="2:147" ht="17.5" x14ac:dyDescent="0.4">
+      <c r="B156" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="1"/>
+      <c r="F156" s="8"/>
+      <c r="G156" s="1"/>
+      <c r="H156" s="8"/>
+      <c r="I156" s="1"/>
+      <c r="J156" s="8"/>
+      <c r="CC156" s="8"/>
+      <c r="CE156" s="8"/>
+      <c r="CG156" s="8"/>
+      <c r="CI156" s="8"/>
+      <c r="CK156" s="8"/>
+      <c r="CM156" s="8"/>
+      <c r="CO156" s="8"/>
+      <c r="CQ156" s="8"/>
+      <c r="CS156" s="8"/>
+      <c r="CU156" s="8"/>
+      <c r="CW156" s="8"/>
+      <c r="CY156" s="8"/>
+      <c r="DA156" s="8"/>
+      <c r="DC156" s="8"/>
+      <c r="DE156" s="8"/>
+      <c r="DG156" s="8"/>
+      <c r="DI156" s="8"/>
+      <c r="DK156" s="8"/>
+      <c r="DM156" s="8"/>
+      <c r="DO156" s="8"/>
+      <c r="DQ156" s="8"/>
+      <c r="DS156" s="8"/>
+      <c r="DU156" s="8"/>
+      <c r="DW156" s="8"/>
+      <c r="DY156" s="8"/>
+      <c r="EA156" s="8"/>
+      <c r="EC156" s="8"/>
+      <c r="EE156" s="8"/>
+      <c r="EG156" s="8"/>
+      <c r="EI156" s="8"/>
+      <c r="EK156" s="8"/>
+      <c r="EM156" s="8"/>
+      <c r="EO156" s="8"/>
+      <c r="EQ156" s="8"/>
+    </row>
+    <row r="157" spans="2:147" x14ac:dyDescent="0.35">
+      <c r="B157" s="8"/>
+      <c r="C157" s="1"/>
+      <c r="D157" s="8"/>
+      <c r="E157" s="1"/>
+      <c r="F157" s="8"/>
+      <c r="G157" s="1"/>
+      <c r="H157" s="8"/>
+      <c r="I157" s="1"/>
+      <c r="J157" s="8"/>
+      <c r="CC157" s="8"/>
+      <c r="CE157" s="8"/>
+      <c r="CG157" s="8"/>
+      <c r="CI157" s="8"/>
+      <c r="CK157" s="8"/>
+      <c r="CM157" s="8"/>
+      <c r="CO157" s="8"/>
+      <c r="CQ157" s="8"/>
+      <c r="CS157" s="8"/>
+      <c r="CU157" s="8"/>
+      <c r="CW157" s="8"/>
+      <c r="CY157" s="8"/>
+      <c r="DA157" s="8"/>
+      <c r="DC157" s="8"/>
+      <c r="DE157" s="8"/>
+      <c r="DG157" s="8"/>
+      <c r="DI157" s="8"/>
+      <c r="DK157" s="8"/>
+      <c r="DM157" s="8"/>
+      <c r="DO157" s="8"/>
+      <c r="DQ157" s="8"/>
+      <c r="DS157" s="8"/>
+      <c r="DU157" s="8"/>
+      <c r="DW157" s="8"/>
+      <c r="DY157" s="8"/>
+      <c r="EA157" s="8"/>
+      <c r="EC157" s="8"/>
+      <c r="EE157" s="8"/>
+      <c r="EG157" s="8"/>
+      <c r="EI157" s="8"/>
+      <c r="EK157" s="8"/>
+      <c r="EM157" s="8"/>
+      <c r="EO157" s="8"/>
+      <c r="EQ157" s="8"/>
+    </row>
+    <row r="158" spans="2:147" x14ac:dyDescent="0.35">
+      <c r="B158" s="314"/>
+      <c r="C158" s="315"/>
+      <c r="D158" s="315"/>
+      <c r="E158" s="315"/>
+      <c r="F158" s="315"/>
+      <c r="G158" s="315"/>
+      <c r="H158" s="315"/>
+      <c r="I158" s="316"/>
       <c r="CC158" s="8"/>
       <c r="CE158" s="8"/>
       <c r="CG158" s="8"/>
       <c r="CI158" s="8"/>
       <c r="CK158" s="8"/>
       <c r="CM158" s="8"/>
       <c r="CO158" s="8"/>
       <c r="CQ158" s="8"/>
       <c r="CS158" s="8"/>
       <c r="CU158" s="8"/>
       <c r="CW158" s="8"/>
       <c r="CY158" s="8"/>
       <c r="DA158" s="8"/>
       <c r="DC158" s="8"/>
       <c r="DE158" s="8"/>
       <c r="DG158" s="8"/>
       <c r="DI158" s="8"/>
       <c r="DK158" s="8"/>
       <c r="DM158" s="8"/>
       <c r="DO158" s="8"/>
       <c r="DQ158" s="8"/>
       <c r="DS158" s="8"/>
       <c r="DU158" s="8"/>
       <c r="DW158" s="8"/>
       <c r="DY158" s="8"/>
       <c r="EA158" s="8"/>
       <c r="EC158" s="8"/>
       <c r="EE158" s="8"/>
       <c r="EG158" s="8"/>
       <c r="EI158" s="8"/>
       <c r="EK158" s="8"/>
       <c r="EM158" s="8"/>
       <c r="EO158" s="8"/>
       <c r="EQ158" s="8"/>
     </row>
-    <row r="159" spans="2:147" x14ac:dyDescent="0.25">
-[...52 lines deleted...]
-      <c r="I160" s="315"/>
+    <row r="159" spans="2:147" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="160" spans="2:147" ht="17.5" x14ac:dyDescent="0.4">
+      <c r="B160" s="42" t="s">
+        <v>100</v>
+      </c>
+      <c r="C160" s="1"/>
+      <c r="D160" s="8"/>
+      <c r="E160" s="1"/>
+      <c r="F160" s="8"/>
+      <c r="G160" s="1"/>
+      <c r="H160" s="8"/>
+      <c r="I160" s="1"/>
+      <c r="J160" s="8"/>
       <c r="CC160" s="8"/>
       <c r="CE160" s="8"/>
       <c r="CG160" s="8"/>
       <c r="CI160" s="8"/>
       <c r="CK160" s="8"/>
       <c r="CM160" s="8"/>
       <c r="CO160" s="8"/>
       <c r="CQ160" s="8"/>
       <c r="CS160" s="8"/>
       <c r="CU160" s="8"/>
       <c r="CW160" s="8"/>
       <c r="CY160" s="8"/>
       <c r="DA160" s="8"/>
       <c r="DC160" s="8"/>
       <c r="DE160" s="8"/>
       <c r="DG160" s="8"/>
       <c r="DI160" s="8"/>
       <c r="DK160" s="8"/>
       <c r="DM160" s="8"/>
       <c r="DO160" s="8"/>
       <c r="DQ160" s="8"/>
       <c r="DS160" s="8"/>
       <c r="DU160" s="8"/>
       <c r="DW160" s="8"/>
       <c r="DY160" s="8"/>
       <c r="EA160" s="8"/>
       <c r="EC160" s="8"/>
       <c r="EE160" s="8"/>
       <c r="EG160" s="8"/>
       <c r="EI160" s="8"/>
       <c r="EK160" s="8"/>
       <c r="EM160" s="8"/>
       <c r="EO160" s="8"/>
       <c r="EQ160" s="8"/>
     </row>
-    <row r="161" spans="1:147" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...10 lines deleted...]
-      <c r="I162" s="1"/>
+    <row r="161" spans="1:147" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B161" s="8"/>
+      <c r="C161" s="1"/>
+      <c r="D161" s="8"/>
+      <c r="E161" s="1"/>
+      <c r="F161" s="8"/>
+      <c r="G161" s="1"/>
+      <c r="H161" s="8"/>
+      <c r="I161" s="1"/>
+      <c r="J161" s="8"/>
+      <c r="CC161" s="8"/>
+      <c r="CE161" s="8"/>
+      <c r="CG161" s="8"/>
+      <c r="CI161" s="8"/>
+      <c r="CK161" s="8"/>
+      <c r="CM161" s="8"/>
+      <c r="CO161" s="8"/>
+      <c r="CQ161" s="8"/>
+      <c r="CS161" s="8"/>
+      <c r="CU161" s="8"/>
+      <c r="CW161" s="8"/>
+      <c r="CY161" s="8"/>
+      <c r="DA161" s="8"/>
+      <c r="DC161" s="8"/>
+      <c r="DE161" s="8"/>
+      <c r="DG161" s="8"/>
+      <c r="DI161" s="8"/>
+      <c r="DK161" s="8"/>
+      <c r="DM161" s="8"/>
+      <c r="DO161" s="8"/>
+      <c r="DQ161" s="8"/>
+      <c r="DS161" s="8"/>
+      <c r="DU161" s="8"/>
+      <c r="DW161" s="8"/>
+      <c r="DY161" s="8"/>
+      <c r="EA161" s="8"/>
+      <c r="EC161" s="8"/>
+      <c r="EE161" s="8"/>
+      <c r="EG161" s="8"/>
+      <c r="EI161" s="8"/>
+      <c r="EK161" s="8"/>
+      <c r="EM161" s="8"/>
+      <c r="EO161" s="8"/>
+      <c r="EQ161" s="8"/>
+    </row>
+    <row r="162" spans="1:147" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A162" s="8"/>
+      <c r="B162" s="317" t="s">
+        <v>192</v>
+      </c>
+      <c r="C162" s="318"/>
+      <c r="D162" s="318"/>
+      <c r="E162" s="318"/>
+      <c r="F162" s="318"/>
+      <c r="G162" s="318"/>
+      <c r="H162" s="318"/>
+      <c r="I162" s="319"/>
       <c r="J162" s="8"/>
+      <c r="CB162" s="8"/>
       <c r="CC162" s="8"/>
       <c r="CE162" s="8"/>
+      <c r="CF162" s="8"/>
       <c r="CG162" s="8"/>
       <c r="CI162" s="8"/>
+      <c r="CJ162" s="8"/>
       <c r="CK162" s="8"/>
       <c r="CM162" s="8"/>
+      <c r="CN162" s="8"/>
       <c r="CO162" s="8"/>
       <c r="CQ162" s="8"/>
+      <c r="CR162" s="8"/>
       <c r="CS162" s="8"/>
       <c r="CU162" s="8"/>
+      <c r="CV162" s="8"/>
       <c r="CW162" s="8"/>
       <c r="CY162" s="8"/>
+      <c r="CZ162" s="8"/>
       <c r="DA162" s="8"/>
       <c r="DC162" s="8"/>
+      <c r="DD162" s="8"/>
       <c r="DE162" s="8"/>
       <c r="DG162" s="8"/>
+      <c r="DH162" s="8"/>
       <c r="DI162" s="8"/>
       <c r="DK162" s="8"/>
+      <c r="DL162" s="8"/>
       <c r="DM162" s="8"/>
       <c r="DO162" s="8"/>
+      <c r="DP162" s="8"/>
       <c r="DQ162" s="8"/>
       <c r="DS162" s="8"/>
+      <c r="DT162" s="8"/>
       <c r="DU162" s="8"/>
       <c r="DW162" s="8"/>
+      <c r="DX162" s="8"/>
       <c r="DY162" s="8"/>
       <c r="EA162" s="8"/>
+      <c r="EB162" s="8"/>
       <c r="EC162" s="8"/>
       <c r="EE162" s="8"/>
+      <c r="EF162" s="8"/>
       <c r="EG162" s="8"/>
       <c r="EI162" s="8"/>
+      <c r="EJ162" s="8"/>
       <c r="EK162" s="8"/>
       <c r="EM162" s="8"/>
+      <c r="EN162" s="8"/>
       <c r="EO162" s="8"/>
       <c r="EQ162" s="8"/>
     </row>
-    <row r="163" spans="1:147" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:147" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A163" s="8"/>
       <c r="B163" s="8"/>
       <c r="C163" s="1"/>
       <c r="D163" s="8"/>
-      <c r="E163" s="1"/>
+      <c r="E163" s="8"/>
       <c r="F163" s="8"/>
       <c r="G163" s="1"/>
       <c r="H163" s="8"/>
-      <c r="I163" s="1"/>
+      <c r="I163" s="8"/>
       <c r="J163" s="8"/>
+      <c r="CB163" s="8"/>
       <c r="CC163" s="8"/>
       <c r="CE163" s="8"/>
+      <c r="CF163" s="8"/>
       <c r="CG163" s="8"/>
       <c r="CI163" s="8"/>
+      <c r="CJ163" s="8"/>
       <c r="CK163" s="8"/>
       <c r="CM163" s="8"/>
+      <c r="CN163" s="8"/>
       <c r="CO163" s="8"/>
       <c r="CQ163" s="8"/>
+      <c r="CR163" s="8"/>
       <c r="CS163" s="8"/>
       <c r="CU163" s="8"/>
+      <c r="CV163" s="8"/>
       <c r="CW163" s="8"/>
       <c r="CY163" s="8"/>
+      <c r="CZ163" s="8"/>
       <c r="DA163" s="8"/>
       <c r="DC163" s="8"/>
+      <c r="DD163" s="8"/>
       <c r="DE163" s="8"/>
       <c r="DG163" s="8"/>
+      <c r="DH163" s="8"/>
       <c r="DI163" s="8"/>
       <c r="DK163" s="8"/>
+      <c r="DL163" s="8"/>
       <c r="DM163" s="8"/>
       <c r="DO163" s="8"/>
+      <c r="DP163" s="8"/>
       <c r="DQ163" s="8"/>
       <c r="DS163" s="8"/>
+      <c r="DT163" s="8"/>
       <c r="DU163" s="8"/>
       <c r="DW163" s="8"/>
+      <c r="DX163" s="8"/>
       <c r="DY163" s="8"/>
       <c r="EA163" s="8"/>
+      <c r="EB163" s="8"/>
       <c r="EC163" s="8"/>
       <c r="EE163" s="8"/>
+      <c r="EF163" s="8"/>
       <c r="EG163" s="8"/>
       <c r="EI163" s="8"/>
+      <c r="EJ163" s="8"/>
       <c r="EK163" s="8"/>
       <c r="EM163" s="8"/>
+      <c r="EN163" s="8"/>
       <c r="EO163" s="8"/>
       <c r="EQ163" s="8"/>
     </row>
-    <row r="164" spans="1:147" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A164" s="8"/>
-      <c r="B164" s="316" t="s">
-[...9 lines deleted...]
-      <c r="J164" s="8"/>
+      <c r="B164" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C164" s="1"/>
+      <c r="D164" s="8"/>
+      <c r="E164" s="308"/>
+      <c r="F164" s="309"/>
+      <c r="G164" s="309"/>
+      <c r="H164" s="309"/>
+      <c r="I164" s="310"/>
       <c r="CB164" s="8"/>
       <c r="CC164" s="8"/>
       <c r="CE164" s="8"/>
       <c r="CF164" s="8"/>
       <c r="CG164" s="8"/>
       <c r="CI164" s="8"/>
       <c r="CJ164" s="8"/>
       <c r="CK164" s="8"/>
       <c r="CM164" s="8"/>
       <c r="CN164" s="8"/>
       <c r="CO164" s="8"/>
       <c r="CQ164" s="8"/>
       <c r="CR164" s="8"/>
       <c r="CS164" s="8"/>
       <c r="CU164" s="8"/>
       <c r="CV164" s="8"/>
       <c r="CW164" s="8"/>
       <c r="CY164" s="8"/>
       <c r="CZ164" s="8"/>
       <c r="DA164" s="8"/>
       <c r="DC164" s="8"/>
       <c r="DD164" s="8"/>
       <c r="DE164" s="8"/>
       <c r="DG164" s="8"/>
       <c r="DH164" s="8"/>
@@ -8903,125 +8968,108 @@
       <c r="DL164" s="8"/>
       <c r="DM164" s="8"/>
       <c r="DO164" s="8"/>
       <c r="DP164" s="8"/>
       <c r="DQ164" s="8"/>
       <c r="DS164" s="8"/>
       <c r="DT164" s="8"/>
       <c r="DU164" s="8"/>
       <c r="DW164" s="8"/>
       <c r="DX164" s="8"/>
       <c r="DY164" s="8"/>
       <c r="EA164" s="8"/>
       <c r="EB164" s="8"/>
       <c r="EC164" s="8"/>
       <c r="EE164" s="8"/>
       <c r="EF164" s="8"/>
       <c r="EG164" s="8"/>
       <c r="EI164" s="8"/>
       <c r="EJ164" s="8"/>
       <c r="EK164" s="8"/>
       <c r="EM164" s="8"/>
       <c r="EN164" s="8"/>
       <c r="EO164" s="8"/>
       <c r="EQ164" s="8"/>
     </row>
-    <row r="165" spans="1:147" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B165" s="8"/>
+    <row r="165" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B165" s="8" t="s">
+        <v>18</v>
+      </c>
       <c r="C165" s="1"/>
       <c r="D165" s="8"/>
-      <c r="E165" s="8"/>
-[...5 lines deleted...]
-      <c r="CB165" s="8"/>
+      <c r="E165" s="308"/>
+      <c r="F165" s="309"/>
+      <c r="G165" s="309"/>
+      <c r="H165" s="309"/>
+      <c r="I165" s="310"/>
       <c r="CC165" s="8"/>
       <c r="CE165" s="8"/>
-      <c r="CF165" s="8"/>
       <c r="CG165" s="8"/>
       <c r="CI165" s="8"/>
-      <c r="CJ165" s="8"/>
       <c r="CK165" s="8"/>
       <c r="CM165" s="8"/>
-      <c r="CN165" s="8"/>
       <c r="CO165" s="8"/>
       <c r="CQ165" s="8"/>
-      <c r="CR165" s="8"/>
       <c r="CS165" s="8"/>
       <c r="CU165" s="8"/>
-      <c r="CV165" s="8"/>
       <c r="CW165" s="8"/>
       <c r="CY165" s="8"/>
-      <c r="CZ165" s="8"/>
       <c r="DA165" s="8"/>
       <c r="DC165" s="8"/>
-      <c r="DD165" s="8"/>
       <c r="DE165" s="8"/>
       <c r="DG165" s="8"/>
-      <c r="DH165" s="8"/>
       <c r="DI165" s="8"/>
       <c r="DK165" s="8"/>
-      <c r="DL165" s="8"/>
       <c r="DM165" s="8"/>
       <c r="DO165" s="8"/>
-      <c r="DP165" s="8"/>
       <c r="DQ165" s="8"/>
       <c r="DS165" s="8"/>
-      <c r="DT165" s="8"/>
       <c r="DU165" s="8"/>
       <c r="DW165" s="8"/>
-      <c r="DX165" s="8"/>
       <c r="DY165" s="8"/>
       <c r="EA165" s="8"/>
-      <c r="EB165" s="8"/>
       <c r="EC165" s="8"/>
       <c r="EE165" s="8"/>
-      <c r="EF165" s="8"/>
       <c r="EG165" s="8"/>
       <c r="EI165" s="8"/>
-      <c r="EJ165" s="8"/>
       <c r="EK165" s="8"/>
       <c r="EM165" s="8"/>
-      <c r="EN165" s="8"/>
       <c r="EO165" s="8"/>
       <c r="EQ165" s="8"/>
     </row>
-    <row r="166" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A166" s="8"/>
       <c r="B166" s="8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C166" s="1"/>
       <c r="D166" s="8"/>
-      <c r="E166" s="307"/>
-[...3 lines deleted...]
-      <c r="I166" s="309"/>
+      <c r="E166" s="308"/>
+      <c r="F166" s="309"/>
+      <c r="G166" s="309"/>
+      <c r="H166" s="309"/>
+      <c r="I166" s="310"/>
       <c r="CB166" s="8"/>
       <c r="CC166" s="8"/>
       <c r="CE166" s="8"/>
       <c r="CF166" s="8"/>
       <c r="CG166" s="8"/>
       <c r="CI166" s="8"/>
       <c r="CJ166" s="8"/>
       <c r="CK166" s="8"/>
       <c r="CM166" s="8"/>
       <c r="CN166" s="8"/>
       <c r="CO166" s="8"/>
       <c r="CQ166" s="8"/>
       <c r="CR166" s="8"/>
       <c r="CS166" s="8"/>
       <c r="CU166" s="8"/>
       <c r="CV166" s="8"/>
       <c r="CW166" s="8"/>
       <c r="CY166" s="8"/>
       <c r="CZ166" s="8"/>
       <c r="DA166" s="8"/>
       <c r="DC166" s="8"/>
       <c r="DD166" s="8"/>
       <c r="DE166" s="8"/>
       <c r="DG166" s="8"/>
       <c r="DH166" s="8"/>
@@ -9030,108 +9078,108 @@
       <c r="DL166" s="8"/>
       <c r="DM166" s="8"/>
       <c r="DO166" s="8"/>
       <c r="DP166" s="8"/>
       <c r="DQ166" s="8"/>
       <c r="DS166" s="8"/>
       <c r="DT166" s="8"/>
       <c r="DU166" s="8"/>
       <c r="DW166" s="8"/>
       <c r="DX166" s="8"/>
       <c r="DY166" s="8"/>
       <c r="EA166" s="8"/>
       <c r="EB166" s="8"/>
       <c r="EC166" s="8"/>
       <c r="EE166" s="8"/>
       <c r="EF166" s="8"/>
       <c r="EG166" s="8"/>
       <c r="EI166" s="8"/>
       <c r="EJ166" s="8"/>
       <c r="EK166" s="8"/>
       <c r="EM166" s="8"/>
       <c r="EN166" s="8"/>
       <c r="EO166" s="8"/>
       <c r="EQ166" s="8"/>
     </row>
-    <row r="167" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B167" s="8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C167" s="1"/>
       <c r="D167" s="8"/>
-      <c r="E167" s="307"/>
-[...3 lines deleted...]
-      <c r="I167" s="309"/>
+      <c r="E167" s="308"/>
+      <c r="F167" s="309"/>
+      <c r="G167" s="309"/>
+      <c r="H167" s="309"/>
+      <c r="I167" s="310"/>
       <c r="CC167" s="8"/>
       <c r="CE167" s="8"/>
       <c r="CG167" s="8"/>
       <c r="CI167" s="8"/>
       <c r="CK167" s="8"/>
       <c r="CM167" s="8"/>
       <c r="CO167" s="8"/>
       <c r="CQ167" s="8"/>
       <c r="CS167" s="8"/>
       <c r="CU167" s="8"/>
       <c r="CW167" s="8"/>
       <c r="CY167" s="8"/>
       <c r="DA167" s="8"/>
       <c r="DC167" s="8"/>
       <c r="DE167" s="8"/>
       <c r="DG167" s="8"/>
       <c r="DI167" s="8"/>
       <c r="DK167" s="8"/>
       <c r="DM167" s="8"/>
       <c r="DO167" s="8"/>
       <c r="DQ167" s="8"/>
       <c r="DS167" s="8"/>
       <c r="DU167" s="8"/>
       <c r="DW167" s="8"/>
       <c r="DY167" s="8"/>
       <c r="EA167" s="8"/>
       <c r="EC167" s="8"/>
       <c r="EE167" s="8"/>
       <c r="EG167" s="8"/>
       <c r="EI167" s="8"/>
       <c r="EK167" s="8"/>
       <c r="EM167" s="8"/>
       <c r="EO167" s="8"/>
       <c r="EQ167" s="8"/>
     </row>
-    <row r="168" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A168" s="8"/>
       <c r="B168" s="8" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C168" s="1"/>
       <c r="D168" s="8"/>
-      <c r="E168" s="307"/>
-[...3 lines deleted...]
-      <c r="I168" s="309"/>
+      <c r="E168" s="308"/>
+      <c r="F168" s="309"/>
+      <c r="G168" s="309"/>
+      <c r="H168" s="309"/>
+      <c r="I168" s="310"/>
       <c r="CB168" s="8"/>
       <c r="CC168" s="8"/>
       <c r="CE168" s="8"/>
       <c r="CF168" s="8"/>
       <c r="CG168" s="8"/>
       <c r="CI168" s="8"/>
       <c r="CJ168" s="8"/>
       <c r="CK168" s="8"/>
       <c r="CM168" s="8"/>
       <c r="CN168" s="8"/>
       <c r="CO168" s="8"/>
       <c r="CQ168" s="8"/>
       <c r="CR168" s="8"/>
       <c r="CS168" s="8"/>
       <c r="CU168" s="8"/>
       <c r="CV168" s="8"/>
       <c r="CW168" s="8"/>
       <c r="CY168" s="8"/>
       <c r="CZ168" s="8"/>
       <c r="DA168" s="8"/>
       <c r="DC168" s="8"/>
       <c r="DD168" s="8"/>
       <c r="DE168" s="8"/>
       <c r="DG168" s="8"/>
       <c r="DH168" s="8"/>
@@ -9140,1675 +9188,1565 @@
       <c r="DL168" s="8"/>
       <c r="DM168" s="8"/>
       <c r="DO168" s="8"/>
       <c r="DP168" s="8"/>
       <c r="DQ168" s="8"/>
       <c r="DS168" s="8"/>
       <c r="DT168" s="8"/>
       <c r="DU168" s="8"/>
       <c r="DW168" s="8"/>
       <c r="DX168" s="8"/>
       <c r="DY168" s="8"/>
       <c r="EA168" s="8"/>
       <c r="EB168" s="8"/>
       <c r="EC168" s="8"/>
       <c r="EE168" s="8"/>
       <c r="EF168" s="8"/>
       <c r="EG168" s="8"/>
       <c r="EI168" s="8"/>
       <c r="EJ168" s="8"/>
       <c r="EK168" s="8"/>
       <c r="EM168" s="8"/>
       <c r="EN168" s="8"/>
       <c r="EO168" s="8"/>
       <c r="EQ168" s="8"/>
     </row>
-    <row r="169" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="169" spans="1:147" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B169" s="8"/>
       <c r="C169" s="1"/>
       <c r="D169" s="8"/>
-      <c r="E169" s="307"/>
-[...3 lines deleted...]
-      <c r="I169" s="309"/>
+      <c r="E169" s="1"/>
+      <c r="F169" s="8"/>
+      <c r="G169" s="1"/>
+      <c r="H169" s="8"/>
+      <c r="I169" s="1"/>
+      <c r="J169" s="8"/>
       <c r="CC169" s="8"/>
       <c r="CE169" s="8"/>
       <c r="CG169" s="8"/>
       <c r="CI169" s="8"/>
       <c r="CK169" s="8"/>
       <c r="CM169" s="8"/>
       <c r="CO169" s="8"/>
       <c r="CQ169" s="8"/>
       <c r="CS169" s="8"/>
       <c r="CU169" s="8"/>
       <c r="CW169" s="8"/>
       <c r="CY169" s="8"/>
       <c r="DA169" s="8"/>
       <c r="DC169" s="8"/>
       <c r="DE169" s="8"/>
       <c r="DG169" s="8"/>
       <c r="DI169" s="8"/>
       <c r="DK169" s="8"/>
       <c r="DM169" s="8"/>
       <c r="DO169" s="8"/>
       <c r="DQ169" s="8"/>
       <c r="DS169" s="8"/>
       <c r="DU169" s="8"/>
       <c r="DW169" s="8"/>
       <c r="DY169" s="8"/>
       <c r="EA169" s="8"/>
       <c r="EC169" s="8"/>
       <c r="EE169" s="8"/>
       <c r="EG169" s="8"/>
       <c r="EI169" s="8"/>
       <c r="EK169" s="8"/>
       <c r="EM169" s="8"/>
       <c r="EO169" s="8"/>
       <c r="EQ169" s="8"/>
     </row>
-    <row r="170" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      </c>
+    <row r="170" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B170" s="8"/>
       <c r="C170" s="1"/>
       <c r="D170" s="8"/>
-      <c r="E170" s="307"/>
-[...4 lines deleted...]
-      <c r="CB170" s="8"/>
+      <c r="E170" s="1"/>
+      <c r="F170" s="8"/>
+      <c r="G170" s="1"/>
+      <c r="H170" s="8"/>
+      <c r="I170" s="1"/>
+      <c r="J170" s="8"/>
       <c r="CC170" s="8"/>
       <c r="CE170" s="8"/>
-      <c r="CF170" s="8"/>
       <c r="CG170" s="8"/>
       <c r="CI170" s="8"/>
-      <c r="CJ170" s="8"/>
       <c r="CK170" s="8"/>
       <c r="CM170" s="8"/>
-      <c r="CN170" s="8"/>
       <c r="CO170" s="8"/>
       <c r="CQ170" s="8"/>
-      <c r="CR170" s="8"/>
       <c r="CS170" s="8"/>
       <c r="CU170" s="8"/>
-      <c r="CV170" s="8"/>
       <c r="CW170" s="8"/>
       <c r="CY170" s="8"/>
-      <c r="CZ170" s="8"/>
       <c r="DA170" s="8"/>
       <c r="DC170" s="8"/>
-      <c r="DD170" s="8"/>
       <c r="DE170" s="8"/>
       <c r="DG170" s="8"/>
-      <c r="DH170" s="8"/>
       <c r="DI170" s="8"/>
       <c r="DK170" s="8"/>
-      <c r="DL170" s="8"/>
       <c r="DM170" s="8"/>
       <c r="DO170" s="8"/>
-      <c r="DP170" s="8"/>
       <c r="DQ170" s="8"/>
       <c r="DS170" s="8"/>
-      <c r="DT170" s="8"/>
       <c r="DU170" s="8"/>
       <c r="DW170" s="8"/>
-      <c r="DX170" s="8"/>
       <c r="DY170" s="8"/>
       <c r="EA170" s="8"/>
-      <c r="EB170" s="8"/>
       <c r="EC170" s="8"/>
       <c r="EE170" s="8"/>
-      <c r="EF170" s="8"/>
       <c r="EG170" s="8"/>
       <c r="EI170" s="8"/>
-      <c r="EJ170" s="8"/>
       <c r="EK170" s="8"/>
       <c r="EM170" s="8"/>
-      <c r="EN170" s="8"/>
       <c r="EO170" s="8"/>
       <c r="EQ170" s="8"/>
     </row>
-    <row r="171" spans="1:147" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      <c r="B172" s="8"/>
+    <row r="171" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B171" s="27" t="s">
+        <v>263</v>
+      </c>
+      <c r="C171" s="28"/>
+      <c r="D171" s="29"/>
+      <c r="E171" s="29"/>
+      <c r="F171" s="29"/>
+      <c r="G171" s="28"/>
+      <c r="H171" s="29"/>
+      <c r="I171" s="30"/>
+    </row>
+    <row r="172" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B172" s="304" t="s">
+        <v>257</v>
+      </c>
       <c r="C172" s="1"/>
       <c r="D172" s="8"/>
-      <c r="E172" s="1"/>
+      <c r="E172" s="8"/>
       <c r="F172" s="8"/>
       <c r="G172" s="1"/>
       <c r="H172" s="8"/>
-      <c r="I172" s="1"/>
-[...51 lines deleted...]
-      </c>
+      <c r="I172" s="31"/>
+    </row>
+    <row r="173" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B173" s="304"/>
+      <c r="C173" s="1"/>
+      <c r="D173" s="8"/>
+      <c r="E173" s="1"/>
+      <c r="F173" s="8"/>
+      <c r="G173" s="1"/>
+      <c r="H173" s="8"/>
+      <c r="I173" s="127"/>
+    </row>
+    <row r="174" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B174" s="32"/>
       <c r="C174" s="1"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="F174" s="8"/>
       <c r="G174" s="1"/>
       <c r="H174" s="8"/>
       <c r="I174" s="31"/>
     </row>
-    <row r="175" spans="1:147" x14ac:dyDescent="0.25">
-[...20 lines deleted...]
-      <c r="B177" s="33" t="s">
+    <row r="175" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B175" s="33" t="s">
         <v>65</v>
       </c>
-      <c r="C177" s="34"/>
-[...5 lines deleted...]
-      <c r="I177" s="36"/>
+      <c r="C175" s="34"/>
+      <c r="D175" s="35"/>
+      <c r="E175" s="35"/>
+      <c r="F175" s="35"/>
+      <c r="G175" s="34"/>
+      <c r="H175" s="35"/>
+      <c r="I175" s="36"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="D4Z8A77cQqpYVMJpnOvYFv73HLwx8zcsu5+o+Ipz4vywYdDo73bqjSiShuZei3A5KFK+HsE7HS1jELsckGsvFA==" saltValue="IKBU4qpUt0M8zznld8Q5SA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8PAKHMyqiRaWttmQwHdKkXFhv5UPuTj6izkAbydPB4+X1+fGwUXYYgk3ku6rum3nsBm75Q2Wq/JIcw3aw5OwBA==" saltValue="bGS+ozQt0+M8ZtkQNS51kg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0"/>
   <dataConsolidate/>
   <mergeCells count="26">
     <mergeCell ref="E44:I44"/>
     <mergeCell ref="E42:I42"/>
     <mergeCell ref="E43:I43"/>
     <mergeCell ref="E51:I51"/>
     <mergeCell ref="E54:I54"/>
     <mergeCell ref="E55:I55"/>
     <mergeCell ref="E56:I56"/>
     <mergeCell ref="E47:I47"/>
     <mergeCell ref="E48:I48"/>
     <mergeCell ref="E49:I49"/>
     <mergeCell ref="E50:I50"/>
     <mergeCell ref="E39:I39"/>
     <mergeCell ref="E37:I37"/>
     <mergeCell ref="E38:I38"/>
     <mergeCell ref="E41:I41"/>
     <mergeCell ref="B14:J28"/>
     <mergeCell ref="E40:I40"/>
-    <mergeCell ref="E169:I169"/>
-[...5 lines deleted...]
-    <mergeCell ref="E166:I166"/>
     <mergeCell ref="E167:I167"/>
     <mergeCell ref="E168:I168"/>
+    <mergeCell ref="G65:I65"/>
+    <mergeCell ref="B158:I158"/>
+    <mergeCell ref="B162:I162"/>
+    <mergeCell ref="B154:J154"/>
+    <mergeCell ref="E164:I164"/>
+    <mergeCell ref="E165:I165"/>
+    <mergeCell ref="E166:I166"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Selon date de l'entrée en vigueur des tarifs adaptés*" sqref="G30" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="B174" r:id="rId1" xr:uid="{5471FD21-0CC4-47D5-9821-2BB6B1D2F8B0}"/>
+    <hyperlink ref="B172" r:id="rId1" xr:uid="{5471FD21-0CC4-47D5-9821-2BB6B1D2F8B0}"/>
   </hyperlinks>
   <pageMargins left="0" right="0" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="78" orientation="portrait" r:id="rId2"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="107" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="220" man="1"/>
   </colBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:U95"/>
   <sheetViews>
     <sheetView topLeftCell="A62" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B90" sqref="B90:J92"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="100" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="100"/>
+    <col min="1" max="1" width="3.81640625" style="100" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="100"/>
+    <col min="3" max="3" width="8.1796875" style="100" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="100"/>
+    <col min="5" max="5" width="30.1796875" style="100" customWidth="1"/>
+    <col min="6" max="6" width="19.7265625" style="100" customWidth="1"/>
+    <col min="7" max="7" width="1.54296875" style="100" customWidth="1"/>
+    <col min="8" max="8" width="3.81640625" style="100" customWidth="1"/>
+    <col min="9" max="9" width="20.7265625" style="100" customWidth="1"/>
+    <col min="10" max="10" width="1.453125" style="100" customWidth="1"/>
+    <col min="11" max="11" width="8.54296875" style="100" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="100"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="109"/>
       <c r="J1" s="109"/>
       <c r="K1" s="109"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B2" s="109"/>
       <c r="C2" s="109"/>
       <c r="D2" s="109"/>
       <c r="E2" s="109"/>
       <c r="F2" s="109"/>
       <c r="G2" s="109"/>
       <c r="H2" s="109"/>
       <c r="I2" s="109"/>
       <c r="J2" s="109"/>
       <c r="K2" s="109"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B3" s="109"/>
       <c r="C3" s="109"/>
       <c r="D3" s="135"/>
       <c r="E3" s="109"/>
       <c r="F3" s="109"/>
       <c r="G3" s="109"/>
       <c r="H3" s="109"/>
       <c r="I3" s="109"/>
       <c r="J3" s="109"/>
       <c r="K3" s="109"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B4" s="109"/>
       <c r="C4" s="109"/>
       <c r="D4" s="109"/>
       <c r="E4" s="109"/>
       <c r="F4" s="26" t="s">
         <v>38</v>
       </c>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="109"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B5" s="109"/>
       <c r="C5" s="109"/>
       <c r="D5" s="109"/>
       <c r="E5" s="109"/>
       <c r="F5" s="25" t="s">
         <v>37</v>
       </c>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="109"/>
       <c r="K5" s="109"/>
     </row>
-    <row r="6" spans="1:11" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="109"/>
       <c r="C6" s="109"/>
       <c r="D6" s="109"/>
       <c r="F6" s="109"/>
       <c r="G6" s="109"/>
       <c r="H6" s="109"/>
       <c r="I6" s="109"/>
       <c r="J6" s="109"/>
       <c r="K6" s="109"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B7" s="136"/>
       <c r="C7" s="136"/>
       <c r="D7" s="136"/>
       <c r="E7" s="136"/>
       <c r="F7" s="136"/>
       <c r="G7" s="136"/>
       <c r="H7" s="136"/>
       <c r="I7" s="136"/>
       <c r="J7" s="109"/>
       <c r="K7" s="109"/>
     </row>
-    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.4">
       <c r="B8" s="17" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C8" s="109"/>
       <c r="D8" s="109"/>
       <c r="E8" s="109"/>
       <c r="F8" s="109"/>
       <c r="G8" s="109"/>
       <c r="H8" s="109"/>
       <c r="I8" s="109"/>
       <c r="J8" s="109"/>
       <c r="K8" s="109"/>
     </row>
-    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="109"/>
       <c r="C9" s="109"/>
       <c r="D9" s="109"/>
       <c r="E9" s="109"/>
       <c r="F9" s="109"/>
       <c r="G9" s="109"/>
       <c r="H9" s="109"/>
       <c r="I9" s="109"/>
       <c r="J9" s="109"/>
       <c r="K9" s="109"/>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B10" s="135" t="s">
         <v>60</v>
       </c>
       <c r="C10" s="109"/>
       <c r="D10" s="109"/>
       <c r="E10" s="109"/>
       <c r="F10" s="109"/>
       <c r="G10" s="109"/>
       <c r="H10" s="109"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="109"/>
     </row>
-    <row r="11" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="109"/>
       <c r="C11" s="109"/>
       <c r="D11" s="109"/>
       <c r="E11" s="109"/>
       <c r="F11" s="109"/>
       <c r="G11" s="109"/>
       <c r="H11" s="109"/>
       <c r="I11" s="109"/>
       <c r="J11" s="109"/>
       <c r="K11" s="109"/>
     </row>
-    <row r="12" spans="1:11" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="384" t="s">
+        <v>101</v>
+      </c>
+      <c r="C12" s="385"/>
+      <c r="D12" s="385"/>
+      <c r="E12" s="385"/>
+      <c r="F12" s="385"/>
+      <c r="G12" s="385"/>
+      <c r="H12" s="385"/>
+      <c r="I12" s="386"/>
+      <c r="J12" s="387"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B13" s="109"/>
       <c r="C13" s="109"/>
       <c r="D13" s="109"/>
       <c r="E13" s="109"/>
       <c r="F13" s="109"/>
       <c r="G13" s="109"/>
       <c r="H13" s="109"/>
       <c r="I13" s="109"/>
       <c r="J13" s="109"/>
       <c r="K13" s="109"/>
     </row>
-    <row r="14" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="15"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
-      <c r="F14" s="387" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="387"/>
+      <c r="F14" s="388" t="s">
+        <v>194</v>
+      </c>
+      <c r="G14" s="388"/>
       <c r="H14" s="275"/>
       <c r="I14" s="275" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="J14" s="275"/>
       <c r="K14" s="18"/>
     </row>
-    <row r="15" spans="1:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="15"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="213" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="G15" s="224"/>
       <c r="H15" s="225"/>
       <c r="I15" s="213" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
     </row>
-    <row r="16" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="15"/>
       <c r="B16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="19"/>
       <c r="E16" s="15"/>
       <c r="F16" s="221"/>
       <c r="G16" s="222"/>
       <c r="H16" s="221"/>
       <c r="I16" s="221"/>
       <c r="J16" s="15"/>
       <c r="K16" s="19"/>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A17" s="15"/>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="222"/>
       <c r="G17" s="222"/>
       <c r="H17" s="222"/>
       <c r="I17" s="222"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
     </row>
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="15"/>
-      <c r="B18" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E18" s="343"/>
+      <c r="B18" s="342" t="s">
+        <v>196</v>
+      </c>
+      <c r="C18" s="343"/>
+      <c r="D18" s="343"/>
+      <c r="E18" s="344"/>
       <c r="F18" s="235"/>
       <c r="G18" s="228"/>
       <c r="H18" s="236"/>
       <c r="I18" s="235"/>
     </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
-      <c r="B19" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E19" s="343"/>
+      <c r="B19" s="342" t="s">
+        <v>197</v>
+      </c>
+      <c r="C19" s="343"/>
+      <c r="D19" s="343"/>
+      <c r="E19" s="344"/>
       <c r="F19" s="235"/>
       <c r="G19" s="228"/>
       <c r="H19" s="236"/>
       <c r="I19" s="235"/>
     </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="15"/>
-      <c r="B20" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E20" s="343"/>
+      <c r="B20" s="342" t="s">
+        <v>198</v>
+      </c>
+      <c r="C20" s="343"/>
+      <c r="D20" s="343"/>
+      <c r="E20" s="344"/>
       <c r="F20" s="235"/>
       <c r="G20" s="228"/>
       <c r="H20" s="236"/>
       <c r="I20" s="235"/>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="15"/>
-      <c r="B21" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E21" s="370"/>
+      <c r="B21" s="342" t="s">
+        <v>150</v>
+      </c>
+      <c r="C21" s="370"/>
+      <c r="D21" s="370"/>
+      <c r="E21" s="371"/>
       <c r="F21" s="226"/>
       <c r="G21" s="227"/>
       <c r="H21" s="228"/>
       <c r="I21" s="226"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
     </row>
-    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="15"/>
-      <c r="B22" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E22" s="370"/>
+      <c r="B22" s="342" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" s="370"/>
+      <c r="D22" s="370"/>
+      <c r="E22" s="371"/>
       <c r="F22" s="226"/>
       <c r="G22" s="227"/>
       <c r="H22" s="228"/>
       <c r="I22" s="226"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
     </row>
-    <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="15"/>
-      <c r="B23" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E23" s="370"/>
+      <c r="B23" s="342" t="s">
+        <v>102</v>
+      </c>
+      <c r="C23" s="370"/>
+      <c r="D23" s="370"/>
+      <c r="E23" s="371"/>
       <c r="F23" s="226"/>
       <c r="G23" s="227"/>
       <c r="H23" s="228"/>
       <c r="I23" s="226"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
     </row>
-    <row r="24" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="15"/>
-      <c r="B24" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E24" s="370"/>
+      <c r="B24" s="342" t="s">
+        <v>135</v>
+      </c>
+      <c r="C24" s="370"/>
+      <c r="D24" s="370"/>
+      <c r="E24" s="371"/>
       <c r="F24" s="226"/>
       <c r="G24" s="227"/>
       <c r="H24" s="228"/>
       <c r="I24" s="226"/>
       <c r="J24" s="15"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" s="15"/>
-      <c r="B25" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E25" s="370"/>
+      <c r="B25" s="342" t="s">
+        <v>151</v>
+      </c>
+      <c r="C25" s="370"/>
+      <c r="D25" s="370"/>
+      <c r="E25" s="371"/>
       <c r="F25" s="226"/>
       <c r="G25" s="227"/>
       <c r="H25" s="228"/>
       <c r="I25" s="226"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A26" s="15"/>
-      <c r="B26" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E26" s="370"/>
+      <c r="B26" s="342" t="s">
+        <v>124</v>
+      </c>
+      <c r="C26" s="370"/>
+      <c r="D26" s="370"/>
+      <c r="E26" s="371"/>
       <c r="F26" s="229"/>
       <c r="G26" s="227"/>
       <c r="H26" s="228"/>
       <c r="I26" s="229"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
     </row>
-    <row r="27" spans="1:11" s="137" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" s="137" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="15"/>
-      <c r="B27" s="371" t="s">
-[...6 lines deleted...]
-      <c r="G27" s="379"/>
+      <c r="B27" s="372" t="s">
+        <v>125</v>
+      </c>
+      <c r="C27" s="373"/>
+      <c r="D27" s="373"/>
+      <c r="E27" s="374"/>
+      <c r="F27" s="379"/>
+      <c r="G27" s="380"/>
       <c r="H27" s="129"/>
-      <c r="I27" s="366"/>
-      <c r="J27" s="367"/>
+      <c r="I27" s="367"/>
+      <c r="J27" s="368"/>
       <c r="K27" s="15"/>
     </row>
-    <row r="28" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="15"/>
-      <c r="B28" s="380"/>
-[...2 lines deleted...]
-      <c r="E28" s="382"/>
+      <c r="B28" s="381"/>
+      <c r="C28" s="382"/>
+      <c r="D28" s="382"/>
+      <c r="E28" s="383"/>
       <c r="F28" s="230"/>
       <c r="G28" s="231"/>
       <c r="H28" s="232"/>
       <c r="I28" s="230"/>
       <c r="J28" s="222"/>
       <c r="K28" s="138"/>
     </row>
-    <row r="29" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="15"/>
-      <c r="B29" s="380"/>
-[...2 lines deleted...]
-      <c r="E29" s="382"/>
+      <c r="B29" s="381"/>
+      <c r="C29" s="382"/>
+      <c r="D29" s="382"/>
+      <c r="E29" s="383"/>
       <c r="F29" s="230"/>
       <c r="G29" s="231"/>
       <c r="H29" s="232"/>
       <c r="I29" s="230"/>
       <c r="J29" s="222"/>
       <c r="K29" s="138"/>
     </row>
-    <row r="30" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="15"/>
-      <c r="B30" s="380"/>
-[...2 lines deleted...]
-      <c r="E30" s="382"/>
+      <c r="B30" s="381"/>
+      <c r="C30" s="382"/>
+      <c r="D30" s="382"/>
+      <c r="E30" s="383"/>
       <c r="F30" s="230"/>
       <c r="G30" s="231"/>
       <c r="H30" s="232"/>
       <c r="I30" s="230"/>
       <c r="J30" s="222"/>
       <c r="K30" s="138"/>
     </row>
-    <row r="31" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" s="15"/>
-      <c r="B31" s="380"/>
-[...2 lines deleted...]
-      <c r="E31" s="382"/>
+      <c r="B31" s="381"/>
+      <c r="C31" s="382"/>
+      <c r="D31" s="382"/>
+      <c r="E31" s="383"/>
       <c r="F31" s="230"/>
       <c r="G31" s="231"/>
       <c r="H31" s="232"/>
       <c r="I31" s="230"/>
       <c r="J31" s="222"/>
       <c r="K31" s="138"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="15"/>
-      <c r="B32" s="380"/>
-[...2 lines deleted...]
-      <c r="E32" s="382"/>
+      <c r="B32" s="381"/>
+      <c r="C32" s="382"/>
+      <c r="D32" s="382"/>
+      <c r="E32" s="383"/>
       <c r="F32" s="230"/>
       <c r="G32" s="231"/>
       <c r="H32" s="232"/>
       <c r="I32" s="230"/>
       <c r="J32" s="222"/>
       <c r="K32" s="138"/>
     </row>
-    <row r="33" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" s="15"/>
-      <c r="B33" s="380"/>
-[...2 lines deleted...]
-      <c r="E33" s="382"/>
+      <c r="B33" s="381"/>
+      <c r="C33" s="382"/>
+      <c r="D33" s="382"/>
+      <c r="E33" s="383"/>
       <c r="F33" s="230"/>
       <c r="G33" s="231"/>
       <c r="H33" s="232"/>
       <c r="I33" s="230"/>
       <c r="J33" s="222"/>
       <c r="K33" s="138"/>
     </row>
-    <row r="34" spans="1:11" s="137" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" s="137" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="15"/>
-      <c r="B34" s="388" t="s">
-[...6 lines deleted...]
-      <c r="G34" s="375"/>
+      <c r="B34" s="389" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" s="390"/>
+      <c r="D34" s="390"/>
+      <c r="E34" s="391"/>
+      <c r="F34" s="375"/>
+      <c r="G34" s="376"/>
       <c r="H34" s="228"/>
-      <c r="I34" s="376"/>
-      <c r="J34" s="377"/>
+      <c r="I34" s="377"/>
+      <c r="J34" s="378"/>
       <c r="K34" s="15"/>
     </row>
-    <row r="35" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="15"/>
-      <c r="B35" s="346"/>
-[...2 lines deleted...]
-      <c r="E35" s="364"/>
+      <c r="B35" s="347"/>
+      <c r="C35" s="364"/>
+      <c r="D35" s="364"/>
+      <c r="E35" s="365"/>
       <c r="F35" s="226"/>
       <c r="G35" s="227"/>
       <c r="H35" s="233"/>
       <c r="I35" s="226"/>
       <c r="J35" s="222"/>
       <c r="K35" s="138"/>
     </row>
-    <row r="36" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" s="15"/>
-      <c r="B36" s="346"/>
-[...2 lines deleted...]
-      <c r="E36" s="364"/>
+      <c r="B36" s="347"/>
+      <c r="C36" s="364"/>
+      <c r="D36" s="364"/>
+      <c r="E36" s="365"/>
       <c r="F36" s="226"/>
       <c r="G36" s="227"/>
       <c r="H36" s="233"/>
       <c r="I36" s="226"/>
       <c r="J36" s="222"/>
       <c r="K36" s="138"/>
     </row>
-    <row r="37" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" s="15"/>
-      <c r="B37" s="346"/>
-[...2 lines deleted...]
-      <c r="E37" s="364"/>
+      <c r="B37" s="347"/>
+      <c r="C37" s="364"/>
+      <c r="D37" s="364"/>
+      <c r="E37" s="365"/>
       <c r="F37" s="226"/>
       <c r="G37" s="227"/>
       <c r="H37" s="233"/>
       <c r="I37" s="226"/>
       <c r="J37" s="222"/>
       <c r="K37" s="138"/>
     </row>
-    <row r="38" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" s="15"/>
-      <c r="B38" s="346"/>
-[...2 lines deleted...]
-      <c r="E38" s="364"/>
+      <c r="B38" s="347"/>
+      <c r="C38" s="364"/>
+      <c r="D38" s="364"/>
+      <c r="E38" s="365"/>
       <c r="F38" s="226"/>
       <c r="G38" s="227"/>
       <c r="H38" s="233"/>
       <c r="I38" s="226"/>
       <c r="J38" s="222"/>
       <c r="K38" s="138"/>
     </row>
-    <row r="39" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" s="15"/>
-      <c r="B39" s="346"/>
-[...2 lines deleted...]
-      <c r="E39" s="364"/>
+      <c r="B39" s="347"/>
+      <c r="C39" s="364"/>
+      <c r="D39" s="364"/>
+      <c r="E39" s="365"/>
       <c r="F39" s="226"/>
       <c r="G39" s="227"/>
       <c r="H39" s="233"/>
       <c r="I39" s="226"/>
       <c r="J39" s="222"/>
       <c r="K39" s="138"/>
     </row>
-    <row r="40" spans="1:11" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" s="131"/>
-      <c r="B40" s="349" t="s">
+      <c r="B40" s="350" t="s">
         <v>24</v>
       </c>
-      <c r="C40" s="352"/>
-[...1 lines deleted...]
-      <c r="E40" s="353"/>
+      <c r="C40" s="353"/>
+      <c r="D40" s="353"/>
+      <c r="E40" s="354"/>
       <c r="F40" s="149">
         <f>SUM(F21:F26,F35:F39)</f>
         <v>0</v>
       </c>
       <c r="G40" s="130">
         <f>SUM(G21:G26,G35:G39)</f>
         <v>0</v>
       </c>
       <c r="H40" s="130"/>
       <c r="I40" s="149">
         <f>SUM(I21:I26,I35:I39)</f>
         <v>0</v>
       </c>
       <c r="J40" s="15"/>
       <c r="K40" s="131"/>
     </row>
-    <row r="41" spans="1:11" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" s="131"/>
       <c r="B41" s="140"/>
       <c r="C41" s="140"/>
       <c r="D41" s="141"/>
       <c r="E41" s="142"/>
       <c r="F41" s="134"/>
       <c r="G41" s="130"/>
       <c r="H41" s="130"/>
       <c r="I41" s="129"/>
       <c r="J41" s="129"/>
       <c r="K41" s="131"/>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A42" s="15"/>
       <c r="B42" s="167" t="s">
         <v>25</v>
       </c>
       <c r="C42" s="143"/>
       <c r="D42" s="144"/>
       <c r="E42" s="93"/>
       <c r="F42" s="134"/>
       <c r="G42" s="130"/>
       <c r="H42" s="130"/>
       <c r="I42" s="129"/>
       <c r="J42" s="145"/>
       <c r="K42" s="15"/>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A43" s="15"/>
-      <c r="B43" s="368" t="s">
-[...4 lines deleted...]
-      <c r="E43" s="370"/>
+      <c r="B43" s="369" t="s">
+        <v>103</v>
+      </c>
+      <c r="C43" s="370"/>
+      <c r="D43" s="370"/>
+      <c r="E43" s="371"/>
       <c r="F43" s="149">
         <f>SUM(F44:F51)</f>
         <v>0</v>
       </c>
       <c r="G43" s="134"/>
       <c r="H43" s="132"/>
       <c r="I43" s="149">
         <f>SUM(I44:I51)</f>
         <v>0</v>
       </c>
       <c r="J43" s="15"/>
     </row>
-    <row r="44" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="15"/>
-      <c r="B44" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E44" s="370"/>
+      <c r="B44" s="342" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="370"/>
+      <c r="D44" s="370"/>
+      <c r="E44" s="371"/>
       <c r="F44" s="226"/>
       <c r="G44" s="227"/>
       <c r="H44" s="228"/>
       <c r="I44" s="226"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
     </row>
-    <row r="45" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="15"/>
-      <c r="B45" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E45" s="370"/>
+      <c r="B45" s="342" t="s">
+        <v>113</v>
+      </c>
+      <c r="C45" s="370"/>
+      <c r="D45" s="370"/>
+      <c r="E45" s="371"/>
       <c r="F45" s="226"/>
       <c r="G45" s="227"/>
       <c r="H45" s="228"/>
       <c r="I45" s="226"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
     </row>
-    <row r="46" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="15"/>
-      <c r="B46" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E46" s="370"/>
+      <c r="B46" s="342" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="370"/>
+      <c r="D46" s="370"/>
+      <c r="E46" s="371"/>
       <c r="F46" s="226"/>
       <c r="G46" s="227"/>
       <c r="H46" s="228"/>
       <c r="I46" s="226"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A47" s="15"/>
-      <c r="B47" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E47" s="370"/>
+      <c r="B47" s="342" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="370"/>
+      <c r="D47" s="370"/>
+      <c r="E47" s="371"/>
       <c r="F47" s="226"/>
       <c r="G47" s="227"/>
       <c r="H47" s="228"/>
       <c r="I47" s="226"/>
       <c r="J47" s="15"/>
       <c r="K47" s="15"/>
     </row>
-    <row r="48" spans="1:11" s="137" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" s="137" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="15"/>
-      <c r="B48" s="371" t="s">
-[...4 lines deleted...]
-      <c r="E48" s="373"/>
+      <c r="B48" s="372" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="373"/>
+      <c r="D48" s="373"/>
+      <c r="E48" s="374"/>
       <c r="F48" s="134"/>
       <c r="G48" s="134"/>
       <c r="H48" s="129"/>
-      <c r="I48" s="366"/>
-      <c r="J48" s="367"/>
+      <c r="I48" s="367"/>
+      <c r="J48" s="368"/>
       <c r="K48" s="15"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A49" s="15"/>
-      <c r="B49" s="346"/>
-[...2 lines deleted...]
-      <c r="E49" s="364"/>
+      <c r="B49" s="347"/>
+      <c r="C49" s="364"/>
+      <c r="D49" s="364"/>
+      <c r="E49" s="365"/>
       <c r="F49" s="226"/>
       <c r="G49" s="227"/>
       <c r="H49" s="228"/>
       <c r="I49" s="226"/>
       <c r="J49" s="137"/>
       <c r="K49" s="15"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A50" s="15"/>
-      <c r="B50" s="346"/>
-[...2 lines deleted...]
-      <c r="E50" s="364"/>
+      <c r="B50" s="347"/>
+      <c r="C50" s="364"/>
+      <c r="D50" s="364"/>
+      <c r="E50" s="365"/>
       <c r="F50" s="226"/>
       <c r="G50" s="227"/>
       <c r="H50" s="228"/>
       <c r="I50" s="226"/>
       <c r="J50" s="137"/>
       <c r="K50" s="15"/>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A51" s="15"/>
-      <c r="B51" s="346"/>
-[...2 lines deleted...]
-      <c r="E51" s="364"/>
+      <c r="B51" s="347"/>
+      <c r="C51" s="364"/>
+      <c r="D51" s="364"/>
+      <c r="E51" s="365"/>
       <c r="F51" s="226"/>
       <c r="G51" s="227"/>
       <c r="H51" s="228"/>
       <c r="I51" s="226"/>
       <c r="J51" s="137"/>
       <c r="K51" s="15"/>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A52" s="15"/>
       <c r="B52" s="146"/>
       <c r="C52" s="94"/>
       <c r="D52" s="144"/>
       <c r="E52" s="93"/>
       <c r="F52" s="134"/>
       <c r="G52" s="134"/>
       <c r="H52" s="129"/>
     </row>
-    <row r="53" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="15"/>
-      <c r="B53" s="368" t="s">
-[...4 lines deleted...]
-      <c r="E53" s="370"/>
+      <c r="B53" s="369" t="s">
+        <v>134</v>
+      </c>
+      <c r="C53" s="370"/>
+      <c r="D53" s="370"/>
+      <c r="E53" s="371"/>
       <c r="F53" s="149">
         <f>SUM(F54:F69)</f>
         <v>0</v>
       </c>
       <c r="G53" s="134"/>
       <c r="H53" s="132"/>
       <c r="I53" s="149">
         <f>SUM(I54:I69)</f>
         <v>0</v>
       </c>
       <c r="J53" s="137"/>
       <c r="K53" s="15"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A54" s="15"/>
-      <c r="B54" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E54" s="370"/>
+      <c r="B54" s="342" t="s">
+        <v>116</v>
+      </c>
+      <c r="C54" s="370"/>
+      <c r="D54" s="370"/>
+      <c r="E54" s="371"/>
       <c r="F54" s="226"/>
       <c r="G54" s="227"/>
       <c r="H54" s="232"/>
       <c r="I54" s="226"/>
       <c r="J54" s="137"/>
       <c r="K54" s="15"/>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A55" s="15"/>
-      <c r="B55" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E55" s="343"/>
+      <c r="B55" s="342" t="s">
+        <v>117</v>
+      </c>
+      <c r="C55" s="343"/>
+      <c r="D55" s="343"/>
+      <c r="E55" s="344"/>
       <c r="F55" s="226"/>
       <c r="G55" s="227"/>
       <c r="H55" s="232"/>
       <c r="I55" s="226"/>
       <c r="J55" s="137"/>
       <c r="K55" s="15"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A56" s="15"/>
-      <c r="B56" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E56" s="343"/>
+      <c r="B56" s="342" t="s">
+        <v>118</v>
+      </c>
+      <c r="C56" s="343"/>
+      <c r="D56" s="343"/>
+      <c r="E56" s="344"/>
       <c r="F56" s="226"/>
       <c r="G56" s="227"/>
       <c r="H56" s="232"/>
       <c r="I56" s="226"/>
       <c r="J56" s="137"/>
       <c r="K56" s="15"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A57" s="15"/>
-      <c r="B57" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E57" s="343"/>
+      <c r="B57" s="342" t="s">
+        <v>199</v>
+      </c>
+      <c r="C57" s="343"/>
+      <c r="D57" s="343"/>
+      <c r="E57" s="344"/>
       <c r="F57" s="226"/>
       <c r="G57" s="227"/>
       <c r="H57" s="228"/>
       <c r="I57" s="226"/>
       <c r="J57" s="137"/>
       <c r="K57" s="15"/>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A58" s="15"/>
-      <c r="B58" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E58" s="343"/>
+      <c r="B58" s="342" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" s="343"/>
+      <c r="D58" s="343"/>
+      <c r="E58" s="344"/>
       <c r="F58" s="235"/>
       <c r="G58" s="228"/>
       <c r="H58" s="236"/>
       <c r="I58" s="235"/>
     </row>
-    <row r="59" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="15"/>
-      <c r="B59" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E59" s="343"/>
+      <c r="B59" s="342" t="s">
+        <v>105</v>
+      </c>
+      <c r="C59" s="343"/>
+      <c r="D59" s="343"/>
+      <c r="E59" s="344"/>
       <c r="F59" s="226"/>
       <c r="G59" s="227"/>
       <c r="H59" s="228"/>
       <c r="I59" s="226"/>
       <c r="J59" s="137"/>
       <c r="K59" s="15"/>
     </row>
-    <row r="60" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="15"/>
-      <c r="B60" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E60" s="343"/>
+      <c r="B60" s="342" t="s">
+        <v>186</v>
+      </c>
+      <c r="C60" s="343"/>
+      <c r="D60" s="343"/>
+      <c r="E60" s="344"/>
       <c r="F60" s="226"/>
       <c r="G60" s="227"/>
       <c r="H60" s="228"/>
       <c r="I60" s="226"/>
       <c r="J60" s="137"/>
       <c r="K60" s="15"/>
     </row>
-    <row r="61" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A61" s="15"/>
-      <c r="B61" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E61" s="343"/>
+      <c r="B61" s="342" t="s">
+        <v>106</v>
+      </c>
+      <c r="C61" s="343"/>
+      <c r="D61" s="343"/>
+      <c r="E61" s="344"/>
       <c r="F61" s="226"/>
       <c r="G61" s="227"/>
       <c r="H61" s="228"/>
       <c r="I61" s="226"/>
       <c r="J61" s="137"/>
       <c r="K61" s="138"/>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A62" s="15"/>
-      <c r="B62" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E62" s="343"/>
+      <c r="B62" s="342" t="s">
+        <v>119</v>
+      </c>
+      <c r="C62" s="343"/>
+      <c r="D62" s="343"/>
+      <c r="E62" s="344"/>
       <c r="F62" s="226"/>
       <c r="G62" s="227"/>
       <c r="H62" s="228"/>
       <c r="I62" s="226"/>
       <c r="J62" s="137"/>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A63" s="15"/>
-      <c r="B63" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E63" s="345"/>
+      <c r="B63" s="342" t="s">
+        <v>201</v>
+      </c>
+      <c r="C63" s="345"/>
+      <c r="D63" s="345"/>
+      <c r="E63" s="346"/>
       <c r="F63" s="226"/>
       <c r="G63" s="227"/>
       <c r="H63" s="236"/>
       <c r="I63" s="235"/>
       <c r="J63" s="137"/>
       <c r="K63" s="15"/>
     </row>
-    <row r="64" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="15"/>
-      <c r="B64" s="341" t="s">
-[...4 lines deleted...]
-      <c r="E64" s="345"/>
+      <c r="B64" s="342" t="s">
+        <v>202</v>
+      </c>
+      <c r="C64" s="345"/>
+      <c r="D64" s="345"/>
+      <c r="E64" s="346"/>
       <c r="F64" s="226"/>
       <c r="G64" s="227"/>
       <c r="H64" s="236"/>
       <c r="I64" s="235"/>
       <c r="J64" s="137"/>
       <c r="K64" s="15"/>
     </row>
-    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A65" s="15"/>
-      <c r="B65" s="354" t="s">
-[...4 lines deleted...]
-      <c r="E65" s="356"/>
+      <c r="B65" s="355" t="s">
+        <v>107</v>
+      </c>
+      <c r="C65" s="356"/>
+      <c r="D65" s="356"/>
+      <c r="E65" s="357"/>
       <c r="F65" s="234"/>
       <c r="G65" s="227"/>
       <c r="H65" s="233"/>
       <c r="I65" s="228"/>
       <c r="J65" s="129"/>
       <c r="K65" s="15"/>
     </row>
-    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A66" s="15"/>
-      <c r="B66" s="346"/>
-[...2 lines deleted...]
-      <c r="E66" s="348"/>
+      <c r="B66" s="347"/>
+      <c r="C66" s="348"/>
+      <c r="D66" s="348"/>
+      <c r="E66" s="349"/>
       <c r="F66" s="226"/>
       <c r="G66" s="227"/>
       <c r="H66" s="233"/>
       <c r="I66" s="226"/>
       <c r="J66" s="137"/>
     </row>
-    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A67" s="15"/>
-      <c r="B67" s="346"/>
-[...2 lines deleted...]
-      <c r="E67" s="348"/>
+      <c r="B67" s="347"/>
+      <c r="C67" s="348"/>
+      <c r="D67" s="348"/>
+      <c r="E67" s="349"/>
       <c r="F67" s="226"/>
       <c r="G67" s="227"/>
       <c r="H67" s="233"/>
       <c r="I67" s="226"/>
       <c r="J67" s="137"/>
       <c r="K67" s="15"/>
     </row>
-    <row r="68" spans="1:12" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E68" s="348"/>
+    <row r="68" spans="1:12" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B68" s="347"/>
+      <c r="C68" s="348"/>
+      <c r="D68" s="348"/>
+      <c r="E68" s="349"/>
       <c r="F68" s="226"/>
       <c r="G68" s="227"/>
       <c r="H68" s="233"/>
       <c r="I68" s="226"/>
       <c r="J68" s="137"/>
       <c r="K68" s="131"/>
     </row>
-    <row r="69" spans="1:12" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E69" s="348"/>
+    <row r="69" spans="1:12" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="347"/>
+      <c r="C69" s="348"/>
+      <c r="D69" s="348"/>
+      <c r="E69" s="349"/>
       <c r="F69" s="226"/>
       <c r="G69" s="227"/>
       <c r="H69" s="233"/>
       <c r="I69" s="226"/>
       <c r="J69" s="137"/>
     </row>
-    <row r="70" spans="1:12" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B70" s="349" t="s">
+    <row r="70" spans="1:12" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B70" s="350" t="s">
         <v>26</v>
       </c>
-      <c r="C70" s="352"/>
-[...1 lines deleted...]
-      <c r="E70" s="353"/>
+      <c r="C70" s="353"/>
+      <c r="D70" s="353"/>
+      <c r="E70" s="354"/>
       <c r="F70" s="150">
         <f>F43+F53</f>
         <v>0</v>
       </c>
       <c r="G70" s="134"/>
       <c r="H70" s="145"/>
       <c r="I70" s="150">
         <f>I43+I53</f>
         <v>0</v>
       </c>
       <c r="J70" s="137"/>
     </row>
-    <row r="71" spans="1:12" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:12" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B71" s="133"/>
       <c r="C71" s="133"/>
       <c r="D71" s="131"/>
       <c r="E71" s="131"/>
       <c r="F71" s="278"/>
       <c r="G71" s="134"/>
       <c r="H71" s="129"/>
       <c r="I71" s="100"/>
       <c r="J71" s="137"/>
     </row>
-    <row r="72" spans="1:12" s="139" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E72" s="353"/>
+    <row r="72" spans="1:12" s="139" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B72" s="350" t="s">
+        <v>120</v>
+      </c>
+      <c r="C72" s="353"/>
+      <c r="D72" s="353"/>
+      <c r="E72" s="354"/>
       <c r="F72" s="150">
         <f>F40-F70</f>
         <v>0</v>
       </c>
       <c r="G72" s="134"/>
       <c r="H72" s="129"/>
       <c r="I72" s="150">
         <f>I40-I70</f>
         <v>0</v>
       </c>
       <c r="J72" s="137"/>
     </row>
-    <row r="73" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E73" s="353"/>
+    <row r="73" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B73" s="350"/>
+      <c r="C73" s="353"/>
+      <c r="D73" s="353"/>
+      <c r="E73" s="354"/>
       <c r="F73" s="148"/>
       <c r="G73" s="134"/>
       <c r="H73" s="15"/>
       <c r="J73" s="139"/>
     </row>
-    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E74" s="353"/>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B74" s="350" t="s">
+        <v>121</v>
+      </c>
+      <c r="C74" s="353"/>
+      <c r="D74" s="353"/>
+      <c r="E74" s="354"/>
       <c r="F74" s="261">
         <f>'Formulaire creche 3'!E84</f>
         <v>0</v>
       </c>
       <c r="G74" s="134"/>
       <c r="H74" s="121"/>
       <c r="I74" s="261">
         <f>'Formulaire creche 3'!E84</f>
         <v>0</v>
       </c>
       <c r="J74" s="137"/>
     </row>
-    <row r="75" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E75" s="353"/>
+    <row r="75" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B75" s="350"/>
+      <c r="C75" s="353"/>
+      <c r="D75" s="353"/>
+      <c r="E75" s="354"/>
       <c r="F75" s="148"/>
       <c r="G75" s="134"/>
       <c r="H75" s="15"/>
       <c r="J75" s="137"/>
     </row>
-    <row r="76" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E76" s="351"/>
+    <row r="76" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B76" s="350" t="s">
+        <v>122</v>
+      </c>
+      <c r="C76" s="351"/>
+      <c r="D76" s="351"/>
+      <c r="E76" s="352"/>
       <c r="F76" s="261" t="e">
         <f>F70/F74</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G76" s="134"/>
       <c r="H76" s="15"/>
       <c r="I76" s="261" t="e">
         <f>I70/I74</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J76" s="137"/>
       <c r="K76" s="139"/>
       <c r="L76" s="139"/>
     </row>
-    <row r="77" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B77" s="1"/>
       <c r="C77" s="1"/>
       <c r="D77" s="1"/>
       <c r="E77" s="1"/>
     </row>
-    <row r="78" spans="1:12" s="139" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E78" s="351"/>
+    <row r="78" spans="1:12" s="139" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B78" s="350" t="s">
+        <v>204</v>
+      </c>
+      <c r="C78" s="351"/>
+      <c r="D78" s="351"/>
+      <c r="E78" s="352"/>
       <c r="F78" s="279">
         <f>'Annexe II_heures effectives'!E64</f>
         <v>0</v>
       </c>
       <c r="G78" s="129"/>
       <c r="I78" s="279">
         <f>'Annexe II_heures effectives'!E64</f>
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:12" s="139" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:12" s="139" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B79" s="276"/>
       <c r="C79" s="277"/>
       <c r="D79" s="277"/>
       <c r="E79" s="277"/>
       <c r="F79" s="280"/>
       <c r="G79" s="280"/>
       <c r="H79" s="280"/>
       <c r="I79" s="281"/>
     </row>
-    <row r="80" spans="1:12" s="139" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E80" s="351"/>
+    <row r="80" spans="1:12" s="139" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B80" s="350" t="s">
+        <v>203</v>
+      </c>
+      <c r="C80" s="351"/>
+      <c r="D80" s="351"/>
+      <c r="E80" s="352"/>
       <c r="F80" s="282" t="e">
         <f>F70/F78</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G80" s="129"/>
       <c r="I80" s="282" t="e">
         <f>I70/I78</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="81" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="2:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B81" s="140"/>
       <c r="E81" s="140"/>
       <c r="F81" s="140"/>
       <c r="G81" s="140"/>
       <c r="H81" s="140"/>
       <c r="I81" s="140"/>
       <c r="J81" s="137"/>
       <c r="K81" s="139"/>
       <c r="L81" s="139"/>
     </row>
-    <row r="82" spans="2:21" s="164" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="E83" s="364"/>
+    <row r="82" spans="2:21" s="164" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B82" s="366" t="s">
+        <v>152</v>
+      </c>
+      <c r="C82" s="366"/>
+      <c r="D82" s="366"/>
+      <c r="E82" s="366"/>
+      <c r="F82" s="366"/>
+      <c r="G82" s="366"/>
+      <c r="H82" s="366"/>
+      <c r="I82" s="366"/>
+    </row>
+    <row r="83" spans="2:21" x14ac:dyDescent="0.35">
+      <c r="B83" s="347" t="s">
+        <v>131</v>
+      </c>
+      <c r="C83" s="364"/>
+      <c r="D83" s="364"/>
+      <c r="E83" s="365"/>
       <c r="F83" s="235"/>
       <c r="G83" s="222"/>
       <c r="H83" s="236"/>
       <c r="I83" s="235"/>
     </row>
-    <row r="84" spans="2:21" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E84" s="364"/>
+    <row r="84" spans="2:21" x14ac:dyDescent="0.35">
+      <c r="B84" s="347" t="s">
+        <v>132</v>
+      </c>
+      <c r="C84" s="364"/>
+      <c r="D84" s="364"/>
+      <c r="E84" s="365"/>
       <c r="F84" s="235"/>
       <c r="G84" s="222"/>
       <c r="H84" s="236"/>
       <c r="I84" s="235"/>
     </row>
-    <row r="85" spans="2:21" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E85" s="364"/>
+    <row r="85" spans="2:21" x14ac:dyDescent="0.35">
+      <c r="B85" s="347"/>
+      <c r="C85" s="364"/>
+      <c r="D85" s="364"/>
+      <c r="E85" s="365"/>
       <c r="F85" s="235"/>
       <c r="G85" s="222"/>
       <c r="H85" s="236"/>
       <c r="I85" s="235"/>
     </row>
-    <row r="86" spans="2:21" x14ac:dyDescent="0.25">
+    <row r="86" spans="2:21" x14ac:dyDescent="0.35">
       <c r="B86" s="237"/>
       <c r="C86" s="237"/>
       <c r="D86" s="237"/>
       <c r="E86" s="237"/>
       <c r="F86" s="235"/>
       <c r="G86" s="222"/>
       <c r="H86" s="236"/>
       <c r="I86" s="235"/>
     </row>
-    <row r="87" spans="2:21" x14ac:dyDescent="0.25">
+    <row r="87" spans="2:21" x14ac:dyDescent="0.35">
       <c r="E87" s="165" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="F87" s="166">
         <f>SUM(F83:F86)</f>
         <v>0</v>
       </c>
       <c r="G87" s="15"/>
       <c r="I87" s="166">
         <f>SUM(I83:I86)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="2:21" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="2:21" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B88" s="24"/>
       <c r="C88" s="24"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15"/>
       <c r="I88" s="15"/>
       <c r="J88" s="15"/>
       <c r="K88" s="139"/>
       <c r="L88" s="139"/>
     </row>
-    <row r="89" spans="2:21" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:21" ht="18.5" x14ac:dyDescent="0.45">
       <c r="B89" s="147" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K89" s="139"/>
       <c r="L89" s="139"/>
       <c r="M89" s="109"/>
       <c r="N89" s="109"/>
       <c r="O89" s="109"/>
       <c r="P89" s="109"/>
       <c r="Q89" s="109"/>
       <c r="R89" s="109"/>
       <c r="S89" s="109"/>
       <c r="T89" s="109"/>
       <c r="U89" s="109"/>
     </row>
-    <row r="90" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J90" s="358"/>
+    <row r="90" spans="2:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B90" s="358"/>
+      <c r="C90" s="359"/>
+      <c r="D90" s="359"/>
+      <c r="E90" s="359"/>
+      <c r="F90" s="359"/>
+      <c r="G90" s="359"/>
+      <c r="H90" s="359"/>
+      <c r="I90" s="359"/>
+      <c r="J90" s="359"/>
       <c r="K90" s="139"/>
       <c r="L90" s="139"/>
       <c r="M90" s="109"/>
       <c r="N90" s="109"/>
       <c r="O90" s="109"/>
       <c r="P90" s="109"/>
       <c r="Q90" s="109"/>
       <c r="R90" s="109"/>
       <c r="S90" s="109"/>
       <c r="T90" s="109"/>
       <c r="U90" s="109"/>
     </row>
-    <row r="91" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J91" s="360"/>
+    <row r="91" spans="2:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B91" s="360"/>
+      <c r="C91" s="361"/>
+      <c r="D91" s="361"/>
+      <c r="E91" s="361"/>
+      <c r="F91" s="361"/>
+      <c r="G91" s="361"/>
+      <c r="H91" s="361"/>
+      <c r="I91" s="361"/>
+      <c r="J91" s="361"/>
       <c r="K91" s="139"/>
       <c r="L91" s="139"/>
     </row>
-    <row r="92" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J92" s="362"/>
+    <row r="92" spans="2:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B92" s="362"/>
+      <c r="C92" s="363"/>
+      <c r="D92" s="363"/>
+      <c r="E92" s="363"/>
+      <c r="F92" s="363"/>
+      <c r="G92" s="363"/>
+      <c r="H92" s="363"/>
+      <c r="I92" s="363"/>
+      <c r="J92" s="363"/>
       <c r="K92" s="139"/>
       <c r="L92" s="139"/>
     </row>
-    <row r="93" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="93" spans="2:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="K93" s="139"/>
       <c r="L93" s="139"/>
     </row>
-    <row r="94" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="94" spans="2:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="K94" s="139"/>
       <c r="L94" s="139"/>
     </row>
-    <row r="95" spans="2:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="95" spans="2:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="K95" s="139"/>
       <c r="L95" s="139"/>
     </row>
   </sheetData>
   <sheetProtection password="EB4E" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="69">
     <mergeCell ref="B40:E40"/>
     <mergeCell ref="B33:E33"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="B38:E38"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="B35:E35"/>
     <mergeCell ref="B36:E36"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="F14:G14"/>
     <mergeCell ref="B21:E21"/>
     <mergeCell ref="B23:E23"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="B22:E22"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B18:E18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="B20:E20"/>
@@ -10857,2174 +10795,2181 @@
     <mergeCell ref="B69:E69"/>
     <mergeCell ref="B70:E70"/>
     <mergeCell ref="B72:E72"/>
     <mergeCell ref="B61:E61"/>
     <mergeCell ref="B62:E62"/>
     <mergeCell ref="B65:E65"/>
     <mergeCell ref="B66:E66"/>
     <mergeCell ref="B67:E67"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="52" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="92" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:V76"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B71" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E58" sqref="E58"/>
+    <sheetView tabSelected="1" topLeftCell="C58" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F51" sqref="F51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="20.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.54296875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="20.81640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="23" style="1" customWidth="1"/>
-    <col min="6" max="6" width="21.42578125" style="1" customWidth="1"/>
-    <col min="7" max="8" width="14.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="21.453125" style="1" customWidth="1"/>
+    <col min="7" max="8" width="14.26953125" style="1" customWidth="1"/>
     <col min="9" max="9" width="15" style="1" customWidth="1"/>
-    <col min="10" max="10" width="12.140625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.1796875" style="1" customWidth="1"/>
     <col min="11" max="11" width="20" style="1" customWidth="1"/>
     <col min="12" max="12" width="17" style="2" customWidth="1"/>
-    <col min="13" max="13" width="3.85546875" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="11.42578125" style="1"/>
+    <col min="13" max="13" width="3.81640625" style="2" customWidth="1"/>
+    <col min="14" max="14" width="10.453125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="14.81640625" style="2" customWidth="1"/>
+    <col min="16" max="16" width="9.54296875" style="2" customWidth="1"/>
+    <col min="17" max="20" width="11.453125" style="2"/>
+    <col min="21" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26" t="s">
         <v>38</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
     </row>
-    <row r="5" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="25"/>
       <c r="H5" s="25"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
-    <row r="6" spans="2:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="2:11" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:11" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="2"/>
     </row>
-    <row r="8" spans="2:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:11" ht="18" x14ac:dyDescent="0.4">
       <c r="B8" s="17" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
     </row>
-    <row r="9" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="170" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
     </row>
-    <row r="10" spans="2:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="170" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C10" s="170"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
     </row>
-    <row r="11" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="17"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
     </row>
-    <row r="12" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="3" t="s">
         <v>60</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
     </row>
-    <row r="13" spans="2:11" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:11" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
     </row>
-    <row r="14" spans="2:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="J14" s="401"/>
+    <row r="14" spans="2:11" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="400" t="s">
+        <v>259</v>
+      </c>
+      <c r="C14" s="401"/>
+      <c r="D14" s="401"/>
+      <c r="E14" s="401"/>
+      <c r="F14" s="401"/>
+      <c r="G14" s="401"/>
+      <c r="H14" s="401"/>
+      <c r="I14" s="401"/>
+      <c r="J14" s="402"/>
       <c r="K14" s="2"/>
     </row>
-    <row r="15" spans="2:11" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="J15" s="404"/>
+    <row r="15" spans="2:11" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="403"/>
+      <c r="C15" s="404"/>
+      <c r="D15" s="404"/>
+      <c r="E15" s="404"/>
+      <c r="F15" s="404"/>
+      <c r="G15" s="404"/>
+      <c r="H15" s="404"/>
+      <c r="I15" s="404"/>
+      <c r="J15" s="405"/>
       <c r="K15" s="2"/>
     </row>
-    <row r="16" spans="2:11" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:11" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
     </row>
-    <row r="17" spans="1:22" ht="182.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="J17" s="407"/>
+    <row r="17" spans="1:22" ht="182.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="406" t="s">
+        <v>239</v>
+      </c>
+      <c r="C17" s="407"/>
+      <c r="D17" s="407"/>
+      <c r="E17" s="407"/>
+      <c r="F17" s="407"/>
+      <c r="G17" s="407"/>
+      <c r="H17" s="407"/>
+      <c r="I17" s="407"/>
+      <c r="J17" s="408"/>
       <c r="K17" s="2"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
     </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:22" x14ac:dyDescent="0.35">
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:22" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
       <c r="B19" s="16" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C19" s="16"/>
       <c r="D19" s="52" t="s">
         <v>61</v>
       </c>
       <c r="E19" s="238"/>
       <c r="F19" s="274" t="s">
         <v>45</v>
       </c>
       <c r="G19" s="238"/>
       <c r="H19" s="301"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="20" t="s">
         <v>22</v>
       </c>
       <c r="Q19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="19"/>
     </row>
-    <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="296" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2"/>
     </row>
-    <row r="21" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="5" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="239"/>
       <c r="F21" s="96"/>
       <c r="G21" s="96"/>
       <c r="H21" s="96"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2"/>
     </row>
-    <row r="22" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:22" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
     </row>
-    <row r="23" spans="1:22" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:22" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B23" s="3" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="Q23" s="1"/>
       <c r="R23" s="1"/>
       <c r="S23" s="1"/>
       <c r="T23" s="1"/>
     </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:22" x14ac:dyDescent="0.35">
       <c r="B24" s="53" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C24" s="54"/>
       <c r="D24" s="54"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="55"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
     </row>
-    <row r="25" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:22" x14ac:dyDescent="0.35">
       <c r="B25" s="56" t="s">
         <v>66</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="57"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
     </row>
-    <row r="26" spans="1:22" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:22" x14ac:dyDescent="0.35">
       <c r="B26" s="58" t="s">
         <v>44</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="57"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
     </row>
-    <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="59" t="s">
         <v>43</v>
       </c>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="57"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
     </row>
-    <row r="28" spans="1:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B28" s="59"/>
       <c r="C28" s="49"/>
       <c r="D28" s="49"/>
       <c r="E28" s="65" t="s">
         <v>68</v>
       </c>
       <c r="F28" s="65"/>
       <c r="G28" s="66"/>
       <c r="H28" s="65"/>
       <c r="K28" s="2"/>
     </row>
-    <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B29" s="59"/>
       <c r="C29" s="49"/>
       <c r="D29" s="49" t="s">
         <v>69</v>
       </c>
       <c r="F29" s="49" t="s">
         <v>67</v>
       </c>
       <c r="G29" s="60"/>
       <c r="K29" s="2"/>
     </row>
-    <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="59"/>
       <c r="C30" s="49" t="s">
         <v>27</v>
       </c>
       <c r="D30" s="240"/>
       <c r="E30" s="241"/>
       <c r="F30" s="240"/>
       <c r="G30" s="60"/>
       <c r="K30" s="2"/>
     </row>
-    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="59"/>
       <c r="C31" s="49" t="s">
         <v>28</v>
       </c>
       <c r="D31" s="240"/>
       <c r="E31" s="241"/>
       <c r="F31" s="240"/>
       <c r="G31" s="60"/>
       <c r="K31" s="2"/>
     </row>
-    <row r="32" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:22" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="59"/>
       <c r="C32" s="49" t="s">
         <v>29</v>
       </c>
       <c r="D32" s="240"/>
       <c r="E32" s="241"/>
       <c r="F32" s="240"/>
       <c r="G32" s="60"/>
       <c r="K32" s="2"/>
     </row>
-    <row r="33" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B33" s="59"/>
       <c r="C33" s="49" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="240"/>
       <c r="E33" s="241"/>
       <c r="F33" s="240"/>
       <c r="G33" s="60"/>
       <c r="K33" s="2"/>
     </row>
-    <row r="34" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="2:20" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B34" s="59"/>
       <c r="C34" s="49" t="s">
         <v>31</v>
       </c>
       <c r="D34" s="240"/>
       <c r="E34" s="241"/>
       <c r="F34" s="240"/>
       <c r="G34" s="60"/>
       <c r="K34" s="2"/>
     </row>
-    <row r="35" spans="2:20" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="2:20" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B35" s="59"/>
       <c r="C35" s="49"/>
       <c r="D35" s="49"/>
       <c r="F35" s="49"/>
       <c r="G35" s="60"/>
       <c r="K35" s="2"/>
     </row>
-    <row r="36" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="61"/>
       <c r="C36" s="8" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F36" s="70">
         <f>D30+F30+D31+F31+D32+F32+D33+F33+D34+F34</f>
         <v>0</v>
       </c>
       <c r="G36" s="60"/>
     </row>
-    <row r="37" spans="2:20" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:20" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="59"/>
       <c r="C37" s="49"/>
       <c r="D37" s="49"/>
       <c r="F37" s="49"/>
       <c r="G37" s="60"/>
       <c r="K37" s="2"/>
     </row>
-    <row r="38" spans="2:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:20" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B38" s="61"/>
       <c r="C38" s="49" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D38" s="70" t="e">
         <f>AVERAGE(D30:D34)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E38" s="264"/>
       <c r="F38" s="70" t="e">
         <f>AVERAGE(F30:F34)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G38" s="60"/>
     </row>
-    <row r="39" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:20" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B39" s="61"/>
       <c r="C39" s="47" t="s">
         <v>62</v>
       </c>
       <c r="D39" s="47"/>
       <c r="E39" s="49"/>
       <c r="F39" s="49"/>
       <c r="G39" s="62"/>
       <c r="H39" s="49"/>
       <c r="I39" s="49"/>
     </row>
-    <row r="40" spans="2:20" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:20" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="61"/>
       <c r="C40" s="8" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D40" s="8"/>
       <c r="F40" s="70" t="e">
         <f>D38+F38</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G40" s="60"/>
     </row>
-    <row r="41" spans="2:20" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:20" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B41" s="61"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="G41" s="60"/>
     </row>
-    <row r="42" spans="2:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:20" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B42" s="61"/>
       <c r="C42" s="8" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D42" s="8"/>
       <c r="F42" s="71" t="e">
         <f>F40/2</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G42" s="60"/>
     </row>
-    <row r="43" spans="2:20" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:20" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B43" s="63"/>
       <c r="C43" s="67"/>
       <c r="D43" s="67"/>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
       <c r="G43" s="69"/>
       <c r="H43" s="49"/>
       <c r="I43" s="49"/>
     </row>
-    <row r="44" spans="2:20" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:20" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C44" s="8"/>
       <c r="D44" s="8"/>
       <c r="G44" s="49"/>
       <c r="H44" s="49"/>
       <c r="I44" s="49"/>
     </row>
-    <row r="45" spans="2:20" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:20" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B45" s="174" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="46" spans="2:20" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="46" spans="2:20" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B46" s="174"/>
     </row>
-    <row r="47" spans="2:20" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:20" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B47" s="3" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="48" spans="2:20" ht="75" x14ac:dyDescent="0.25">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="48" spans="2:20" ht="72.5" x14ac:dyDescent="0.4">
       <c r="B48" s="4" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C48" s="2"/>
       <c r="D48" s="2"/>
       <c r="E48" s="303">
         <v>0.6</v>
       </c>
       <c r="F48" s="305" t="s">
-        <v>262</v>
+        <v>255</v>
       </c>
       <c r="G48" s="306">
         <v>1</v>
       </c>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
       <c r="K48" s="2"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
     </row>
-    <row r="49" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:20" x14ac:dyDescent="0.35">
       <c r="B49" s="26" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="K49" s="2"/>
       <c r="T49" s="1"/>
     </row>
-    <row r="50" spans="1:20" ht="6.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:20" ht="6.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="F50" s="307">
+        <v>0.83699999999999997</v>
+      </c>
+      <c r="G50" s="307">
+        <f>8.37*5.5%</f>
+        <v>0.46034999999999998</v>
+      </c>
       <c r="K50" s="2"/>
       <c r="T50" s="1"/>
     </row>
-    <row r="51" spans="1:20" ht="84" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:20" ht="84" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="38"/>
       <c r="B51" s="40" t="s">
         <v>47</v>
       </c>
       <c r="C51" s="40" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="D51" s="40" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E51" s="171" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="F51" s="291" t="s">
-        <v>252</v>
+        <v>268</v>
       </c>
       <c r="G51" s="291" t="s">
+        <v>269</v>
+      </c>
+      <c r="H51" s="291" t="s">
         <v>254</v>
       </c>
-      <c r="H51" s="291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I51" s="291" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="R51" s="1"/>
       <c r="S51" s="1"/>
       <c r="T51" s="1"/>
     </row>
-    <row r="52" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A52" s="38"/>
       <c r="B52" s="41" t="s">
         <v>46</v>
       </c>
       <c r="C52" s="242"/>
       <c r="D52" s="243"/>
       <c r="E52" s="262"/>
       <c r="F52" s="292">
-        <f>E52*0.837</f>
+        <f>E52*F$50</f>
         <v>0</v>
       </c>
       <c r="G52" s="292">
-        <f>E52*(8.37*0.055)</f>
+        <f>E52*G$50</f>
         <v>0</v>
       </c>
       <c r="H52" s="292">
         <f t="array" ref="H52">_xlfn.IFS(G$48=1,E52*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I52" s="292">
         <f>SUM(F52:H52)</f>
         <v>0</v>
       </c>
-      <c r="J52" s="396" t="s">
-        <v>245</v>
+      <c r="J52" s="397" t="s">
+        <v>241</v>
       </c>
       <c r="R52" s="1"/>
       <c r="S52" s="1"/>
       <c r="T52" s="1"/>
     </row>
-    <row r="53" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A53" s="38"/>
       <c r="B53" s="41" t="s">
         <v>48</v>
       </c>
       <c r="C53" s="244"/>
       <c r="D53" s="245"/>
       <c r="E53" s="263"/>
       <c r="F53" s="292">
-        <f t="shared" ref="F53:F63" si="0">E53*0.837</f>
+        <f t="shared" ref="F53:F63" si="0">E53*F$50</f>
         <v>0</v>
       </c>
       <c r="G53" s="292">
-        <f>E53*(8.37*0.055)</f>
+        <f t="shared" ref="G53:G63" si="1">E53*G$50</f>
         <v>0</v>
       </c>
       <c r="H53" s="292">
         <f t="array" ref="H53">_xlfn.IFS(G$48=1,E53*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I53" s="292">
-        <f t="shared" ref="I53:I63" si="1">SUM(F53:H53)</f>
+        <f t="shared" ref="I53:I63" si="2">SUM(F53:H53)</f>
         <v>0</v>
       </c>
-      <c r="J53" s="397"/>
+      <c r="J53" s="398"/>
       <c r="R53" s="1"/>
       <c r="S53" s="1"/>
       <c r="T53" s="1"/>
     </row>
-    <row r="54" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A54" s="38"/>
       <c r="B54" s="41" t="s">
         <v>49</v>
       </c>
       <c r="C54" s="244"/>
       <c r="D54" s="245"/>
       <c r="E54" s="263"/>
       <c r="F54" s="292">
-        <f>E54*0.837</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G54" s="292">
-        <f t="shared" ref="G54:G63" si="2">E54*(8.37*0.055)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H54" s="292">
         <f t="array" ref="H54">_xlfn.IFS(G$48=1,E54*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I54" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J54" s="397"/>
+      <c r="J54" s="398"/>
       <c r="R54" s="1"/>
       <c r="S54" s="1"/>
       <c r="T54" s="1"/>
     </row>
-    <row r="55" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A55" s="38"/>
       <c r="B55" s="41" t="s">
         <v>50</v>
       </c>
       <c r="C55" s="244"/>
       <c r="D55" s="245"/>
       <c r="E55" s="263"/>
       <c r="F55" s="292">
-        <f>E55*0.837</f>
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G55" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H55" s="292">
         <f t="array" ref="H55">_xlfn.IFS(G$48=1,E55*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I55" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J55" s="397"/>
+      <c r="J55" s="398"/>
       <c r="R55" s="1"/>
       <c r="S55" s="1"/>
       <c r="T55" s="1"/>
     </row>
-    <row r="56" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="38"/>
       <c r="B56" s="41" t="s">
         <v>51</v>
       </c>
       <c r="C56" s="244"/>
       <c r="D56" s="245"/>
       <c r="E56" s="263"/>
       <c r="F56" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G56" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H56" s="292">
         <f t="array" ref="H56">_xlfn.IFS(G$48=1,E56*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I56" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J56" s="397"/>
+      <c r="J56" s="398"/>
       <c r="R56" s="1"/>
       <c r="S56" s="1"/>
       <c r="T56" s="1"/>
     </row>
-    <row r="57" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A57" s="38"/>
       <c r="B57" s="41" t="s">
         <v>52</v>
       </c>
       <c r="C57" s="244"/>
       <c r="D57" s="245"/>
       <c r="E57" s="263"/>
       <c r="F57" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G57" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H57" s="292">
         <f t="array" ref="H57">_xlfn.IFS(G$48=1,E57*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I57" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J57" s="397"/>
+      <c r="J57" s="398"/>
       <c r="R57" s="1"/>
       <c r="S57" s="1"/>
       <c r="T57" s="1"/>
     </row>
-    <row r="58" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A58" s="38"/>
       <c r="B58" s="41" t="s">
         <v>53</v>
       </c>
       <c r="C58" s="244"/>
       <c r="D58" s="245"/>
       <c r="E58" s="263"/>
       <c r="F58" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G58" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H58" s="292">
         <f t="array" ref="H58">_xlfn.IFS(G$48=1,E58*E$48,G$48=2,0)</f>
         <v>0</v>
       </c>
       <c r="I58" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J58" s="397"/>
+      <c r="J58" s="398"/>
       <c r="R58" s="1"/>
       <c r="S58" s="1"/>
       <c r="T58" s="1"/>
     </row>
-    <row r="59" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A59" s="38"/>
       <c r="B59" s="41" t="s">
         <v>54</v>
       </c>
       <c r="C59" s="244"/>
       <c r="D59" s="245"/>
       <c r="E59" s="263"/>
       <c r="F59" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G59" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H59" s="292">
         <f>E59*E$48</f>
         <v>0</v>
       </c>
       <c r="I59" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J59" s="397"/>
+      <c r="J59" s="398"/>
       <c r="R59" s="1"/>
       <c r="S59" s="1"/>
       <c r="T59" s="1"/>
     </row>
-    <row r="60" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A60" s="38"/>
       <c r="B60" s="41" t="s">
         <v>55</v>
       </c>
       <c r="C60" s="244"/>
       <c r="D60" s="245"/>
       <c r="E60" s="263"/>
       <c r="F60" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G60" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H60" s="292">
         <f>E60*E$48</f>
         <v>0</v>
       </c>
       <c r="I60" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J60" s="397"/>
+      <c r="J60" s="398"/>
       <c r="R60" s="1"/>
       <c r="S60" s="1"/>
       <c r="T60" s="1"/>
     </row>
-    <row r="61" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A61" s="39"/>
       <c r="B61" s="41" t="s">
         <v>56</v>
       </c>
       <c r="C61" s="244"/>
       <c r="D61" s="245"/>
       <c r="E61" s="263"/>
       <c r="F61" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G61" s="292">
-        <f>E61*(8.37*0.055)</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H61" s="292">
         <f>E61*E$48</f>
         <v>0</v>
       </c>
       <c r="I61" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J61" s="397"/>
+      <c r="J61" s="398"/>
       <c r="R61" s="1"/>
       <c r="S61" s="1"/>
       <c r="T61" s="1"/>
     </row>
-    <row r="62" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A62" s="38"/>
       <c r="B62" s="41" t="s">
         <v>57</v>
       </c>
       <c r="C62" s="244"/>
       <c r="D62" s="245"/>
       <c r="E62" s="263"/>
       <c r="F62" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G62" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H62" s="292">
         <f>E62*E$48</f>
         <v>0</v>
       </c>
       <c r="I62" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J62" s="397"/>
+      <c r="J62" s="398"/>
       <c r="R62" s="1"/>
       <c r="S62" s="1"/>
       <c r="T62" s="1"/>
     </row>
-    <row r="63" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A63" s="38"/>
       <c r="B63" s="41" t="s">
         <v>58</v>
       </c>
       <c r="C63" s="246"/>
       <c r="D63" s="247"/>
       <c r="E63" s="263"/>
       <c r="F63" s="292">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G63" s="292">
-        <f t="shared" si="2"/>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H63" s="292">
         <f>E63*E$48</f>
         <v>0</v>
       </c>
       <c r="I63" s="292">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J63" s="398"/>
+      <c r="J63" s="399"/>
       <c r="R63" s="1"/>
       <c r="S63" s="1"/>
       <c r="T63" s="1"/>
     </row>
-    <row r="64" spans="1:20" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:20" x14ac:dyDescent="0.35">
       <c r="A64" s="37"/>
       <c r="B64" s="98" t="s">
         <v>39</v>
       </c>
       <c r="C64" s="95">
         <f>SUM(C52:C63)</f>
         <v>0</v>
       </c>
       <c r="E64" s="95">
         <f>SUM(E52:E63)</f>
         <v>0</v>
       </c>
       <c r="F64" s="293">
         <f>MROUND(SUM(F52:F63), 0.05)</f>
         <v>0</v>
       </c>
       <c r="G64" s="293">
         <f>MROUND(SUM(G52:G63), 0.05)</f>
         <v>0</v>
       </c>
       <c r="H64" s="293">
         <f>MROUND(SUM(H52:H63), 0.05)</f>
         <v>0</v>
       </c>
       <c r="I64" s="293">
         <f>SUM(I52:I63)</f>
         <v>0</v>
       </c>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="R64" s="1"/>
       <c r="S64" s="1"/>
       <c r="T64" s="1"/>
     </row>
-    <row r="65" spans="2:21" s="51" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="2:21" s="51" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B65" s="51" t="s">
-        <v>225</v>
-[...2 lines deleted...]
-    <row r="66" spans="2:21" s="51" customFormat="1" ht="12" x14ac:dyDescent="0.2">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="66" spans="2:21" s="51" customFormat="1" ht="11.5" x14ac:dyDescent="0.25">
       <c r="B66" s="51" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="67" spans="2:21" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="67" spans="2:21" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B67" s="8"/>
       <c r="C67" s="8"/>
       <c r="D67" s="8"/>
       <c r="E67" s="8"/>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="8"/>
       <c r="K67" s="46"/>
       <c r="L67" s="46"/>
       <c r="M67" s="46"/>
       <c r="N67" s="1"/>
     </row>
-    <row r="68" spans="2:21" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="E68" s="395"/>
+    <row r="68" spans="2:21" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B68" s="394" t="s">
+        <v>240</v>
+      </c>
+      <c r="C68" s="395"/>
+      <c r="D68" s="395"/>
+      <c r="E68" s="396"/>
       <c r="F68" s="97">
         <f>E64</f>
         <v>0</v>
       </c>
       <c r="G68" s="47" t="s">
         <v>42</v>
       </c>
       <c r="H68" s="47"/>
       <c r="L68" s="46"/>
       <c r="M68" s="46"/>
       <c r="N68" s="1"/>
     </row>
-    <row r="70" spans="2:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B70" s="3" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="F70" s="285" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="I70" s="2"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="U70" s="2"/>
     </row>
-    <row r="71" spans="2:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="E71" s="392"/>
+    <row r="71" spans="2:21" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B71" s="392" t="s">
+        <v>242</v>
+      </c>
+      <c r="C71" s="393"/>
+      <c r="D71" s="393"/>
+      <c r="E71" s="393"/>
       <c r="F71" s="286" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="G71" s="299" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="H71" s="302"/>
       <c r="I71" s="290"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="U71" s="2"/>
     </row>
-    <row r="72" spans="2:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E72" s="392"/>
+    <row r="72" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B72" s="393"/>
+      <c r="C72" s="393"/>
+      <c r="D72" s="393"/>
+      <c r="E72" s="393"/>
       <c r="F72" s="286" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="G72" s="299" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="H72" s="302"/>
       <c r="I72" s="290"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="U72" s="2"/>
     </row>
-    <row r="73" spans="2:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E73" s="392"/>
+    <row r="73" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B73" s="393"/>
+      <c r="C73" s="393"/>
+      <c r="D73" s="393"/>
+      <c r="E73" s="393"/>
       <c r="F73" s="286" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="G73" s="299" t="s">
-        <v>257</v>
+        <v>250</v>
       </c>
       <c r="H73" s="302"/>
       <c r="I73" s="290"/>
       <c r="L73" s="1"/>
       <c r="M73" s="1"/>
       <c r="U73" s="2"/>
     </row>
-    <row r="74" spans="2:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E74" s="392"/>
+    <row r="74" spans="2:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B74" s="393"/>
+      <c r="C74" s="393"/>
+      <c r="D74" s="393"/>
+      <c r="E74" s="393"/>
       <c r="F74" s="286" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="G74" s="299" t="s">
-        <v>258</v>
+        <v>251</v>
       </c>
       <c r="H74" s="302"/>
       <c r="I74" s="290"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="U74" s="2"/>
     </row>
-    <row r="75" spans="2:21" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="E75" s="392"/>
+    <row r="75" spans="2:21" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B75" s="393"/>
+      <c r="C75" s="393"/>
+      <c r="D75" s="393"/>
+      <c r="E75" s="393"/>
       <c r="F75" s="287"/>
       <c r="G75" s="287"/>
       <c r="H75" s="287"/>
       <c r="I75" s="287"/>
       <c r="L75" s="1"/>
       <c r="M75" s="1"/>
       <c r="R75" s="273"/>
       <c r="U75" s="2"/>
     </row>
-    <row r="76" spans="2:21" s="273" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E76" s="392"/>
+    <row r="76" spans="2:21" s="273" customFormat="1" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B76" s="393"/>
+      <c r="C76" s="393"/>
+      <c r="D76" s="393"/>
+      <c r="E76" s="393"/>
       <c r="F76" s="288" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="G76" s="285"/>
       <c r="H76" s="287"/>
       <c r="I76" s="289">
         <f>I64-SUM(I71:I74)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="LUvyxsWu8rpijfdHk4Ogsei7dJdqsJEYbxSBlHy5Qa22NcY79RCveLL49yumXmQ2n9qYASTpYdgwx0fy+GxYAA==" saltValue="wd2SgFpA/8g1FrpJ241Ecg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="mrUURpMR2z+JM0pVuwF0As++zWfuvDvpTu6K2mzrOgH4ojYbkUtwcKSSbWGqWDRtbOP+aZ612HFS/32JUL8v/A==" saltValue="P7j03Uy7kVraPD4YGabVBA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="5">
     <mergeCell ref="B71:E76"/>
     <mergeCell ref="B68:E68"/>
     <mergeCell ref="J52:J63"/>
     <mergeCell ref="B14:J15"/>
     <mergeCell ref="B17:J17"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Selon date de l'entrée en vigueur des tarifs adaptés*" sqref="E19" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
   </dataValidations>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.15748031496062992" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="57" orientation="portrait" r:id="rId1"/>
   <colBreaks count="3" manualBreakCount="3">
     <brk id="10" max="81" man="1"/>
     <brk id="11" max="526" man="1"/>
     <brk id="16" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Excel.Sheet.12" shapeId="7605" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>2</xdr:col>
                 <xdr:colOff>1028700</xdr:colOff>
                 <xdr:row>44</xdr:row>
-                <xdr:rowOff>66675</xdr:rowOff>
+                <xdr:rowOff>69850</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>5</xdr:col>
-                <xdr:colOff>1171575</xdr:colOff>
+                <xdr:colOff>1174750</xdr:colOff>
                 <xdr:row>45</xdr:row>
-                <xdr:rowOff>219075</xdr:rowOff>
+                <xdr:rowOff>222250</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Excel.Sheet.12" shapeId="7605" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:U48"/>
   <sheetViews>
     <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="G33" sqref="F33:G33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="1"/>
+    <col min="3" max="3" width="8.1796875" style="1" customWidth="1"/>
     <col min="4" max="4" width="31" style="1" customWidth="1"/>
-    <col min="5" max="5" width="27.140625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="5.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="27.1796875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.453125" style="1"/>
+    <col min="7" max="7" width="5.81640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
-    <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="9" max="9" width="11.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.81640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="1.453125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="25" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:11" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
     </row>
-    <row r="8" spans="1:11" s="100" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" s="100" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="103"/>
       <c r="B8" s="104" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C8" s="105"/>
       <c r="D8" s="105"/>
       <c r="E8" s="105"/>
       <c r="F8" s="106"/>
       <c r="G8" s="106"/>
       <c r="H8" s="106"/>
       <c r="I8" s="153"/>
       <c r="J8" s="152"/>
       <c r="K8" s="107"/>
     </row>
-    <row r="9" spans="1:11" s="100" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" s="100" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A9" s="108"/>
       <c r="B9" s="172" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C9" s="109"/>
       <c r="D9" s="109"/>
       <c r="E9" s="109"/>
       <c r="F9" s="109"/>
       <c r="G9" s="109"/>
       <c r="H9" s="109"/>
       <c r="I9" s="109"/>
       <c r="J9" s="109"/>
       <c r="K9" s="110"/>
     </row>
-    <row r="10" spans="1:11" s="100" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" s="100" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="108"/>
       <c r="C10" s="109"/>
       <c r="D10" s="109"/>
       <c r="E10" s="109"/>
       <c r="F10" s="109"/>
       <c r="G10" s="109"/>
       <c r="H10" s="109"/>
       <c r="I10" s="109"/>
       <c r="J10" s="109"/>
       <c r="K10" s="111"/>
     </row>
-    <row r="11" spans="1:11" s="100" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" s="100" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" s="108"/>
       <c r="B11" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C11" s="109"/>
       <c r="D11" s="109"/>
       <c r="E11" s="109"/>
       <c r="F11" s="109"/>
       <c r="G11" s="109"/>
       <c r="H11" s="109"/>
       <c r="I11" s="109"/>
       <c r="J11" s="109"/>
       <c r="K11" s="112"/>
     </row>
-    <row r="12" spans="1:11" s="100" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" s="100" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="108"/>
       <c r="B12" s="6"/>
       <c r="C12" s="109"/>
       <c r="D12" s="109"/>
       <c r="E12" s="109"/>
       <c r="F12" s="109"/>
       <c r="G12" s="109"/>
       <c r="H12" s="109"/>
       <c r="I12" s="109"/>
       <c r="J12" s="109"/>
       <c r="K12" s="112"/>
     </row>
-    <row r="13" spans="1:11" s="100" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" s="100" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="115"/>
       <c r="C13" s="89"/>
       <c r="D13" s="89"/>
       <c r="E13" s="89"/>
       <c r="F13" s="89"/>
       <c r="G13" s="89"/>
       <c r="H13" s="89"/>
       <c r="I13" s="89"/>
       <c r="J13" s="89"/>
       <c r="K13" s="123"/>
     </row>
-    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="84"/>
       <c r="B14" s="91" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="C14" s="89"/>
       <c r="D14" s="89"/>
       <c r="E14" s="89"/>
       <c r="F14" s="89"/>
       <c r="G14" s="89"/>
       <c r="H14" s="114">
         <f>'Annexe II_heures effectives'!F68</f>
         <v>0</v>
       </c>
       <c r="I14" s="89" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="J14" s="89"/>
       <c r="K14" s="123"/>
     </row>
-    <row r="15" spans="1:11" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="113"/>
       <c r="B15" s="89"/>
       <c r="C15" s="89"/>
       <c r="D15" s="89"/>
       <c r="E15" s="89"/>
       <c r="F15" s="89"/>
       <c r="G15" s="89"/>
       <c r="H15" s="89"/>
       <c r="I15" s="89"/>
       <c r="J15" s="89"/>
       <c r="K15" s="123"/>
     </row>
-    <row r="16" spans="1:11" s="100" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" s="100" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="113"/>
       <c r="B16" s="91" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="C16" s="89"/>
       <c r="D16" s="89"/>
       <c r="E16" s="89"/>
       <c r="F16" s="89"/>
       <c r="G16" s="89"/>
-      <c r="H16" s="114">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="H16" s="114" t="e">
+        <f>'Formulaire creche 3'!#REF!</f>
+        <v>#REF!</v>
       </c>
       <c r="I16" s="116" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="J16" s="89"/>
       <c r="K16" s="112"/>
     </row>
-    <row r="17" spans="1:11" s="100" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" s="100" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="113"/>
       <c r="B17" s="89" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C17" s="89"/>
       <c r="D17" s="89"/>
       <c r="E17" s="89"/>
       <c r="F17" s="89"/>
       <c r="G17" s="89"/>
       <c r="H17" s="89"/>
       <c r="I17" s="118"/>
       <c r="J17" s="89"/>
       <c r="K17" s="112"/>
     </row>
-    <row r="18" spans="1:11" s="100" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" s="100" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="113"/>
       <c r="B18" s="89"/>
       <c r="C18" s="89"/>
       <c r="D18" s="89"/>
       <c r="E18" s="89"/>
       <c r="F18" s="89"/>
       <c r="G18" s="89"/>
       <c r="H18" s="89"/>
       <c r="I18" s="89"/>
       <c r="J18" s="89"/>
       <c r="K18" s="112"/>
     </row>
-    <row r="19" spans="1:11" s="100" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" s="100" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="113"/>
       <c r="B19" s="91" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C19" s="89"/>
       <c r="D19" s="89"/>
       <c r="E19" s="89"/>
       <c r="F19" s="89"/>
       <c r="G19" s="89"/>
       <c r="H19" s="114">
-        <f>'Formulaire creche 3'!H121</f>
+        <f>'Formulaire creche 3'!H119</f>
         <v>0</v>
       </c>
       <c r="I19" s="117"/>
       <c r="J19" s="89"/>
       <c r="K19" s="112"/>
     </row>
-    <row r="20" spans="1:11" s="100" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="100" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="113"/>
       <c r="B20" s="91"/>
       <c r="C20" s="89"/>
       <c r="D20" s="89"/>
       <c r="E20" s="89"/>
       <c r="F20" s="89"/>
       <c r="G20" s="89"/>
       <c r="H20" s="91"/>
       <c r="I20" s="118"/>
       <c r="J20" s="89"/>
       <c r="K20" s="112"/>
     </row>
-    <row r="21" spans="1:11" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="113"/>
       <c r="B21" s="91" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="C21" s="89"/>
       <c r="D21" s="89"/>
       <c r="E21" s="89"/>
       <c r="F21" s="89"/>
       <c r="G21" s="89"/>
       <c r="H21" s="114">
-        <f>'Formulaire creche 3'!H123</f>
+        <f>'Formulaire creche 3'!H121</f>
         <v>0</v>
       </c>
       <c r="I21" s="117"/>
       <c r="J21" s="89"/>
       <c r="K21" s="112"/>
     </row>
-    <row r="22" spans="1:11" s="100" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:11" s="100" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A22" s="113"/>
       <c r="B22" s="91"/>
       <c r="C22" s="89"/>
       <c r="D22" s="89"/>
       <c r="E22" s="89"/>
       <c r="F22" s="89"/>
       <c r="G22" s="89"/>
       <c r="H22" s="89"/>
       <c r="I22" s="118"/>
       <c r="J22" s="89"/>
       <c r="K22" s="112"/>
     </row>
-    <row r="23" spans="1:11" s="100" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" s="100" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="113"/>
       <c r="B23" s="91"/>
       <c r="C23" s="89"/>
       <c r="D23" s="89"/>
       <c r="E23" s="89"/>
       <c r="F23" s="89"/>
       <c r="G23" s="89"/>
       <c r="H23" s="119"/>
       <c r="I23" s="118"/>
       <c r="J23" s="89"/>
       <c r="K23" s="112"/>
     </row>
-    <row r="24" spans="1:11" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="113"/>
       <c r="B24" s="91" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C24" s="163"/>
       <c r="D24" s="163"/>
       <c r="E24" s="193"/>
       <c r="F24" s="163"/>
       <c r="G24" s="163"/>
       <c r="H24" s="114">
-        <f>'Formulaire creche 3'!H127</f>
+        <f>'Formulaire creche 3'!H125</f>
         <v>0</v>
       </c>
       <c r="I24" s="89"/>
       <c r="J24" s="89"/>
       <c r="K24" s="112"/>
     </row>
-    <row r="25" spans="1:11" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="113"/>
       <c r="B25" s="162"/>
       <c r="C25" s="163"/>
       <c r="D25" s="163"/>
       <c r="E25" s="163"/>
       <c r="F25" s="163"/>
       <c r="G25" s="163"/>
       <c r="H25" s="169"/>
       <c r="I25" s="89"/>
       <c r="J25" s="89"/>
       <c r="K25" s="112"/>
     </row>
-    <row r="26" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="84"/>
       <c r="B26" s="89" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C26" s="89"/>
       <c r="D26" s="89"/>
       <c r="E26" s="89"/>
       <c r="F26" s="89"/>
       <c r="G26" s="168"/>
       <c r="H26" s="294">
         <f>'Annexe II_heures effectives'!I71</f>
         <v>0</v>
       </c>
       <c r="I26" s="117"/>
       <c r="J26" s="191"/>
     </row>
-    <row r="27" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="84"/>
       <c r="B27" s="89" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C27" s="89"/>
       <c r="D27" s="89"/>
       <c r="E27" s="89"/>
       <c r="F27" s="89"/>
       <c r="G27" s="168"/>
       <c r="H27" s="294">
         <f>'Annexe II_heures effectives'!I72</f>
         <v>0</v>
       </c>
       <c r="I27" s="117"/>
       <c r="J27" s="191"/>
     </row>
-    <row r="28" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="84"/>
       <c r="B28" s="89" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C28" s="89"/>
       <c r="D28" s="89"/>
       <c r="E28" s="89"/>
       <c r="F28" s="89"/>
       <c r="G28" s="168"/>
       <c r="H28" s="294">
         <f>'Annexe II_heures effectives'!I73</f>
         <v>0</v>
       </c>
       <c r="I28" s="117"/>
       <c r="J28" s="191"/>
     </row>
-    <row r="29" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="84"/>
       <c r="B29" s="89" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C29" s="89"/>
       <c r="D29" s="89"/>
       <c r="E29" s="89"/>
       <c r="F29" s="89"/>
       <c r="G29" s="168"/>
       <c r="H29" s="294">
         <f>'Annexe II_heures effectives'!I74</f>
         <v>0</v>
       </c>
       <c r="I29" s="117"/>
       <c r="J29" s="191"/>
     </row>
-    <row r="30" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="84"/>
       <c r="B30" s="89"/>
       <c r="C30" s="89"/>
       <c r="D30" s="89"/>
       <c r="E30" s="89"/>
       <c r="F30" s="89"/>
       <c r="G30" s="89"/>
       <c r="H30" s="89"/>
       <c r="I30" s="89"/>
       <c r="J30" s="190"/>
     </row>
-    <row r="31" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="84"/>
       <c r="B31" s="91" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="C31" s="89"/>
       <c r="D31" s="89"/>
       <c r="E31" s="89"/>
       <c r="F31" s="89"/>
       <c r="G31" s="89"/>
       <c r="H31" s="114">
         <f>'Annexe II_heures effectives'!I76</f>
         <v>0</v>
       </c>
       <c r="I31" s="89"/>
       <c r="J31" s="190"/>
     </row>
-    <row r="32" spans="1:11" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" s="100" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="113"/>
       <c r="B32" s="162"/>
       <c r="C32" s="163"/>
       <c r="D32" s="163"/>
       <c r="E32" s="163"/>
       <c r="F32" s="163"/>
       <c r="G32" s="163"/>
       <c r="H32" s="169"/>
       <c r="I32" s="89"/>
       <c r="J32" s="89"/>
       <c r="K32" s="112"/>
     </row>
-    <row r="33" spans="1:21" s="100" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:21" s="100" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="113"/>
       <c r="B33" s="173" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C33" s="173"/>
       <c r="D33" s="173"/>
       <c r="E33" s="173"/>
       <c r="F33" s="173"/>
       <c r="G33" s="173"/>
       <c r="H33" s="173"/>
       <c r="I33" s="169"/>
       <c r="J33" s="89"/>
       <c r="K33" s="112"/>
     </row>
-    <row r="34" spans="1:21" s="100" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:21" s="100" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="113"/>
       <c r="B34" s="173" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="C34" s="173"/>
       <c r="D34" s="173"/>
       <c r="E34" s="173"/>
       <c r="F34" s="173"/>
       <c r="G34" s="173"/>
       <c r="H34" s="173"/>
       <c r="I34" s="169"/>
       <c r="J34" s="89"/>
       <c r="K34" s="112"/>
     </row>
-    <row r="35" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="113"/>
       <c r="B35" s="173"/>
       <c r="C35" s="173"/>
       <c r="D35" s="173"/>
       <c r="E35" s="173"/>
       <c r="F35" s="173"/>
       <c r="G35" s="173"/>
       <c r="H35" s="173"/>
       <c r="I35" s="89"/>
       <c r="J35" s="89"/>
       <c r="K35" s="112"/>
     </row>
-    <row r="36" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="113"/>
       <c r="B36" s="89" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C36" s="89"/>
       <c r="D36" s="89"/>
       <c r="E36" s="128">
         <f>'Formulaire creche 3'!E51</f>
         <v>0</v>
       </c>
       <c r="F36" s="89"/>
       <c r="G36" s="89"/>
       <c r="H36" s="89"/>
       <c r="I36" s="89"/>
       <c r="J36" s="89"/>
       <c r="K36" s="112"/>
     </row>
-    <row r="37" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="113"/>
       <c r="B37" s="89" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C37" s="89"/>
       <c r="D37" s="89"/>
       <c r="E37" s="128">
         <f>'Formulaire creche 3'!E47</f>
         <v>0</v>
       </c>
       <c r="F37" s="89"/>
       <c r="G37" s="89"/>
       <c r="H37" s="89"/>
       <c r="I37" s="89"/>
       <c r="J37" s="89"/>
       <c r="K37" s="112"/>
     </row>
-    <row r="38" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="113"/>
       <c r="B38" s="89" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C38" s="89"/>
       <c r="D38" s="89"/>
       <c r="E38" s="128">
         <f>'Formulaire creche 3'!E48</f>
         <v>0</v>
       </c>
       <c r="F38" s="89"/>
       <c r="G38" s="89"/>
       <c r="H38" s="89"/>
       <c r="I38" s="89"/>
       <c r="J38" s="89"/>
       <c r="K38" s="112"/>
     </row>
-    <row r="39" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="113"/>
       <c r="B39" s="89" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="89"/>
       <c r="D39" s="89"/>
       <c r="E39" s="128">
         <f>'Formulaire creche 3'!E49</f>
         <v>0</v>
       </c>
       <c r="F39" s="89"/>
       <c r="G39" s="89"/>
       <c r="H39" s="89"/>
       <c r="I39" s="89"/>
       <c r="J39" s="89"/>
       <c r="K39" s="112"/>
     </row>
-    <row r="40" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:21" s="100" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="113"/>
       <c r="B40" s="89" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C40" s="89"/>
       <c r="D40" s="89"/>
       <c r="E40" s="128">
         <f>'Formulaire creche 3'!E50</f>
         <v>0</v>
       </c>
       <c r="F40" s="89"/>
       <c r="G40" s="89"/>
       <c r="H40" s="89"/>
       <c r="I40" s="89"/>
       <c r="J40" s="89"/>
       <c r="K40" s="112"/>
     </row>
-    <row r="41" spans="1:21" s="100" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:21" s="100" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A41" s="113"/>
       <c r="B41" s="120"/>
       <c r="C41" s="121"/>
       <c r="D41" s="121"/>
       <c r="E41" s="121"/>
       <c r="F41" s="121"/>
       <c r="G41" s="109"/>
       <c r="H41" s="109"/>
       <c r="J41" s="109"/>
       <c r="K41" s="112"/>
     </row>
-    <row r="42" spans="1:21" s="100" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:21" s="100" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A42" s="113"/>
       <c r="B42" s="248" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C42" s="236"/>
       <c r="D42" s="236"/>
       <c r="E42" s="236"/>
       <c r="F42" s="236"/>
       <c r="G42" s="249" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="H42" s="250"/>
       <c r="I42" s="251"/>
       <c r="J42" s="252"/>
       <c r="K42" s="112"/>
       <c r="M42" s="109"/>
       <c r="N42" s="109"/>
       <c r="O42" s="109"/>
       <c r="P42" s="109"/>
       <c r="Q42" s="109"/>
       <c r="R42" s="109"/>
       <c r="S42" s="109"/>
       <c r="T42" s="109"/>
       <c r="U42" s="109"/>
     </row>
-    <row r="43" spans="1:21" s="100" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:21" s="100" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A43" s="113"/>
       <c r="B43" s="216" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C43" s="236"/>
       <c r="D43" s="236"/>
       <c r="E43" s="236"/>
       <c r="F43" s="236"/>
       <c r="G43" s="236"/>
       <c r="H43" s="236"/>
       <c r="I43" s="236"/>
       <c r="J43" s="236"/>
       <c r="K43" s="112"/>
       <c r="M43" s="109"/>
       <c r="N43" s="109"/>
       <c r="O43" s="109"/>
       <c r="P43" s="109"/>
       <c r="Q43" s="109"/>
       <c r="R43" s="109"/>
       <c r="S43" s="109"/>
       <c r="T43" s="109"/>
       <c r="U43" s="109"/>
     </row>
-    <row r="44" spans="1:21" s="100" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:21" s="100" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A44" s="113"/>
       <c r="B44" s="253"/>
       <c r="C44" s="253"/>
       <c r="D44" s="253"/>
       <c r="E44" s="253"/>
       <c r="F44" s="253"/>
       <c r="G44" s="253"/>
       <c r="H44" s="253"/>
       <c r="I44" s="253"/>
       <c r="J44" s="253"/>
       <c r="K44" s="112"/>
       <c r="M44" s="109"/>
       <c r="N44" s="109"/>
       <c r="O44" s="109"/>
       <c r="P44" s="109"/>
       <c r="Q44" s="109"/>
       <c r="R44" s="109"/>
       <c r="S44" s="109"/>
       <c r="T44" s="109"/>
       <c r="U44" s="109"/>
     </row>
-    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A45" s="122"/>
       <c r="B45" s="253"/>
       <c r="C45" s="253"/>
       <c r="D45" s="253"/>
       <c r="E45" s="253"/>
       <c r="F45" s="253"/>
       <c r="G45" s="253"/>
       <c r="H45" s="253"/>
       <c r="I45" s="253"/>
       <c r="J45" s="253"/>
       <c r="K45" s="123"/>
     </row>
-    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A46" s="122"/>
       <c r="B46" s="253"/>
       <c r="C46" s="253"/>
       <c r="D46" s="253"/>
       <c r="E46" s="253"/>
       <c r="F46" s="253"/>
       <c r="G46" s="253"/>
       <c r="H46" s="253"/>
       <c r="I46" s="253"/>
       <c r="J46" s="253"/>
       <c r="K46" s="123"/>
     </row>
-    <row r="47" spans="1:21" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:21" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="122"/>
       <c r="B47" s="254"/>
       <c r="C47" s="254"/>
       <c r="D47" s="254"/>
       <c r="E47" s="254"/>
       <c r="F47" s="254"/>
       <c r="G47" s="254"/>
       <c r="H47" s="254"/>
       <c r="I47" s="254"/>
       <c r="J47" s="254"/>
       <c r="K47" s="123"/>
     </row>
-    <row r="48" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A48" s="124"/>
       <c r="B48" s="125"/>
       <c r="C48" s="125"/>
       <c r="D48" s="125"/>
       <c r="E48" s="125"/>
       <c r="F48" s="125"/>
       <c r="G48" s="125"/>
       <c r="H48" s="125"/>
       <c r="I48" s="125"/>
       <c r="J48" s="125"/>
       <c r="K48" s="126"/>
     </row>
   </sheetData>
   <sheetProtection password="EB4E" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:CS27"/>
   <sheetViews>
     <sheetView topLeftCell="H1" workbookViewId="0">
       <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:70" s="1" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:70" s="1" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="175" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B1" s="176" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="176" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="176" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E1" s="176" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="F1" s="176" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="176" t="s">
+        <v>157</v>
+      </c>
+      <c r="H1" s="176" t="s">
+        <v>158</v>
+      </c>
+      <c r="I1" s="176" t="s">
+        <v>184</v>
+      </c>
+      <c r="J1" s="176" t="s">
+        <v>159</v>
+      </c>
+      <c r="K1" s="176" t="s">
         <v>160</v>
       </c>
-      <c r="H1" s="176" t="s">
+      <c r="L1" s="177" t="s">
         <v>161</v>
       </c>
-      <c r="I1" s="176" t="s">
-[...2 lines deleted...]
-      <c r="J1" s="176" t="s">
+      <c r="M1" s="177" t="s">
         <v>162</v>
       </c>
-      <c r="K1" s="176" t="s">
+      <c r="N1" s="177" t="s">
         <v>163</v>
       </c>
-      <c r="L1" s="177" t="s">
+      <c r="O1" s="176" t="s">
         <v>164</v>
       </c>
-      <c r="M1" s="177" t="s">
+      <c r="P1" s="176" t="s">
         <v>165</v>
       </c>
-      <c r="N1" s="177" t="s">
+      <c r="Q1" s="176" t="s">
+        <v>205</v>
+      </c>
+      <c r="R1" s="176" t="s">
         <v>166</v>
       </c>
-      <c r="O1" s="176" t="s">
+      <c r="S1" s="176" t="s">
         <v>167</v>
       </c>
-      <c r="P1" s="176" t="s">
+      <c r="T1" s="176" t="s">
         <v>168</v>
       </c>
-      <c r="Q1" s="176" t="s">
-[...5 lines deleted...]
-      <c r="S1" s="176" t="s">
+      <c r="U1" s="176" t="s">
         <v>170</v>
       </c>
-      <c r="T1" s="176" t="s">
+      <c r="V1" s="195" t="s">
         <v>171</v>
       </c>
-      <c r="U1" s="176" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W1" s="195" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="X1" s="283" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="Y1" s="283" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="Z1" s="283" t="s">
         <v>3</v>
       </c>
       <c r="AA1" s="283" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="2" spans="1:70" s="178" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:70" s="178" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="178">
         <f>'Formulaire creche 3'!E41</f>
         <v>0</v>
       </c>
       <c r="B2" s="178">
         <f>'Formulaire creche 3'!E37</f>
         <v>0</v>
       </c>
       <c r="C2" s="178">
         <f>'Formulaire creche 3'!E40</f>
         <v>0</v>
       </c>
       <c r="D2" s="178">
         <f>'Formulaire creche 3'!E47</f>
         <v>0</v>
       </c>
       <c r="E2" s="178">
         <f>'Formulaire creche 3'!E48</f>
         <v>0</v>
       </c>
       <c r="F2" s="178">
         <f>'Formulaire creche 3'!E49</f>
         <v>0</v>
       </c>
       <c r="G2" s="178">
@@ -13050,60 +12995,60 @@
       <c r="L2" s="179" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M2" s="179" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N2" s="179" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="O2" s="179">
         <f>'Annexe II_heures effectives'!C64</f>
         <v>0</v>
       </c>
       <c r="P2" s="179" t="e">
         <f>'Annexe II_heures effectives'!F40</f>
         <v>#DIV/0!</v>
       </c>
       <c r="Q2" s="180"/>
       <c r="R2" s="180">
         <f>'Annexe II_heures effectives'!F68</f>
         <v>0</v>
       </c>
-      <c r="S2" s="180">
-        <f>'Formulaire creche 3'!H118</f>
+      <c r="S2" s="180" t="e">
+        <f>'Formulaire creche 3'!#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="T2" s="180">
+        <f>'Formulaire creche 3'!H119</f>
         <v>0</v>
       </c>
-      <c r="T2" s="180">
+      <c r="U2" s="180">
         <f>'Formulaire creche 3'!H121</f>
-        <v>0</v>
-[...2 lines deleted...]
-        <f>'Formulaire creche 3'!H123</f>
         <v>0</v>
       </c>
       <c r="V2" s="196">
         <f>'Annexe I '!F26</f>
         <v>0</v>
       </c>
       <c r="W2" s="196">
         <f>'Annexe I '!F87</f>
         <v>0</v>
       </c>
       <c r="X2" s="284" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="Y2" s="284" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="Z2" s="284" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AA2" s="284" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
@@ -13130,224 +13075,224 @@
       <c r="AU2" s="181"/>
       <c r="AV2" s="181"/>
       <c r="AW2" s="181"/>
       <c r="AX2" s="181"/>
       <c r="AY2" s="181"/>
       <c r="AZ2" s="181"/>
       <c r="BA2" s="181"/>
       <c r="BB2" s="181"/>
       <c r="BC2" s="181"/>
       <c r="BD2" s="181"/>
       <c r="BE2" s="181"/>
       <c r="BF2" s="181"/>
       <c r="BG2" s="181"/>
       <c r="BH2" s="181"/>
       <c r="BI2" s="181"/>
       <c r="BJ2" s="181"/>
       <c r="BK2" s="181"/>
       <c r="BL2" s="181"/>
       <c r="BM2" s="181"/>
       <c r="BN2" s="181"/>
       <c r="BO2" s="181"/>
       <c r="BP2" s="181"/>
       <c r="BQ2" s="181"/>
       <c r="BR2" s="181"/>
     </row>
-    <row r="24" spans="1:97" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:97" x14ac:dyDescent="0.35">
       <c r="A24" s="197" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-    <row r="26" spans="1:97" s="201" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="25" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="26" spans="1:97" s="201" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="198" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B26" s="198" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="198" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="198" t="s">
         <v>63</v>
       </c>
       <c r="E26" s="198" t="s">
+        <v>174</v>
+      </c>
+      <c r="F26" s="199" t="s">
+        <v>175</v>
+      </c>
+      <c r="G26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="H26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="I26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="J26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="K26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="L26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="M26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="N26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="O26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="P26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="Q26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="R26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="S26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="T26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="U26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="V26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="W26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="X26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="Y26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="Z26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="AA26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="AB26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="AC26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="AD26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="AE26" s="199" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF26" s="199" t="s">
+        <v>207</v>
+      </c>
+      <c r="AG26" s="199" t="s">
         <v>177</v>
       </c>
-      <c r="F26" s="199" t="s">
+      <c r="AH26" s="199" t="s">
         <v>178</v>
       </c>
-      <c r="G26" s="199" t="s">
+      <c r="AI26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AJ26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AK26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AL26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AM26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AN26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AO26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AT26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AU26" s="199" t="s">
+        <v>177</v>
+      </c>
+      <c r="AV26" s="199" t="s">
+        <v>178</v>
+      </c>
+      <c r="AW26" s="200" t="s">
         <v>179</v>
       </c>
-      <c r="H26" s="199" t="s">
-[...74 lines deleted...]
-      <c r="AG26" s="199" t="s">
+      <c r="AX26" s="200" t="s">
         <v>180</v>
       </c>
-      <c r="AH26" s="199" t="s">
+      <c r="AY26" s="200" t="s">
         <v>181</v>
       </c>
-      <c r="AI26" s="199" t="s">
-[...41 lines deleted...]
-      <c r="AW26" s="200" t="s">
+      <c r="AZ26" s="200" t="s">
         <v>182</v>
       </c>
-      <c r="AX26" s="200" t="s">
+      <c r="BA26" s="200" t="s">
         <v>183</v>
       </c>
-      <c r="AY26" s="200" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BB26" s="195" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="BC26" s="195" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:97" s="202" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="27" spans="1:97" s="202" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="202">
         <f>'Formulaire creche 3'!E41</f>
         <v>0</v>
       </c>
       <c r="B27" s="202">
         <f>'Formulaire creche 3'!E37</f>
         <v>0</v>
       </c>
       <c r="C27" s="202">
         <f>'Formulaire creche 3'!E40</f>
         <v>0</v>
       </c>
       <c r="D27" s="202" t="e">
         <f>'Formulaire creche 3'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E27" s="203">
         <f>'Formulaire creche 3'!E84</f>
         <v>0</v>
       </c>
       <c r="F27" s="203">
         <f>'Formulaire creche 3'!E91</f>
         <v>0</v>
       </c>
       <c r="G27" s="202" t="e">