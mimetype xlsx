--- v0 (2025-12-05)
+++ v1 (2026-05-31)
@@ -12,131 +12,154 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zzComptabilité LSTE\02_Soutien financier 10%\02_Formulaire recolte données\Formulaires 2025\Formulaires crèche\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\SMA\zzComptabilité LSTE\02_Soutien financier 10%\02_Formulaire recolte données\Formulaires 2026\Formulaires crèche\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{75F75973-37CA-4E3C-9D5E-56EDAF904545}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B2D6F16D-C28D-4AC4-81B5-F7D6CAF81BA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="892" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="892" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Formulaire creche 1" sheetId="1" r:id="rId1"/>
     <sheet name="Annexe I " sheetId="19" state="hidden" r:id="rId2"/>
     <sheet name="Annexe II_heures effectives" sheetId="8" r:id="rId3"/>
     <sheet name="Feuil1" sheetId="21" r:id="rId4"/>
     <sheet name="Decompte final_NE PAS REMPLIR" sheetId="17" state="hidden" r:id="rId5"/>
     <sheet name="feuille masquee" sheetId="20" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="CaseACocher1" localSheetId="0">'Formulaire creche 1'!#REF!</definedName>
     <definedName name="CaseACocher14" localSheetId="0">'Formulaire creche 1'!#REF!</definedName>
     <definedName name="CaseACocher16" localSheetId="0">'Formulaire creche 1'!#REF!</definedName>
     <definedName name="CaseACocher2" localSheetId="0">'Formulaire creche 1'!#REF!</definedName>
     <definedName name="CaseACocher3" localSheetId="0">'Formulaire creche 1'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Annexe I '!$A$1:$K$90</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Annexe II_heures effectives'!$A$1:$N$68</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Decompte final_NE PAS REMPLIR'!$A$1:$K$47</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formulaire creche 1'!$A$1:$J$172</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Formulaire creche 1'!$A$1:$J$171</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L45" i="8" l="1"/>
+  <c r="L43" i="8" l="1"/>
+  <c r="L47" i="8" s="1"/>
+  <c r="K46" i="8"/>
+  <c r="K47" i="8"/>
+  <c r="K48" i="8"/>
+  <c r="K49" i="8"/>
+  <c r="K50" i="8"/>
+  <c r="K51" i="8"/>
+  <c r="K52" i="8"/>
+  <c r="K53" i="8"/>
+  <c r="K54" i="8"/>
+  <c r="K55" i="8"/>
+  <c r="K56" i="8"/>
   <c r="K45" i="8"/>
   <c r="M46" i="8"/>
   <c r="M47" i="8"/>
   <c r="M48" i="8"/>
   <c r="M49" i="8"/>
   <c r="M50" i="8"/>
   <c r="M51" i="8"/>
   <c r="M52" i="8"/>
   <c r="M53" i="8"/>
   <c r="M54" i="8"/>
   <c r="M55" i="8"/>
   <c r="M56" i="8"/>
   <c r="M45" i="8"/>
   <c r="J45" i="8"/>
-  <c r="J53" i="8" l="1"/>
+  <c r="L46" i="8" l="1"/>
+  <c r="L45" i="8"/>
+  <c r="L56" i="8"/>
+  <c r="L55" i="8"/>
+  <c r="L54" i="8"/>
+  <c r="L53" i="8"/>
+  <c r="L52" i="8"/>
+  <c r="L51" i="8"/>
+  <c r="L50" i="8"/>
+  <c r="L49" i="8"/>
+  <c r="L48" i="8"/>
+  <c r="J53" i="8"/>
   <c r="I57" i="8"/>
   <c r="J46" i="8"/>
   <c r="J47" i="8"/>
   <c r="J48" i="8"/>
   <c r="J49" i="8"/>
   <c r="J50" i="8"/>
   <c r="J51" i="8"/>
   <c r="J52" i="8"/>
   <c r="J54" i="8"/>
   <c r="J55" i="8"/>
   <c r="J56" i="8"/>
-  <c r="H128" i="1"/>
+  <c r="H127" i="1"/>
   <c r="H31" i="17" s="1"/>
-  <c r="H127" i="1"/>
+  <c r="H126" i="1"/>
   <c r="H30" i="17" s="1"/>
-  <c r="H126" i="1"/>
+  <c r="H125" i="1"/>
   <c r="H29" i="17" s="1"/>
-  <c r="H125" i="1"/>
+  <c r="H124" i="1"/>
   <c r="H28" i="17" s="1"/>
   <c r="AA3" i="20"/>
   <c r="Z3" i="20"/>
   <c r="Y3" i="20"/>
   <c r="X3" i="20"/>
   <c r="AE23" i="20"/>
   <c r="F85" i="1"/>
   <c r="F86" i="1" s="1"/>
   <c r="F84" i="1"/>
   <c r="BB23" i="20"/>
   <c r="AF23" i="20"/>
   <c r="AD23" i="20"/>
   <c r="AB23" i="20"/>
   <c r="Z23" i="20"/>
   <c r="X23" i="20"/>
   <c r="V23" i="20"/>
   <c r="T23" i="20"/>
   <c r="R23" i="20"/>
   <c r="P23" i="20"/>
   <c r="N23" i="20"/>
   <c r="L23" i="20"/>
   <c r="J23" i="20"/>
   <c r="H23" i="20"/>
   <c r="AV23" i="20"/>
   <c r="AU23" i="20"/>
@@ -196,125 +219,102 @@
   <c r="C23" i="20"/>
   <c r="B23" i="20"/>
   <c r="A23" i="20"/>
   <c r="D3" i="20"/>
   <c r="F3" i="20"/>
   <c r="A3" i="20"/>
   <c r="C57" i="8"/>
   <c r="O3" i="20" s="1"/>
   <c r="N3" i="20"/>
   <c r="K3" i="20"/>
   <c r="L3" i="20"/>
   <c r="M3" i="20"/>
   <c r="J3" i="20"/>
   <c r="G3" i="20"/>
   <c r="H3" i="20"/>
   <c r="E3" i="20"/>
   <c r="C3" i="20"/>
   <c r="B3" i="20"/>
   <c r="F86" i="19"/>
   <c r="I86" i="19"/>
   <c r="BC23" i="20"/>
   <c r="W3" i="20"/>
   <c r="G39" i="19"/>
   <c r="I42" i="19"/>
   <c r="I69" i="19"/>
-  <c r="I75" i="19" s="1"/>
   <c r="F42" i="19"/>
   <c r="F69" i="19"/>
-  <c r="F75" i="19" s="1"/>
   <c r="H108" i="1"/>
   <c r="Q3" i="20" s="1"/>
   <c r="H13" i="17"/>
   <c r="P3" i="20"/>
-  <c r="L47" i="8" l="1"/>
-[...9 lines deleted...]
-  <c r="L56" i="8"/>
+  <c r="I75" i="19" l="1"/>
+  <c r="F75" i="19"/>
   <c r="J57" i="8"/>
   <c r="G61" i="8" s="1"/>
-  <c r="K53" i="8"/>
   <c r="N45" i="8"/>
-  <c r="L52" i="8"/>
-[...3 lines deleted...]
-  <c r="N46" i="8" s="1"/>
+  <c r="N46" i="8"/>
   <c r="M57" i="8"/>
-  <c r="H120" i="1" s="1"/>
-[...7 lines deleted...]
-  <c r="L51" i="8"/>
+  <c r="H119" i="1" s="1"/>
+  <c r="N54" i="8"/>
+  <c r="N47" i="8"/>
   <c r="N53" i="8" l="1"/>
   <c r="N50" i="8"/>
   <c r="N52" i="8"/>
   <c r="N49" i="8"/>
   <c r="N55" i="8"/>
   <c r="N56" i="8"/>
   <c r="N48" i="8"/>
   <c r="N51" i="8"/>
   <c r="H16" i="17"/>
   <c r="H111" i="1"/>
   <c r="K57" i="8"/>
-  <c r="H116" i="1" s="1"/>
+  <c r="H115" i="1" s="1"/>
   <c r="L57" i="8"/>
-  <c r="H118" i="1" s="1"/>
+  <c r="H117" i="1" s="1"/>
   <c r="N57" i="8" l="1"/>
   <c r="L68" i="8" s="1"/>
-  <c r="H130" i="1" s="1"/>
+  <c r="H129" i="1" s="1"/>
   <c r="H33" i="17" s="1"/>
   <c r="I77" i="19"/>
   <c r="I79" i="19" s="1"/>
-  <c r="H113" i="1"/>
   <c r="R3" i="20"/>
   <c r="F77" i="19"/>
   <c r="F79" i="19" s="1"/>
   <c r="U3" i="20"/>
   <c r="H23" i="17"/>
   <c r="H21" i="17"/>
   <c r="T3" i="20"/>
-  <c r="H123" i="1" l="1"/>
+  <c r="H122" i="1" l="1"/>
   <c r="H26" i="17" s="1"/>
   <c r="S3" i="20"/>
   <c r="H18" i="17"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="285">
   <si>
     <t>1. Informations générales</t>
   </si>
   <si>
     <t>Nom de la structure</t>
   </si>
   <si>
     <t>Rue, n°</t>
   </si>
   <si>
     <t>Case postale</t>
   </si>
   <si>
     <t>N° postal, lieu</t>
   </si>
   <si>
     <t>Structure</t>
   </si>
   <si>
     <t>E-mail de la structure</t>
   </si>
   <si>
     <t>Site internet</t>
   </si>
   <si>
@@ -478,53 +478,50 @@
     <t>Novembre</t>
   </si>
   <si>
     <t>Décembre</t>
   </si>
   <si>
     <t xml:space="preserve">Formulaire pour les crèches </t>
   </si>
   <si>
     <t>Formulaire pour les crèches</t>
   </si>
   <si>
     <t>du</t>
   </si>
   <si>
     <t>Support juridique</t>
   </si>
   <si>
     <t>Statut du support juridique</t>
   </si>
   <si>
     <t>Merci de respecter le délai de dépôt!</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre de jours d'ouverture </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> (selon Etude Boutat)</t>
   </si>
   <si>
     <t>ENCADRE 1</t>
   </si>
   <si>
     <t>Formulaire crèche 1: Décompte pour la demande de subvention</t>
   </si>
   <si>
     <t>2. Données sur la structure (actualisation)</t>
   </si>
   <si>
     <t>Horaires d'ouverture de la crèche</t>
   </si>
   <si>
     <t>Nombre de places d'accueil autorisées en crèche (selon autorisation)</t>
   </si>
   <si>
     <t>3. Enfants accueillis</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">NE PAS REMPLIR </t>
     </r>
     <r>
       <rPr>
@@ -923,189 +920,145 @@
         <family val="2"/>
       </rPr>
       <t/>
     </r>
   </si>
   <si>
     <t>Coût moyen</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estimation Subvention employeur pour 2012 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(6.3% du coût moyen)</t>
     </r>
   </si>
   <si>
     <t>Nb jours ouverture par année</t>
-  </si>
-[...19 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve"> Tarifs de la structure utilisés pendant la période de récolte des données pour l'accueil des enfants en crèche</t>
   </si>
   <si>
     <t>Calcul des heures en décimal</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">* </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>PRESTATIONS OFFERTES PAR LA/LES COMMUNES</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (loyers, frais d'administration, autres). </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Veuillez préciser ci-dessous les montants pris en charge par la/les communes qui ne figurent pas dans les charges d'exploitation. Une attestation de la commune doit être fournie en annexe.</t>
     </r>
   </si>
   <si>
-    <t>Coût moyen estimé durant la période de récolte des données</t>
-[...1 lines deleted...]
-  <si>
     <t>Masque 2 - Usage FP-évaluation des besoins et convention</t>
   </si>
   <si>
     <t>Nombre enfants inscrits</t>
   </si>
   <si>
     <t>Communes conventionneés</t>
   </si>
   <si>
     <t>Commune non conventionnées</t>
   </si>
   <si>
     <t>NB enfants accueillis</t>
   </si>
   <si>
     <t>Evaluation de la demande_nb enfants pas pu accueillir</t>
   </si>
   <si>
     <t>NB places autorisées</t>
   </si>
   <si>
     <t xml:space="preserve">Nb places manques </t>
   </si>
   <si>
     <t>places manquantes &lt; 2 ans</t>
   </si>
   <si>
     <t>places manquantes 2- 4ans</t>
   </si>
   <si>
     <t>places manquantes &gt;4 ans</t>
   </si>
   <si>
     <t>Subventions communales</t>
   </si>
   <si>
     <t>Prestations offertes par la/les communes</t>
   </si>
   <si>
     <t>Salaires personnel éducatif, charges sociales et indemnités maladie ou accidents</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Quel est le statut juridique de l'organisme responsable de la structure?</t>
   </si>
   <si>
     <t>Frais d'administration (postaux, téléphone, internet, abonnements, cotisations)</t>
-  </si>
-[...18 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>→</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">coût moyen 1h en crèche: Fr. 8.37 </t>
     </r>
   </si>
   <si>
     <t>La personne habilitée à signer confirme que les données inscrites dans le présent formulaire ainsi que dans les annexes sont complètes et exactes.</t>
   </si>
   <si>
@@ -1551,73 +1504,60 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="57"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">nb unités 5facturées aux parents </t>
     </r>
   </si>
   <si>
     <t>(état au mois de mars/avril)</t>
   </si>
   <si>
     <t>confirmation écrite de l'organe de révision qu'ils correspondent à la réalité</t>
   </si>
   <si>
     <t>Si les justificatifs préalablement remis ont été anonymisés*:</t>
   </si>
   <si>
     <t xml:space="preserve">* L’entrée en vigueur des tarifs adaptés (=abaissé du soutien Etat-employeur) conditionne le versement des acomptes ainsi que le début de la prise en compte des heures de garde </t>
   </si>
   <si>
-    <t>Part Etat
-[...8 lines deleted...]
-  <si>
     <t xml:space="preserve">janvier </t>
   </si>
   <si>
     <t xml:space="preserve">avril </t>
   </si>
   <si>
     <t xml:space="preserve">juillet </t>
   </si>
   <si>
     <t xml:space="preserve">octobre </t>
-  </si>
-[...1 lines deleted...]
-    <t>Total subvention employeurs (5.5 %)</t>
   </si>
   <si>
     <t>Personne de contact pour ce formulaire</t>
   </si>
   <si>
     <t xml:space="preserve"> Justificatifs détaillés par mois_inclus liste des enfants inscrits en crèche, avec mention des âges (ou dates de naissances)*</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Précisions utiles pour remplir le formulaire:
 </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -1770,101 +1710,80 @@
     </r>
   </si>
   <si>
     <t xml:space="preserve">4. Heures de garde effectives / Récapitulatif </t>
   </si>
   <si>
     <t>5. Annexes (obligatoires)</t>
   </si>
   <si>
     <t>6. Remarques</t>
   </si>
   <si>
     <t>7. Attestation</t>
   </si>
   <si>
     <t>sej-lste@fr.ch</t>
   </si>
   <si>
     <t>Fond Réforme fiscale</t>
   </si>
   <si>
     <t>À partir de quand avez-vous abaisser la réforme fiscale
 Veuillez choisir 1= dès janvier ou 2= dès août</t>
   </si>
   <si>
-    <t>Total subvention réforme fiscale (0.60 frs/h)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Total subvention </t>
   </si>
   <si>
     <t>journée</t>
   </si>
   <si>
     <t>demi-journée avec repas</t>
   </si>
   <si>
     <t>demi-journée sans repas</t>
   </si>
   <si>
     <t xml:space="preserve">INFORMATION:  Ce questionnaire s'adresse aux crèches dûment autorisées qui permettent la conciliation de la vie professionnelle et de la vie familiale et qui tiennent à jour un décompte des unités accueil-enfant. 
 ATTENTION: Ce formulaire est composé de plusieurs fichiers (voir onglets en bas de l'écran). Nous vous invitons à compléter les deux premiers  fichiers avant de les retourner par Email (sej-lste@fr.ch) avec les annexes.
 Le solde de la subvention sera versée après réception des documents demandés et après contrôle des données par le SEJ. 
 Objectif: permettre l'établissement d'un décompte des heures de garde effectives assurées auprès des enfants en âge préscolaire et des enfants en âge de scolarité enfantine accueillis en crèche.
 L’article 9, alinéa 3, de la loi du 9 juin 2011 sur les structures d’accueil extrafamilial de jour  (LStE) précise que le soutien financier de l’Etat est apporté sous la forme d’un forfait accordé en fonction des heures de garde effectives et du type de la structure d’accueil. L'Etat apporte un soutien financier pour la prise en charge des enfants d'âge préscolaire ainsi que celle des enfants en âge de scolarité enfantine, dans la mesure où les prestations des structures d’accueil destinées aux enfants fréquentant l’école enfantine sont complémentaires à leurs horaires.  Les structures d’accueil qui entrent dans le champ d’application du soutien financier, selon les conditions prévues par la loi, doivent ainsi fournir à l'Etat un décompte détaillé du nombre d’heures de garde effectives assurées auprès des enfants en âge préscolaire et des enfants fréquentant l'école enfantine.
 IMPORTANT: Le soutien financier de l’Etat et des employeurs n’est pas accordé pour la prise en charge des enfants domiciliés dans d’autres cantons. La prise en charge de ces enfants ne doit pas figurer dans le décompte des heures de garde. 
 INDICATIONS:
 Dans le présent formulaire: Ne remplissez que les données se référant aux enfants pris en compte dans votre autorisation "crèche". 
 →Si votre structure possède deux autorisations distinctes (une autorisation pour l'accueil en crèche et une autorisation pour l'accueil extrascolaire), veuillez remplir deux formulaires distincts. Dans le présent formulaire, seules doivent figurer les heures de garde effectuées auprès des enfants accueillis en crèche.Les heures de garde assurées auprès des enfants accueillis au sein de l'accueil extrascolaire doivent figurer dans le formulaire AES.
 Précisions utiles pour remplir ce questionnaire:
 - Enregistrer ce formulaire sur votre ordinateur avant de le compléter
 - Le formulaire dûment complété doit être retourné au SEJ par mail et par courrier à l'adresse indiquée ci-dessous
 - Ne remplir qu'un formulaire par structure
 - Prière de cocher les cases correspondantes avec le symbole "x"
 - Prière de respecter le format demandé pour certaines informations (ex: format date [JJ.MM.AAAA=16.09.2010]
 - Prière d'inscrire les chiffres sans ponctuation ou précisions particulières (exemple: 5000 et non 5000.- ou 5'000)
 - Ce formulaire est composé de plusieurs fichiers (voir onglets en bas de l'écran). 
 Le Service de l'enfance et de la jeunesse se tient à disposition pour tout complément d'information + 41 (0)26.305 15 30 </t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve"> Bilan et compte de résultat 2025 + rapport des vérificateurs des comptes </t>
   </si>
   <si>
     <r>
       <t>INFORMATION:  Ce questionnaire s'adresse aux crèches dûment autorisées qui permettent la conciliation de la vie professionnelle et de la vie familiale et qui tiennent à jour un décompte des unités accueil-enfant. 
 ATTENTION: Ce formulaire est composé de</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> plusieurs fichiers</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (voir onglets en bas de l'écran). Nous vous invitons à compléter </t>
     </r>
@@ -2262,61 +2181,98 @@
       <t xml:space="preserve">, nous vous prions de nous remettre le décompte spécifique établi par votre structure.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 ATTENTION:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 → Inscrire dans l'annexe II uniquement les données se référant à l'accueil des enfants dans l'offre "crèche".</t>
     </r>
   </si>
+  <si>
+    <t>Annexes obligatoires à remettre au 31 janvier 2027</t>
+  </si>
+  <si>
+    <t>Annexes obligatoires pouvant être remises suite au rapport des vérificateur des comptes (au plus tard jusqu'au 30 juin 2027)</t>
+  </si>
+  <si>
+    <t>* Protection des données: 
+Possibilité de transmettre une liste avec le prénom + initial du nom + date de naissance (ou classe fréquentée).
+La confirmation écrite de l'organe de révision attestant de l'exactitude des données anonymisées et de la conformité avec la facturation est indispensable. Cette confirmation peut être transmise au SEJ après le 31 janvier 2027 mais au plus tard jusqu'au 30 juin 2027.
+Le SEJ se réserve le droit de faire des contrôles précis afin de s’assurer que la liste correspond à la facturation (contrôle par pointages).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ce formulaire ainsi que les annexes doivent nous être retournés d'ici au 31 janvier 2027 par mail à </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Bilan et compte de résultat 2026 + rapport des vérificateurs des comptes </t>
+  </si>
+  <si>
+    <t>Total de la subvention de l'Etat</t>
+  </si>
+  <si>
+    <t>Total subvention employeurs</t>
+  </si>
+  <si>
+    <t>Total subvention réforme fiscale</t>
+  </si>
+  <si>
+    <t>Part Etat
+Fr/hre
+0.837</t>
+  </si>
+  <si>
+    <t>Part Employeur
+Fr/hre
+0.460</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="dd/mm/yy;@"/>
     <numFmt numFmtId="166" formatCode="#,##0.00;\-#,##0.00;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="97" x14ac:knownFonts="1">
+  <fonts count="98" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -2905,50 +2861,57 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -4329,51 +4292,51 @@
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="51" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="439">
+  <cellXfs count="441">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="55" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="56" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="57" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="58" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="59" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="48" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="54" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="48" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="57" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="13" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -5010,351 +4973,353 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="91" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="90" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="59" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="57" fillId="19" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="95" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="57" fillId="7" borderId="106" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="61" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="96" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="96" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="97" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="92" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="5" borderId="97" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="98" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="68" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="4" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="4" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="78" fillId="4" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="5" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="59" fillId="5" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="59" fillId="5" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="59" fillId="5" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="59" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="102" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="20" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="20" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="20" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="5" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...76 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="71" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="4" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="93" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="5" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="15" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="15" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="15" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="38" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="15" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...35 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="35" fillId="2" borderId="45" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="46" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="4" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="33" fillId="4" borderId="38" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...95 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="36" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="37" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="33" fillId="4" borderId="71" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="19" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -5497,59 +5462,59 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>6</xdr:col>
-          <xdr:colOff>85725</xdr:colOff>
+          <xdr:colOff>88900</xdr:colOff>
           <xdr:row>79</xdr:row>
           <xdr:rowOff>57150</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>8</xdr:col>
           <xdr:colOff>1047750</xdr:colOff>
           <xdr:row>81</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>31750</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1477" name="Object 453" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1477"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-0000C5050000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
               <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
@@ -5710,53 +5675,53 @@
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>28575</xdr:colOff>
+          <xdr:colOff>31750</xdr:colOff>
           <xdr:row>34</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>241300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>6</xdr:col>
           <xdr:colOff>419100</xdr:colOff>
           <xdr:row>37</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="7625" name="Object 457" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s7625"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-0000C91D0000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -6152,431 +6117,431 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet1.xlsx"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:EQ172"/>
+  <dimension ref="A1:EQ171"/>
   <sheetViews>
-    <sheetView showWhiteSpace="0" topLeftCell="B151" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17:J32"/>
+    <sheetView showWhiteSpace="0" topLeftCell="A101" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A113" sqref="A113:XFD113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="1.85546875" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="1.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="4.1796875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="16.81640625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.54296875" style="2" customWidth="1"/>
     <col min="6" max="6" width="14" style="2" customWidth="1"/>
     <col min="7" max="7" width="21" style="2" customWidth="1"/>
-    <col min="8" max="8" width="12.85546875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="10" max="10" width="8.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="12.81640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="22.26953125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8.81640625" style="2" customWidth="1"/>
     <col min="11" max="11" width="6" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="12" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="3" spans="2:10" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:10" ht="18" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="3" spans="2:10" ht="15.5" x14ac:dyDescent="0.35">
       <c r="D3" s="6"/>
       <c r="H3" s="26" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:10" x14ac:dyDescent="0.35">
       <c r="H4" s="25" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="5" spans="2:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="6" spans="2:10" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="2:10" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E6" s="1"/>
     </row>
-    <row r="7" spans="2:10" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:10" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
     </row>
-    <row r="8" spans="2:10" ht="35.25" x14ac:dyDescent="0.5">
+    <row r="8" spans="2:10" ht="35" x14ac:dyDescent="0.7">
       <c r="B8" s="4" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="I8" s="323">
-        <v>2025</v>
-[...3 lines deleted...]
-    <row r="10" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="9" spans="2:10" ht="6" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="10" spans="2:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="3" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="11" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B11" s="3" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-    <row r="12" spans="2:10" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="12" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B12" s="3" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-    <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="13" spans="2:10" ht="4.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B13" s="3"/>
     </row>
-    <row r="14" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B14" s="294" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-    <row r="15" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="15" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="294" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="C15" s="8"/>
     </row>
-    <row r="16" spans="2:10" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:10" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="294" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C16" s="8"/>
     </row>
-    <row r="17" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...10 lines deleted...]
-      <c r="J17" s="335"/>
+    <row r="17" spans="2:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="356" t="s">
+        <v>273</v>
+      </c>
+      <c r="C17" s="357"/>
+      <c r="D17" s="357"/>
+      <c r="E17" s="357"/>
+      <c r="F17" s="357"/>
+      <c r="G17" s="357"/>
+      <c r="H17" s="357"/>
+      <c r="I17" s="357"/>
+      <c r="J17" s="358"/>
       <c r="K17" s="170" t="s">
-        <v>280</v>
-[...167 lines deleted...]
-    <row r="34" spans="1:79" x14ac:dyDescent="0.25">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="18" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B18" s="359"/>
+      <c r="C18" s="360"/>
+      <c r="D18" s="360"/>
+      <c r="E18" s="360"/>
+      <c r="F18" s="360"/>
+      <c r="G18" s="360"/>
+      <c r="H18" s="360"/>
+      <c r="I18" s="360"/>
+      <c r="J18" s="361"/>
+    </row>
+    <row r="19" spans="2:11" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B19" s="359"/>
+      <c r="C19" s="360"/>
+      <c r="D19" s="360"/>
+      <c r="E19" s="360"/>
+      <c r="F19" s="360"/>
+      <c r="G19" s="360"/>
+      <c r="H19" s="360"/>
+      <c r="I19" s="360"/>
+      <c r="J19" s="361"/>
+    </row>
+    <row r="20" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B20" s="359"/>
+      <c r="C20" s="360"/>
+      <c r="D20" s="360"/>
+      <c r="E20" s="360"/>
+      <c r="F20" s="360"/>
+      <c r="G20" s="360"/>
+      <c r="H20" s="360"/>
+      <c r="I20" s="360"/>
+      <c r="J20" s="361"/>
+    </row>
+    <row r="21" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B21" s="359"/>
+      <c r="C21" s="360"/>
+      <c r="D21" s="360"/>
+      <c r="E21" s="360"/>
+      <c r="F21" s="360"/>
+      <c r="G21" s="360"/>
+      <c r="H21" s="360"/>
+      <c r="I21" s="360"/>
+      <c r="J21" s="361"/>
+    </row>
+    <row r="22" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B22" s="359"/>
+      <c r="C22" s="360"/>
+      <c r="D22" s="360"/>
+      <c r="E22" s="360"/>
+      <c r="F22" s="360"/>
+      <c r="G22" s="360"/>
+      <c r="H22" s="360"/>
+      <c r="I22" s="360"/>
+      <c r="J22" s="361"/>
+    </row>
+    <row r="23" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B23" s="359"/>
+      <c r="C23" s="360"/>
+      <c r="D23" s="360"/>
+      <c r="E23" s="360"/>
+      <c r="F23" s="360"/>
+      <c r="G23" s="360"/>
+      <c r="H23" s="360"/>
+      <c r="I23" s="360"/>
+      <c r="J23" s="361"/>
+    </row>
+    <row r="24" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B24" s="359"/>
+      <c r="C24" s="360"/>
+      <c r="D24" s="360"/>
+      <c r="E24" s="360"/>
+      <c r="F24" s="360"/>
+      <c r="G24" s="360"/>
+      <c r="H24" s="360"/>
+      <c r="I24" s="360"/>
+      <c r="J24" s="361"/>
+    </row>
+    <row r="25" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B25" s="359"/>
+      <c r="C25" s="360"/>
+      <c r="D25" s="360"/>
+      <c r="E25" s="360"/>
+      <c r="F25" s="360"/>
+      <c r="G25" s="360"/>
+      <c r="H25" s="360"/>
+      <c r="I25" s="360"/>
+      <c r="J25" s="361"/>
+    </row>
+    <row r="26" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B26" s="359"/>
+      <c r="C26" s="360"/>
+      <c r="D26" s="360"/>
+      <c r="E26" s="360"/>
+      <c r="F26" s="360"/>
+      <c r="G26" s="360"/>
+      <c r="H26" s="360"/>
+      <c r="I26" s="360"/>
+      <c r="J26" s="361"/>
+    </row>
+    <row r="27" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B27" s="359"/>
+      <c r="C27" s="360"/>
+      <c r="D27" s="360"/>
+      <c r="E27" s="360"/>
+      <c r="F27" s="360"/>
+      <c r="G27" s="360"/>
+      <c r="H27" s="360"/>
+      <c r="I27" s="360"/>
+      <c r="J27" s="361"/>
+    </row>
+    <row r="28" spans="2:11" x14ac:dyDescent="0.35">
+      <c r="B28" s="359"/>
+      <c r="C28" s="360"/>
+      <c r="D28" s="360"/>
+      <c r="E28" s="360"/>
+      <c r="F28" s="360"/>
+      <c r="G28" s="360"/>
+      <c r="H28" s="360"/>
+      <c r="I28" s="360"/>
+      <c r="J28" s="361"/>
+    </row>
+    <row r="29" spans="2:11" ht="36.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="359"/>
+      <c r="C29" s="360"/>
+      <c r="D29" s="360"/>
+      <c r="E29" s="360"/>
+      <c r="F29" s="360"/>
+      <c r="G29" s="360"/>
+      <c r="H29" s="360"/>
+      <c r="I29" s="360"/>
+      <c r="J29" s="361"/>
+    </row>
+    <row r="30" spans="2:11" ht="24.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B30" s="359"/>
+      <c r="C30" s="360"/>
+      <c r="D30" s="360"/>
+      <c r="E30" s="360"/>
+      <c r="F30" s="360"/>
+      <c r="G30" s="360"/>
+      <c r="H30" s="360"/>
+      <c r="I30" s="360"/>
+      <c r="J30" s="361"/>
+    </row>
+    <row r="31" spans="2:11" ht="51" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="359"/>
+      <c r="C31" s="360"/>
+      <c r="D31" s="360"/>
+      <c r="E31" s="360"/>
+      <c r="F31" s="360"/>
+      <c r="G31" s="360"/>
+      <c r="H31" s="360"/>
+      <c r="I31" s="360"/>
+      <c r="J31" s="361"/>
+    </row>
+    <row r="32" spans="2:11" ht="228.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="362"/>
+      <c r="C32" s="363"/>
+      <c r="D32" s="363"/>
+      <c r="E32" s="363"/>
+      <c r="F32" s="363"/>
+      <c r="G32" s="363"/>
+      <c r="H32" s="363"/>
+      <c r="I32" s="363"/>
+      <c r="J32" s="364"/>
+    </row>
+    <row r="34" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A34" s="15"/>
       <c r="B34" s="22" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C34" s="16"/>
       <c r="D34" s="19"/>
       <c r="E34" s="15"/>
       <c r="F34" s="1"/>
       <c r="G34" s="280"/>
       <c r="H34" s="201"/>
       <c r="I34" s="280"/>
       <c r="J34" s="20" t="s">
         <v>22</v>
       </c>
       <c r="K34" s="15"/>
       <c r="L34" s="2"/>
       <c r="M34" s="15"/>
       <c r="N34" s="19"/>
     </row>
-    <row r="35" spans="1:79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:79" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="15"/>
       <c r="B35" s="22"/>
       <c r="C35" s="16"/>
       <c r="D35" s="19"/>
       <c r="E35" s="15"/>
       <c r="F35" s="1"/>
       <c r="G35" s="279" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="H35" s="201"/>
       <c r="I35" s="15"/>
       <c r="J35" s="20"/>
       <c r="K35" s="15"/>
       <c r="L35" s="2"/>
       <c r="M35" s="15"/>
       <c r="N35" s="19"/>
     </row>
-    <row r="36" spans="1:79" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:79" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B36" s="278" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:79" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="37" spans="1:79" s="2" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B37" s="278" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="9"/>
       <c r="I37" s="9"/>
       <c r="J37" s="9"/>
     </row>
-    <row r="38" spans="1:79" s="2" customFormat="1" ht="14.25" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:79" s="2" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="B38" s="8"/>
       <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="9"/>
       <c r="I38" s="9"/>
       <c r="J38" s="9"/>
     </row>
-    <row r="39" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B39" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C39" s="9"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="9"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
     </row>
-    <row r="40" spans="1:79" ht="5.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:79" ht="5.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="8"/>
       <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="9"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
     </row>
-    <row r="41" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B41" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="42" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B42" s="13" t="s">
         <v>1</v>
       </c>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
-      <c r="E42" s="347"/>
-[...3 lines deleted...]
-      <c r="I42" s="349"/>
+      <c r="E42" s="344"/>
+      <c r="F42" s="345"/>
+      <c r="G42" s="345"/>
+      <c r="H42" s="345"/>
+      <c r="I42" s="346"/>
       <c r="J42" s="12"/>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
       <c r="M42" s="1"/>
       <c r="N42" s="1"/>
       <c r="O42" s="1"/>
       <c r="P42" s="1"/>
       <c r="Q42" s="1"/>
       <c r="R42" s="1"/>
       <c r="S42" s="1"/>
       <c r="T42" s="1"/>
       <c r="U42" s="1"/>
       <c r="V42" s="1"/>
       <c r="W42" s="1"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
       <c r="AB42" s="1"/>
       <c r="AC42" s="1"/>
       <c r="AD42" s="1"/>
       <c r="AE42" s="1"/>
       <c r="AF42" s="1"/>
       <c r="AG42" s="1"/>
       <c r="AH42" s="1"/>
@@ -6604,61 +6569,61 @@
       <c r="BD42" s="1"/>
       <c r="BE42" s="1"/>
       <c r="BF42" s="1"/>
       <c r="BG42" s="1"/>
       <c r="BH42" s="1"/>
       <c r="BI42" s="1"/>
       <c r="BJ42" s="1"/>
       <c r="BK42" s="1"/>
       <c r="BL42" s="1"/>
       <c r="BM42" s="1"/>
       <c r="BN42" s="1"/>
       <c r="BO42" s="1"/>
       <c r="BP42" s="1"/>
       <c r="BQ42" s="1"/>
       <c r="BR42" s="1"/>
       <c r="BS42" s="1"/>
       <c r="BT42" s="1"/>
       <c r="BU42" s="1"/>
       <c r="BV42" s="1"/>
       <c r="BW42" s="1"/>
       <c r="BX42" s="1"/>
       <c r="BY42" s="1"/>
       <c r="BZ42" s="1"/>
       <c r="CA42" s="1"/>
     </row>
-    <row r="43" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B43" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
-      <c r="E43" s="347"/>
-[...3 lines deleted...]
-      <c r="I43" s="349"/>
+      <c r="E43" s="344"/>
+      <c r="F43" s="345"/>
+      <c r="G43" s="345"/>
+      <c r="H43" s="345"/>
+      <c r="I43" s="346"/>
       <c r="J43" s="12"/>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
       <c r="M43" s="1"/>
       <c r="N43" s="1"/>
       <c r="O43" s="1"/>
       <c r="P43" s="1"/>
       <c r="Q43" s="1"/>
       <c r="R43" s="1"/>
       <c r="S43" s="1"/>
       <c r="T43" s="1"/>
       <c r="U43" s="1"/>
       <c r="V43" s="1"/>
       <c r="W43" s="1"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
       <c r="AB43" s="1"/>
       <c r="AC43" s="1"/>
       <c r="AD43" s="1"/>
       <c r="AE43" s="1"/>
       <c r="AF43" s="1"/>
       <c r="AG43" s="1"/>
       <c r="AH43" s="1"/>
@@ -6686,61 +6651,61 @@
       <c r="BD43" s="1"/>
       <c r="BE43" s="1"/>
       <c r="BF43" s="1"/>
       <c r="BG43" s="1"/>
       <c r="BH43" s="1"/>
       <c r="BI43" s="1"/>
       <c r="BJ43" s="1"/>
       <c r="BK43" s="1"/>
       <c r="BL43" s="1"/>
       <c r="BM43" s="1"/>
       <c r="BN43" s="1"/>
       <c r="BO43" s="1"/>
       <c r="BP43" s="1"/>
       <c r="BQ43" s="1"/>
       <c r="BR43" s="1"/>
       <c r="BS43" s="1"/>
       <c r="BT43" s="1"/>
       <c r="BU43" s="1"/>
       <c r="BV43" s="1"/>
       <c r="BW43" s="1"/>
       <c r="BX43" s="1"/>
       <c r="BY43" s="1"/>
       <c r="BZ43" s="1"/>
       <c r="CA43" s="1"/>
     </row>
-    <row r="44" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B44" s="13" t="s">
         <v>3</v>
       </c>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
-      <c r="E44" s="347"/>
-[...3 lines deleted...]
-      <c r="I44" s="349"/>
+      <c r="E44" s="344"/>
+      <c r="F44" s="345"/>
+      <c r="G44" s="345"/>
+      <c r="H44" s="345"/>
+      <c r="I44" s="346"/>
       <c r="J44" s="12"/>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
       <c r="M44" s="1"/>
       <c r="N44" s="1"/>
       <c r="O44" s="1"/>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
       <c r="S44" s="1"/>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
       <c r="V44" s="1"/>
       <c r="W44" s="1"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
       <c r="AB44" s="1"/>
       <c r="AC44" s="1"/>
       <c r="AD44" s="1"/>
       <c r="AE44" s="1"/>
       <c r="AF44" s="1"/>
       <c r="AG44" s="1"/>
       <c r="AH44" s="1"/>
@@ -6768,61 +6733,61 @@
       <c r="BD44" s="1"/>
       <c r="BE44" s="1"/>
       <c r="BF44" s="1"/>
       <c r="BG44" s="1"/>
       <c r="BH44" s="1"/>
       <c r="BI44" s="1"/>
       <c r="BJ44" s="1"/>
       <c r="BK44" s="1"/>
       <c r="BL44" s="1"/>
       <c r="BM44" s="1"/>
       <c r="BN44" s="1"/>
       <c r="BO44" s="1"/>
       <c r="BP44" s="1"/>
       <c r="BQ44" s="1"/>
       <c r="BR44" s="1"/>
       <c r="BS44" s="1"/>
       <c r="BT44" s="1"/>
       <c r="BU44" s="1"/>
       <c r="BV44" s="1"/>
       <c r="BW44" s="1"/>
       <c r="BX44" s="1"/>
       <c r="BY44" s="1"/>
       <c r="BZ44" s="1"/>
       <c r="CA44" s="1"/>
     </row>
-    <row r="45" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B45" s="13" t="s">
         <v>4</v>
       </c>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
-      <c r="E45" s="347"/>
-[...3 lines deleted...]
-      <c r="I45" s="349"/>
+      <c r="E45" s="344"/>
+      <c r="F45" s="345"/>
+      <c r="G45" s="345"/>
+      <c r="H45" s="345"/>
+      <c r="I45" s="346"/>
       <c r="J45" s="12"/>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
       <c r="M45" s="1"/>
       <c r="N45" s="1"/>
       <c r="O45" s="1"/>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
       <c r="R45" s="1"/>
       <c r="S45" s="1"/>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
       <c r="V45" s="1"/>
       <c r="W45" s="1"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
       <c r="AB45" s="1"/>
       <c r="AC45" s="1"/>
       <c r="AD45" s="1"/>
       <c r="AE45" s="1"/>
       <c r="AF45" s="1"/>
       <c r="AG45" s="1"/>
       <c r="AH45" s="1"/>
@@ -6850,61 +6815,61 @@
       <c r="BD45" s="1"/>
       <c r="BE45" s="1"/>
       <c r="BF45" s="1"/>
       <c r="BG45" s="1"/>
       <c r="BH45" s="1"/>
       <c r="BI45" s="1"/>
       <c r="BJ45" s="1"/>
       <c r="BK45" s="1"/>
       <c r="BL45" s="1"/>
       <c r="BM45" s="1"/>
       <c r="BN45" s="1"/>
       <c r="BO45" s="1"/>
       <c r="BP45" s="1"/>
       <c r="BQ45" s="1"/>
       <c r="BR45" s="1"/>
       <c r="BS45" s="1"/>
       <c r="BT45" s="1"/>
       <c r="BU45" s="1"/>
       <c r="BV45" s="1"/>
       <c r="BW45" s="1"/>
       <c r="BX45" s="1"/>
       <c r="BY45" s="1"/>
       <c r="BZ45" s="1"/>
       <c r="CA45" s="1"/>
     </row>
-    <row r="46" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B46" s="13" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
-      <c r="E46" s="347"/>
-[...3 lines deleted...]
-      <c r="I46" s="349"/>
+      <c r="E46" s="344"/>
+      <c r="F46" s="345"/>
+      <c r="G46" s="345"/>
+      <c r="H46" s="345"/>
+      <c r="I46" s="346"/>
       <c r="J46" s="12"/>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="1"/>
       <c r="N46" s="1"/>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
       <c r="Q46" s="1"/>
       <c r="R46" s="1"/>
       <c r="S46" s="1"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
       <c r="V46" s="1"/>
       <c r="W46" s="1"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
       <c r="AB46" s="1"/>
       <c r="AC46" s="1"/>
       <c r="AD46" s="1"/>
       <c r="AE46" s="1"/>
       <c r="AF46" s="1"/>
       <c r="AG46" s="1"/>
       <c r="AH46" s="1"/>
@@ -6932,61 +6897,61 @@
       <c r="BD46" s="1"/>
       <c r="BE46" s="1"/>
       <c r="BF46" s="1"/>
       <c r="BG46" s="1"/>
       <c r="BH46" s="1"/>
       <c r="BI46" s="1"/>
       <c r="BJ46" s="1"/>
       <c r="BK46" s="1"/>
       <c r="BL46" s="1"/>
       <c r="BM46" s="1"/>
       <c r="BN46" s="1"/>
       <c r="BO46" s="1"/>
       <c r="BP46" s="1"/>
       <c r="BQ46" s="1"/>
       <c r="BR46" s="1"/>
       <c r="BS46" s="1"/>
       <c r="BT46" s="1"/>
       <c r="BU46" s="1"/>
       <c r="BV46" s="1"/>
       <c r="BW46" s="1"/>
       <c r="BX46" s="1"/>
       <c r="BY46" s="1"/>
       <c r="BZ46" s="1"/>
       <c r="CA46" s="1"/>
     </row>
-    <row r="47" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B47" s="13" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
-      <c r="E47" s="347"/>
-[...3 lines deleted...]
-      <c r="I47" s="349"/>
+      <c r="E47" s="344"/>
+      <c r="F47" s="345"/>
+      <c r="G47" s="345"/>
+      <c r="H47" s="345"/>
+      <c r="I47" s="346"/>
       <c r="J47" s="12"/>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="1"/>
       <c r="N47" s="1"/>
       <c r="O47" s="1"/>
       <c r="P47" s="1"/>
       <c r="Q47" s="1"/>
       <c r="R47" s="1"/>
       <c r="S47" s="1"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
       <c r="V47" s="1"/>
       <c r="W47" s="1"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
       <c r="AB47" s="1"/>
       <c r="AC47" s="1"/>
       <c r="AD47" s="1"/>
       <c r="AE47" s="1"/>
       <c r="AF47" s="1"/>
       <c r="AG47" s="1"/>
       <c r="AH47" s="1"/>
@@ -7014,61 +6979,61 @@
       <c r="BD47" s="1"/>
       <c r="BE47" s="1"/>
       <c r="BF47" s="1"/>
       <c r="BG47" s="1"/>
       <c r="BH47" s="1"/>
       <c r="BI47" s="1"/>
       <c r="BJ47" s="1"/>
       <c r="BK47" s="1"/>
       <c r="BL47" s="1"/>
       <c r="BM47" s="1"/>
       <c r="BN47" s="1"/>
       <c r="BO47" s="1"/>
       <c r="BP47" s="1"/>
       <c r="BQ47" s="1"/>
       <c r="BR47" s="1"/>
       <c r="BS47" s="1"/>
       <c r="BT47" s="1"/>
       <c r="BU47" s="1"/>
       <c r="BV47" s="1"/>
       <c r="BW47" s="1"/>
       <c r="BX47" s="1"/>
       <c r="BY47" s="1"/>
       <c r="BZ47" s="1"/>
       <c r="CA47" s="1"/>
     </row>
-    <row r="48" spans="1:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B48" s="13" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
-      <c r="E48" s="347"/>
-[...3 lines deleted...]
-      <c r="I48" s="349"/>
+      <c r="E48" s="344"/>
+      <c r="F48" s="345"/>
+      <c r="G48" s="345"/>
+      <c r="H48" s="345"/>
+      <c r="I48" s="346"/>
       <c r="J48" s="12"/>
       <c r="K48" s="1"/>
       <c r="L48" s="1"/>
       <c r="M48" s="1"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
       <c r="P48" s="1"/>
       <c r="Q48" s="1"/>
       <c r="R48" s="1"/>
       <c r="S48" s="1"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
       <c r="V48" s="1"/>
       <c r="W48" s="1"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
       <c r="AC48" s="1"/>
       <c r="AD48" s="1"/>
       <c r="AE48" s="1"/>
       <c r="AF48" s="1"/>
       <c r="AG48" s="1"/>
       <c r="AH48" s="1"/>
@@ -7096,61 +7061,61 @@
       <c r="BD48" s="1"/>
       <c r="BE48" s="1"/>
       <c r="BF48" s="1"/>
       <c r="BG48" s="1"/>
       <c r="BH48" s="1"/>
       <c r="BI48" s="1"/>
       <c r="BJ48" s="1"/>
       <c r="BK48" s="1"/>
       <c r="BL48" s="1"/>
       <c r="BM48" s="1"/>
       <c r="BN48" s="1"/>
       <c r="BO48" s="1"/>
       <c r="BP48" s="1"/>
       <c r="BQ48" s="1"/>
       <c r="BR48" s="1"/>
       <c r="BS48" s="1"/>
       <c r="BT48" s="1"/>
       <c r="BU48" s="1"/>
       <c r="BV48" s="1"/>
       <c r="BW48" s="1"/>
       <c r="BX48" s="1"/>
       <c r="BY48" s="1"/>
       <c r="BZ48" s="1"/>
       <c r="CA48" s="1"/>
     </row>
-    <row r="49" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B49" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
-      <c r="E49" s="347"/>
-[...3 lines deleted...]
-      <c r="I49" s="349"/>
+      <c r="E49" s="344"/>
+      <c r="F49" s="345"/>
+      <c r="G49" s="345"/>
+      <c r="H49" s="345"/>
+      <c r="I49" s="346"/>
       <c r="J49" s="12"/>
       <c r="K49" s="1"/>
       <c r="L49" s="1"/>
       <c r="M49" s="1"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
       <c r="P49" s="1"/>
       <c r="Q49" s="1"/>
       <c r="R49" s="1"/>
       <c r="S49" s="1"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
       <c r="V49" s="1"/>
       <c r="W49" s="1"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
       <c r="AC49" s="1"/>
       <c r="AD49" s="1"/>
       <c r="AE49" s="1"/>
       <c r="AF49" s="1"/>
       <c r="AG49" s="1"/>
       <c r="AH49" s="1"/>
@@ -7178,51 +7143,51 @@
       <c r="BD49" s="1"/>
       <c r="BE49" s="1"/>
       <c r="BF49" s="1"/>
       <c r="BG49" s="1"/>
       <c r="BH49" s="1"/>
       <c r="BI49" s="1"/>
       <c r="BJ49" s="1"/>
       <c r="BK49" s="1"/>
       <c r="BL49" s="1"/>
       <c r="BM49" s="1"/>
       <c r="BN49" s="1"/>
       <c r="BO49" s="1"/>
       <c r="BP49" s="1"/>
       <c r="BQ49" s="1"/>
       <c r="BR49" s="1"/>
       <c r="BS49" s="1"/>
       <c r="BT49" s="1"/>
       <c r="BU49" s="1"/>
       <c r="BV49" s="1"/>
       <c r="BW49" s="1"/>
       <c r="BX49" s="1"/>
       <c r="BY49" s="1"/>
       <c r="BZ49" s="1"/>
       <c r="CA49" s="1"/>
     </row>
-    <row r="50" spans="2:79" s="10" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:79" s="10" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B50" s="13"/>
       <c r="C50" s="11"/>
       <c r="D50" s="11"/>
       <c r="E50" s="203"/>
       <c r="F50" s="203"/>
       <c r="G50" s="203"/>
       <c r="H50" s="203"/>
       <c r="I50" s="203"/>
       <c r="J50" s="13"/>
       <c r="K50" s="1"/>
       <c r="L50" s="1"/>
       <c r="M50" s="1"/>
       <c r="N50" s="1"/>
       <c r="O50" s="1"/>
       <c r="P50" s="1"/>
       <c r="Q50" s="1"/>
       <c r="R50" s="1"/>
       <c r="S50" s="1"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
       <c r="V50" s="1"/>
       <c r="W50" s="1"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
@@ -7258,53 +7223,53 @@
       <c r="BD50" s="1"/>
       <c r="BE50" s="1"/>
       <c r="BF50" s="1"/>
       <c r="BG50" s="1"/>
       <c r="BH50" s="1"/>
       <c r="BI50" s="1"/>
       <c r="BJ50" s="1"/>
       <c r="BK50" s="1"/>
       <c r="BL50" s="1"/>
       <c r="BM50" s="1"/>
       <c r="BN50" s="1"/>
       <c r="BO50" s="1"/>
       <c r="BP50" s="1"/>
       <c r="BQ50" s="1"/>
       <c r="BR50" s="1"/>
       <c r="BS50" s="1"/>
       <c r="BT50" s="1"/>
       <c r="BU50" s="1"/>
       <c r="BV50" s="1"/>
       <c r="BW50" s="1"/>
       <c r="BX50" s="1"/>
       <c r="BY50" s="1"/>
       <c r="BZ50" s="1"/>
       <c r="CA50" s="1"/>
     </row>
-    <row r="51" spans="2:79" s="151" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:79" s="151" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B51" s="147" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C51" s="148"/>
       <c r="D51" s="148"/>
       <c r="E51" s="204"/>
       <c r="F51" s="204"/>
       <c r="G51" s="204"/>
       <c r="H51" s="204"/>
       <c r="I51" s="204"/>
       <c r="J51" s="149"/>
       <c r="K51" s="150"/>
       <c r="L51" s="150"/>
       <c r="M51" s="150"/>
       <c r="N51" s="150"/>
       <c r="O51" s="150"/>
       <c r="P51" s="150"/>
       <c r="Q51" s="150"/>
       <c r="R51" s="150"/>
       <c r="S51" s="150"/>
       <c r="T51" s="150"/>
       <c r="U51" s="150"/>
       <c r="V51" s="150"/>
       <c r="W51" s="150"/>
       <c r="X51" s="150"/>
       <c r="Y51" s="150"/>
       <c r="Z51" s="150"/>
@@ -7340,208 +7305,208 @@
       <c r="BD51" s="150"/>
       <c r="BE51" s="150"/>
       <c r="BF51" s="150"/>
       <c r="BG51" s="150"/>
       <c r="BH51" s="150"/>
       <c r="BI51" s="150"/>
       <c r="BJ51" s="150"/>
       <c r="BK51" s="150"/>
       <c r="BL51" s="150"/>
       <c r="BM51" s="150"/>
       <c r="BN51" s="150"/>
       <c r="BO51" s="150"/>
       <c r="BP51" s="150"/>
       <c r="BQ51" s="150"/>
       <c r="BR51" s="150"/>
       <c r="BS51" s="150"/>
       <c r="BT51" s="150"/>
       <c r="BU51" s="150"/>
       <c r="BV51" s="150"/>
       <c r="BW51" s="150"/>
       <c r="BX51" s="150"/>
       <c r="BY51" s="150"/>
       <c r="BZ51" s="150"/>
       <c r="CA51" s="150"/>
     </row>
-    <row r="52" spans="2:79" s="150" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:79" s="150" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B52" s="152" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C52" s="153"/>
       <c r="D52" s="148"/>
-      <c r="E52" s="342"/>
-[...3 lines deleted...]
-      <c r="I52" s="344"/>
+      <c r="E52" s="335"/>
+      <c r="F52" s="365"/>
+      <c r="G52" s="365"/>
+      <c r="H52" s="365"/>
+      <c r="I52" s="366"/>
       <c r="J52" s="149"/>
     </row>
-    <row r="53" spans="2:79" s="150" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:79" s="150" customFormat="1" ht="16.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B53" s="152" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="153"/>
       <c r="D53" s="148"/>
-      <c r="E53" s="342"/>
-[...3 lines deleted...]
-      <c r="I53" s="346"/>
+      <c r="E53" s="335"/>
+      <c r="F53" s="336"/>
+      <c r="G53" s="336"/>
+      <c r="H53" s="336"/>
+      <c r="I53" s="337"/>
       <c r="J53" s="149"/>
     </row>
-    <row r="54" spans="2:79" s="150" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:79" s="150" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B54" s="152" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="153"/>
       <c r="D54" s="148"/>
-      <c r="E54" s="342"/>
-[...3 lines deleted...]
-      <c r="I54" s="344"/>
+      <c r="E54" s="335"/>
+      <c r="F54" s="365"/>
+      <c r="G54" s="365"/>
+      <c r="H54" s="365"/>
+      <c r="I54" s="366"/>
       <c r="J54" s="149"/>
     </row>
-    <row r="55" spans="2:79" s="150" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:79" s="150" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B55" s="152" t="s">
         <v>4</v>
       </c>
       <c r="C55" s="153"/>
       <c r="D55" s="148"/>
-      <c r="E55" s="342"/>
-[...3 lines deleted...]
-      <c r="I55" s="346"/>
+      <c r="E55" s="335"/>
+      <c r="F55" s="336"/>
+      <c r="G55" s="336"/>
+      <c r="H55" s="336"/>
+      <c r="I55" s="337"/>
       <c r="J55" s="149"/>
     </row>
-    <row r="56" spans="2:79" s="150" customFormat="1" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:79" s="150" customFormat="1" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B56" s="152" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C56" s="153"/>
       <c r="D56" s="153"/>
-      <c r="E56" s="342"/>
-[...3 lines deleted...]
-      <c r="I56" s="346"/>
+      <c r="E56" s="335"/>
+      <c r="F56" s="336"/>
+      <c r="G56" s="336"/>
+      <c r="H56" s="336"/>
+      <c r="I56" s="337"/>
       <c r="J56" s="154"/>
     </row>
-    <row r="57" spans="2:79" ht="11.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:79" ht="11.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B57" s="13"/>
       <c r="E57" s="202"/>
       <c r="F57" s="202"/>
       <c r="G57" s="202"/>
       <c r="H57" s="202"/>
       <c r="I57" s="202"/>
     </row>
-    <row r="58" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B58" s="14" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
       <c r="C58" s="3"/>
       <c r="E58" s="202"/>
       <c r="F58" s="202"/>
       <c r="G58" s="202"/>
       <c r="H58" s="202"/>
       <c r="I58" s="202"/>
       <c r="J58" s="52"/>
     </row>
-    <row r="59" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B59" s="8" t="s">
         <v>8</v>
       </c>
       <c r="C59" s="1"/>
-      <c r="E59" s="347"/>
-[...5 lines deleted...]
-    <row r="60" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E59" s="344"/>
+      <c r="F59" s="345"/>
+      <c r="G59" s="345"/>
+      <c r="H59" s="345"/>
+      <c r="I59" s="346"/>
+    </row>
+    <row r="60" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B60" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="E60" s="350"/>
-[...5 lines deleted...]
-    <row r="61" spans="2:79" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E60" s="338"/>
+      <c r="F60" s="339"/>
+      <c r="G60" s="339"/>
+      <c r="H60" s="339"/>
+      <c r="I60" s="340"/>
+    </row>
+    <row r="61" spans="2:79" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B61" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="E61" s="350"/>
-[...5 lines deleted...]
-    <row r="62" spans="2:79" ht="11.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="E61" s="338"/>
+      <c r="F61" s="339"/>
+      <c r="G61" s="339"/>
+      <c r="H61" s="339"/>
+      <c r="I61" s="340"/>
+    </row>
+    <row r="62" spans="2:79" ht="11.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B62" s="13"/>
       <c r="D62" s="11"/>
       <c r="E62" s="83"/>
       <c r="F62" s="83"/>
       <c r="G62" s="83"/>
       <c r="H62" s="83"/>
       <c r="I62" s="83"/>
       <c r="J62" s="11"/>
     </row>
-    <row r="63" spans="2:79" ht="9.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3"/>
-    <row r="64" spans="2:79" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:79" ht="9.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="64" spans="2:79" ht="13.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B64" s="14" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="65" spans="1:79" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:79" ht="15" thickTop="1" x14ac:dyDescent="0.35">
       <c r="B65" s="8" t="s">
-        <v>167</v>
-[...3 lines deleted...]
-    <row r="67" spans="1:79" x14ac:dyDescent="0.25">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="66" spans="1:79" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="67" spans="1:79" x14ac:dyDescent="0.35">
       <c r="B67" s="8" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="205"/>
       <c r="E67" s="8" t="s">
         <v>12</v>
       </c>
       <c r="F67" s="1"/>
       <c r="G67" s="207"/>
       <c r="H67" s="208"/>
       <c r="I67" s="208"/>
     </row>
-    <row r="68" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:79" x14ac:dyDescent="0.35">
       <c r="C68" s="206"/>
       <c r="G68" s="208"/>
       <c r="H68" s="208"/>
       <c r="I68" s="208"/>
     </row>
-    <row r="69" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B69" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="205"/>
       <c r="E69" s="8" t="s">
         <v>14</v>
       </c>
       <c r="G69" s="207"/>
       <c r="H69" s="208"/>
       <c r="I69" s="208"/>
       <c r="K69" s="1"/>
       <c r="L69" s="1"/>
       <c r="M69" s="1"/>
       <c r="N69" s="1"/>
       <c r="O69" s="1"/>
       <c r="P69" s="1"/>
       <c r="Q69" s="1"/>
       <c r="R69" s="1"/>
       <c r="S69" s="1"/>
       <c r="T69" s="1"/>
       <c r="U69" s="1"/>
       <c r="V69" s="1"/>
       <c r="W69" s="1"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
@@ -7578,51 +7543,51 @@
       <c r="BD69" s="1"/>
       <c r="BE69" s="1"/>
       <c r="BF69" s="1"/>
       <c r="BG69" s="1"/>
       <c r="BH69" s="1"/>
       <c r="BI69" s="1"/>
       <c r="BJ69" s="1"/>
       <c r="BK69" s="1"/>
       <c r="BL69" s="1"/>
       <c r="BM69" s="1"/>
       <c r="BN69" s="1"/>
       <c r="BO69" s="1"/>
       <c r="BP69" s="1"/>
       <c r="BQ69" s="1"/>
       <c r="BR69" s="1"/>
       <c r="BS69" s="1"/>
       <c r="BT69" s="1"/>
       <c r="BU69" s="1"/>
       <c r="BV69" s="1"/>
       <c r="BW69" s="1"/>
       <c r="BX69" s="1"/>
       <c r="BY69" s="1"/>
       <c r="BZ69" s="1"/>
       <c r="CA69" s="1"/>
     </row>
-    <row r="70" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="G70" s="208"/>
       <c r="H70" s="208"/>
       <c r="I70" s="208"/>
       <c r="K70" s="1"/>
       <c r="L70" s="1"/>
       <c r="M70" s="1"/>
       <c r="N70" s="1"/>
       <c r="O70" s="1"/>
       <c r="P70" s="1"/>
       <c r="Q70" s="1"/>
       <c r="R70" s="1"/>
       <c r="S70" s="1"/>
       <c r="T70" s="1"/>
       <c r="U70" s="1"/>
       <c r="V70" s="1"/>
       <c r="W70" s="1"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
       <c r="AC70" s="1"/>
       <c r="AD70" s="1"/>
       <c r="AE70" s="1"/>
       <c r="AF70" s="1"/>
@@ -7652,57 +7617,57 @@
       <c r="BD70" s="1"/>
       <c r="BE70" s="1"/>
       <c r="BF70" s="1"/>
       <c r="BG70" s="1"/>
       <c r="BH70" s="1"/>
       <c r="BI70" s="1"/>
       <c r="BJ70" s="1"/>
       <c r="BK70" s="1"/>
       <c r="BL70" s="1"/>
       <c r="BM70" s="1"/>
       <c r="BN70" s="1"/>
       <c r="BO70" s="1"/>
       <c r="BP70" s="1"/>
       <c r="BQ70" s="1"/>
       <c r="BR70" s="1"/>
       <c r="BS70" s="1"/>
       <c r="BT70" s="1"/>
       <c r="BU70" s="1"/>
       <c r="BV70" s="1"/>
       <c r="BW70" s="1"/>
       <c r="BX70" s="1"/>
       <c r="BY70" s="1"/>
       <c r="BZ70" s="1"/>
       <c r="CA70" s="1"/>
     </row>
-    <row r="71" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:79" s="8" customFormat="1" x14ac:dyDescent="0.35">
       <c r="E71" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="G71" s="353"/>
-[...1 lines deleted...]
-      <c r="I71" s="355"/>
+      <c r="G71" s="347"/>
+      <c r="H71" s="348"/>
+      <c r="I71" s="349"/>
       <c r="K71" s="1"/>
       <c r="L71" s="1"/>
       <c r="M71" s="1"/>
       <c r="N71" s="1"/>
       <c r="O71" s="1"/>
       <c r="P71" s="1"/>
       <c r="Q71" s="1"/>
       <c r="R71" s="1"/>
       <c r="S71" s="1"/>
       <c r="T71" s="1"/>
       <c r="U71" s="1"/>
       <c r="V71" s="1"/>
       <c r="W71" s="1"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
       <c r="AB71" s="1"/>
       <c r="AC71" s="1"/>
       <c r="AD71" s="1"/>
       <c r="AE71" s="1"/>
       <c r="AF71" s="1"/>
       <c r="AG71" s="1"/>
       <c r="AH71" s="1"/>
       <c r="AI71" s="1"/>
@@ -7729,51 +7694,51 @@
       <c r="BD71" s="1"/>
       <c r="BE71" s="1"/>
       <c r="BF71" s="1"/>
       <c r="BG71" s="1"/>
       <c r="BH71" s="1"/>
       <c r="BI71" s="1"/>
       <c r="BJ71" s="1"/>
       <c r="BK71" s="1"/>
       <c r="BL71" s="1"/>
       <c r="BM71" s="1"/>
       <c r="BN71" s="1"/>
       <c r="BO71" s="1"/>
       <c r="BP71" s="1"/>
       <c r="BQ71" s="1"/>
       <c r="BR71" s="1"/>
       <c r="BS71" s="1"/>
       <c r="BT71" s="1"/>
       <c r="BU71" s="1"/>
       <c r="BV71" s="1"/>
       <c r="BW71" s="1"/>
       <c r="BX71" s="1"/>
       <c r="BY71" s="1"/>
       <c r="BZ71" s="1"/>
       <c r="CA71" s="1"/>
     </row>
-    <row r="72" spans="1:79" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:79" s="8" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="K72" s="1"/>
       <c r="L72" s="1"/>
       <c r="M72" s="1"/>
       <c r="N72" s="1"/>
       <c r="O72" s="1"/>
       <c r="P72" s="1"/>
       <c r="Q72" s="1"/>
       <c r="R72" s="1"/>
       <c r="S72" s="1"/>
       <c r="T72" s="1"/>
       <c r="U72" s="1"/>
       <c r="V72" s="1"/>
       <c r="W72" s="1"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
       <c r="AB72" s="1"/>
       <c r="AC72" s="1"/>
       <c r="AD72" s="1"/>
       <c r="AE72" s="1"/>
       <c r="AF72" s="1"/>
       <c r="AG72" s="1"/>
       <c r="AH72" s="1"/>
       <c r="AI72" s="1"/>
@@ -7800,415 +7765,415 @@
       <c r="BD72" s="1"/>
       <c r="BE72" s="1"/>
       <c r="BF72" s="1"/>
       <c r="BG72" s="1"/>
       <c r="BH72" s="1"/>
       <c r="BI72" s="1"/>
       <c r="BJ72" s="1"/>
       <c r="BK72" s="1"/>
       <c r="BL72" s="1"/>
       <c r="BM72" s="1"/>
       <c r="BN72" s="1"/>
       <c r="BO72" s="1"/>
       <c r="BP72" s="1"/>
       <c r="BQ72" s="1"/>
       <c r="BR72" s="1"/>
       <c r="BS72" s="1"/>
       <c r="BT72" s="1"/>
       <c r="BU72" s="1"/>
       <c r="BV72" s="1"/>
       <c r="BW72" s="1"/>
       <c r="BX72" s="1"/>
       <c r="BY72" s="1"/>
       <c r="BZ72" s="1"/>
       <c r="CA72" s="1"/>
     </row>
-    <row r="73" spans="1:79" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:79" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="1:79" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A75" s="15"/>
       <c r="B75" s="46" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C75" s="16"/>
       <c r="D75" s="18"/>
       <c r="E75" s="18"/>
       <c r="F75" s="18"/>
       <c r="G75" s="18"/>
       <c r="H75" s="18"/>
       <c r="I75" s="18"/>
       <c r="J75" s="18"/>
       <c r="K75" s="18"/>
       <c r="L75" s="2"/>
       <c r="M75" s="18"/>
       <c r="N75" s="21"/>
     </row>
-    <row r="76" spans="1:79" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:79" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="15"/>
       <c r="B76" s="22" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="C76" s="22"/>
       <c r="D76" s="19"/>
       <c r="E76" s="15"/>
       <c r="F76" s="19"/>
       <c r="G76" s="15"/>
       <c r="H76" s="19"/>
       <c r="I76" s="16"/>
       <c r="J76" s="19"/>
       <c r="K76" s="15"/>
       <c r="L76" s="2"/>
       <c r="M76" s="15"/>
       <c r="N76" s="19"/>
     </row>
-    <row r="77" spans="1:79" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:79" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="15"/>
       <c r="B77" s="16"/>
       <c r="C77" s="16"/>
       <c r="D77" s="15"/>
       <c r="E77" s="15"/>
       <c r="F77" s="15"/>
       <c r="G77" s="15"/>
       <c r="H77" s="15"/>
       <c r="I77" s="16"/>
       <c r="J77" s="15"/>
       <c r="K77" s="15"/>
       <c r="L77" s="2"/>
       <c r="M77" s="15"/>
       <c r="N77" s="15"/>
     </row>
-    <row r="78" spans="1:79" ht="39" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:79" ht="38.5" x14ac:dyDescent="0.35">
       <c r="A78" s="15"/>
       <c r="B78" s="16"/>
       <c r="C78" s="16"/>
       <c r="D78" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E78" s="15" t="s">
         <v>33</v>
       </c>
       <c r="F78" s="84" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="G78" s="15"/>
       <c r="H78" s="15"/>
       <c r="I78" s="16"/>
       <c r="J78" s="1"/>
       <c r="K78" s="15"/>
       <c r="L78" s="2"/>
       <c r="M78" s="15"/>
       <c r="N78" s="15"/>
     </row>
-    <row r="79" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A79" s="15"/>
       <c r="B79" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C79" s="16"/>
       <c r="D79" s="210"/>
       <c r="E79" s="269"/>
       <c r="F79" s="272"/>
       <c r="G79" s="273" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="H79" s="15"/>
       <c r="I79" s="15"/>
       <c r="J79" s="15"/>
       <c r="K79" s="15"/>
       <c r="L79" s="19"/>
       <c r="M79" s="15"/>
       <c r="N79" s="19"/>
     </row>
-    <row r="80" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A80" s="15"/>
       <c r="B80" s="16" t="s">
         <v>28</v>
       </c>
       <c r="C80" s="16"/>
       <c r="D80" s="211"/>
       <c r="E80" s="270"/>
       <c r="F80" s="271"/>
       <c r="G80" s="24"/>
       <c r="H80" s="1"/>
       <c r="I80" s="15"/>
       <c r="J80" s="15"/>
       <c r="K80" s="15"/>
       <c r="L80" s="19"/>
       <c r="M80" s="15"/>
       <c r="N80" s="19"/>
     </row>
-    <row r="81" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A81" s="15"/>
       <c r="B81" s="16" t="s">
         <v>29</v>
       </c>
       <c r="C81" s="16"/>
       <c r="D81" s="211"/>
       <c r="E81" s="270"/>
       <c r="F81" s="271"/>
       <c r="G81" s="1"/>
       <c r="H81" s="15"/>
       <c r="I81" s="15"/>
       <c r="J81" s="15"/>
       <c r="K81" s="16"/>
       <c r="L81" s="19"/>
       <c r="M81" s="15"/>
       <c r="N81" s="19"/>
     </row>
-    <row r="82" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A82" s="15"/>
       <c r="B82" s="16" t="s">
         <v>30</v>
       </c>
       <c r="C82" s="16"/>
       <c r="D82" s="211"/>
       <c r="E82" s="270"/>
       <c r="F82" s="271"/>
       <c r="G82" s="24"/>
       <c r="H82" s="15"/>
       <c r="I82" s="15"/>
       <c r="J82" s="15"/>
       <c r="K82" s="16"/>
       <c r="L82" s="19"/>
       <c r="M82" s="15"/>
       <c r="N82" s="19"/>
     </row>
-    <row r="83" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A83" s="15"/>
       <c r="B83" s="16" t="s">
         <v>31</v>
       </c>
       <c r="C83" s="16"/>
       <c r="D83" s="211"/>
       <c r="E83" s="270"/>
       <c r="F83" s="271"/>
       <c r="G83" s="24"/>
       <c r="H83" s="15"/>
       <c r="I83" s="15"/>
       <c r="J83" s="15"/>
       <c r="K83" s="16"/>
       <c r="L83" s="19"/>
       <c r="M83" s="15"/>
       <c r="N83" s="19"/>
     </row>
-    <row r="84" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A84" s="15"/>
       <c r="B84" s="276" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="C84" s="23"/>
       <c r="D84" s="1"/>
       <c r="E84" s="15"/>
       <c r="F84" s="275">
         <f>SUM(F79:F83)</f>
         <v>0</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" s="1"/>
       <c r="I84" s="15"/>
       <c r="J84" s="47"/>
       <c r="K84" s="16"/>
       <c r="L84" s="19"/>
       <c r="M84" s="15"/>
       <c r="N84" s="19"/>
     </row>
-    <row r="85" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A85" s="15"/>
       <c r="B85" s="276" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="C85" s="1"/>
       <c r="D85" s="1"/>
       <c r="E85" s="15"/>
       <c r="F85" s="277" t="e">
         <f>AVERAGE(F79:F83)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" s="1"/>
       <c r="I85" s="15"/>
       <c r="J85" s="47"/>
       <c r="K85" s="16"/>
       <c r="L85" s="19"/>
       <c r="M85" s="15"/>
       <c r="N85" s="19"/>
     </row>
-    <row r="86" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A86" s="15"/>
       <c r="B86" s="5" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="C86" s="1"/>
       <c r="D86" s="1"/>
       <c r="E86" s="15"/>
       <c r="F86" s="275" t="e">
         <f>F85/2</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" s="1"/>
       <c r="I86" s="15"/>
       <c r="J86" s="47"/>
       <c r="K86" s="16"/>
       <c r="L86" s="19"/>
       <c r="M86" s="15"/>
       <c r="N86" s="19"/>
     </row>
-    <row r="87" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B87" s="8"/>
       <c r="C87" s="8"/>
       <c r="D87" s="1"/>
       <c r="E87" s="8"/>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="1"/>
       <c r="I87" s="1"/>
       <c r="J87" s="15"/>
     </row>
-    <row r="88" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B88" s="5" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C88" s="8"/>
       <c r="D88" s="8"/>
       <c r="I88" s="1"/>
       <c r="J88" s="15"/>
     </row>
-    <row r="89" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B89" s="5"/>
       <c r="C89" s="8"/>
       <c r="D89" s="8"/>
       <c r="I89" s="1"/>
       <c r="J89" s="15"/>
     </row>
-    <row r="90" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B90" s="8" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C90" s="8"/>
       <c r="D90" s="1"/>
       <c r="E90" s="212"/>
       <c r="G90" s="1"/>
       <c r="H90" s="1"/>
       <c r="I90" s="1"/>
       <c r="J90" s="1"/>
     </row>
-    <row r="91" spans="1:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:14" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B91" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C91" s="8"/>
       <c r="D91" s="1"/>
       <c r="I91" s="1"/>
       <c r="J91" s="1"/>
     </row>
-    <row r="92" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:14" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B92" s="1"/>
       <c r="D92" s="8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E92" s="8"/>
       <c r="G92" s="213"/>
       <c r="I92" s="1"/>
       <c r="J92" s="1"/>
     </row>
-    <row r="93" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:14" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B93" s="8"/>
       <c r="C93" s="1"/>
       <c r="D93" s="8" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="E93" s="8"/>
       <c r="G93" s="213"/>
       <c r="I93" s="1"/>
       <c r="J93" s="1"/>
     </row>
-    <row r="94" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:14" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B94" s="8"/>
       <c r="C94" s="8"/>
       <c r="D94" s="1"/>
       <c r="E94" s="51"/>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="1"/>
       <c r="I94" s="1"/>
       <c r="J94" s="1"/>
     </row>
-    <row r="95" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A95" s="15"/>
       <c r="B95" s="46" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C95" s="16"/>
       <c r="D95" s="18"/>
       <c r="E95" s="85"/>
       <c r="F95" s="18"/>
       <c r="G95" s="18"/>
       <c r="H95" s="18"/>
       <c r="I95" s="1"/>
       <c r="J95" s="1"/>
       <c r="K95" s="18"/>
       <c r="L95" s="2"/>
       <c r="M95" s="18"/>
       <c r="N95" s="21"/>
     </row>
-    <row r="96" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:14" x14ac:dyDescent="0.35">
       <c r="B96" s="5"/>
       <c r="C96" s="8"/>
       <c r="D96" s="8"/>
       <c r="E96" s="51"/>
       <c r="I96" s="1"/>
       <c r="J96" s="1"/>
     </row>
-    <row r="97" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:79" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B97" s="5" t="s">
         <v>37</v>
       </c>
       <c r="C97" s="8"/>
       <c r="D97" s="8"/>
       <c r="E97" s="212"/>
       <c r="G97" s="321" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="I97" s="1"/>
       <c r="J97" s="1"/>
     </row>
-    <row r="98" spans="1:79" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:79" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B98" s="8"/>
       <c r="C98" s="8"/>
       <c r="D98" s="8"/>
       <c r="E98" s="8"/>
       <c r="F98" s="1"/>
       <c r="G98" s="1"/>
       <c r="I98" s="1"/>
       <c r="J98" s="1"/>
     </row>
-    <row r="99" spans="1:79" s="15" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="100" spans="1:79" s="15" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:79" s="15" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" spans="1:79" s="15" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="G100" s="186"/>
     </row>
-    <row r="101" spans="1:79" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:79" s="8" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="K101" s="1"/>
       <c r="L101" s="1"/>
       <c r="M101" s="1"/>
       <c r="N101" s="1"/>
       <c r="O101" s="1"/>
       <c r="P101" s="1"/>
       <c r="Q101" s="1"/>
       <c r="R101" s="1"/>
       <c r="S101" s="1"/>
       <c r="T101" s="1"/>
       <c r="U101" s="1"/>
       <c r="V101" s="1"/>
       <c r="W101" s="1"/>
       <c r="X101" s="1"/>
       <c r="Y101" s="1"/>
       <c r="Z101" s="1"/>
       <c r="AA101" s="1"/>
       <c r="AB101" s="1"/>
       <c r="AC101" s="1"/>
       <c r="AD101" s="1"/>
       <c r="AE101" s="1"/>
       <c r="AF101" s="1"/>
       <c r="AG101" s="1"/>
       <c r="AH101" s="1"/>
       <c r="AI101" s="1"/>
@@ -8235,878 +8200,920 @@
       <c r="BD101" s="1"/>
       <c r="BE101" s="1"/>
       <c r="BF101" s="1"/>
       <c r="BG101" s="1"/>
       <c r="BH101" s="1"/>
       <c r="BI101" s="1"/>
       <c r="BJ101" s="1"/>
       <c r="BK101" s="1"/>
       <c r="BL101" s="1"/>
       <c r="BM101" s="1"/>
       <c r="BN101" s="1"/>
       <c r="BO101" s="1"/>
       <c r="BP101" s="1"/>
       <c r="BQ101" s="1"/>
       <c r="BR101" s="1"/>
       <c r="BS101" s="1"/>
       <c r="BT101" s="1"/>
       <c r="BU101" s="1"/>
       <c r="BV101" s="1"/>
       <c r="BW101" s="1"/>
       <c r="BX101" s="1"/>
       <c r="BY101" s="1"/>
       <c r="BZ101" s="1"/>
       <c r="CA101" s="1"/>
     </row>
-    <row r="102" spans="1:79" ht="18" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:79" ht="18" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A102" s="60"/>
       <c r="B102" s="61" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="C102" s="62"/>
       <c r="D102" s="62"/>
       <c r="E102" s="62"/>
       <c r="F102" s="63"/>
       <c r="G102" s="62"/>
       <c r="H102" s="62"/>
       <c r="I102" s="62"/>
       <c r="J102" s="189"/>
       <c r="K102" s="187"/>
     </row>
-    <row r="103" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A103" s="64"/>
       <c r="B103" s="65"/>
       <c r="C103" s="66"/>
       <c r="D103" s="66"/>
       <c r="E103" s="66"/>
       <c r="F103" s="67"/>
       <c r="G103" s="66"/>
       <c r="H103" s="66"/>
       <c r="I103" s="66"/>
       <c r="J103" s="190"/>
       <c r="K103" s="187"/>
     </row>
-    <row r="104" spans="1:79" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:79" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A104" s="68"/>
       <c r="B104" s="69" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C104" s="70"/>
       <c r="D104" s="70"/>
       <c r="E104" s="70"/>
       <c r="F104" s="71"/>
       <c r="G104" s="70"/>
       <c r="H104" s="70"/>
       <c r="I104" s="70"/>
       <c r="J104" s="191"/>
       <c r="K104" s="188"/>
     </row>
-    <row r="105" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:79" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A105" s="72"/>
       <c r="B105" s="44"/>
       <c r="J105" s="73"/>
     </row>
-    <row r="106" spans="1:79" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:79" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A106" s="68"/>
       <c r="B106" s="76" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C106" s="76"/>
       <c r="D106" s="76"/>
       <c r="E106" s="76"/>
       <c r="F106" s="76"/>
       <c r="G106" s="76"/>
       <c r="H106" s="76"/>
       <c r="I106" s="76"/>
       <c r="J106" s="73"/>
       <c r="K106" s="188"/>
     </row>
-    <row r="107" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A107" s="72"/>
       <c r="J107" s="192"/>
     </row>
-    <row r="108" spans="1:79" ht="18.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:79" ht="18.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A108" s="72"/>
       <c r="B108" s="8" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="C108" s="8"/>
       <c r="D108" s="8"/>
       <c r="E108" s="8"/>
       <c r="F108" s="8"/>
       <c r="H108" s="78" t="e">
         <f>'Annexe II_heures effectives'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I108" s="50" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J108" s="73"/>
     </row>
-    <row r="109" spans="1:79" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:79" ht="13.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A109" s="72"/>
       <c r="B109" s="81" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C109" s="8"/>
       <c r="D109" s="8"/>
       <c r="E109" s="8"/>
       <c r="F109" s="8"/>
       <c r="H109" s="8"/>
       <c r="I109" s="57"/>
       <c r="J109" s="73"/>
     </row>
-    <row r="110" spans="1:79" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:79" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="72"/>
       <c r="B110" s="82"/>
       <c r="C110" s="8"/>
       <c r="D110" s="8"/>
       <c r="E110" s="8"/>
       <c r="F110" s="8"/>
       <c r="H110" s="8"/>
       <c r="I110" s="57"/>
       <c r="J110" s="73"/>
     </row>
-    <row r="111" spans="1:79" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:79" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="72"/>
       <c r="B111" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C111" s="8"/>
       <c r="D111" s="8"/>
       <c r="E111" s="8"/>
       <c r="F111" s="5"/>
       <c r="G111" s="3"/>
       <c r="H111" s="79">
         <f>'Annexe II_heures effectives'!G61</f>
         <v>0</v>
       </c>
       <c r="I111" s="50" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J111" s="193"/>
     </row>
-    <row r="112" spans="1:79" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:79" x14ac:dyDescent="0.35">
       <c r="A112" s="72"/>
       <c r="B112" s="1"/>
       <c r="C112" s="8"/>
       <c r="D112" s="8"/>
       <c r="E112" s="8"/>
       <c r="F112" s="8"/>
       <c r="H112" s="8"/>
       <c r="J112" s="73"/>
     </row>
-    <row r="113" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="72"/>
-      <c r="B113" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B113" s="77"/>
       <c r="C113" s="77"/>
       <c r="D113" s="77"/>
       <c r="E113" s="77"/>
       <c r="F113" s="77"/>
       <c r="G113" s="77"/>
-      <c r="H113" s="79">
-[...5 lines deleted...]
-      </c>
+      <c r="H113" s="77"/>
+      <c r="I113" s="77"/>
       <c r="J113" s="194"/>
     </row>
-    <row r="114" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="72"/>
-      <c r="B114" s="77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B114" s="77"/>
       <c r="C114" s="77"/>
       <c r="D114" s="77"/>
       <c r="E114" s="77"/>
       <c r="F114" s="77"/>
       <c r="G114" s="77"/>
       <c r="H114" s="77"/>
       <c r="I114" s="77"/>
       <c r="J114" s="194"/>
     </row>
-    <row r="115" spans="1:10" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="72"/>
-      <c r="B115" s="77"/>
+      <c r="B115" s="333" t="s">
+        <v>280</v>
+      </c>
       <c r="C115" s="77"/>
       <c r="D115" s="77"/>
       <c r="E115" s="77"/>
       <c r="F115" s="77"/>
       <c r="G115" s="77"/>
-      <c r="H115" s="77"/>
-      <c r="I115" s="77"/>
+      <c r="H115" s="79">
+        <f>'Annexe II_heures effectives'!K57</f>
+        <v>0</v>
+      </c>
+      <c r="I115" s="110"/>
       <c r="J115" s="194"/>
     </row>
-    <row r="116" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="72"/>
-      <c r="B116" s="77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B116" s="77"/>
       <c r="C116" s="77"/>
       <c r="D116" s="77"/>
       <c r="E116" s="77"/>
       <c r="F116" s="77"/>
       <c r="G116" s="77"/>
-      <c r="H116" s="79">
-[...3 lines deleted...]
-      <c r="I116" s="110"/>
+      <c r="H116" s="77"/>
+      <c r="I116" s="77"/>
       <c r="J116" s="194"/>
     </row>
-    <row r="117" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="72"/>
-      <c r="B117" s="77"/>
+      <c r="B117" s="80" t="s">
+        <v>281</v>
+      </c>
       <c r="C117" s="77"/>
       <c r="D117" s="77"/>
       <c r="E117" s="77"/>
       <c r="F117" s="77"/>
-      <c r="G117" s="77"/>
-[...4 lines deleted...]
-    <row r="118" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G117" s="160"/>
+      <c r="H117" s="107">
+        <f>'Annexe II_heures effectives'!L57</f>
+        <v>0</v>
+      </c>
+      <c r="I117" s="110"/>
+      <c r="J117" s="195"/>
+    </row>
+    <row r="118" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="72"/>
-      <c r="B118" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B118" s="80"/>
       <c r="C118" s="77"/>
       <c r="D118" s="77"/>
       <c r="E118" s="77"/>
       <c r="F118" s="77"/>
       <c r="G118" s="160"/>
-      <c r="H118" s="107">
-[...2 lines deleted...]
-      </c>
+      <c r="H118" s="77"/>
       <c r="I118" s="110"/>
       <c r="J118" s="195"/>
     </row>
-    <row r="119" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="72"/>
-      <c r="B119" s="80"/>
-[...2 lines deleted...]
-      <c r="E119" s="77"/>
+      <c r="B119" s="176" t="s">
+        <v>282</v>
+      </c>
+      <c r="C119" s="330"/>
+      <c r="D119" s="330"/>
+      <c r="E119" s="330"/>
       <c r="F119" s="77"/>
       <c r="G119" s="160"/>
-      <c r="H119" s="77"/>
+      <c r="H119" s="329">
+        <f>'Annexe II_heures effectives'!M57</f>
+        <v>0</v>
+      </c>
       <c r="I119" s="110"/>
       <c r="J119" s="195"/>
     </row>
-    <row r="120" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:10" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A120" s="72"/>
-      <c r="B120" s="176" t="s">
-[...4 lines deleted...]
-      <c r="E120" s="330"/>
+      <c r="B120" s="80"/>
+      <c r="C120" s="77"/>
+      <c r="D120" s="77"/>
+      <c r="E120" s="77"/>
       <c r="F120" s="77"/>
       <c r="G120" s="160"/>
-      <c r="H120" s="329">
-[...2 lines deleted...]
-      </c>
+      <c r="H120" s="310"/>
       <c r="I120" s="110"/>
       <c r="J120" s="195"/>
     </row>
-    <row r="121" spans="1:10" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="72"/>
-      <c r="B121" s="80"/>
+      <c r="B121" s="77"/>
       <c r="C121" s="77"/>
       <c r="D121" s="77"/>
       <c r="E121" s="77"/>
       <c r="F121" s="77"/>
-      <c r="G121" s="160"/>
-[...4 lines deleted...]
-    <row r="122" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G121" s="77"/>
+      <c r="H121" s="112"/>
+      <c r="I121" s="77"/>
+      <c r="J121" s="194"/>
+    </row>
+    <row r="122" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="72"/>
-      <c r="B122" s="77"/>
+      <c r="B122" s="80" t="s">
+        <v>268</v>
+      </c>
       <c r="C122" s="77"/>
       <c r="D122" s="77"/>
       <c r="E122" s="77"/>
       <c r="F122" s="77"/>
-      <c r="G122" s="77"/>
-[...4 lines deleted...]
-    <row r="123" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G122" s="160"/>
+      <c r="H122" s="107">
+        <f>'Annexe II_heures effectives'!N57</f>
+        <v>0</v>
+      </c>
+      <c r="I122" s="110"/>
+      <c r="J122" s="195"/>
+    </row>
+    <row r="123" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="72"/>
-      <c r="B123" s="80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B123" s="80"/>
       <c r="C123" s="77"/>
       <c r="D123" s="77"/>
       <c r="E123" s="77"/>
       <c r="F123" s="77"/>
       <c r="G123" s="160"/>
-      <c r="H123" s="107">
-[...2 lines deleted...]
-      </c>
+      <c r="H123" s="110"/>
       <c r="I123" s="110"/>
       <c r="J123" s="195"/>
     </row>
-    <row r="124" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="72"/>
-      <c r="B124" s="80"/>
+      <c r="B124" s="77" t="s">
+        <v>238</v>
+      </c>
       <c r="C124" s="77"/>
       <c r="D124" s="77"/>
       <c r="E124" s="77"/>
       <c r="F124" s="77"/>
       <c r="G124" s="160"/>
-      <c r="H124" s="110"/>
+      <c r="H124" s="311">
+        <f>'Annexe II_heures effectives'!L63</f>
+        <v>0</v>
+      </c>
       <c r="I124" s="110"/>
       <c r="J124" s="195"/>
     </row>
-    <row r="125" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="72"/>
       <c r="B125" s="77" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="C125" s="77"/>
       <c r="D125" s="77"/>
       <c r="E125" s="77"/>
       <c r="F125" s="77"/>
       <c r="G125" s="160"/>
       <c r="H125" s="311">
-        <f>'Annexe II_heures effectives'!L63</f>
+        <f>'Annexe II_heures effectives'!L64</f>
         <v>0</v>
       </c>
       <c r="I125" s="110"/>
       <c r="J125" s="195"/>
     </row>
-    <row r="126" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="72"/>
       <c r="B126" s="77" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C126" s="77"/>
       <c r="D126" s="77"/>
       <c r="E126" s="77"/>
       <c r="F126" s="77"/>
       <c r="G126" s="160"/>
       <c r="H126" s="311">
-        <f>'Annexe II_heures effectives'!L64</f>
+        <f>'Annexe II_heures effectives'!L65</f>
         <v>0</v>
       </c>
       <c r="I126" s="110"/>
       <c r="J126" s="195"/>
     </row>
-    <row r="127" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="72"/>
       <c r="B127" s="77" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="C127" s="77"/>
       <c r="D127" s="77"/>
       <c r="E127" s="77"/>
       <c r="F127" s="77"/>
       <c r="G127" s="160"/>
       <c r="H127" s="311">
-        <f>'Annexe II_heures effectives'!L65</f>
+        <f>'Annexe II_heures effectives'!L66</f>
         <v>0</v>
       </c>
       <c r="I127" s="110"/>
       <c r="J127" s="195"/>
     </row>
-    <row r="128" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:10" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A128" s="72"/>
-      <c r="B128" s="77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B128" s="77"/>
       <c r="C128" s="77"/>
       <c r="D128" s="77"/>
       <c r="E128" s="77"/>
       <c r="F128" s="77"/>
-      <c r="G128" s="160"/>
-[...7 lines deleted...]
-    <row r="129" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G128" s="77"/>
+      <c r="H128" s="77"/>
+      <c r="I128" s="77"/>
+      <c r="J128" s="194"/>
+    </row>
+    <row r="129" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A129" s="72"/>
-      <c r="B129" s="77"/>
+      <c r="B129" s="80" t="s">
+        <v>235</v>
+      </c>
       <c r="C129" s="77"/>
       <c r="D129" s="77"/>
       <c r="E129" s="77"/>
       <c r="F129" s="77"/>
       <c r="G129" s="77"/>
-      <c r="H129" s="77"/>
+      <c r="H129" s="107">
+        <f>'Annexe II_heures effectives'!L68</f>
+        <v>0</v>
+      </c>
       <c r="I129" s="77"/>
       <c r="J129" s="194"/>
     </row>
-    <row r="130" spans="1:12" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...137 lines deleted...]
-    <row r="148" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:12" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A130" s="74"/>
+      <c r="B130" s="75"/>
+      <c r="C130" s="75"/>
+      <c r="D130" s="75"/>
+      <c r="E130" s="75"/>
+      <c r="F130" s="75"/>
+      <c r="G130" s="75"/>
+      <c r="H130" s="75"/>
+      <c r="I130" s="75"/>
+      <c r="J130" s="196"/>
+    </row>
+    <row r="131" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B131" s="44" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="132" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B132" s="44"/>
+    </row>
+    <row r="133" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B133" s="3" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="134" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B134" s="3"/>
+    </row>
+    <row r="135" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="C135" s="216"/>
+      <c r="D135" s="8" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="136" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C136" s="209"/>
+      <c r="D136" s="8"/>
+    </row>
+    <row r="137" spans="1:12" s="92" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B137" s="93"/>
+      <c r="C137" s="216"/>
+      <c r="D137" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="E137" s="144"/>
+      <c r="F137" s="144"/>
+      <c r="G137" s="144"/>
+      <c r="H137" s="144"/>
+      <c r="I137" s="93"/>
+      <c r="J137" s="93"/>
+      <c r="K137" s="95"/>
+      <c r="L137" s="95"/>
+    </row>
+    <row r="138" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C138" s="209"/>
+    </row>
+    <row r="139" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="C139" s="216"/>
+      <c r="D139" s="8" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="140" spans="1:12" s="92" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B140" s="93"/>
+      <c r="C140" s="217"/>
+      <c r="D140" s="94"/>
+      <c r="E140" s="93"/>
+      <c r="F140" s="93"/>
+      <c r="G140" s="93"/>
+      <c r="H140" s="93"/>
+      <c r="I140" s="93"/>
+      <c r="J140" s="93"/>
+      <c r="K140" s="95"/>
+      <c r="L140" s="95"/>
+    </row>
+    <row r="141" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B141" s="3" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="142" spans="1:12" ht="6" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C142" s="209"/>
+    </row>
+    <row r="143" spans="1:12" s="92" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B143" s="93"/>
+      <c r="C143" s="216"/>
+      <c r="D143" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="E143" s="144"/>
+      <c r="F143" s="144"/>
+      <c r="G143" s="144"/>
+      <c r="H143" s="93"/>
+      <c r="I143" s="93"/>
+      <c r="J143" s="93"/>
+      <c r="K143" s="95"/>
+      <c r="L143" s="95"/>
+    </row>
+    <row r="144" spans="1:12" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C144" s="209"/>
+      <c r="D144" s="8"/>
+    </row>
+    <row r="145" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B145" s="93"/>
+      <c r="C145" s="216"/>
+      <c r="D145" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="E145" s="93"/>
+      <c r="F145" s="93"/>
+      <c r="G145" s="93"/>
+      <c r="H145" s="93"/>
+      <c r="I145" s="93"/>
+      <c r="J145" s="93"/>
+      <c r="K145" s="95"/>
+      <c r="L145" s="95"/>
+    </row>
+    <row r="146" spans="1:147" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C146" s="209"/>
+      <c r="D146" s="8"/>
+    </row>
+    <row r="147" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="B147" s="93"/>
+      <c r="C147" s="216"/>
+      <c r="D147" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="E147" s="144"/>
+      <c r="F147" s="144"/>
+      <c r="G147" s="144"/>
+      <c r="H147" s="93"/>
+      <c r="I147" s="93"/>
+      <c r="J147" s="93"/>
+      <c r="K147" s="95"/>
+      <c r="L147" s="95"/>
+    </row>
+    <row r="148" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B148" s="93"/>
-      <c r="C148" s="216"/>
+      <c r="C148" s="93"/>
       <c r="D148" s="8" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E148" s="144"/>
       <c r="F148" s="144"/>
       <c r="G148" s="144"/>
       <c r="H148" s="93"/>
       <c r="I148" s="93"/>
       <c r="J148" s="93"/>
       <c r="K148" s="95"/>
       <c r="L148" s="95"/>
     </row>
-    <row r="149" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.35">
       <c r="B149" s="93"/>
       <c r="C149" s="93"/>
-      <c r="D149" s="8" t="s">
-[...4 lines deleted...]
-      <c r="G149" s="144"/>
+      <c r="D149" s="8"/>
+      <c r="E149" s="93"/>
+      <c r="F149" s="93"/>
+      <c r="G149" s="93"/>
       <c r="H149" s="93"/>
       <c r="I149" s="93"/>
       <c r="J149" s="93"/>
       <c r="K149" s="95"/>
       <c r="L149" s="95"/>
     </row>
-    <row r="150" spans="1:147" s="92" customFormat="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      </c>
+    <row r="150" spans="1:147" ht="71.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B150" s="341" t="s">
+        <v>277</v>
+      </c>
+      <c r="C150" s="342"/>
+      <c r="D150" s="342"/>
+      <c r="E150" s="342"/>
+      <c r="F150" s="342"/>
+      <c r="G150" s="342"/>
+      <c r="H150" s="342"/>
+      <c r="I150" s="342"/>
+      <c r="J150" s="343"/>
+      <c r="K150" s="92"/>
+    </row>
+    <row r="151" spans="1:147" s="95" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="152" spans="1:147" ht="17.5" x14ac:dyDescent="0.4">
+      <c r="B152" s="44" t="s">
+        <v>263</v>
+      </c>
+      <c r="C152" s="1"/>
+      <c r="D152" s="8"/>
+      <c r="E152" s="1"/>
+      <c r="F152" s="8"/>
+      <c r="G152" s="1"/>
+      <c r="H152" s="8"/>
+      <c r="I152" s="1"/>
+      <c r="J152" s="8"/>
+      <c r="CC152" s="8"/>
+      <c r="CE152" s="8"/>
+      <c r="CG152" s="8"/>
+      <c r="CI152" s="8"/>
+      <c r="CK152" s="8"/>
+      <c r="CM152" s="8"/>
+      <c r="CO152" s="8"/>
+      <c r="CQ152" s="8"/>
+      <c r="CS152" s="8"/>
+      <c r="CU152" s="8"/>
+      <c r="CW152" s="8"/>
+      <c r="CY152" s="8"/>
+      <c r="DA152" s="8"/>
+      <c r="DC152" s="8"/>
+      <c r="DE152" s="8"/>
+      <c r="DG152" s="8"/>
+      <c r="DI152" s="8"/>
+      <c r="DK152" s="8"/>
+      <c r="DM152" s="8"/>
+      <c r="DO152" s="8"/>
+      <c r="DQ152" s="8"/>
+      <c r="DS152" s="8"/>
+      <c r="DU152" s="8"/>
+      <c r="DW152" s="8"/>
+      <c r="DY152" s="8"/>
+      <c r="EA152" s="8"/>
+      <c r="EC152" s="8"/>
+      <c r="EE152" s="8"/>
+      <c r="EG152" s="8"/>
+      <c r="EI152" s="8"/>
+      <c r="EK152" s="8"/>
+      <c r="EM152" s="8"/>
+      <c r="EO152" s="8"/>
+      <c r="EQ152" s="8"/>
+    </row>
+    <row r="153" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B153" s="8"/>
       <c r="C153" s="1"/>
       <c r="D153" s="8"/>
       <c r="E153" s="1"/>
       <c r="F153" s="8"/>
       <c r="G153" s="1"/>
       <c r="H153" s="8"/>
       <c r="I153" s="1"/>
       <c r="J153" s="8"/>
       <c r="CC153" s="8"/>
       <c r="CE153" s="8"/>
       <c r="CG153" s="8"/>
       <c r="CI153" s="8"/>
       <c r="CK153" s="8"/>
       <c r="CM153" s="8"/>
       <c r="CO153" s="8"/>
       <c r="CQ153" s="8"/>
       <c r="CS153" s="8"/>
       <c r="CU153" s="8"/>
       <c r="CW153" s="8"/>
       <c r="CY153" s="8"/>
       <c r="DA153" s="8"/>
       <c r="DC153" s="8"/>
       <c r="DE153" s="8"/>
       <c r="DG153" s="8"/>
       <c r="DI153" s="8"/>
       <c r="DK153" s="8"/>
       <c r="DM153" s="8"/>
       <c r="DO153" s="8"/>
       <c r="DQ153" s="8"/>
       <c r="DS153" s="8"/>
       <c r="DU153" s="8"/>
       <c r="DW153" s="8"/>
       <c r="DY153" s="8"/>
       <c r="EA153" s="8"/>
       <c r="EC153" s="8"/>
       <c r="EE153" s="8"/>
       <c r="EG153" s="8"/>
       <c r="EI153" s="8"/>
       <c r="EK153" s="8"/>
       <c r="EM153" s="8"/>
       <c r="EO153" s="8"/>
       <c r="EQ153" s="8"/>
     </row>
-    <row r="154" spans="1:147" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="J154" s="8"/>
+    <row r="154" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B154" s="350"/>
+      <c r="C154" s="351"/>
+      <c r="D154" s="351"/>
+      <c r="E154" s="351"/>
+      <c r="F154" s="351"/>
+      <c r="G154" s="351"/>
+      <c r="H154" s="351"/>
+      <c r="I154" s="352"/>
       <c r="CC154" s="8"/>
       <c r="CE154" s="8"/>
       <c r="CG154" s="8"/>
       <c r="CI154" s="8"/>
       <c r="CK154" s="8"/>
       <c r="CM154" s="8"/>
       <c r="CO154" s="8"/>
       <c r="CQ154" s="8"/>
       <c r="CS154" s="8"/>
       <c r="CU154" s="8"/>
       <c r="CW154" s="8"/>
       <c r="CY154" s="8"/>
       <c r="DA154" s="8"/>
       <c r="DC154" s="8"/>
       <c r="DE154" s="8"/>
       <c r="DG154" s="8"/>
       <c r="DI154" s="8"/>
       <c r="DK154" s="8"/>
       <c r="DM154" s="8"/>
       <c r="DO154" s="8"/>
       <c r="DQ154" s="8"/>
       <c r="DS154" s="8"/>
       <c r="DU154" s="8"/>
       <c r="DW154" s="8"/>
       <c r="DY154" s="8"/>
       <c r="EA154" s="8"/>
       <c r="EC154" s="8"/>
       <c r="EE154" s="8"/>
       <c r="EG154" s="8"/>
       <c r="EI154" s="8"/>
       <c r="EK154" s="8"/>
       <c r="EM154" s="8"/>
       <c r="EO154" s="8"/>
       <c r="EQ154" s="8"/>
     </row>
-    <row r="155" spans="1:147" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      </c>
+    <row r="155" spans="1:147" s="8" customFormat="1" ht="12.5" x14ac:dyDescent="0.25"/>
+    <row r="156" spans="1:147" ht="17.5" x14ac:dyDescent="0.4">
+      <c r="B156" s="44" t="s">
+        <v>264</v>
+      </c>
+      <c r="C156" s="1"/>
+      <c r="D156" s="8"/>
+      <c r="E156" s="1"/>
+      <c r="F156" s="8"/>
+      <c r="G156" s="1"/>
+      <c r="H156" s="8"/>
+      <c r="I156" s="1"/>
+      <c r="J156" s="8"/>
+      <c r="CC156" s="8"/>
+      <c r="CE156" s="8"/>
+      <c r="CG156" s="8"/>
+      <c r="CI156" s="8"/>
+      <c r="CK156" s="8"/>
+      <c r="CM156" s="8"/>
+      <c r="CO156" s="8"/>
+      <c r="CQ156" s="8"/>
+      <c r="CS156" s="8"/>
+      <c r="CU156" s="8"/>
+      <c r="CW156" s="8"/>
+      <c r="CY156" s="8"/>
+      <c r="DA156" s="8"/>
+      <c r="DC156" s="8"/>
+      <c r="DE156" s="8"/>
+      <c r="DG156" s="8"/>
+      <c r="DI156" s="8"/>
+      <c r="DK156" s="8"/>
+      <c r="DM156" s="8"/>
+      <c r="DO156" s="8"/>
+      <c r="DQ156" s="8"/>
+      <c r="DS156" s="8"/>
+      <c r="DU156" s="8"/>
+      <c r="DW156" s="8"/>
+      <c r="DY156" s="8"/>
+      <c r="EA156" s="8"/>
+      <c r="EC156" s="8"/>
+      <c r="EE156" s="8"/>
+      <c r="EG156" s="8"/>
+      <c r="EI156" s="8"/>
+      <c r="EK156" s="8"/>
+      <c r="EM156" s="8"/>
+      <c r="EO156" s="8"/>
+      <c r="EQ156" s="8"/>
+    </row>
+    <row r="157" spans="1:147" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B157" s="8"/>
       <c r="C157" s="1"/>
       <c r="D157" s="8"/>
       <c r="E157" s="1"/>
       <c r="F157" s="8"/>
       <c r="G157" s="1"/>
       <c r="H157" s="8"/>
       <c r="I157" s="1"/>
       <c r="J157" s="8"/>
       <c r="CC157" s="8"/>
       <c r="CE157" s="8"/>
       <c r="CG157" s="8"/>
       <c r="CI157" s="8"/>
       <c r="CK157" s="8"/>
       <c r="CM157" s="8"/>
       <c r="CO157" s="8"/>
       <c r="CQ157" s="8"/>
       <c r="CS157" s="8"/>
       <c r="CU157" s="8"/>
       <c r="CW157" s="8"/>
       <c r="CY157" s="8"/>
       <c r="DA157" s="8"/>
       <c r="DC157" s="8"/>
       <c r="DE157" s="8"/>
       <c r="DG157" s="8"/>
       <c r="DI157" s="8"/>
       <c r="DK157" s="8"/>
       <c r="DM157" s="8"/>
       <c r="DO157" s="8"/>
       <c r="DQ157" s="8"/>
       <c r="DS157" s="8"/>
       <c r="DU157" s="8"/>
       <c r="DW157" s="8"/>
       <c r="DY157" s="8"/>
       <c r="EA157" s="8"/>
       <c r="EC157" s="8"/>
       <c r="EE157" s="8"/>
       <c r="EG157" s="8"/>
       <c r="EI157" s="8"/>
       <c r="EK157" s="8"/>
       <c r="EM157" s="8"/>
       <c r="EO157" s="8"/>
       <c r="EQ157" s="8"/>
     </row>
-    <row r="158" spans="1:147" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="I158" s="1"/>
+    <row r="158" spans="1:147" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A158" s="8"/>
+      <c r="B158" s="353" t="s">
+        <v>167</v>
+      </c>
+      <c r="C158" s="354"/>
+      <c r="D158" s="354"/>
+      <c r="E158" s="354"/>
+      <c r="F158" s="354"/>
+      <c r="G158" s="354"/>
+      <c r="H158" s="354"/>
+      <c r="I158" s="355"/>
       <c r="J158" s="8"/>
+      <c r="CB158" s="8"/>
       <c r="CC158" s="8"/>
       <c r="CE158" s="8"/>
+      <c r="CF158" s="8"/>
       <c r="CG158" s="8"/>
       <c r="CI158" s="8"/>
+      <c r="CJ158" s="8"/>
       <c r="CK158" s="8"/>
       <c r="CM158" s="8"/>
+      <c r="CN158" s="8"/>
       <c r="CO158" s="8"/>
       <c r="CQ158" s="8"/>
+      <c r="CR158" s="8"/>
       <c r="CS158" s="8"/>
       <c r="CU158" s="8"/>
+      <c r="CV158" s="8"/>
       <c r="CW158" s="8"/>
       <c r="CY158" s="8"/>
+      <c r="CZ158" s="8"/>
       <c r="DA158" s="8"/>
       <c r="DC158" s="8"/>
+      <c r="DD158" s="8"/>
       <c r="DE158" s="8"/>
       <c r="DG158" s="8"/>
+      <c r="DH158" s="8"/>
       <c r="DI158" s="8"/>
       <c r="DK158" s="8"/>
+      <c r="DL158" s="8"/>
       <c r="DM158" s="8"/>
       <c r="DO158" s="8"/>
+      <c r="DP158" s="8"/>
       <c r="DQ158" s="8"/>
       <c r="DS158" s="8"/>
+      <c r="DT158" s="8"/>
       <c r="DU158" s="8"/>
       <c r="DW158" s="8"/>
+      <c r="DX158" s="8"/>
       <c r="DY158" s="8"/>
       <c r="EA158" s="8"/>
+      <c r="EB158" s="8"/>
       <c r="EC158" s="8"/>
       <c r="EE158" s="8"/>
+      <c r="EF158" s="8"/>
       <c r="EG158" s="8"/>
       <c r="EI158" s="8"/>
+      <c r="EJ158" s="8"/>
       <c r="EK158" s="8"/>
       <c r="EM158" s="8"/>
+      <c r="EN158" s="8"/>
       <c r="EO158" s="8"/>
       <c r="EQ158" s="8"/>
     </row>
-    <row r="159" spans="1:147" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:147" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A159" s="8"/>
-      <c r="B159" s="359" t="s">
-[...8 lines deleted...]
-      <c r="I159" s="361"/>
+      <c r="B159" s="8"/>
+      <c r="C159" s="1"/>
+      <c r="D159" s="8"/>
+      <c r="E159" s="8"/>
+      <c r="F159" s="8"/>
+      <c r="G159" s="1"/>
+      <c r="H159" s="8"/>
+      <c r="I159" s="8"/>
       <c r="J159" s="8"/>
       <c r="CB159" s="8"/>
       <c r="CC159" s="8"/>
       <c r="CE159" s="8"/>
       <c r="CF159" s="8"/>
       <c r="CG159" s="8"/>
       <c r="CI159" s="8"/>
       <c r="CJ159" s="8"/>
       <c r="CK159" s="8"/>
       <c r="CM159" s="8"/>
       <c r="CN159" s="8"/>
       <c r="CO159" s="8"/>
       <c r="CQ159" s="8"/>
       <c r="CR159" s="8"/>
       <c r="CS159" s="8"/>
       <c r="CU159" s="8"/>
       <c r="CV159" s="8"/>
       <c r="CW159" s="8"/>
       <c r="CY159" s="8"/>
       <c r="CZ159" s="8"/>
       <c r="DA159" s="8"/>
       <c r="DC159" s="8"/>
       <c r="DD159" s="8"/>
       <c r="DE159" s="8"/>
       <c r="DG159" s="8"/>
@@ -9116,61 +9123,62 @@
       <c r="DL159" s="8"/>
       <c r="DM159" s="8"/>
       <c r="DO159" s="8"/>
       <c r="DP159" s="8"/>
       <c r="DQ159" s="8"/>
       <c r="DS159" s="8"/>
       <c r="DT159" s="8"/>
       <c r="DU159" s="8"/>
       <c r="DW159" s="8"/>
       <c r="DX159" s="8"/>
       <c r="DY159" s="8"/>
       <c r="EA159" s="8"/>
       <c r="EB159" s="8"/>
       <c r="EC159" s="8"/>
       <c r="EE159" s="8"/>
       <c r="EF159" s="8"/>
       <c r="EG159" s="8"/>
       <c r="EI159" s="8"/>
       <c r="EJ159" s="8"/>
       <c r="EK159" s="8"/>
       <c r="EM159" s="8"/>
       <c r="EN159" s="8"/>
       <c r="EO159" s="8"/>
       <c r="EQ159" s="8"/>
     </row>
-    <row r="160" spans="1:147" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A160" s="8"/>
-      <c r="B160" s="8"/>
+      <c r="B160" s="8" t="s">
+        <v>17</v>
+      </c>
       <c r="C160" s="1"/>
       <c r="D160" s="8"/>
-      <c r="E160" s="8"/>
-[...4 lines deleted...]
-      <c r="J160" s="8"/>
+      <c r="E160" s="338"/>
+      <c r="F160" s="339"/>
+      <c r="G160" s="339"/>
+      <c r="H160" s="339"/>
+      <c r="I160" s="340"/>
       <c r="CB160" s="8"/>
       <c r="CC160" s="8"/>
       <c r="CE160" s="8"/>
       <c r="CF160" s="8"/>
       <c r="CG160" s="8"/>
       <c r="CI160" s="8"/>
       <c r="CJ160" s="8"/>
       <c r="CK160" s="8"/>
       <c r="CM160" s="8"/>
       <c r="CN160" s="8"/>
       <c r="CO160" s="8"/>
       <c r="CQ160" s="8"/>
       <c r="CR160" s="8"/>
       <c r="CS160" s="8"/>
       <c r="CU160" s="8"/>
       <c r="CV160" s="8"/>
       <c r="CW160" s="8"/>
       <c r="CY160" s="8"/>
       <c r="CZ160" s="8"/>
       <c r="DA160" s="8"/>
       <c r="DC160" s="8"/>
       <c r="DD160" s="8"/>
       <c r="DE160" s="8"/>
       <c r="DG160" s="8"/>
       <c r="DH160" s="8"/>
@@ -9179,3017 +9187,2960 @@
       <c r="DL160" s="8"/>
       <c r="DM160" s="8"/>
       <c r="DO160" s="8"/>
       <c r="DP160" s="8"/>
       <c r="DQ160" s="8"/>
       <c r="DS160" s="8"/>
       <c r="DT160" s="8"/>
       <c r="DU160" s="8"/>
       <c r="DW160" s="8"/>
       <c r="DX160" s="8"/>
       <c r="DY160" s="8"/>
       <c r="EA160" s="8"/>
       <c r="EB160" s="8"/>
       <c r="EC160" s="8"/>
       <c r="EE160" s="8"/>
       <c r="EF160" s="8"/>
       <c r="EG160" s="8"/>
       <c r="EI160" s="8"/>
       <c r="EJ160" s="8"/>
       <c r="EK160" s="8"/>
       <c r="EM160" s="8"/>
       <c r="EN160" s="8"/>
       <c r="EO160" s="8"/>
       <c r="EQ160" s="8"/>
     </row>
-    <row r="161" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="8"/>
+    <row r="161" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B161" s="8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C161" s="1"/>
       <c r="D161" s="8"/>
-      <c r="E161" s="350"/>
-[...4 lines deleted...]
-      <c r="CB161" s="8"/>
+      <c r="E161" s="338"/>
+      <c r="F161" s="339"/>
+      <c r="G161" s="339"/>
+      <c r="H161" s="339"/>
+      <c r="I161" s="340"/>
       <c r="CC161" s="8"/>
       <c r="CE161" s="8"/>
-      <c r="CF161" s="8"/>
       <c r="CG161" s="8"/>
       <c r="CI161" s="8"/>
-      <c r="CJ161" s="8"/>
       <c r="CK161" s="8"/>
       <c r="CM161" s="8"/>
-      <c r="CN161" s="8"/>
       <c r="CO161" s="8"/>
       <c r="CQ161" s="8"/>
-      <c r="CR161" s="8"/>
       <c r="CS161" s="8"/>
       <c r="CU161" s="8"/>
-      <c r="CV161" s="8"/>
       <c r="CW161" s="8"/>
       <c r="CY161" s="8"/>
-      <c r="CZ161" s="8"/>
       <c r="DA161" s="8"/>
       <c r="DC161" s="8"/>
-      <c r="DD161" s="8"/>
       <c r="DE161" s="8"/>
       <c r="DG161" s="8"/>
-      <c r="DH161" s="8"/>
       <c r="DI161" s="8"/>
       <c r="DK161" s="8"/>
-      <c r="DL161" s="8"/>
       <c r="DM161" s="8"/>
       <c r="DO161" s="8"/>
-      <c r="DP161" s="8"/>
       <c r="DQ161" s="8"/>
       <c r="DS161" s="8"/>
-      <c r="DT161" s="8"/>
       <c r="DU161" s="8"/>
       <c r="DW161" s="8"/>
-      <c r="DX161" s="8"/>
       <c r="DY161" s="8"/>
       <c r="EA161" s="8"/>
-      <c r="EB161" s="8"/>
       <c r="EC161" s="8"/>
       <c r="EE161" s="8"/>
-      <c r="EF161" s="8"/>
       <c r="EG161" s="8"/>
       <c r="EI161" s="8"/>
-      <c r="EJ161" s="8"/>
       <c r="EK161" s="8"/>
       <c r="EM161" s="8"/>
-      <c r="EN161" s="8"/>
       <c r="EO161" s="8"/>
       <c r="EQ161" s="8"/>
     </row>
-    <row r="162" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A162" s="8"/>
       <c r="B162" s="8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C162" s="1"/>
       <c r="D162" s="8"/>
-      <c r="E162" s="350"/>
-[...3 lines deleted...]
-      <c r="I162" s="352"/>
+      <c r="E162" s="338"/>
+      <c r="F162" s="339"/>
+      <c r="G162" s="339"/>
+      <c r="H162" s="339"/>
+      <c r="I162" s="340"/>
+      <c r="CB162" s="8"/>
       <c r="CC162" s="8"/>
       <c r="CE162" s="8"/>
+      <c r="CF162" s="8"/>
       <c r="CG162" s="8"/>
       <c r="CI162" s="8"/>
+      <c r="CJ162" s="8"/>
       <c r="CK162" s="8"/>
       <c r="CM162" s="8"/>
+      <c r="CN162" s="8"/>
       <c r="CO162" s="8"/>
       <c r="CQ162" s="8"/>
+      <c r="CR162" s="8"/>
       <c r="CS162" s="8"/>
       <c r="CU162" s="8"/>
+      <c r="CV162" s="8"/>
       <c r="CW162" s="8"/>
       <c r="CY162" s="8"/>
+      <c r="CZ162" s="8"/>
       <c r="DA162" s="8"/>
       <c r="DC162" s="8"/>
+      <c r="DD162" s="8"/>
       <c r="DE162" s="8"/>
       <c r="DG162" s="8"/>
+      <c r="DH162" s="8"/>
       <c r="DI162" s="8"/>
       <c r="DK162" s="8"/>
+      <c r="DL162" s="8"/>
       <c r="DM162" s="8"/>
       <c r="DO162" s="8"/>
+      <c r="DP162" s="8"/>
       <c r="DQ162" s="8"/>
       <c r="DS162" s="8"/>
+      <c r="DT162" s="8"/>
       <c r="DU162" s="8"/>
       <c r="DW162" s="8"/>
+      <c r="DX162" s="8"/>
       <c r="DY162" s="8"/>
       <c r="EA162" s="8"/>
+      <c r="EB162" s="8"/>
       <c r="EC162" s="8"/>
       <c r="EE162" s="8"/>
+      <c r="EF162" s="8"/>
       <c r="EG162" s="8"/>
       <c r="EI162" s="8"/>
+      <c r="EJ162" s="8"/>
       <c r="EK162" s="8"/>
       <c r="EM162" s="8"/>
+      <c r="EN162" s="8"/>
       <c r="EO162" s="8"/>
       <c r="EQ162" s="8"/>
     </row>
-    <row r="163" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A163" s="8"/>
+    <row r="163" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B163" s="8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C163" s="1"/>
       <c r="D163" s="8"/>
-      <c r="E163" s="350"/>
-[...4 lines deleted...]
-      <c r="CB163" s="8"/>
+      <c r="E163" s="338"/>
+      <c r="F163" s="339"/>
+      <c r="G163" s="339"/>
+      <c r="H163" s="339"/>
+      <c r="I163" s="340"/>
       <c r="CC163" s="8"/>
       <c r="CE163" s="8"/>
-      <c r="CF163" s="8"/>
       <c r="CG163" s="8"/>
       <c r="CI163" s="8"/>
-      <c r="CJ163" s="8"/>
       <c r="CK163" s="8"/>
       <c r="CM163" s="8"/>
-      <c r="CN163" s="8"/>
       <c r="CO163" s="8"/>
       <c r="CQ163" s="8"/>
-      <c r="CR163" s="8"/>
       <c r="CS163" s="8"/>
       <c r="CU163" s="8"/>
-      <c r="CV163" s="8"/>
       <c r="CW163" s="8"/>
       <c r="CY163" s="8"/>
-      <c r="CZ163" s="8"/>
       <c r="DA163" s="8"/>
       <c r="DC163" s="8"/>
-      <c r="DD163" s="8"/>
       <c r="DE163" s="8"/>
       <c r="DG163" s="8"/>
-      <c r="DH163" s="8"/>
       <c r="DI163" s="8"/>
       <c r="DK163" s="8"/>
-      <c r="DL163" s="8"/>
       <c r="DM163" s="8"/>
       <c r="DO163" s="8"/>
-      <c r="DP163" s="8"/>
       <c r="DQ163" s="8"/>
       <c r="DS163" s="8"/>
-      <c r="DT163" s="8"/>
       <c r="DU163" s="8"/>
       <c r="DW163" s="8"/>
-      <c r="DX163" s="8"/>
       <c r="DY163" s="8"/>
       <c r="EA163" s="8"/>
-      <c r="EB163" s="8"/>
       <c r="EC163" s="8"/>
       <c r="EE163" s="8"/>
-      <c r="EF163" s="8"/>
       <c r="EG163" s="8"/>
       <c r="EI163" s="8"/>
-      <c r="EJ163" s="8"/>
       <c r="EK163" s="8"/>
       <c r="EM163" s="8"/>
-      <c r="EN163" s="8"/>
       <c r="EO163" s="8"/>
       <c r="EQ163" s="8"/>
     </row>
-    <row r="164" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:147" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A164" s="8"/>
       <c r="B164" s="8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C164" s="1"/>
       <c r="D164" s="8"/>
-      <c r="E164" s="350"/>
-[...3 lines deleted...]
-      <c r="I164" s="352"/>
+      <c r="E164" s="338"/>
+      <c r="F164" s="339"/>
+      <c r="G164" s="339"/>
+      <c r="H164" s="339"/>
+      <c r="I164" s="340"/>
+      <c r="CB164" s="8"/>
       <c r="CC164" s="8"/>
       <c r="CE164" s="8"/>
+      <c r="CF164" s="8"/>
       <c r="CG164" s="8"/>
       <c r="CI164" s="8"/>
+      <c r="CJ164" s="8"/>
       <c r="CK164" s="8"/>
       <c r="CM164" s="8"/>
+      <c r="CN164" s="8"/>
       <c r="CO164" s="8"/>
       <c r="CQ164" s="8"/>
+      <c r="CR164" s="8"/>
       <c r="CS164" s="8"/>
       <c r="CU164" s="8"/>
+      <c r="CV164" s="8"/>
       <c r="CW164" s="8"/>
       <c r="CY164" s="8"/>
+      <c r="CZ164" s="8"/>
       <c r="DA164" s="8"/>
       <c r="DC164" s="8"/>
+      <c r="DD164" s="8"/>
       <c r="DE164" s="8"/>
       <c r="DG164" s="8"/>
+      <c r="DH164" s="8"/>
       <c r="DI164" s="8"/>
       <c r="DK164" s="8"/>
+      <c r="DL164" s="8"/>
       <c r="DM164" s="8"/>
       <c r="DO164" s="8"/>
+      <c r="DP164" s="8"/>
       <c r="DQ164" s="8"/>
       <c r="DS164" s="8"/>
+      <c r="DT164" s="8"/>
       <c r="DU164" s="8"/>
       <c r="DW164" s="8"/>
+      <c r="DX164" s="8"/>
       <c r="DY164" s="8"/>
       <c r="EA164" s="8"/>
+      <c r="EB164" s="8"/>
       <c r="EC164" s="8"/>
       <c r="EE164" s="8"/>
+      <c r="EF164" s="8"/>
       <c r="EG164" s="8"/>
       <c r="EI164" s="8"/>
+      <c r="EJ164" s="8"/>
       <c r="EK164" s="8"/>
       <c r="EM164" s="8"/>
+      <c r="EN164" s="8"/>
       <c r="EO164" s="8"/>
       <c r="EQ164" s="8"/>
     </row>
-    <row r="165" spans="1:147" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      </c>
+    <row r="165" spans="1:147" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.35">
+      <c r="B165" s="8"/>
       <c r="C165" s="1"/>
       <c r="D165" s="8"/>
-      <c r="E165" s="350"/>
-[...4 lines deleted...]
-      <c r="CB165" s="8"/>
+      <c r="E165" s="1"/>
+      <c r="F165" s="8"/>
+      <c r="G165" s="1"/>
+      <c r="H165" s="8"/>
+      <c r="I165" s="1"/>
+      <c r="J165" s="8"/>
       <c r="CC165" s="8"/>
       <c r="CE165" s="8"/>
-      <c r="CF165" s="8"/>
       <c r="CG165" s="8"/>
       <c r="CI165" s="8"/>
-      <c r="CJ165" s="8"/>
       <c r="CK165" s="8"/>
       <c r="CM165" s="8"/>
-      <c r="CN165" s="8"/>
       <c r="CO165" s="8"/>
       <c r="CQ165" s="8"/>
-      <c r="CR165" s="8"/>
       <c r="CS165" s="8"/>
       <c r="CU165" s="8"/>
-      <c r="CV165" s="8"/>
       <c r="CW165" s="8"/>
       <c r="CY165" s="8"/>
-      <c r="CZ165" s="8"/>
       <c r="DA165" s="8"/>
       <c r="DC165" s="8"/>
-      <c r="DD165" s="8"/>
       <c r="DE165" s="8"/>
       <c r="DG165" s="8"/>
-      <c r="DH165" s="8"/>
       <c r="DI165" s="8"/>
       <c r="DK165" s="8"/>
-      <c r="DL165" s="8"/>
       <c r="DM165" s="8"/>
       <c r="DO165" s="8"/>
-      <c r="DP165" s="8"/>
       <c r="DQ165" s="8"/>
       <c r="DS165" s="8"/>
-      <c r="DT165" s="8"/>
       <c r="DU165" s="8"/>
       <c r="DW165" s="8"/>
-      <c r="DX165" s="8"/>
       <c r="DY165" s="8"/>
       <c r="EA165" s="8"/>
-      <c r="EB165" s="8"/>
       <c r="EC165" s="8"/>
       <c r="EE165" s="8"/>
-      <c r="EF165" s="8"/>
       <c r="EG165" s="8"/>
       <c r="EI165" s="8"/>
-      <c r="EJ165" s="8"/>
       <c r="EK165" s="8"/>
       <c r="EM165" s="8"/>
-      <c r="EN165" s="8"/>
       <c r="EO165" s="8"/>
       <c r="EQ165" s="8"/>
     </row>
-    <row r="166" spans="1:147" ht="9.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:147" x14ac:dyDescent="0.35">
       <c r="B166" s="8"/>
       <c r="C166" s="1"/>
       <c r="D166" s="8"/>
       <c r="E166" s="1"/>
       <c r="F166" s="8"/>
       <c r="G166" s="1"/>
       <c r="H166" s="8"/>
       <c r="I166" s="1"/>
       <c r="J166" s="8"/>
       <c r="CC166" s="8"/>
       <c r="CE166" s="8"/>
       <c r="CG166" s="8"/>
       <c r="CI166" s="8"/>
       <c r="CK166" s="8"/>
       <c r="CM166" s="8"/>
       <c r="CO166" s="8"/>
       <c r="CQ166" s="8"/>
       <c r="CS166" s="8"/>
       <c r="CU166" s="8"/>
       <c r="CW166" s="8"/>
       <c r="CY166" s="8"/>
       <c r="DA166" s="8"/>
       <c r="DC166" s="8"/>
       <c r="DE166" s="8"/>
       <c r="DG166" s="8"/>
       <c r="DI166" s="8"/>
       <c r="DK166" s="8"/>
       <c r="DM166" s="8"/>
       <c r="DO166" s="8"/>
       <c r="DQ166" s="8"/>
       <c r="DS166" s="8"/>
       <c r="DU166" s="8"/>
       <c r="DW166" s="8"/>
       <c r="DY166" s="8"/>
       <c r="EA166" s="8"/>
       <c r="EC166" s="8"/>
       <c r="EE166" s="8"/>
       <c r="EG166" s="8"/>
       <c r="EI166" s="8"/>
       <c r="EK166" s="8"/>
       <c r="EM166" s="8"/>
       <c r="EO166" s="8"/>
       <c r="EQ166" s="8"/>
     </row>
-    <row r="167" spans="1:147" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      </c>
+    <row r="167" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B167" s="27" t="s">
+        <v>278</v>
+      </c>
+      <c r="C167" s="28"/>
+      <c r="D167" s="29"/>
+      <c r="E167" s="29"/>
+      <c r="F167" s="29"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="29"/>
+      <c r="I167" s="30"/>
+    </row>
+    <row r="168" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B168" s="31" t="s">
+        <v>265</v>
+      </c>
+      <c r="C168" s="1"/>
+      <c r="D168" s="8"/>
+      <c r="E168" s="8"/>
+      <c r="F168" s="8"/>
+      <c r="G168" s="1"/>
+      <c r="H168" s="8"/>
+      <c r="I168" s="32"/>
+    </row>
+    <row r="169" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B169" s="33"/>
       <c r="C169" s="1"/>
       <c r="D169" s="8"/>
-      <c r="E169" s="8"/>
+      <c r="E169" s="1"/>
       <c r="F169" s="8"/>
       <c r="G169" s="1"/>
       <c r="H169" s="8"/>
-      <c r="I169" s="32"/>
-[...1 lines deleted...]
-    <row r="170" spans="1:147" x14ac:dyDescent="0.25">
+      <c r="I169" s="118"/>
+    </row>
+    <row r="170" spans="1:147" x14ac:dyDescent="0.35">
       <c r="B170" s="33"/>
       <c r="C170" s="1"/>
       <c r="D170" s="8"/>
-      <c r="E170" s="1"/>
+      <c r="E170" s="8"/>
       <c r="F170" s="8"/>
       <c r="G170" s="1"/>
       <c r="H170" s="8"/>
-      <c r="I170" s="118"/>
-[...12 lines deleted...]
-      <c r="B172" s="34" t="s">
+      <c r="I170" s="32"/>
+    </row>
+    <row r="171" spans="1:147" x14ac:dyDescent="0.35">
+      <c r="B171" s="34" t="s">
         <v>60</v>
       </c>
-      <c r="C172" s="35"/>
-[...5 lines deleted...]
-      <c r="I172" s="37"/>
+      <c r="C171" s="35"/>
+      <c r="D171" s="36"/>
+      <c r="E171" s="36"/>
+      <c r="F171" s="36"/>
+      <c r="G171" s="35"/>
+      <c r="H171" s="36"/>
+      <c r="I171" s="37"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="j6l5A4fExUDYF/QvfNgxXQiLgkJ0LYF8v7vmMdNkEgvARgcgrAwFYVa7Pim4gDfPd2hk5HLYR9E1+vy3MWsFTA==" saltValue="AiyhZ3zAZ4BaRpGhKwASlA==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jXqVrmFSKW84qEQaJbQrAiznjBNv6oYkLBS1lFsIsabYx6K6tsZ1LUQ9BttqG/2w2tTqiXyz4aYZZhKws9wf/A==" saltValue="ZtcpxnYR4jCuf0ZyiCUr6g==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0"/>
   <dataConsolidate/>
   <mergeCells count="26">
-    <mergeCell ref="E55:I55"/>
-[...12 lines deleted...]
-    <mergeCell ref="E61:I61"/>
     <mergeCell ref="B17:J32"/>
     <mergeCell ref="E52:I52"/>
     <mergeCell ref="E53:I53"/>
     <mergeCell ref="E54:I54"/>
     <mergeCell ref="E48:I48"/>
     <mergeCell ref="E44:I44"/>
     <mergeCell ref="E47:I47"/>
     <mergeCell ref="E42:I42"/>
     <mergeCell ref="E43:I43"/>
     <mergeCell ref="E46:I46"/>
     <mergeCell ref="E45:I45"/>
     <mergeCell ref="E49:I49"/>
+    <mergeCell ref="E164:I164"/>
+    <mergeCell ref="G71:I71"/>
+    <mergeCell ref="B154:I154"/>
+    <mergeCell ref="B158:I158"/>
+    <mergeCell ref="E60:I60"/>
+    <mergeCell ref="E61:I61"/>
+    <mergeCell ref="E55:I55"/>
+    <mergeCell ref="E56:I56"/>
+    <mergeCell ref="E160:I160"/>
+    <mergeCell ref="B150:J150"/>
+    <mergeCell ref="E163:I163"/>
+    <mergeCell ref="E162:I162"/>
+    <mergeCell ref="E161:I161"/>
+    <mergeCell ref="E59:I59"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Selon date de l'entrée en vigueur des tarifs adaptés*" sqref="G34" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
   </dataValidations>
   <pageMargins left="3.937007874015748E-2" right="3.937007874015748E-2" top="0.15748031496062992" bottom="0.15748031496062992" header="0.11811023622047245" footer="0.11811023622047245"/>
   <pageSetup paperSize="9" scale="77" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="49" max="9" man="1"/>
     <brk id="87" max="9" man="1"/>
     <brk id="101" max="9" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="10" max="220" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Excel.Sheet.12" shapeId="1477" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>6</xdr:col>
-                <xdr:colOff>85725</xdr:colOff>
+                <xdr:colOff>88900</xdr:colOff>
                 <xdr:row>79</xdr:row>
                 <xdr:rowOff>57150</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>8</xdr:col>
                 <xdr:colOff>1047750</xdr:colOff>
                 <xdr:row>81</xdr:row>
-                <xdr:rowOff>28575</xdr:rowOff>
+                <xdr:rowOff>31750</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Excel.Sheet.12" shapeId="1477" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:U93"/>
   <sheetViews>
     <sheetView topLeftCell="A56" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B88" sqref="B88:J90"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="92" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="92"/>
+    <col min="1" max="1" width="3.81640625" style="92" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="92"/>
+    <col min="3" max="3" width="8.1796875" style="92" customWidth="1"/>
+    <col min="4" max="4" width="11.453125" style="92"/>
+    <col min="5" max="5" width="23.81640625" style="92" customWidth="1"/>
+    <col min="6" max="6" width="19.7265625" style="92" customWidth="1"/>
+    <col min="7" max="7" width="1.54296875" style="92" customWidth="1"/>
+    <col min="8" max="8" width="3.81640625" style="92" customWidth="1"/>
+    <col min="9" max="9" width="20.7265625" style="92" customWidth="1"/>
+    <col min="10" max="10" width="1.453125" style="92" customWidth="1"/>
+    <col min="11" max="11" width="8.54296875" style="92" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="92"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="102"/>
       <c r="C1" s="102"/>
       <c r="D1" s="102"/>
       <c r="E1" s="102"/>
       <c r="F1" s="102"/>
       <c r="G1" s="102"/>
       <c r="H1" s="102"/>
       <c r="I1" s="102"/>
       <c r="J1" s="102"/>
       <c r="K1" s="102"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B2" s="102"/>
       <c r="C2" s="102"/>
       <c r="D2" s="102"/>
       <c r="E2" s="102"/>
       <c r="F2" s="102"/>
       <c r="G2" s="102"/>
       <c r="H2" s="102"/>
       <c r="I2" s="102"/>
       <c r="J2" s="102"/>
       <c r="K2" s="102"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B3" s="102"/>
       <c r="C3" s="102"/>
       <c r="D3" s="126"/>
       <c r="E3" s="102"/>
       <c r="F3" s="102"/>
       <c r="G3" s="102"/>
       <c r="H3" s="102"/>
       <c r="I3" s="102"/>
       <c r="J3" s="102"/>
       <c r="K3" s="102"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B4" s="102"/>
       <c r="C4" s="102"/>
       <c r="D4" s="102"/>
       <c r="E4" s="102"/>
       <c r="F4" s="26" t="s">
         <v>35</v>
       </c>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="102"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B5" s="102"/>
       <c r="C5" s="102"/>
       <c r="D5" s="102"/>
       <c r="E5" s="102"/>
       <c r="F5" s="25" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="25"/>
       <c r="I5" s="25"/>
       <c r="J5" s="102"/>
       <c r="K5" s="102"/>
     </row>
-    <row r="6" spans="1:11" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="102"/>
       <c r="C6" s="102"/>
       <c r="D6" s="102"/>
       <c r="F6" s="102"/>
       <c r="G6" s="102"/>
       <c r="H6" s="102"/>
       <c r="I6" s="102"/>
       <c r="J6" s="102"/>
       <c r="K6" s="102"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B7" s="127"/>
       <c r="C7" s="127"/>
       <c r="D7" s="127"/>
       <c r="E7" s="127"/>
       <c r="F7" s="127"/>
       <c r="G7" s="127"/>
       <c r="H7" s="127"/>
       <c r="I7" s="127"/>
       <c r="J7" s="102"/>
       <c r="K7" s="102"/>
     </row>
-    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="18" x14ac:dyDescent="0.4">
       <c r="B8" s="17" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C8" s="102"/>
       <c r="D8" s="102"/>
       <c r="E8" s="102"/>
       <c r="F8" s="102"/>
       <c r="G8" s="102"/>
       <c r="H8" s="102"/>
       <c r="I8" s="102"/>
       <c r="J8" s="102"/>
       <c r="K8" s="102"/>
     </row>
-    <row r="9" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="102"/>
       <c r="C9" s="102"/>
       <c r="D9" s="102"/>
       <c r="E9" s="102"/>
       <c r="F9" s="102"/>
       <c r="G9" s="102"/>
       <c r="H9" s="102"/>
       <c r="I9" s="102"/>
       <c r="J9" s="102"/>
       <c r="K9" s="102"/>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B10" s="126" t="s">
         <v>56</v>
       </c>
       <c r="C10" s="102"/>
       <c r="D10" s="102"/>
       <c r="E10" s="102"/>
       <c r="F10" s="102"/>
       <c r="G10" s="102"/>
       <c r="H10" s="102"/>
       <c r="I10" s="102"/>
       <c r="J10" s="102"/>
       <c r="K10" s="102"/>
     </row>
-    <row r="11" spans="1:11" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="102"/>
       <c r="C11" s="102"/>
       <c r="D11" s="102"/>
       <c r="E11" s="102"/>
       <c r="F11" s="102"/>
       <c r="G11" s="102"/>
       <c r="H11" s="102"/>
       <c r="I11" s="102"/>
       <c r="J11" s="102"/>
       <c r="K11" s="102"/>
     </row>
-    <row r="12" spans="1:11" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-    <row r="13" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="418" t="s">
+        <v>86</v>
+      </c>
+      <c r="C12" s="419"/>
+      <c r="D12" s="419"/>
+      <c r="E12" s="419"/>
+      <c r="F12" s="419"/>
+      <c r="G12" s="419"/>
+      <c r="H12" s="419"/>
+      <c r="I12" s="420"/>
+      <c r="J12" s="421"/>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B13" s="102"/>
       <c r="C13" s="102"/>
       <c r="D13" s="102"/>
       <c r="E13" s="102"/>
       <c r="F13" s="102"/>
       <c r="G13" s="102"/>
       <c r="H13" s="102"/>
       <c r="I13" s="102"/>
       <c r="J13" s="102"/>
       <c r="K13" s="102"/>
     </row>
-    <row r="14" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A14" s="15"/>
       <c r="B14" s="16"/>
       <c r="C14" s="16"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
-      <c r="F14" s="372" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="372"/>
+      <c r="F14" s="422" t="s">
+        <v>168</v>
+      </c>
+      <c r="G14" s="422"/>
       <c r="H14" s="295"/>
       <c r="I14" s="295" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="J14" s="128"/>
       <c r="K14" s="18"/>
     </row>
-    <row r="15" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A15" s="15"/>
       <c r="B15" s="16"/>
       <c r="C15" s="16"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="211" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G15" s="298"/>
       <c r="H15" s="299"/>
       <c r="I15" s="211" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
     </row>
-    <row r="16" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="15"/>
       <c r="B16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="22"/>
       <c r="D16" s="19"/>
       <c r="E16" s="15"/>
       <c r="F16" s="214"/>
       <c r="G16" s="215"/>
       <c r="H16" s="214"/>
       <c r="I16" s="214"/>
       <c r="J16" s="15"/>
       <c r="K16" s="19"/>
     </row>
-    <row r="17" spans="1:11" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="15"/>
       <c r="B17" s="16"/>
       <c r="C17" s="16"/>
       <c r="D17" s="15"/>
       <c r="E17" s="15"/>
       <c r="F17" s="215"/>
       <c r="G17" s="215"/>
       <c r="H17" s="215"/>
       <c r="I17" s="215"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
     </row>
-    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="15"/>
-      <c r="B18" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E18" s="374"/>
+      <c r="B18" s="367" t="s">
+        <v>170</v>
+      </c>
+      <c r="C18" s="376"/>
+      <c r="D18" s="376"/>
+      <c r="E18" s="377"/>
       <c r="F18" s="226"/>
       <c r="G18" s="220"/>
       <c r="H18" s="227"/>
       <c r="I18" s="226"/>
     </row>
-    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
-      <c r="B19" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E19" s="374"/>
+      <c r="B19" s="367" t="s">
+        <v>171</v>
+      </c>
+      <c r="C19" s="376"/>
+      <c r="D19" s="376"/>
+      <c r="E19" s="377"/>
       <c r="F19" s="226"/>
       <c r="G19" s="220"/>
       <c r="H19" s="227"/>
       <c r="I19" s="226"/>
     </row>
-    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="15"/>
-      <c r="B20" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E20" s="374"/>
+      <c r="B20" s="367" t="s">
+        <v>172</v>
+      </c>
+      <c r="C20" s="376"/>
+      <c r="D20" s="376"/>
+      <c r="E20" s="377"/>
       <c r="F20" s="226"/>
       <c r="G20" s="220"/>
       <c r="H20" s="227"/>
       <c r="I20" s="226"/>
     </row>
-    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="15"/>
-      <c r="B21" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E21" s="367"/>
+      <c r="B21" s="367" t="s">
+        <v>107</v>
+      </c>
+      <c r="C21" s="400"/>
+      <c r="D21" s="400"/>
+      <c r="E21" s="401"/>
       <c r="F21" s="218"/>
       <c r="G21" s="219"/>
       <c r="H21" s="220"/>
       <c r="I21" s="218"/>
       <c r="J21" s="215"/>
       <c r="K21" s="15"/>
     </row>
-    <row r="22" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="15"/>
-      <c r="B22" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E22" s="367"/>
+      <c r="B22" s="367" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="400"/>
+      <c r="D22" s="400"/>
+      <c r="E22" s="401"/>
       <c r="F22" s="218"/>
       <c r="G22" s="219"/>
       <c r="H22" s="220"/>
       <c r="I22" s="218"/>
       <c r="J22" s="215"/>
       <c r="K22" s="15"/>
     </row>
-    <row r="23" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="15"/>
-      <c r="B23" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E23" s="367"/>
+      <c r="B23" s="367" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" s="400"/>
+      <c r="D23" s="400"/>
+      <c r="E23" s="401"/>
       <c r="F23" s="218"/>
       <c r="G23" s="219"/>
       <c r="H23" s="220"/>
       <c r="I23" s="218"/>
       <c r="J23" s="215"/>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A24" s="15"/>
-      <c r="B24" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E24" s="367"/>
+      <c r="B24" s="367" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" s="400"/>
+      <c r="D24" s="400"/>
+      <c r="E24" s="401"/>
       <c r="F24" s="218"/>
       <c r="G24" s="219"/>
       <c r="H24" s="220"/>
       <c r="I24" s="218"/>
       <c r="J24" s="215"/>
       <c r="K24" s="15"/>
     </row>
-    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A25" s="15"/>
-      <c r="B25" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E25" s="367"/>
+      <c r="B25" s="367" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="400"/>
+      <c r="D25" s="400"/>
+      <c r="E25" s="401"/>
       <c r="F25" s="221"/>
       <c r="G25" s="219"/>
       <c r="H25" s="220"/>
       <c r="I25" s="221"/>
       <c r="J25" s="215"/>
       <c r="K25" s="15"/>
     </row>
-    <row r="26" spans="1:11" s="129" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" s="129" customFormat="1" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="15"/>
-      <c r="B26" s="379" t="s">
-[...6 lines deleted...]
-      <c r="G26" s="383"/>
+      <c r="B26" s="402" t="s">
+        <v>109</v>
+      </c>
+      <c r="C26" s="409"/>
+      <c r="D26" s="409"/>
+      <c r="E26" s="410"/>
+      <c r="F26" s="411"/>
+      <c r="G26" s="412"/>
       <c r="H26" s="220"/>
-      <c r="I26" s="384"/>
-      <c r="J26" s="385"/>
+      <c r="I26" s="413"/>
+      <c r="J26" s="414"/>
       <c r="K26" s="15"/>
     </row>
-    <row r="27" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" s="15"/>
-      <c r="B27" s="386"/>
-[...2 lines deleted...]
-      <c r="E27" s="388"/>
+      <c r="B27" s="370"/>
+      <c r="C27" s="398"/>
+      <c r="D27" s="398"/>
+      <c r="E27" s="399"/>
       <c r="F27" s="218"/>
       <c r="G27" s="219"/>
       <c r="H27" s="220"/>
       <c r="I27" s="218"/>
       <c r="J27" s="215"/>
       <c r="K27" s="130"/>
     </row>
-    <row r="28" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="15"/>
-      <c r="B28" s="386"/>
-[...2 lines deleted...]
-      <c r="E28" s="388"/>
+      <c r="B28" s="370"/>
+      <c r="C28" s="398"/>
+      <c r="D28" s="398"/>
+      <c r="E28" s="399"/>
       <c r="F28" s="218"/>
       <c r="G28" s="219"/>
       <c r="H28" s="220"/>
       <c r="I28" s="218"/>
       <c r="J28" s="215"/>
       <c r="K28" s="130"/>
     </row>
-    <row r="29" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="15"/>
-      <c r="B29" s="386"/>
-[...2 lines deleted...]
-      <c r="E29" s="388"/>
+      <c r="B29" s="370"/>
+      <c r="C29" s="398"/>
+      <c r="D29" s="398"/>
+      <c r="E29" s="399"/>
       <c r="F29" s="218"/>
       <c r="G29" s="219"/>
       <c r="H29" s="220"/>
       <c r="I29" s="218"/>
       <c r="J29" s="215"/>
       <c r="K29" s="130"/>
     </row>
-    <row r="30" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="15"/>
-      <c r="B30" s="386"/>
-[...2 lines deleted...]
-      <c r="E30" s="388"/>
+      <c r="B30" s="370"/>
+      <c r="C30" s="398"/>
+      <c r="D30" s="398"/>
+      <c r="E30" s="399"/>
       <c r="F30" s="218"/>
       <c r="G30" s="219"/>
       <c r="H30" s="220"/>
       <c r="I30" s="218"/>
       <c r="J30" s="215"/>
       <c r="K30" s="130"/>
     </row>
-    <row r="31" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" s="15"/>
-      <c r="B31" s="386"/>
-[...2 lines deleted...]
-      <c r="E31" s="388"/>
+      <c r="B31" s="370"/>
+      <c r="C31" s="398"/>
+      <c r="D31" s="398"/>
+      <c r="E31" s="399"/>
       <c r="F31" s="218"/>
       <c r="G31" s="219"/>
       <c r="H31" s="220"/>
       <c r="I31" s="218"/>
       <c r="J31" s="215"/>
       <c r="K31" s="130"/>
     </row>
-    <row r="32" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="15"/>
-      <c r="B32" s="386"/>
-[...2 lines deleted...]
-      <c r="E32" s="388"/>
+      <c r="B32" s="370"/>
+      <c r="C32" s="398"/>
+      <c r="D32" s="398"/>
+      <c r="E32" s="399"/>
       <c r="F32" s="218"/>
       <c r="G32" s="219"/>
       <c r="H32" s="220"/>
       <c r="I32" s="218"/>
       <c r="J32" s="215"/>
       <c r="K32" s="130"/>
     </row>
-    <row r="33" spans="1:11" s="129" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" s="129" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="15"/>
-      <c r="B33" s="389" t="s">
-[...6 lines deleted...]
-      <c r="G33" s="376"/>
+      <c r="B33" s="415" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="416"/>
+      <c r="D33" s="416"/>
+      <c r="E33" s="417"/>
+      <c r="F33" s="405"/>
+      <c r="G33" s="406"/>
       <c r="H33" s="220"/>
-      <c r="I33" s="377"/>
-      <c r="J33" s="378"/>
+      <c r="I33" s="407"/>
+      <c r="J33" s="408"/>
       <c r="K33" s="15"/>
     </row>
-    <row r="34" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A34" s="15"/>
-      <c r="B34" s="386"/>
-[...2 lines deleted...]
-      <c r="E34" s="388"/>
+      <c r="B34" s="370"/>
+      <c r="C34" s="398"/>
+      <c r="D34" s="398"/>
+      <c r="E34" s="399"/>
       <c r="F34" s="218"/>
       <c r="G34" s="219"/>
       <c r="H34" s="222"/>
       <c r="I34" s="218"/>
       <c r="J34" s="215"/>
       <c r="K34" s="130"/>
     </row>
-    <row r="35" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="15"/>
-      <c r="B35" s="386"/>
-[...2 lines deleted...]
-      <c r="E35" s="388"/>
+      <c r="B35" s="370"/>
+      <c r="C35" s="398"/>
+      <c r="D35" s="398"/>
+      <c r="E35" s="399"/>
       <c r="F35" s="218"/>
       <c r="G35" s="219"/>
       <c r="H35" s="222"/>
       <c r="I35" s="218"/>
       <c r="J35" s="215"/>
       <c r="K35" s="130"/>
     </row>
-    <row r="36" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A36" s="15"/>
-      <c r="B36" s="386"/>
-[...2 lines deleted...]
-      <c r="E36" s="388"/>
+      <c r="B36" s="370"/>
+      <c r="C36" s="398"/>
+      <c r="D36" s="398"/>
+      <c r="E36" s="399"/>
       <c r="F36" s="218"/>
       <c r="G36" s="219"/>
       <c r="H36" s="222"/>
       <c r="I36" s="218"/>
       <c r="J36" s="215"/>
       <c r="K36" s="130"/>
     </row>
-    <row r="37" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" s="15"/>
-      <c r="B37" s="386"/>
-[...2 lines deleted...]
-      <c r="E37" s="388"/>
+      <c r="B37" s="370"/>
+      <c r="C37" s="398"/>
+      <c r="D37" s="398"/>
+      <c r="E37" s="399"/>
       <c r="F37" s="218"/>
       <c r="G37" s="219"/>
       <c r="H37" s="222"/>
       <c r="I37" s="218"/>
       <c r="J37" s="215"/>
       <c r="K37" s="130"/>
     </row>
-    <row r="38" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A38" s="15"/>
-      <c r="B38" s="386"/>
-[...2 lines deleted...]
-      <c r="E38" s="388"/>
+      <c r="B38" s="370"/>
+      <c r="C38" s="398"/>
+      <c r="D38" s="398"/>
+      <c r="E38" s="399"/>
       <c r="F38" s="218"/>
       <c r="G38" s="219"/>
       <c r="H38" s="222"/>
       <c r="I38" s="218"/>
       <c r="J38" s="215"/>
       <c r="K38" s="130"/>
     </row>
-    <row r="39" spans="1:11" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A39" s="122"/>
-      <c r="B39" s="392" t="s">
+      <c r="B39" s="373" t="s">
         <v>24</v>
       </c>
-      <c r="C39" s="393"/>
-[...1 lines deleted...]
-      <c r="E39" s="394"/>
+      <c r="C39" s="374"/>
+      <c r="D39" s="374"/>
+      <c r="E39" s="375"/>
       <c r="F39" s="142">
         <f>SUM(F18:F25,F34:F38)</f>
         <v>0</v>
       </c>
       <c r="G39" s="121">
         <f>SUM(G18:G25,G34:G38)</f>
         <v>0</v>
       </c>
       <c r="H39" s="121"/>
       <c r="I39" s="142">
         <f>SUM(I18:I25,I34:I38)</f>
         <v>0</v>
       </c>
       <c r="J39" s="15"/>
       <c r="K39" s="122"/>
     </row>
-    <row r="40" spans="1:11" s="131" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" s="131" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="122"/>
       <c r="B40" s="132"/>
       <c r="C40" s="132"/>
       <c r="D40" s="133"/>
       <c r="E40" s="134"/>
       <c r="F40" s="125"/>
       <c r="G40" s="121"/>
       <c r="H40" s="121"/>
       <c r="I40" s="120"/>
       <c r="J40" s="120"/>
       <c r="K40" s="122"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A41" s="15"/>
       <c r="B41" s="159" t="s">
         <v>25</v>
       </c>
       <c r="C41" s="135"/>
       <c r="D41" s="136"/>
       <c r="E41" s="84"/>
       <c r="F41" s="125"/>
       <c r="G41" s="121"/>
       <c r="H41" s="121"/>
       <c r="I41" s="120"/>
       <c r="J41" s="137"/>
       <c r="K41" s="15"/>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A42" s="15"/>
-      <c r="B42" s="395" t="s">
-[...4 lines deleted...]
-      <c r="E42" s="367"/>
+      <c r="B42" s="381" t="s">
+        <v>89</v>
+      </c>
+      <c r="C42" s="400"/>
+      <c r="D42" s="400"/>
+      <c r="E42" s="401"/>
       <c r="F42" s="142">
         <f>SUM(F43:F50)</f>
         <v>0</v>
       </c>
       <c r="G42" s="125"/>
       <c r="H42" s="123"/>
       <c r="I42" s="142">
         <f>SUM(I43:I50)</f>
         <v>0</v>
       </c>
       <c r="J42" s="15"/>
     </row>
-    <row r="43" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="15"/>
-      <c r="B43" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E43" s="367"/>
+      <c r="B43" s="367" t="s">
+        <v>98</v>
+      </c>
+      <c r="C43" s="400"/>
+      <c r="D43" s="400"/>
+      <c r="E43" s="401"/>
       <c r="F43" s="218"/>
       <c r="G43" s="219"/>
       <c r="H43" s="220"/>
       <c r="I43" s="218"/>
       <c r="J43" s="15"/>
       <c r="K43" s="15"/>
     </row>
-    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="15"/>
-      <c r="B44" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E44" s="367"/>
+      <c r="B44" s="367" t="s">
+        <v>162</v>
+      </c>
+      <c r="C44" s="400"/>
+      <c r="D44" s="400"/>
+      <c r="E44" s="401"/>
       <c r="F44" s="218"/>
       <c r="G44" s="219"/>
       <c r="H44" s="220"/>
       <c r="I44" s="218"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
     </row>
-    <row r="45" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="15"/>
-      <c r="B45" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E45" s="367"/>
+      <c r="B45" s="367" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="400"/>
+      <c r="D45" s="400"/>
+      <c r="E45" s="401"/>
       <c r="F45" s="218"/>
       <c r="G45" s="219"/>
       <c r="H45" s="220"/>
       <c r="I45" s="218"/>
       <c r="J45" s="15"/>
       <c r="K45" s="15"/>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A46" s="15"/>
-      <c r="B46" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E46" s="367"/>
+      <c r="B46" s="367" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" s="400"/>
+      <c r="D46" s="400"/>
+      <c r="E46" s="401"/>
       <c r="F46" s="218"/>
       <c r="G46" s="219"/>
       <c r="H46" s="220"/>
       <c r="I46" s="218"/>
       <c r="J46" s="15"/>
       <c r="K46" s="15"/>
     </row>
-    <row r="47" spans="1:11" s="129" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" s="129" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="15"/>
-      <c r="B47" s="379" t="s">
-[...4 lines deleted...]
-      <c r="E47" s="397"/>
+      <c r="B47" s="402" t="s">
+        <v>100</v>
+      </c>
+      <c r="C47" s="403"/>
+      <c r="D47" s="403"/>
+      <c r="E47" s="404"/>
       <c r="F47" s="125"/>
       <c r="G47" s="125"/>
       <c r="H47" s="120"/>
-      <c r="I47" s="398"/>
-      <c r="J47" s="399"/>
+      <c r="I47" s="396"/>
+      <c r="J47" s="397"/>
       <c r="K47" s="15"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A48" s="15"/>
-      <c r="B48" s="386"/>
-[...2 lines deleted...]
-      <c r="E48" s="388"/>
+      <c r="B48" s="370"/>
+      <c r="C48" s="398"/>
+      <c r="D48" s="398"/>
+      <c r="E48" s="399"/>
       <c r="F48" s="218"/>
       <c r="G48" s="219"/>
       <c r="H48" s="220"/>
       <c r="I48" s="218"/>
       <c r="J48" s="129"/>
       <c r="K48" s="15"/>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A49" s="15"/>
-      <c r="B49" s="386"/>
-[...2 lines deleted...]
-      <c r="E49" s="388"/>
+      <c r="B49" s="370"/>
+      <c r="C49" s="398"/>
+      <c r="D49" s="398"/>
+      <c r="E49" s="399"/>
       <c r="F49" s="218"/>
       <c r="G49" s="219"/>
       <c r="H49" s="220"/>
       <c r="I49" s="218"/>
       <c r="J49" s="129"/>
       <c r="K49" s="15"/>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A50" s="15"/>
-      <c r="B50" s="386"/>
-[...2 lines deleted...]
-      <c r="E50" s="388"/>
+      <c r="B50" s="370"/>
+      <c r="C50" s="398"/>
+      <c r="D50" s="398"/>
+      <c r="E50" s="399"/>
       <c r="F50" s="218"/>
       <c r="G50" s="219"/>
       <c r="H50" s="220"/>
       <c r="I50" s="218"/>
       <c r="J50" s="129"/>
       <c r="K50" s="15"/>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A51" s="15"/>
       <c r="B51" s="138"/>
       <c r="C51" s="85"/>
       <c r="D51" s="136"/>
       <c r="E51" s="84"/>
       <c r="F51" s="125"/>
       <c r="G51" s="125"/>
       <c r="H51" s="120"/>
     </row>
-    <row r="52" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="15"/>
-      <c r="B52" s="395" t="s">
-[...4 lines deleted...]
-      <c r="E52" s="367"/>
+      <c r="B52" s="381" t="s">
+        <v>118</v>
+      </c>
+      <c r="C52" s="400"/>
+      <c r="D52" s="400"/>
+      <c r="E52" s="401"/>
       <c r="F52" s="142">
         <f>SUM(F53:F68)</f>
         <v>0</v>
       </c>
       <c r="G52" s="125"/>
       <c r="H52" s="123"/>
       <c r="I52" s="142">
         <f>SUM(I53:I68)</f>
         <v>0</v>
       </c>
       <c r="J52" s="129"/>
       <c r="K52" s="15"/>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A53" s="15"/>
-      <c r="B53" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E53" s="367"/>
+      <c r="B53" s="367" t="s">
+        <v>101</v>
+      </c>
+      <c r="C53" s="400"/>
+      <c r="D53" s="400"/>
+      <c r="E53" s="401"/>
       <c r="F53" s="218"/>
       <c r="G53" s="219"/>
       <c r="H53" s="223"/>
       <c r="I53" s="218"/>
       <c r="J53" s="129"/>
       <c r="K53" s="15"/>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A54" s="15"/>
-      <c r="B54" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E54" s="374"/>
+      <c r="B54" s="367" t="s">
+        <v>175</v>
+      </c>
+      <c r="C54" s="376"/>
+      <c r="D54" s="376"/>
+      <c r="E54" s="377"/>
       <c r="F54" s="218"/>
       <c r="G54" s="219"/>
       <c r="H54" s="223"/>
       <c r="I54" s="218"/>
       <c r="J54" s="129"/>
       <c r="K54" s="15"/>
     </row>
-    <row r="55" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="15"/>
-      <c r="B55" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E55" s="374"/>
+      <c r="B55" s="367" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="376"/>
+      <c r="D55" s="376"/>
+      <c r="E55" s="377"/>
       <c r="F55" s="218"/>
       <c r="G55" s="219"/>
       <c r="H55" s="223"/>
       <c r="I55" s="218"/>
       <c r="J55" s="129"/>
       <c r="K55" s="15"/>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A56" s="15"/>
-      <c r="B56" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E56" s="374"/>
+      <c r="B56" s="367" t="s">
+        <v>174</v>
+      </c>
+      <c r="C56" s="376"/>
+      <c r="D56" s="376"/>
+      <c r="E56" s="377"/>
       <c r="F56" s="218"/>
       <c r="G56" s="219"/>
       <c r="H56" s="220"/>
       <c r="I56" s="218"/>
       <c r="J56" s="129"/>
       <c r="K56" s="15"/>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A57" s="15"/>
-      <c r="B57" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E57" s="374"/>
+      <c r="B57" s="367" t="s">
+        <v>173</v>
+      </c>
+      <c r="C57" s="376"/>
+      <c r="D57" s="376"/>
+      <c r="E57" s="377"/>
       <c r="F57" s="226"/>
       <c r="G57" s="220"/>
       <c r="H57" s="227"/>
       <c r="I57" s="226"/>
     </row>
-    <row r="58" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="15"/>
-      <c r="B58" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E58" s="374"/>
+      <c r="B58" s="367" t="s">
+        <v>91</v>
+      </c>
+      <c r="C58" s="376"/>
+      <c r="D58" s="376"/>
+      <c r="E58" s="377"/>
       <c r="F58" s="218"/>
       <c r="G58" s="219"/>
       <c r="H58" s="220"/>
       <c r="I58" s="218"/>
       <c r="J58" s="129"/>
       <c r="K58" s="15"/>
     </row>
-    <row r="59" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="15"/>
-      <c r="B59" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E59" s="374"/>
+      <c r="B59" s="367" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="376"/>
+      <c r="D59" s="376"/>
+      <c r="E59" s="377"/>
       <c r="F59" s="218"/>
       <c r="G59" s="219"/>
       <c r="H59" s="220"/>
       <c r="I59" s="218"/>
       <c r="J59" s="129"/>
       <c r="K59" s="15"/>
     </row>
-    <row r="60" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A60" s="15"/>
-      <c r="B60" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E60" s="374"/>
+      <c r="B60" s="367" t="s">
+        <v>92</v>
+      </c>
+      <c r="C60" s="376"/>
+      <c r="D60" s="376"/>
+      <c r="E60" s="377"/>
       <c r="F60" s="218"/>
       <c r="G60" s="219"/>
       <c r="H60" s="220"/>
       <c r="I60" s="218"/>
       <c r="J60" s="129"/>
       <c r="K60" s="130"/>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A61" s="15"/>
-      <c r="B61" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E61" s="374"/>
+      <c r="B61" s="367" t="s">
+        <v>103</v>
+      </c>
+      <c r="C61" s="376"/>
+      <c r="D61" s="376"/>
+      <c r="E61" s="377"/>
       <c r="F61" s="218"/>
       <c r="G61" s="219"/>
       <c r="H61" s="220"/>
       <c r="I61" s="218"/>
       <c r="J61" s="129"/>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A62" s="15"/>
-      <c r="B62" s="365" t="s">
-[...4 lines deleted...]
-      <c r="E62" s="413"/>
+      <c r="B62" s="367" t="s">
+        <v>176</v>
+      </c>
+      <c r="C62" s="368"/>
+      <c r="D62" s="368"/>
+      <c r="E62" s="369"/>
       <c r="F62" s="218"/>
       <c r="G62" s="219"/>
       <c r="H62" s="227"/>
       <c r="I62" s="226"/>
       <c r="J62" s="129"/>
       <c r="K62" s="15"/>
     </row>
-    <row r="63" spans="1:11" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="15"/>
-      <c r="B63" s="395" t="s">
-[...4 lines deleted...]
-      <c r="E63" s="420"/>
+      <c r="B63" s="381" t="s">
+        <v>177</v>
+      </c>
+      <c r="C63" s="382"/>
+      <c r="D63" s="382"/>
+      <c r="E63" s="383"/>
       <c r="F63" s="218"/>
       <c r="G63" s="219"/>
       <c r="H63" s="227"/>
       <c r="I63" s="226"/>
       <c r="J63" s="129"/>
       <c r="K63" s="15"/>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.35">
       <c r="A64" s="15"/>
-      <c r="B64" s="416" t="s">
-[...4 lines deleted...]
-      <c r="E64" s="418"/>
+      <c r="B64" s="378" t="s">
+        <v>93</v>
+      </c>
+      <c r="C64" s="379"/>
+      <c r="D64" s="379"/>
+      <c r="E64" s="380"/>
       <c r="F64" s="224"/>
       <c r="G64" s="219"/>
       <c r="H64" s="222"/>
       <c r="I64" s="220"/>
       <c r="J64" s="120"/>
       <c r="K64" s="15"/>
     </row>
-    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A65" s="15"/>
-      <c r="B65" s="386"/>
-[...2 lines deleted...]
-      <c r="E65" s="415"/>
+      <c r="B65" s="370"/>
+      <c r="C65" s="371"/>
+      <c r="D65" s="371"/>
+      <c r="E65" s="372"/>
       <c r="F65" s="218"/>
       <c r="G65" s="219"/>
       <c r="H65" s="222"/>
       <c r="I65" s="218"/>
       <c r="J65" s="129"/>
     </row>
-    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A66" s="15"/>
-      <c r="B66" s="386"/>
-[...2 lines deleted...]
-      <c r="E66" s="415"/>
+      <c r="B66" s="370"/>
+      <c r="C66" s="371"/>
+      <c r="D66" s="371"/>
+      <c r="E66" s="372"/>
       <c r="F66" s="218"/>
       <c r="G66" s="219"/>
       <c r="H66" s="222"/>
       <c r="I66" s="218"/>
       <c r="J66" s="129"/>
       <c r="K66" s="15"/>
     </row>
-    <row r="67" spans="1:12" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E67" s="415"/>
+    <row r="67" spans="1:12" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B67" s="370"/>
+      <c r="C67" s="371"/>
+      <c r="D67" s="371"/>
+      <c r="E67" s="372"/>
       <c r="F67" s="218"/>
       <c r="G67" s="219"/>
       <c r="H67" s="222"/>
       <c r="I67" s="218"/>
       <c r="J67" s="129"/>
       <c r="K67" s="122"/>
     </row>
-    <row r="68" spans="1:12" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E68" s="415"/>
+    <row r="68" spans="1:12" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B68" s="370"/>
+      <c r="C68" s="371"/>
+      <c r="D68" s="371"/>
+      <c r="E68" s="372"/>
       <c r="F68" s="218"/>
       <c r="G68" s="219"/>
       <c r="H68" s="222"/>
       <c r="I68" s="218"/>
       <c r="J68" s="129"/>
     </row>
-    <row r="69" spans="1:12" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B69" s="392" t="s">
+    <row r="69" spans="1:12" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B69" s="373" t="s">
         <v>26</v>
       </c>
-      <c r="C69" s="393"/>
-[...1 lines deleted...]
-      <c r="E69" s="394"/>
+      <c r="C69" s="374"/>
+      <c r="D69" s="374"/>
+      <c r="E69" s="375"/>
       <c r="F69" s="143">
         <f>F42+F52</f>
         <v>0</v>
       </c>
       <c r="G69" s="125"/>
       <c r="H69" s="137"/>
       <c r="I69" s="143">
         <f>I42+I52</f>
         <v>0</v>
       </c>
       <c r="J69" s="129"/>
     </row>
-    <row r="70" spans="1:12" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:12" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B70" s="124"/>
       <c r="C70" s="124"/>
       <c r="D70" s="122"/>
       <c r="E70" s="122"/>
       <c r="F70" s="140"/>
       <c r="G70" s="125"/>
       <c r="H70" s="120"/>
       <c r="I70" s="92"/>
       <c r="J70" s="129"/>
     </row>
-    <row r="71" spans="1:12" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E71" s="394"/>
+    <row r="71" spans="1:12" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B71" s="373" t="s">
+        <v>104</v>
+      </c>
+      <c r="C71" s="374"/>
+      <c r="D71" s="374"/>
+      <c r="E71" s="375"/>
       <c r="F71" s="143">
         <f>F39-F69</f>
         <v>0</v>
       </c>
       <c r="G71" s="125"/>
       <c r="H71" s="120"/>
       <c r="I71" s="143">
         <f>I39-I69</f>
         <v>0</v>
       </c>
       <c r="J71" s="129"/>
     </row>
-    <row r="72" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E72" s="394"/>
+    <row r="72" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B72" s="373"/>
+      <c r="C72" s="374"/>
+      <c r="D72" s="374"/>
+      <c r="E72" s="375"/>
       <c r="F72" s="141"/>
       <c r="G72" s="125"/>
       <c r="H72" s="15"/>
       <c r="J72" s="131"/>
     </row>
-    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E73" s="394"/>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="B73" s="373" t="s">
+        <v>105</v>
+      </c>
+      <c r="C73" s="374"/>
+      <c r="D73" s="374"/>
+      <c r="E73" s="375"/>
       <c r="F73" s="252">
         <f>'Formulaire creche 1'!E90</f>
         <v>0</v>
       </c>
       <c r="G73" s="219"/>
       <c r="H73" s="225"/>
       <c r="I73" s="252">
         <f>'Formulaire creche 1'!E90</f>
         <v>0</v>
       </c>
       <c r="J73" s="129"/>
     </row>
-    <row r="74" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E74" s="394"/>
+    <row r="74" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B74" s="373"/>
+      <c r="C74" s="374"/>
+      <c r="D74" s="374"/>
+      <c r="E74" s="375"/>
       <c r="F74" s="141"/>
       <c r="G74" s="125"/>
       <c r="H74" s="15"/>
       <c r="J74" s="129"/>
     </row>
-    <row r="75" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E75" s="394"/>
+    <row r="75" spans="1:12" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B75" s="373" t="s">
+        <v>106</v>
+      </c>
+      <c r="C75" s="374"/>
+      <c r="D75" s="374"/>
+      <c r="E75" s="375"/>
       <c r="F75" s="253" t="e">
         <f>F69/F73</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G75" s="125"/>
       <c r="H75" s="15"/>
       <c r="I75" s="253" t="e">
         <f>I69/I73</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J75" s="129"/>
       <c r="K75" s="131"/>
       <c r="L75" s="131"/>
     </row>
-    <row r="76" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E76" s="394"/>
+    <row r="76" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B76" s="373"/>
+      <c r="C76" s="374"/>
+      <c r="D76" s="374"/>
+      <c r="E76" s="375"/>
       <c r="F76" s="131"/>
       <c r="G76" s="125"/>
       <c r="H76" s="15"/>
       <c r="I76" s="131"/>
       <c r="J76" s="129"/>
       <c r="K76" s="131"/>
       <c r="L76" s="131"/>
     </row>
-    <row r="77" spans="1:12" s="131" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E77" s="411"/>
+    <row r="77" spans="1:12" s="131" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B77" s="373" t="s">
+        <v>178</v>
+      </c>
+      <c r="C77" s="394"/>
+      <c r="D77" s="394"/>
+      <c r="E77" s="395"/>
       <c r="F77" s="248">
         <f>'Formulaire creche 1'!H111</f>
         <v>0</v>
       </c>
       <c r="G77" s="220"/>
       <c r="I77" s="248">
         <f>'Formulaire creche 1'!H111</f>
         <v>0</v>
       </c>
     </row>
-    <row r="78" spans="1:12" s="131" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:12" s="131" customFormat="1" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B78" s="296"/>
       <c r="C78" s="297"/>
       <c r="D78" s="297"/>
       <c r="E78" s="297"/>
       <c r="F78" s="249"/>
       <c r="G78" s="249"/>
       <c r="H78" s="249"/>
       <c r="I78" s="250"/>
     </row>
-    <row r="79" spans="1:12" s="131" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E79" s="411"/>
+    <row r="79" spans="1:12" s="131" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B79" s="373" t="s">
+        <v>179</v>
+      </c>
+      <c r="C79" s="394"/>
+      <c r="D79" s="394"/>
+      <c r="E79" s="395"/>
       <c r="F79" s="251" t="e">
         <f>F69/F77</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G79" s="120"/>
       <c r="I79" s="251" t="e">
         <f>I69/I77</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="80" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B80" s="132"/>
       <c r="E80" s="132"/>
       <c r="F80" s="132"/>
       <c r="G80" s="132"/>
       <c r="H80" s="132"/>
       <c r="I80" s="132"/>
       <c r="J80" s="129"/>
       <c r="K80" s="131"/>
       <c r="L80" s="131"/>
     </row>
-    <row r="81" spans="1:21" s="156" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="E82" s="408"/>
+    <row r="81" spans="1:21" s="156" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B81" s="393" t="s">
+        <v>148</v>
+      </c>
+      <c r="C81" s="393"/>
+      <c r="D81" s="393"/>
+      <c r="E81" s="393"/>
+      <c r="F81" s="393"/>
+      <c r="G81" s="393"/>
+      <c r="H81" s="393"/>
+      <c r="I81" s="393"/>
+    </row>
+    <row r="82" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="B82" s="390" t="s">
+        <v>115</v>
+      </c>
+      <c r="C82" s="391"/>
+      <c r="D82" s="391"/>
+      <c r="E82" s="392"/>
       <c r="F82" s="226"/>
       <c r="G82" s="215"/>
       <c r="H82" s="227"/>
       <c r="I82" s="226"/>
     </row>
-    <row r="83" spans="1:21" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E83" s="408"/>
+    <row r="83" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="B83" s="390" t="s">
+        <v>116</v>
+      </c>
+      <c r="C83" s="391"/>
+      <c r="D83" s="391"/>
+      <c r="E83" s="392"/>
       <c r="F83" s="226"/>
       <c r="G83" s="215"/>
       <c r="H83" s="227"/>
       <c r="I83" s="226"/>
     </row>
-    <row r="84" spans="1:21" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="E84" s="408"/>
+    <row r="84" spans="1:21" x14ac:dyDescent="0.35">
+      <c r="B84" s="390"/>
+      <c r="C84" s="391"/>
+      <c r="D84" s="391"/>
+      <c r="E84" s="392"/>
       <c r="F84" s="226"/>
       <c r="G84" s="215"/>
       <c r="H84" s="227"/>
       <c r="I84" s="226"/>
     </row>
-    <row r="85" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:21" x14ac:dyDescent="0.35">
       <c r="B85" s="228"/>
       <c r="C85" s="228"/>
       <c r="D85" s="228"/>
       <c r="E85" s="228"/>
       <c r="F85" s="226"/>
       <c r="G85" s="215"/>
       <c r="H85" s="227"/>
       <c r="I85" s="226"/>
     </row>
-    <row r="86" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:21" x14ac:dyDescent="0.35">
       <c r="E86" s="157" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="F86" s="158">
         <f>SUM(F82:F85)</f>
         <v>0</v>
       </c>
       <c r="G86" s="15"/>
       <c r="I86" s="158">
         <f>SUM(I82:I85)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:21" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:21" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A87" s="106"/>
       <c r="B87" s="139" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="K87" s="131"/>
       <c r="L87" s="131"/>
       <c r="M87" s="102"/>
       <c r="N87" s="102"/>
       <c r="O87" s="102"/>
       <c r="P87" s="102"/>
       <c r="Q87" s="102"/>
       <c r="R87" s="102"/>
       <c r="S87" s="102"/>
       <c r="T87" s="102"/>
       <c r="U87" s="102"/>
     </row>
-    <row r="88" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A88" s="199"/>
-      <c r="B88" s="400"/>
-[...7 lines deleted...]
-      <c r="J88" s="401"/>
+      <c r="B88" s="384"/>
+      <c r="C88" s="385"/>
+      <c r="D88" s="385"/>
+      <c r="E88" s="385"/>
+      <c r="F88" s="385"/>
+      <c r="G88" s="385"/>
+      <c r="H88" s="385"/>
+      <c r="I88" s="385"/>
+      <c r="J88" s="385"/>
       <c r="K88" s="131"/>
       <c r="L88" s="131"/>
       <c r="M88" s="102"/>
       <c r="N88" s="102"/>
       <c r="O88" s="102"/>
       <c r="P88" s="102"/>
       <c r="Q88" s="102"/>
       <c r="R88" s="102"/>
       <c r="S88" s="102"/>
       <c r="T88" s="102"/>
       <c r="U88" s="102"/>
     </row>
-    <row r="89" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A89" s="199"/>
-      <c r="B89" s="402"/>
-[...7 lines deleted...]
-      <c r="J89" s="403"/>
+      <c r="B89" s="386"/>
+      <c r="C89" s="387"/>
+      <c r="D89" s="387"/>
+      <c r="E89" s="387"/>
+      <c r="F89" s="387"/>
+      <c r="G89" s="387"/>
+      <c r="H89" s="387"/>
+      <c r="I89" s="387"/>
+      <c r="J89" s="387"/>
       <c r="K89" s="131"/>
       <c r="L89" s="131"/>
     </row>
-    <row r="90" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A90" s="199"/>
-      <c r="B90" s="404"/>
-[...7 lines deleted...]
-      <c r="J90" s="405"/>
+      <c r="B90" s="388"/>
+      <c r="C90" s="389"/>
+      <c r="D90" s="389"/>
+      <c r="E90" s="389"/>
+      <c r="F90" s="389"/>
+      <c r="G90" s="389"/>
+      <c r="H90" s="389"/>
+      <c r="I90" s="389"/>
+      <c r="J90" s="389"/>
       <c r="K90" s="131"/>
       <c r="L90" s="131"/>
     </row>
-    <row r="91" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="K91" s="131"/>
       <c r="L91" s="131"/>
     </row>
-    <row r="92" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="K92" s="131"/>
       <c r="L92" s="131"/>
     </row>
-    <row r="93" spans="1:21" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="K93" s="131"/>
       <c r="L93" s="131"/>
     </row>
   </sheetData>
   <sheetProtection password="EB4E" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="69">
-    <mergeCell ref="B62:E62"/>
-[...9 lines deleted...]
-    <mergeCell ref="B63:E63"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="F14:G14"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="B21:E21"/>
+    <mergeCell ref="B23:E23"/>
+    <mergeCell ref="B18:E18"/>
+    <mergeCell ref="B19:E19"/>
+    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="F33:G33"/>
+    <mergeCell ref="I33:J33"/>
+    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="F26:G26"/>
+    <mergeCell ref="I26:J26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B29:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B39:E39"/>
+    <mergeCell ref="B53:E53"/>
+    <mergeCell ref="B42:E42"/>
+    <mergeCell ref="B43:E43"/>
+    <mergeCell ref="B44:E44"/>
+    <mergeCell ref="B45:E45"/>
+    <mergeCell ref="B46:E46"/>
+    <mergeCell ref="B47:E47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="B48:E48"/>
+    <mergeCell ref="B49:E49"/>
+    <mergeCell ref="B50:E50"/>
+    <mergeCell ref="B52:E52"/>
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B55:E55"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B58:E58"/>
+    <mergeCell ref="B59:E59"/>
+    <mergeCell ref="B57:E57"/>
     <mergeCell ref="B88:J90"/>
     <mergeCell ref="B72:E72"/>
     <mergeCell ref="B73:E73"/>
     <mergeCell ref="B74:E74"/>
     <mergeCell ref="B75:E75"/>
     <mergeCell ref="B82:E82"/>
     <mergeCell ref="B83:E83"/>
     <mergeCell ref="B84:E84"/>
     <mergeCell ref="B81:I81"/>
     <mergeCell ref="B77:E77"/>
     <mergeCell ref="B79:E79"/>
     <mergeCell ref="B76:E76"/>
-    <mergeCell ref="B54:E54"/>
-[...44 lines deleted...]
-    <mergeCell ref="B20:E20"/>
+    <mergeCell ref="B62:E62"/>
+    <mergeCell ref="B68:E68"/>
+    <mergeCell ref="B69:E69"/>
+    <mergeCell ref="B71:E71"/>
+    <mergeCell ref="B60:E60"/>
+    <mergeCell ref="B61:E61"/>
+    <mergeCell ref="B64:E64"/>
+    <mergeCell ref="B65:E65"/>
+    <mergeCell ref="B66:E66"/>
+    <mergeCell ref="B67:E67"/>
+    <mergeCell ref="B63:E63"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="90" max="10" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:W77"/>
   <sheetViews>
-    <sheetView tabSelected="1" showWhiteSpace="0" topLeftCell="A45" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="90" workbookViewId="0">
-      <selection activeCell="Q61" sqref="Q61"/>
+    <sheetView tabSelected="1" showWhiteSpace="0" topLeftCell="D59" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="90" workbookViewId="0">
+      <selection activeCell="K44" sqref="K44"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.42578125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="11.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="2.453125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="16" style="1" customWidth="1"/>
-    <col min="4" max="4" width="17.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="17.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="18" style="1" customWidth="1"/>
-    <col min="6" max="6" width="28.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="9" width="17.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="28.1796875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="18.1796875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="19.54296875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="17.81640625" style="1" customWidth="1"/>
     <col min="10" max="10" width="16" style="1" customWidth="1"/>
-    <col min="11" max="11" width="15.28515625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.26953125" style="1" customWidth="1"/>
     <col min="12" max="13" width="17" style="2" customWidth="1"/>
-    <col min="14" max="14" width="12.5703125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="16384" width="11.42578125" style="1"/>
+    <col min="14" max="14" width="12.54296875" style="2" customWidth="1"/>
+    <col min="15" max="15" width="10.453125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="14.81640625" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.54296875" style="2" customWidth="1"/>
+    <col min="18" max="21" width="11.453125" style="2"/>
+    <col min="22" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="2"/>
     </row>
-    <row r="4" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26" t="s">
         <v>35</v>
       </c>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
     </row>
-    <row r="5" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="25"/>
       <c r="F5" s="25" t="s">
         <v>34</v>
       </c>
       <c r="G5" s="25"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
-    <row r="6" spans="2:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:11" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="2:11" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:11" x14ac:dyDescent="0.35">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
     </row>
-    <row r="8" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:11" ht="30" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B8" s="17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
     </row>
-    <row r="9" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:11" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B9" s="59" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
     </row>
-    <row r="10" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:11" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="59" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C10" s="59"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
     </row>
-    <row r="11" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B11" s="17"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
     </row>
-    <row r="12" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="2"/>
       <c r="D12" s="2"/>
       <c r="E12" s="2"/>
       <c r="F12" s="2"/>
       <c r="G12" s="2"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="2"/>
     </row>
-    <row r="13" spans="2:11" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="2:11" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
     </row>
-    <row r="14" spans="2:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="I14" s="427"/>
+    <row r="14" spans="2:11" ht="41.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B14" s="427" t="s">
+        <v>274</v>
+      </c>
+      <c r="C14" s="428"/>
+      <c r="D14" s="428"/>
+      <c r="E14" s="428"/>
+      <c r="F14" s="428"/>
+      <c r="G14" s="428"/>
+      <c r="H14" s="428"/>
+      <c r="I14" s="429"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
     </row>
-    <row r="15" spans="2:11" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="I15" s="430"/>
+    <row r="15" spans="2:11" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="430"/>
+      <c r="C15" s="431"/>
+      <c r="D15" s="431"/>
+      <c r="E15" s="431"/>
+      <c r="F15" s="431"/>
+      <c r="G15" s="431"/>
+      <c r="H15" s="431"/>
+      <c r="I15" s="432"/>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
     </row>
-    <row r="16" spans="2:11" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="2:11" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="2"/>
       <c r="E16" s="2"/>
       <c r="F16" s="2"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="2"/>
     </row>
-    <row r="17" spans="1:23" ht="231.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-      <c r="I17" s="371"/>
+    <row r="17" spans="1:23" ht="231.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="440" t="s">
+        <v>260</v>
+      </c>
+      <c r="C17" s="420"/>
+      <c r="D17" s="420"/>
+      <c r="E17" s="420"/>
+      <c r="F17" s="420"/>
+      <c r="G17" s="420"/>
+      <c r="H17" s="420"/>
+      <c r="I17" s="421"/>
       <c r="J17" s="2"/>
       <c r="K17" s="2"/>
       <c r="R17" s="1"/>
       <c r="S17" s="1"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
     </row>
-    <row r="18" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:23" x14ac:dyDescent="0.35">
       <c r="B18" s="2"/>
       <c r="C18" s="2"/>
       <c r="D18" s="2"/>
       <c r="E18" s="2"/>
       <c r="F18" s="2"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
     </row>
-    <row r="19" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:23" x14ac:dyDescent="0.35">
       <c r="A19" s="15"/>
       <c r="B19" s="16" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C19" s="16"/>
       <c r="D19" s="87" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="229" t="s">
         <v>41</v>
       </c>
       <c r="F19" s="300" t="s">
         <v>40</v>
       </c>
       <c r="G19" s="229" t="s">
         <v>41</v>
       </c>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="20" t="s">
         <v>22</v>
       </c>
       <c r="R19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="19"/>
     </row>
-    <row r="20" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="279" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="G20" s="8"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="V20" s="2"/>
       <c r="W20" s="2"/>
     </row>
-    <row r="21" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:23" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="281"/>
       <c r="G21" s="8"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="V21" s="2"/>
       <c r="W21" s="2"/>
     </row>
-    <row r="22" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:23" x14ac:dyDescent="0.35">
       <c r="B22" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="230"/>
       <c r="F22" s="88"/>
       <c r="G22" s="88"/>
       <c r="V22" s="2"/>
       <c r="W22" s="2"/>
     </row>
-    <row r="23" spans="1:23" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:23" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
     </row>
-    <row r="24" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:23" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B24" s="282" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C24" s="283"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="312"/>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="R24" s="1"/>
       <c r="S24" s="1"/>
       <c r="T24" s="1"/>
       <c r="U24" s="1"/>
     </row>
-    <row r="25" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:23" x14ac:dyDescent="0.35">
       <c r="B25" s="284" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="E25" s="2"/>
       <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="285"/>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
     </row>
-    <row r="26" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:23" x14ac:dyDescent="0.35">
       <c r="B26" s="284" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="285"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
     </row>
-    <row r="27" spans="1:23" ht="3.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:23" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="286"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="285"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
     </row>
-    <row r="28" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:23" x14ac:dyDescent="0.35">
       <c r="B28" s="284" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="E28" s="2"/>
       <c r="F28" s="2"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="285"/>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
     </row>
-    <row r="29" spans="1:23" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:23" x14ac:dyDescent="0.35">
       <c r="B29" s="284" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E29" s="2"/>
       <c r="F29" s="2"/>
       <c r="G29" s="2"/>
       <c r="H29" s="3"/>
       <c r="I29" s="285"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
     </row>
-    <row r="30" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:23" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B30" s="53" t="s">
         <v>38</v>
       </c>
       <c r="C30" s="51"/>
       <c r="E30" s="58"/>
       <c r="F30" s="58"/>
       <c r="G30" s="58"/>
       <c r="I30" s="56"/>
       <c r="K30" s="2"/>
     </row>
-    <row r="31" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:23" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B31" s="53"/>
       <c r="C31" s="254"/>
       <c r="D31" s="255"/>
       <c r="F31" s="51"/>
       <c r="H31" s="316"/>
       <c r="I31" s="56"/>
       <c r="K31" s="2"/>
     </row>
-    <row r="32" spans="1:23" s="170" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:23" s="170" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B32" s="256"/>
       <c r="C32" s="51"/>
       <c r="D32" s="287" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E32" s="287" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="F32" s="287" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="G32" s="288" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="H32" s="288" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="I32" s="313"/>
       <c r="J32" s="175"/>
       <c r="K32" s="175"/>
       <c r="L32" s="257"/>
       <c r="M32" s="257"/>
       <c r="N32" s="257"/>
       <c r="O32" s="257"/>
       <c r="P32" s="257"/>
       <c r="Q32" s="257"/>
       <c r="R32" s="257"/>
     </row>
-    <row r="33" spans="1:21" s="170" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C33" s="435"/>
+    <row r="33" spans="1:21" s="170" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B33" s="436" t="s">
+        <v>186</v>
+      </c>
+      <c r="C33" s="437"/>
       <c r="D33" s="259" t="s">
-        <v>277</v>
+        <v>269</v>
       </c>
       <c r="E33" s="259" t="s">
-        <v>278</v>
+        <v>270</v>
       </c>
       <c r="F33" s="259" t="s">
-        <v>279</v>
+        <v>271</v>
       </c>
       <c r="G33" s="259"/>
       <c r="H33" s="259"/>
       <c r="I33" s="314"/>
       <c r="J33" s="175"/>
       <c r="K33" s="175"/>
       <c r="L33" s="257"/>
       <c r="M33" s="257"/>
       <c r="N33" s="257"/>
       <c r="O33" s="257"/>
       <c r="P33" s="257"/>
       <c r="Q33" s="257"/>
       <c r="R33" s="257"/>
     </row>
-    <row r="34" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="C34" s="437"/>
+    <row r="34" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B34" s="438" t="s">
+        <v>227</v>
+      </c>
+      <c r="C34" s="439"/>
       <c r="D34" s="260">
         <v>0</v>
       </c>
       <c r="E34" s="260">
         <v>0</v>
       </c>
       <c r="F34" s="260">
         <v>0</v>
       </c>
       <c r="G34" s="260">
         <v>0</v>
       </c>
       <c r="H34" s="260">
         <v>0</v>
       </c>
       <c r="I34" s="54"/>
       <c r="J34" s="175"/>
       <c r="K34" s="175"/>
       <c r="L34" s="175"/>
       <c r="M34" s="175"/>
       <c r="T34" s="1"/>
       <c r="U34" s="1"/>
     </row>
-    <row r="35" spans="1:21" s="258" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:21" s="258" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B35" s="261"/>
       <c r="H35" s="317"/>
       <c r="I35" s="262"/>
     </row>
-    <row r="36" spans="1:21" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:21" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B36" s="55"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="G36" s="51"/>
       <c r="H36" s="318"/>
       <c r="I36" s="285"/>
     </row>
-    <row r="37" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:21" ht="12.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B37" s="267" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="H37" s="319"/>
       <c r="I37" s="54"/>
     </row>
-    <row r="38" spans="1:21" s="175" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:21" s="175" customFormat="1" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B38" s="266"/>
       <c r="C38" s="263"/>
       <c r="D38" s="263"/>
       <c r="E38" s="263"/>
       <c r="F38" s="264"/>
       <c r="G38" s="265"/>
       <c r="H38" s="320"/>
       <c r="I38" s="315"/>
     </row>
-    <row r="40" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:21" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B40" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
     </row>
-    <row r="41" spans="1:21" ht="18.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:21" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
       <c r="B41" s="4" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="C41" s="2"/>
       <c r="D41" s="2"/>
       <c r="E41" s="2"/>
       <c r="F41" s="327">
         <v>0.6</v>
       </c>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="2"/>
       <c r="R41" s="1"/>
       <c r="S41" s="1"/>
       <c r="T41" s="1"/>
       <c r="U41" s="1"/>
     </row>
-    <row r="42" spans="1:21" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:21" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B42" s="328" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F42" s="331" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="G42" s="332">
         <v>1</v>
       </c>
     </row>
-    <row r="43" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:21" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B43" s="324"/>
-    </row>
-    <row r="44" spans="1:21" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K43" s="334">
+        <v>0.83699999999999997</v>
+      </c>
+      <c r="L43" s="327">
+        <f>8.37*5.5%</f>
+        <v>0.46034999999999998</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" ht="74.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="39"/>
       <c r="B44" s="41" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="41" t="s">
         <v>61</v>
       </c>
       <c r="D44" s="41" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E44" s="289" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="F44" s="289" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="G44" s="289" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="H44" s="289" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="I44" s="289" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="J44" s="48" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="K44" s="48" t="s">
-        <v>258</v>
+        <v>283</v>
       </c>
       <c r="L44" s="48" t="s">
-        <v>259</v>
+        <v>284</v>
       </c>
       <c r="M44" s="48" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="N44" s="48" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="T44" s="1"/>
       <c r="U44" s="1"/>
     </row>
-    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A45" s="39"/>
       <c r="B45" s="42" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="231"/>
       <c r="D45" s="232"/>
       <c r="E45" s="233"/>
       <c r="F45" s="233"/>
       <c r="G45" s="233"/>
       <c r="H45" s="233"/>
       <c r="I45" s="233"/>
       <c r="J45" s="268">
         <f>(E45*$D$34)+(F45*$E$34)+(G45*$F$34)+(H45*$G$34)+(I45*$H$34)</f>
         <v>0</v>
       </c>
       <c r="K45" s="268">
-        <f>J45*0.837</f>
+        <f>J45*K$43</f>
         <v>0</v>
       </c>
       <c r="L45" s="268">
-        <f>J45*(8.37*0.055)</f>
+        <f>J45*L$43</f>
         <v>0</v>
       </c>
       <c r="M45" s="268">
         <f>J45*F$41</f>
         <v>0</v>
       </c>
       <c r="N45" s="268">
         <f>K45+L45+M45</f>
         <v>0</v>
       </c>
-      <c r="O45" s="431" t="s">
-        <v>250</v>
+      <c r="O45" s="433" t="s">
+        <v>246</v>
       </c>
       <c r="T45" s="1"/>
       <c r="U45" s="1"/>
     </row>
-    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A46" s="39"/>
       <c r="B46" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C46" s="234"/>
       <c r="D46" s="235"/>
       <c r="E46" s="233"/>
       <c r="F46" s="233"/>
       <c r="G46" s="236"/>
       <c r="H46" s="236"/>
       <c r="I46" s="236"/>
       <c r="J46" s="268">
         <f t="shared" ref="J46:J56" si="0">(E46*$D$34)+(F46*$E$34)+(G46*$F$34)+(H46*$G$34)+(I46*$H$34)</f>
         <v>0</v>
       </c>
       <c r="K46" s="268">
-        <f t="shared" ref="K46:K56" si="1">J46*0.837</f>
+        <f t="shared" ref="K46:K56" si="1">J46*K$43</f>
         <v>0</v>
       </c>
       <c r="L46" s="268">
-        <f t="shared" ref="L46:L56" si="2">J46*(8.37*0.055)</f>
+        <f t="shared" ref="L46:L56" si="2">J46*L$43</f>
         <v>0</v>
       </c>
       <c r="M46" s="268">
         <f t="shared" ref="M46:M56" si="3">J46*F$41</f>
         <v>0</v>
       </c>
       <c r="N46" s="268">
         <f>K46+L46+M46</f>
         <v>0</v>
       </c>
-      <c r="O46" s="432"/>
+      <c r="O46" s="434"/>
       <c r="T46" s="1"/>
       <c r="U46" s="1"/>
     </row>
-    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A47" s="39"/>
       <c r="B47" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C47" s="234"/>
       <c r="D47" s="235"/>
       <c r="E47" s="233"/>
       <c r="F47" s="233"/>
       <c r="G47" s="236"/>
       <c r="H47" s="236"/>
       <c r="I47" s="236"/>
       <c r="J47" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K47" s="268">
-        <f>J47*0.837</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L47" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M47" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N47" s="268">
         <f t="shared" ref="N47:N55" si="4">K47+L47+M47</f>
         <v>0</v>
       </c>
-      <c r="O47" s="432"/>
+      <c r="O47" s="434"/>
       <c r="T47" s="1"/>
       <c r="U47" s="1"/>
     </row>
-    <row r="48" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A48" s="39"/>
       <c r="B48" s="42" t="s">
         <v>46</v>
       </c>
       <c r="C48" s="234"/>
       <c r="D48" s="235"/>
       <c r="E48" s="233"/>
       <c r="F48" s="233"/>
       <c r="G48" s="236"/>
       <c r="H48" s="236"/>
       <c r="I48" s="236"/>
       <c r="J48" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K48" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L48" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M48" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N48" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O48" s="432"/>
+      <c r="O48" s="434"/>
       <c r="T48" s="1"/>
       <c r="U48" s="1"/>
     </row>
-    <row r="49" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A49" s="39"/>
       <c r="B49" s="42" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="234"/>
       <c r="D49" s="235"/>
       <c r="E49" s="233"/>
       <c r="F49" s="233"/>
       <c r="G49" s="236"/>
       <c r="H49" s="236"/>
       <c r="I49" s="236"/>
       <c r="J49" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K49" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L49" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M49" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N49" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O49" s="432"/>
+      <c r="O49" s="434"/>
       <c r="T49" s="1"/>
       <c r="U49" s="1"/>
     </row>
-    <row r="50" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:21" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="39"/>
       <c r="B50" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C50" s="234"/>
       <c r="D50" s="235"/>
       <c r="E50" s="233"/>
       <c r="F50" s="233"/>
       <c r="G50" s="236"/>
       <c r="H50" s="236"/>
       <c r="I50" s="236"/>
       <c r="J50" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K50" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L50" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M50" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N50" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O50" s="432"/>
+      <c r="O50" s="434"/>
       <c r="T50" s="1"/>
       <c r="U50" s="1"/>
     </row>
-    <row r="51" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A51" s="39"/>
       <c r="B51" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C51" s="234"/>
       <c r="D51" s="235"/>
       <c r="E51" s="233"/>
       <c r="F51" s="233"/>
       <c r="G51" s="236"/>
       <c r="H51" s="236"/>
       <c r="I51" s="236"/>
       <c r="J51" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K51" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L51" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M51" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N51" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O51" s="432"/>
+      <c r="O51" s="434"/>
       <c r="T51" s="1"/>
       <c r="U51" s="1"/>
     </row>
-    <row r="52" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A52" s="39"/>
       <c r="B52" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C52" s="234"/>
       <c r="D52" s="235"/>
       <c r="E52" s="233"/>
       <c r="F52" s="233"/>
       <c r="G52" s="236"/>
       <c r="H52" s="236"/>
       <c r="I52" s="236"/>
       <c r="J52" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K52" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L52" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M52" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N52" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O52" s="432"/>
+      <c r="O52" s="434"/>
       <c r="T52" s="1"/>
       <c r="U52" s="1"/>
     </row>
-    <row r="53" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A53" s="39"/>
       <c r="B53" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C53" s="234"/>
       <c r="D53" s="235"/>
       <c r="E53" s="233"/>
       <c r="F53" s="233"/>
       <c r="G53" s="236"/>
       <c r="H53" s="236"/>
       <c r="I53" s="236"/>
       <c r="J53" s="268">
         <f>(E53*$D$34)+(F53*$E$34)+(G53*$F$34)+(H53*$G$34)+(I53*$H$34)</f>
         <v>0</v>
       </c>
       <c r="K53" s="268">
-        <f>J53*0.837</f>
+        <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L53" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M53" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N53" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O53" s="432"/>
+      <c r="O53" s="434"/>
       <c r="T53" s="1"/>
       <c r="U53" s="1"/>
     </row>
-    <row r="54" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A54" s="40"/>
       <c r="B54" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="234"/>
       <c r="D54" s="235"/>
       <c r="E54" s="233"/>
       <c r="F54" s="233"/>
       <c r="G54" s="236"/>
       <c r="H54" s="236"/>
       <c r="I54" s="236"/>
       <c r="J54" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K54" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L54" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M54" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N54" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O54" s="432"/>
+      <c r="O54" s="434"/>
       <c r="T54" s="1"/>
       <c r="U54" s="1"/>
     </row>
-    <row r="55" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A55" s="39"/>
       <c r="B55" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C55" s="234"/>
       <c r="D55" s="235"/>
       <c r="E55" s="233"/>
       <c r="F55" s="233"/>
       <c r="G55" s="236"/>
       <c r="H55" s="236"/>
       <c r="I55" s="236"/>
       <c r="J55" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K55" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L55" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M55" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N55" s="268">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="O55" s="432"/>
+      <c r="O55" s="434"/>
       <c r="T55" s="1"/>
       <c r="U55" s="1"/>
     </row>
-    <row r="56" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A56" s="39"/>
       <c r="B56" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C56" s="237"/>
       <c r="D56" s="238"/>
       <c r="E56" s="233"/>
       <c r="F56" s="233"/>
       <c r="G56" s="236"/>
       <c r="H56" s="236"/>
       <c r="I56" s="236"/>
       <c r="J56" s="268">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="K56" s="268">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L56" s="268">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M56" s="268">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N56" s="268">
         <f>K56+L56+M56</f>
         <v>0</v>
       </c>
-      <c r="O56" s="433"/>
+      <c r="O56" s="435"/>
       <c r="T56" s="1"/>
       <c r="U56" s="1"/>
     </row>
-    <row r="57" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A57" s="38"/>
       <c r="B57" s="91" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="86">
         <f>SUM(C45:C56)</f>
         <v>0</v>
       </c>
       <c r="E57" s="86">
         <f t="shared" ref="E57:J57" si="5">SUM(E45:E56)</f>
         <v>0</v>
       </c>
       <c r="F57" s="86">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="G57" s="86">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="H57" s="86">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I57" s="86">
@@ -12197,1240 +12148,1240 @@
         <v>0</v>
       </c>
       <c r="J57" s="89">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="K57" s="89">
         <f>MROUND(SUM(K45:K56), 0.05)</f>
         <v>0</v>
       </c>
       <c r="L57" s="89">
         <f>MROUND(SUM(L45:L56), 0.05)</f>
         <v>0</v>
       </c>
       <c r="M57" s="89">
         <f t="shared" ref="M57" si="6">SUM(M45:M56)</f>
         <v>0</v>
       </c>
       <c r="N57" s="89">
         <f>SUM(N45:N56)</f>
         <v>0</v>
       </c>
       <c r="T57" s="1"/>
       <c r="U57" s="1"/>
     </row>
-    <row r="58" spans="1:21" s="174" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:21" s="174" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B58" s="174" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:21" x14ac:dyDescent="0.25">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A59" s="38"/>
       <c r="B59" s="174" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C59" s="174"/>
       <c r="D59" s="174"/>
       <c r="E59" s="174"/>
       <c r="F59" s="174"/>
       <c r="G59" s="174"/>
       <c r="H59" s="174"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
     </row>
-    <row r="60" spans="1:21" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:21" ht="6.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A60" s="15"/>
       <c r="B60" s="174"/>
       <c r="C60" s="174"/>
       <c r="D60" s="174"/>
       <c r="E60" s="174"/>
       <c r="F60" s="174"/>
       <c r="G60" s="174"/>
       <c r="H60" s="174"/>
       <c r="I60" s="43"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
     </row>
-    <row r="61" spans="1:21" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="F61" s="424"/>
+    <row r="61" spans="1:21" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B61" s="424" t="s">
+        <v>126</v>
+      </c>
+      <c r="C61" s="425"/>
+      <c r="D61" s="425"/>
+      <c r="E61" s="425"/>
+      <c r="F61" s="426"/>
       <c r="G61" s="90">
         <f>J57</f>
         <v>0</v>
       </c>
       <c r="H61" s="200" t="s">
         <v>39</v>
       </c>
       <c r="L61" s="49"/>
       <c r="M61" s="49"/>
       <c r="N61" s="49"/>
       <c r="O61" s="1"/>
     </row>
-    <row r="62" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="K62" s="307" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="E63" s="2" t="s">
-        <v>249</v>
-[...5 lines deleted...]
-      <c r="H63" s="366"/>
+        <v>245</v>
+      </c>
+      <c r="F63" s="423" t="s">
+        <v>242</v>
+      </c>
+      <c r="G63" s="400"/>
+      <c r="H63" s="400"/>
       <c r="I63" s="304" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="J63" s="305"/>
       <c r="K63" s="322" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="L63" s="306"/>
       <c r="M63" s="325"/>
     </row>
-    <row r="64" spans="1:21" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="H64" s="366"/>
+    <row r="64" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F64" s="400"/>
+      <c r="G64" s="400"/>
+      <c r="H64" s="400"/>
       <c r="I64" s="304" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="J64" s="305"/>
       <c r="K64" s="322" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="L64" s="306"/>
       <c r="M64" s="325"/>
     </row>
-    <row r="65" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="H65" s="366"/>
+    <row r="65" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F65" s="400"/>
+      <c r="G65" s="400"/>
+      <c r="H65" s="400"/>
       <c r="I65" s="304" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="J65" s="305"/>
       <c r="K65" s="322" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="L65" s="306"/>
       <c r="M65" s="325"/>
     </row>
-    <row r="66" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="H66" s="366"/>
+    <row r="66" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F66" s="400"/>
+      <c r="G66" s="400"/>
+      <c r="H66" s="400"/>
       <c r="I66" s="304" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="J66" s="305"/>
       <c r="K66" s="322" t="s">
-        <v>263</v>
+        <v>257</v>
       </c>
       <c r="L66" s="306"/>
       <c r="M66" s="325"/>
     </row>
-    <row r="67" spans="2:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="H67" s="366"/>
+    <row r="67" spans="2:18" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="F67" s="400"/>
+      <c r="G67" s="400"/>
+      <c r="H67" s="400"/>
       <c r="I67" s="303"/>
       <c r="J67" s="303"/>
       <c r="K67" s="303"/>
       <c r="L67" s="303"/>
       <c r="M67" s="303"/>
       <c r="R67" s="175"/>
     </row>
-    <row r="68" spans="2:18" s="175" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="H68" s="366"/>
+    <row r="68" spans="2:18" s="175" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F68" s="400"/>
+      <c r="G68" s="400"/>
+      <c r="H68" s="400"/>
       <c r="I68" s="308" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="J68" s="307"/>
       <c r="K68" s="307"/>
       <c r="L68" s="309">
         <f>N57-(L63+L64+L65+L66)</f>
         <v>0</v>
       </c>
       <c r="M68" s="326"/>
     </row>
-    <row r="69" spans="2:18" s="175" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="69" spans="2:18" s="175" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B69" s="293" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="F69" s="2"/>
       <c r="G69" s="291"/>
     </row>
-    <row r="70" spans="2:18" s="175" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="2:18" s="175" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B70" s="290" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="F70" s="2"/>
       <c r="G70" s="291"/>
     </row>
-    <row r="71" spans="2:18" s="175" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="2:18" s="175" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B71" s="290" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="F71" s="2"/>
       <c r="G71" s="291"/>
     </row>
-    <row r="72" spans="2:18" s="175" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="2:18" s="175" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B72" s="292" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="F72" s="2"/>
       <c r="G72" s="291"/>
     </row>
-    <row r="73" spans="2:18" s="175" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="73" spans="2:18" s="175" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B73" s="290" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="F73" s="2"/>
       <c r="G73" s="291"/>
     </row>
-    <row r="74" spans="2:18" s="175" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="2:18" s="175" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="290" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F74" s="2"/>
       <c r="G74" s="291"/>
     </row>
-    <row r="75" spans="2:18" s="175" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="2:18" s="175" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B75" s="292" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="F75" s="2"/>
       <c r="G75" s="291"/>
     </row>
-    <row r="76" spans="2:18" s="175" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="2:18" s="175" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B76" s="290" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="F76" s="2"/>
       <c r="G76" s="291"/>
     </row>
-    <row r="77" spans="2:18" s="175" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="2:18" s="175" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B77" s="290" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="F77" s="2"/>
       <c r="G77" s="291"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ul3K7TIGrwWXdkpIWQM9okOup3YqSjLBO5kG9RshD1W/GK56WLeR41gjqIbpp9YNpoKEZNXHo5lpAzqEhQiIrQ==" saltValue="q6odU5FLD2LUtUJQ+tNkUQ==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="BoHc0MysJSikvwsUBqucElxbXScB0txKceOYvP0ldLO3EK4UFaVimOCiWbegEP0KYyGQu2RmS3evABgBrtyejg==" saltValue="L6ZFkVIsz3x+Y6VbGbuGww==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <mergeCells count="7">
     <mergeCell ref="F63:H68"/>
     <mergeCell ref="B61:F61"/>
     <mergeCell ref="B14:I15"/>
     <mergeCell ref="O45:O56"/>
     <mergeCell ref="B33:C33"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="B17:I17"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Selon date de l'entrée en vigueur des tarifs adaptés*" sqref="E19" xr:uid="{00000000-0002-0000-0200-000000000000}"/>
   </dataValidations>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0"/>
   <pageSetup paperSize="9" scale="47" orientation="portrait" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="17" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <oleObjects>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
         <oleObject progId="Excel.Sheet.12" shapeId="7625" r:id="rId4">
           <objectPr defaultSize="0" autoPict="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>3</xdr:col>
-                <xdr:colOff>28575</xdr:colOff>
+                <xdr:colOff>31750</xdr:colOff>
                 <xdr:row>34</xdr:row>
-                <xdr:rowOff>238125</xdr:rowOff>
+                <xdr:rowOff>241300</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>6</xdr:col>
                 <xdr:colOff>419100</xdr:colOff>
                 <xdr:row>37</xdr:row>
                 <xdr:rowOff>114300</xdr:rowOff>
               </to>
             </anchor>
           </objectPr>
         </oleObject>
       </mc:Choice>
       <mc:Fallback>
         <oleObject progId="Excel.Sheet.12" shapeId="7625" r:id="rId4"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </oleObjects>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="baisse réforme fiscale" prompt="1= dès janvier_x000a_2= dès août" xr:uid="{C34FAEFE-58E8-4EED-A4BD-45ED24333A06}">
           <x14:formula1>
             <xm:f>Feuil1!$A$1:$A$2</xm:f>
           </x14:formula1>
           <xm:sqref>G42</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86C96135-4806-405A-A025-FC80C797CD43}">
   <dimension ref="A1:A2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A1">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="baisse réforme fiscale" sqref="A1:A2" xr:uid="{3C38FE3F-8EC1-48CB-8F12-E7845E5F3AE4}">
       <formula1>$A$1:$A$2</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <tabColor theme="6" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:U49"/>
   <sheetViews>
     <sheetView topLeftCell="B4" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="5.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="5.7265625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.453125" style="1"/>
+    <col min="3" max="3" width="8.1796875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="32.26953125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="24.26953125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="11.453125" style="1"/>
+    <col min="7" max="7" width="5.81640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="16" style="1" customWidth="1"/>
-    <col min="9" max="9" width="11.42578125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="9" max="9" width="11.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="14.81640625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="1.453125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="3"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="26" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.35">
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="25" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:11" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" ht="5.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
     </row>
-    <row r="8" spans="1:11" s="92" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" s="92" customFormat="1" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A8" s="96"/>
       <c r="B8" s="97" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C8" s="98"/>
       <c r="D8" s="98"/>
       <c r="E8" s="98"/>
       <c r="F8" s="99"/>
       <c r="G8" s="99"/>
       <c r="H8" s="99"/>
       <c r="I8" s="146"/>
       <c r="J8" s="145"/>
       <c r="K8" s="100"/>
     </row>
-    <row r="9" spans="1:11" s="92" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" s="92" customFormat="1" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A9" s="101"/>
       <c r="B9" s="171" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C9" s="172"/>
       <c r="D9" s="161"/>
       <c r="E9" s="102"/>
       <c r="F9" s="102"/>
       <c r="G9" s="102"/>
       <c r="H9" s="102"/>
       <c r="I9" s="102"/>
       <c r="J9" s="102"/>
       <c r="K9" s="103"/>
     </row>
-    <row r="10" spans="1:11" s="92" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" s="92" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="101"/>
       <c r="C10" s="102"/>
       <c r="D10" s="102"/>
       <c r="E10" s="102"/>
       <c r="F10" s="102"/>
       <c r="G10" s="102"/>
       <c r="H10" s="102"/>
       <c r="I10" s="102"/>
       <c r="J10" s="102"/>
       <c r="K10" s="104"/>
     </row>
-    <row r="11" spans="1:11" s="92" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" s="92" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" s="101"/>
       <c r="B11" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C11" s="102"/>
       <c r="D11" s="102"/>
       <c r="E11" s="102"/>
       <c r="F11" s="102"/>
       <c r="G11" s="102"/>
       <c r="H11" s="102"/>
       <c r="I11" s="102"/>
       <c r="J11" s="102"/>
       <c r="K11" s="105"/>
     </row>
-    <row r="12" spans="1:11" s="92" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" s="92" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="101"/>
       <c r="B12" s="6"/>
       <c r="C12" s="102"/>
       <c r="D12" s="102"/>
       <c r="E12" s="102"/>
       <c r="F12" s="102"/>
       <c r="G12" s="102"/>
       <c r="H12" s="102"/>
       <c r="I12" s="102"/>
       <c r="J12" s="102"/>
       <c r="K12" s="105"/>
     </row>
-    <row r="13" spans="1:11" s="92" customFormat="1" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" s="92" customFormat="1" ht="24" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="106"/>
       <c r="B13" s="80" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C13" s="80"/>
       <c r="D13" s="80"/>
       <c r="E13" s="77"/>
       <c r="F13" s="77"/>
       <c r="G13" s="77"/>
       <c r="H13" s="107" t="e">
         <f>'Annexe II_heures effectives'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="I13" s="77"/>
       <c r="J13" s="77"/>
       <c r="K13" s="105"/>
     </row>
-    <row r="14" spans="1:11" s="92" customFormat="1" hidden="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" s="92" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A14" s="106"/>
       <c r="B14" s="108" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="C14" s="77"/>
       <c r="D14" s="77"/>
       <c r="E14" s="77"/>
       <c r="F14" s="77"/>
       <c r="G14" s="77"/>
       <c r="H14" s="77"/>
       <c r="I14" s="77"/>
       <c r="J14" s="77"/>
       <c r="K14" s="105"/>
     </row>
-    <row r="15" spans="1:11" s="92" customFormat="1" ht="9" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" s="92" customFormat="1" ht="9" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B15" s="108"/>
       <c r="C15" s="77"/>
       <c r="D15" s="77"/>
       <c r="E15" s="77"/>
       <c r="F15" s="77"/>
       <c r="G15" s="77"/>
       <c r="H15" s="77"/>
       <c r="I15" s="77"/>
       <c r="J15" s="77"/>
       <c r="K15" s="114"/>
     </row>
-    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="72"/>
       <c r="B16" s="80" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C16" s="77"/>
       <c r="D16" s="77"/>
       <c r="E16" s="77"/>
       <c r="F16" s="77"/>
       <c r="G16" s="77"/>
       <c r="H16" s="107">
         <f>'Annexe II_heures effectives'!G61</f>
         <v>0</v>
       </c>
       <c r="I16" s="77" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="J16" s="77"/>
       <c r="K16" s="114"/>
     </row>
-    <row r="17" spans="1:11" s="92" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" s="92" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="106"/>
       <c r="B17" s="77"/>
       <c r="C17" s="77"/>
       <c r="D17" s="77"/>
       <c r="E17" s="77"/>
       <c r="F17" s="77"/>
       <c r="G17" s="77"/>
       <c r="H17" s="77"/>
       <c r="I17" s="77"/>
       <c r="J17" s="77"/>
       <c r="K17" s="114"/>
     </row>
-    <row r="18" spans="1:11" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="106"/>
       <c r="B18" s="80" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C18" s="77"/>
       <c r="D18" s="77"/>
       <c r="E18" s="77"/>
       <c r="F18" s="77"/>
       <c r="G18" s="77"/>
-      <c r="H18" s="107">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="H18" s="107" t="e">
+        <f>'Formulaire creche 1'!#REF!</f>
+        <v>#REF!</v>
       </c>
       <c r="I18" s="109" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="J18" s="77"/>
       <c r="K18" s="105"/>
     </row>
-    <row r="19" spans="1:11" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" s="92" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="106"/>
       <c r="B19" s="77" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C19" s="77"/>
       <c r="D19" s="77"/>
       <c r="E19" s="77"/>
       <c r="F19" s="77"/>
       <c r="G19" s="77"/>
       <c r="H19" s="77"/>
       <c r="I19" s="111"/>
       <c r="J19" s="77"/>
       <c r="K19" s="105"/>
     </row>
-    <row r="20" spans="1:11" s="92" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" s="92" customFormat="1" ht="6" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="106"/>
       <c r="B20" s="77"/>
       <c r="C20" s="77"/>
       <c r="D20" s="77"/>
       <c r="E20" s="77"/>
       <c r="F20" s="77"/>
       <c r="G20" s="77"/>
       <c r="H20" s="77"/>
       <c r="I20" s="77"/>
       <c r="J20" s="77"/>
       <c r="K20" s="105"/>
     </row>
-    <row r="21" spans="1:11" s="92" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" s="92" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="106"/>
       <c r="B21" s="80" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C21" s="77"/>
       <c r="D21" s="77"/>
       <c r="E21" s="77"/>
       <c r="F21" s="77"/>
       <c r="G21" s="77"/>
       <c r="H21" s="107">
-        <f>'Formulaire creche 1'!H116</f>
+        <f>'Formulaire creche 1'!H115</f>
         <v>0</v>
       </c>
       <c r="I21" s="110"/>
       <c r="J21" s="77"/>
       <c r="K21" s="105"/>
     </row>
-    <row r="22" spans="1:11" s="92" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" s="92" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="106"/>
       <c r="B22" s="80"/>
       <c r="C22" s="77"/>
       <c r="D22" s="77"/>
       <c r="E22" s="77"/>
       <c r="F22" s="77"/>
       <c r="G22" s="77"/>
       <c r="H22" s="80"/>
       <c r="I22" s="111"/>
       <c r="J22" s="77"/>
       <c r="K22" s="105"/>
     </row>
-    <row r="23" spans="1:11" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="106"/>
       <c r="B23" s="80" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="C23" s="77"/>
       <c r="D23" s="77"/>
       <c r="E23" s="77"/>
       <c r="F23" s="77"/>
       <c r="G23" s="77"/>
       <c r="H23" s="107">
-        <f>'Formulaire creche 1'!H118</f>
+        <f>'Formulaire creche 1'!H117</f>
         <v>0</v>
       </c>
       <c r="I23" s="110"/>
       <c r="J23" s="77"/>
       <c r="K23" s="105"/>
     </row>
-    <row r="24" spans="1:11" s="92" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:11" s="92" customFormat="1" ht="8.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A24" s="106"/>
       <c r="B24" s="80"/>
       <c r="C24" s="77"/>
       <c r="D24" s="77"/>
       <c r="E24" s="77"/>
       <c r="F24" s="77"/>
       <c r="G24" s="77"/>
       <c r="H24" s="77"/>
       <c r="I24" s="111"/>
       <c r="J24" s="77"/>
       <c r="K24" s="105"/>
     </row>
-    <row r="25" spans="1:11" s="92" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" s="92" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="106"/>
       <c r="B25" s="80"/>
       <c r="C25" s="77"/>
       <c r="D25" s="77"/>
       <c r="E25" s="77"/>
       <c r="F25" s="77"/>
       <c r="G25" s="77"/>
       <c r="H25" s="112"/>
       <c r="I25" s="111"/>
       <c r="J25" s="77"/>
       <c r="K25" s="105"/>
     </row>
-    <row r="26" spans="1:11" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="106"/>
       <c r="B26" s="163" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C26" s="155"/>
       <c r="D26" s="155"/>
       <c r="E26" s="176"/>
       <c r="F26" s="77"/>
       <c r="G26" s="155"/>
       <c r="H26" s="107">
-        <f>'Formulaire creche 1'!H123</f>
+        <f>'Formulaire creche 1'!H122</f>
         <v>0</v>
       </c>
       <c r="I26" s="162"/>
       <c r="J26" s="77"/>
       <c r="K26" s="105"/>
     </row>
-    <row r="27" spans="1:11" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B27" s="163"/>
       <c r="C27" s="155"/>
       <c r="D27" s="155"/>
       <c r="E27" s="176"/>
       <c r="F27" s="77"/>
       <c r="G27" s="155"/>
       <c r="H27" s="176"/>
       <c r="I27" s="162"/>
       <c r="J27" s="77"/>
       <c r="K27" s="105"/>
     </row>
-    <row r="28" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="72"/>
       <c r="B28" s="77" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="C28" s="77"/>
       <c r="D28" s="77"/>
       <c r="E28" s="77"/>
       <c r="F28" s="77"/>
       <c r="G28" s="160"/>
       <c r="H28" s="311">
-        <f>'Formulaire creche 1'!H125</f>
+        <f>'Formulaire creche 1'!H124</f>
         <v>0</v>
       </c>
       <c r="I28" s="110"/>
       <c r="J28" s="77"/>
       <c r="K28" s="105"/>
     </row>
-    <row r="29" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="72"/>
       <c r="B29" s="77" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C29" s="77"/>
       <c r="D29" s="77"/>
       <c r="E29" s="77"/>
       <c r="F29" s="77"/>
       <c r="G29" s="160"/>
       <c r="H29" s="311">
-        <f>'Formulaire creche 1'!H126</f>
+        <f>'Formulaire creche 1'!H125</f>
         <v>0</v>
       </c>
       <c r="I29" s="110"/>
       <c r="J29" s="77"/>
       <c r="K29" s="105"/>
     </row>
-    <row r="30" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="72"/>
       <c r="B30" s="77" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C30" s="77"/>
       <c r="D30" s="77"/>
       <c r="E30" s="77"/>
       <c r="F30" s="77"/>
       <c r="G30" s="160"/>
       <c r="H30" s="311">
-        <f>'Formulaire creche 1'!H127</f>
+        <f>'Formulaire creche 1'!H126</f>
         <v>0</v>
       </c>
       <c r="I30" s="110"/>
       <c r="J30" s="77"/>
       <c r="K30" s="105"/>
     </row>
-    <row r="31" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="72"/>
       <c r="B31" s="77" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="C31" s="77"/>
       <c r="D31" s="77"/>
       <c r="E31" s="77"/>
       <c r="F31" s="77"/>
       <c r="G31" s="160"/>
       <c r="H31" s="311">
-        <f>'Formulaire creche 1'!H128</f>
+        <f>'Formulaire creche 1'!H127</f>
         <v>0</v>
       </c>
       <c r="I31" s="110"/>
       <c r="J31" s="77"/>
       <c r="K31" s="105"/>
     </row>
-    <row r="32" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="72"/>
       <c r="B32" s="77"/>
       <c r="C32" s="77"/>
       <c r="D32" s="77"/>
       <c r="E32" s="77"/>
       <c r="F32" s="77"/>
       <c r="G32" s="77"/>
       <c r="H32" s="77"/>
       <c r="I32" s="77"/>
       <c r="J32" s="77"/>
       <c r="K32" s="105"/>
     </row>
-    <row r="33" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:21" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="72"/>
       <c r="B33" s="80" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C33" s="77"/>
       <c r="D33" s="77"/>
       <c r="E33" s="77"/>
       <c r="F33" s="77"/>
       <c r="G33" s="77"/>
       <c r="H33" s="107">
-        <f>'Formulaire creche 1'!H130</f>
+        <f>'Formulaire creche 1'!H129</f>
         <v>0</v>
       </c>
       <c r="I33" s="77"/>
       <c r="J33" s="77"/>
       <c r="K33" s="105"/>
     </row>
-    <row r="34" spans="1:21" s="92" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:21" s="92" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="106"/>
       <c r="B34" s="173" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C34" s="173"/>
       <c r="D34" s="173"/>
       <c r="E34" s="173"/>
       <c r="F34" s="173"/>
       <c r="G34" s="173"/>
       <c r="H34" s="173"/>
       <c r="I34" s="162"/>
       <c r="J34" s="77"/>
       <c r="K34" s="105"/>
     </row>
-    <row r="35" spans="1:21" s="92" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:21" s="92" customFormat="1" ht="13.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="106"/>
       <c r="B35" s="173" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C35" s="173"/>
       <c r="D35" s="173"/>
       <c r="E35" s="173"/>
       <c r="F35" s="173"/>
       <c r="G35" s="173"/>
       <c r="H35" s="173"/>
       <c r="I35" s="162"/>
       <c r="J35" s="77"/>
       <c r="K35" s="105"/>
     </row>
-    <row r="36" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="106"/>
       <c r="B36" s="77"/>
       <c r="C36" s="77"/>
       <c r="D36" s="77"/>
       <c r="E36" s="77"/>
       <c r="F36" s="77"/>
       <c r="G36" s="77"/>
       <c r="H36" s="77"/>
       <c r="I36" s="77"/>
       <c r="J36" s="77"/>
       <c r="K36" s="105"/>
     </row>
-    <row r="37" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="106"/>
       <c r="B37" s="77" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C37" s="77"/>
       <c r="D37" s="77"/>
       <c r="E37" s="119">
         <f>'Formulaire creche 1'!E56</f>
         <v>0</v>
       </c>
       <c r="F37" s="77"/>
       <c r="G37" s="77"/>
       <c r="H37" s="77"/>
       <c r="I37" s="77"/>
       <c r="J37" s="77"/>
       <c r="K37" s="105"/>
     </row>
-    <row r="38" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="106"/>
       <c r="B38" s="77" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C38" s="77"/>
       <c r="D38" s="77"/>
       <c r="E38" s="119">
         <f>'Formulaire creche 1'!E52</f>
         <v>0</v>
       </c>
       <c r="F38" s="77"/>
       <c r="G38" s="77"/>
       <c r="H38" s="77"/>
       <c r="I38" s="77"/>
       <c r="J38" s="77"/>
       <c r="K38" s="105"/>
     </row>
-    <row r="39" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="106"/>
       <c r="B39" s="77" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C39" s="77"/>
       <c r="D39" s="77"/>
       <c r="E39" s="119">
         <f>'Formulaire creche 1'!E53</f>
         <v>0</v>
       </c>
       <c r="F39" s="77"/>
       <c r="G39" s="77"/>
       <c r="H39" s="77"/>
       <c r="I39" s="77"/>
       <c r="J39" s="77"/>
       <c r="K39" s="105"/>
     </row>
-    <row r="40" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="106"/>
       <c r="B40" s="77" t="s">
         <v>3</v>
       </c>
       <c r="C40" s="77"/>
       <c r="D40" s="77"/>
       <c r="E40" s="119">
         <f>'Formulaire creche 1'!E54</f>
         <v>0</v>
       </c>
       <c r="F40" s="77"/>
       <c r="G40" s="77"/>
       <c r="H40" s="77"/>
       <c r="I40" s="77"/>
       <c r="J40" s="77"/>
       <c r="K40" s="105"/>
     </row>
-    <row r="41" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:21" s="92" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="106"/>
       <c r="B41" s="77" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C41" s="77"/>
       <c r="D41" s="77"/>
       <c r="E41" s="119">
         <f>'Formulaire creche 1'!E55</f>
         <v>0</v>
       </c>
       <c r="F41" s="77"/>
       <c r="G41" s="77"/>
       <c r="H41" s="77"/>
       <c r="I41" s="77"/>
       <c r="J41" s="77"/>
       <c r="K41" s="105"/>
     </row>
-    <row r="42" spans="1:21" s="92" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:21" s="92" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A42" s="106"/>
       <c r="B42" s="239"/>
       <c r="C42" s="225"/>
       <c r="D42" s="225"/>
       <c r="E42" s="225"/>
       <c r="F42" s="225"/>
       <c r="G42" s="240"/>
       <c r="H42" s="240"/>
       <c r="I42" s="227"/>
       <c r="J42" s="240"/>
       <c r="K42" s="105"/>
     </row>
-    <row r="43" spans="1:21" s="92" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:21" s="92" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A43" s="106"/>
       <c r="B43" s="241" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C43" s="227"/>
       <c r="D43" s="227"/>
       <c r="E43" s="227"/>
       <c r="F43" s="227"/>
       <c r="G43" s="242" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H43" s="243"/>
       <c r="I43" s="244"/>
       <c r="J43" s="245"/>
       <c r="K43" s="105"/>
       <c r="M43" s="102"/>
       <c r="N43" s="102"/>
       <c r="O43" s="102"/>
       <c r="P43" s="102"/>
       <c r="Q43" s="102"/>
       <c r="R43" s="102"/>
       <c r="S43" s="102"/>
       <c r="T43" s="102"/>
       <c r="U43" s="102"/>
     </row>
-    <row r="44" spans="1:21" s="92" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:21" s="92" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A44" s="106"/>
       <c r="B44" s="246" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C44" s="227"/>
       <c r="D44" s="227"/>
       <c r="E44" s="227"/>
       <c r="F44" s="227"/>
       <c r="G44" s="227"/>
       <c r="H44" s="227"/>
       <c r="I44" s="227"/>
       <c r="J44" s="227"/>
       <c r="K44" s="105"/>
       <c r="M44" s="102"/>
       <c r="N44" s="102"/>
       <c r="O44" s="102"/>
       <c r="P44" s="102"/>
       <c r="Q44" s="102"/>
       <c r="R44" s="102"/>
       <c r="S44" s="102"/>
       <c r="T44" s="102"/>
       <c r="U44" s="102"/>
     </row>
-    <row r="45" spans="1:21" s="92" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:21" s="92" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A45" s="106"/>
       <c r="B45" s="247"/>
       <c r="C45" s="247"/>
       <c r="D45" s="247"/>
       <c r="E45" s="247"/>
       <c r="F45" s="247"/>
       <c r="G45" s="247"/>
       <c r="H45" s="247"/>
       <c r="I45" s="247"/>
       <c r="J45" s="247"/>
       <c r="K45" s="105"/>
       <c r="M45" s="102"/>
       <c r="N45" s="102"/>
       <c r="O45" s="102"/>
       <c r="P45" s="102"/>
       <c r="Q45" s="102"/>
       <c r="R45" s="102"/>
       <c r="S45" s="102"/>
       <c r="T45" s="102"/>
       <c r="U45" s="102"/>
     </row>
-    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A46" s="113"/>
       <c r="B46" s="247"/>
       <c r="C46" s="247"/>
       <c r="D46" s="247"/>
       <c r="E46" s="247"/>
       <c r="F46" s="247"/>
       <c r="G46" s="247"/>
       <c r="H46" s="247"/>
       <c r="I46" s="247"/>
       <c r="J46" s="247"/>
       <c r="K46" s="114"/>
     </row>
-    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A47" s="113"/>
       <c r="B47" s="247"/>
       <c r="C47" s="247"/>
       <c r="D47" s="247"/>
       <c r="E47" s="247"/>
       <c r="F47" s="247"/>
       <c r="G47" s="247"/>
       <c r="H47" s="247"/>
       <c r="I47" s="247"/>
       <c r="J47" s="247"/>
       <c r="K47" s="114"/>
     </row>
-    <row r="48" spans="1:21" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:21" x14ac:dyDescent="0.35">
       <c r="A48" s="113"/>
       <c r="K48" s="114"/>
     </row>
-    <row r="49" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A49" s="115"/>
       <c r="B49" s="116"/>
       <c r="C49" s="116"/>
       <c r="D49" s="116"/>
       <c r="E49" s="116"/>
       <c r="F49" s="116"/>
       <c r="G49" s="116"/>
       <c r="H49" s="116"/>
       <c r="I49" s="116"/>
       <c r="J49" s="116"/>
       <c r="K49" s="117"/>
     </row>
   </sheetData>
   <sheetProtection password="EB4E" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0"/>
   <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.15748031496062992" bottom="0.15748031496062992" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="88" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:CS23"/>
   <sheetViews>
     <sheetView topLeftCell="AD1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="22" max="70" width="11.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.7265625" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" customWidth="1"/>
+    <col min="3" max="4" width="16.1796875" customWidth="1"/>
+    <col min="5" max="9" width="14.453125" customWidth="1"/>
+    <col min="21" max="21" width="12.54296875" customWidth="1"/>
+    <col min="22" max="70" width="11.453125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:70" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:70" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="U1" s="1"/>
       <c r="BR1"/>
     </row>
-    <row r="2" spans="1:70" s="1" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:70" s="1" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="164" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B2" s="165" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="165" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="165" t="s">
+        <v>137</v>
+      </c>
+      <c r="E2" s="165" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F2" s="165" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="165" t="s">
+        <v>139</v>
+      </c>
+      <c r="H2" s="165" t="s">
         <v>140</v>
       </c>
-      <c r="H2" s="165" t="s">
+      <c r="I2" s="165" t="s">
+        <v>163</v>
+      </c>
+      <c r="J2" s="165" t="s">
+        <v>132</v>
+      </c>
+      <c r="K2" s="165" t="s">
         <v>141</v>
       </c>
-      <c r="I2" s="165" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="165" t="s">
+      <c r="L2" s="166" t="s">
         <v>133</v>
       </c>
-      <c r="K2" s="165" t="s">
+      <c r="M2" s="166" t="s">
+        <v>134</v>
+      </c>
+      <c r="N2" s="166" t="s">
+        <v>135</v>
+      </c>
+      <c r="O2" s="165" t="s">
+        <v>145</v>
+      </c>
+      <c r="P2" s="274" t="s">
+        <v>202</v>
+      </c>
+      <c r="Q2" s="165" t="s">
+        <v>197</v>
+      </c>
+      <c r="R2" s="165" t="s">
         <v>142</v>
       </c>
-      <c r="L2" s="166" t="s">
-[...5 lines deleted...]
-      <c r="N2" s="166" t="s">
+      <c r="S2" s="165" t="s">
+        <v>143</v>
+      </c>
+      <c r="T2" s="165" t="s">
         <v>136</v>
       </c>
-      <c r="O2" s="165" t="s">
-[...11 lines deleted...]
-      <c r="S2" s="165" t="s">
+      <c r="U2" s="165" t="s">
         <v>144</v>
       </c>
-      <c r="T2" s="165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V2" s="197" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="W2" s="197" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="X2" s="301" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="Y2" s="301" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="Z2" s="301" t="s">
         <v>3</v>
       </c>
       <c r="AA2" s="301" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="3" spans="1:70" s="167" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:70" s="167" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="167">
         <f>'Formulaire creche 1'!E46</f>
         <v>0</v>
       </c>
       <c r="B3" s="167">
         <f>'Formulaire creche 1'!E42</f>
         <v>0</v>
       </c>
       <c r="C3" s="167">
         <f>'Formulaire creche 1'!E45</f>
         <v>0</v>
       </c>
       <c r="D3" s="167">
         <f>'Formulaire creche 1'!E52</f>
         <v>0</v>
       </c>
       <c r="E3" s="167">
         <f>'Formulaire creche 1'!E53</f>
         <v>0</v>
       </c>
       <c r="F3" s="167">
         <f>'Formulaire creche 1'!E54</f>
         <v>0</v>
       </c>
       <c r="G3" s="167">
@@ -13459,60 +13410,60 @@
       </c>
       <c r="M3" s="168" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="N3" s="168" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="O3" s="168">
         <f>'Annexe II_heures effectives'!C57</f>
         <v>0</v>
       </c>
       <c r="P3" s="169" t="e">
         <f>'Formulaire creche 1'!F85</f>
         <v>#DIV/0!</v>
       </c>
       <c r="Q3" s="169" t="e">
         <f>'Formulaire creche 1'!H108</f>
         <v>#REF!</v>
       </c>
       <c r="R3" s="169">
         <f>'Formulaire creche 1'!H111</f>
         <v>0</v>
       </c>
-      <c r="S3" s="169">
-[...1 lines deleted...]
-        <v>0</v>
+      <c r="S3" s="169" t="e">
+        <f>'Formulaire creche 1'!#REF!</f>
+        <v>#REF!</v>
       </c>
       <c r="T3" s="169">
-        <f>'Formulaire creche 1'!H116</f>
+        <f>'Formulaire creche 1'!H115</f>
         <v>0</v>
       </c>
       <c r="U3" s="169">
-        <f>'Formulaire creche 1'!H118</f>
+        <f>'Formulaire creche 1'!H117</f>
         <v>0</v>
       </c>
       <c r="V3" s="198">
         <f>'Annexe I '!I25</f>
         <v>0</v>
       </c>
       <c r="W3" s="198">
         <f>'Annexe I '!I86</f>
         <v>0</v>
       </c>
       <c r="X3" s="302" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="Y3" s="302" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="Z3" s="302" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="AA3" s="302" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
@@ -13539,53 +13490,53 @@
       <c r="AU3" s="170"/>
       <c r="AV3" s="170"/>
       <c r="AW3" s="170"/>
       <c r="AX3" s="170"/>
       <c r="AY3" s="170"/>
       <c r="AZ3" s="170"/>
       <c r="BA3" s="170"/>
       <c r="BB3" s="170"/>
       <c r="BC3" s="170"/>
       <c r="BD3" s="170"/>
       <c r="BE3" s="170"/>
       <c r="BF3" s="170"/>
       <c r="BG3" s="170"/>
       <c r="BH3" s="170"/>
       <c r="BI3" s="170"/>
       <c r="BJ3" s="170"/>
       <c r="BK3" s="170"/>
       <c r="BL3" s="170"/>
       <c r="BM3" s="170"/>
       <c r="BN3" s="170"/>
       <c r="BO3" s="170"/>
       <c r="BP3" s="170"/>
       <c r="BQ3" s="170"/>
       <c r="BR3" s="170"/>
     </row>
-    <row r="20" spans="1:97" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:97" x14ac:dyDescent="0.35">
       <c r="A20" s="177" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -13593,269 +13544,269 @@
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
     </row>
-    <row r="21" spans="1:97" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:97" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
     </row>
-    <row r="22" spans="1:97" s="181" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:97" s="181" customFormat="1" ht="113.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="178" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B22" s="178" t="s">
         <v>5</v>
       </c>
       <c r="C22" s="178" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="178" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="178" t="s">
+        <v>155</v>
+      </c>
+      <c r="F22" s="179" t="s">
+        <v>150</v>
+      </c>
+      <c r="G22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="H22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="I22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="J22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="K22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="L22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="M22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="N22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="O22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="P22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="Q22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="R22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="S22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="T22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="U22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="V22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="W22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="X22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="Y22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="AA22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="AC22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="AD22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="AE22" s="179" t="s">
+        <v>151</v>
+      </c>
+      <c r="AF22" s="179" t="s">
+        <v>198</v>
+      </c>
+      <c r="AG22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AH22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AJ22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AK22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AL22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AM22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AN22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AP22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AQ22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AR22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AS22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AT22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU22" s="179" t="s">
+        <v>152</v>
+      </c>
+      <c r="AV22" s="179" t="s">
+        <v>153</v>
+      </c>
+      <c r="AW22" s="180" t="s">
+        <v>154</v>
+      </c>
+      <c r="AX22" s="180" t="s">
+        <v>156</v>
+      </c>
+      <c r="AY22" s="180" t="s">
+        <v>157</v>
+      </c>
+      <c r="AZ22" s="180" t="s">
         <v>158</v>
       </c>
-      <c r="F22" s="179" t="s">
-[...131 lines deleted...]
-      <c r="AX22" s="180" t="s">
+      <c r="BA22" s="180" t="s">
         <v>159</v>
       </c>
-      <c r="AY22" s="180" t="s">
+      <c r="BB22" s="197" t="s">
         <v>160</v>
       </c>
-      <c r="AZ22" s="180" t="s">
+      <c r="BC22" s="197" t="s">
         <v>161</v>
       </c>
-      <c r="BA22" s="180" t="s">
-[...9 lines deleted...]
-    <row r="23" spans="1:97" s="182" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="23" spans="1:97" s="182" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="182">
         <f>'Formulaire creche 1'!E46</f>
         <v>0</v>
       </c>
       <c r="B23" s="182">
         <f>'Formulaire creche 1'!E42</f>
         <v>0</v>
       </c>
       <c r="C23" s="182">
         <f>'Formulaire creche 1'!E45</f>
         <v>0</v>
       </c>
       <c r="D23" s="182" t="e">
         <f>'Formulaire creche 1'!#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="E23" s="183">
         <f>'Formulaire creche 1'!E90</f>
         <v>0</v>
       </c>
       <c r="F23" s="183">
         <f>'Formulaire creche 1'!E97</f>
         <v>0</v>
       </c>
       <c r="G23" s="182" t="e">