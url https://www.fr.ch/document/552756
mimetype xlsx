--- v0 (2025-12-05)
+++ v1 (2026-09-15)
@@ -4,94 +4,91 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\1400\1408_protection\2_subventions\Degats_aux_forets\Projet_directive_degats_2025-2028\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\1400\1408_protection\2_subventions\Degats_aux_forets_FP_D\2025_Projet_directive_degats\Version finale\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2F6A0132-E781-401B-BD4A-328A648525FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5AA5EA3B-E3FE-4C7A-B1C7-D0E11096A18F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="1695" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Feuil1" sheetId="1" r:id="rId1"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId2"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F57" i="1" l="1"/>
+  <c r="F52" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="67">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="61">
   <si>
     <t xml:space="preserve">Arrondissement forestier no …   </t>
   </si>
   <si>
     <t>Rapport annuel 20…</t>
   </si>
   <si>
     <t>1. Période et propriétaires concernés</t>
   </si>
   <si>
     <t>2. Aléas climatiques, maladies, ravageurs et événements particuliers</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(commentaires, par ex. maladies, ravageurs, tempête, précipitations, orage, glissement, foudre, canicule, sécheresse, etc.)</t>
@@ -118,81 +115,57 @@
   <si>
     <r>
       <t xml:space="preserve">… </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(commentaires sur les priorités émises, sur les contrôles réalisés, sur les résultats obtenus, sur la situation phytosanitaire actuelle, etc.)</t>
     </r>
   </si>
   <si>
     <t>4. Répartition des mesures selon leur objectif</t>
   </si>
   <si>
     <t>Quantité</t>
   </si>
   <si>
     <t>Unité</t>
   </si>
   <si>
-    <t>Lutte phytosanitaire dans les compartiments géographiques délimités</t>
-[...4 lines deleted...]
-  <si>
     <t>pces</t>
   </si>
   <si>
     <t>Surveillance intensive des forêts</t>
   </si>
   <si>
     <t>h</t>
-  </si>
-[...16 lines deleted...]
-    <t>Exploitation d’arbres endommagés dans des glissements actifs de terrain</t>
   </si>
   <si>
     <t>Coupes de sécurité</t>
   </si>
   <si>
     <t>Coupe changement climatique</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Région. Remarque
 Numéros de décompte</t>
   </si>
   <si>
     <t>m3</t>
   </si>
   <si>
     <t>… (Commentaire)</t>
   </si>
   <si>
     <t>5. Données techniques</t>
   </si>
   <si>
     <t>CHF de subvention</t>
@@ -332,70 +305,118 @@
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>(commentaires)</t>
     </r>
   </si>
   <si>
     <t>Prénom Nom</t>
   </si>
   <si>
     <t>Chef d’arrondissement</t>
   </si>
   <si>
     <t>Distribution</t>
   </si>
   <si>
     <t>Section forêt et dangers naturels</t>
   </si>
   <si>
     <t>Annexe</t>
   </si>
   <si>
     <t>Décompte récapitulatif</t>
   </si>
   <si>
-    <t>Les forestiers de triage ou l’arrondissement forestier ont conclu les contrats d’octroi de subvention, contrôlé les travaux sur le terrain, établi les décomptes et saisi les données dans le programme de gestion des subventions. Les pièces justificatives et les rapports accompagnant les décomptes peuvent être consultés auprès de l’arrondissement forestier où ils sont conservés.</t>
-[...1 lines deleted...]
-  <si>
     <t>Sécurité des personnes dans les forêts d'accueil du public</t>
   </si>
   <si>
     <t>Coupe de peuplements vulnérables face au changement climatique</t>
   </si>
   <si>
     <t>Solde du contingent   (fr)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Les forestiers de triage ou l’arrondissement forestier ont conclu les contrats d’octroi de subvention, contrôlé les travaux sur le terrain, établi les décomptes et saisi les données dans le </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>programme de gestion des subventions.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> Les pièces justificatives et les rapports accompagnant les décomptes peuvent être consultés auprès de l’arrondissement forestier où ils sont conservés.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">Protection des forêts. Motif de subvention FP-D. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Directive 1408.1
+Annexe 3 : Rapport annuel</t>
+    </r>
+  </si>
+  <si>
+    <t>Exploitation d’arbres</t>
+  </si>
+  <si>
+    <t>Lutte phytosanitaire dans les compartiments géographiques délimités et Protection de la population ou de biens de valeur notable contre les dangers naturels</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -430,50 +451,56 @@
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -493,120 +520,126 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
@@ -880,708 +913,653 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A11" zoomScale="145" zoomScaleNormal="100" zoomScalePageLayoutView="145" workbookViewId="0">
+      <selection activeCell="A51" sqref="A51:B51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5546875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.5703125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="19.33203125" customWidth="1"/>
-    <col min="3" max="6" width="12.5546875" customWidth="1"/>
+    <col min="1" max="2" width="19.28515625" customWidth="1"/>
+    <col min="3" max="6" width="12.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>0</v>
+    <row r="1" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="19" t="s">
+        <v>58</v>
       </c>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
     </row>
-    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A2" s="14" t="s">
+    <row r="2" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="14"/>
-[...3 lines deleted...]
-      <c r="D2" s="14"/>
+      <c r="D2" s="25"/>
       <c r="E2" s="1"/>
     </row>
-    <row r="3" spans="1:6" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
     </row>
-    <row r="4" spans="1:6" s="3" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
     </row>
-    <row r="5" spans="1:6" s="3" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="19" t="s">
+    <row r="5" spans="1:6" s="3" customFormat="1" ht="28.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+    </row>
+    <row r="6" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+    </row>
+    <row r="9" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="19"/>
-[...23 lines deleted...]
-      <c r="A10" s="2" t="s">
+    </row>
+    <row r="11" spans="1:6" s="3" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+    </row>
+    <row r="12" spans="1:6" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
-    </row>
-[...11 lines deleted...]
-      <c r="A12" s="12" t="s">
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+    </row>
+    <row r="13" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B12" s="12"/>
-[...11 lines deleted...]
-    <row r="15" spans="1:6" s="3" customFormat="1" ht="7.2" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="15" spans="1:6" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="4"/>
     </row>
-    <row r="16" spans="1:6" s="3" customFormat="1" ht="29.4" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:6" s="3" customFormat="1" ht="29.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="7"/>
       <c r="B16" s="5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="C16" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="23" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="F16" s="23"/>
     </row>
-    <row r="17" spans="1:6" s="3" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:6" s="3" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="21" t="s">
-        <v>12</v>
+        <v>60</v>
       </c>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
     </row>
     <row r="18" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="7"/>
-      <c r="D18" s="7" t="s">
-[...5 lines deleted...]
-    <row r="19" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="D18" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" s="17"/>
+      <c r="F18" s="17"/>
+    </row>
+    <row r="19" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B19" s="8"/>
       <c r="C19" s="7"/>
-      <c r="D19" s="7" t="s">
-[...5 lines deleted...]
-    <row r="20" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="D19" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="E19" s="17"/>
+      <c r="F19" s="17"/>
+    </row>
+    <row r="20" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="B20" s="8"/>
       <c r="C20" s="7"/>
-      <c r="D20" s="7" t="s">
-[...6 lines deleted...]
-      <c r="A21" s="6" t="s">
+      <c r="D20" s="15" t="s">
         <v>18</v>
       </c>
-      <c r="B21" s="7"/>
-[...29 lines deleted...]
-    <row r="24" spans="1:6" s="3" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+    </row>
+    <row r="21" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="22" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+    </row>
+    <row r="22" spans="1:6" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+    </row>
+    <row r="23" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="22" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+    </row>
+    <row r="24" spans="1:6" s="3" customFormat="1" ht="26.45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
-      <c r="D24" s="7" t="s">
-[...7 lines deleted...]
-        <v>22</v>
+      <c r="D24" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+    </row>
+    <row r="25" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="11" t="s">
+        <v>16</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
-      <c r="D25" s="7" t="s">
+      <c r="D25" s="15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+    </row>
+    <row r="26" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:6" s="3" customFormat="1" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="B27" s="18"/>
+      <c r="C27" s="18"/>
+      <c r="D27" s="18"/>
+      <c r="E27" s="18"/>
+      <c r="F27" s="18"/>
+    </row>
+    <row r="28" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7"/>
+      <c r="B31" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="14"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+    </row>
+    <row r="33" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="E25" s="27"/>
-[...60 lines deleted...]
-      <c r="A32" s="12" t="s">
+      <c r="B33" s="14"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+    </row>
+    <row r="34" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B32" s="12"/>
-[...7 lines deleted...]
-      <c r="A34" s="2" t="s">
+      <c r="B34" s="14"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+    </row>
+    <row r="35" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="6" t="s">
         <v>29</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="B36" s="7" t="s">
+      <c r="B35" s="14"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+    </row>
+    <row r="36" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A36" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="7" t="s">
+      <c r="B36" s="14"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+    </row>
+    <row r="37" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A37" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D36" s="7" t="s">
-[...13 lines deleted...]
-      <c r="B37" s="28"/>
+      <c r="B37" s="14"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
     </row>
-    <row r="38" spans="1:6" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A38" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B38" s="28"/>
+        <v>32</v>
+      </c>
+      <c r="B38" s="14"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
     </row>
-    <row r="39" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B39" s="28"/>
+    <row r="39" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A39" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="14"/>
       <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
     </row>
-    <row r="40" spans="1:6" s="3" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B40" s="28"/>
+    <row r="40" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="14"/>
       <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
     </row>
-    <row r="41" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:6" s="3" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="A41" s="6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B41" s="28"/>
+        <v>15</v>
+      </c>
+      <c r="B41" s="14"/>
       <c r="C41" s="7"/>
       <c r="D41" s="7"/>
       <c r="E41" s="7"/>
       <c r="F41" s="7"/>
     </row>
-    <row r="42" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B42" s="28"/>
+    <row r="42" spans="1:6" s="3" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="14"/>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
       <c r="E42" s="7"/>
       <c r="F42" s="7"/>
     </row>
-    <row r="43" spans="1:6" s="3" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
-      <c r="A43" s="6" t="s">
+    <row r="43" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="18" t="s">
+        <v>36</v>
+      </c>
+      <c r="B44" s="18"/>
+      <c r="C44" s="18"/>
+      <c r="D44" s="18"/>
+      <c r="E44" s="18"/>
+      <c r="F44" s="18"/>
+    </row>
+    <row r="45" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="18" t="s">
+        <v>37</v>
+      </c>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+    </row>
+    <row r="46" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="18" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="18"/>
+      <c r="C46" s="18"/>
+      <c r="D46" s="18"/>
+      <c r="E46" s="18"/>
+      <c r="F46" s="18"/>
+    </row>
+    <row r="47" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" s="3" customFormat="1" ht="7.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="29"/>
+      <c r="B50" s="30"/>
+      <c r="C50" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="D50" s="27"/>
+    </row>
+    <row r="51" spans="1:6" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B51" s="26"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="28"/>
+      <c r="F51" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="28"/>
-[...6 lines deleted...]
-      <c r="A44" s="6" t="s">
+      <c r="B52" s="26"/>
+      <c r="C52" s="28"/>
+      <c r="D52" s="28"/>
+      <c r="F52" s="13">
+        <f>C51-C52</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="28"/>
-[...6 lines deleted...]
-      <c r="A45" s="10" t="s">
+      <c r="B53" s="26"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+    </row>
+    <row r="54" spans="1:6" s="3" customFormat="1" ht="27.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="26" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="28"/>
-[...27 lines deleted...]
-      <c r="A49" s="12" t="s">
+      <c r="B54" s="26"/>
+      <c r="C54" s="28"/>
+      <c r="D54" s="28"/>
+    </row>
+    <row r="55" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B49" s="12"/>
-[...6 lines deleted...]
-      <c r="A50" s="12" t="s">
+      <c r="B56" s="18"/>
+      <c r="C56" s="18"/>
+      <c r="D56" s="18"/>
+      <c r="E56" s="18"/>
+      <c r="F56" s="18"/>
+    </row>
+    <row r="57" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="B50" s="12"/>
-[...6 lines deleted...]
-      <c r="A51" s="12" t="s">
+    </row>
+    <row r="59" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="24" t="s">
         <v>47</v>
       </c>
-      <c r="B51" s="12"/>
-[...7 lines deleted...]
-      <c r="A53" s="2" t="s">
+      <c r="B59" s="24"/>
+      <c r="C59" s="24"/>
+      <c r="D59" s="24"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+    </row>
+    <row r="60" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:6" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A62" s="9" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="54" spans="1:6" s="3" customFormat="1" ht="7.2" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-      <c r="C55" s="16" t="s">
+    <row r="63" spans="1:6" s="3" customFormat="1" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A63" s="9" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" s="3" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A64" s="9"/>
+    </row>
+    <row r="65" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="1:1" s="3" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" s="3" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D55" s="16"/>
-[...101 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...5 lines deleted...]
-    <mergeCell ref="A12:F12"/>
+  <mergeCells count="33">
+    <mergeCell ref="A56:F56"/>
+    <mergeCell ref="A59:F59"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="A51:B51"/>
+    <mergeCell ref="A52:B52"/>
+    <mergeCell ref="A53:B53"/>
+    <mergeCell ref="A54:B54"/>
+    <mergeCell ref="C50:D50"/>
+    <mergeCell ref="C51:D51"/>
+    <mergeCell ref="C52:D52"/>
+    <mergeCell ref="C53:D53"/>
+    <mergeCell ref="C54:D54"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A8:F8"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A1:F1"/>
-    <mergeCell ref="A49:F49"/>
-    <mergeCell ref="A50:F50"/>
+    <mergeCell ref="A44:F44"/>
+    <mergeCell ref="A45:F45"/>
     <mergeCell ref="A17:F17"/>
-    <mergeCell ref="A22:F22"/>
-[...1 lines deleted...]
-    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A23:F23"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="E18:F18"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="E20:F20"/>
-    <mergeCell ref="E21:F21"/>
-    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="A11:F11"/>
+    <mergeCell ref="E22:F22"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="E25:F25"/>
-    <mergeCell ref="A61:F61"/>
-[...14 lines deleted...]
-    <mergeCell ref="A8:F8"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A12:F12"/>
   </mergeCells>
   <pageMargins left="0.625" right="0.59055118110236227" top="1.5748031496062993" bottom="1.1811023622047245" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;"Arial,Gras"&amp;8&amp;G Service des forêts et de la nature&amp;"Arial,Normal" SFN
        Page &amp;P de &amp;N</oddHeader>
-    <firstHeader xml:space="preserve">&amp;L&amp;G&amp;R&amp;"Arial,Gras"&amp;8Service des forêts et de la nature &amp;"Arial,Normal"SFN
-&amp;"Arial,Gras"Amt für Wald und Natur &amp;"Arial,Normal"WNA
+    <firstHeader xml:space="preserve">&amp;L&amp;G&amp;R&amp;"Arial,Gras"&amp;8Service des forêts et de la nature SFN
+Amt für Wald und Natur WNA
+&amp;"Arial,Normal"
+Route du Mont Carmel 5, Case postale
+1762 Givisiez
+T +41 26 305 23 43
+www.fr.ch/sfn, sfn@fr.ch
 &amp;K000000
 </firstHeader>
-    <firstFooter>&amp;L&amp;"Arial,Normal"&amp;8&amp;K000000—
+    <firstFooter xml:space="preserve">&amp;L&amp;"Arial,Normal"&amp;8&amp;K000000—
 Direction des institutions, de l'agriculture et des forêts &amp;"Arial,Gras"DIAF&amp;"Arial,Normal"
-Direktion der Institutionen und der Land- und Forstwirtschaft &amp;"Arial,Gras"&amp;K000000ILFD&amp;"Arial,Normal"&amp;6&amp;K00-044
-&amp;Z&amp;F</firstFooter>
+Direktion der Institutionen und der Land- und Forstwirtschaft &amp;"Arial,Gras"ILFD&amp;"Arial,Normal"&amp;6&amp;K00-043
+</firstFooter>
   </headerFooter>
+  <rowBreaks count="1" manualBreakCount="1">
+    <brk id="46" max="16383" man="1"/>
+  </rowBreaks>
   <legacyDrawingHF r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Feuil1</vt:lpstr>
       <vt:lpstr>Feuil2</vt:lpstr>