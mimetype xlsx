--- v0 (2025-12-05)
+++ v1 (2026-05-16)
@@ -2,239 +2,173 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\0203 Indicateurs environnementaux\Excel\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\0203 Indicateurs environnementaux\Excel\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9455502B-2D94-4B58-A3B3-4F71F0383AB7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDEC9E9B-7E09-4E7C-8B6A-90CE42F48387}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{145DA550-8A96-402C-A2F5-3FA7F51079A8}"/>
+    <workbookView xWindow="28680" yWindow="-2400" windowWidth="29040" windowHeight="15720" xr2:uid="{145DA550-8A96-402C-A2F5-3FA7F51079A8}"/>
   </bookViews>
   <sheets>
-    <sheet name="te25-Fribourg_Grangeneuve" sheetId="14" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="te25-Payerne" sheetId="13" r:id="rId4"/>
+    <sheet name="te642-Fribourg_Grangeneuve" sheetId="14" r:id="rId1"/>
+    <sheet name="te642-Plaffeien" sheetId="11" r:id="rId2"/>
+    <sheet name="te642-Moléson" sheetId="12" r:id="rId3"/>
+    <sheet name="te642-Payerne" sheetId="13" r:id="rId4"/>
     <sheet name="Signes - Zeichen" sheetId="15" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="83">
   <si>
     <t>T02-03-01</t>
   </si>
   <si>
     <t>Moyenne</t>
   </si>
   <si>
     <t>Mittel</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nombre de jours avec... / Anzahl Tage mit...</t>
   </si>
   <si>
     <t>Niederschlag</t>
   </si>
   <si>
     <t>Chauffage</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>Heizung</t>
   </si>
   <si>
     <t>Température de l'air, en °C / Lufttemperatur in °C</t>
   </si>
   <si>
     <t>Source : Office fédéral de météorologie et de climatologie MétéoSuisse, Zurich</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 11.03.2025</t>
-[...4 lines deleted...]
-  <si>
     <t>—</t>
-  </si>
-[...1 lines deleted...]
-    <t>Quelle: Bundesamt für Meteorologie und Klimatolgie MeteoSchweiz, Zürich, te25-642</t>
   </si>
   <si>
     <t>Minimum absolu</t>
   </si>
   <si>
     <t>Absolutes Minimum</t>
   </si>
   <si>
     <t>Absolutes Maximum</t>
   </si>
   <si>
     <t>Maximum absolu</t>
   </si>
   <si>
     <t>Température de l'air, en °C / Lufttemperatur, in °C</t>
   </si>
   <si>
     <t>Précipitations ≥ 1,0 mm</t>
   </si>
   <si>
     <t>Niederschlag ≥ 1,0 mm</t>
-  </si>
-[...2 lines deleted...]
-Anzahl Tage mit...</t>
   </si>
   <si>
     <t>Frosttage (minimale Temperatur &lt; 0°C)</t>
   </si>
   <si>
     <t>Jours de gel (température minimale journalière &lt; 0°C)</t>
   </si>
   <si>
     <t>Jours d'hiver (température maximale journalière &lt; 0°C)</t>
   </si>
   <si>
     <t>Eistage (maximale Temperatur &lt; 0°C)</t>
   </si>
   <si>
     <t>Sommertage (maximale Temperatur ≥ 25°C)</t>
   </si>
   <si>
     <t>Jours d'été (température maximale journalière ≥ 25°C)</t>
   </si>
   <si>
     <t>Hitzetage (maximale Temperatur ≥ 30°C)</t>
   </si>
   <si>
     <t>Jours de chaleur (température maximale  journalière ≥ 30°C)</t>
   </si>
   <si>
     <t>Précipitations, en mm / Niederschlag, in mm</t>
   </si>
   <si>
     <t>Eau tombée</t>
   </si>
   <si>
     <t>...</t>
-  </si>
-[...48 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t>Abweichung von der Norm 1961-1990</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Abweichung von der Norm 1991-2020</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6"/>
@@ -356,456 +290,67 @@
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Norme climatologique des précipitations 1961-1990 = 987°C / Klimanormwert der Niederschläge 1961-1990 = 987°C</t>
     </r>
   </si>
   <si>
     <t>Neuschneehöhe</t>
   </si>
   <si>
     <r>
-      <t>Klimatologische Angaben der Messstation Payerne</t>
-[...358 lines deleted...]
-    <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>5</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Somme mensuelle des différences entre la température intérieure de 20°C et la température extérieure journalière moyenne ≤ 12°C / Monatliche Summe der Differenzen zwischen der Innentemperatur von 20°C und der durchschnittlichen täglichen Außentemperatur ≤ 12°C</t>
-    </r>
-[...27 lines deleted...]
-      <t>Norme climatologique des précipitations 1991-2020 =  1186°C / Klimanormwert der Niederschläge 1991-2020 =  1186°C</t>
     </r>
   </si>
   <si>
     <r>
       <t>Écart à la norme 1961-1990</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
     <r>
       <t>Écart à la norme 1991-2020</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
@@ -905,60 +450,178 @@
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 17.03.2026</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Meteorologie und Klimatolgie MeteoSchweiz, Zürich, te26-642</t>
+  </si>
+  <si>
+    <r>
+      <t>Données climatologiques de la station de Fribourg/Grangeneuve</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, de 1959 à 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Klimatologische Angaben der Messstation Freiburg/Grangeneuve</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> von 1959 bis 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Données climatologiques de la station de Planfayon</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>, de 1972 à 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Klimatologische Angaben der Messstation Plaffeien</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> von 1972 bis 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Nombre de jours avec...
+Anzahl Tage mit…</t>
+  </si>
+  <si>
+    <t>Nombre de jours avec...
+Anzahl Tage mit...</t>
+  </si>
+  <si>
+    <t>Précipitations, en mm
+Niederschlag, in mm</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <b/>
@@ -1057,58 +720,50 @@
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="6"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
@@ -1302,53 +957,53 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="136">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1529,200 +1184,212 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="3"/>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="3" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{8D825D27-308C-46C5-B258-B4A5F17C7C31}"/>
     <cellStyle name="Normal 5" xfId="3" xr:uid="{2FE6FA9A-F8CC-48E3-B618-2D541BA5A25D}"/>
     <cellStyle name="Normal 6" xfId="1" xr:uid="{A0102E19-10A2-46E6-9B1F-2ACB2EE33C15}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{65F9EFC5-1CDF-405C-8583-67B258F58DD0}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
@@ -2014,549 +1681,555 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8DA0F4CD-3BAC-462B-B2AF-B785F35AD2B2}">
-  <dimension ref="A1:S83"/>
+  <dimension ref="A1:T84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="8" width="10.81640625" style="18" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="18" max="16384" width="11.453125" style="18"/>
+    <col min="1" max="8" width="10.85546875" style="18" customWidth="1"/>
+    <col min="9" max="10" width="10.85546875" style="19" customWidth="1"/>
+    <col min="11" max="11" width="10.85546875" style="8" customWidth="1"/>
+    <col min="12" max="15" width="10.85546875" style="103" customWidth="1"/>
+    <col min="16" max="16" width="10.85546875" style="6" customWidth="1"/>
+    <col min="17" max="17" width="11.42578125" style="6"/>
+    <col min="18" max="16384" width="11.42578125" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" s="34" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:20" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A1" s="40" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="G1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="35"/>
       <c r="K1" s="36"/>
-      <c r="L1" s="108"/>
-[...2 lines deleted...]
-      <c r="O1" s="108"/>
+      <c r="L1" s="106"/>
+      <c r="M1" s="106"/>
+      <c r="N1" s="106"/>
+      <c r="O1" s="106"/>
       <c r="P1" s="41"/>
       <c r="Q1" s="42"/>
     </row>
-    <row r="2" spans="1:19" s="34" customFormat="1" ht="10.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:20" s="34" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A2" s="34" t="s">
-        <v>34</v>
+        <v>77</v>
       </c>
       <c r="G2" s="41"/>
       <c r="I2" s="41"/>
       <c r="J2" s="35"/>
       <c r="K2" s="36"/>
-      <c r="L2" s="108"/>
-[...2 lines deleted...]
-      <c r="O2" s="108"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
+      <c r="N2" s="106"/>
+      <c r="O2" s="106"/>
       <c r="P2" s="41"/>
       <c r="Q2" s="42"/>
     </row>
-    <row r="3" spans="1:19" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:20" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="31" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="G3" s="33"/>
       <c r="H3" s="34"/>
       <c r="I3" s="33"/>
       <c r="J3" s="35"/>
       <c r="K3" s="36"/>
-      <c r="L3" s="108"/>
-[...2 lines deleted...]
-      <c r="O3" s="108"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106"/>
       <c r="P3" s="33"/>
       <c r="Q3" s="11"/>
     </row>
-    <row r="4" spans="1:19" s="38" customFormat="1" ht="32" x14ac:dyDescent="0.35">
-      <c r="A4" s="109" t="s">
+    <row r="4" spans="1:20" s="38" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="131" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="112" t="s">
+      <c r="B4" s="134" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+      <c r="E4" s="135"/>
+      <c r="F4" s="136"/>
+      <c r="G4" s="134" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="135"/>
+      <c r="I4" s="136"/>
+      <c r="J4" s="137" t="s">
+        <v>81</v>
+      </c>
+      <c r="K4" s="138"/>
+      <c r="L4" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="113"/>
-[...8 lines deleted...]
-      <c r="J4" s="115" t="s">
+      <c r="M4" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="O4" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="P4" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="24"/>
+    </row>
+    <row r="5" spans="1:20" s="38" customFormat="1" ht="33" x14ac:dyDescent="0.25">
+      <c r="A5" s="132"/>
+      <c r="B5" s="126" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="126" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="126" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="127" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" s="127" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="127" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" s="127" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" s="127" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="127" t="s">
+        <v>15</v>
+      </c>
+      <c r="K5" s="127" t="s">
+        <v>4</v>
+      </c>
+      <c r="L5" s="128" t="s">
+        <v>17</v>
+      </c>
+      <c r="M5" s="128" t="s">
+        <v>20</v>
+      </c>
+      <c r="N5" s="129" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="116"/>
-      <c r="L4" s="22" t="s">
+      <c r="O5" s="128" t="s">
         <v>23</v>
       </c>
-      <c r="M4" s="22" t="s">
-[...58 lines deleted...]
-        <v>39</v>
+      <c r="P5" s="128" t="s">
+        <v>32</v>
       </c>
       <c r="Q5" s="24"/>
     </row>
-    <row r="6" spans="1:19" s="38" customFormat="1" ht="25" x14ac:dyDescent="0.35">
-      <c r="A6" s="111"/>
+    <row r="6" spans="1:20" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="133"/>
       <c r="B6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="25" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D6" s="25" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E6" s="26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F6" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G6" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I6" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="G6" s="26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K6" s="27" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L6" s="27"/>
       <c r="M6" s="39"/>
-      <c r="N6" s="106"/>
+      <c r="N6" s="104"/>
       <c r="O6" s="39"/>
       <c r="P6" s="27"/>
       <c r="Q6" s="24"/>
     </row>
-    <row r="7" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="43">
         <v>1959</v>
       </c>
       <c r="B7" s="11">
         <v>8.6</v>
       </c>
       <c r="C7" s="11">
         <v>0.69999999999999929</v>
       </c>
       <c r="D7" s="11">
         <v>-0.53333333333333333</v>
       </c>
       <c r="E7" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F7" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G7" s="45">
         <v>920.5</v>
       </c>
       <c r="H7" s="44">
         <v>-66.5</v>
       </c>
       <c r="I7" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J7" s="47">
         <v>110</v>
       </c>
       <c r="K7" s="48">
         <v>230</v>
       </c>
       <c r="L7" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M7" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N7" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O7" s="44" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3653</v>
+        <v>5</v>
+      </c>
+      <c r="P7" s="101">
+        <v>3653.0000000000014</v>
       </c>
       <c r="Q7" s="11"/>
       <c r="R7" s="72"/>
       <c r="S7" s="72"/>
     </row>
-    <row r="8" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="43">
         <v>1960</v>
       </c>
       <c r="B8" s="11">
         <v>7.9</v>
       </c>
       <c r="C8" s="11">
         <v>0</v>
       </c>
       <c r="D8" s="11">
         <v>-1.2</v>
       </c>
       <c r="E8" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F8" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G8" s="45">
         <v>1168.4999999999998</v>
       </c>
       <c r="H8" s="44">
         <v>181.49999999999977</v>
       </c>
       <c r="I8" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J8" s="47">
         <v>140</v>
       </c>
       <c r="K8" s="48">
         <v>244</v>
       </c>
       <c r="L8" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M8" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N8" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O8" s="44" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P8" s="49"/>
+        <v>5</v>
+      </c>
+      <c r="P8" s="49">
+        <v>3820.2000000000012</v>
+      </c>
       <c r="Q8" s="11"/>
       <c r="R8" s="72"/>
       <c r="S8" s="72"/>
     </row>
-    <row r="9" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43">
         <v>1961</v>
       </c>
       <c r="B9" s="11">
         <v>8.9</v>
       </c>
       <c r="C9" s="11">
         <v>1</v>
       </c>
       <c r="D9" s="11">
         <v>-0.20833333333333334</v>
       </c>
       <c r="E9" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F9" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G9" s="45">
         <v>898.3</v>
       </c>
       <c r="H9" s="44">
         <v>-88.700000000000045</v>
       </c>
       <c r="I9" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J9" s="47">
         <v>118</v>
       </c>
       <c r="K9" s="48">
         <v>229</v>
       </c>
       <c r="L9" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M9" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N9" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O9" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P9" s="49">
-        <v>3500.0000000000009</v>
+        <v>3500.0000000000032</v>
       </c>
       <c r="Q9" s="11"/>
       <c r="R9" s="72"/>
       <c r="S9" s="72"/>
     </row>
-    <row r="10" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="43">
         <v>1962</v>
       </c>
       <c r="B10" s="11">
         <v>7.2</v>
       </c>
       <c r="C10" s="11">
         <v>-0.70000000000000018</v>
       </c>
       <c r="D10" s="11">
         <v>-1.95</v>
       </c>
       <c r="E10" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F10" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G10" s="45">
         <v>772.10000000000014</v>
       </c>
       <c r="H10" s="44">
         <v>-214.89999999999986</v>
       </c>
       <c r="I10" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J10" s="47">
         <v>109</v>
       </c>
       <c r="K10" s="48">
         <v>252</v>
       </c>
       <c r="L10" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M10" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N10" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O10" s="44" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P10" s="49"/>
+        <v>5</v>
+      </c>
+      <c r="P10" s="49">
+        <v>4305.1999999999989</v>
+      </c>
       <c r="Q10" s="11"/>
       <c r="R10" s="72"/>
       <c r="S10" s="72"/>
     </row>
-    <row r="11" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43">
         <v>1963</v>
       </c>
       <c r="B11" s="11">
         <v>6.8</v>
       </c>
       <c r="C11" s="11">
         <v>-1.1000000000000005</v>
       </c>
       <c r="D11" s="11">
         <v>-2.3666666666666667</v>
       </c>
       <c r="E11" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F11" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G11" s="45">
         <v>1103</v>
       </c>
       <c r="H11" s="44">
         <v>116</v>
       </c>
       <c r="I11" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J11" s="47">
         <v>129</v>
       </c>
       <c r="K11" s="48">
         <v>248</v>
       </c>
       <c r="L11" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M11" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N11" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O11" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P11" s="49">
-        <v>4340.3999999999996</v>
+        <v>4340.4000000000015</v>
       </c>
       <c r="Q11" s="11"/>
       <c r="R11" s="72"/>
       <c r="S11" s="72"/>
     </row>
-    <row r="12" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="43">
         <v>1964</v>
       </c>
       <c r="B12" s="11">
         <v>8</v>
       </c>
       <c r="C12" s="11">
         <v>9.9999999999999645E-2</v>
       </c>
       <c r="D12" s="11">
         <v>-1.1416666666666666</v>
       </c>
       <c r="E12" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F12" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G12" s="45">
         <v>844.9</v>
       </c>
       <c r="H12" s="44">
         <v>-142.10000000000002</v>
       </c>
       <c r="I12" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J12" s="47">
         <v>103</v>
       </c>
       <c r="K12" s="48">
         <v>229</v>
       </c>
       <c r="L12" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M12" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N12" s="44" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O12" s="44" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="P12" s="49"/>
+        <v>5</v>
+      </c>
+      <c r="P12" s="49">
+        <v>3913.4000000000024</v>
+      </c>
       <c r="Q12" s="11"/>
       <c r="R12" s="72"/>
       <c r="S12" s="72"/>
     </row>
-    <row r="13" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43">
         <v>1965</v>
       </c>
       <c r="B13" s="11">
         <v>7.2</v>
       </c>
       <c r="C13" s="11">
         <v>-0.70000000000000018</v>
       </c>
       <c r="D13" s="11">
         <v>-1.925</v>
       </c>
       <c r="E13" s="11">
         <v>-15.6</v>
       </c>
       <c r="F13" s="11">
         <v>30.5</v>
       </c>
       <c r="G13" s="45">
         <v>1350.4</v>
       </c>
       <c r="H13" s="44">
         <v>363.40000000000009</v>
       </c>
       <c r="I13" s="50">
@@ -2564,1377 +2237,1403 @@
       </c>
       <c r="J13" s="47">
         <v>170</v>
       </c>
       <c r="K13" s="48">
         <v>270</v>
       </c>
       <c r="L13" s="44">
         <v>109</v>
       </c>
       <c r="M13" s="44">
         <v>26</v>
       </c>
       <c r="N13" s="44">
         <v>16</v>
       </c>
       <c r="O13" s="44">
         <v>1</v>
       </c>
       <c r="P13" s="49">
         <v>4265.4000000000005</v>
       </c>
       <c r="Q13" s="11"/>
       <c r="R13" s="72"/>
       <c r="S13" s="72"/>
-    </row>
-    <row r="14" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T13" s="54"/>
+    </row>
+    <row r="14" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43">
         <v>1966</v>
       </c>
       <c r="B14" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="C14" s="11">
         <v>0.40000000000000036</v>
       </c>
       <c r="D14" s="11">
         <v>-0.81666666666666643</v>
       </c>
       <c r="E14" s="11">
         <v>-17.7</v>
       </c>
       <c r="F14" s="11">
         <v>31.5</v>
       </c>
       <c r="G14" s="45">
         <v>1050.1000000000001</v>
       </c>
       <c r="H14" s="44">
         <v>63.100000000000136</v>
       </c>
       <c r="I14" s="50">
         <v>830</v>
       </c>
       <c r="J14" s="47">
         <v>134</v>
       </c>
       <c r="K14" s="48">
         <v>229</v>
       </c>
       <c r="L14" s="44">
         <v>97</v>
       </c>
       <c r="M14" s="44">
         <v>18</v>
       </c>
       <c r="N14" s="44">
         <v>24</v>
       </c>
       <c r="O14" s="44">
         <v>2</v>
       </c>
       <c r="P14" s="49">
-        <v>3691.6000000000004</v>
+        <v>3691.6000000000022</v>
       </c>
       <c r="Q14" s="11"/>
       <c r="R14" s="72"/>
       <c r="S14" s="72"/>
-    </row>
-    <row r="15" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T14" s="54"/>
+    </row>
+    <row r="15" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="43">
         <v>1967</v>
       </c>
       <c r="B15" s="11">
         <v>8.1</v>
       </c>
       <c r="C15" s="11">
         <v>0.19999999999999929</v>
       </c>
       <c r="D15" s="11">
         <v>-1</v>
       </c>
       <c r="E15" s="11">
         <v>-16.100000000000001</v>
       </c>
       <c r="F15" s="11">
         <v>30.3</v>
       </c>
       <c r="G15" s="45">
         <v>931.99999999999989</v>
       </c>
       <c r="H15" s="44">
         <v>-55.000000000000114</v>
       </c>
       <c r="I15" s="50">
         <v>410</v>
       </c>
       <c r="J15" s="47">
         <v>118</v>
       </c>
       <c r="K15" s="48">
         <v>251</v>
       </c>
       <c r="L15" s="44">
         <v>112</v>
       </c>
       <c r="M15" s="44">
         <v>24</v>
       </c>
       <c r="N15" s="44">
         <v>27</v>
       </c>
       <c r="O15" s="44">
         <v>2</v>
       </c>
       <c r="P15" s="49">
-        <v>3965.4999999999995</v>
+        <v>3965.4999999999977</v>
       </c>
       <c r="Q15" s="11"/>
       <c r="R15" s="72"/>
       <c r="S15" s="72"/>
-    </row>
-    <row r="16" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T15" s="54"/>
+    </row>
+    <row r="16" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43">
         <v>1968</v>
       </c>
       <c r="B16" s="11">
         <v>7.8</v>
       </c>
       <c r="C16" s="11">
         <v>-0.10000000000000053</v>
       </c>
       <c r="D16" s="11">
         <v>-1.3416666666666666</v>
       </c>
       <c r="E16" s="11">
         <v>-17.8</v>
       </c>
       <c r="F16" s="11">
         <v>30.1</v>
       </c>
       <c r="G16" s="45">
         <v>1176.2999999999997</v>
       </c>
       <c r="H16" s="44">
         <v>189.29999999999973</v>
       </c>
       <c r="I16" s="50">
         <v>1190</v>
       </c>
       <c r="J16" s="47">
         <v>140</v>
       </c>
       <c r="K16" s="48">
         <v>244</v>
       </c>
       <c r="L16" s="44">
         <v>119</v>
       </c>
       <c r="M16" s="44">
         <v>32</v>
       </c>
       <c r="N16" s="44">
         <v>15</v>
       </c>
       <c r="O16" s="44">
         <v>1</v>
       </c>
       <c r="P16" s="49">
-        <v>3895.6000000000004</v>
+        <v>3895.5999999999981</v>
       </c>
       <c r="Q16" s="11"/>
       <c r="R16" s="72"/>
       <c r="S16" s="72"/>
-    </row>
-    <row r="17" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T16" s="54"/>
+    </row>
+    <row r="17" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="43">
         <v>1969</v>
       </c>
       <c r="B17" s="11">
         <v>7.4</v>
       </c>
       <c r="C17" s="11">
         <v>-0.5</v>
       </c>
       <c r="D17" s="11">
         <v>-1.7416666666666665</v>
       </c>
       <c r="E17" s="11">
         <v>-14</v>
       </c>
       <c r="F17" s="11">
         <v>29.6</v>
       </c>
       <c r="G17" s="45">
         <v>805.5</v>
       </c>
       <c r="H17" s="44">
         <v>-181.5</v>
       </c>
       <c r="I17" s="50">
         <v>940</v>
       </c>
       <c r="J17" s="47">
         <v>118</v>
       </c>
       <c r="K17" s="48">
         <v>257</v>
       </c>
       <c r="L17" s="44">
         <v>125</v>
       </c>
       <c r="M17" s="44">
         <v>47</v>
       </c>
       <c r="N17" s="44">
         <v>31</v>
       </c>
       <c r="O17" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P17" s="49">
-        <v>4213.7999999999993</v>
+        <v>4213.7999999999984</v>
       </c>
       <c r="Q17" s="11"/>
       <c r="R17" s="72"/>
       <c r="S17" s="72"/>
-    </row>
-    <row r="18" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T17" s="54"/>
+    </row>
+    <row r="18" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43">
         <v>1970</v>
       </c>
       <c r="B18" s="11">
         <v>7.5</v>
       </c>
       <c r="C18" s="11">
         <v>-0.40000000000000036</v>
       </c>
       <c r="D18" s="11">
         <v>-1.6749999999999998</v>
       </c>
       <c r="E18" s="11">
         <v>-14.7</v>
       </c>
       <c r="F18" s="11">
         <v>31.2</v>
       </c>
       <c r="G18" s="45">
         <v>1048.0999999999999</v>
       </c>
       <c r="H18" s="44">
         <v>61.099999999999909</v>
       </c>
       <c r="I18" s="50">
         <v>1210</v>
       </c>
       <c r="J18" s="47">
         <v>136</v>
       </c>
       <c r="K18" s="48">
         <v>248</v>
       </c>
       <c r="L18" s="44">
         <v>122</v>
       </c>
       <c r="M18" s="44">
         <v>33</v>
       </c>
       <c r="N18" s="44">
         <v>27</v>
       </c>
       <c r="O18" s="44">
         <v>1</v>
       </c>
       <c r="P18" s="49">
-        <v>4156</v>
+        <v>4156.0000000000009</v>
       </c>
       <c r="Q18" s="11"/>
       <c r="R18" s="72"/>
       <c r="S18" s="72"/>
-    </row>
-    <row r="19" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T18" s="54"/>
+    </row>
+    <row r="19" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="43">
         <v>1971</v>
       </c>
       <c r="B19" s="11">
         <v>7.6</v>
       </c>
       <c r="C19" s="11">
         <v>-0.30000000000000071</v>
       </c>
       <c r="D19" s="11">
         <v>-1.5166666666666666</v>
       </c>
       <c r="E19" s="52">
         <v>-17.600000000000001</v>
       </c>
       <c r="F19" s="52" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G19" s="45">
         <v>729.89999999999986</v>
       </c>
       <c r="H19" s="44">
         <v>-257.10000000000014</v>
       </c>
       <c r="I19" s="53" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J19" s="47">
         <v>95</v>
       </c>
       <c r="K19" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L19" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M19" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N19" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O19" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P19" s="55" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="Q19" s="11"/>
+        <v>5</v>
+      </c>
+      <c r="Q19" s="52"/>
       <c r="R19" s="72"/>
       <c r="S19" s="72"/>
-    </row>
-    <row r="20" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T19" s="54"/>
+    </row>
+    <row r="20" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43">
         <v>1972</v>
       </c>
       <c r="B20" s="11">
         <v>7.4</v>
       </c>
       <c r="C20" s="11">
         <v>-0.5</v>
       </c>
       <c r="D20" s="11">
         <v>-1.7333333333333334</v>
       </c>
       <c r="E20" s="11">
         <v>-10.5</v>
       </c>
       <c r="F20" s="11">
         <v>28.4</v>
       </c>
       <c r="G20" s="45">
         <v>787.99999999999989</v>
       </c>
       <c r="H20" s="44">
         <v>-199.00000000000011</v>
       </c>
       <c r="I20" s="50">
         <v>220</v>
       </c>
       <c r="J20" s="47">
         <v>109</v>
       </c>
       <c r="K20" s="48">
         <v>268</v>
       </c>
       <c r="L20" s="44">
         <v>128</v>
       </c>
       <c r="M20" s="44">
         <v>27</v>
       </c>
       <c r="N20" s="44">
         <v>17</v>
       </c>
       <c r="O20" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P20" s="49">
         <v>4186.8</v>
       </c>
       <c r="Q20" s="11"/>
       <c r="R20" s="72"/>
       <c r="S20" s="72"/>
-    </row>
-    <row r="21" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T20" s="54"/>
+    </row>
+    <row r="21" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="43">
         <v>1973</v>
       </c>
       <c r="B21" s="11">
         <v>7.5</v>
       </c>
       <c r="C21" s="11">
         <v>-0.40000000000000036</v>
       </c>
       <c r="D21" s="11">
         <v>-1.675</v>
       </c>
       <c r="E21" s="11">
         <v>-15.1</v>
       </c>
       <c r="F21" s="11">
         <v>28.9</v>
       </c>
       <c r="G21" s="45">
         <v>884.69999999999993</v>
       </c>
       <c r="H21" s="44">
         <v>-102.30000000000007</v>
       </c>
       <c r="I21" s="50">
         <v>710</v>
       </c>
       <c r="J21" s="47">
         <v>109</v>
       </c>
       <c r="K21" s="48">
         <v>239</v>
       </c>
       <c r="L21" s="44">
         <v>141</v>
       </c>
       <c r="M21" s="44">
         <v>37</v>
       </c>
       <c r="N21" s="44">
         <v>32</v>
       </c>
       <c r="O21" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P21" s="49">
-        <v>4112.7</v>
+        <v>4112.7000000000044</v>
       </c>
       <c r="Q21" s="11"/>
       <c r="R21" s="72"/>
       <c r="S21" s="72"/>
-    </row>
-    <row r="22" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T21" s="54"/>
+    </row>
+    <row r="22" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="43">
         <v>1974</v>
       </c>
       <c r="B22" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="C22" s="11">
         <v>0.40000000000000036</v>
       </c>
       <c r="D22" s="11">
         <v>-0.81666666666666676</v>
       </c>
       <c r="E22" s="11">
         <v>-7.2</v>
       </c>
       <c r="F22" s="11">
         <v>32.1</v>
       </c>
       <c r="G22" s="45">
         <v>953.80000000000018</v>
       </c>
       <c r="H22" s="44">
         <v>-33.199999999999818</v>
       </c>
       <c r="I22" s="50">
         <v>220</v>
       </c>
       <c r="J22" s="47">
         <v>142</v>
       </c>
       <c r="K22" s="48">
         <v>250</v>
       </c>
       <c r="L22" s="44">
         <v>86</v>
       </c>
       <c r="M22" s="44">
         <v>3</v>
       </c>
       <c r="N22" s="44">
         <v>22</v>
       </c>
       <c r="O22" s="44">
         <v>2</v>
       </c>
       <c r="P22" s="49">
-        <v>3801.8</v>
+        <v>3801.8000000000011</v>
       </c>
       <c r="Q22" s="11"/>
       <c r="R22" s="72"/>
       <c r="S22" s="72"/>
-    </row>
-    <row r="23" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T22" s="54"/>
+    </row>
+    <row r="23" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="43">
         <v>1975</v>
       </c>
       <c r="B23" s="11">
         <v>8.1</v>
       </c>
       <c r="C23" s="11">
         <v>0.19999999999999929</v>
       </c>
       <c r="D23" s="11">
         <v>-1.0083333333333335</v>
       </c>
       <c r="E23" s="11">
         <v>-12.4</v>
       </c>
       <c r="F23" s="11">
         <v>30</v>
       </c>
       <c r="G23" s="45">
         <v>910.60000000000014</v>
       </c>
       <c r="H23" s="44">
         <v>-76.399999999999864</v>
       </c>
       <c r="I23" s="50">
         <v>480</v>
       </c>
       <c r="J23" s="47">
         <v>121</v>
       </c>
       <c r="K23" s="48">
         <v>243</v>
       </c>
       <c r="L23" s="44">
         <v>104</v>
       </c>
       <c r="M23" s="44">
         <v>21</v>
       </c>
       <c r="N23" s="44">
         <v>29</v>
       </c>
       <c r="O23" s="44">
         <v>1</v>
       </c>
       <c r="P23" s="49">
-        <v>3900.9000000000005</v>
+        <v>3900.8999999999992</v>
       </c>
       <c r="Q23" s="11"/>
       <c r="R23" s="72"/>
       <c r="S23" s="72"/>
-    </row>
-    <row r="24" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T23" s="54"/>
+    </row>
+    <row r="24" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="43">
         <v>1976</v>
       </c>
       <c r="B24" s="11">
         <v>8.1</v>
       </c>
       <c r="C24" s="11">
         <v>0.19999999999999929</v>
       </c>
       <c r="D24" s="11">
         <v>-1.0833333333333333</v>
       </c>
       <c r="E24" s="11">
         <v>-16.8</v>
       </c>
       <c r="F24" s="11">
         <v>31</v>
       </c>
       <c r="G24" s="45">
         <v>746.2</v>
       </c>
       <c r="H24" s="44">
         <v>-240.79999999999995</v>
       </c>
       <c r="I24" s="50">
         <v>910</v>
       </c>
       <c r="J24" s="47">
         <v>99</v>
       </c>
       <c r="K24" s="48">
         <v>242</v>
       </c>
       <c r="L24" s="44">
         <v>123</v>
       </c>
       <c r="M24" s="44">
         <v>30</v>
       </c>
       <c r="N24" s="44">
         <v>41</v>
       </c>
       <c r="O24" s="44">
         <v>4</v>
       </c>
       <c r="P24" s="49">
-        <v>3936.7000000000003</v>
+        <v>3936.7000000000016</v>
       </c>
       <c r="Q24" s="11"/>
       <c r="R24" s="72"/>
       <c r="S24" s="72"/>
-    </row>
-    <row r="25" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T24" s="54"/>
+    </row>
+    <row r="25" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43">
         <v>1977</v>
       </c>
       <c r="B25" s="11">
         <v>8.1</v>
       </c>
       <c r="C25" s="11">
         <v>0.19999999999999929</v>
       </c>
       <c r="D25" s="11">
         <v>-1.0166666666666668</v>
       </c>
       <c r="E25" s="11">
         <v>-14.8</v>
       </c>
       <c r="F25" s="11">
         <v>27.1</v>
       </c>
       <c r="G25" s="45">
         <v>1209.4000000000001</v>
       </c>
       <c r="H25" s="44">
         <v>222.40000000000009</v>
       </c>
       <c r="I25" s="50">
         <v>1060</v>
       </c>
       <c r="J25" s="47">
         <v>149</v>
       </c>
       <c r="K25" s="48">
         <v>241</v>
       </c>
       <c r="L25" s="44">
         <v>98</v>
       </c>
       <c r="M25" s="44">
         <v>21</v>
       </c>
       <c r="N25" s="44">
         <v>5</v>
       </c>
       <c r="O25" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P25" s="49">
-        <v>3719</v>
+        <v>3718.9999999999977</v>
       </c>
       <c r="Q25" s="11"/>
       <c r="R25" s="72"/>
       <c r="S25" s="72"/>
-    </row>
-    <row r="26" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T25" s="54"/>
+    </row>
+    <row r="26" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="43">
         <v>1978</v>
       </c>
       <c r="B26" s="11">
         <v>7.2</v>
       </c>
       <c r="C26" s="11">
         <v>-0.70000000000000018</v>
       </c>
       <c r="D26" s="11">
         <v>-1.9166666666666667</v>
       </c>
       <c r="E26" s="11">
         <v>-14</v>
       </c>
       <c r="F26" s="11">
         <v>28.4</v>
       </c>
       <c r="G26" s="45">
         <v>951.09999999999991</v>
       </c>
       <c r="H26" s="44">
         <v>-35.900000000000091</v>
       </c>
       <c r="I26" s="50">
         <v>980</v>
       </c>
       <c r="J26" s="47">
         <v>133</v>
       </c>
       <c r="K26" s="48">
         <v>262</v>
       </c>
       <c r="L26" s="44">
         <v>118</v>
       </c>
       <c r="M26" s="44">
         <v>36</v>
       </c>
       <c r="N26" s="44">
         <v>13</v>
       </c>
       <c r="O26" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P26" s="49">
-        <v>4183.1000000000004</v>
+        <v>4183.0999999999995</v>
       </c>
       <c r="Q26" s="11"/>
       <c r="R26" s="72"/>
       <c r="S26" s="72"/>
-    </row>
-    <row r="27" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T26" s="54"/>
+    </row>
+    <row r="27" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="43">
         <v>1979</v>
       </c>
       <c r="B27" s="11">
         <v>7.9</v>
       </c>
       <c r="C27" s="11">
         <v>0</v>
       </c>
       <c r="D27" s="11">
         <v>-1.2083333333333333</v>
       </c>
       <c r="E27" s="11">
         <v>-17</v>
       </c>
       <c r="F27" s="11">
         <v>28.8</v>
       </c>
       <c r="G27" s="45">
         <v>1026.7</v>
       </c>
       <c r="H27" s="44">
         <v>39.700000000000045</v>
       </c>
       <c r="I27" s="50">
         <v>760</v>
       </c>
       <c r="J27" s="47">
         <v>140</v>
       </c>
       <c r="K27" s="48">
         <v>248</v>
       </c>
       <c r="L27" s="44">
         <v>111</v>
       </c>
       <c r="M27" s="44">
         <v>29</v>
       </c>
       <c r="N27" s="44">
         <v>19</v>
       </c>
       <c r="O27" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P27" s="49">
-        <v>3951.5000000000005</v>
+        <v>3951.4999999999977</v>
       </c>
       <c r="Q27" s="11"/>
       <c r="R27" s="72"/>
       <c r="S27" s="72"/>
-    </row>
-    <row r="28" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T27" s="54"/>
+    </row>
+    <row r="28" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="43">
         <v>1980</v>
       </c>
       <c r="B28" s="11">
         <v>7.3</v>
       </c>
       <c r="C28" s="11">
         <v>-0.60000000000000053</v>
       </c>
       <c r="D28" s="11">
         <v>-1.8416666666666668</v>
       </c>
       <c r="E28" s="11">
         <v>-16.600000000000001</v>
       </c>
       <c r="F28" s="11">
         <v>29.5</v>
       </c>
       <c r="G28" s="45">
         <v>1024.8000000000002</v>
       </c>
       <c r="H28" s="44">
         <v>37.800000000000182</v>
       </c>
       <c r="I28" s="50">
         <v>690</v>
       </c>
       <c r="J28" s="47">
         <v>137</v>
       </c>
       <c r="K28" s="48">
         <v>254</v>
       </c>
       <c r="L28" s="44">
         <v>113</v>
       </c>
       <c r="M28" s="44">
         <v>35</v>
       </c>
       <c r="N28" s="44">
         <v>17</v>
       </c>
       <c r="O28" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P28" s="49">
-        <v>4123</v>
+        <v>4122.9999999999991</v>
       </c>
       <c r="Q28" s="11"/>
       <c r="R28" s="72"/>
       <c r="S28" s="72"/>
-    </row>
-    <row r="29" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T28" s="54"/>
+    </row>
+    <row r="29" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="43">
         <v>1981</v>
       </c>
       <c r="B29" s="11">
         <v>8</v>
       </c>
       <c r="C29" s="11">
         <v>9.9999999999999645E-2</v>
       </c>
       <c r="D29" s="11">
         <v>-1.1916666666666667</v>
       </c>
       <c r="E29" s="11">
         <v>-19.5</v>
       </c>
       <c r="F29" s="11">
         <v>30.4</v>
       </c>
       <c r="G29" s="45">
         <v>1054.3</v>
       </c>
       <c r="H29" s="44">
         <v>67.299999999999955</v>
       </c>
       <c r="I29" s="50">
         <v>1190</v>
       </c>
       <c r="J29" s="47">
         <v>145</v>
       </c>
       <c r="K29" s="48">
         <v>231</v>
       </c>
       <c r="L29" s="44">
         <v>103</v>
       </c>
       <c r="M29" s="44">
         <v>29</v>
       </c>
       <c r="N29" s="44">
         <v>23</v>
       </c>
       <c r="O29" s="44">
         <v>2</v>
       </c>
       <c r="P29" s="49">
-        <v>3807.3</v>
+        <v>3807.2999999999997</v>
       </c>
       <c r="Q29" s="11"/>
       <c r="R29" s="72"/>
       <c r="S29" s="72"/>
-    </row>
-    <row r="30" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T29" s="54"/>
+    </row>
+    <row r="30" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="43">
         <v>1982</v>
       </c>
       <c r="B30" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C30" s="11">
         <v>0.79999999999999893</v>
       </c>
       <c r="D30" s="11">
         <v>-0.44166666666666665</v>
       </c>
       <c r="E30" s="11">
         <v>-12.5</v>
       </c>
       <c r="F30" s="11">
         <v>29.4</v>
       </c>
       <c r="G30" s="45">
         <v>1119.2</v>
       </c>
       <c r="H30" s="44">
         <v>132.20000000000005</v>
       </c>
       <c r="I30" s="50">
         <v>390</v>
       </c>
       <c r="J30" s="47">
         <v>123</v>
       </c>
       <c r="K30" s="48">
         <v>236</v>
       </c>
       <c r="L30" s="44">
         <v>101</v>
       </c>
       <c r="M30" s="44">
         <v>12</v>
       </c>
       <c r="N30" s="44">
         <v>28</v>
       </c>
       <c r="O30" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P30" s="49">
-        <v>3680.2</v>
+        <v>3680.1999999999994</v>
       </c>
       <c r="Q30" s="11"/>
       <c r="R30" s="72"/>
       <c r="S30" s="72"/>
-    </row>
-    <row r="31" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T30" s="54"/>
+    </row>
+    <row r="31" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="43">
         <v>1983</v>
       </c>
       <c r="B31" s="11">
         <v>8.5</v>
       </c>
       <c r="C31" s="11">
         <v>0.59999999999999964</v>
       </c>
       <c r="D31" s="11">
         <v>-0.63333333333333319</v>
       </c>
       <c r="E31" s="11">
         <v>-12.3</v>
       </c>
       <c r="F31" s="11">
         <v>34.700000000000003</v>
       </c>
       <c r="G31" s="45">
         <v>1015.4</v>
       </c>
       <c r="H31" s="44">
         <v>28.399999999999977</v>
       </c>
       <c r="I31" s="50">
         <v>230</v>
       </c>
       <c r="J31" s="47">
         <v>123</v>
       </c>
       <c r="K31" s="48">
         <v>238</v>
       </c>
       <c r="L31" s="44">
         <v>112</v>
       </c>
       <c r="M31" s="44">
         <v>25</v>
       </c>
       <c r="N31" s="44">
         <v>43</v>
       </c>
       <c r="O31" s="44">
         <v>12</v>
       </c>
       <c r="P31" s="49">
-        <v>3843.2000000000007</v>
+        <v>3843.1999999999989</v>
       </c>
       <c r="Q31" s="11"/>
       <c r="R31" s="72"/>
       <c r="S31" s="72"/>
-    </row>
-    <row r="32" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T31" s="54"/>
+    </row>
+    <row r="32" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43">
         <v>1984</v>
       </c>
       <c r="B32" s="11">
         <v>7.6</v>
       </c>
       <c r="C32" s="11">
         <v>-0.30000000000000071</v>
       </c>
       <c r="D32" s="11">
         <v>-1.5083333333333331</v>
       </c>
       <c r="E32" s="11">
         <v>-11.2</v>
       </c>
       <c r="F32" s="11">
         <v>30.3</v>
       </c>
       <c r="G32" s="45">
         <v>1012.1999999999999</v>
       </c>
       <c r="H32" s="44">
         <v>25.199999999999932</v>
       </c>
       <c r="I32" s="50">
         <v>850</v>
       </c>
       <c r="J32" s="47">
         <v>126</v>
       </c>
       <c r="K32" s="48">
         <v>253</v>
       </c>
       <c r="L32" s="44">
         <v>121</v>
       </c>
       <c r="M32" s="44">
         <v>17</v>
       </c>
       <c r="N32" s="44">
         <v>20</v>
       </c>
       <c r="O32" s="44">
         <v>2</v>
       </c>
       <c r="P32" s="49">
-        <v>4063</v>
+        <v>4063.0000000000005</v>
       </c>
       <c r="Q32" s="11"/>
       <c r="R32" s="72"/>
       <c r="S32" s="72"/>
-    </row>
-    <row r="33" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T32" s="54"/>
+    </row>
+    <row r="33" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="43">
         <v>1985</v>
       </c>
       <c r="B33" s="11">
         <v>7.4</v>
       </c>
       <c r="C33" s="11">
         <v>-0.5</v>
       </c>
       <c r="D33" s="11">
         <v>-1.7750000000000001</v>
       </c>
       <c r="E33" s="11">
         <v>-23.5</v>
       </c>
       <c r="F33" s="11">
         <v>30.8</v>
       </c>
       <c r="G33" s="45">
         <v>1033</v>
       </c>
       <c r="H33" s="44">
         <v>46</v>
       </c>
       <c r="I33" s="50">
         <v>1320</v>
       </c>
       <c r="J33" s="47">
         <v>116</v>
       </c>
       <c r="K33" s="48">
         <v>233</v>
       </c>
       <c r="L33" s="44">
         <v>125</v>
       </c>
       <c r="M33" s="44">
         <v>43</v>
       </c>
       <c r="N33" s="44">
         <v>35</v>
       </c>
       <c r="O33" s="44">
         <v>3</v>
       </c>
       <c r="P33" s="49">
-        <v>4090.5000000000005</v>
+        <v>4090.4999999999986</v>
       </c>
       <c r="Q33" s="11"/>
       <c r="R33" s="72"/>
       <c r="S33" s="72"/>
-    </row>
-    <row r="34" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T33" s="54"/>
+    </row>
+    <row r="34" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="43">
         <v>1986</v>
       </c>
       <c r="B34" s="11">
         <v>7.9</v>
       </c>
       <c r="C34" s="11">
         <v>0</v>
       </c>
       <c r="D34" s="11">
         <v>-1.2666666666666666</v>
       </c>
       <c r="E34" s="11">
         <v>-18.600000000000001</v>
       </c>
       <c r="F34" s="11">
         <v>31.1</v>
       </c>
       <c r="G34" s="45">
         <v>1044.6999999999998</v>
       </c>
       <c r="H34" s="44">
         <v>57.699999999999818</v>
       </c>
       <c r="I34" s="50">
         <v>1060</v>
       </c>
       <c r="J34" s="47">
         <v>124</v>
       </c>
       <c r="K34" s="48">
         <v>230</v>
       </c>
       <c r="L34" s="44">
         <v>113</v>
       </c>
       <c r="M34" s="44">
         <v>32</v>
       </c>
       <c r="N34" s="44">
         <v>39</v>
       </c>
       <c r="O34" s="44">
         <v>2</v>
       </c>
       <c r="P34" s="49">
-        <v>3908.6000000000004</v>
+        <v>3908.6</v>
       </c>
       <c r="Q34" s="11"/>
       <c r="R34" s="72"/>
       <c r="S34" s="72"/>
-    </row>
-    <row r="35" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T34" s="54"/>
+    </row>
+    <row r="35" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="43">
         <v>1987</v>
       </c>
       <c r="B35" s="11">
         <v>7.9</v>
       </c>
       <c r="C35" s="11">
         <v>0</v>
       </c>
       <c r="D35" s="11">
         <v>-1.2833333333333332</v>
       </c>
       <c r="E35" s="11">
         <v>-23.2</v>
       </c>
       <c r="F35" s="11">
         <v>29.9</v>
       </c>
       <c r="G35" s="45">
         <v>1216.2</v>
       </c>
       <c r="H35" s="44">
         <v>229.20000000000005</v>
       </c>
       <c r="I35" s="50">
         <v>850</v>
       </c>
       <c r="J35" s="51">
         <v>143</v>
       </c>
       <c r="K35" s="48">
         <v>238</v>
       </c>
       <c r="L35" s="44">
         <v>114</v>
       </c>
       <c r="M35" s="44">
         <v>38</v>
       </c>
       <c r="N35" s="44">
         <v>32</v>
       </c>
       <c r="O35" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P35" s="49">
-        <v>3972.5</v>
+        <v>3972.5000000000014</v>
       </c>
       <c r="Q35" s="11"/>
       <c r="R35" s="72"/>
       <c r="S35" s="72"/>
-    </row>
-    <row r="36" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T35" s="54"/>
+    </row>
+    <row r="36" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="43">
         <v>1988</v>
       </c>
       <c r="B36" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="C36" s="11">
         <v>0.90000000000000036</v>
       </c>
       <c r="D36" s="11">
         <v>-0.3833333333333333</v>
       </c>
       <c r="E36" s="11">
         <v>-12</v>
       </c>
       <c r="F36" s="11">
         <v>30.2</v>
       </c>
       <c r="G36" s="45">
         <v>1076.8</v>
       </c>
       <c r="H36" s="44">
         <v>89.799999999999955</v>
       </c>
       <c r="I36" s="50">
         <v>880</v>
       </c>
       <c r="J36" s="51">
         <v>147</v>
       </c>
       <c r="K36" s="48">
         <v>227</v>
       </c>
       <c r="L36" s="44">
         <v>88</v>
       </c>
       <c r="M36" s="44">
         <v>16</v>
       </c>
       <c r="N36" s="44">
         <v>24</v>
       </c>
       <c r="O36" s="44">
         <v>1</v>
       </c>
       <c r="P36" s="49">
-        <v>3550.7000000000003</v>
+        <v>3550.7000000000012</v>
       </c>
       <c r="Q36" s="11"/>
       <c r="R36" s="72"/>
       <c r="S36" s="72"/>
-    </row>
-    <row r="37" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T36" s="54"/>
+    </row>
+    <row r="37" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="43">
         <v>1989</v>
       </c>
       <c r="B37" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C37" s="11">
         <v>0.79999999999999893</v>
       </c>
       <c r="D37" s="11">
         <v>-0.40833333333333338</v>
       </c>
       <c r="E37" s="11">
         <v>-9.5</v>
       </c>
       <c r="F37" s="11">
         <v>31.1</v>
       </c>
       <c r="G37" s="45">
         <v>754.80000000000007</v>
       </c>
       <c r="H37" s="44">
         <v>-232.19999999999993</v>
       </c>
       <c r="I37" s="50">
         <v>100</v>
       </c>
       <c r="J37" s="51">
         <v>107</v>
       </c>
       <c r="K37" s="48">
         <v>231</v>
       </c>
       <c r="L37" s="44">
         <v>95</v>
       </c>
       <c r="M37" s="44">
         <v>20</v>
       </c>
       <c r="N37" s="44">
         <v>34</v>
       </c>
       <c r="O37" s="44">
         <v>2</v>
       </c>
       <c r="P37" s="49">
-        <v>3622.5999999999995</v>
+        <v>3622.6000000000004</v>
       </c>
       <c r="Q37" s="11"/>
       <c r="R37" s="72"/>
       <c r="S37" s="72"/>
-    </row>
-    <row r="38" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T37" s="54"/>
+    </row>
+    <row r="38" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="43">
         <v>1990</v>
       </c>
       <c r="B38" s="11">
         <v>9</v>
       </c>
       <c r="C38" s="11">
         <v>1.0999999999999996</v>
       </c>
       <c r="D38" s="11">
         <v>-0.13333333333333339</v>
       </c>
       <c r="E38" s="11">
         <v>-13</v>
       </c>
       <c r="F38" s="11">
         <v>31.3</v>
       </c>
       <c r="G38" s="45">
         <v>1085.8000000000002</v>
       </c>
       <c r="H38" s="44">
         <v>98.800000000000182</v>
       </c>
       <c r="I38" s="50">
         <v>510</v>
       </c>
       <c r="J38" s="51">
         <v>122</v>
       </c>
       <c r="K38" s="48">
         <v>222</v>
       </c>
       <c r="L38" s="44">
         <v>92</v>
       </c>
       <c r="M38" s="44">
         <v>18</v>
       </c>
       <c r="N38" s="44">
         <v>35</v>
       </c>
       <c r="O38" s="44">
         <v>3</v>
       </c>
       <c r="P38" s="49">
-        <v>3446.8</v>
+        <v>3446.7999999999993</v>
       </c>
       <c r="Q38" s="11"/>
       <c r="R38" s="72"/>
       <c r="S38" s="72"/>
-    </row>
-    <row r="39" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T38" s="54"/>
+    </row>
+    <row r="39" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="43">
         <v>1991</v>
       </c>
       <c r="B39" s="11">
         <v>8.1999999999999993</v>
       </c>
       <c r="C39" s="11">
         <v>0.29999999999999893</v>
       </c>
       <c r="D39" s="11">
         <v>-0.90833333333333333</v>
       </c>
       <c r="E39" s="11">
         <v>-17.5</v>
       </c>
       <c r="F39" s="11">
         <v>30.8</v>
       </c>
       <c r="G39" s="45">
         <v>778.30000000000007</v>
       </c>
       <c r="H39" s="44">
         <v>-208.69999999999993</v>
       </c>
       <c r="I39" s="50">
@@ -3942,1164 +3641,1186 @@
       </c>
       <c r="J39" s="51">
         <v>108</v>
       </c>
       <c r="K39" s="48">
         <v>244</v>
       </c>
       <c r="L39" s="44">
         <v>106</v>
       </c>
       <c r="M39" s="44">
         <v>37</v>
       </c>
       <c r="N39" s="44">
         <v>50</v>
       </c>
       <c r="O39" s="44">
         <v>1</v>
       </c>
       <c r="P39" s="49">
         <v>3945.7</v>
       </c>
       <c r="Q39" s="11"/>
       <c r="R39" s="72"/>
       <c r="S39" s="72"/>
-    </row>
-    <row r="40" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T39" s="54"/>
+    </row>
+    <row r="40" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="43">
         <v>1992</v>
       </c>
       <c r="B40" s="11">
         <v>8.9</v>
       </c>
       <c r="C40" s="11">
         <v>1</v>
       </c>
       <c r="D40" s="11">
         <v>-0.28333333333333333</v>
       </c>
       <c r="E40" s="11">
         <v>-15.1</v>
       </c>
       <c r="F40" s="11">
         <v>31.7</v>
       </c>
       <c r="G40" s="45">
         <v>955.4</v>
       </c>
       <c r="H40" s="44">
         <v>-31.600000000000023</v>
       </c>
       <c r="I40" s="50">
         <v>160</v>
       </c>
       <c r="J40" s="51">
         <v>119</v>
       </c>
       <c r="K40" s="48">
         <v>228</v>
       </c>
       <c r="L40" s="44">
         <v>97</v>
       </c>
       <c r="M40" s="44">
         <v>23</v>
       </c>
       <c r="N40" s="44">
         <v>38</v>
       </c>
       <c r="O40" s="44">
         <v>7</v>
       </c>
       <c r="P40" s="49">
-        <v>3636.7999999999997</v>
+        <v>3636.7999999999988</v>
       </c>
       <c r="Q40" s="11"/>
       <c r="R40" s="72"/>
       <c r="S40" s="72"/>
-    </row>
-    <row r="41" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T40" s="54"/>
+    </row>
+    <row r="41" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="43">
         <v>1993</v>
       </c>
       <c r="B41" s="11">
         <v>8.5</v>
       </c>
       <c r="C41" s="11">
         <v>0.59999999999999964</v>
       </c>
       <c r="D41" s="11">
         <v>-0.65</v>
       </c>
       <c r="E41" s="11">
         <v>-13.9</v>
       </c>
       <c r="F41" s="11">
         <v>29.2</v>
       </c>
       <c r="G41" s="45">
         <v>951.7</v>
       </c>
       <c r="H41" s="44">
         <v>-35.299999999999955</v>
       </c>
       <c r="I41" s="50">
         <v>410</v>
       </c>
       <c r="J41" s="51">
         <v>132</v>
       </c>
       <c r="K41" s="48">
         <v>238</v>
       </c>
       <c r="L41" s="44">
         <v>98</v>
       </c>
       <c r="M41" s="44">
         <v>24</v>
       </c>
       <c r="N41" s="44">
         <v>29</v>
       </c>
       <c r="O41" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P41" s="49">
-        <v>3697.4999999999991</v>
+        <v>3697.5000000000014</v>
       </c>
       <c r="Q41" s="11"/>
       <c r="R41" s="72"/>
       <c r="S41" s="72"/>
-    </row>
-    <row r="42" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T41" s="54"/>
+    </row>
+    <row r="42" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="43">
         <v>1994</v>
       </c>
       <c r="B42" s="11">
         <v>10</v>
       </c>
       <c r="C42" s="11">
         <v>2.0999999999999996</v>
       </c>
       <c r="D42" s="11">
         <v>0.85000000000000009</v>
       </c>
       <c r="E42" s="11">
         <v>-12.8</v>
       </c>
       <c r="F42" s="11">
         <v>32.1</v>
       </c>
       <c r="G42" s="45">
         <v>984.80000000000007</v>
       </c>
       <c r="H42" s="44">
         <v>-2.1999999999999318</v>
       </c>
       <c r="I42" s="50">
         <v>290</v>
       </c>
       <c r="J42" s="51">
         <v>135</v>
       </c>
       <c r="K42" s="48">
         <v>226</v>
       </c>
       <c r="L42" s="44">
         <v>56</v>
       </c>
       <c r="M42" s="44">
         <v>11</v>
       </c>
       <c r="N42" s="44">
         <v>48</v>
       </c>
       <c r="O42" s="44">
         <v>7</v>
       </c>
       <c r="P42" s="49">
-        <v>3265.3</v>
+        <v>3265.2999999999997</v>
       </c>
       <c r="Q42" s="11"/>
       <c r="R42" s="72"/>
       <c r="S42" s="72"/>
-    </row>
-    <row r="43" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T42" s="54"/>
+    </row>
+    <row r="43" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="43">
         <v>1995</v>
       </c>
       <c r="B43" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="C43" s="11">
         <v>0.90000000000000036</v>
       </c>
       <c r="D43" s="11">
         <v>-0.3666666666666667</v>
       </c>
       <c r="E43" s="11">
         <v>-15.8</v>
       </c>
       <c r="F43" s="11">
         <v>32.299999999999997</v>
       </c>
       <c r="G43" s="45">
         <v>1051.3</v>
       </c>
       <c r="H43" s="44">
         <v>64.299999999999955</v>
       </c>
       <c r="I43" s="50">
         <v>850</v>
       </c>
       <c r="J43" s="51">
         <v>134</v>
       </c>
       <c r="K43" s="48">
         <v>241</v>
       </c>
       <c r="L43" s="44">
         <v>102</v>
       </c>
       <c r="M43" s="44">
         <v>24</v>
       </c>
       <c r="N43" s="44">
         <v>32</v>
       </c>
       <c r="O43" s="44">
         <v>6</v>
       </c>
       <c r="P43" s="49">
-        <v>3695.3000000000006</v>
+        <v>3695.2999999999984</v>
       </c>
       <c r="Q43" s="11"/>
       <c r="R43" s="72"/>
       <c r="S43" s="72"/>
-    </row>
-    <row r="44" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T43" s="54"/>
+    </row>
+    <row r="44" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="43">
         <v>1996</v>
       </c>
       <c r="B44" s="11">
         <v>7.9</v>
       </c>
       <c r="C44" s="11">
         <v>0</v>
       </c>
       <c r="D44" s="11">
         <v>-1.2916666666666667</v>
       </c>
       <c r="E44" s="11">
         <v>-12.4</v>
       </c>
       <c r="F44" s="11">
         <v>29.1</v>
       </c>
       <c r="G44" s="45">
         <v>966.4</v>
       </c>
       <c r="H44" s="44">
         <v>-20.600000000000023</v>
       </c>
       <c r="I44" s="50">
         <v>700</v>
       </c>
       <c r="J44" s="51">
         <v>126</v>
       </c>
       <c r="K44" s="48">
         <v>259</v>
       </c>
       <c r="L44" s="44">
         <v>104</v>
       </c>
       <c r="M44" s="44">
         <v>38</v>
       </c>
       <c r="N44" s="44">
         <v>21</v>
       </c>
       <c r="O44" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P44" s="49">
-        <v>4040.6000000000004</v>
+        <v>4040.6000000000008</v>
       </c>
       <c r="Q44" s="11"/>
       <c r="R44" s="72"/>
       <c r="S44" s="72"/>
-    </row>
-    <row r="45" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T44" s="54"/>
+    </row>
+    <row r="45" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="43">
         <v>1997</v>
       </c>
       <c r="B45" s="11">
         <v>9</v>
       </c>
       <c r="C45" s="11">
         <v>1.0999999999999996</v>
       </c>
       <c r="D45" s="11">
         <v>-0.12499999999999996</v>
       </c>
       <c r="E45" s="11">
         <v>-11.6</v>
       </c>
       <c r="F45" s="11">
         <v>29</v>
       </c>
       <c r="G45" s="45">
         <v>866.80000000000007</v>
       </c>
       <c r="H45" s="44">
         <v>-120.19999999999993</v>
       </c>
       <c r="I45" s="50">
         <v>150</v>
       </c>
       <c r="J45" s="51">
         <v>109</v>
       </c>
       <c r="K45" s="48">
         <v>220</v>
       </c>
       <c r="L45" s="44">
         <v>105</v>
       </c>
       <c r="M45" s="44">
         <v>20</v>
       </c>
       <c r="N45" s="44">
         <v>36</v>
       </c>
       <c r="O45" s="44" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="P45" s="49">
-        <v>3462.1000000000004</v>
+        <v>3462.0999999999976</v>
       </c>
       <c r="Q45" s="11"/>
       <c r="R45" s="72"/>
       <c r="S45" s="72"/>
-    </row>
-    <row r="46" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T45" s="54"/>
+    </row>
+    <row r="46" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="43">
         <v>1998</v>
       </c>
       <c r="B46" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="C46" s="11">
         <v>0.90000000000000036</v>
       </c>
       <c r="D46" s="11">
         <v>-0.3833333333333333</v>
       </c>
       <c r="E46" s="11">
         <v>-13.2</v>
       </c>
       <c r="F46" s="11">
         <v>33.4</v>
       </c>
       <c r="G46" s="45">
         <v>862.40000000000009</v>
       </c>
       <c r="H46" s="44">
         <v>-124.59999999999991</v>
       </c>
       <c r="I46" s="50">
         <v>510</v>
       </c>
       <c r="J46" s="51">
         <v>117</v>
       </c>
       <c r="K46" s="56" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L46" s="44">
         <v>110</v>
       </c>
       <c r="M46" s="44">
         <v>32</v>
       </c>
       <c r="N46" s="44">
         <v>45</v>
       </c>
       <c r="O46" s="44">
         <v>8</v>
       </c>
       <c r="P46" s="57" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="Q46" s="11"/>
+        <v>5</v>
+      </c>
+      <c r="Q46" s="52"/>
       <c r="R46" s="72"/>
       <c r="S46" s="72"/>
-    </row>
-    <row r="47" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T46" s="54"/>
+    </row>
+    <row r="47" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="43">
         <v>1999</v>
       </c>
       <c r="B47" s="11">
         <v>8.9</v>
       </c>
       <c r="C47" s="11">
         <v>1</v>
       </c>
       <c r="D47" s="11">
         <v>-0.27499999999999997</v>
       </c>
       <c r="E47" s="11">
         <v>-15</v>
       </c>
       <c r="F47" s="11">
         <v>30.2</v>
       </c>
       <c r="G47" s="45">
         <v>1177.0999999999999</v>
       </c>
       <c r="H47" s="44">
         <v>190.09999999999991</v>
       </c>
       <c r="I47" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J47" s="51">
         <v>141</v>
       </c>
       <c r="K47" s="48">
         <v>216</v>
       </c>
       <c r="L47" s="44">
         <v>95</v>
       </c>
       <c r="M47" s="44">
         <v>25</v>
       </c>
       <c r="N47" s="44">
         <v>33</v>
       </c>
       <c r="O47" s="44">
         <v>1</v>
       </c>
       <c r="P47" s="49">
-        <v>3445.1</v>
+        <v>3504.0999999999981</v>
       </c>
       <c r="Q47" s="11"/>
       <c r="R47" s="72"/>
       <c r="S47" s="72"/>
-    </row>
-    <row r="48" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T47" s="54"/>
+    </row>
+    <row r="48" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="43">
         <v>2000</v>
       </c>
       <c r="B48" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="C48" s="11">
         <v>1.4000000000000004</v>
       </c>
       <c r="D48" s="11">
         <v>0.15</v>
       </c>
       <c r="E48" s="11">
         <v>-16.8</v>
       </c>
       <c r="F48" s="11">
         <v>30</v>
       </c>
       <c r="G48" s="45">
         <v>967.7</v>
       </c>
       <c r="H48" s="44">
         <v>-19.299999999999955</v>
       </c>
       <c r="I48" s="50">
         <v>260</v>
       </c>
       <c r="J48" s="51">
         <v>129</v>
       </c>
       <c r="K48" s="48">
         <v>226</v>
       </c>
       <c r="L48" s="44">
         <v>85</v>
       </c>
       <c r="M48" s="44">
         <v>7</v>
       </c>
       <c r="N48" s="44">
         <v>32</v>
       </c>
       <c r="O48" s="44">
         <v>1</v>
       </c>
       <c r="P48" s="49">
-        <v>3330.2000000000007</v>
+        <v>3391.1</v>
       </c>
       <c r="Q48" s="11"/>
       <c r="R48" s="72"/>
       <c r="S48" s="72"/>
-    </row>
-    <row r="49" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T48" s="54"/>
+    </row>
+    <row r="49" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="43">
         <v>2001</v>
       </c>
       <c r="B49" s="11">
         <v>9</v>
       </c>
       <c r="C49" s="11">
         <v>1.0999999999999996</v>
       </c>
       <c r="D49" s="11">
         <v>-0.17499999999999996</v>
       </c>
       <c r="E49" s="11">
         <v>-12.5</v>
       </c>
       <c r="F49" s="11">
         <v>30.2</v>
       </c>
       <c r="G49" s="45">
         <v>1243.5</v>
       </c>
       <c r="H49" s="44">
         <v>256.5</v>
       </c>
       <c r="I49" s="50">
         <v>460</v>
       </c>
       <c r="J49" s="51">
         <v>149</v>
       </c>
       <c r="K49" s="48">
         <v>228</v>
       </c>
       <c r="L49" s="44">
         <v>90</v>
       </c>
       <c r="M49" s="44">
         <v>20</v>
       </c>
       <c r="N49" s="44">
         <v>38</v>
       </c>
       <c r="O49" s="44">
         <v>1</v>
       </c>
       <c r="P49" s="49">
-        <v>3439.5</v>
+        <v>3524.2999999999979</v>
       </c>
       <c r="Q49" s="11"/>
       <c r="R49" s="72"/>
       <c r="S49" s="72"/>
-    </row>
-    <row r="50" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T49" s="54"/>
+    </row>
+    <row r="50" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="43">
         <v>2002</v>
       </c>
       <c r="B50" s="11">
         <v>9.3000000000000007</v>
       </c>
       <c r="C50" s="11">
         <v>1.4000000000000004</v>
       </c>
       <c r="D50" s="11">
         <v>0.19166666666666668</v>
       </c>
       <c r="E50" s="11">
         <v>-13.7</v>
       </c>
       <c r="F50" s="11">
         <v>32</v>
       </c>
       <c r="G50" s="45">
         <v>1159.2</v>
       </c>
       <c r="H50" s="44">
         <v>172.20000000000005</v>
       </c>
       <c r="I50" s="50">
         <v>110</v>
       </c>
       <c r="J50" s="51">
         <v>134</v>
       </c>
       <c r="K50" s="48">
         <v>241</v>
       </c>
       <c r="L50" s="44">
         <v>70</v>
       </c>
       <c r="M50" s="44">
         <v>13</v>
       </c>
       <c r="N50" s="44">
         <v>29</v>
       </c>
       <c r="O50" s="44">
         <v>4</v>
       </c>
       <c r="P50" s="49">
-        <v>3420.5</v>
+        <v>3476.4999999999982</v>
       </c>
       <c r="Q50" s="11"/>
       <c r="R50" s="72"/>
       <c r="S50" s="72"/>
-    </row>
-    <row r="51" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T50" s="54"/>
+    </row>
+    <row r="51" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="43">
         <v>2003</v>
       </c>
       <c r="B51" s="11">
         <v>9.4</v>
       </c>
       <c r="C51" s="11">
         <v>1.5</v>
       </c>
       <c r="D51" s="11">
         <v>0.26666666666666655</v>
       </c>
       <c r="E51" s="11">
         <v>-16.600000000000001</v>
       </c>
       <c r="F51" s="11">
         <v>35.700000000000003</v>
       </c>
       <c r="G51" s="45">
         <v>648.70000000000016</v>
       </c>
       <c r="H51" s="44">
         <v>-338.29999999999984</v>
       </c>
       <c r="I51" s="50">
         <v>340</v>
       </c>
       <c r="J51" s="51">
         <v>89</v>
       </c>
       <c r="K51" s="48">
         <v>222</v>
       </c>
       <c r="L51" s="44">
         <v>115</v>
       </c>
       <c r="M51" s="44">
         <v>26</v>
       </c>
       <c r="N51" s="44">
         <v>80</v>
       </c>
       <c r="O51" s="44">
         <v>23</v>
       </c>
       <c r="P51" s="49">
-        <v>3581.7</v>
+        <v>3641.8000000000015</v>
       </c>
       <c r="Q51" s="11"/>
       <c r="R51" s="72"/>
       <c r="S51" s="72"/>
-    </row>
-    <row r="52" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T51" s="54"/>
+    </row>
+    <row r="52" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="43">
         <v>2004</v>
       </c>
       <c r="B52" s="11">
         <v>8.6999999999999993</v>
       </c>
       <c r="C52" s="11">
         <v>0.79999999999999893</v>
       </c>
       <c r="D52" s="11">
         <v>-0.40000000000000008</v>
       </c>
       <c r="E52" s="11">
         <v>-11.6</v>
       </c>
       <c r="F52" s="11">
         <v>30.8</v>
       </c>
       <c r="G52" s="45">
         <v>981.8</v>
       </c>
       <c r="H52" s="44">
         <v>-5.2000000000000455</v>
       </c>
       <c r="I52" s="50">
         <v>780</v>
       </c>
       <c r="J52" s="51">
         <v>130</v>
       </c>
       <c r="K52" s="48">
         <v>226</v>
       </c>
       <c r="L52" s="44">
         <v>107</v>
       </c>
       <c r="M52" s="44">
         <v>19</v>
       </c>
       <c r="N52" s="44">
         <v>37</v>
       </c>
       <c r="O52" s="44">
         <v>2</v>
       </c>
       <c r="P52" s="49">
-        <v>3531.2999999999997</v>
+        <v>3600.1999999999994</v>
       </c>
       <c r="Q52" s="11"/>
       <c r="R52" s="72"/>
       <c r="S52" s="72"/>
-    </row>
-    <row r="53" spans="1:19" s="59" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T52" s="54"/>
+    </row>
+    <row r="53" spans="1:20" s="59" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="58">
         <v>2005</v>
       </c>
       <c r="B53" s="11">
         <v>8.4</v>
       </c>
       <c r="C53" s="11">
         <v>0.5</v>
       </c>
       <c r="D53" s="11">
         <v>-0.76666666666666694</v>
       </c>
       <c r="E53" s="52">
         <v>-17</v>
       </c>
       <c r="F53" s="52" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G53" s="45">
         <v>870.9</v>
       </c>
       <c r="H53" s="44">
         <v>-116.10000000000002</v>
       </c>
       <c r="I53" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J53" s="51">
         <v>152</v>
       </c>
       <c r="K53" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L53" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M53" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N53" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O53" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P53" s="57" t="s">
-        <v>6</v>
-      </c>
+        <v>5</v>
+      </c>
+      <c r="Q53" s="52"/>
       <c r="R53" s="72"/>
       <c r="S53" s="72"/>
-    </row>
-    <row r="54" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T53" s="54"/>
+    </row>
+    <row r="54" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="43">
         <v>2006</v>
       </c>
       <c r="B54" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="C54" s="11">
         <v>1.2999999999999989</v>
       </c>
       <c r="D54" s="11">
         <v>4.1666666666666706E-2</v>
       </c>
       <c r="E54" s="52">
         <v>-8.5</v>
       </c>
       <c r="F54" s="52" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G54" s="45">
         <v>1097.5</v>
       </c>
       <c r="H54" s="44">
         <v>110.5</v>
       </c>
       <c r="I54" s="46" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="J54" s="51">
         <v>238</v>
       </c>
       <c r="K54" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L54" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M54" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N54" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O54" s="54" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P54" s="57" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="Q54" s="11"/>
+        <v>5</v>
+      </c>
+      <c r="Q54" s="52"/>
       <c r="R54" s="72"/>
       <c r="S54" s="72"/>
-    </row>
-    <row r="55" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T54" s="54"/>
+    </row>
+    <row r="55" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="43">
         <v>2007</v>
       </c>
       <c r="B55" s="11">
         <v>9.1</v>
       </c>
       <c r="C55" s="11">
         <v>1.1999999999999993</v>
       </c>
       <c r="D55" s="11">
         <v>-1.666666666666659E-2</v>
       </c>
       <c r="E55" s="11">
         <v>-10.5</v>
       </c>
       <c r="F55" s="11">
         <v>31.9</v>
       </c>
       <c r="G55" s="45">
         <v>1115.7</v>
       </c>
       <c r="H55" s="44">
         <v>128.70000000000005</v>
       </c>
       <c r="I55" s="50">
         <v>490</v>
       </c>
       <c r="J55" s="51">
         <v>121</v>
       </c>
       <c r="K55" s="48">
         <v>223</v>
       </c>
       <c r="L55" s="44">
         <v>88</v>
       </c>
       <c r="M55" s="44">
         <v>20</v>
       </c>
       <c r="N55" s="44">
         <v>21</v>
       </c>
       <c r="O55" s="44">
         <v>1</v>
       </c>
       <c r="P55" s="49">
-        <v>3336.2</v>
+        <v>3412.2000000000007</v>
       </c>
       <c r="Q55" s="11"/>
       <c r="R55" s="72"/>
       <c r="S55" s="72"/>
-    </row>
-    <row r="56" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T55" s="54"/>
+    </row>
+    <row r="56" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="43">
         <v>2008</v>
       </c>
       <c r="B56" s="11">
         <v>8.8000000000000007</v>
       </c>
       <c r="C56" s="11">
         <v>0.90000000000000036</v>
       </c>
       <c r="D56" s="11">
         <v>-0.3666666666666667</v>
       </c>
       <c r="E56" s="11">
         <v>-10.5</v>
       </c>
       <c r="F56" s="11">
         <v>30.4</v>
       </c>
       <c r="G56" s="45">
         <v>1048.7</v>
       </c>
       <c r="H56" s="44">
         <v>61.700000000000045</v>
       </c>
       <c r="I56" s="50">
         <v>850</v>
       </c>
       <c r="J56" s="51">
         <v>122</v>
       </c>
       <c r="K56" s="48">
         <v>231</v>
       </c>
       <c r="L56" s="44">
         <v>98</v>
       </c>
       <c r="M56" s="44">
         <v>16</v>
       </c>
       <c r="N56" s="44">
         <v>31</v>
       </c>
       <c r="O56" s="44">
         <v>2</v>
       </c>
       <c r="P56" s="49">
-        <v>3552.2999999999993</v>
+        <v>3630.0000000000005</v>
       </c>
       <c r="Q56" s="11"/>
       <c r="R56" s="72"/>
       <c r="S56" s="72"/>
-    </row>
-    <row r="57" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T56" s="54"/>
+    </row>
+    <row r="57" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="43">
         <v>2009</v>
       </c>
       <c r="B57" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="C57" s="11">
         <v>1.2999999999999989</v>
       </c>
       <c r="D57" s="11">
         <v>4.166666666666663E-2</v>
       </c>
       <c r="E57" s="11">
         <v>-14.8</v>
       </c>
       <c r="F57" s="11">
         <v>31.9</v>
       </c>
       <c r="G57" s="45">
         <v>956.80000000000007</v>
       </c>
       <c r="H57" s="44">
         <v>-30.199999999999932</v>
       </c>
       <c r="I57" s="53">
         <v>920</v>
       </c>
       <c r="J57" s="51">
         <v>116</v>
       </c>
       <c r="K57" s="48">
         <v>211</v>
       </c>
       <c r="L57" s="44">
         <v>96</v>
       </c>
       <c r="M57" s="44">
         <v>27</v>
       </c>
       <c r="N57" s="44">
         <v>40</v>
       </c>
       <c r="O57" s="44">
         <v>2</v>
       </c>
       <c r="P57" s="49">
-        <v>3390.2999999999993</v>
+        <v>3463.8999999999996</v>
       </c>
       <c r="Q57" s="11"/>
       <c r="R57" s="72"/>
       <c r="S57" s="72"/>
-    </row>
-    <row r="58" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T57" s="54"/>
+    </row>
+    <row r="58" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="43">
         <v>2010</v>
       </c>
       <c r="B58" s="11">
         <v>8.3000000000000007</v>
       </c>
       <c r="C58" s="11">
         <v>0.40000000000000036</v>
       </c>
       <c r="D58" s="11">
         <v>-0.85</v>
       </c>
       <c r="E58" s="11">
         <v>-16</v>
       </c>
       <c r="F58" s="11">
         <v>32.4</v>
       </c>
       <c r="G58" s="45">
         <v>849.9000000000002</v>
       </c>
       <c r="H58" s="44">
         <v>-137.0999999999998</v>
       </c>
       <c r="I58" s="50">
         <v>1240</v>
       </c>
       <c r="J58" s="51">
         <v>122</v>
       </c>
       <c r="K58" s="48">
         <v>231</v>
       </c>
       <c r="L58" s="44">
         <v>110</v>
       </c>
       <c r="M58" s="44">
         <v>45</v>
       </c>
       <c r="N58" s="44">
         <v>34</v>
       </c>
       <c r="O58" s="44">
         <v>5</v>
       </c>
       <c r="P58" s="49">
-        <v>3764.7</v>
+        <v>3818.6999999999989</v>
       </c>
       <c r="Q58" s="11"/>
       <c r="R58" s="72"/>
-      <c r="S58" s="72"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T58" s="72"/>
+    </row>
+    <row r="59" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="43">
         <v>2011</v>
       </c>
       <c r="B59" s="11">
         <v>9.9</v>
       </c>
       <c r="C59" s="11">
         <v>2</v>
       </c>
       <c r="D59" s="11">
         <v>0.75833333333333319</v>
       </c>
       <c r="E59" s="11">
         <v>-10</v>
       </c>
       <c r="F59" s="11">
         <v>31.7</v>
       </c>
       <c r="G59" s="45">
         <v>731.5</v>
       </c>
       <c r="H59" s="44">
         <v>-255.5</v>
       </c>
       <c r="I59" s="50">
         <v>80</v>
       </c>
       <c r="J59" s="51">
         <v>101</v>
       </c>
       <c r="K59" s="48">
         <v>202</v>
       </c>
       <c r="L59" s="44">
         <v>84</v>
       </c>
       <c r="M59" s="44">
         <v>12</v>
       </c>
       <c r="N59" s="44">
         <v>34</v>
       </c>
       <c r="O59" s="44">
         <v>3</v>
       </c>
       <c r="P59" s="49">
-        <v>3042.2000000000003</v>
+        <v>3080.6999999999994</v>
       </c>
       <c r="Q59" s="11"/>
       <c r="R59" s="72"/>
       <c r="S59" s="72"/>
-    </row>
-    <row r="60" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T59" s="54"/>
+    </row>
+    <row r="60" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="43">
         <v>2012</v>
       </c>
       <c r="B60" s="11">
         <v>9.1</v>
       </c>
       <c r="C60" s="11">
         <v>1.1999999999999993</v>
       </c>
       <c r="D60" s="11">
         <v>-5.8333333333333341E-2</v>
       </c>
       <c r="E60" s="11">
         <v>-19.399999999999999</v>
       </c>
       <c r="F60" s="11">
         <v>31.4</v>
       </c>
       <c r="G60" s="45">
         <v>1093.1999999999998</v>
       </c>
       <c r="H60" s="44">
         <v>106.19999999999982</v>
       </c>
       <c r="I60" s="50">
         <v>230</v>
       </c>
       <c r="J60" s="51">
         <v>139</v>
       </c>
       <c r="K60" s="48">
         <v>222</v>
       </c>
       <c r="L60" s="44">
         <v>94</v>
       </c>
       <c r="M60" s="44">
         <v>22</v>
       </c>
       <c r="N60" s="44">
         <v>34</v>
       </c>
       <c r="O60" s="44">
         <v>6</v>
       </c>
       <c r="P60" s="49">
-        <v>3524.5</v>
+        <v>3524.5000000000005</v>
       </c>
       <c r="Q60" s="11"/>
       <c r="R60" s="72"/>
       <c r="S60" s="72"/>
-    </row>
-    <row r="61" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T60" s="54"/>
+    </row>
+    <row r="61" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="43">
         <v>2013</v>
       </c>
       <c r="B61" s="11">
         <v>8.4</v>
       </c>
       <c r="C61" s="11">
         <v>0.5</v>
       </c>
       <c r="D61" s="11">
         <v>-0.70833333333333337</v>
       </c>
       <c r="E61" s="11">
         <v>-12.2</v>
       </c>
       <c r="F61" s="11">
         <v>32.799999999999997</v>
       </c>
       <c r="G61" s="45">
         <v>1031.5</v>
       </c>
       <c r="H61" s="44">
         <v>44.5</v>
       </c>
       <c r="I61" s="50">
@@ -5107,476 +4828,485 @@
       </c>
       <c r="J61" s="51">
         <v>122</v>
       </c>
       <c r="K61" s="48">
         <v>229</v>
       </c>
       <c r="L61" s="44">
         <v>110</v>
       </c>
       <c r="M61" s="44">
         <v>26</v>
       </c>
       <c r="N61" s="44">
         <v>39</v>
       </c>
       <c r="O61" s="44">
         <v>7</v>
       </c>
       <c r="P61" s="49">
         <v>3778.7</v>
       </c>
       <c r="Q61" s="11"/>
       <c r="R61" s="72"/>
       <c r="S61" s="72"/>
-    </row>
-    <row r="62" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T61" s="54"/>
+    </row>
+    <row r="62" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A62" s="43">
         <v>2014</v>
       </c>
       <c r="B62" s="11">
         <v>9.9</v>
       </c>
       <c r="C62" s="11">
         <v>2</v>
       </c>
       <c r="D62" s="11">
         <v>0.78333333333333333</v>
       </c>
       <c r="E62" s="11">
         <v>-11.7</v>
       </c>
       <c r="F62" s="11">
         <v>31.2</v>
       </c>
       <c r="G62" s="45">
         <v>1080.5</v>
       </c>
       <c r="H62" s="44">
         <v>93.5</v>
       </c>
       <c r="I62" s="50">
         <v>190</v>
       </c>
       <c r="J62" s="51">
         <v>123</v>
       </c>
       <c r="K62" s="48">
         <v>206</v>
       </c>
       <c r="L62" s="44">
         <v>69</v>
       </c>
       <c r="M62" s="44">
         <v>3</v>
       </c>
       <c r="N62" s="44">
         <v>18</v>
       </c>
       <c r="O62" s="44">
         <v>1</v>
       </c>
       <c r="P62" s="49">
-        <v>2994.2</v>
+        <v>2994.2000000000003</v>
       </c>
       <c r="Q62" s="11"/>
       <c r="R62" s="72"/>
       <c r="S62" s="72"/>
-    </row>
-    <row r="63" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T62" s="54"/>
+    </row>
+    <row r="63" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A63" s="43">
         <v>2015</v>
       </c>
       <c r="B63" s="11">
         <v>9.8000000000000007</v>
       </c>
       <c r="C63" s="11">
         <v>1.9000000000000004</v>
       </c>
       <c r="D63" s="11">
         <v>0.67499999999999993</v>
       </c>
       <c r="E63" s="11">
         <v>-9.6999999999999993</v>
       </c>
       <c r="F63" s="11">
         <v>36.6</v>
       </c>
       <c r="G63" s="45">
         <v>731.9</v>
       </c>
       <c r="H63" s="44">
         <v>-255.10000000000002</v>
       </c>
       <c r="I63" s="50">
         <v>470</v>
       </c>
       <c r="J63" s="51">
         <v>98</v>
       </c>
       <c r="K63" s="48">
         <v>227</v>
       </c>
       <c r="L63" s="44">
         <v>96</v>
       </c>
       <c r="M63" s="44">
         <v>8</v>
       </c>
       <c r="N63" s="44">
         <v>49</v>
       </c>
       <c r="O63" s="44">
         <v>19</v>
       </c>
       <c r="P63" s="49">
-        <v>3387.8000000000006</v>
+        <v>3387.7999999999997</v>
       </c>
       <c r="Q63" s="11"/>
       <c r="R63" s="72"/>
       <c r="S63" s="72"/>
-    </row>
-    <row r="64" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T63" s="54"/>
+    </row>
+    <row r="64" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="43">
         <v>2016</v>
       </c>
       <c r="B64" s="11">
         <v>9.1999999999999993</v>
       </c>
       <c r="C64" s="11">
         <v>1.2999999999999989</v>
       </c>
       <c r="D64" s="11">
         <v>6.6666666666666666E-2</v>
       </c>
       <c r="E64" s="11">
         <v>-13</v>
       </c>
       <c r="F64" s="11">
         <v>31.3</v>
       </c>
       <c r="G64" s="45">
         <v>1225.2</v>
       </c>
       <c r="H64" s="44">
         <v>238.20000000000005</v>
       </c>
       <c r="I64" s="50">
         <v>230</v>
       </c>
       <c r="J64" s="51">
         <v>132</v>
       </c>
       <c r="K64" s="48">
         <v>228</v>
       </c>
       <c r="L64" s="44">
         <v>94</v>
       </c>
       <c r="M64" s="44">
         <v>10</v>
       </c>
       <c r="N64" s="44">
         <v>45</v>
       </c>
       <c r="O64" s="44">
         <v>4</v>
       </c>
       <c r="P64" s="49">
-        <v>3544.3</v>
+        <v>3544.2999999999988</v>
       </c>
       <c r="Q64" s="11"/>
       <c r="R64" s="72"/>
       <c r="S64" s="72"/>
-    </row>
-    <row r="65" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T64" s="54"/>
+    </row>
+    <row r="65" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="43">
         <v>2017</v>
       </c>
       <c r="B65" s="11">
         <v>9.8000000000000007</v>
       </c>
       <c r="C65" s="11">
         <v>1.9000000000000004</v>
       </c>
       <c r="D65" s="11">
         <v>0.60833333333333328</v>
       </c>
       <c r="E65" s="11">
         <v>-15.4</v>
       </c>
       <c r="F65" s="11">
         <v>33.299999999999997</v>
       </c>
       <c r="G65" s="45">
         <v>792.09999999999991</v>
       </c>
       <c r="H65" s="44">
         <v>-194.90000000000009</v>
       </c>
       <c r="I65" s="50">
         <v>760</v>
       </c>
       <c r="J65" s="51">
         <v>112</v>
       </c>
       <c r="K65" s="48">
         <v>218</v>
       </c>
       <c r="L65" s="44">
         <v>97</v>
       </c>
       <c r="M65" s="44">
         <v>22</v>
       </c>
       <c r="N65" s="44">
         <v>55</v>
       </c>
       <c r="O65" s="44">
         <v>11</v>
       </c>
       <c r="P65" s="49">
-        <v>3398.5</v>
+        <v>3398.4999999999991</v>
       </c>
       <c r="Q65" s="11"/>
       <c r="R65" s="72"/>
       <c r="S65" s="72"/>
-    </row>
-    <row r="66" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T65" s="54"/>
+    </row>
+    <row r="66" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="43">
         <v>2018</v>
       </c>
       <c r="B66" s="11">
         <v>10.199999999999999</v>
       </c>
       <c r="C66" s="11">
         <v>2.2999999999999989</v>
       </c>
       <c r="D66" s="11">
         <v>1.05</v>
       </c>
       <c r="E66" s="11">
         <v>-14.9</v>
       </c>
       <c r="F66" s="11">
         <v>32.200000000000003</v>
       </c>
       <c r="G66" s="45">
         <v>778.1</v>
       </c>
       <c r="H66" s="44">
         <v>-208.89999999999998</v>
       </c>
       <c r="I66" s="50">
         <v>310</v>
       </c>
       <c r="J66" s="51">
         <v>106</v>
       </c>
       <c r="K66" s="48">
         <v>198</v>
       </c>
       <c r="L66" s="44">
         <v>83</v>
       </c>
       <c r="M66" s="44">
         <v>18</v>
       </c>
       <c r="N66" s="44">
         <v>52</v>
       </c>
       <c r="O66" s="44">
         <v>9</v>
       </c>
       <c r="P66" s="49">
-        <v>3115.2000000000003</v>
+        <v>3115.2000000000012</v>
       </c>
       <c r="Q66" s="11"/>
       <c r="R66" s="72"/>
       <c r="S66" s="72"/>
-    </row>
-    <row r="67" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T66" s="54"/>
+    </row>
+    <row r="67" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="43">
         <v>2019</v>
       </c>
       <c r="B67" s="11">
         <v>9.8000000000000007</v>
       </c>
       <c r="C67" s="11">
         <v>1.9000000000000004</v>
       </c>
       <c r="D67" s="11">
         <v>0.6333333333333333</v>
       </c>
       <c r="E67" s="11">
         <v>-10.9</v>
       </c>
       <c r="F67" s="11">
         <v>34.5</v>
       </c>
       <c r="G67" s="45">
         <v>912</v>
       </c>
       <c r="H67" s="44">
         <v>-75</v>
       </c>
       <c r="I67" s="50">
         <v>480</v>
       </c>
       <c r="J67" s="51">
         <v>116</v>
       </c>
       <c r="K67" s="48">
         <v>227</v>
       </c>
       <c r="L67" s="44">
         <v>95</v>
       </c>
       <c r="M67" s="44">
         <v>7</v>
       </c>
       <c r="N67" s="44">
         <v>48</v>
       </c>
       <c r="O67" s="44">
         <v>12</v>
       </c>
       <c r="P67" s="49">
-        <v>3389.5</v>
+        <v>3389.4999999999973</v>
       </c>
       <c r="Q67" s="11"/>
       <c r="R67" s="72"/>
       <c r="S67" s="72"/>
-    </row>
-    <row r="68" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T67" s="54"/>
+    </row>
+    <row r="68" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="43">
         <v>2020</v>
       </c>
       <c r="B68" s="11">
         <v>10.4</v>
       </c>
       <c r="C68" s="11">
         <v>2.5</v>
       </c>
       <c r="D68" s="11">
         <v>1.2416666666666669</v>
       </c>
       <c r="E68" s="11">
         <v>-6.7</v>
       </c>
       <c r="F68" s="11">
         <v>33.6</v>
       </c>
       <c r="G68" s="45">
         <v>957.89999999999986</v>
       </c>
       <c r="H68" s="44">
         <v>-29.100000000000136</v>
       </c>
       <c r="I68" s="50">
         <v>230</v>
       </c>
       <c r="J68" s="51">
         <v>106</v>
       </c>
       <c r="K68" s="48">
         <v>211</v>
       </c>
       <c r="L68" s="44">
         <v>88</v>
       </c>
       <c r="M68" s="44">
         <v>4</v>
       </c>
       <c r="N68" s="44">
         <v>55</v>
       </c>
       <c r="O68" s="44">
         <v>10</v>
       </c>
       <c r="P68" s="49">
-        <v>3084.6</v>
+        <v>3084.599999999999</v>
       </c>
       <c r="Q68" s="11"/>
       <c r="R68" s="72"/>
       <c r="S68" s="72"/>
-    </row>
-    <row r="69" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T68" s="54"/>
+    </row>
+    <row r="69" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A69" s="43">
         <v>2021</v>
       </c>
       <c r="B69" s="11">
         <v>9</v>
       </c>
       <c r="C69" s="11">
         <v>1.0999999999999996</v>
       </c>
       <c r="D69" s="11">
         <v>-0.14166666666666666</v>
       </c>
       <c r="E69" s="11">
         <v>-9.3000000000000007</v>
       </c>
       <c r="F69" s="11">
         <v>30.5</v>
       </c>
       <c r="G69" s="45">
         <v>1073.1000000000001</v>
       </c>
       <c r="H69" s="44">
         <v>86.100000000000136</v>
       </c>
       <c r="I69" s="50">
         <v>230</v>
       </c>
       <c r="J69" s="51">
         <v>122</v>
       </c>
       <c r="K69" s="48">
         <v>229</v>
       </c>
       <c r="L69" s="44">
         <v>107</v>
       </c>
       <c r="M69" s="44">
         <v>20</v>
       </c>
       <c r="N69" s="44">
         <v>28</v>
       </c>
       <c r="O69" s="44">
         <v>2</v>
       </c>
       <c r="P69" s="49">
-        <v>3560.6</v>
+        <v>3560.5999999999995</v>
       </c>
       <c r="Q69" s="11"/>
       <c r="R69" s="72"/>
       <c r="S69" s="72"/>
-    </row>
-    <row r="70" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T69" s="54"/>
+    </row>
+    <row r="70" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A70" s="43">
         <v>2022</v>
       </c>
       <c r="B70" s="11">
         <v>10.9</v>
       </c>
       <c r="C70" s="11">
         <v>3</v>
       </c>
       <c r="D70" s="11">
         <v>1.7333333333333332</v>
       </c>
       <c r="E70" s="11">
         <v>-10.199999999999999</v>
       </c>
       <c r="F70" s="11">
         <v>34.6</v>
       </c>
       <c r="G70" s="45">
         <v>866.30000000000007</v>
       </c>
       <c r="H70" s="44">
         <v>-120.69999999999993</v>
       </c>
       <c r="I70" s="50">
@@ -5584,8777 +5314,9190 @@
       </c>
       <c r="J70" s="51">
         <v>101</v>
       </c>
       <c r="K70" s="48">
         <v>197</v>
       </c>
       <c r="L70" s="44">
         <v>88</v>
       </c>
       <c r="M70" s="44">
         <v>4</v>
       </c>
       <c r="N70" s="44">
         <v>62</v>
       </c>
       <c r="O70" s="44">
         <v>15</v>
       </c>
       <c r="P70" s="49">
         <v>2943.8999999999996</v>
       </c>
       <c r="Q70" s="11"/>
       <c r="R70" s="72"/>
       <c r="S70" s="72"/>
-    </row>
-    <row r="71" spans="1:19" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="T70" s="54"/>
+    </row>
+    <row r="71" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="43">
         <v>2023</v>
       </c>
       <c r="B71" s="11">
         <v>10.9</v>
       </c>
       <c r="C71" s="11">
         <v>3</v>
       </c>
       <c r="D71" s="11">
         <v>1.7249999999999999</v>
       </c>
       <c r="E71" s="11">
         <v>-12.8</v>
       </c>
       <c r="F71" s="11">
         <v>36.5</v>
       </c>
       <c r="G71" s="45">
         <v>1099.2</v>
       </c>
       <c r="H71" s="44">
         <v>112.20000000000005</v>
       </c>
       <c r="I71" s="50">
         <v>320</v>
       </c>
       <c r="J71" s="51">
         <v>127</v>
       </c>
       <c r="K71" s="48">
         <v>205</v>
       </c>
       <c r="L71" s="44">
         <v>73</v>
       </c>
       <c r="M71" s="44">
         <v>11</v>
       </c>
       <c r="N71" s="44">
         <v>61</v>
       </c>
       <c r="O71" s="44">
         <v>10</v>
       </c>
       <c r="P71" s="49">
-        <v>3019.2000000000003</v>
+        <v>3019.1999999999994</v>
       </c>
       <c r="Q71" s="11"/>
       <c r="R71" s="72"/>
       <c r="S71" s="72"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" s="60">
+      <c r="T71" s="54"/>
+    </row>
+    <row r="72" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="43">
         <v>2024</v>
       </c>
-      <c r="B72" s="61">
+      <c r="B72" s="11">
         <v>10.4</v>
       </c>
-      <c r="C72" s="61">
+      <c r="C72" s="11">
         <v>2.5</v>
       </c>
-      <c r="D72" s="61">
+      <c r="D72" s="11">
         <v>1.3</v>
       </c>
-      <c r="E72" s="61">
+      <c r="E72" s="11">
         <v>-11.3</v>
       </c>
-      <c r="F72" s="61">
+      <c r="F72" s="11">
         <v>32.6</v>
       </c>
-      <c r="G72" s="62">
+      <c r="G72" s="45">
         <v>949.4</v>
       </c>
-      <c r="H72" s="63">
+      <c r="H72" s="44">
         <v>-37.600000000000023</v>
       </c>
-      <c r="I72" s="64">
+      <c r="I72" s="50">
         <v>400</v>
       </c>
-      <c r="J72" s="65">
+      <c r="J72" s="51">
         <v>122</v>
       </c>
-      <c r="K72" s="66">
+      <c r="K72" s="48">
         <v>215</v>
       </c>
-      <c r="L72" s="63">
+      <c r="L72" s="44">
         <v>69</v>
       </c>
-      <c r="M72" s="63">
+      <c r="M72" s="44">
         <v>16</v>
       </c>
-      <c r="N72" s="63">
+      <c r="N72" s="44">
         <v>45</v>
       </c>
-      <c r="O72" s="63">
+      <c r="O72" s="44">
         <v>5</v>
       </c>
-      <c r="P72" s="67">
-        <v>3103.2</v>
+      <c r="P72" s="49">
+        <v>3103.1999999999994</v>
       </c>
       <c r="Q72" s="11"/>
       <c r="R72" s="72"/>
       <c r="S72" s="72"/>
-    </row>
-[...14 lines deleted...]
-      </c>
+      <c r="T72" s="54"/>
+    </row>
+    <row r="73" spans="1:20" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="60">
+        <v>2025</v>
+      </c>
+      <c r="B73" s="61">
+        <v>10</v>
+      </c>
+      <c r="C73" s="61">
+        <v>2.1416666666666666</v>
+      </c>
+      <c r="D73" s="61">
+        <v>0.89999999999999991</v>
+      </c>
+      <c r="E73" s="61">
+        <v>-10</v>
+      </c>
+      <c r="F73" s="61">
+        <v>34.6</v>
+      </c>
+      <c r="G73" s="62">
+        <v>917.6</v>
+      </c>
+      <c r="H73" s="63">
+        <v>32.6</v>
+      </c>
+      <c r="I73" s="64">
+        <v>8</v>
+      </c>
+      <c r="J73" s="65">
+        <v>107</v>
+      </c>
+      <c r="K73" s="66">
+        <v>222</v>
+      </c>
+      <c r="L73" s="63">
+        <v>83</v>
+      </c>
+      <c r="M73" s="63">
+        <v>15</v>
+      </c>
+      <c r="N73" s="63">
+        <v>54</v>
+      </c>
+      <c r="O73" s="63">
+        <v>12</v>
+      </c>
+      <c r="P73" s="67">
+        <v>3293.9999999999982</v>
+      </c>
+      <c r="Q73" s="11"/>
+      <c r="R73" s="72"/>
+      <c r="S73" s="72"/>
+    </row>
+    <row r="74" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I74" s="69"/>
       <c r="J74" s="69"/>
       <c r="K74" s="70"/>
-      <c r="L74" s="107"/>
-[...2 lines deleted...]
-      <c r="O74" s="107"/>
+      <c r="L74" s="105"/>
+      <c r="M74" s="105"/>
+      <c r="N74" s="105"/>
+      <c r="O74" s="105"/>
       <c r="P74" s="37"/>
       <c r="Q74" s="37"/>
     </row>
-    <row r="75" spans="1:19" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="68" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="I75" s="69"/>
       <c r="J75" s="69"/>
       <c r="K75" s="70"/>
-      <c r="L75" s="107"/>
-[...2 lines deleted...]
-      <c r="O75" s="107"/>
+      <c r="L75" s="105"/>
+      <c r="M75" s="105"/>
+      <c r="N75" s="105"/>
+      <c r="O75" s="105"/>
       <c r="P75" s="37"/>
       <c r="Q75" s="37"/>
     </row>
-    <row r="76" spans="1:19" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="68" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="I76" s="69"/>
       <c r="J76" s="69"/>
       <c r="K76" s="70"/>
-      <c r="L76" s="107"/>
-[...2 lines deleted...]
-      <c r="O76" s="107"/>
+      <c r="L76" s="105"/>
+      <c r="M76" s="105"/>
+      <c r="N76" s="105"/>
+      <c r="O76" s="105"/>
       <c r="P76" s="37"/>
       <c r="Q76" s="37"/>
     </row>
-    <row r="77" spans="1:19" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="68" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="I77" s="69"/>
       <c r="J77" s="69"/>
       <c r="K77" s="70"/>
-      <c r="L77" s="107"/>
-[...2 lines deleted...]
-      <c r="O77" s="107"/>
+      <c r="L77" s="105"/>
+      <c r="M77" s="105"/>
+      <c r="N77" s="105"/>
+      <c r="O77" s="105"/>
       <c r="P77" s="37"/>
       <c r="Q77" s="37"/>
     </row>
-    <row r="78" spans="1:19" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>61</v>
+    <row r="78" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="68" t="s">
+        <v>36</v>
       </c>
       <c r="I78" s="69"/>
       <c r="J78" s="69"/>
       <c r="K78" s="70"/>
-      <c r="L78" s="107"/>
-[...2 lines deleted...]
-      <c r="O78" s="107"/>
+      <c r="L78" s="105"/>
+      <c r="M78" s="105"/>
+      <c r="N78" s="105"/>
+      <c r="O78" s="105"/>
       <c r="P78" s="37"/>
       <c r="Q78" s="37"/>
     </row>
-    <row r="79" spans="1:19" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="71" t="s">
+        <v>38</v>
+      </c>
       <c r="I79" s="69"/>
       <c r="J79" s="69"/>
       <c r="K79" s="70"/>
-      <c r="L79" s="107"/>
-[...2 lines deleted...]
-      <c r="O79" s="107"/>
+      <c r="L79" s="105"/>
+      <c r="M79" s="105"/>
+      <c r="N79" s="105"/>
+      <c r="O79" s="105"/>
       <c r="P79" s="37"/>
       <c r="Q79" s="37"/>
     </row>
-    <row r="80" spans="1:19" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="80" spans="1:20" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I80" s="69"/>
       <c r="J80" s="69"/>
       <c r="K80" s="70"/>
-      <c r="L80" s="107"/>
-[...2 lines deleted...]
-      <c r="O80" s="107"/>
+      <c r="L80" s="105"/>
+      <c r="M80" s="105"/>
+      <c r="N80" s="105"/>
+      <c r="O80" s="105"/>
       <c r="P80" s="37"/>
       <c r="Q80" s="37"/>
     </row>
-    <row r="81" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="81" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="I81" s="69"/>
       <c r="J81" s="69"/>
       <c r="K81" s="70"/>
-      <c r="L81" s="107"/>
-[...2 lines deleted...]
-      <c r="O81" s="107"/>
+      <c r="L81" s="105"/>
+      <c r="M81" s="105"/>
+      <c r="N81" s="105"/>
+      <c r="O81" s="105"/>
       <c r="P81" s="37"/>
       <c r="Q81" s="37"/>
     </row>
-    <row r="82" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A82" s="37"/>
+    <row r="82" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="I82" s="69"/>
       <c r="J82" s="69"/>
       <c r="K82" s="70"/>
-      <c r="L82" s="107"/>
-[...2 lines deleted...]
-      <c r="O82" s="107"/>
+      <c r="L82" s="105"/>
+      <c r="M82" s="105"/>
+      <c r="N82" s="105"/>
+      <c r="O82" s="105"/>
       <c r="P82" s="37"/>
       <c r="Q82" s="37"/>
     </row>
-    <row r="83" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="83" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="37"/>
       <c r="I83" s="69"/>
       <c r="J83" s="69"/>
       <c r="K83" s="70"/>
-      <c r="L83" s="107"/>
-[...2 lines deleted...]
-      <c r="O83" s="107"/>
+      <c r="L83" s="105"/>
+      <c r="M83" s="105"/>
+      <c r="N83" s="105"/>
+      <c r="O83" s="105"/>
       <c r="P83" s="37"/>
       <c r="Q83" s="37"/>
+    </row>
+    <row r="84" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="I84" s="69"/>
+      <c r="J84" s="69"/>
+      <c r="K84" s="70"/>
+      <c r="L84" s="105"/>
+      <c r="M84" s="105"/>
+      <c r="N84" s="105"/>
+      <c r="O84" s="105"/>
+      <c r="P84" s="37"/>
+      <c r="Q84" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="B4:F4"/>
     <mergeCell ref="J4:K4"/>
     <mergeCell ref="G4:I4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{15660FFC-6318-420B-AAC1-FDAC89952FC8}">
-  <dimension ref="A1:Q72"/>
+  <dimension ref="A1:R73"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.453125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="11.26953125" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="18" customWidth="1"/>
+    <col min="3" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="12.5703125" customWidth="1"/>
+    <col min="8" max="8" width="10.140625" customWidth="1"/>
+    <col min="9" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="14" width="10.85546875" style="102" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" s="34"/>
     </row>
-    <row r="2" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:18" hidden="1" x14ac:dyDescent="0.25">
       <c r="B2" s="34"/>
     </row>
-    <row r="3" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="B3" s="32"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
-      <c r="K3" s="105"/>
-[...2 lines deleted...]
-      <c r="N3" s="105"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
       <c r="O3" s="8"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
     </row>
-    <row r="4" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:18" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="34" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B4"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
-      <c r="K4" s="105"/>
-[...2 lines deleted...]
-      <c r="N4" s="105"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
       <c r="O4" s="8"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5" s="81"/>
+        <v>9</v>
+      </c>
+      <c r="B5" s="80"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
-      <c r="K5" s="105"/>
-[...2 lines deleted...]
-      <c r="N5" s="105"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="103"/>
+      <c r="M5" s="103"/>
+      <c r="N5" s="103"/>
       <c r="O5" s="8"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
     </row>
-    <row r="6" spans="1:17" ht="32" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:18" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="89" t="s">
-        <v>8</v>
+      <c r="B6" s="88" t="s">
+        <v>7</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
-      <c r="G6" s="112" t="s">
-[...3 lines deleted...]
-      <c r="I6" s="115" t="s">
+      <c r="G6" s="134" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="139"/>
+      <c r="I6" s="137" t="s">
+        <v>81</v>
+      </c>
+      <c r="J6" s="138"/>
+      <c r="K6" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="L6" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="O6" s="22" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="33" x14ac:dyDescent="0.25">
+      <c r="A7" s="4"/>
+      <c r="B7" s="86" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="21" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="M7" s="30" t="s">
         <v>21</v>
       </c>
-      <c r="J6" s="116"/>
-      <c r="K6" s="22" t="s">
+      <c r="N7" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="L6" s="22" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="O7" s="23" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:17" s="38" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="25" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D8" s="25" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="39"/>
-      <c r="N8" s="106"/>
+      <c r="N8" s="104"/>
       <c r="O8" s="39"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
-    <row r="9" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A9" s="43">
         <v>1972</v>
       </c>
       <c r="B9" s="11">
         <v>5.6750000000000007</v>
       </c>
       <c r="C9" s="76">
         <v>-0.35000000000000003</v>
       </c>
       <c r="D9" s="76">
         <v>-1.7416666666666665</v>
       </c>
       <c r="E9" s="48">
         <v>-11.5</v>
       </c>
       <c r="F9" s="48">
         <v>24.9</v>
       </c>
-      <c r="G9" s="94">
+      <c r="G9" s="92">
         <v>1004.3999999999999</v>
       </c>
       <c r="H9" s="76">
         <v>-244.60000000000014</v>
       </c>
       <c r="I9" s="13">
         <v>125</v>
       </c>
       <c r="J9" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K9" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L9" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="M9" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N9" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O9" s="73" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:17" x14ac:dyDescent="0.35">
+        <v>5</v>
+      </c>
+      <c r="Q9" s="94"/>
+      <c r="R9" s="94"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A10" s="43">
         <v>1973</v>
       </c>
       <c r="B10" s="11">
         <v>5.4416666666666673</v>
       </c>
       <c r="C10" s="76">
         <v>-0.58333333333333326</v>
       </c>
       <c r="D10" s="76">
         <v>-1.9750000000000005</v>
       </c>
       <c r="E10" s="48">
         <v>-18.2</v>
       </c>
       <c r="F10" s="48">
         <v>26.8</v>
       </c>
-      <c r="G10" s="94">
+      <c r="G10" s="92">
         <v>1114.2</v>
       </c>
       <c r="H10" s="76">
         <v>-134.79999999999995</v>
       </c>
       <c r="I10" s="13">
         <v>123</v>
       </c>
       <c r="J10" s="16">
         <v>267</v>
       </c>
       <c r="K10" s="16">
         <v>155</v>
       </c>
       <c r="L10" s="16">
         <v>56</v>
       </c>
       <c r="M10" s="16">
         <v>3</v>
       </c>
       <c r="N10" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O10" s="74">
-        <v>4850.9000000000005</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:17" x14ac:dyDescent="0.35">
+        <v>4850.8999999999969</v>
+      </c>
+      <c r="Q10" s="94"/>
+      <c r="R10" s="94"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A11" s="43">
         <v>1974</v>
       </c>
       <c r="B11" s="11">
         <v>6.1083333333333343</v>
       </c>
       <c r="C11" s="76">
         <v>8.3333333333333356E-2</v>
       </c>
       <c r="D11" s="76">
         <v>-1.3083333333333333</v>
       </c>
       <c r="E11" s="48">
         <v>-9.1</v>
       </c>
       <c r="F11" s="48">
         <v>27.9</v>
       </c>
-      <c r="G11" s="94">
+      <c r="G11" s="92">
         <v>1177.9000000000001</v>
       </c>
       <c r="H11" s="76">
         <v>-71.099999999999909</v>
       </c>
       <c r="I11" s="13">
         <v>151</v>
       </c>
       <c r="J11" s="16">
         <v>285</v>
       </c>
       <c r="K11" s="16">
         <v>126</v>
       </c>
       <c r="L11" s="16">
         <v>19</v>
       </c>
       <c r="M11" s="16">
         <v>3</v>
       </c>
       <c r="N11" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O11" s="74">
-        <v>4663.5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:17" x14ac:dyDescent="0.35">
+        <v>4663.5000000000027</v>
+      </c>
+      <c r="Q11" s="94"/>
+      <c r="R11" s="94"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A12" s="43">
         <v>1975</v>
       </c>
       <c r="B12" s="11">
         <v>5.9833333333333343</v>
       </c>
       <c r="C12" s="76">
         <v>-4.166666666666672E-2</v>
       </c>
       <c r="D12" s="76">
         <v>-1.4333333333333333</v>
       </c>
       <c r="E12" s="48">
         <v>-11.4</v>
       </c>
       <c r="F12" s="48">
         <v>26.1</v>
       </c>
-      <c r="G12" s="94">
+      <c r="G12" s="92">
         <v>1187.0999999999999</v>
       </c>
       <c r="H12" s="76">
         <v>-61.900000000000091</v>
       </c>
       <c r="I12" s="13">
         <v>125</v>
       </c>
       <c r="J12" s="16">
         <v>276</v>
       </c>
       <c r="K12" s="16">
         <v>135</v>
       </c>
       <c r="L12" s="16">
         <v>29</v>
       </c>
       <c r="M12" s="16">
         <v>6</v>
       </c>
       <c r="N12" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O12" s="74">
-        <v>4690.1000000000004</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:17" x14ac:dyDescent="0.35">
+        <v>4690.0999999999985</v>
+      </c>
+      <c r="Q12" s="94"/>
+      <c r="R12" s="94"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A13" s="43">
         <v>1976</v>
       </c>
       <c r="B13" s="11">
         <v>6.1333333333333337</v>
       </c>
       <c r="C13" s="76">
         <v>0.10833333333333339</v>
       </c>
       <c r="D13" s="76">
         <v>-1.2833333333333334</v>
       </c>
       <c r="E13" s="48">
         <v>-19.3</v>
       </c>
       <c r="F13" s="48">
         <v>26.8</v>
       </c>
-      <c r="G13" s="94">
+      <c r="G13" s="92">
         <v>906.3</v>
       </c>
       <c r="H13" s="76">
         <v>-342.70000000000005</v>
       </c>
       <c r="I13" s="13">
         <v>118</v>
       </c>
       <c r="J13" s="16">
         <v>275</v>
       </c>
       <c r="K13" s="16">
         <v>128</v>
       </c>
       <c r="L13" s="16">
         <v>42</v>
       </c>
       <c r="M13" s="16">
         <v>8</v>
       </c>
       <c r="N13" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O13" s="74">
         <v>4644.3999999999996</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q13" s="94"/>
+      <c r="R13" s="94"/>
+    </row>
+    <row r="14" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A14" s="43">
         <v>1977</v>
       </c>
       <c r="B14" s="11">
         <v>6.291666666666667</v>
       </c>
       <c r="C14" s="76">
         <v>0.26666666666666666</v>
       </c>
       <c r="D14" s="76">
         <v>-1.1249999999999998</v>
       </c>
       <c r="E14" s="48">
         <v>-13</v>
       </c>
       <c r="F14" s="48">
         <v>23.8</v>
       </c>
-      <c r="G14" s="94">
+      <c r="G14" s="92">
         <v>1515.2</v>
       </c>
       <c r="H14" s="76">
         <v>266.20000000000005</v>
       </c>
       <c r="I14" s="13">
         <v>165</v>
       </c>
       <c r="J14" s="16">
         <v>290</v>
       </c>
       <c r="K14" s="16">
         <v>104</v>
       </c>
       <c r="L14" s="16">
         <v>36</v>
       </c>
       <c r="M14" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N14" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O14" s="74">
-        <v>4554.8999999999996</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:17" x14ac:dyDescent="0.35">
+        <v>4554.8999999999969</v>
+      </c>
+      <c r="Q14" s="94"/>
+      <c r="R14" s="94"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A15" s="43">
         <v>1978</v>
       </c>
       <c r="B15" s="11">
         <v>5.5666666666666673</v>
       </c>
       <c r="C15" s="76">
         <v>-0.45833333333333331</v>
       </c>
       <c r="D15" s="76">
         <v>-1.8499999999999999</v>
       </c>
       <c r="E15" s="48">
         <v>-14</v>
       </c>
       <c r="F15" s="48">
         <v>24.2</v>
       </c>
-      <c r="G15" s="94">
+      <c r="G15" s="92">
         <v>1340</v>
       </c>
       <c r="H15" s="76">
         <v>91</v>
       </c>
       <c r="I15" s="13">
         <v>159</v>
       </c>
       <c r="J15" s="16">
         <v>298</v>
       </c>
       <c r="K15" s="16">
         <v>118</v>
       </c>
       <c r="L15" s="16">
         <v>49</v>
       </c>
       <c r="M15" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N15" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O15" s="74">
-        <v>4885.3</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:17" x14ac:dyDescent="0.35">
+        <v>4885.2999999999965</v>
+      </c>
+      <c r="Q15" s="94"/>
+      <c r="R15" s="94"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A16" s="43">
         <v>1979</v>
       </c>
       <c r="B16" s="11">
         <v>6.0416666666666679</v>
       </c>
       <c r="C16" s="76">
         <v>1.666666666666668E-2</v>
       </c>
       <c r="D16" s="76">
         <v>-1.375</v>
       </c>
       <c r="E16" s="48">
         <v>-17.2</v>
       </c>
       <c r="F16" s="48">
         <v>25.9</v>
       </c>
-      <c r="G16" s="94">
+      <c r="G16" s="92">
         <v>1431.3000000000002</v>
       </c>
       <c r="H16" s="76">
         <v>182.30000000000018</v>
       </c>
       <c r="I16" s="13">
         <v>164</v>
       </c>
       <c r="J16" s="16">
         <v>279</v>
       </c>
       <c r="K16" s="16">
         <v>119</v>
       </c>
       <c r="L16" s="16">
         <v>52</v>
       </c>
       <c r="M16" s="16">
         <v>1</v>
       </c>
       <c r="N16" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O16" s="74">
-        <v>4653.5999999999995</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4653.5999999999985</v>
+      </c>
+      <c r="Q16" s="94"/>
+      <c r="R16" s="94"/>
+    </row>
+    <row r="17" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A17" s="43">
         <v>1980</v>
       </c>
       <c r="B17" s="11">
         <v>5.416666666666667</v>
       </c>
       <c r="C17" s="76">
         <v>-0.60833333333333328</v>
       </c>
       <c r="D17" s="76">
         <v>-2</v>
       </c>
       <c r="E17" s="48">
         <v>-15.7</v>
       </c>
       <c r="F17" s="48">
         <v>26.7</v>
       </c>
-      <c r="G17" s="94">
+      <c r="G17" s="92">
         <v>1331.1999999999998</v>
       </c>
       <c r="H17" s="76">
         <v>82.199999999999818</v>
       </c>
       <c r="I17" s="13">
         <v>167</v>
       </c>
       <c r="J17" s="16">
         <v>297</v>
       </c>
       <c r="K17" s="16">
         <v>149</v>
       </c>
       <c r="L17" s="16">
         <v>47</v>
       </c>
       <c r="M17" s="16">
         <v>2</v>
       </c>
       <c r="N17" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O17" s="74">
         <v>4998.7</v>
       </c>
-    </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q17" s="94"/>
+      <c r="R17" s="94"/>
+    </row>
+    <row r="18" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A18" s="43">
         <v>1981</v>
       </c>
       <c r="B18" s="11">
         <v>6.1083333333333334</v>
       </c>
       <c r="C18" s="76">
         <v>8.333333333333337E-2</v>
       </c>
       <c r="D18" s="76">
         <v>-1.3083333333333331</v>
       </c>
       <c r="E18" s="48">
         <v>-16.100000000000001</v>
       </c>
       <c r="F18" s="48">
         <v>26.7</v>
       </c>
-      <c r="G18" s="94">
+      <c r="G18" s="92">
         <v>1400.8000000000002</v>
       </c>
       <c r="H18" s="76">
         <v>151.80000000000018</v>
       </c>
       <c r="I18" s="13">
         <v>171</v>
       </c>
       <c r="J18" s="16">
         <v>275</v>
       </c>
       <c r="K18" s="16">
         <v>123</v>
       </c>
       <c r="L18" s="16">
         <v>53</v>
       </c>
       <c r="M18" s="16">
         <v>5</v>
       </c>
       <c r="N18" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O18" s="74">
-        <v>4599.1000000000004</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4599.1000000000022</v>
+      </c>
+      <c r="Q18" s="94"/>
+      <c r="R18" s="94"/>
+    </row>
+    <row r="19" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A19" s="43">
         <v>1982</v>
       </c>
       <c r="B19" s="11">
         <v>6.924999999999998</v>
       </c>
       <c r="C19" s="76">
         <v>0.9</v>
       </c>
       <c r="D19" s="76">
         <v>-0.4916666666666667</v>
       </c>
       <c r="E19" s="48">
         <v>-12.3</v>
       </c>
       <c r="F19" s="48">
         <v>26.5</v>
       </c>
-      <c r="G19" s="94">
+      <c r="G19" s="92">
         <v>1352.7</v>
       </c>
       <c r="H19" s="76">
         <v>103.70000000000005</v>
       </c>
       <c r="I19" s="13">
         <v>150</v>
       </c>
       <c r="J19" s="16">
         <v>263</v>
       </c>
       <c r="K19" s="16">
         <v>129</v>
       </c>
       <c r="L19" s="16">
         <v>24</v>
       </c>
       <c r="M19" s="16">
         <v>1</v>
       </c>
       <c r="N19" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O19" s="74">
-        <v>4282.3</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4282.2999999999975</v>
+      </c>
+      <c r="Q19" s="94"/>
+      <c r="R19" s="94"/>
+    </row>
+    <row r="20" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A20" s="43">
         <v>1983</v>
       </c>
       <c r="B20" s="11">
         <v>6.6583333333333323</v>
       </c>
       <c r="C20" s="76">
         <v>0.6333333333333333</v>
       </c>
       <c r="D20" s="76">
         <v>-0.7583333333333333</v>
       </c>
       <c r="E20" s="48">
         <v>-13.2</v>
       </c>
       <c r="F20" s="48">
         <v>30.7</v>
       </c>
-      <c r="G20" s="94">
+      <c r="G20" s="92">
         <v>1227.1999999999998</v>
       </c>
       <c r="H20" s="76">
         <v>-21.800000000000182</v>
       </c>
       <c r="I20" s="13">
         <v>134</v>
       </c>
       <c r="J20" s="16">
         <v>263</v>
       </c>
       <c r="K20" s="16">
         <v>111</v>
       </c>
       <c r="L20" s="16">
         <v>42</v>
       </c>
       <c r="M20" s="16">
         <v>16</v>
       </c>
       <c r="N20" s="16">
         <v>2</v>
       </c>
       <c r="O20" s="74">
-        <v>4426.5</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4426.4999999999945</v>
+      </c>
+      <c r="Q20" s="94"/>
+      <c r="R20" s="94"/>
+    </row>
+    <row r="21" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A21" s="43">
         <v>1984</v>
       </c>
       <c r="B21" s="11">
         <v>5.75</v>
       </c>
       <c r="C21" s="76">
         <v>-0.27500000000000002</v>
       </c>
       <c r="D21" s="76">
         <v>-1.6666666666666667</v>
       </c>
       <c r="E21" s="48">
         <v>-13.6</v>
       </c>
       <c r="F21" s="48">
         <v>26.5</v>
       </c>
-      <c r="G21" s="94">
+      <c r="G21" s="92">
         <v>1231.8</v>
       </c>
       <c r="H21" s="76">
         <v>-17.200000000000045</v>
       </c>
       <c r="I21" s="13">
         <v>141</v>
       </c>
       <c r="J21" s="16">
         <v>295</v>
       </c>
       <c r="K21" s="16">
         <v>132</v>
       </c>
       <c r="L21" s="16">
         <v>47</v>
       </c>
       <c r="M21" s="16">
         <v>5</v>
       </c>
       <c r="N21" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O21" s="74">
         <v>4867.4999999999991</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+    </row>
+    <row r="22" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A22" s="43">
         <v>1985</v>
       </c>
       <c r="B22" s="11">
         <v>5.6749999999999998</v>
       </c>
       <c r="C22" s="76">
         <v>-0.34999999999999992</v>
       </c>
       <c r="D22" s="76">
         <v>-1.7416666666666663</v>
       </c>
       <c r="E22" s="48">
         <v>-23.4</v>
       </c>
       <c r="F22" s="48">
         <v>27.7</v>
       </c>
-      <c r="G22" s="94">
+      <c r="G22" s="92">
         <v>1344.4</v>
       </c>
       <c r="H22" s="76">
         <v>95.400000000000091</v>
       </c>
       <c r="I22" s="13">
         <v>129</v>
       </c>
       <c r="J22" s="16">
         <v>265</v>
       </c>
       <c r="K22" s="16">
         <v>135</v>
       </c>
       <c r="L22" s="16">
         <v>57</v>
       </c>
       <c r="M22" s="16">
         <v>6</v>
       </c>
       <c r="N22" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O22" s="74">
-        <v>4737.5999999999995</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4737.6000000000022</v>
+      </c>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="94"/>
+    </row>
+    <row r="23" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A23" s="43">
         <v>1986</v>
       </c>
       <c r="B23" s="11">
         <v>6.2250000000000005</v>
       </c>
       <c r="C23" s="76">
         <v>0.19999999999999996</v>
       </c>
       <c r="D23" s="76">
         <v>-1.1916666666666667</v>
       </c>
       <c r="E23" s="48">
         <v>-19.7</v>
       </c>
       <c r="F23" s="48">
         <v>26.7</v>
       </c>
-      <c r="G23" s="94">
+      <c r="G23" s="92">
         <v>1288.5</v>
       </c>
       <c r="H23" s="76">
         <v>39.5</v>
       </c>
       <c r="I23" s="13">
         <v>134</v>
       </c>
       <c r="J23" s="16">
         <v>269</v>
       </c>
       <c r="K23" s="16">
         <v>132</v>
       </c>
       <c r="L23" s="16">
         <v>49</v>
       </c>
       <c r="M23" s="16">
         <v>8</v>
       </c>
       <c r="N23" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O23" s="74">
-        <v>4568.7000000000007</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4568.7</v>
+      </c>
+      <c r="Q23" s="94"/>
+      <c r="R23" s="94"/>
+    </row>
+    <row r="24" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A24" s="43">
         <v>1987</v>
       </c>
       <c r="B24" s="11">
         <v>6.1000000000000014</v>
       </c>
       <c r="C24" s="76">
         <v>7.5000000000000025E-2</v>
       </c>
       <c r="D24" s="76">
         <v>-1.3166666666666664</v>
       </c>
       <c r="E24" s="48">
         <v>-24.4</v>
       </c>
       <c r="F24" s="48">
         <v>28.7</v>
       </c>
-      <c r="G24" s="94">
+      <c r="G24" s="92">
         <v>1430.6999999999998</v>
       </c>
       <c r="H24" s="76">
         <v>181.69999999999982</v>
       </c>
       <c r="I24" s="13">
         <v>152</v>
       </c>
       <c r="J24" s="16">
         <v>264</v>
       </c>
       <c r="K24" s="16">
         <v>115</v>
       </c>
       <c r="L24" s="16">
         <v>57</v>
       </c>
       <c r="M24" s="16">
         <v>8</v>
       </c>
       <c r="N24" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O24" s="74">
         <v>4607.8999999999996</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q24" s="94"/>
+      <c r="R24" s="94"/>
+    </row>
+    <row r="25" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A25" s="43">
         <v>1988</v>
       </c>
       <c r="B25" s="11">
         <v>6.8583333333333316</v>
       </c>
       <c r="C25" s="76">
         <v>0.83333333333333315</v>
       </c>
       <c r="D25" s="76">
         <v>-0.55833333333333335</v>
       </c>
       <c r="E25" s="48">
         <v>-14.7</v>
       </c>
       <c r="F25" s="48">
         <v>26.9</v>
       </c>
-      <c r="G25" s="94">
+      <c r="G25" s="92">
         <v>1440.5</v>
       </c>
       <c r="H25" s="76">
         <v>191.5</v>
       </c>
       <c r="I25" s="13">
         <v>158</v>
       </c>
       <c r="J25" s="16">
         <v>266</v>
       </c>
       <c r="K25" s="16">
         <v>104</v>
       </c>
       <c r="L25" s="16">
         <v>28</v>
       </c>
       <c r="M25" s="16">
         <v>6</v>
       </c>
       <c r="N25" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O25" s="74">
-        <v>4271.5</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
+        <v>4271.5000000000018</v>
+      </c>
+      <c r="Q25" s="94"/>
+      <c r="R25" s="94"/>
+    </row>
+    <row r="26" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A26" s="43">
         <v>1989</v>
       </c>
       <c r="B26" s="11">
         <v>7.4083333333333341</v>
       </c>
       <c r="C26" s="76">
         <v>1.3833333333333331</v>
       </c>
       <c r="D26" s="76">
         <v>-8.3333333333333228E-3</v>
       </c>
       <c r="E26" s="48">
         <v>-9.4</v>
       </c>
       <c r="F26" s="48">
         <v>26.3</v>
       </c>
-      <c r="G26" s="94">
+      <c r="G26" s="92">
         <v>1006.4</v>
       </c>
       <c r="H26" s="76">
         <v>-242.60000000000002</v>
       </c>
       <c r="I26" s="13">
         <v>119</v>
       </c>
       <c r="J26" s="16" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K26" s="16">
         <v>106</v>
       </c>
       <c r="L26" s="16">
         <v>13</v>
       </c>
       <c r="M26" s="16">
         <v>5</v>
       </c>
       <c r="N26" s="16" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>43</v>
+      </c>
+      <c r="O26" s="73">
+        <v>3986.5999999999995</v>
       </c>
       <c r="P26" s="13"/>
-    </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q26" s="94"/>
+      <c r="R26" s="94"/>
+    </row>
+    <row r="27" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A27" s="43">
         <v>1990</v>
       </c>
       <c r="B27" s="11">
         <v>7.4666666666666677</v>
       </c>
       <c r="C27" s="76">
         <v>1.4416666666666667</v>
       </c>
       <c r="D27" s="76">
         <v>4.9999999999999899E-2</v>
       </c>
       <c r="E27" s="48">
         <v>-11.7</v>
       </c>
       <c r="F27" s="48">
         <v>27</v>
       </c>
-      <c r="G27" s="94">
+      <c r="G27" s="92">
         <v>1389.7</v>
       </c>
       <c r="H27" s="76">
         <v>140.70000000000005</v>
       </c>
       <c r="I27" s="13">
         <v>128</v>
       </c>
       <c r="J27" s="16">
         <v>270</v>
       </c>
       <c r="K27" s="16">
         <v>103</v>
       </c>
       <c r="L27" s="16">
         <v>27</v>
       </c>
       <c r="M27" s="16">
         <v>7</v>
       </c>
       <c r="N27" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O27" s="74">
         <v>4141.1999999999989</v>
       </c>
       <c r="P27" s="13"/>
-    </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q27" s="94"/>
+      <c r="R27" s="94"/>
+    </row>
+    <row r="28" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A28" s="43">
         <v>1991</v>
       </c>
       <c r="B28" s="11">
         <v>6.5249999999999995</v>
       </c>
       <c r="C28" s="76">
         <v>0.5</v>
       </c>
       <c r="D28" s="76">
         <v>-0.89166666666666672</v>
       </c>
       <c r="E28" s="48">
         <v>-17</v>
       </c>
       <c r="F28" s="48">
         <v>27</v>
       </c>
-      <c r="G28" s="94">
+      <c r="G28" s="92">
         <v>1122</v>
       </c>
       <c r="H28" s="76">
         <v>-127</v>
       </c>
       <c r="I28" s="13">
         <v>115</v>
       </c>
       <c r="J28" s="16">
         <v>263</v>
       </c>
       <c r="K28" s="16">
         <v>127</v>
       </c>
       <c r="L28" s="16">
         <v>45</v>
       </c>
       <c r="M28" s="16">
         <v>8</v>
       </c>
       <c r="N28" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O28" s="74">
         <v>4512.2000000000007</v>
       </c>
       <c r="P28" s="13"/>
-    </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q28" s="94"/>
+      <c r="R28" s="94"/>
+    </row>
+    <row r="29" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A29" s="43">
         <v>1992</v>
       </c>
       <c r="B29" s="11">
         <v>7.1999999999999993</v>
       </c>
       <c r="C29" s="76">
         <v>1.175</v>
       </c>
       <c r="D29" s="76">
         <v>-0.21666666666666667</v>
       </c>
       <c r="E29" s="48">
         <v>-14.9</v>
       </c>
       <c r="F29" s="48">
         <v>27.7</v>
       </c>
-      <c r="G29" s="94">
+      <c r="G29" s="92">
         <v>1280.9000000000001</v>
       </c>
       <c r="H29" s="76">
         <v>31.900000000000091</v>
       </c>
       <c r="I29" s="13">
         <v>137</v>
       </c>
       <c r="J29" s="16">
         <v>265</v>
       </c>
       <c r="K29" s="16">
         <v>111</v>
       </c>
       <c r="L29" s="16">
         <v>27</v>
       </c>
       <c r="M29" s="16">
         <v>15</v>
       </c>
       <c r="N29" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O29" s="74">
-        <v>4274.1000000000004</v>
+        <v>4274.0999999999995</v>
       </c>
       <c r="P29" s="13"/>
-    </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q29" s="94"/>
+      <c r="R29" s="94"/>
+    </row>
+    <row r="30" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A30" s="43">
         <v>1993</v>
       </c>
       <c r="B30" s="11">
         <v>6.6833333333333336</v>
       </c>
       <c r="C30" s="76">
         <v>0.65833333333333333</v>
       </c>
       <c r="D30" s="76">
         <v>-0.73333333333333339</v>
       </c>
       <c r="E30" s="48">
         <v>-15.1</v>
       </c>
       <c r="F30" s="48">
         <v>26.1</v>
       </c>
-      <c r="G30" s="94">
+      <c r="G30" s="92">
         <v>1430.4</v>
       </c>
       <c r="H30" s="76">
         <v>181.40000000000009</v>
       </c>
       <c r="I30" s="13">
         <v>149</v>
       </c>
       <c r="J30" s="16">
         <v>283</v>
       </c>
       <c r="K30" s="16">
         <v>112</v>
       </c>
       <c r="L30" s="16">
         <v>36</v>
       </c>
       <c r="M30" s="16">
         <v>3</v>
       </c>
       <c r="N30" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O30" s="74">
-        <v>4496.8</v>
+        <v>4496.7999999999975</v>
       </c>
       <c r="P30" s="13"/>
-    </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q30" s="94"/>
+      <c r="R30" s="94"/>
+    </row>
+    <row r="31" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A31" s="43">
         <v>1994</v>
       </c>
       <c r="B31" s="11">
         <v>8.0083333333333346</v>
       </c>
       <c r="C31" s="76">
         <v>1.9833333333333334</v>
       </c>
       <c r="D31" s="76">
         <v>0.59166666666666667</v>
       </c>
       <c r="E31" s="48">
         <v>-11</v>
       </c>
       <c r="F31" s="48">
         <v>28.6</v>
       </c>
-      <c r="G31" s="94">
+      <c r="G31" s="92">
         <v>1393.0999999999997</v>
       </c>
       <c r="H31" s="76">
         <v>144.09999999999968</v>
       </c>
       <c r="I31" s="13">
         <v>145</v>
       </c>
       <c r="J31" s="16">
         <v>253</v>
       </c>
       <c r="K31" s="16">
         <v>81</v>
       </c>
       <c r="L31" s="16">
         <v>23</v>
       </c>
       <c r="M31" s="16">
         <v>17</v>
       </c>
       <c r="N31" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O31" s="74">
-        <v>3929</v>
+        <v>3928.9999999999995</v>
       </c>
       <c r="P31" s="13"/>
-    </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q31" s="94"/>
+      <c r="R31" s="94"/>
+    </row>
+    <row r="32" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A32" s="43">
         <v>1995</v>
       </c>
       <c r="B32" s="11">
         <v>6.8249999999999993</v>
       </c>
       <c r="C32" s="76">
         <v>0.79999999999999993</v>
       </c>
       <c r="D32" s="76">
         <v>-0.5916666666666669</v>
       </c>
       <c r="E32" s="48">
         <v>-16.7</v>
       </c>
       <c r="F32" s="48">
         <v>28.6</v>
       </c>
-      <c r="G32" s="94">
+      <c r="G32" s="92">
         <v>1425</v>
       </c>
       <c r="H32" s="76">
         <v>176</v>
       </c>
       <c r="I32" s="13">
         <v>142</v>
       </c>
       <c r="J32" s="16">
         <v>270</v>
       </c>
       <c r="K32" s="16">
         <v>126</v>
       </c>
       <c r="L32" s="16">
         <v>28</v>
       </c>
       <c r="M32" s="16">
         <v>10</v>
       </c>
       <c r="N32" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O32" s="74">
-        <v>4389.2999999999993</v>
+        <v>4389.2999999999965</v>
       </c>
       <c r="P32" s="13"/>
-    </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q32" s="94"/>
+      <c r="R32" s="94"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A33" s="43">
         <v>1996</v>
       </c>
       <c r="B33" s="11">
         <v>6</v>
       </c>
       <c r="C33" s="76">
         <v>-2.499999999999997E-2</v>
       </c>
       <c r="D33" s="76">
         <v>-1.4166666666666667</v>
       </c>
       <c r="E33" s="48">
         <v>-14.4</v>
       </c>
       <c r="F33" s="48">
         <v>25.3</v>
       </c>
-      <c r="G33" s="94">
+      <c r="G33" s="92">
         <v>1287.9000000000001</v>
       </c>
       <c r="H33" s="76">
         <v>38.900000000000091</v>
       </c>
       <c r="I33" s="13">
         <v>125</v>
       </c>
       <c r="J33" s="16">
         <v>289</v>
       </c>
       <c r="K33" s="16">
         <v>126</v>
       </c>
       <c r="L33" s="16">
         <v>39</v>
       </c>
       <c r="M33" s="16">
         <v>1</v>
       </c>
       <c r="N33" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O33" s="74">
-        <v>4744.3999999999987</v>
+        <v>4744.3999999999978</v>
       </c>
       <c r="P33" s="13"/>
-    </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q33" s="94"/>
+      <c r="R33" s="94"/>
+    </row>
+    <row r="34" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A34" s="43">
         <v>1997</v>
       </c>
       <c r="B34" s="11">
         <v>7.375</v>
       </c>
       <c r="C34" s="76">
         <v>1.3499999999999999</v>
       </c>
       <c r="D34" s="76">
         <v>-4.1666666666666713E-2</v>
       </c>
       <c r="E34" s="48">
         <v>-11.1</v>
       </c>
       <c r="F34" s="48">
         <v>25.7</v>
       </c>
-      <c r="G34" s="94">
+      <c r="G34" s="92">
         <v>1197.5999999999999</v>
       </c>
       <c r="H34" s="76">
         <v>-51.400000000000091</v>
       </c>
       <c r="I34" s="13">
         <v>113</v>
       </c>
       <c r="J34" s="16">
         <v>266</v>
       </c>
       <c r="K34" s="16">
         <v>114</v>
       </c>
       <c r="L34" s="16">
         <v>22</v>
       </c>
       <c r="M34" s="16">
         <v>1</v>
       </c>
       <c r="N34" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O34" s="74">
-        <v>4147.8</v>
+        <v>4147.800000000002</v>
       </c>
       <c r="P34" s="13"/>
-    </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q34" s="94"/>
+      <c r="R34" s="94"/>
+    </row>
+    <row r="35" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A35" s="43">
         <v>1998</v>
       </c>
       <c r="B35" s="11">
         <v>6.9416666666666664</v>
       </c>
       <c r="C35" s="76">
         <v>0.91666666666666641</v>
       </c>
       <c r="D35" s="76">
         <v>-0.47500000000000003</v>
       </c>
       <c r="E35" s="48">
         <v>-13.3</v>
       </c>
       <c r="F35" s="48">
         <v>29.2</v>
       </c>
-      <c r="G35" s="94">
+      <c r="G35" s="92">
         <v>943.8</v>
       </c>
       <c r="H35" s="76">
         <v>-305.20000000000005</v>
       </c>
       <c r="I35" s="13">
         <v>119</v>
       </c>
       <c r="J35" s="16">
         <v>271</v>
       </c>
       <c r="K35" s="16">
         <v>105</v>
       </c>
       <c r="L35" s="16">
         <v>37</v>
       </c>
       <c r="M35" s="16">
         <v>13</v>
       </c>
       <c r="N35" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O35" s="74">
-        <v>4398.7</v>
+        <v>4398.6999999999971</v>
       </c>
       <c r="P35" s="13"/>
-    </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q35" s="94"/>
+      <c r="R35" s="94"/>
+    </row>
+    <row r="36" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A36" s="43">
         <v>1999</v>
       </c>
       <c r="B36" s="11">
         <v>6.9250000000000007</v>
       </c>
       <c r="C36" s="76">
         <v>0.8999999999999998</v>
       </c>
       <c r="D36" s="76">
         <v>-0.49166666666666664</v>
       </c>
       <c r="E36" s="48">
         <v>-14.7</v>
       </c>
       <c r="F36" s="48">
         <v>26.4</v>
       </c>
-      <c r="G36" s="94">
+      <c r="G36" s="92">
         <v>1449</v>
       </c>
       <c r="H36" s="76">
         <v>200</v>
       </c>
       <c r="I36" s="13">
         <v>150</v>
       </c>
       <c r="J36" s="16">
         <v>253</v>
       </c>
       <c r="K36" s="16">
         <v>119</v>
       </c>
       <c r="L36" s="16">
         <v>37</v>
       </c>
       <c r="M36" s="16">
         <v>3</v>
       </c>
       <c r="N36" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O36" s="74">
-        <v>4209.1000000000004</v>
+        <v>4209.0999999999976</v>
       </c>
       <c r="P36" s="13"/>
-    </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q36" s="94"/>
+      <c r="R36" s="94"/>
+    </row>
+    <row r="37" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A37" s="43">
         <v>2000</v>
       </c>
       <c r="B37" s="11">
         <v>7.6083333333333316</v>
       </c>
       <c r="C37" s="76">
         <v>1.5833333333333333</v>
       </c>
       <c r="D37" s="76">
         <v>0.19166666666666665</v>
       </c>
       <c r="E37" s="48">
         <v>-13.9</v>
       </c>
       <c r="F37" s="48">
         <v>25.9</v>
       </c>
-      <c r="G37" s="94">
+      <c r="G37" s="92">
         <v>1100</v>
       </c>
       <c r="H37" s="76">
         <v>-149</v>
       </c>
       <c r="I37" s="13">
         <v>136</v>
       </c>
       <c r="J37" s="16">
         <v>259</v>
       </c>
       <c r="K37" s="16">
         <v>89</v>
       </c>
       <c r="L37" s="16">
         <v>19</v>
       </c>
       <c r="M37" s="16">
         <v>6</v>
       </c>
       <c r="N37" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O37" s="74">
-        <v>4045</v>
+        <v>4045.0000000000005</v>
       </c>
       <c r="P37" s="13"/>
-    </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q37" s="94"/>
+      <c r="R37" s="94"/>
+    </row>
+    <row r="38" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A38" s="43">
         <v>2001</v>
       </c>
       <c r="B38" s="11">
         <v>6.9583333333333348</v>
       </c>
       <c r="C38" s="76">
         <v>0.93333333333333324</v>
       </c>
       <c r="D38" s="76">
         <v>-0.45833333333333331</v>
       </c>
       <c r="E38" s="48">
         <v>-15.5</v>
       </c>
       <c r="F38" s="48">
         <v>26.6</v>
       </c>
-      <c r="G38" s="94">
+      <c r="G38" s="92">
         <v>1466.1</v>
       </c>
       <c r="H38" s="76">
         <v>217.09999999999991</v>
       </c>
       <c r="I38" s="13">
         <v>152</v>
       </c>
       <c r="J38" s="16">
         <v>262</v>
       </c>
       <c r="K38" s="16">
         <v>111</v>
       </c>
       <c r="L38" s="16">
         <v>41</v>
       </c>
       <c r="M38" s="16">
         <v>6</v>
       </c>
       <c r="N38" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O38" s="74">
-        <v>4310.7</v>
+        <v>4310.7000000000016</v>
       </c>
       <c r="P38" s="13"/>
-    </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q38" s="94"/>
+      <c r="R38" s="94"/>
+    </row>
+    <row r="39" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A39" s="43">
         <v>2002</v>
       </c>
       <c r="B39" s="11">
         <v>7.6166666666666671</v>
       </c>
       <c r="C39" s="76">
         <v>1.5916666666666668</v>
       </c>
       <c r="D39" s="76">
         <v>0.20000000000000004</v>
       </c>
       <c r="E39" s="48">
         <v>-11.4</v>
       </c>
       <c r="F39" s="48">
         <v>28</v>
       </c>
-      <c r="G39" s="94">
+      <c r="G39" s="92">
         <v>1405.6000000000001</v>
       </c>
       <c r="H39" s="76">
         <v>156.60000000000014</v>
       </c>
       <c r="I39" s="13">
         <v>139</v>
       </c>
       <c r="J39" s="16">
         <v>268</v>
       </c>
       <c r="K39" s="16">
         <v>81</v>
       </c>
       <c r="L39" s="16">
         <v>14</v>
       </c>
       <c r="M39" s="16">
         <v>10</v>
       </c>
       <c r="N39" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O39" s="74">
-        <v>4075.3</v>
+        <v>4075.3000000000043</v>
       </c>
       <c r="P39" s="13"/>
-    </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q39" s="94"/>
+      <c r="R39" s="94"/>
+    </row>
+    <row r="40" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A40" s="43">
         <v>2003</v>
       </c>
       <c r="B40" s="11">
         <v>7.8416666666666659</v>
       </c>
       <c r="C40" s="76">
         <v>1.8166666666666671</v>
       </c>
       <c r="D40" s="76">
         <v>0.42499999999999999</v>
       </c>
       <c r="E40" s="48">
         <v>-15.3</v>
       </c>
       <c r="F40" s="48">
         <v>31.2</v>
       </c>
-      <c r="G40" s="94">
+      <c r="G40" s="92">
         <v>1006.3999999999999</v>
       </c>
       <c r="H40" s="76">
         <v>-242.60000000000014</v>
       </c>
       <c r="I40" s="13">
         <v>113</v>
       </c>
       <c r="J40" s="16">
         <v>243</v>
       </c>
       <c r="K40" s="16">
         <v>119</v>
       </c>
       <c r="L40" s="16">
         <v>43</v>
       </c>
       <c r="M40" s="16">
         <v>34</v>
       </c>
       <c r="N40" s="16">
         <v>1</v>
       </c>
       <c r="O40" s="74">
-        <v>4131.5</v>
+        <v>4131.4999999999982</v>
       </c>
       <c r="P40" s="13"/>
-    </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q40" s="94"/>
+      <c r="R40" s="94"/>
+    </row>
+    <row r="41" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A41" s="43">
         <v>2004</v>
       </c>
       <c r="B41" s="11">
         <v>6.9499999999999993</v>
       </c>
       <c r="C41" s="76">
         <v>0.92499999999999993</v>
       </c>
       <c r="D41" s="76">
         <v>-0.46666666666666679</v>
       </c>
       <c r="E41" s="48">
         <v>-10.8</v>
       </c>
       <c r="F41" s="48">
         <v>26.7</v>
       </c>
-      <c r="G41" s="94">
+      <c r="G41" s="92">
         <v>1120.8</v>
       </c>
       <c r="H41" s="76">
         <v>-128.20000000000005</v>
       </c>
       <c r="I41" s="13">
         <v>124</v>
       </c>
       <c r="J41" s="16">
         <v>260</v>
       </c>
       <c r="K41" s="16">
         <v>121</v>
       </c>
       <c r="L41" s="16">
         <v>50</v>
       </c>
       <c r="M41" s="16">
         <v>6</v>
       </c>
       <c r="N41" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O41" s="74">
-        <v>4303.8</v>
+        <v>4303.7999999999965</v>
       </c>
       <c r="P41" s="13"/>
-    </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q41" s="94"/>
+      <c r="R41" s="94"/>
+    </row>
+    <row r="42" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A42" s="43">
         <v>2005</v>
       </c>
       <c r="B42" s="11">
         <v>6.6000000000000005</v>
       </c>
       <c r="C42" s="76">
         <v>0.57499999999999996</v>
       </c>
       <c r="D42" s="76">
         <v>-0.81666666666666676</v>
       </c>
       <c r="E42" s="48">
         <v>-16.3</v>
       </c>
       <c r="F42" s="48">
         <v>28.2</v>
       </c>
-      <c r="G42" s="94">
+      <c r="G42" s="92">
         <v>1126.9999999999998</v>
       </c>
       <c r="H42" s="76">
         <v>-122.00000000000023</v>
       </c>
       <c r="I42" s="13">
         <v>124</v>
       </c>
       <c r="J42" s="16">
         <v>259</v>
       </c>
       <c r="K42" s="16">
         <v>115</v>
       </c>
       <c r="L42" s="16">
         <v>63</v>
       </c>
       <c r="M42" s="16">
         <v>13</v>
       </c>
       <c r="N42" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O42" s="74">
-        <v>4431.0999999999995</v>
+        <v>4431.1000000000004</v>
       </c>
       <c r="P42" s="13"/>
-    </row>
-    <row r="43" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q42" s="94"/>
+      <c r="R42" s="94"/>
+    </row>
+    <row r="43" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A43" s="43">
         <v>2006</v>
       </c>
       <c r="B43" s="11">
         <v>7.6416666666666657</v>
       </c>
       <c r="C43" s="76">
         <v>1.6166666666666665</v>
       </c>
       <c r="D43" s="76">
         <v>0.22499999999999998</v>
       </c>
       <c r="E43" s="48">
         <v>-11.7</v>
       </c>
       <c r="F43" s="48">
         <v>28.6</v>
       </c>
-      <c r="G43" s="94">
+      <c r="G43" s="92">
         <v>1264.7</v>
       </c>
       <c r="H43" s="76">
         <v>15.700000000000045</v>
       </c>
       <c r="I43" s="13">
         <v>120</v>
       </c>
       <c r="J43" s="16">
         <v>255</v>
       </c>
       <c r="K43" s="16">
         <v>116</v>
       </c>
       <c r="L43" s="16">
         <v>43</v>
       </c>
       <c r="M43" s="16">
         <v>18</v>
       </c>
       <c r="N43" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O43" s="74">
-        <v>4107.5</v>
+        <v>4107.4999999999982</v>
       </c>
       <c r="P43" s="13"/>
-    </row>
-    <row r="44" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q43" s="94"/>
+      <c r="R43" s="94"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A44" s="43">
         <v>2007</v>
       </c>
       <c r="B44" s="11">
         <v>7.55</v>
       </c>
       <c r="C44" s="76">
         <v>1.5249999999999995</v>
       </c>
       <c r="D44" s="76">
         <v>0.13333333333333319</v>
       </c>
       <c r="E44" s="48">
         <v>-11.1</v>
       </c>
       <c r="F44" s="48">
         <v>26.1</v>
       </c>
-      <c r="G44" s="94">
+      <c r="G44" s="92">
         <v>1286.1000000000001</v>
       </c>
       <c r="H44" s="76">
         <v>37.100000000000136</v>
       </c>
       <c r="I44" s="13">
         <v>124</v>
       </c>
       <c r="J44" s="16">
         <v>256</v>
       </c>
       <c r="K44" s="16">
         <v>95</v>
       </c>
       <c r="L44" s="16">
         <v>24</v>
       </c>
       <c r="M44" s="16">
         <v>4</v>
       </c>
       <c r="N44" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O44" s="74">
-        <v>4025.0999999999995</v>
+        <v>4025.1</v>
       </c>
       <c r="P44" s="13"/>
-    </row>
-    <row r="45" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q44" s="94"/>
+      <c r="R44" s="94"/>
+    </row>
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A45" s="43">
         <v>2008</v>
       </c>
       <c r="B45" s="11">
         <v>7.083333333333333</v>
       </c>
       <c r="C45" s="76">
         <v>1.0583333333333333</v>
       </c>
       <c r="D45" s="76">
         <v>-0.33333333333333331</v>
       </c>
       <c r="E45" s="48">
         <v>-10.8</v>
       </c>
       <c r="F45" s="48">
         <v>26.6</v>
       </c>
-      <c r="G45" s="94">
+      <c r="G45" s="92">
         <v>1055.3999999999999</v>
       </c>
       <c r="H45" s="76">
         <v>-193.60000000000014</v>
       </c>
       <c r="I45" s="13">
         <v>124</v>
       </c>
       <c r="J45" s="16">
         <v>266</v>
       </c>
       <c r="K45" s="16">
         <v>114</v>
       </c>
       <c r="L45" s="16">
         <v>25</v>
       </c>
       <c r="M45" s="16">
         <v>5</v>
       </c>
       <c r="N45" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O45" s="74">
-        <v>4287.8</v>
+        <v>4287.7999999999993</v>
       </c>
       <c r="P45" s="13"/>
-    </row>
-    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q45" s="94"/>
+      <c r="R45" s="94"/>
+    </row>
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A46" s="43">
         <v>2009</v>
       </c>
       <c r="B46" s="11">
         <v>7.3916666666666666</v>
       </c>
       <c r="C46" s="76">
         <v>1.3666666666666665</v>
       </c>
       <c r="D46" s="76">
         <v>-2.4999999999999984E-2</v>
       </c>
       <c r="E46" s="48">
         <v>-15.1</v>
       </c>
       <c r="F46" s="48">
         <v>28.3</v>
       </c>
-      <c r="G46" s="94">
+      <c r="G46" s="92">
         <v>1053</v>
       </c>
       <c r="H46" s="76">
         <v>-196</v>
       </c>
       <c r="I46" s="13">
         <v>129</v>
       </c>
       <c r="J46" s="16">
         <v>244</v>
       </c>
       <c r="K46" s="16">
         <v>122</v>
       </c>
       <c r="L46" s="16">
         <v>40</v>
       </c>
       <c r="M46" s="16">
         <v>10</v>
       </c>
       <c r="N46" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O46" s="74">
         <v>4087.2</v>
       </c>
       <c r="P46" s="13"/>
-    </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q46" s="94"/>
+      <c r="R46" s="94"/>
+    </row>
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A47" s="43">
         <v>2010</v>
       </c>
       <c r="B47" s="11">
         <v>6.1416666666666666</v>
       </c>
       <c r="C47" s="76">
         <v>0.11666666666666665</v>
       </c>
       <c r="D47" s="76">
         <v>-1.2750000000000001</v>
       </c>
       <c r="E47" s="48">
         <v>-13.9</v>
       </c>
       <c r="F47" s="48">
         <v>28</v>
       </c>
-      <c r="G47" s="94">
+      <c r="G47" s="92">
         <v>1052</v>
       </c>
       <c r="H47" s="76">
         <v>-197</v>
       </c>
       <c r="I47" s="13">
         <v>116</v>
       </c>
       <c r="J47" s="16">
         <v>267</v>
       </c>
       <c r="K47" s="16">
         <v>128</v>
       </c>
       <c r="L47" s="16">
         <v>58</v>
       </c>
       <c r="M47" s="16">
         <v>13</v>
       </c>
       <c r="N47" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O47" s="74">
-        <v>4644.5</v>
+        <v>4644.4999999999991</v>
       </c>
       <c r="P47" s="13"/>
-    </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="Q47" s="94"/>
+      <c r="R47" s="94"/>
+    </row>
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A48" s="43">
         <v>2011</v>
       </c>
       <c r="B48" s="11">
         <v>8.4250000000000007</v>
       </c>
       <c r="C48" s="76">
         <v>2.4</v>
       </c>
       <c r="D48" s="76">
         <v>1.0083333333333331</v>
       </c>
       <c r="E48" s="48">
         <v>-11.1</v>
       </c>
       <c r="F48" s="48">
         <v>28.4</v>
       </c>
-      <c r="G48" s="94">
+      <c r="G48" s="92">
         <v>1033.8</v>
       </c>
       <c r="H48" s="76">
         <v>-215.20000000000005</v>
       </c>
       <c r="I48" s="13">
         <v>111</v>
       </c>
       <c r="J48" s="16">
         <v>239</v>
       </c>
       <c r="K48" s="16">
         <v>79</v>
       </c>
       <c r="L48" s="16">
         <v>21</v>
       </c>
       <c r="M48" s="16">
         <v>10</v>
       </c>
       <c r="N48" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O48" s="74">
-        <v>3641.3999999999996</v>
+        <v>3641.400000000001</v>
       </c>
       <c r="P48" s="13"/>
-    </row>
-    <row r="49" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q48" s="94"/>
+      <c r="R48" s="94"/>
+    </row>
+    <row r="49" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A49" s="43">
         <v>2012</v>
       </c>
       <c r="B49" s="11">
         <v>7.4666666666666677</v>
       </c>
       <c r="C49" s="76">
         <v>1.4416666666666667</v>
       </c>
       <c r="D49" s="76">
         <v>5.000000000000001E-2</v>
       </c>
       <c r="E49" s="48">
         <v>-19.899999999999999</v>
       </c>
       <c r="F49" s="48">
         <v>28.8</v>
       </c>
-      <c r="G49" s="94">
+      <c r="G49" s="92">
         <v>1274.8</v>
       </c>
       <c r="H49" s="76">
         <v>25.799999999999955</v>
       </c>
       <c r="I49" s="13">
         <v>148</v>
       </c>
       <c r="J49" s="16">
         <v>246</v>
       </c>
       <c r="K49" s="16">
         <v>100</v>
       </c>
       <c r="L49" s="16">
         <v>39</v>
       </c>
       <c r="M49" s="16">
         <v>9</v>
       </c>
       <c r="N49" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O49" s="74">
-        <v>4082.3</v>
+        <v>4082.2999999999988</v>
       </c>
       <c r="P49" s="13"/>
-    </row>
-    <row r="50" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q49" s="94"/>
+      <c r="R49" s="94"/>
+    </row>
+    <row r="50" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A50" s="43">
         <v>2013</v>
       </c>
       <c r="B50" s="11">
         <v>6.7583333333333329</v>
       </c>
       <c r="C50" s="76">
         <v>0.73333333333333328</v>
       </c>
       <c r="D50" s="76">
         <v>-0.65833333333333333</v>
       </c>
       <c r="E50" s="48">
         <v>-13.4</v>
       </c>
       <c r="F50" s="48">
         <v>29.2</v>
       </c>
-      <c r="G50" s="94">
+      <c r="G50" s="92">
         <v>1229.3999999999999</v>
       </c>
       <c r="H50" s="76">
         <v>-19.600000000000136</v>
       </c>
       <c r="I50" s="13">
         <v>127</v>
       </c>
       <c r="J50" s="16">
         <v>263</v>
       </c>
       <c r="K50" s="16">
         <v>128</v>
       </c>
       <c r="L50" s="16">
         <v>45</v>
       </c>
       <c r="M50" s="16">
         <v>13</v>
       </c>
       <c r="N50" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O50" s="74">
-        <v>4428.5999999999995</v>
+        <v>4428.6000000000004</v>
       </c>
       <c r="P50" s="13"/>
-    </row>
-    <row r="51" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q50" s="94"/>
+      <c r="R50" s="94"/>
+    </row>
+    <row r="51" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A51" s="43">
         <v>2014</v>
       </c>
       <c r="B51" s="11">
         <v>8.2333333333333325</v>
       </c>
       <c r="C51" s="76">
         <v>2.2083333333333335</v>
       </c>
       <c r="D51" s="76">
         <v>0.81666666666666676</v>
       </c>
       <c r="E51" s="48">
         <v>-11.4</v>
       </c>
       <c r="F51" s="48">
         <v>28</v>
       </c>
-      <c r="G51" s="94">
+      <c r="G51" s="92">
         <v>1351.8000000000002</v>
       </c>
       <c r="H51" s="76">
         <v>102.80000000000018</v>
       </c>
       <c r="I51" s="13">
         <v>135</v>
       </c>
       <c r="J51" s="16">
         <v>259</v>
       </c>
       <c r="K51" s="16">
         <v>83</v>
       </c>
       <c r="L51" s="16">
         <v>9</v>
       </c>
       <c r="M51" s="16">
         <v>6</v>
       </c>
       <c r="N51" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O51" s="74">
-        <v>3767.8999999999996</v>
+        <v>3767.9000000000015</v>
       </c>
       <c r="P51" s="13"/>
-    </row>
-    <row r="52" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q51" s="94"/>
+      <c r="R51" s="94"/>
+    </row>
+    <row r="52" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A52" s="43">
         <v>2015</v>
       </c>
       <c r="B52" s="11">
         <v>8.5083333333333346</v>
       </c>
       <c r="C52" s="76">
         <v>2.4833333333333329</v>
       </c>
       <c r="D52" s="76">
         <v>1.0916666666666668</v>
       </c>
       <c r="E52" s="48">
         <v>-9.6999999999999993</v>
       </c>
       <c r="F52" s="48">
         <v>32</v>
       </c>
-      <c r="G52" s="94">
+      <c r="G52" s="92">
         <v>943.8</v>
       </c>
       <c r="H52" s="76">
         <v>-305.20000000000005</v>
       </c>
       <c r="I52" s="13">
         <v>106</v>
       </c>
       <c r="J52" s="16">
         <v>258</v>
       </c>
       <c r="K52" s="16">
         <v>89</v>
       </c>
       <c r="L52" s="16">
         <v>24</v>
       </c>
       <c r="M52" s="16">
         <v>34</v>
       </c>
       <c r="N52" s="16">
         <v>2</v>
       </c>
       <c r="O52" s="74">
         <v>3857.1</v>
       </c>
       <c r="P52" s="13"/>
-    </row>
-    <row r="53" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q52" s="94"/>
+      <c r="R52" s="94"/>
+    </row>
+    <row r="53" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A53" s="43">
         <v>2016</v>
       </c>
       <c r="B53" s="11">
         <v>7.8500000000000005</v>
       </c>
       <c r="C53" s="76">
         <v>1.8250000000000002</v>
       </c>
       <c r="D53" s="76">
         <v>0.43333333333333335</v>
       </c>
       <c r="E53" s="48">
         <v>-12.5</v>
       </c>
       <c r="F53" s="48">
         <v>28</v>
       </c>
-      <c r="G53" s="94">
+      <c r="G53" s="92">
         <v>1373.8999999999999</v>
       </c>
       <c r="H53" s="76">
         <v>124.89999999999986</v>
       </c>
       <c r="I53" s="13">
         <v>134</v>
       </c>
       <c r="J53" s="16">
         <v>259</v>
       </c>
       <c r="K53" s="16">
         <v>106</v>
       </c>
       <c r="L53" s="16">
         <v>21</v>
       </c>
       <c r="M53" s="16">
         <v>10</v>
       </c>
       <c r="N53" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O53" s="74">
-        <v>4050.5</v>
+        <v>4050.5000000000023</v>
       </c>
       <c r="P53" s="13"/>
-    </row>
-    <row r="54" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q53" s="94"/>
+      <c r="R53" s="94"/>
+    </row>
+    <row r="54" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A54" s="43">
         <v>2017</v>
       </c>
       <c r="B54" s="11">
         <v>8.0000000000000018</v>
       </c>
       <c r="C54" s="76">
         <v>1.9750000000000003</v>
       </c>
       <c r="D54" s="76">
         <v>0.58333333333333337</v>
       </c>
       <c r="E54" s="48">
         <v>-13.1</v>
       </c>
       <c r="F54" s="48">
         <v>28.5</v>
       </c>
-      <c r="G54" s="94">
+      <c r="G54" s="92">
         <v>1006</v>
       </c>
       <c r="H54" s="76">
         <v>-243</v>
       </c>
       <c r="I54" s="13">
         <v>126</v>
       </c>
       <c r="J54" s="16">
         <v>245</v>
       </c>
       <c r="K54" s="16">
         <v>107</v>
       </c>
       <c r="L54" s="16">
         <v>32</v>
       </c>
       <c r="M54" s="16">
         <v>20</v>
       </c>
       <c r="N54" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O54" s="74">
-        <v>3970.2999999999997</v>
+        <v>3970.2999999999993</v>
       </c>
       <c r="P54" s="13"/>
-    </row>
-    <row r="55" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q54" s="94"/>
+      <c r="R54" s="94"/>
+    </row>
+    <row r="55" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A55" s="43">
         <v>2018</v>
       </c>
       <c r="B55" s="11">
         <v>8.5333333333333314</v>
       </c>
       <c r="C55" s="76">
         <v>2.5083333333333333</v>
       </c>
       <c r="D55" s="76">
         <v>1.1166666666666667</v>
       </c>
       <c r="E55" s="48">
         <v>-15.6</v>
       </c>
       <c r="F55" s="48">
         <v>28.7</v>
       </c>
-      <c r="G55" s="94">
+      <c r="G55" s="92">
         <v>916.40000000000009</v>
       </c>
       <c r="H55" s="76">
         <v>-332.59999999999991</v>
       </c>
       <c r="I55" s="13">
         <v>117</v>
       </c>
       <c r="J55" s="16">
         <v>220</v>
       </c>
       <c r="K55" s="16">
         <v>92</v>
       </c>
       <c r="L55" s="16">
         <v>32</v>
       </c>
       <c r="M55" s="16">
         <v>16</v>
       </c>
       <c r="N55" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O55" s="74">
-        <v>3611.5999999999995</v>
+        <v>3611.5999999999976</v>
       </c>
       <c r="P55" s="13"/>
-    </row>
-    <row r="56" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q55" s="94"/>
+      <c r="R55" s="94"/>
+    </row>
+    <row r="56" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A56" s="43">
         <v>2019</v>
       </c>
       <c r="B56" s="11">
         <v>8.2750000000000004</v>
       </c>
       <c r="C56" s="76">
         <v>2.25</v>
       </c>
       <c r="D56" s="76">
         <v>0.85833333333333328</v>
       </c>
       <c r="E56" s="48">
         <v>-10.4</v>
       </c>
       <c r="F56" s="48">
         <v>31</v>
       </c>
-      <c r="G56" s="94">
+      <c r="G56" s="92">
         <v>1104.2</v>
       </c>
       <c r="H56" s="76">
         <v>-144.79999999999995</v>
       </c>
       <c r="I56" s="13">
         <v>124</v>
       </c>
       <c r="J56" s="16">
         <v>251</v>
       </c>
       <c r="K56" s="16">
         <v>105</v>
       </c>
       <c r="L56" s="16">
         <v>25</v>
       </c>
       <c r="M56" s="16">
         <v>19</v>
       </c>
       <c r="N56" s="16">
         <v>4</v>
       </c>
       <c r="O56" s="74">
-        <v>3919.6000000000004</v>
+        <v>3919.6</v>
       </c>
       <c r="P56" s="13"/>
-    </row>
-    <row r="57" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q56" s="94"/>
+      <c r="R56" s="94"/>
+    </row>
+    <row r="57" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A57" s="43">
         <v>2020</v>
       </c>
       <c r="B57" s="11">
         <v>8.7583333333333346</v>
       </c>
       <c r="C57" s="76">
         <v>2.7333333333333329</v>
       </c>
       <c r="D57" s="76">
         <v>1.3416666666666666</v>
       </c>
       <c r="E57" s="48">
         <v>-8.1999999999999993</v>
       </c>
       <c r="F57" s="48">
         <v>29.6</v>
       </c>
-      <c r="G57" s="94">
+      <c r="G57" s="92">
         <v>1285.5000000000002</v>
       </c>
       <c r="H57" s="76">
         <v>36.500000000000227</v>
       </c>
       <c r="I57" s="13">
         <v>124</v>
       </c>
       <c r="J57" s="16">
         <v>247</v>
       </c>
       <c r="K57" s="16">
         <v>83</v>
       </c>
       <c r="L57" s="16">
         <v>12</v>
       </c>
       <c r="M57" s="16">
         <v>13</v>
       </c>
       <c r="N57" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O57" s="74">
-        <v>3670.5</v>
+        <v>3670.4999999999995</v>
       </c>
       <c r="P57" s="13"/>
-    </row>
-    <row r="58" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q57" s="94"/>
+      <c r="R57" s="94"/>
+    </row>
+    <row r="58" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A58" s="43">
         <v>2021</v>
       </c>
       <c r="B58" s="11">
         <v>7.3666666666666663</v>
       </c>
       <c r="C58" s="76">
         <v>1.3416666666666666</v>
       </c>
       <c r="D58" s="76">
         <v>-5.000000000000001E-2</v>
       </c>
       <c r="E58" s="48">
         <v>-12.6</v>
       </c>
       <c r="F58" s="48">
         <v>27.5</v>
       </c>
-      <c r="G58" s="94">
+      <c r="G58" s="92">
         <v>1376.2999999999997</v>
       </c>
       <c r="H58" s="76">
         <v>127.29999999999973</v>
       </c>
       <c r="I58" s="13">
         <v>144</v>
       </c>
       <c r="J58" s="16">
         <v>257</v>
       </c>
       <c r="K58" s="16">
         <v>103</v>
       </c>
       <c r="L58" s="16">
         <v>33</v>
       </c>
       <c r="M58" s="16">
         <v>9</v>
       </c>
       <c r="N58" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O58" s="74">
-        <v>4130</v>
+        <v>4129.9999999999973</v>
       </c>
       <c r="P58" s="13"/>
-    </row>
-    <row r="59" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q58" s="94"/>
+      <c r="R58" s="94"/>
+    </row>
+    <row r="59" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A59" s="43">
         <v>2022</v>
       </c>
       <c r="B59" s="11">
         <v>9.3666666666666671</v>
       </c>
       <c r="C59" s="76">
         <v>3.3416666666666668</v>
       </c>
       <c r="D59" s="76">
         <v>1.9500000000000002</v>
       </c>
       <c r="E59" s="48">
         <v>-10.9</v>
       </c>
       <c r="F59" s="48">
         <v>31</v>
       </c>
-      <c r="G59" s="94">
+      <c r="G59" s="92">
         <v>1088.4000000000001</v>
       </c>
       <c r="H59" s="76">
         <v>-160.59999999999991</v>
       </c>
       <c r="I59" s="13">
         <v>110</v>
       </c>
       <c r="J59" s="16">
         <v>226</v>
       </c>
       <c r="K59" s="16">
         <v>81</v>
       </c>
       <c r="L59" s="16">
         <v>18</v>
       </c>
       <c r="M59" s="16">
         <v>29</v>
       </c>
       <c r="N59" s="16">
         <v>2</v>
       </c>
       <c r="O59" s="74">
-        <v>3450.8</v>
+        <v>3450.8000000000011</v>
       </c>
       <c r="P59" s="13"/>
-    </row>
-    <row r="60" spans="1:17" x14ac:dyDescent="0.35">
+      <c r="Q59" s="94"/>
+      <c r="R59" s="94"/>
+    </row>
+    <row r="60" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A60" s="43">
         <v>2023</v>
       </c>
       <c r="B60" s="11">
         <v>9.0500000000000007</v>
       </c>
       <c r="C60" s="76">
         <v>3.0249999999999999</v>
       </c>
       <c r="D60" s="76">
         <v>1.6333333333333335</v>
       </c>
       <c r="E60" s="48">
         <v>-10.9</v>
       </c>
       <c r="F60" s="48">
         <v>31.5</v>
       </c>
-      <c r="G60" s="94">
+      <c r="G60" s="92">
         <v>1491.6</v>
       </c>
       <c r="H60" s="76">
         <v>242.59999999999991</v>
       </c>
       <c r="I60" s="13">
         <v>142</v>
       </c>
       <c r="J60" s="16">
         <v>228</v>
       </c>
       <c r="K60" s="16">
         <v>86</v>
       </c>
       <c r="L60" s="16">
         <v>23</v>
       </c>
       <c r="M60" s="16">
         <v>19</v>
       </c>
       <c r="N60" s="16">
         <v>3</v>
       </c>
       <c r="O60" s="74">
-        <v>3599.8</v>
+        <v>3599.7999999999979</v>
       </c>
       <c r="P60" s="13"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" s="60">
+      <c r="Q60" s="94"/>
+      <c r="R60" s="94"/>
+    </row>
+    <row r="61" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A61" s="43">
         <v>2024</v>
       </c>
-      <c r="B61" s="80">
+      <c r="B61" s="11">
         <v>8.9</v>
       </c>
-      <c r="C61" s="77">
+      <c r="C61" s="76">
         <v>2.8250000000000006</v>
       </c>
-      <c r="D61" s="77">
+      <c r="D61" s="76">
         <v>1.4333333333333336</v>
       </c>
-      <c r="E61" s="78">
+      <c r="E61" s="48">
         <v>-10.199999999999999</v>
       </c>
-      <c r="F61" s="78">
+      <c r="F61" s="48">
         <v>29.5</v>
       </c>
-      <c r="G61" s="95">
+      <c r="G61" s="92">
         <v>1393.5</v>
       </c>
-      <c r="H61" s="77">
+      <c r="H61" s="76">
         <v>144.5</v>
       </c>
-      <c r="I61" s="14">
+      <c r="I61" s="13">
         <v>138</v>
       </c>
-      <c r="J61" s="17">
+      <c r="J61" s="16">
         <v>247</v>
       </c>
-      <c r="K61" s="17">
+      <c r="K61" s="16">
         <v>73</v>
       </c>
-      <c r="L61" s="17">
+      <c r="L61" s="16">
         <v>17</v>
       </c>
-      <c r="M61" s="17">
+      <c r="M61" s="16">
         <v>17</v>
       </c>
-      <c r="N61" s="17" t="s">
-[...3 lines deleted...]
-        <v>3657.8</v>
+      <c r="N61" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="O61" s="74">
+        <v>3657.7999999999993</v>
       </c>
       <c r="P61" s="13"/>
-    </row>
-[...17 lines deleted...]
-    <row r="64" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q61" s="94"/>
+      <c r="R61" s="94"/>
+    </row>
+    <row r="62" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="A62" s="60">
+        <v>2025</v>
+      </c>
+      <c r="B62" s="125">
+        <v>8.5666666666666664</v>
+      </c>
+      <c r="C62" s="77">
+        <v>2.5416666666666665</v>
+      </c>
+      <c r="D62" s="77">
+        <v>1.1500000000000001</v>
+      </c>
+      <c r="E62" s="78">
+        <v>-9.9</v>
+      </c>
+      <c r="F62" s="78">
+        <v>30.5</v>
+      </c>
+      <c r="G62" s="93">
+        <v>1233.5</v>
+      </c>
+      <c r="H62" s="77">
+        <v>-15.5</v>
+      </c>
+      <c r="I62" s="14">
+        <v>139</v>
+      </c>
+      <c r="J62" s="17">
+        <v>245</v>
+      </c>
+      <c r="K62" s="17">
+        <v>78</v>
+      </c>
+      <c r="L62" s="17">
+        <v>21</v>
+      </c>
+      <c r="M62" s="17">
+        <v>25</v>
+      </c>
+      <c r="N62" s="17">
+        <v>1</v>
+      </c>
+      <c r="O62" s="75">
+        <v>3757.1000000000017</v>
+      </c>
+      <c r="P62" s="13"/>
+      <c r="Q62" s="94"/>
+      <c r="R62" s="94"/>
+    </row>
+    <row r="63" spans="1:18" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I63" s="69"/>
+      <c r="J63" s="69"/>
+      <c r="K63" s="105"/>
+      <c r="L63" s="105"/>
+      <c r="M63" s="105"/>
+      <c r="N63" s="105"/>
+      <c r="O63" s="70"/>
+      <c r="P63" s="37"/>
+      <c r="Q63" s="37"/>
+    </row>
+    <row r="64" spans="1:18" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="68" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="B64" s="68"/>
     </row>
-    <row r="65" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="68" t="s">
-        <v>53</v>
-[...11 lines deleted...]
-    <row r="66" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>34</v>
+      </c>
+      <c r="B65" s="68"/>
+    </row>
+    <row r="66" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="68" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>35</v>
+      </c>
+      <c r="H66" s="69"/>
+      <c r="I66" s="69"/>
+      <c r="J66" s="70"/>
+      <c r="K66" s="105"/>
+      <c r="L66" s="105"/>
+      <c r="M66" s="105"/>
+      <c r="N66" s="105"/>
+      <c r="O66" s="37"/>
+      <c r="P66" s="37"/>
+    </row>
+    <row r="67" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="68" t="s">
+        <v>36</v>
       </c>
       <c r="B67" s="68"/>
     </row>
-    <row r="68" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      </c>
+    <row r="68" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="B68" s="68"/>
+    </row>
+    <row r="69" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="I69" s="69"/>
       <c r="J69" s="69"/>
-      <c r="K69" s="107"/>
-[...2 lines deleted...]
-      <c r="N69" s="107"/>
+      <c r="K69" s="105"/>
+      <c r="L69" s="105"/>
+      <c r="M69" s="105"/>
+      <c r="N69" s="105"/>
       <c r="O69" s="70"/>
       <c r="P69" s="37"/>
       <c r="Q69" s="37"/>
     </row>
-    <row r="70" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>13</v>
+    <row r="70" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="9" t="s">
+        <v>8</v>
       </c>
       <c r="I70" s="69"/>
       <c r="J70" s="69"/>
-      <c r="K70" s="107"/>
-[...2 lines deleted...]
-      <c r="N70" s="107"/>
+      <c r="K70" s="105"/>
+      <c r="L70" s="105"/>
+      <c r="M70" s="105"/>
+      <c r="N70" s="105"/>
       <c r="O70" s="70"/>
       <c r="P70" s="37"/>
       <c r="Q70" s="37"/>
     </row>
-    <row r="71" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A71" s="37"/>
+    <row r="71" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="I71" s="69"/>
       <c r="J71" s="69"/>
-      <c r="K71" s="107"/>
-[...2 lines deleted...]
-      <c r="N71" s="107"/>
+      <c r="K71" s="105"/>
+      <c r="L71" s="105"/>
+      <c r="M71" s="105"/>
+      <c r="N71" s="105"/>
       <c r="O71" s="70"/>
       <c r="P71" s="37"/>
       <c r="Q71" s="37"/>
     </row>
-    <row r="72" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="72" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="37"/>
+      <c r="I72" s="69"/>
+      <c r="J72" s="69"/>
+      <c r="K72" s="105"/>
+      <c r="L72" s="105"/>
+      <c r="M72" s="105"/>
+      <c r="N72" s="105"/>
+      <c r="O72" s="70"/>
+      <c r="P72" s="37"/>
+      <c r="Q72" s="37"/>
+    </row>
+    <row r="73" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="12" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B41E2E7-7C54-42FE-9EA3-9281FC24F18D}">
-  <dimension ref="A1:Q60"/>
+  <dimension ref="A1:Q62"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="10.81640625" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="18" customWidth="1"/>
+    <col min="3" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="94" customWidth="1"/>
+    <col min="8" max="8" width="9.85546875" customWidth="1"/>
+    <col min="9" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="14" width="10.85546875" style="102" customWidth="1"/>
+    <col min="15" max="15" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" s="34"/>
     </row>
-    <row r="2" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="B2" s="34"/>
     </row>
-    <row r="3" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="B3" s="32"/>
       <c r="G3"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
-      <c r="K3" s="105"/>
-[...2 lines deleted...]
-      <c r="N3" s="105"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
       <c r="O3" s="8"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
     </row>
-    <row r="4" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="34" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B4" s="102"/>
+        <v>79</v>
+      </c>
+      <c r="B4" s="100"/>
       <c r="G4"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
-      <c r="K4" s="105"/>
-[...2 lines deleted...]
-      <c r="N4" s="105"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
       <c r="O4" s="8"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5" s="81"/>
+        <v>9</v>
+      </c>
+      <c r="B5" s="80"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
-      <c r="K5" s="105"/>
-[...2 lines deleted...]
-      <c r="N5" s="105"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="103"/>
+      <c r="M5" s="103"/>
+      <c r="N5" s="103"/>
       <c r="O5" s="8"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
     </row>
-    <row r="6" spans="1:17" ht="32" x14ac:dyDescent="0.35">
-      <c r="A6" s="83" t="s">
+    <row r="6" spans="1:17" ht="49.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="90" t="s">
-        <v>8</v>
+      <c r="B6" s="89" t="s">
+        <v>7</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="3"/>
-      <c r="F6" s="86"/>
-[...7 lines deleted...]
-      <c r="J6" s="118"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="134" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="139"/>
+      <c r="I6" s="137" t="s">
+        <v>80</v>
+      </c>
+      <c r="J6" s="139"/>
       <c r="K6" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L6" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="22" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P6" s="79"/>
       <c r="Q6" s="79"/>
     </row>
-    <row r="7" spans="1:17" ht="24" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B7" s="82" t="s">
+    <row r="7" spans="1:17" ht="33" x14ac:dyDescent="0.25">
+      <c r="A7" s="87"/>
+      <c r="B7" s="81" t="s">
         <v>1</v>
       </c>
-      <c r="C7" s="84" t="s">
-[...8 lines deleted...]
-      <c r="F7" s="85" t="s">
+      <c r="C7" s="83" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" s="83" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="84" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="84" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G7" s="97" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L7" s="23" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="M7" s="30" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="N7" s="23" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="O7" s="23" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P7" s="79"/>
       <c r="Q7" s="79"/>
     </row>
-    <row r="8" spans="1:17" s="38" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="25" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D8" s="25" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="98" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="39"/>
-      <c r="N8" s="106"/>
+      <c r="N8" s="104"/>
       <c r="O8" s="39"/>
       <c r="P8" s="79"/>
       <c r="Q8" s="79"/>
     </row>
-    <row r="9" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43">
         <v>1983</v>
       </c>
       <c r="B9" s="52">
         <v>3.3916666666666662</v>
       </c>
       <c r="C9" s="15">
         <v>1.2499999999999998</v>
       </c>
       <c r="D9" s="15">
         <v>0.15833333333333335</v>
       </c>
       <c r="E9" s="16">
         <v>-13.7</v>
       </c>
       <c r="F9" s="16">
         <v>25.8</v>
       </c>
-      <c r="G9" s="99">
+      <c r="G9" s="97">
         <v>1162.7</v>
       </c>
       <c r="H9" s="16">
         <v>-23.299999999999955</v>
       </c>
       <c r="I9" s="16">
         <v>120</v>
       </c>
       <c r="J9" s="16">
         <v>325</v>
       </c>
       <c r="K9" s="16">
         <v>182</v>
       </c>
       <c r="L9" s="16">
         <v>58</v>
       </c>
       <c r="M9" s="16">
         <v>2</v>
       </c>
       <c r="N9" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O9" s="73">
         <v>5834.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q9" s="130"/>
+    </row>
+    <row r="10" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="43">
         <v>1984</v>
       </c>
       <c r="B10" s="52">
         <v>1.4250000000000005</v>
       </c>
       <c r="C10" s="15">
         <v>-0.71666666666666667</v>
       </c>
       <c r="D10" s="15">
         <v>-1.8083333333333336</v>
       </c>
       <c r="E10" s="16">
         <v>-16</v>
       </c>
       <c r="F10" s="16">
         <v>24.5</v>
       </c>
-      <c r="G10" s="99">
+      <c r="G10" s="97">
         <v>1449.3000000000002</v>
       </c>
       <c r="H10" s="16">
         <v>263.30000000000018</v>
       </c>
       <c r="I10" s="16">
         <v>148</v>
       </c>
       <c r="J10" s="16">
         <v>351</v>
       </c>
       <c r="K10" s="16">
         <v>210</v>
       </c>
       <c r="L10" s="16">
         <v>107</v>
       </c>
       <c r="M10" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N10" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O10" s="73">
         <v>6698.6</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q10" s="130"/>
+    </row>
+    <row r="11" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43">
         <v>1985</v>
       </c>
       <c r="B11" s="52">
         <v>2.0749999999999997</v>
       </c>
       <c r="C11" s="15">
         <v>-6.6666666666666721E-2</v>
       </c>
       <c r="D11" s="15">
         <v>-1.1583333333333334</v>
       </c>
       <c r="E11" s="16">
         <v>-22.6</v>
       </c>
       <c r="F11" s="16">
         <v>21.3</v>
       </c>
-      <c r="G11" s="99">
+      <c r="G11" s="97">
         <v>1152.3999999999999</v>
       </c>
       <c r="H11" s="16">
         <v>-33.600000000000136</v>
       </c>
       <c r="I11" s="16">
         <v>127</v>
       </c>
       <c r="J11" s="16">
         <v>333</v>
       </c>
       <c r="K11" s="16">
         <v>189</v>
       </c>
       <c r="L11" s="16">
         <v>90</v>
       </c>
       <c r="M11" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N11" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O11" s="73">
         <v>6324.9</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q11" s="130"/>
+    </row>
+    <row r="12" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="43">
         <v>1986</v>
       </c>
       <c r="B12" s="52">
         <v>2.2583333333333337</v>
       </c>
       <c r="C12" s="15">
         <v>0.11666666666666671</v>
       </c>
       <c r="D12" s="15">
         <v>-0.97499999999999998</v>
       </c>
       <c r="E12" s="16">
         <v>-25.2</v>
       </c>
       <c r="F12" s="16">
         <v>21.5</v>
       </c>
-      <c r="G12" s="99">
+      <c r="G12" s="97">
         <v>1253.4999999999998</v>
       </c>
       <c r="H12" s="16">
         <v>67.499999999999773</v>
       </c>
       <c r="I12" s="16">
         <v>134</v>
       </c>
       <c r="J12" s="16">
         <v>337</v>
       </c>
       <c r="K12" s="16">
         <v>193</v>
       </c>
       <c r="L12" s="16">
         <v>92</v>
       </c>
       <c r="M12" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N12" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O12" s="73">
         <v>6285.5999999999995</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q12" s="130"/>
+    </row>
+    <row r="13" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43">
         <v>1987</v>
       </c>
       <c r="B13" s="52">
         <v>2.4416666666666669</v>
       </c>
       <c r="C13" s="15">
         <v>0.3000000000000001</v>
       </c>
       <c r="D13" s="15">
         <v>-0.79166666666666696</v>
       </c>
       <c r="E13" s="16">
         <v>-25.6</v>
       </c>
       <c r="F13" s="16">
         <v>21</v>
       </c>
-      <c r="G13" s="99">
+      <c r="G13" s="97">
         <v>1342.1000000000001</v>
       </c>
       <c r="H13" s="16">
         <v>156.10000000000014</v>
       </c>
       <c r="I13" s="16">
         <v>143</v>
       </c>
       <c r="J13" s="16">
         <v>329</v>
       </c>
       <c r="K13" s="16">
         <v>190</v>
       </c>
       <c r="L13" s="16">
         <v>84</v>
       </c>
       <c r="M13" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N13" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O13" s="73">
         <v>6192.6</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q13" s="130"/>
+    </row>
+    <row r="14" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43">
         <v>1988</v>
       </c>
       <c r="B14" s="52">
         <v>2.6666666666666665</v>
       </c>
       <c r="C14" s="15">
         <v>0.52500000000000002</v>
       </c>
       <c r="D14" s="15">
         <v>-0.56666666666666654</v>
       </c>
       <c r="E14" s="16">
         <v>-16.5</v>
       </c>
       <c r="F14" s="16">
         <v>20</v>
       </c>
-      <c r="G14" s="99">
+      <c r="G14" s="97">
         <v>1427.6999999999998</v>
       </c>
       <c r="H14" s="16">
         <v>241.69999999999982</v>
       </c>
       <c r="I14" s="16">
         <v>158</v>
       </c>
       <c r="J14" s="16">
         <v>335</v>
       </c>
       <c r="K14" s="16">
         <v>174</v>
       </c>
       <c r="L14" s="16">
         <v>73</v>
       </c>
       <c r="M14" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N14" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O14" s="73">
         <v>6137.1</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q14" s="130"/>
+    </row>
+    <row r="15" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="43">
         <v>1989</v>
       </c>
       <c r="B15" s="52">
         <v>3.7666666666666662</v>
       </c>
       <c r="C15" s="15">
         <v>1.625</v>
       </c>
       <c r="D15" s="15">
         <v>0.53333333333333333</v>
       </c>
       <c r="E15" s="16">
         <v>-11.6</v>
       </c>
       <c r="F15" s="16">
         <v>21</v>
       </c>
-      <c r="G15" s="99">
+      <c r="G15" s="97">
         <v>961.69999999999993</v>
       </c>
       <c r="H15" s="16">
         <v>-224.30000000000007</v>
       </c>
       <c r="I15" s="16">
         <v>119</v>
       </c>
       <c r="J15" s="16">
         <v>341</v>
       </c>
       <c r="K15" s="16">
         <v>159</v>
       </c>
       <c r="L15" s="16">
         <v>36</v>
       </c>
       <c r="M15" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N15" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O15" s="73">
         <v>5749.3</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q15" s="130"/>
+    </row>
+    <row r="16" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43">
         <v>1990</v>
       </c>
       <c r="B16" s="52">
         <v>3.1083333333333338</v>
       </c>
       <c r="C16" s="15">
         <v>0.96666666666666667</v>
       </c>
       <c r="D16" s="15">
         <v>-0.12499999999999996</v>
       </c>
       <c r="E16" s="16">
         <v>-13.7</v>
       </c>
       <c r="F16" s="16">
         <v>20.6</v>
       </c>
-      <c r="G16" s="99">
+      <c r="G16" s="97">
         <v>1369.3000000000002</v>
       </c>
       <c r="H16" s="16">
         <v>183.30000000000018</v>
       </c>
       <c r="I16" s="16">
         <v>142</v>
       </c>
       <c r="J16" s="16">
         <v>333</v>
       </c>
       <c r="K16" s="16">
         <v>164</v>
       </c>
       <c r="L16" s="16">
         <v>68</v>
       </c>
       <c r="M16" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N16" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O16" s="73">
         <v>5963.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q16" s="130"/>
+    </row>
+    <row r="17" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="43">
         <v>1991</v>
       </c>
       <c r="B17" s="52">
         <v>2.5249999999999999</v>
       </c>
       <c r="C17" s="15">
         <v>0.3833333333333333</v>
       </c>
       <c r="D17" s="15">
         <v>-0.70833333333333337</v>
       </c>
       <c r="E17" s="16">
         <v>-19.600000000000001</v>
       </c>
       <c r="F17" s="16">
         <v>21.7</v>
       </c>
-      <c r="G17" s="99">
+      <c r="G17" s="97">
         <v>959.7</v>
       </c>
       <c r="H17" s="16">
         <v>-226.29999999999995</v>
       </c>
       <c r="I17" s="16">
         <v>111</v>
       </c>
       <c r="J17" s="16">
         <v>325</v>
       </c>
       <c r="K17" s="16">
         <v>199</v>
       </c>
       <c r="L17" s="16">
         <v>78</v>
       </c>
       <c r="M17" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N17" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O17" s="73">
         <v>6103.0000000000009</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q17" s="130"/>
+    </row>
+    <row r="18" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43">
         <v>1992</v>
       </c>
       <c r="B18" s="52">
         <v>3.4166666666666674</v>
       </c>
       <c r="C18" s="15">
         <v>1.2750000000000001</v>
       </c>
       <c r="D18" s="15">
         <v>0.18333333333333335</v>
       </c>
       <c r="E18" s="16">
         <v>-14.4</v>
       </c>
       <c r="F18" s="16">
         <v>22.2</v>
       </c>
-      <c r="G18" s="99">
+      <c r="G18" s="97">
         <v>1429.1000000000001</v>
       </c>
       <c r="H18" s="16">
         <v>243.10000000000014</v>
       </c>
       <c r="I18" s="16">
         <v>136</v>
       </c>
       <c r="J18" s="16">
         <v>327</v>
       </c>
       <c r="K18" s="16">
         <v>176</v>
       </c>
       <c r="L18" s="16">
         <v>54</v>
       </c>
       <c r="M18" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N18" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O18" s="73">
         <v>5845</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q18" s="130"/>
+    </row>
+    <row r="19" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="43">
         <v>1993</v>
       </c>
       <c r="B19" s="52">
         <v>2.6583333333333328</v>
       </c>
       <c r="C19" s="15">
         <v>0.51666666666666672</v>
       </c>
       <c r="D19" s="15">
         <v>-0.57499999999999996</v>
       </c>
       <c r="E19" s="16">
         <v>-20.3</v>
       </c>
       <c r="F19" s="16">
         <v>20.2</v>
       </c>
-      <c r="G19" s="99">
+      <c r="G19" s="97">
         <v>1317</v>
       </c>
       <c r="H19" s="16">
         <v>131</v>
       </c>
       <c r="I19" s="16">
         <v>144</v>
       </c>
       <c r="J19" s="16">
         <v>335</v>
       </c>
       <c r="K19" s="16">
         <v>175</v>
       </c>
       <c r="L19" s="16">
         <v>61</v>
       </c>
       <c r="M19" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N19" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O19" s="73">
         <v>6132.5999999999995</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q19" s="130"/>
+    </row>
+    <row r="20" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43">
         <v>1994</v>
       </c>
       <c r="B20" s="52">
         <v>3.6583333333333328</v>
       </c>
       <c r="C20" s="15">
         <v>1.5166666666666666</v>
       </c>
       <c r="D20" s="15">
         <v>0.42499999999999999</v>
       </c>
       <c r="E20" s="16">
         <v>-13.6</v>
       </c>
       <c r="F20" s="16">
         <v>23.1</v>
       </c>
-      <c r="G20" s="99">
+      <c r="G20" s="97">
         <v>1108.7</v>
       </c>
       <c r="H20" s="16">
         <v>-77.299999999999955</v>
       </c>
       <c r="I20" s="16">
         <v>137</v>
       </c>
       <c r="J20" s="16">
         <v>318</v>
       </c>
       <c r="K20" s="16">
         <v>167</v>
       </c>
       <c r="L20" s="16">
         <v>61</v>
       </c>
       <c r="M20" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N20" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O20" s="73">
         <v>5681.2</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q20" s="130"/>
+    </row>
+    <row r="21" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="43">
         <v>1995</v>
       </c>
       <c r="B21" s="52">
         <v>2.4</v>
       </c>
       <c r="C21" s="15">
         <v>0.2583333333333333</v>
       </c>
       <c r="D21" s="15">
         <v>-0.83333333333333337</v>
       </c>
       <c r="E21" s="16">
         <v>-17</v>
       </c>
       <c r="F21" s="16">
         <v>21.6</v>
       </c>
-      <c r="G21" s="99">
+      <c r="G21" s="97">
         <v>1332.5</v>
       </c>
       <c r="H21" s="16">
         <v>146.5</v>
       </c>
       <c r="I21" s="16">
         <v>144</v>
       </c>
       <c r="J21" s="16">
         <v>334</v>
       </c>
       <c r="K21" s="16">
         <v>189</v>
       </c>
       <c r="L21" s="16">
         <v>71</v>
       </c>
       <c r="M21" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N21" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O21" s="73">
         <v>6223.2</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q21" s="130"/>
+    </row>
+    <row r="22" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="43">
         <v>1996</v>
       </c>
       <c r="B22" s="52">
         <v>2.1416666666666671</v>
       </c>
       <c r="C22" s="15">
         <v>0</v>
       </c>
       <c r="D22" s="15">
         <v>-1.0916666666666666</v>
       </c>
       <c r="E22" s="16">
         <v>-15.8</v>
       </c>
       <c r="F22" s="16">
         <v>19.600000000000001</v>
       </c>
-      <c r="G22" s="99">
+      <c r="G22" s="97">
         <v>1125.7</v>
       </c>
       <c r="H22" s="16">
         <v>-60.299999999999955</v>
       </c>
       <c r="I22" s="16">
         <v>124</v>
       </c>
       <c r="J22" s="16">
         <v>347</v>
       </c>
       <c r="K22" s="16">
         <v>191</v>
       </c>
       <c r="L22" s="16">
         <v>69</v>
       </c>
       <c r="M22" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N22" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O22" s="73">
         <v>6388.3</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q22" s="130"/>
+    </row>
+    <row r="23" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="43">
         <v>1997</v>
       </c>
       <c r="B23" s="52">
         <v>3.7583333333333333</v>
       </c>
       <c r="C23" s="15">
         <v>1.6166666666666665</v>
       </c>
       <c r="D23" s="15">
         <v>0.52500000000000002</v>
       </c>
       <c r="E23" s="16">
         <v>-12</v>
       </c>
       <c r="F23" s="16">
         <v>20.100000000000001</v>
       </c>
-      <c r="G23" s="99">
+      <c r="G23" s="97">
         <v>1239.1000000000001</v>
       </c>
       <c r="H23" s="16">
         <v>53.100000000000136</v>
       </c>
       <c r="I23" s="16">
         <v>121</v>
       </c>
       <c r="J23" s="16">
         <v>336</v>
       </c>
       <c r="K23" s="16">
         <v>156</v>
       </c>
       <c r="L23" s="16">
         <v>49</v>
       </c>
       <c r="M23" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N23" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O23" s="73">
         <v>5733.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q23" s="130"/>
+    </row>
+    <row r="24" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="43">
         <v>1998</v>
       </c>
       <c r="B24" s="52">
         <v>2.8333333333333335</v>
       </c>
       <c r="C24" s="15">
         <v>0.69166666666666676</v>
       </c>
       <c r="D24" s="15">
         <v>-0.40000000000000008</v>
       </c>
       <c r="E24" s="16">
         <v>-15.6</v>
       </c>
       <c r="F24" s="16">
         <v>23.3</v>
       </c>
-      <c r="G24" s="99">
+      <c r="G24" s="97">
         <v>1069.2</v>
       </c>
       <c r="H24" s="16">
         <v>-116.79999999999995</v>
       </c>
       <c r="I24" s="16">
         <v>130</v>
       </c>
       <c r="J24" s="16">
         <v>334</v>
       </c>
       <c r="K24" s="16">
         <v>174</v>
       </c>
       <c r="L24" s="16">
         <v>79</v>
       </c>
       <c r="M24" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N24" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O24" s="73">
         <v>6091.1000000000013</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q24" s="130"/>
+    </row>
+    <row r="25" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43">
         <v>1999</v>
       </c>
       <c r="B25" s="52">
         <v>2.8583333333333329</v>
       </c>
       <c r="C25" s="15">
         <v>0.71666666666666679</v>
       </c>
       <c r="D25" s="15">
         <v>-0.37499999999999994</v>
       </c>
       <c r="E25" s="16">
         <v>-18.2</v>
       </c>
       <c r="F25" s="16">
         <v>23.1</v>
       </c>
-      <c r="G25" s="99">
+      <c r="G25" s="97">
         <v>2159.4</v>
       </c>
       <c r="H25" s="16">
         <v>973.40000000000009</v>
       </c>
       <c r="I25" s="16">
         <v>170</v>
       </c>
       <c r="J25" s="16">
         <v>337</v>
       </c>
       <c r="K25" s="16">
         <v>158</v>
       </c>
       <c r="L25" s="16">
         <v>78</v>
       </c>
       <c r="M25" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N25" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O25" s="73">
         <v>6052.5000000000009</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q25" s="130"/>
+    </row>
+    <row r="26" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="43">
         <v>2000</v>
       </c>
       <c r="B26" s="52">
         <v>3.2666666666666671</v>
       </c>
       <c r="C26" s="15">
         <v>1.125</v>
       </c>
       <c r="D26" s="15">
         <v>3.3333333333333333E-2</v>
       </c>
       <c r="E26" s="16">
         <v>-14.2</v>
       </c>
       <c r="F26" s="16">
         <v>22.8</v>
       </c>
-      <c r="G26" s="99">
+      <c r="G26" s="97">
         <v>818.3</v>
       </c>
       <c r="H26" s="16">
         <v>-367.70000000000005</v>
       </c>
       <c r="I26" s="16">
         <v>113</v>
       </c>
       <c r="J26" s="16">
         <v>332</v>
       </c>
       <c r="K26" s="16">
         <v>181</v>
       </c>
       <c r="L26" s="16">
         <v>66</v>
       </c>
       <c r="M26" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N26" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O26" s="73">
         <v>5918.4000000000005</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q26" s="130"/>
+    </row>
+    <row r="27" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="43">
         <v>2001</v>
       </c>
       <c r="B27" s="52">
         <v>2.7833333333333332</v>
       </c>
       <c r="C27" s="15">
         <v>0.64166666666666672</v>
       </c>
       <c r="D27" s="15">
         <v>-0.44999999999999996</v>
       </c>
       <c r="E27" s="16">
         <v>-20.9</v>
       </c>
       <c r="F27" s="16">
         <v>22.4</v>
       </c>
-      <c r="G27" s="99">
+      <c r="G27" s="97">
         <v>1201.8</v>
       </c>
       <c r="H27" s="16">
         <v>15.799999999999955</v>
       </c>
       <c r="I27" s="16">
         <v>127</v>
       </c>
       <c r="J27" s="16">
         <v>326</v>
       </c>
       <c r="K27" s="16">
         <v>180</v>
       </c>
       <c r="L27" s="16">
         <v>75</v>
       </c>
       <c r="M27" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N27" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O27" s="73">
         <v>6033.5999999999995</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q27" s="130"/>
+    </row>
+    <row r="28" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="43">
         <v>2002</v>
       </c>
       <c r="B28" s="52">
         <v>3.3000000000000007</v>
       </c>
       <c r="C28" s="15">
         <v>1.1583333333333332</v>
       </c>
       <c r="D28" s="15">
         <v>6.6666666666666721E-2</v>
       </c>
       <c r="E28" s="16">
         <v>-12.3</v>
       </c>
       <c r="F28" s="16">
         <v>23.4</v>
       </c>
-      <c r="G28" s="99">
+      <c r="G28" s="97">
         <v>1266.6000000000001</v>
       </c>
       <c r="H28" s="16">
         <v>80.600000000000136</v>
       </c>
       <c r="I28" s="16">
         <v>139</v>
       </c>
       <c r="J28" s="16">
         <v>342</v>
       </c>
       <c r="K28" s="16">
         <v>180</v>
       </c>
       <c r="L28" s="16">
         <v>58</v>
       </c>
       <c r="M28" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N28" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O28" s="73">
         <v>5963.2</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q28" s="130"/>
+    </row>
+    <row r="29" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="43">
         <v>2003</v>
       </c>
       <c r="B29" s="52">
         <v>3.9499999999999997</v>
       </c>
       <c r="C29" s="15">
         <v>1.8083333333333333</v>
       </c>
       <c r="D29" s="15">
         <v>0.71666666666666667</v>
       </c>
       <c r="E29" s="16">
         <v>-18</v>
       </c>
       <c r="F29" s="16">
         <v>25.1</v>
       </c>
-      <c r="G29" s="99">
+      <c r="G29" s="97">
         <v>937.50000000000011</v>
       </c>
       <c r="H29" s="16">
         <v>-248.49999999999989</v>
       </c>
       <c r="I29" s="16">
         <v>108</v>
       </c>
       <c r="J29" s="16">
         <v>295</v>
       </c>
       <c r="K29" s="16">
         <v>159</v>
       </c>
       <c r="L29" s="16">
         <v>70</v>
       </c>
       <c r="M29" s="16">
         <v>3</v>
       </c>
       <c r="N29" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O29" s="73">
         <v>5492.3000000000011</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q29" s="130"/>
+    </row>
+    <row r="30" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="43">
         <v>2004</v>
       </c>
       <c r="B30" s="52">
         <v>2.5916666666666668</v>
       </c>
       <c r="C30" s="15">
         <v>0.45</v>
       </c>
       <c r="D30" s="15">
         <v>-0.64166666666666661</v>
       </c>
       <c r="E30" s="16">
         <v>-15.6</v>
       </c>
       <c r="F30" s="16">
         <v>21</v>
       </c>
-      <c r="G30" s="99">
+      <c r="G30" s="97">
         <v>1143.2999999999997</v>
       </c>
       <c r="H30" s="16">
         <v>-42.700000000000273</v>
       </c>
       <c r="I30" s="16">
         <v>138</v>
       </c>
       <c r="J30" s="16">
         <v>331</v>
       </c>
       <c r="K30" s="16">
         <v>175</v>
       </c>
       <c r="L30" s="16">
         <v>80</v>
       </c>
       <c r="M30" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N30" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O30" s="73">
         <v>6140.6999999999989</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q30" s="130"/>
+    </row>
+    <row r="31" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="43">
         <v>2005</v>
       </c>
       <c r="B31" s="52">
         <v>2.1666666666666665</v>
       </c>
       <c r="C31" s="15">
         <v>2.4999999999999984E-2</v>
       </c>
       <c r="D31" s="15">
         <v>-1.0666666666666667</v>
       </c>
       <c r="E31" s="16">
         <v>-19.2</v>
       </c>
       <c r="F31" s="16">
         <v>22.7</v>
       </c>
-      <c r="G31" s="99">
+      <c r="G31" s="97">
         <v>1246</v>
       </c>
       <c r="H31" s="16">
         <v>60</v>
       </c>
       <c r="I31" s="16">
         <v>124</v>
       </c>
       <c r="J31" s="16">
         <v>331</v>
       </c>
       <c r="K31" s="16">
         <v>170</v>
       </c>
       <c r="L31" s="16">
         <v>93</v>
       </c>
       <c r="M31" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N31" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O31" s="73">
         <v>6291</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q31" s="130"/>
+    </row>
+    <row r="32" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43">
         <v>2006</v>
       </c>
       <c r="B32" s="52">
         <v>3.5333333333333332</v>
       </c>
       <c r="C32" s="15">
         <v>1.3916666666666666</v>
       </c>
       <c r="D32" s="15">
         <v>0.3</v>
       </c>
       <c r="E32" s="16">
         <v>-18.899999999999999</v>
       </c>
       <c r="F32" s="16">
         <v>21.6</v>
       </c>
-      <c r="G32" s="99">
+      <c r="G32" s="97">
         <v>1129.2</v>
       </c>
       <c r="H32" s="16">
         <v>-56.799999999999955</v>
       </c>
       <c r="I32" s="16">
         <v>125</v>
       </c>
       <c r="J32" s="16">
         <v>315</v>
       </c>
       <c r="K32" s="16">
         <v>158</v>
       </c>
       <c r="L32" s="16">
         <v>72</v>
       </c>
       <c r="M32" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N32" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O32" s="73">
         <v>5710.8</v>
       </c>
-    </row>
-    <row r="33" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q32" s="130"/>
+    </row>
+    <row r="33" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="43">
         <v>2007</v>
       </c>
       <c r="B33" s="52">
         <v>3.2666666666666671</v>
       </c>
       <c r="C33" s="15">
         <v>1.125</v>
       </c>
       <c r="D33" s="15">
         <v>3.3333333333333472E-2</v>
       </c>
       <c r="E33" s="16">
         <v>-16.100000000000001</v>
       </c>
       <c r="F33" s="16">
         <v>22.2</v>
       </c>
-      <c r="G33" s="99">
+      <c r="G33" s="97">
         <v>1448.8</v>
       </c>
       <c r="H33" s="16">
         <v>262.79999999999995</v>
       </c>
       <c r="I33" s="16">
         <v>133</v>
       </c>
       <c r="J33" s="16">
         <v>342</v>
       </c>
       <c r="K33" s="16">
         <v>168</v>
       </c>
       <c r="L33" s="16">
         <v>50</v>
       </c>
       <c r="M33" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N33" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O33" s="73">
         <v>5960.5999999999995</v>
       </c>
-    </row>
-    <row r="34" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q33" s="130"/>
+    </row>
+    <row r="34" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="43">
         <v>2008</v>
       </c>
       <c r="B34" s="52">
         <v>2.8916666666666662</v>
       </c>
       <c r="C34" s="15">
         <v>0.75</v>
       </c>
       <c r="D34" s="15">
         <v>-0.34166666666666673</v>
       </c>
       <c r="E34" s="16">
         <v>-15.2</v>
       </c>
       <c r="F34" s="16">
         <v>20.100000000000001</v>
       </c>
-      <c r="G34" s="99">
+      <c r="G34" s="97">
         <v>1034.8</v>
       </c>
       <c r="H34" s="16">
         <v>-151.20000000000005</v>
       </c>
       <c r="I34" s="16">
         <v>127</v>
       </c>
       <c r="J34" s="16">
         <v>335</v>
       </c>
       <c r="K34" s="16">
         <v>181</v>
       </c>
       <c r="L34" s="16">
         <v>63</v>
       </c>
       <c r="M34" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N34" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O34" s="73">
         <v>6061</v>
       </c>
-    </row>
-    <row r="35" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q34" s="130"/>
+    </row>
+    <row r="35" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="43">
         <v>2009</v>
       </c>
       <c r="B35" s="52">
         <v>3.1833333333333336</v>
       </c>
       <c r="C35" s="15">
         <v>1.0416666666666667</v>
       </c>
       <c r="D35" s="15">
         <v>-4.9999999999999968E-2</v>
       </c>
       <c r="E35" s="16">
         <v>-18.3</v>
       </c>
       <c r="F35" s="16">
         <v>23</v>
       </c>
-      <c r="G35" s="99">
+      <c r="G35" s="97">
         <v>1098.5999999999999</v>
       </c>
       <c r="H35" s="16">
         <v>-87.400000000000091</v>
       </c>
       <c r="I35" s="16">
         <v>122</v>
       </c>
       <c r="J35" s="16">
         <v>324</v>
       </c>
       <c r="K35" s="16">
         <v>165</v>
       </c>
       <c r="L35" s="16">
         <v>83</v>
       </c>
       <c r="M35" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N35" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O35" s="73">
         <v>5895.9</v>
       </c>
-    </row>
-    <row r="36" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q35" s="130"/>
+    </row>
+    <row r="36" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="43">
         <v>2010</v>
       </c>
       <c r="B36" s="52">
         <v>1.7916666666666667</v>
       </c>
       <c r="C36" s="15">
         <v>-0.35000000000000003</v>
       </c>
       <c r="D36" s="15">
         <v>-1.4416666666666664</v>
       </c>
       <c r="E36" s="16">
         <v>-18.600000000000001</v>
       </c>
       <c r="F36" s="16">
         <v>22.1</v>
       </c>
-      <c r="G36" s="99">
+      <c r="G36" s="97">
         <v>1054.4000000000001</v>
       </c>
       <c r="H36" s="16">
         <v>-131.59999999999991</v>
       </c>
       <c r="I36" s="16">
         <v>120</v>
       </c>
       <c r="J36" s="16">
         <v>333</v>
       </c>
       <c r="K36" s="16">
         <v>187</v>
       </c>
       <c r="L36" s="16">
         <v>114</v>
       </c>
       <c r="M36" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N36" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O36" s="73">
         <v>6456.2000000000007</v>
       </c>
-    </row>
-    <row r="37" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q36" s="130"/>
+    </row>
+    <row r="37" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="43">
         <v>2011</v>
       </c>
       <c r="B37" s="52">
         <v>4.3166666666666664</v>
       </c>
       <c r="C37" s="15">
         <v>2.1749999999999994</v>
       </c>
       <c r="D37" s="15">
         <v>1.0833333333333333</v>
       </c>
       <c r="E37" s="16">
         <v>-15.2</v>
       </c>
       <c r="F37" s="16">
         <v>22.9</v>
       </c>
-      <c r="G37" s="99">
+      <c r="G37" s="97">
         <v>956.80000000000007</v>
       </c>
       <c r="H37" s="16">
         <v>-229.19999999999993</v>
       </c>
       <c r="I37" s="16">
         <v>103</v>
       </c>
       <c r="J37" s="16">
         <v>333</v>
       </c>
       <c r="K37" s="16">
         <v>136</v>
       </c>
       <c r="L37" s="16">
         <v>52</v>
       </c>
       <c r="M37" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N37" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O37" s="73">
         <v>5546.6</v>
       </c>
-    </row>
-    <row r="38" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q37" s="130"/>
+    </row>
+    <row r="38" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="43">
         <v>2012</v>
       </c>
       <c r="B38" s="52">
         <v>3.2833333333333332</v>
       </c>
       <c r="C38" s="15">
         <v>1.1416666666666668</v>
       </c>
       <c r="D38" s="15">
         <v>4.9999999999999989E-2</v>
       </c>
       <c r="E38" s="16">
         <v>-23.4</v>
       </c>
       <c r="F38" s="16">
         <v>24.6</v>
       </c>
-      <c r="G38" s="99">
+      <c r="G38" s="97">
         <v>1332.1999999999998</v>
       </c>
       <c r="H38" s="16">
         <v>146.19999999999982</v>
       </c>
       <c r="I38" s="16">
         <v>143</v>
       </c>
       <c r="J38" s="16">
         <v>322</v>
       </c>
       <c r="K38" s="16">
         <v>159</v>
       </c>
       <c r="L38" s="16">
         <v>83</v>
       </c>
       <c r="M38" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N38" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O38" s="73">
-        <v>5859</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+        <v>5861.2999999999975</v>
+      </c>
+      <c r="Q38" s="130"/>
+    </row>
+    <row r="39" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="43">
         <v>2013</v>
       </c>
       <c r="B39" s="52">
         <v>2.6333333333333337</v>
       </c>
       <c r="C39" s="15">
         <v>0.4916666666666667</v>
       </c>
       <c r="D39" s="15">
         <v>-0.6000000000000002</v>
       </c>
       <c r="E39" s="16">
         <v>-16.8</v>
       </c>
       <c r="F39" s="16">
         <v>23.1</v>
       </c>
-      <c r="G39" s="99">
+      <c r="G39" s="97">
         <v>1233.8999999999996</v>
       </c>
       <c r="H39" s="16">
         <v>47.899999999999636</v>
       </c>
       <c r="I39" s="16">
         <v>140</v>
       </c>
       <c r="J39" s="16">
         <v>326</v>
       </c>
       <c r="K39" s="16">
         <v>180</v>
       </c>
       <c r="L39" s="16">
         <v>87</v>
       </c>
       <c r="M39" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N39" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O39" s="73">
-        <v>6089</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+        <v>6097.6</v>
+      </c>
+      <c r="Q39" s="130"/>
+    </row>
+    <row r="40" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="43">
         <v>2014</v>
       </c>
       <c r="B40" s="52">
         <v>3.7249999999999996</v>
       </c>
       <c r="C40" s="15">
         <v>1.5833333333333337</v>
       </c>
       <c r="D40" s="15">
         <v>0.49166666666666664</v>
       </c>
       <c r="E40" s="16">
         <v>-14.3</v>
       </c>
       <c r="F40" s="16">
         <v>23.1</v>
       </c>
-      <c r="G40" s="99">
+      <c r="G40" s="97">
         <v>1346.3</v>
       </c>
       <c r="H40" s="16">
         <v>160.29999999999995</v>
       </c>
       <c r="I40" s="16">
         <v>137</v>
       </c>
       <c r="J40" s="16">
         <v>345</v>
       </c>
       <c r="K40" s="16">
         <v>149</v>
       </c>
       <c r="L40" s="16">
         <v>61</v>
       </c>
       <c r="M40" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N40" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O40" s="73">
         <v>5812.3</v>
       </c>
-    </row>
-    <row r="41" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q40" s="130"/>
+    </row>
+    <row r="41" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="43">
         <v>2015</v>
       </c>
       <c r="B41" s="52">
         <v>4.2500000000000009</v>
       </c>
       <c r="C41" s="15">
         <v>2.1083333333333329</v>
       </c>
       <c r="D41" s="15">
         <v>1.0166666666666668</v>
       </c>
       <c r="E41" s="16">
         <v>-14</v>
       </c>
       <c r="F41" s="16">
         <v>25.7</v>
       </c>
-      <c r="G41" s="99">
+      <c r="G41" s="97">
         <v>1058.9999999999998</v>
       </c>
       <c r="H41" s="16">
         <v>-127.00000000000023</v>
       </c>
       <c r="I41" s="16">
         <v>116</v>
       </c>
       <c r="J41" s="16">
         <v>314</v>
       </c>
       <c r="K41" s="16">
         <v>148</v>
       </c>
       <c r="L41" s="16">
         <v>64</v>
       </c>
       <c r="M41" s="16">
         <v>1</v>
       </c>
       <c r="N41" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O41" s="73">
         <v>5484.9</v>
       </c>
-    </row>
-    <row r="42" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q41" s="130"/>
+    </row>
+    <row r="42" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="43">
         <v>2016</v>
       </c>
       <c r="B42" s="52">
         <v>3.4499999999999997</v>
       </c>
       <c r="C42" s="15">
         <v>1.3083333333333333</v>
       </c>
       <c r="D42" s="15">
         <v>0.21666666666666659</v>
       </c>
       <c r="E42" s="16">
         <v>-15.8</v>
       </c>
       <c r="F42" s="16">
         <v>22.7</v>
       </c>
-      <c r="G42" s="99">
+      <c r="G42" s="97">
         <v>1213.5</v>
       </c>
       <c r="H42" s="16">
         <v>27.5</v>
       </c>
       <c r="I42" s="16">
         <v>138</v>
       </c>
       <c r="J42" s="16">
         <v>325</v>
       </c>
       <c r="K42" s="16">
         <v>165</v>
       </c>
       <c r="L42" s="16">
         <v>66</v>
       </c>
       <c r="M42" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N42" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O42" s="73">
         <v>5817.5999999999995</v>
       </c>
-    </row>
-    <row r="43" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q42" s="130"/>
+    </row>
+    <row r="43" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="43">
         <v>2017</v>
       </c>
       <c r="B43" s="52">
         <v>3.4916666666666667</v>
       </c>
       <c r="C43" s="15">
         <v>1.3499999999999996</v>
       </c>
       <c r="D43" s="15">
         <v>0.25833333333333336</v>
       </c>
       <c r="E43" s="16">
         <v>-16.3</v>
       </c>
       <c r="F43" s="16">
         <v>21.6</v>
       </c>
-      <c r="G43" s="99">
+      <c r="G43" s="97">
         <v>1073.9999999999998</v>
       </c>
       <c r="H43" s="16">
         <v>-112.00000000000023</v>
       </c>
       <c r="I43" s="16">
         <v>137</v>
       </c>
       <c r="J43" s="16">
         <v>315</v>
       </c>
       <c r="K43" s="16">
         <v>169</v>
       </c>
       <c r="L43" s="16">
         <v>69</v>
       </c>
       <c r="M43" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N43" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O43" s="73">
         <v>5744.7999999999993</v>
       </c>
-    </row>
-    <row r="44" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q43" s="130"/>
+    </row>
+    <row r="44" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="43">
         <v>2018</v>
       </c>
       <c r="B44" s="52">
         <v>4.2250000000000005</v>
       </c>
       <c r="C44" s="15">
         <v>2.0833333333333335</v>
       </c>
       <c r="D44" s="15">
         <v>0.9916666666666667</v>
       </c>
       <c r="E44" s="16">
         <v>-23.1</v>
       </c>
       <c r="F44" s="16">
         <v>22.7</v>
       </c>
-      <c r="G44" s="99">
+      <c r="G44" s="97">
         <v>913.80000000000007</v>
       </c>
       <c r="H44" s="16">
         <v>-272.19999999999993</v>
       </c>
       <c r="I44" s="16">
         <v>121</v>
       </c>
       <c r="J44" s="16">
         <v>316</v>
       </c>
       <c r="K44" s="16">
         <v>153</v>
       </c>
       <c r="L44" s="16">
         <v>68</v>
       </c>
       <c r="M44" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N44" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O44" s="73">
         <v>5445</v>
       </c>
-    </row>
-    <row r="45" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q44" s="130"/>
+    </row>
+    <row r="45" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="43">
         <v>2019</v>
       </c>
       <c r="B45" s="52">
         <v>4.0000000000000009</v>
       </c>
       <c r="C45" s="15">
         <v>1.8583333333333332</v>
       </c>
       <c r="D45" s="15">
         <v>0.76666666666666661</v>
       </c>
       <c r="E45" s="16">
         <v>-13.6</v>
       </c>
       <c r="F45" s="16">
         <v>27.2</v>
       </c>
-      <c r="G45" s="99">
+      <c r="G45" s="97">
         <v>1276.6000000000001</v>
       </c>
       <c r="H45" s="16">
         <v>90.600000000000136</v>
       </c>
       <c r="I45" s="16">
         <v>136</v>
       </c>
       <c r="J45" s="16">
         <v>306</v>
       </c>
       <c r="K45" s="16">
         <v>170</v>
       </c>
       <c r="L45" s="16">
         <v>68</v>
       </c>
       <c r="M45" s="16">
         <v>4</v>
       </c>
       <c r="N45" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O45" s="73">
         <v>5543.5000000000009</v>
       </c>
-    </row>
-    <row r="46" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q45" s="130"/>
+    </row>
+    <row r="46" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="43">
         <v>2020</v>
       </c>
       <c r="B46" s="52">
         <v>4.4999999999999991</v>
       </c>
       <c r="C46" s="15">
         <v>2.3583333333333334</v>
       </c>
       <c r="D46" s="15">
         <v>1.2666666666666666</v>
       </c>
       <c r="E46" s="16">
         <v>-11.9</v>
       </c>
       <c r="F46" s="16">
         <v>23.5</v>
       </c>
-      <c r="G46" s="99">
+      <c r="G46" s="97">
         <v>1045.6000000000001</v>
       </c>
       <c r="H46" s="16">
         <v>-140.39999999999986</v>
       </c>
       <c r="I46" s="16">
         <v>118</v>
       </c>
       <c r="J46" s="16">
         <v>321</v>
       </c>
       <c r="K46" s="16">
         <v>131</v>
       </c>
       <c r="L46" s="16">
         <v>47</v>
       </c>
       <c r="M46" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N46" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O46" s="73">
         <v>5432.4</v>
       </c>
-    </row>
-    <row r="47" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q46" s="130"/>
+    </row>
+    <row r="47" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="43">
         <v>2021</v>
       </c>
       <c r="B47" s="52">
         <v>3.2083333333333335</v>
       </c>
       <c r="C47" s="15">
         <v>1.0666666666666664</v>
       </c>
       <c r="D47" s="15">
         <v>-2.500000000000006E-2</v>
       </c>
       <c r="E47" s="16">
         <v>-13.5</v>
       </c>
       <c r="F47" s="16">
         <v>21.6</v>
       </c>
-      <c r="G47" s="99">
+      <c r="G47" s="97">
         <v>1192.8999999999999</v>
       </c>
       <c r="H47" s="16">
         <v>6.8999999999998636</v>
       </c>
       <c r="I47" s="16">
         <v>131</v>
       </c>
       <c r="J47" s="16">
         <v>336</v>
       </c>
       <c r="K47" s="16">
         <v>171</v>
       </c>
       <c r="L47" s="16">
         <v>75</v>
       </c>
       <c r="M47" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="N47" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O47" s="73">
         <v>5961.6</v>
       </c>
-    </row>
-    <row r="48" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q47" s="130"/>
+    </row>
+    <row r="48" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="43">
         <v>2022</v>
       </c>
       <c r="B48" s="52">
         <v>5.0500000000000007</v>
       </c>
       <c r="C48" s="15">
         <v>2.9083333333333332</v>
       </c>
       <c r="D48" s="15">
         <v>1.8166666666666667</v>
       </c>
       <c r="E48" s="16">
         <v>-13.3</v>
       </c>
       <c r="F48" s="16">
         <v>25.3</v>
       </c>
-      <c r="G48" s="99">
+      <c r="G48" s="97">
         <v>860.59999999999991</v>
       </c>
       <c r="H48" s="16">
         <v>-325.40000000000009</v>
       </c>
       <c r="I48" s="16">
         <v>106</v>
       </c>
       <c r="J48" s="16">
         <v>293</v>
       </c>
       <c r="K48" s="16">
         <v>141</v>
       </c>
       <c r="L48" s="16">
         <v>52</v>
       </c>
       <c r="M48" s="16">
         <v>1</v>
       </c>
       <c r="N48" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O48" s="73">
         <v>5057.0999999999995</v>
       </c>
-    </row>
-    <row r="49" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q48" s="130"/>
+    </row>
+    <row r="49" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="43">
         <v>2023</v>
       </c>
       <c r="B49" s="52">
         <v>4.4666666666666703</v>
       </c>
       <c r="C49" s="15">
         <v>2.3249999999999997</v>
       </c>
       <c r="D49" s="15">
         <v>1.2333333333333334</v>
       </c>
       <c r="E49" s="16">
         <v>-15.6</v>
       </c>
       <c r="F49" s="16">
         <v>26.4</v>
       </c>
-      <c r="G49" s="99">
+      <c r="G49" s="97">
         <v>1158.8</v>
       </c>
       <c r="H49" s="16">
         <v>-27.200000000000045</v>
       </c>
       <c r="I49" s="16">
         <v>134</v>
       </c>
       <c r="J49" s="16">
         <v>301</v>
       </c>
       <c r="K49" s="16">
         <v>162</v>
       </c>
       <c r="L49" s="16">
         <v>71</v>
       </c>
       <c r="M49" s="16">
         <v>2</v>
       </c>
       <c r="N49" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O49" s="73">
         <v>5359.1999999999989</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="60">
+      <c r="Q49" s="130"/>
+    </row>
+    <row r="50" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="43">
         <v>2024</v>
       </c>
-      <c r="B50" s="91">
+      <c r="B50" s="52">
         <v>4.7</v>
       </c>
-      <c r="C50" s="92">
+      <c r="C50" s="15">
         <v>2.5833333333333335</v>
       </c>
-      <c r="D50" s="92">
+      <c r="D50" s="15">
         <v>1.4916666666666663</v>
       </c>
-      <c r="E50" s="17">
+      <c r="E50" s="16">
         <v>-12.4</v>
       </c>
-      <c r="F50" s="17">
+      <c r="F50" s="16">
         <v>23.8</v>
       </c>
-      <c r="G50" s="100">
+      <c r="G50" s="97">
         <v>1161.5</v>
       </c>
-      <c r="H50" s="17">
+      <c r="H50" s="16">
         <v>-24.5</v>
       </c>
-      <c r="I50" s="17">
+      <c r="I50" s="16">
         <v>139</v>
       </c>
-      <c r="J50" s="17">
+      <c r="J50" s="16">
         <v>311</v>
       </c>
-      <c r="K50" s="17">
+      <c r="K50" s="16">
         <v>141</v>
       </c>
-      <c r="L50" s="17">
+      <c r="L50" s="16">
         <v>46</v>
       </c>
-      <c r="M50" s="17" t="s">
-[...5 lines deleted...]
-      <c r="O50" s="93">
+      <c r="M50" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="N50" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="O50" s="73">
         <v>5293.6</v>
       </c>
-    </row>
-[...18 lines deleted...]
-    <row r="53" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q50" s="130"/>
+    </row>
+    <row r="51" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="60">
+        <v>2025</v>
+      </c>
+      <c r="B51" s="124">
+        <v>4.8250000000000002</v>
+      </c>
+      <c r="C51" s="90">
+        <v>2.6833333333333336</v>
+      </c>
+      <c r="D51" s="90">
+        <v>1.5916666666666666</v>
+      </c>
+      <c r="E51" s="17">
+        <v>-13.7</v>
+      </c>
+      <c r="F51" s="17">
+        <v>24.9</v>
+      </c>
+      <c r="G51" s="98">
+        <v>1151.7</v>
+      </c>
+      <c r="H51" s="17">
+        <v>-34.299999999999955</v>
+      </c>
+      <c r="I51" s="17">
+        <v>115</v>
+      </c>
+      <c r="J51" s="17">
+        <v>313</v>
+      </c>
+      <c r="K51" s="17">
+        <v>138</v>
+      </c>
+      <c r="L51" s="17">
+        <v>36</v>
+      </c>
+      <c r="M51" s="17">
+        <v>0</v>
+      </c>
+      <c r="N51" s="17">
+        <v>0</v>
+      </c>
+      <c r="O51" s="91">
+        <v>5293.9999999999955</v>
+      </c>
+      <c r="Q51" s="130"/>
+    </row>
+    <row r="52" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G52" s="99"/>
+      <c r="I52" s="69"/>
+      <c r="J52" s="69"/>
+      <c r="K52" s="105"/>
+      <c r="L52" s="105"/>
+      <c r="M52" s="105"/>
+      <c r="N52" s="105"/>
+      <c r="O52" s="70"/>
+      <c r="P52" s="37"/>
+      <c r="Q52" s="37"/>
+    </row>
+    <row r="53" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="68" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-    <row r="54" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>33</v>
+      </c>
+      <c r="B53" s="68"/>
+    </row>
+    <row r="54" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="68" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>34</v>
+      </c>
+      <c r="G54" s="99"/>
+      <c r="H54" s="69"/>
+      <c r="I54" s="69"/>
+      <c r="J54" s="70"/>
+      <c r="K54" s="105"/>
+      <c r="L54" s="105"/>
+      <c r="M54" s="105"/>
+      <c r="N54" s="105"/>
+      <c r="O54" s="37"/>
+      <c r="P54" s="37"/>
+    </row>
+    <row r="55" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="68" t="s">
+        <v>35</v>
       </c>
       <c r="B55" s="68"/>
     </row>
-    <row r="56" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G57" s="101"/>
+    <row r="56" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="B56" s="68"/>
+    </row>
+    <row r="57" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="68" t="s">
+        <v>38</v>
+      </c>
+      <c r="G57" s="99"/>
       <c r="I57" s="69"/>
       <c r="J57" s="69"/>
-      <c r="K57" s="107"/>
-[...2 lines deleted...]
-      <c r="N57" s="107"/>
+      <c r="K57" s="105"/>
+      <c r="L57" s="105"/>
+      <c r="M57" s="105"/>
+      <c r="N57" s="105"/>
       <c r="O57" s="70"/>
       <c r="P57" s="37"/>
       <c r="Q57" s="37"/>
     </row>
-    <row r="58" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-      <c r="G59" s="101"/>
+    <row r="58" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G59" s="99"/>
       <c r="I59" s="69"/>
       <c r="J59" s="69"/>
-      <c r="K59" s="107"/>
-[...2 lines deleted...]
-      <c r="N59" s="107"/>
+      <c r="K59" s="105"/>
+      <c r="L59" s="105"/>
+      <c r="M59" s="105"/>
+      <c r="N59" s="105"/>
       <c r="O59" s="70"/>
       <c r="P59" s="37"/>
       <c r="Q59" s="37"/>
     </row>
-    <row r="60" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="60" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G60" s="99"/>
+      <c r="I60" s="69"/>
+      <c r="J60" s="69"/>
+      <c r="K60" s="105"/>
+      <c r="L60" s="105"/>
+      <c r="M60" s="105"/>
+      <c r="N60" s="105"/>
+      <c r="O60" s="70"/>
+      <c r="P60" s="37"/>
+      <c r="Q60" s="37"/>
+    </row>
+    <row r="61" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="37"/>
+      <c r="G61" s="99"/>
+      <c r="I61" s="69"/>
+      <c r="J61" s="69"/>
+      <c r="K61" s="105"/>
+      <c r="L61" s="105"/>
+      <c r="M61" s="105"/>
+      <c r="N61" s="105"/>
+      <c r="O61" s="70"/>
+      <c r="P61" s="37"/>
+      <c r="Q61" s="37"/>
+    </row>
+    <row r="62" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="12" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA227628-616D-4A2D-B031-A71988518471}">
-  <dimension ref="A1:Q79"/>
+  <dimension ref="A1:Q80"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="11.54296875" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="10.81640625" customWidth="1"/>
+    <col min="1" max="1" width="10.85546875" customWidth="1"/>
+    <col min="2" max="2" width="10.85546875" style="18" customWidth="1"/>
+    <col min="3" max="6" width="10.85546875" customWidth="1"/>
+    <col min="7" max="7" width="10.85546875" style="94" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" customWidth="1"/>
+    <col min="9" max="9" width="10.7109375" customWidth="1"/>
+    <col min="10" max="10" width="10.85546875" customWidth="1"/>
+    <col min="11" max="14" width="10.85546875" style="102" customWidth="1"/>
+    <col min="15" max="15" width="10.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="B1" s="34"/>
     </row>
-    <row r="2" spans="1:17" hidden="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:17" hidden="1" x14ac:dyDescent="0.25">
       <c r="B2" s="34"/>
     </row>
-    <row r="3" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="40" t="s">
-        <v>60</v>
+        <v>78</v>
       </c>
       <c r="B3" s="32"/>
       <c r="G3"/>
       <c r="I3" s="7"/>
       <c r="J3" s="7"/>
-      <c r="K3" s="105"/>
-[...2 lines deleted...]
-      <c r="N3" s="105"/>
+      <c r="K3" s="103"/>
+      <c r="L3" s="103"/>
+      <c r="M3" s="103"/>
+      <c r="N3" s="103"/>
       <c r="O3" s="8"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
     </row>
-    <row r="4" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="34" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="B4" s="102"/>
+        <v>79</v>
+      </c>
+      <c r="B4" s="100"/>
       <c r="G4"/>
       <c r="I4" s="7"/>
       <c r="J4" s="7"/>
-      <c r="K4" s="105"/>
-[...2 lines deleted...]
-      <c r="N4" s="105"/>
+      <c r="K4" s="103"/>
+      <c r="L4" s="103"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="103"/>
       <c r="O4" s="8"/>
       <c r="P4" s="6"/>
       <c r="Q4" s="6"/>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B5" s="81"/>
+        <v>9</v>
+      </c>
+      <c r="B5" s="80"/>
       <c r="I5" s="7"/>
       <c r="J5" s="7"/>
-      <c r="K5" s="105"/>
-[...2 lines deleted...]
-      <c r="N5" s="105"/>
+      <c r="K5" s="103"/>
+      <c r="L5" s="103"/>
+      <c r="M5" s="103"/>
+      <c r="N5" s="103"/>
       <c r="O5" s="8"/>
       <c r="P5" s="6"/>
       <c r="Q5" s="6"/>
     </row>
-    <row r="6" spans="1:17" ht="32" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:17" ht="49.5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B6" s="89" t="s">
-        <v>8</v>
+      <c r="B6" s="88" t="s">
+        <v>7</v>
       </c>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
-      <c r="G6" s="112" t="s">
-[...6 lines deleted...]
-      <c r="J6" s="118"/>
+      <c r="G6" s="134" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="139"/>
+      <c r="I6" s="137" t="s">
+        <v>80</v>
+      </c>
+      <c r="J6" s="139"/>
       <c r="K6" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="L6" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="N6" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="M6" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O6" s="22" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="P6" s="79"/>
       <c r="Q6" s="79"/>
     </row>
-    <row r="7" spans="1:17" ht="24" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:17" ht="33" x14ac:dyDescent="0.25">
       <c r="A7" s="4"/>
-      <c r="B7" s="82" t="s">
+      <c r="B7" s="81" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="20" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="D7" s="20" t="s">
-        <v>66</v>
+        <v>40</v>
       </c>
       <c r="E7" s="21" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F7" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="I7" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="22" t="s">
+        <v>4</v>
+      </c>
+      <c r="K7" s="23" t="s">
         <v>17</v>
       </c>
-      <c r="G7" s="97" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="L7" s="23" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="M7" s="30" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="N7" s="23" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="O7" s="23" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="P7" s="79"/>
       <c r="Q7" s="79"/>
     </row>
-    <row r="8" spans="1:17" s="38" customFormat="1" ht="25" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:17" s="38" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A8" s="5"/>
       <c r="B8" s="26" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="25" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="D8" s="25" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E8" s="26" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="F8" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="G8" s="96" t="s">
+        <v>3</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="G8" s="98" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" s="28" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="K8" s="27"/>
       <c r="L8" s="27"/>
       <c r="M8" s="39"/>
-      <c r="N8" s="106"/>
+      <c r="N8" s="104"/>
       <c r="O8" s="39"/>
       <c r="P8" s="79"/>
       <c r="Q8" s="79"/>
     </row>
-    <row r="9" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="43">
         <v>1965</v>
       </c>
       <c r="B9" s="52">
         <v>7.7416666666666671</v>
       </c>
       <c r="C9" s="15">
         <v>-0.79999999999999982</v>
       </c>
       <c r="D9" s="15">
         <v>-2.0749999999999997</v>
       </c>
       <c r="E9" s="16">
         <v>-15</v>
       </c>
       <c r="F9" s="16">
         <v>31.4</v>
       </c>
-      <c r="G9" s="99">
+      <c r="G9" s="97">
         <v>1101.3</v>
       </c>
       <c r="H9" s="16">
         <v>260.29999999999995</v>
       </c>
       <c r="I9" s="16">
         <v>151</v>
       </c>
       <c r="J9" s="16">
         <v>262</v>
       </c>
       <c r="K9" s="16">
         <v>104</v>
       </c>
       <c r="L9" s="16">
         <v>16</v>
       </c>
       <c r="M9" s="16">
         <v>28</v>
       </c>
       <c r="N9" s="16">
         <v>1</v>
       </c>
       <c r="O9" s="73">
         <v>4049.3000000000006</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q9" s="130"/>
+    </row>
+    <row r="10" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" s="43">
         <v>1966</v>
       </c>
       <c r="B10" s="52">
         <v>8.8166666666666664</v>
       </c>
       <c r="C10" s="15">
         <v>0.27500000000000008</v>
       </c>
       <c r="D10" s="15">
         <v>-0.99999999999999989</v>
       </c>
       <c r="E10" s="16">
         <v>-21.6</v>
       </c>
       <c r="F10" s="16">
         <v>32.4</v>
       </c>
-      <c r="G10" s="99">
+      <c r="G10" s="97">
         <v>862.99999999999989</v>
       </c>
       <c r="H10" s="16">
         <v>21.999999999999886</v>
       </c>
       <c r="I10" s="16">
         <v>129</v>
       </c>
       <c r="J10" s="16">
         <v>219</v>
       </c>
       <c r="K10" s="16">
         <v>92</v>
       </c>
       <c r="L10" s="16">
         <v>14</v>
       </c>
       <c r="M10" s="16">
         <v>32</v>
       </c>
       <c r="N10" s="16">
         <v>5</v>
       </c>
       <c r="O10" s="73">
         <v>3489.8</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q10" s="130"/>
+    </row>
+    <row r="11" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" s="43">
         <v>1967</v>
       </c>
       <c r="B11" s="52">
         <v>8.6083333333333325</v>
       </c>
       <c r="C11" s="15">
         <v>6.6666666666666666E-2</v>
       </c>
       <c r="D11" s="15">
         <v>-1.2083333333333333</v>
       </c>
       <c r="E11" s="16">
         <v>-15.1</v>
       </c>
       <c r="F11" s="16">
         <v>31.7</v>
       </c>
-      <c r="G11" s="99">
+      <c r="G11" s="97">
         <v>781.39999999999986</v>
       </c>
       <c r="H11" s="16">
         <v>-59.600000000000136</v>
       </c>
       <c r="I11" s="16">
         <v>120</v>
       </c>
       <c r="J11" s="16">
         <v>241</v>
       </c>
       <c r="K11" s="16">
         <v>105</v>
       </c>
       <c r="L11" s="16">
         <v>20</v>
       </c>
       <c r="M11" s="16">
         <v>37</v>
       </c>
       <c r="N11" s="16">
         <v>5</v>
       </c>
       <c r="O11" s="73">
         <v>3741.5</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q11" s="130"/>
+    </row>
+    <row r="12" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" s="43">
         <v>1968</v>
       </c>
       <c r="B12" s="52">
         <v>8.2750000000000004</v>
       </c>
       <c r="C12" s="15">
         <v>-0.26666666666666666</v>
       </c>
       <c r="D12" s="15">
         <v>-1.5416666666666667</v>
       </c>
       <c r="E12" s="16">
         <v>-20.399999999999999</v>
       </c>
       <c r="F12" s="16">
         <v>31.9</v>
       </c>
-      <c r="G12" s="99">
+      <c r="G12" s="97">
         <v>1010.9000000000001</v>
       </c>
       <c r="H12" s="16">
         <v>169.90000000000009</v>
       </c>
       <c r="I12" s="16">
         <v>140</v>
       </c>
       <c r="J12" s="16">
         <v>224</v>
       </c>
       <c r="K12" s="16">
         <v>110</v>
       </c>
       <c r="L12" s="16">
         <v>20</v>
       </c>
       <c r="M12" s="16">
         <v>20</v>
       </c>
       <c r="N12" s="16">
         <v>5</v>
       </c>
       <c r="O12" s="73">
         <v>3596.1000000000004</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q12" s="130"/>
+    </row>
+    <row r="13" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="43">
         <v>1969</v>
       </c>
       <c r="B13" s="52">
         <v>7.9083333333333323</v>
       </c>
       <c r="C13" s="15">
         <v>-0.63333333333333341</v>
       </c>
       <c r="D13" s="15">
         <v>-1.9083333333333332</v>
       </c>
       <c r="E13" s="16">
         <v>-13</v>
       </c>
       <c r="F13" s="16">
         <v>30.5</v>
       </c>
-      <c r="G13" s="99">
+      <c r="G13" s="97">
         <v>712.69999999999993</v>
       </c>
       <c r="H13" s="16">
         <v>-128.30000000000007</v>
       </c>
       <c r="I13" s="16">
         <v>109</v>
       </c>
       <c r="J13" s="16">
         <v>246</v>
       </c>
       <c r="K13" s="16">
         <v>116</v>
       </c>
       <c r="L13" s="16">
         <v>37</v>
       </c>
       <c r="M13" s="16">
         <v>34</v>
       </c>
       <c r="N13" s="16">
         <v>1</v>
       </c>
       <c r="O13" s="73">
         <v>3965.2</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q13" s="130"/>
+    </row>
+    <row r="14" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43">
         <v>1970</v>
       </c>
       <c r="B14" s="52">
         <v>8.0749999999999975</v>
       </c>
       <c r="C14" s="15">
         <v>-0.46666666666666679</v>
       </c>
       <c r="D14" s="15">
         <v>-1.7416666666666665</v>
       </c>
       <c r="E14" s="16">
         <v>-13.5</v>
       </c>
       <c r="F14" s="16">
         <v>31.6</v>
       </c>
-      <c r="G14" s="99">
+      <c r="G14" s="97">
         <v>946</v>
       </c>
       <c r="H14" s="16">
         <v>105</v>
       </c>
       <c r="I14" s="16">
         <v>129</v>
       </c>
       <c r="J14" s="16">
         <v>234</v>
       </c>
       <c r="K14" s="16">
         <v>115</v>
       </c>
       <c r="L14" s="16">
         <v>29</v>
       </c>
       <c r="M14" s="16">
         <v>36</v>
       </c>
       <c r="N14" s="16">
         <v>1</v>
       </c>
       <c r="O14" s="73">
         <v>3877.8999999999992</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q14" s="130"/>
+    </row>
+    <row r="15" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="43">
         <v>1971</v>
       </c>
       <c r="B15" s="52">
         <v>8.1833333333333318</v>
       </c>
       <c r="C15" s="15">
         <v>-0.35833333333333334</v>
       </c>
       <c r="D15" s="15">
         <v>-1.6333333333333331</v>
       </c>
       <c r="E15" s="16">
         <v>-20.7</v>
       </c>
       <c r="F15" s="16">
         <v>31.2</v>
       </c>
-      <c r="G15" s="99">
+      <c r="G15" s="97">
         <v>697.99999999999989</v>
       </c>
       <c r="H15" s="16">
         <v>-143.00000000000011</v>
       </c>
       <c r="I15" s="16">
         <v>90</v>
       </c>
       <c r="J15" s="16">
         <v>230</v>
       </c>
       <c r="K15" s="16">
         <v>116</v>
       </c>
       <c r="L15" s="16">
         <v>40</v>
       </c>
       <c r="M15" s="16">
         <v>40</v>
       </c>
       <c r="N15" s="16">
         <v>9</v>
       </c>
       <c r="O15" s="73">
         <v>3850.2000000000003</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q15" s="130"/>
+    </row>
+    <row r="16" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="43">
         <v>1972</v>
       </c>
       <c r="B16" s="52">
         <v>7.9833333333333316</v>
       </c>
       <c r="C16" s="15">
         <v>-0.55833333333333324</v>
       </c>
       <c r="D16" s="15">
         <v>-1.8333333333333333</v>
       </c>
       <c r="E16" s="16">
         <v>-10.7</v>
       </c>
       <c r="F16" s="16">
         <v>30.6</v>
       </c>
-      <c r="G16" s="99">
+      <c r="G16" s="97">
         <v>657.40000000000009</v>
       </c>
       <c r="H16" s="16">
         <v>-183.59999999999991</v>
       </c>
       <c r="I16" s="16">
         <v>103</v>
       </c>
       <c r="J16" s="16">
         <v>255</v>
       </c>
       <c r="K16" s="16">
         <v>107</v>
       </c>
       <c r="L16" s="16">
         <v>22</v>
       </c>
       <c r="M16" s="16">
         <v>22</v>
       </c>
       <c r="N16" s="16">
         <v>1</v>
       </c>
       <c r="O16" s="73">
         <v>3944.8999999999996</v>
       </c>
-    </row>
-    <row r="17" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q16" s="130"/>
+    </row>
+    <row r="17" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="43">
         <v>1973</v>
       </c>
       <c r="B17" s="52">
         <v>8.15</v>
       </c>
       <c r="C17" s="15">
         <v>-0.39166666666666655</v>
       </c>
       <c r="D17" s="15">
         <v>-1.6666666666666667</v>
       </c>
       <c r="E17" s="16">
         <v>-14.9</v>
       </c>
       <c r="F17" s="16">
         <v>29.9</v>
       </c>
-      <c r="G17" s="99">
+      <c r="G17" s="97">
         <v>710.9</v>
       </c>
       <c r="H17" s="16">
         <v>-130.10000000000002</v>
       </c>
       <c r="I17" s="16">
         <v>98</v>
       </c>
       <c r="J17" s="16">
         <v>233</v>
       </c>
       <c r="K17" s="16">
         <v>136</v>
       </c>
       <c r="L17" s="16">
         <v>24</v>
       </c>
       <c r="M17" s="16">
         <v>40</v>
       </c>
       <c r="N17" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O17" s="73">
         <v>3907.5</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q17" s="130"/>
+    </row>
+    <row r="18" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" s="43">
         <v>1974</v>
       </c>
       <c r="B18" s="52">
         <v>8.9500000000000011</v>
       </c>
       <c r="C18" s="15">
         <v>0.40833333333333338</v>
       </c>
       <c r="D18" s="15">
         <v>-0.8666666666666667</v>
       </c>
       <c r="E18" s="16">
         <v>-5.7</v>
       </c>
       <c r="F18" s="16">
         <v>33.700000000000003</v>
       </c>
-      <c r="G18" s="99">
+      <c r="G18" s="97">
         <v>816.80000000000007</v>
       </c>
       <c r="H18" s="16">
         <v>-24.199999999999932</v>
       </c>
       <c r="I18" s="16">
         <v>131</v>
       </c>
       <c r="J18" s="16">
         <v>243</v>
       </c>
       <c r="K18" s="16">
         <v>78</v>
       </c>
       <c r="L18" s="16">
         <v>4</v>
       </c>
       <c r="M18" s="16">
         <v>28</v>
       </c>
       <c r="N18" s="16">
         <v>3</v>
       </c>
       <c r="O18" s="73">
         <v>3590.9000000000005</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q18" s="130"/>
+    </row>
+    <row r="19" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="43">
         <v>1975</v>
       </c>
       <c r="B19" s="52">
         <v>8.7249999999999996</v>
       </c>
       <c r="C19" s="15">
         <v>0.18333333333333338</v>
       </c>
       <c r="D19" s="15">
         <v>-1.0916666666666668</v>
       </c>
       <c r="E19" s="16">
         <v>-10.1</v>
       </c>
       <c r="F19" s="16">
         <v>30.2</v>
       </c>
-      <c r="G19" s="99">
+      <c r="G19" s="97">
         <v>709.4</v>
       </c>
       <c r="H19" s="16">
         <v>-131.60000000000002</v>
       </c>
       <c r="I19" s="16">
         <v>112</v>
       </c>
       <c r="J19" s="16">
         <v>236</v>
       </c>
       <c r="K19" s="16">
         <v>94</v>
       </c>
       <c r="L19" s="16">
         <v>15</v>
       </c>
       <c r="M19" s="16">
         <v>34</v>
       </c>
       <c r="N19" s="16">
         <v>3</v>
       </c>
       <c r="O19" s="73">
         <v>3693.2999999999997</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q19" s="130"/>
+    </row>
+    <row r="20" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" s="43">
         <v>1976</v>
       </c>
       <c r="B20" s="52">
         <v>8.7333333333333343</v>
       </c>
       <c r="C20" s="15">
         <v>0.19166666666666674</v>
       </c>
       <c r="D20" s="15">
         <v>-1.0833333333333335</v>
       </c>
       <c r="E20" s="16">
         <v>-14.8</v>
       </c>
       <c r="F20" s="16">
         <v>33.1</v>
       </c>
-      <c r="G20" s="99">
+      <c r="G20" s="97">
         <v>609</v>
       </c>
       <c r="H20" s="16">
         <v>-232</v>
       </c>
       <c r="I20" s="16">
         <v>89</v>
       </c>
       <c r="J20" s="16">
         <v>232</v>
       </c>
       <c r="K20" s="16">
         <v>107</v>
       </c>
       <c r="L20" s="16">
         <v>26</v>
       </c>
       <c r="M20" s="16">
         <v>47</v>
       </c>
       <c r="N20" s="16">
         <v>8</v>
       </c>
       <c r="O20" s="73">
         <v>3701.6</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q20" s="130"/>
+    </row>
+    <row r="21" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="43">
         <v>1977</v>
       </c>
       <c r="B21" s="52">
         <v>8.7916666666666661</v>
       </c>
       <c r="C21" s="15">
         <v>0.25000000000000006</v>
       </c>
       <c r="D21" s="15">
         <v>-1.0250000000000001</v>
       </c>
       <c r="E21" s="16">
         <v>-12.2</v>
       </c>
       <c r="F21" s="16">
         <v>28.4</v>
       </c>
-      <c r="G21" s="99">
+      <c r="G21" s="97">
         <v>1057.8000000000002</v>
       </c>
       <c r="H21" s="16">
         <v>216.80000000000018</v>
       </c>
       <c r="I21" s="16">
         <v>150</v>
       </c>
       <c r="J21" s="16">
         <v>223</v>
       </c>
       <c r="K21" s="16">
         <v>81</v>
       </c>
       <c r="L21" s="16">
         <v>13</v>
       </c>
       <c r="M21" s="16">
         <v>12</v>
       </c>
       <c r="N21" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O21" s="73">
         <v>3401.8999999999996</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q21" s="130"/>
+    </row>
+    <row r="22" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="43">
         <v>1978</v>
       </c>
       <c r="B22" s="52">
         <v>7.9833333333333343</v>
       </c>
       <c r="C22" s="15">
         <v>-0.55833333333333335</v>
       </c>
       <c r="D22" s="15">
         <v>-1.8333333333333333</v>
       </c>
       <c r="E22" s="16">
         <v>-9.6</v>
       </c>
       <c r="F22" s="16">
         <v>30.5</v>
       </c>
-      <c r="G22" s="99">
+      <c r="G22" s="97">
         <v>863.2</v>
       </c>
       <c r="H22" s="16">
         <v>22.200000000000045</v>
       </c>
       <c r="I22" s="16">
         <v>121</v>
       </c>
       <c r="J22" s="16">
         <v>253</v>
       </c>
       <c r="K22" s="16">
         <v>91</v>
       </c>
       <c r="L22" s="16">
         <v>22</v>
       </c>
       <c r="M22" s="16">
         <v>25</v>
       </c>
       <c r="N22" s="16">
         <v>1</v>
       </c>
       <c r="O22" s="73">
         <v>3895.6000000000004</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q22" s="130"/>
+    </row>
+    <row r="23" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" s="43">
         <v>1979</v>
       </c>
       <c r="B23" s="52">
         <v>8.5833333333333339</v>
       </c>
       <c r="C23" s="15">
         <v>4.1666666666666706E-2</v>
       </c>
       <c r="D23" s="15">
         <v>-1.2333333333333332</v>
       </c>
       <c r="E23" s="16">
         <v>-15</v>
       </c>
       <c r="F23" s="16">
         <v>32</v>
       </c>
-      <c r="G23" s="99">
+      <c r="G23" s="97">
         <v>935.4</v>
       </c>
       <c r="H23" s="16">
         <v>94.399999999999977</v>
       </c>
       <c r="I23" s="16">
         <v>131</v>
       </c>
       <c r="J23" s="16">
         <v>244</v>
       </c>
       <c r="K23" s="16">
         <v>86</v>
       </c>
       <c r="L23" s="16">
         <v>14</v>
       </c>
       <c r="M23" s="16">
         <v>29</v>
       </c>
       <c r="N23" s="16">
         <v>1</v>
       </c>
       <c r="O23" s="73">
         <v>3738.7</v>
       </c>
-    </row>
-    <row r="24" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q23" s="130"/>
+    </row>
+    <row r="24" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="43">
         <v>1980</v>
       </c>
       <c r="B24" s="52">
         <v>7.9416666666666664</v>
       </c>
       <c r="C24" s="15">
         <v>-0.60000000000000009</v>
       </c>
       <c r="D24" s="15">
         <v>-1.8749999999999998</v>
       </c>
       <c r="E24" s="16">
         <v>-13.3</v>
       </c>
       <c r="F24" s="16">
         <v>30.4</v>
       </c>
-      <c r="G24" s="99">
+      <c r="G24" s="97">
         <v>930.80000000000007</v>
       </c>
       <c r="H24" s="16">
         <v>89.800000000000068</v>
       </c>
       <c r="I24" s="16">
         <v>117</v>
       </c>
       <c r="J24" s="16">
         <v>240</v>
       </c>
       <c r="K24" s="16">
         <v>104</v>
       </c>
       <c r="L24" s="16">
         <v>25</v>
       </c>
       <c r="M24" s="16">
         <v>23</v>
       </c>
       <c r="N24" s="16">
         <v>1</v>
       </c>
       <c r="O24" s="73">
         <v>3835.2</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q24" s="130"/>
+    </row>
+    <row r="25" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="43">
         <v>1981</v>
       </c>
       <c r="B25" s="52">
         <v>8.6916666666666664</v>
       </c>
       <c r="C25" s="15">
         <v>0.15000000000000002</v>
       </c>
       <c r="D25" s="15">
         <v>-1.1249999999999998</v>
       </c>
       <c r="E25" s="16">
         <v>-16.100000000000001</v>
       </c>
       <c r="F25" s="16">
         <v>31.2</v>
       </c>
-      <c r="G25" s="99">
+      <c r="G25" s="97">
         <v>889.5</v>
       </c>
       <c r="H25" s="16">
         <v>48.5</v>
       </c>
       <c r="I25" s="16">
         <v>131</v>
       </c>
       <c r="J25" s="16">
         <v>218</v>
       </c>
       <c r="K25" s="16">
         <v>103</v>
       </c>
       <c r="L25" s="16">
         <v>25</v>
       </c>
       <c r="M25" s="16">
         <v>32</v>
       </c>
       <c r="N25" s="16">
         <v>2</v>
       </c>
       <c r="O25" s="73">
         <v>3518.2000000000003</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q25" s="130"/>
+    </row>
+    <row r="26" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="43">
         <v>1982</v>
       </c>
       <c r="B26" s="52">
         <v>9.4</v>
       </c>
       <c r="C26" s="15">
         <v>0.85833333333333339</v>
       </c>
       <c r="D26" s="15">
         <v>-0.41666666666666674</v>
       </c>
       <c r="E26" s="16">
         <v>-11.3</v>
       </c>
       <c r="F26" s="16">
         <v>31</v>
       </c>
-      <c r="G26" s="99">
+      <c r="G26" s="97">
         <v>931.30000000000007</v>
       </c>
       <c r="H26" s="16">
         <v>90.300000000000068</v>
       </c>
       <c r="I26" s="16">
         <v>119</v>
       </c>
       <c r="J26" s="16">
         <v>221</v>
       </c>
       <c r="K26" s="16">
         <v>94</v>
       </c>
       <c r="L26" s="16">
         <v>12</v>
       </c>
       <c r="M26" s="16">
         <v>52</v>
       </c>
       <c r="N26" s="16">
         <v>3</v>
       </c>
       <c r="O26" s="73">
         <v>3405.7000000000003</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q26" s="130"/>
+    </row>
+    <row r="27" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="43">
         <v>1983</v>
       </c>
       <c r="B27" s="52">
         <v>9.1083333333333325</v>
       </c>
       <c r="C27" s="15">
         <v>0.56666666666666676</v>
       </c>
       <c r="D27" s="15">
         <v>-0.70833333333333337</v>
       </c>
       <c r="E27" s="16">
         <v>-10.3</v>
       </c>
       <c r="F27" s="16">
         <v>34.299999999999997</v>
       </c>
-      <c r="G27" s="99">
+      <c r="G27" s="97">
         <v>884.00000000000011</v>
       </c>
       <c r="H27" s="16">
         <v>43.000000000000114</v>
       </c>
       <c r="I27" s="16">
         <v>114</v>
       </c>
       <c r="J27" s="16">
         <v>230</v>
       </c>
       <c r="K27" s="16">
         <v>109</v>
       </c>
       <c r="L27" s="16">
         <v>24</v>
       </c>
       <c r="M27" s="16">
         <v>55</v>
       </c>
       <c r="N27" s="16">
         <v>14</v>
       </c>
       <c r="O27" s="73">
         <v>3636.7000000000003</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q27" s="130"/>
+    </row>
+    <row r="28" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="43">
         <v>1984</v>
       </c>
       <c r="B28" s="52">
         <v>8.4916666666666671</v>
       </c>
       <c r="C28" s="15">
         <v>-4.9999999999999954E-2</v>
       </c>
       <c r="D28" s="15">
         <v>-1.3250000000000004</v>
       </c>
       <c r="E28" s="16">
         <v>-9.6999999999999993</v>
       </c>
       <c r="F28" s="16">
         <v>31.6</v>
       </c>
-      <c r="G28" s="99">
+      <c r="G28" s="97">
         <v>867.8</v>
       </c>
       <c r="H28" s="16">
         <v>26.799999999999955</v>
       </c>
       <c r="I28" s="16">
         <v>116</v>
       </c>
       <c r="J28" s="16">
         <v>239</v>
       </c>
       <c r="K28" s="16">
         <v>95</v>
       </c>
       <c r="L28" s="16">
         <v>9</v>
       </c>
       <c r="M28" s="16">
         <v>35</v>
       </c>
       <c r="N28" s="16">
         <v>5</v>
       </c>
       <c r="O28" s="73">
         <v>3724.7</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q28" s="130"/>
+    </row>
+    <row r="29" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="43">
         <v>1985</v>
       </c>
       <c r="B29" s="52">
         <v>8.2083333333333339</v>
       </c>
       <c r="C29" s="15">
         <v>-0.33333333333333326</v>
       </c>
       <c r="D29" s="15">
         <v>-1.6083333333333334</v>
       </c>
       <c r="E29" s="16">
         <v>-22</v>
       </c>
       <c r="F29" s="16">
         <v>32.5</v>
       </c>
-      <c r="G29" s="99">
+      <c r="G29" s="97">
         <v>848.8</v>
       </c>
       <c r="H29" s="16">
         <v>7.7999999999999545</v>
       </c>
       <c r="I29" s="16">
         <v>100</v>
       </c>
       <c r="J29" s="16">
         <v>221</v>
       </c>
       <c r="K29" s="16">
         <v>113</v>
       </c>
       <c r="L29" s="16">
         <v>39</v>
       </c>
       <c r="M29" s="16">
         <v>55</v>
       </c>
       <c r="N29" s="16">
         <v>4</v>
       </c>
       <c r="O29" s="73">
         <v>3796.0999999999995</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q29" s="130"/>
+    </row>
+    <row r="30" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="43">
         <v>1986</v>
       </c>
       <c r="B30" s="52">
         <v>8.6583333333333332</v>
       </c>
       <c r="C30" s="15">
         <v>0.11666666666666663</v>
       </c>
       <c r="D30" s="15">
         <v>-1.1583333333333334</v>
       </c>
       <c r="E30" s="16">
         <v>-14.5</v>
       </c>
       <c r="F30" s="16">
         <v>32.799999999999997</v>
       </c>
-      <c r="G30" s="99">
+      <c r="G30" s="97">
         <v>847.2</v>
       </c>
       <c r="H30" s="16">
         <v>6.2000000000000455</v>
       </c>
       <c r="I30" s="16">
         <v>116</v>
       </c>
       <c r="J30" s="16">
         <v>218</v>
       </c>
       <c r="K30" s="16">
         <v>100</v>
       </c>
       <c r="L30" s="16">
         <v>31</v>
       </c>
       <c r="M30" s="16">
         <v>44</v>
       </c>
       <c r="N30" s="16">
         <v>5</v>
       </c>
       <c r="O30" s="73">
         <v>3633.2</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q30" s="130"/>
+    </row>
+    <row r="31" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="43">
         <v>1987</v>
       </c>
       <c r="B31" s="52">
         <v>8.5666666666666647</v>
       </c>
       <c r="C31" s="15">
         <v>2.5000000000000022E-2</v>
       </c>
       <c r="D31" s="15">
         <v>-1.25</v>
       </c>
       <c r="E31" s="16">
         <v>-19.2</v>
       </c>
       <c r="F31" s="16">
         <v>30.8</v>
       </c>
-      <c r="G31" s="99">
+      <c r="G31" s="97">
         <v>1050.7</v>
       </c>
       <c r="H31" s="16">
         <v>209.70000000000005</v>
       </c>
       <c r="I31" s="16">
         <v>118</v>
       </c>
       <c r="J31" s="16">
         <v>231</v>
       </c>
       <c r="K31" s="16">
         <v>91</v>
       </c>
       <c r="L31" s="16">
         <v>29</v>
       </c>
       <c r="M31" s="16">
         <v>41</v>
       </c>
       <c r="N31" s="16">
         <v>2</v>
       </c>
       <c r="O31" s="73">
         <v>3730.8999999999996</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q31" s="130"/>
+    </row>
+    <row r="32" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="43">
         <v>1988</v>
       </c>
       <c r="B32" s="52">
         <v>9.4833333333333325</v>
       </c>
       <c r="C32" s="15">
         <v>0.94166666666666654</v>
       </c>
       <c r="D32" s="15">
         <v>-0.33333333333333343</v>
       </c>
       <c r="E32" s="16">
         <v>-7.2</v>
       </c>
       <c r="F32" s="16">
         <v>32.1</v>
       </c>
-      <c r="G32" s="99">
+      <c r="G32" s="97">
         <v>932.6</v>
       </c>
       <c r="H32" s="16">
         <v>91.600000000000023</v>
       </c>
       <c r="I32" s="16">
         <v>130</v>
       </c>
       <c r="J32" s="16">
         <v>220</v>
       </c>
       <c r="K32" s="16">
         <v>76</v>
       </c>
       <c r="L32" s="16">
         <v>5</v>
       </c>
       <c r="M32" s="16">
         <v>33</v>
       </c>
       <c r="N32" s="16">
         <v>5</v>
       </c>
       <c r="O32" s="73">
         <v>3311</v>
       </c>
-    </row>
-    <row r="33" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q32" s="130"/>
+    </row>
+    <row r="33" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="43">
         <v>1989</v>
       </c>
       <c r="B33" s="52">
         <v>9.3666666666666654</v>
       </c>
       <c r="C33" s="15">
         <v>0.82499999999999984</v>
       </c>
       <c r="D33" s="15">
         <v>-0.45</v>
       </c>
       <c r="E33" s="16">
         <v>-7.2</v>
       </c>
       <c r="F33" s="16">
         <v>32.6</v>
       </c>
-      <c r="G33" s="99">
+      <c r="G33" s="97">
         <v>607.59999999999991</v>
       </c>
       <c r="H33" s="16">
         <v>-233.40000000000009</v>
       </c>
       <c r="I33" s="16">
         <v>89</v>
       </c>
       <c r="J33" s="16">
         <v>220</v>
       </c>
       <c r="K33" s="16">
         <v>84</v>
       </c>
       <c r="L33" s="16">
         <v>29</v>
       </c>
       <c r="M33" s="16">
         <v>47</v>
       </c>
       <c r="N33" s="16">
         <v>6</v>
       </c>
       <c r="O33" s="73">
         <v>3377.1000000000004</v>
       </c>
-    </row>
-    <row r="34" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q33" s="130"/>
+    </row>
+    <row r="34" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="43">
         <v>1990</v>
       </c>
       <c r="B34" s="52">
         <v>9.65</v>
       </c>
       <c r="C34" s="15">
         <v>1.1083333333333332</v>
       </c>
       <c r="D34" s="15">
         <v>-0.16666666666666674</v>
       </c>
       <c r="E34" s="16">
         <v>-9.1</v>
       </c>
       <c r="F34" s="16">
         <v>31.9</v>
       </c>
-      <c r="G34" s="99">
+      <c r="G34" s="97">
         <v>896.39999999999986</v>
       </c>
       <c r="H34" s="16">
         <v>55.399999999999864</v>
       </c>
       <c r="I34" s="16">
         <v>108</v>
       </c>
       <c r="J34" s="16">
         <v>208</v>
       </c>
       <c r="K34" s="16">
         <v>74</v>
       </c>
       <c r="L34" s="16">
         <v>16</v>
       </c>
       <c r="M34" s="16">
         <v>45</v>
       </c>
       <c r="N34" s="16">
         <v>10</v>
       </c>
       <c r="O34" s="73">
         <v>3182.5</v>
       </c>
-    </row>
-    <row r="35" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q34" s="130"/>
+    </row>
+    <row r="35" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="43">
         <v>1991</v>
       </c>
       <c r="B35" s="52">
         <v>9.0250000000000021</v>
       </c>
       <c r="C35" s="15">
         <v>0.48333333333333339</v>
       </c>
       <c r="D35" s="15">
         <v>-0.79166666666666652</v>
       </c>
       <c r="E35" s="16">
         <v>-13.8</v>
       </c>
       <c r="F35" s="16">
         <v>32.299999999999997</v>
       </c>
-      <c r="G35" s="99">
+      <c r="G35" s="97">
         <v>749.79999999999984</v>
       </c>
       <c r="H35" s="16">
         <v>-91.200000000000159</v>
       </c>
       <c r="I35" s="16">
         <v>99</v>
       </c>
       <c r="J35" s="16">
         <v>238</v>
       </c>
       <c r="K35" s="16">
         <v>92</v>
       </c>
       <c r="L35" s="16">
         <v>29</v>
       </c>
       <c r="M35" s="16">
         <v>65</v>
       </c>
       <c r="N35" s="16">
         <v>6</v>
       </c>
       <c r="O35" s="73">
         <v>3710.4</v>
       </c>
-    </row>
-    <row r="36" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q35" s="130"/>
+    </row>
+    <row r="36" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="43">
         <v>1992</v>
       </c>
       <c r="B36" s="52">
         <v>9.4666666666666668</v>
       </c>
       <c r="C36" s="15">
         <v>0.92499999999999982</v>
       </c>
       <c r="D36" s="15">
         <v>-0.35000000000000003</v>
       </c>
       <c r="E36" s="16">
         <v>-13</v>
       </c>
       <c r="F36" s="16">
         <v>32.4</v>
       </c>
-      <c r="G36" s="99">
+      <c r="G36" s="97">
         <v>891</v>
       </c>
       <c r="H36" s="16">
         <v>50</v>
       </c>
       <c r="I36" s="16">
         <v>113</v>
       </c>
       <c r="J36" s="16">
         <v>219</v>
       </c>
       <c r="K36" s="16">
         <v>85</v>
       </c>
       <c r="L36" s="16">
         <v>22</v>
       </c>
       <c r="M36" s="16">
         <v>48</v>
       </c>
       <c r="N36" s="16">
         <v>14</v>
       </c>
       <c r="O36" s="73">
         <v>3429.2999999999997</v>
       </c>
-    </row>
-    <row r="37" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q36" s="130"/>
+    </row>
+    <row r="37" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="43">
         <v>1993</v>
       </c>
       <c r="B37" s="52">
         <v>9.25</v>
       </c>
       <c r="C37" s="15">
         <v>0.70833333333333337</v>
       </c>
       <c r="D37" s="15">
         <v>-0.56666666666666665</v>
       </c>
       <c r="E37" s="16">
         <v>-10.6</v>
       </c>
       <c r="F37" s="16">
         <v>32</v>
       </c>
-      <c r="G37" s="99">
+      <c r="G37" s="97">
         <v>893.9</v>
       </c>
       <c r="H37" s="16">
         <v>52.899999999999977</v>
       </c>
       <c r="I37" s="16">
         <v>130</v>
       </c>
       <c r="J37" s="16">
         <v>218</v>
       </c>
       <c r="K37" s="16">
         <v>91</v>
       </c>
       <c r="L37" s="16">
         <v>22</v>
       </c>
       <c r="M37" s="16">
         <v>38</v>
       </c>
       <c r="N37" s="16">
         <v>3</v>
       </c>
       <c r="O37" s="73">
         <v>3385.4</v>
       </c>
-    </row>
-    <row r="38" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q37" s="130"/>
+    </row>
+    <row r="38" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="43">
         <v>1994</v>
       </c>
       <c r="B38" s="52">
         <v>10.533333333333331</v>
       </c>
       <c r="C38" s="15">
         <v>1.9916666666666669</v>
       </c>
       <c r="D38" s="15">
         <v>0.71666666666666667</v>
       </c>
       <c r="E38" s="16">
         <v>-7.6</v>
       </c>
       <c r="F38" s="16">
         <v>33.299999999999997</v>
       </c>
-      <c r="G38" s="99">
+      <c r="G38" s="97">
         <v>963.30000000000007</v>
       </c>
       <c r="H38" s="16">
         <v>122.30000000000007</v>
       </c>
       <c r="I38" s="16">
         <v>126</v>
       </c>
       <c r="J38" s="16">
         <v>221</v>
       </c>
       <c r="K38" s="16">
         <v>52</v>
       </c>
       <c r="L38" s="16">
         <v>10</v>
       </c>
       <c r="M38" s="16">
         <v>54</v>
       </c>
       <c r="N38" s="16">
         <v>14</v>
       </c>
       <c r="O38" s="73">
         <v>3095.6000000000004</v>
       </c>
-    </row>
-    <row r="39" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q38" s="130"/>
+    </row>
+    <row r="39" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="43">
         <v>1995</v>
       </c>
       <c r="B39" s="52">
         <v>9.4249999999999989</v>
       </c>
       <c r="C39" s="15">
         <v>0.8833333333333333</v>
       </c>
       <c r="D39" s="15">
         <v>-0.39166666666666666</v>
       </c>
       <c r="E39" s="16">
         <v>-14.7</v>
       </c>
       <c r="F39" s="16">
         <v>34.799999999999997</v>
       </c>
-      <c r="G39" s="99">
+      <c r="G39" s="97">
         <v>1059.4000000000001</v>
       </c>
       <c r="H39" s="16">
         <v>218.40000000000009</v>
       </c>
       <c r="I39" s="16">
         <v>133</v>
       </c>
       <c r="J39" s="16">
         <v>226</v>
       </c>
       <c r="K39" s="16">
         <v>90</v>
       </c>
       <c r="L39" s="16">
         <v>22</v>
       </c>
       <c r="M39" s="16">
         <v>48</v>
       </c>
       <c r="N39" s="16">
         <v>11</v>
       </c>
       <c r="O39" s="73">
         <v>3408.2</v>
       </c>
-    </row>
-    <row r="40" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q39" s="130"/>
+    </row>
+    <row r="40" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="43">
         <v>1996</v>
       </c>
       <c r="B40" s="52">
         <v>8.4749999999999996</v>
       </c>
       <c r="C40" s="15">
         <v>-6.6666666666666693E-2</v>
       </c>
       <c r="D40" s="15">
         <v>-1.3416666666666666</v>
       </c>
       <c r="E40" s="16">
         <v>-11.4</v>
       </c>
       <c r="F40" s="16">
         <v>30.3</v>
       </c>
-      <c r="G40" s="99">
+      <c r="G40" s="97">
         <v>860</v>
       </c>
       <c r="H40" s="16">
         <v>19</v>
       </c>
       <c r="I40" s="16">
         <v>108</v>
       </c>
       <c r="J40" s="16">
         <v>245</v>
       </c>
       <c r="K40" s="16">
         <v>100</v>
       </c>
       <c r="L40" s="16">
         <v>24</v>
       </c>
       <c r="M40" s="16">
         <v>35</v>
       </c>
       <c r="N40" s="16">
         <v>1</v>
       </c>
       <c r="O40" s="73">
         <v>3780.9999999999995</v>
       </c>
-    </row>
-    <row r="41" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q40" s="130"/>
+    </row>
+    <row r="41" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A41" s="43">
         <v>1997</v>
       </c>
       <c r="B41" s="52">
         <v>9.4833333333333343</v>
       </c>
       <c r="C41" s="15">
         <v>0.94166666666666687</v>
       </c>
       <c r="D41" s="15">
         <v>-0.33333333333333331</v>
       </c>
       <c r="E41" s="16">
         <v>-9.5</v>
       </c>
       <c r="F41" s="16">
         <v>29.3</v>
       </c>
-      <c r="G41" s="99">
+      <c r="G41" s="97">
         <v>928.40000000000009</v>
       </c>
       <c r="H41" s="16">
         <v>87.400000000000091</v>
       </c>
       <c r="I41" s="16">
         <v>107</v>
       </c>
       <c r="J41" s="16">
         <v>210</v>
       </c>
       <c r="K41" s="16">
         <v>103</v>
       </c>
       <c r="L41" s="16">
         <v>23</v>
       </c>
       <c r="M41" s="16">
         <v>40</v>
       </c>
       <c r="N41" s="16" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="O41" s="73">
         <v>3277</v>
       </c>
-    </row>
-    <row r="42" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q41" s="130"/>
+    </row>
+    <row r="42" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="43">
         <v>1998</v>
       </c>
       <c r="B42" s="52">
         <v>9.4750000000000014</v>
       </c>
       <c r="C42" s="15">
         <v>0.93333333333333324</v>
       </c>
       <c r="D42" s="15">
         <v>-0.34166666666666662</v>
       </c>
       <c r="E42" s="16">
         <v>-10.3</v>
       </c>
       <c r="F42" s="16">
         <v>34.700000000000003</v>
       </c>
-      <c r="G42" s="99">
+      <c r="G42" s="97">
         <v>749.4</v>
       </c>
       <c r="H42" s="16">
         <v>-91.600000000000023</v>
       </c>
       <c r="I42" s="16">
         <v>111</v>
       </c>
       <c r="J42" s="16">
         <v>222</v>
       </c>
       <c r="K42" s="16">
         <v>105</v>
       </c>
       <c r="L42" s="16">
         <v>19</v>
       </c>
       <c r="M42" s="16">
         <v>56</v>
       </c>
       <c r="N42" s="16">
         <v>14</v>
       </c>
       <c r="O42" s="73">
         <v>3440.8</v>
       </c>
-    </row>
-    <row r="43" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q42" s="130"/>
+    </row>
+    <row r="43" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="43">
         <v>1999</v>
       </c>
       <c r="B43" s="52">
         <v>9.5250000000000004</v>
       </c>
       <c r="C43" s="15">
         <v>0.98333333333333328</v>
       </c>
       <c r="D43" s="15">
         <v>-0.29166666666666669</v>
       </c>
       <c r="E43" s="16">
         <v>-11.9</v>
       </c>
       <c r="F43" s="16">
         <v>31.1</v>
       </c>
-      <c r="G43" s="99">
+      <c r="G43" s="97">
         <v>983.40000000000009</v>
       </c>
       <c r="H43" s="16">
         <v>142.40000000000009</v>
       </c>
       <c r="I43" s="16">
         <v>129</v>
       </c>
       <c r="J43" s="16">
         <v>208</v>
       </c>
       <c r="K43" s="16">
         <v>87</v>
       </c>
       <c r="L43" s="16">
         <v>22</v>
       </c>
       <c r="M43" s="16">
         <v>43</v>
       </c>
       <c r="N43" s="16">
         <v>2</v>
       </c>
       <c r="O43" s="73">
         <v>3314</v>
       </c>
-    </row>
-    <row r="44" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q43" s="130"/>
+    </row>
+    <row r="44" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="43">
         <v>2000</v>
       </c>
       <c r="B44" s="52">
         <v>10.133333333333333</v>
       </c>
       <c r="C44" s="15">
         <v>1.5916666666666668</v>
       </c>
       <c r="D44" s="15">
         <v>0.31666666666666665</v>
       </c>
       <c r="E44" s="16">
         <v>-14</v>
       </c>
       <c r="F44" s="16">
         <v>30.5</v>
       </c>
-      <c r="G44" s="99">
+      <c r="G44" s="97">
         <v>889.80000000000007</v>
       </c>
       <c r="H44" s="16">
         <v>48.800000000000068</v>
       </c>
       <c r="I44" s="16">
         <v>119</v>
       </c>
       <c r="J44" s="16">
         <v>209</v>
       </c>
       <c r="K44" s="16">
         <v>68</v>
       </c>
       <c r="L44" s="16">
         <v>5</v>
       </c>
       <c r="M44" s="16">
         <v>43</v>
       </c>
       <c r="N44" s="16">
         <v>3</v>
       </c>
       <c r="O44" s="73">
         <v>3078.7</v>
       </c>
-    </row>
-    <row r="45" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q44" s="130"/>
+    </row>
+    <row r="45" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="43">
         <v>2001</v>
       </c>
       <c r="B45" s="52">
         <v>9.7083333333333321</v>
       </c>
       <c r="C45" s="15">
         <v>1.1666666666666667</v>
       </c>
       <c r="D45" s="15">
         <v>-0.10833333333333332</v>
       </c>
       <c r="E45" s="16">
         <v>-11.9</v>
       </c>
       <c r="F45" s="16">
         <v>31</v>
       </c>
-      <c r="G45" s="99">
+      <c r="G45" s="97">
         <v>1093.8999999999999</v>
       </c>
       <c r="H45" s="16">
         <v>252.89999999999986</v>
       </c>
       <c r="I45" s="16">
         <v>131</v>
       </c>
       <c r="J45" s="16">
         <v>210</v>
       </c>
       <c r="K45" s="16">
         <v>79</v>
       </c>
       <c r="L45" s="16">
         <v>10</v>
       </c>
       <c r="M45" s="16">
         <v>49</v>
       </c>
       <c r="N45" s="16">
         <v>6</v>
       </c>
       <c r="O45" s="73">
         <v>3222.4999999999995</v>
       </c>
-    </row>
-    <row r="46" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q45" s="130"/>
+    </row>
+    <row r="46" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="43">
         <v>2002</v>
       </c>
       <c r="B46" s="52">
         <v>10.1</v>
       </c>
       <c r="C46" s="15">
         <v>1.5583333333333336</v>
       </c>
       <c r="D46" s="15">
         <v>0.28333333333333333</v>
       </c>
       <c r="E46" s="16">
         <v>-10.5</v>
       </c>
       <c r="F46" s="16">
         <v>33.1</v>
       </c>
-      <c r="G46" s="99">
+      <c r="G46" s="97">
         <v>979.2</v>
       </c>
       <c r="H46" s="16">
         <v>138.20000000000005</v>
       </c>
       <c r="I46" s="16">
         <v>133</v>
       </c>
       <c r="J46" s="16">
         <v>223</v>
       </c>
       <c r="K46" s="16">
         <v>52</v>
       </c>
       <c r="L46" s="16">
         <v>16</v>
       </c>
       <c r="M46" s="16">
         <v>38</v>
       </c>
       <c r="N46" s="16">
         <v>10</v>
       </c>
       <c r="O46" s="73">
         <v>3166.5</v>
       </c>
-    </row>
-    <row r="47" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q46" s="130"/>
+    </row>
+    <row r="47" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="43">
         <v>2003</v>
       </c>
       <c r="B47" s="52">
         <v>10.058333333333334</v>
       </c>
       <c r="C47" s="15">
         <v>1.5166666666666666</v>
       </c>
       <c r="D47" s="15">
         <v>0.2416666666666667</v>
       </c>
       <c r="E47" s="16">
         <v>-12</v>
       </c>
       <c r="F47" s="16">
         <v>37.200000000000003</v>
       </c>
-      <c r="G47" s="99">
+      <c r="G47" s="97">
         <v>612.9</v>
       </c>
       <c r="H47" s="16">
         <v>-228.10000000000002</v>
       </c>
       <c r="I47" s="16">
         <v>84</v>
       </c>
       <c r="J47" s="16">
         <v>210</v>
       </c>
       <c r="K47" s="16">
         <v>105</v>
       </c>
       <c r="L47" s="16">
         <v>21</v>
       </c>
       <c r="M47" s="16">
         <v>85</v>
       </c>
       <c r="N47" s="16">
         <v>38</v>
       </c>
       <c r="O47" s="73">
         <v>3436.8</v>
       </c>
-    </row>
-    <row r="48" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q47" s="130"/>
+    </row>
+    <row r="48" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="43">
         <v>2004</v>
       </c>
       <c r="B48" s="52">
         <v>9.4166666666666661</v>
       </c>
       <c r="C48" s="15">
         <v>0.875</v>
       </c>
       <c r="D48" s="15">
         <v>-0.39999999999999997</v>
       </c>
       <c r="E48" s="16">
         <v>-11.1</v>
       </c>
       <c r="F48" s="16">
         <v>32.4</v>
       </c>
-      <c r="G48" s="99">
+      <c r="G48" s="97">
         <v>843.90000000000009</v>
       </c>
       <c r="H48" s="16">
         <v>2.9000000000000909</v>
       </c>
       <c r="I48" s="16">
         <v>111</v>
       </c>
       <c r="J48" s="16">
         <v>214</v>
       </c>
       <c r="K48" s="16">
         <v>99</v>
       </c>
       <c r="L48" s="16">
         <v>9</v>
       </c>
       <c r="M48" s="16">
         <v>49</v>
       </c>
       <c r="N48" s="16">
         <v>6</v>
       </c>
       <c r="O48" s="73">
         <v>3357.9999999999995</v>
       </c>
-    </row>
-    <row r="49" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q48" s="130"/>
+    </row>
+    <row r="49" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="43">
         <v>2005</v>
       </c>
       <c r="B49" s="52">
         <v>9.1666666666666661</v>
       </c>
       <c r="C49" s="15">
         <v>0.62500000000000011</v>
       </c>
       <c r="D49" s="15">
         <v>-0.65000000000000013</v>
       </c>
       <c r="E49" s="16">
         <v>-15.3</v>
       </c>
       <c r="F49" s="16">
         <v>35.4</v>
       </c>
-      <c r="G49" s="99">
+      <c r="G49" s="97">
         <v>675.1</v>
       </c>
       <c r="H49" s="16">
         <v>-165.89999999999998</v>
       </c>
       <c r="I49" s="16">
         <v>100</v>
       </c>
       <c r="J49" s="16">
         <v>224</v>
       </c>
       <c r="K49" s="16">
         <v>102</v>
       </c>
       <c r="L49" s="16">
         <v>28</v>
       </c>
       <c r="M49" s="16">
         <v>50</v>
       </c>
       <c r="N49" s="16">
         <v>14</v>
       </c>
       <c r="O49" s="73">
         <v>3576.2000000000003</v>
       </c>
-    </row>
-    <row r="50" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q49" s="130"/>
+    </row>
+    <row r="50" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="43">
         <v>2006</v>
       </c>
       <c r="B50" s="52">
         <v>9.8250000000000011</v>
       </c>
       <c r="C50" s="15">
         <v>1.2833333333333332</v>
       </c>
       <c r="D50" s="15">
         <v>8.3333333333332985E-3</v>
       </c>
       <c r="E50" s="16">
         <v>-7.8</v>
       </c>
       <c r="F50" s="16">
         <v>34.6</v>
       </c>
-      <c r="G50" s="99">
+      <c r="G50" s="97">
         <v>894</v>
       </c>
       <c r="H50" s="16">
         <v>53</v>
       </c>
       <c r="I50" s="16">
         <v>100</v>
       </c>
       <c r="J50" s="16">
         <v>201</v>
       </c>
       <c r="K50" s="16">
         <v>100</v>
       </c>
       <c r="L50" s="16">
         <v>29</v>
       </c>
       <c r="M50" s="16">
         <v>54</v>
       </c>
       <c r="N50" s="16">
         <v>18</v>
       </c>
       <c r="O50" s="73">
         <v>3249.6000000000004</v>
       </c>
-    </row>
-    <row r="51" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q50" s="130"/>
+    </row>
+    <row r="51" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="43">
         <v>2007</v>
       </c>
       <c r="B51" s="52">
         <v>10.016666666666667</v>
       </c>
       <c r="C51" s="15">
         <v>1.4749999999999999</v>
       </c>
       <c r="D51" s="15">
         <v>0.19999999999999996</v>
       </c>
       <c r="E51" s="16">
         <v>-11.3</v>
       </c>
       <c r="F51" s="16">
         <v>31.8</v>
       </c>
-      <c r="G51" s="99">
+      <c r="G51" s="97">
         <v>1005.1</v>
       </c>
       <c r="H51" s="16">
         <v>164.10000000000002</v>
       </c>
       <c r="I51" s="16">
         <v>120</v>
       </c>
       <c r="J51" s="16">
         <v>207</v>
       </c>
       <c r="K51" s="16">
         <v>82</v>
       </c>
       <c r="L51" s="16">
         <v>18</v>
       </c>
       <c r="M51" s="16">
         <v>42</v>
       </c>
       <c r="N51" s="16">
         <v>4</v>
       </c>
       <c r="O51" s="73">
         <v>3090.8999999999996</v>
       </c>
-    </row>
-    <row r="52" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q51" s="130"/>
+    </row>
+    <row r="52" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="43">
         <v>2008</v>
       </c>
       <c r="B52" s="52">
         <v>9.4916666666666654</v>
       </c>
       <c r="C52" s="15">
         <v>0.94999999999999984</v>
       </c>
       <c r="D52" s="15">
         <v>-0.32500000000000001</v>
       </c>
       <c r="E52" s="16">
         <v>-8.8000000000000007</v>
       </c>
       <c r="F52" s="16">
         <v>31</v>
       </c>
-      <c r="G52" s="99">
+      <c r="G52" s="97">
         <v>849.3</v>
       </c>
       <c r="H52" s="16">
         <v>8.2999999999999545</v>
       </c>
       <c r="I52" s="16">
         <v>114</v>
       </c>
       <c r="J52" s="16">
         <v>221</v>
       </c>
       <c r="K52" s="16">
         <v>98</v>
       </c>
       <c r="L52" s="16">
         <v>11</v>
       </c>
       <c r="M52" s="16">
         <v>44</v>
       </c>
       <c r="N52" s="16">
         <v>4</v>
       </c>
       <c r="O52" s="73">
         <v>3390.8</v>
       </c>
-    </row>
-    <row r="53" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q52" s="130"/>
+    </row>
+    <row r="53" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="43">
         <v>2009</v>
       </c>
       <c r="B53" s="52">
         <v>9.8333333333333339</v>
       </c>
       <c r="C53" s="15">
         <v>1.2916666666666667</v>
       </c>
       <c r="D53" s="15">
         <v>1.6666666666666746E-2</v>
       </c>
       <c r="E53" s="16">
         <v>-13.6</v>
       </c>
       <c r="F53" s="16">
         <v>33.9</v>
       </c>
-      <c r="G53" s="99">
+      <c r="G53" s="97">
         <v>712.69999999999993</v>
       </c>
       <c r="H53" s="16">
         <v>-128.30000000000007</v>
       </c>
       <c r="I53" s="16">
         <v>109</v>
       </c>
       <c r="J53" s="16">
         <v>199</v>
       </c>
       <c r="K53" s="16">
         <v>95</v>
       </c>
       <c r="L53" s="16">
         <v>23</v>
       </c>
       <c r="M53" s="16">
         <v>54</v>
       </c>
       <c r="N53" s="16">
         <v>9</v>
       </c>
       <c r="O53" s="73">
         <v>3232.5</v>
       </c>
-    </row>
-    <row r="54" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q53" s="130"/>
+    </row>
+    <row r="54" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="43">
         <v>2010</v>
       </c>
       <c r="B54" s="52">
         <v>9</v>
       </c>
       <c r="C54" s="15">
         <v>0.45833333333333331</v>
       </c>
       <c r="D54" s="15">
         <v>-0.81666666666666676</v>
       </c>
       <c r="E54" s="16">
         <v>-15.4</v>
       </c>
       <c r="F54" s="16">
         <v>34.200000000000003</v>
       </c>
-      <c r="G54" s="99">
+      <c r="G54" s="97">
         <v>593.5</v>
       </c>
       <c r="H54" s="16">
         <v>-247.5</v>
       </c>
       <c r="I54" s="16">
         <v>97</v>
       </c>
       <c r="J54" s="16">
         <v>216</v>
       </c>
       <c r="K54" s="16">
         <v>105</v>
       </c>
       <c r="L54" s="16">
         <v>37</v>
       </c>
       <c r="M54" s="16">
         <v>47</v>
       </c>
       <c r="N54" s="16">
         <v>14</v>
       </c>
       <c r="O54" s="73">
         <v>3554.5</v>
       </c>
-    </row>
-    <row r="55" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q54" s="130"/>
+    </row>
+    <row r="55" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="43">
         <v>2011</v>
       </c>
       <c r="B55" s="52">
         <v>10.375</v>
       </c>
       <c r="C55" s="15">
         <v>1.8333333333333333</v>
       </c>
       <c r="D55" s="15">
         <v>0.55833333333333346</v>
       </c>
       <c r="E55" s="16">
         <v>-9.6</v>
       </c>
       <c r="F55" s="16">
         <v>33.5</v>
       </c>
-      <c r="G55" s="99">
+      <c r="G55" s="97">
         <v>581.20000000000005</v>
       </c>
       <c r="H55" s="16">
         <v>-259.79999999999995</v>
       </c>
       <c r="I55" s="16">
         <v>92</v>
       </c>
       <c r="J55" s="16">
         <v>195</v>
       </c>
       <c r="K55" s="16">
         <v>80</v>
       </c>
       <c r="L55" s="16">
         <v>8</v>
       </c>
       <c r="M55" s="16">
         <v>54</v>
       </c>
       <c r="N55" s="16">
         <v>9</v>
       </c>
       <c r="O55" s="73">
         <v>2942.2000000000003</v>
       </c>
-    </row>
-    <row r="56" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q55" s="130"/>
+    </row>
+    <row r="56" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="43">
         <v>2012</v>
       </c>
       <c r="B56" s="52">
         <v>9.8249999999999993</v>
       </c>
       <c r="C56" s="15">
         <v>1.2833333333333334</v>
       </c>
       <c r="D56" s="15">
         <v>8.3333333333332846E-3</v>
       </c>
       <c r="E56" s="16">
         <v>-17.899999999999999</v>
       </c>
       <c r="F56" s="16">
         <v>33.299999999999997</v>
       </c>
-      <c r="G56" s="99">
+      <c r="G56" s="97">
         <v>980.4</v>
       </c>
       <c r="H56" s="16">
         <v>139.39999999999998</v>
       </c>
       <c r="I56" s="16">
         <v>132</v>
       </c>
       <c r="J56" s="16">
         <v>212</v>
       </c>
       <c r="K56" s="16">
         <v>77</v>
       </c>
       <c r="L56" s="16">
         <v>16</v>
       </c>
       <c r="M56" s="16">
         <v>52</v>
       </c>
       <c r="N56" s="16">
         <v>11</v>
       </c>
       <c r="O56" s="73">
         <v>3276.1</v>
       </c>
-    </row>
-    <row r="57" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q56" s="130"/>
+    </row>
+    <row r="57" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="43">
         <v>2013</v>
       </c>
       <c r="B57" s="52">
         <v>9.1333333333333346</v>
       </c>
       <c r="C57" s="15">
         <v>0.59166666666666667</v>
       </c>
       <c r="D57" s="15">
         <v>-0.68333333333333324</v>
       </c>
       <c r="E57" s="16">
         <v>-13.3</v>
       </c>
       <c r="F57" s="16">
         <v>33.9</v>
       </c>
-      <c r="G57" s="99">
+      <c r="G57" s="97">
         <v>957.3</v>
       </c>
       <c r="H57" s="16">
         <v>116.29999999999995</v>
       </c>
       <c r="I57" s="16">
         <v>115</v>
       </c>
       <c r="J57" s="16">
         <v>212</v>
       </c>
       <c r="K57" s="16">
         <v>98</v>
       </c>
       <c r="L57" s="16">
         <v>25</v>
       </c>
       <c r="M57" s="16">
         <v>49</v>
       </c>
       <c r="N57" s="16">
         <v>14</v>
       </c>
       <c r="O57" s="73">
         <v>3475.3</v>
       </c>
-    </row>
-    <row r="58" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q57" s="130"/>
+    </row>
+    <row r="58" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="43">
         <v>2014</v>
       </c>
       <c r="B58" s="52">
         <v>10.516666666666667</v>
       </c>
       <c r="C58" s="15">
         <v>1.9750000000000003</v>
       </c>
       <c r="D58" s="15">
         <v>0.70000000000000007</v>
       </c>
       <c r="E58" s="16">
         <v>-11.3</v>
       </c>
       <c r="F58" s="16">
         <v>31.9</v>
       </c>
-      <c r="G58" s="99">
+      <c r="G58" s="97">
         <v>940.7</v>
       </c>
       <c r="H58" s="16">
         <v>99.700000000000045</v>
       </c>
       <c r="I58" s="16">
         <v>125</v>
       </c>
       <c r="J58" s="16">
         <v>195</v>
       </c>
       <c r="K58" s="16">
         <v>51</v>
       </c>
       <c r="L58" s="16">
         <v>2</v>
       </c>
       <c r="M58" s="16">
         <v>26</v>
       </c>
       <c r="N58" s="16">
         <v>4</v>
       </c>
       <c r="O58" s="73">
         <v>2794</v>
       </c>
-    </row>
-    <row r="59" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q58" s="130"/>
+    </row>
+    <row r="59" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="43">
         <v>2015</v>
       </c>
       <c r="B59" s="52">
         <v>10.424999999999999</v>
       </c>
       <c r="C59" s="15">
         <v>1.8833333333333335</v>
       </c>
       <c r="D59" s="15">
         <v>0.60833333333333339</v>
       </c>
       <c r="E59" s="16">
         <v>-9.3000000000000007</v>
       </c>
       <c r="F59" s="16">
         <v>37.9</v>
       </c>
-      <c r="G59" s="99">
+      <c r="G59" s="97">
         <v>643.30000000000007</v>
       </c>
       <c r="H59" s="16">
         <v>-197.69999999999993</v>
       </c>
       <c r="I59" s="16">
         <v>90</v>
       </c>
       <c r="J59" s="16">
         <v>207</v>
       </c>
       <c r="K59" s="16">
         <v>86</v>
       </c>
       <c r="L59" s="16">
         <v>8</v>
       </c>
       <c r="M59" s="16">
         <v>58</v>
       </c>
       <c r="N59" s="16">
         <v>30</v>
       </c>
       <c r="O59" s="73">
         <v>3113.8</v>
       </c>
-    </row>
-    <row r="60" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q59" s="130"/>
+    </row>
+    <row r="60" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="43">
         <v>2016</v>
       </c>
       <c r="B60" s="52">
         <v>9.9416666666666682</v>
       </c>
       <c r="C60" s="15">
         <v>1.4000000000000001</v>
       </c>
       <c r="D60" s="15">
         <v>0.12500000000000003</v>
       </c>
       <c r="E60" s="16">
         <v>-9.9</v>
       </c>
       <c r="F60" s="16">
         <v>33.6</v>
       </c>
-      <c r="G60" s="99">
+      <c r="G60" s="97">
         <v>1019.6000000000003</v>
       </c>
       <c r="H60" s="16">
         <v>178.60000000000025</v>
       </c>
       <c r="I60" s="16">
         <v>114</v>
       </c>
       <c r="J60" s="16">
         <v>223</v>
       </c>
       <c r="K60" s="16">
         <v>82</v>
       </c>
       <c r="L60" s="16">
         <v>11</v>
       </c>
       <c r="M60" s="16">
         <v>55</v>
       </c>
       <c r="N60" s="16">
         <v>11</v>
       </c>
       <c r="O60" s="73">
         <v>3347.7</v>
       </c>
-    </row>
-    <row r="61" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q60" s="130"/>
+    </row>
+    <row r="61" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="43">
         <v>2017</v>
       </c>
       <c r="B61" s="52">
         <v>10.283333333333333</v>
       </c>
       <c r="C61" s="15">
         <v>1.7416666666666669</v>
       </c>
       <c r="D61" s="15">
         <v>0.46666666666666662</v>
       </c>
       <c r="E61" s="16">
         <v>-14.2</v>
       </c>
       <c r="F61" s="16">
         <v>34.799999999999997</v>
       </c>
-      <c r="G61" s="99">
+      <c r="G61" s="97">
         <v>649.5</v>
       </c>
       <c r="H61" s="16">
         <v>-191.5</v>
       </c>
       <c r="I61" s="16">
         <v>93</v>
       </c>
       <c r="J61" s="16">
         <v>216</v>
       </c>
       <c r="K61" s="16">
         <v>95</v>
       </c>
       <c r="L61" s="16">
         <v>17</v>
       </c>
       <c r="M61" s="16">
         <v>73</v>
       </c>
       <c r="N61" s="16">
         <v>21</v>
       </c>
       <c r="O61" s="73">
         <v>3243.4</v>
       </c>
-    </row>
-    <row r="62" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q61" s="130"/>
+    </row>
+    <row r="62" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="43">
         <v>2018</v>
       </c>
       <c r="B62" s="52">
         <v>10.966666666666667</v>
       </c>
       <c r="C62" s="15">
         <v>2.4249999999999998</v>
       </c>
       <c r="D62" s="15">
         <v>1.1500000000000001</v>
       </c>
       <c r="E62" s="16">
         <v>-14.2</v>
       </c>
       <c r="F62" s="16">
         <v>32.799999999999997</v>
       </c>
-      <c r="G62" s="99">
+      <c r="G62" s="97">
         <v>780.39999999999975</v>
       </c>
       <c r="H62" s="16">
         <v>-60.60000000000025</v>
       </c>
       <c r="I62" s="16">
         <v>98</v>
       </c>
       <c r="J62" s="16">
         <v>191</v>
       </c>
       <c r="K62" s="16">
         <v>69</v>
       </c>
       <c r="L62" s="16">
         <v>9</v>
       </c>
       <c r="M62" s="16">
         <v>74</v>
       </c>
       <c r="N62" s="16">
         <v>18</v>
       </c>
       <c r="O62" s="73">
         <v>2902.4</v>
       </c>
-    </row>
-    <row r="63" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q62" s="130"/>
+    </row>
+    <row r="63" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="43">
         <v>2019</v>
       </c>
       <c r="B63" s="52">
         <v>10.516666666666667</v>
       </c>
       <c r="C63" s="15">
         <v>1.9749999999999999</v>
       </c>
       <c r="D63" s="15">
         <v>0.70000000000000007</v>
       </c>
       <c r="E63" s="16">
         <v>-6.9</v>
       </c>
       <c r="F63" s="16">
         <v>36.299999999999997</v>
       </c>
-      <c r="G63" s="99">
+      <c r="G63" s="97">
         <v>864.60000000000014</v>
       </c>
       <c r="H63" s="16">
         <v>23.600000000000136</v>
       </c>
       <c r="I63" s="16">
         <v>115</v>
       </c>
       <c r="J63" s="16">
         <v>210</v>
       </c>
       <c r="K63" s="16">
         <v>87</v>
       </c>
       <c r="L63" s="16">
         <v>4</v>
       </c>
       <c r="M63" s="16">
         <v>61</v>
       </c>
       <c r="N63" s="16">
         <v>18</v>
       </c>
       <c r="O63" s="73">
         <v>3095.8</v>
       </c>
-    </row>
-    <row r="64" spans="1:15" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q63" s="130"/>
+    </row>
+    <row r="64" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="43">
         <v>2020</v>
       </c>
       <c r="B64" s="52">
         <v>10.658333333333331</v>
       </c>
       <c r="C64" s="15">
         <v>2.1166666666666663</v>
       </c>
       <c r="D64" s="15">
         <v>0.84166666666666679</v>
       </c>
       <c r="E64" s="16">
         <v>-5.3</v>
       </c>
       <c r="F64" s="16">
         <v>33.4</v>
       </c>
-      <c r="G64" s="99">
+      <c r="G64" s="97">
         <v>959.80000000000007</v>
       </c>
       <c r="H64" s="16">
         <v>118.80000000000007</v>
       </c>
       <c r="I64" s="16">
         <v>101</v>
       </c>
       <c r="J64" s="16">
         <v>208</v>
       </c>
       <c r="K64" s="16">
         <v>77</v>
       </c>
       <c r="L64" s="16">
         <v>2</v>
       </c>
       <c r="M64" s="16">
         <v>61</v>
       </c>
       <c r="N64" s="16">
         <v>11</v>
       </c>
       <c r="O64" s="73">
         <v>2994.2999999999997</v>
       </c>
-    </row>
-    <row r="65" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q64" s="130"/>
+    </row>
+    <row r="65" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="43">
         <v>2021</v>
       </c>
       <c r="B65" s="52">
         <v>9.591666666666665</v>
       </c>
       <c r="C65" s="15">
         <v>1.05</v>
       </c>
       <c r="D65" s="15">
         <v>-0.22499999999999998</v>
       </c>
       <c r="E65" s="16">
         <v>-7.5</v>
       </c>
       <c r="F65" s="16">
         <v>31.8</v>
       </c>
-      <c r="G65" s="99">
+      <c r="G65" s="97">
         <v>979.5</v>
       </c>
       <c r="H65" s="16">
         <v>138.5</v>
       </c>
       <c r="I65" s="16">
         <v>112</v>
       </c>
       <c r="J65" s="16">
         <v>223</v>
       </c>
       <c r="K65" s="16">
         <v>100</v>
       </c>
       <c r="L65" s="16">
         <v>14</v>
       </c>
       <c r="M65" s="16">
         <v>44</v>
       </c>
       <c r="N65" s="16">
         <v>6</v>
       </c>
       <c r="O65" s="73">
         <v>3377.2999999999993</v>
       </c>
-    </row>
-    <row r="66" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q65" s="130"/>
+    </row>
+    <row r="66" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="43">
         <v>2022</v>
       </c>
       <c r="B66" s="52">
         <v>11.333333333333334</v>
       </c>
       <c r="C66" s="15">
         <v>2.7916666666666665</v>
       </c>
       <c r="D66" s="15">
         <v>1.5166666666666668</v>
       </c>
       <c r="E66" s="16">
         <v>-8.4</v>
       </c>
       <c r="F66" s="16">
         <v>36.5</v>
       </c>
-      <c r="G66" s="99">
+      <c r="G66" s="97">
         <v>815.6</v>
       </c>
       <c r="H66" s="16">
         <v>-25.399999999999977</v>
       </c>
       <c r="I66" s="16">
         <v>101</v>
       </c>
       <c r="J66" s="16">
         <v>200</v>
       </c>
       <c r="K66" s="16">
         <v>85</v>
       </c>
       <c r="L66" s="16">
         <v>7</v>
       </c>
       <c r="M66" s="16">
         <v>85</v>
       </c>
       <c r="N66" s="16">
         <v>29</v>
       </c>
       <c r="O66" s="73">
         <v>2883.7999999999993</v>
       </c>
-    </row>
-    <row r="67" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="Q66" s="130"/>
+    </row>
+    <row r="67" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="43">
         <v>2023</v>
       </c>
       <c r="B67" s="52">
         <v>11.466666666666667</v>
       </c>
       <c r="C67" s="15">
         <v>2.9249999999999994</v>
       </c>
       <c r="D67" s="15">
         <v>1.6500000000000001</v>
       </c>
       <c r="E67" s="16">
         <v>-11.2</v>
       </c>
       <c r="F67" s="16">
         <v>38.200000000000003</v>
       </c>
-      <c r="G67" s="99">
+      <c r="G67" s="97">
         <v>915.59999999999991</v>
       </c>
       <c r="H67" s="16">
         <v>74.599999999999909</v>
       </c>
       <c r="I67" s="16">
         <v>125</v>
       </c>
       <c r="J67" s="16">
         <v>197</v>
       </c>
       <c r="K67" s="16">
         <v>69</v>
       </c>
       <c r="L67" s="16">
         <v>4</v>
       </c>
       <c r="M67" s="16">
         <v>91</v>
       </c>
       <c r="N67" s="16">
         <v>29</v>
       </c>
       <c r="O67" s="73">
         <v>2842</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" s="60">
+      <c r="Q67" s="130"/>
+    </row>
+    <row r="68" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="43">
         <v>2024</v>
       </c>
-      <c r="B68" s="91">
+      <c r="B68" s="52">
         <v>11</v>
       </c>
-      <c r="C68" s="92">
+      <c r="C68" s="15">
         <v>2.4583333333333335</v>
       </c>
-      <c r="D68" s="92">
+      <c r="D68" s="15">
         <v>1.1833333333333333</v>
       </c>
-      <c r="E68" s="17">
+      <c r="E68" s="16">
         <v>-8.6999999999999993</v>
       </c>
-      <c r="F68" s="17">
+      <c r="F68" s="16">
         <v>33.4</v>
       </c>
-      <c r="G68" s="100">
+      <c r="G68" s="97">
         <v>899.2</v>
       </c>
-      <c r="H68" s="17">
+      <c r="H68" s="16">
         <v>58.200000000000045</v>
       </c>
-      <c r="I68" s="17">
+      <c r="I68" s="16">
         <v>122</v>
       </c>
-      <c r="J68" s="17">
+      <c r="J68" s="16">
         <v>203</v>
       </c>
-      <c r="K68" s="17">
+      <c r="K68" s="16">
         <v>62</v>
       </c>
-      <c r="L68" s="17">
+      <c r="L68" s="16">
         <v>14</v>
       </c>
-      <c r="M68" s="17">
+      <c r="M68" s="16">
         <v>62</v>
       </c>
-      <c r="N68" s="17">
+      <c r="N68" s="16">
         <v>15</v>
       </c>
-      <c r="O68" s="93">
+      <c r="O68" s="73">
         <v>2881.1</v>
       </c>
-    </row>
-[...18 lines deleted...]
-    <row r="71" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="Q68" s="130"/>
+    </row>
+    <row r="69" spans="1:17" s="79" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="60">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="124">
+        <v>10.766666666666666</v>
+      </c>
+      <c r="C69" s="90">
+        <v>2.2250000000000001</v>
+      </c>
+      <c r="D69" s="90">
+        <v>0.95000000000000007</v>
+      </c>
+      <c r="E69" s="17">
+        <v>-7.9</v>
+      </c>
+      <c r="F69" s="17">
+        <v>36.5</v>
+      </c>
+      <c r="G69" s="98">
+        <v>806.1</v>
+      </c>
+      <c r="H69" s="17">
+        <v>-34.899999999999977</v>
+      </c>
+      <c r="I69" s="17">
+        <v>106</v>
+      </c>
+      <c r="J69" s="17">
+        <v>213</v>
+      </c>
+      <c r="K69" s="17">
+        <v>61</v>
+      </c>
+      <c r="L69" s="17">
+        <v>5</v>
+      </c>
+      <c r="M69" s="17">
+        <v>64</v>
+      </c>
+      <c r="N69" s="17">
+        <v>24</v>
+      </c>
+      <c r="O69" s="91">
+        <v>3072.0000000000023</v>
+      </c>
+      <c r="Q69" s="130"/>
+    </row>
+    <row r="70" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G70" s="99"/>
+      <c r="I70" s="69"/>
+      <c r="J70" s="69"/>
+      <c r="K70" s="105"/>
+      <c r="L70" s="105"/>
+      <c r="M70" s="105"/>
+      <c r="N70" s="105"/>
+      <c r="O70" s="70"/>
+      <c r="P70" s="37"/>
+      <c r="Q70" s="37"/>
+    </row>
+    <row r="71" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A71" s="68" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="B71" s="68"/>
     </row>
-    <row r="72" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A72" s="68" t="s">
-        <v>56</v>
-[...12 lines deleted...]
-    <row r="73" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+        <v>34</v>
+      </c>
+      <c r="B72" s="68"/>
+    </row>
+    <row r="73" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A73" s="68" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>61</v>
+        <v>35</v>
+      </c>
+      <c r="G73" s="99"/>
+      <c r="H73" s="69"/>
+      <c r="I73" s="69"/>
+      <c r="J73" s="70"/>
+      <c r="K73" s="105"/>
+      <c r="L73" s="105"/>
+      <c r="M73" s="105"/>
+      <c r="N73" s="105"/>
+      <c r="O73" s="37"/>
+      <c r="P73" s="37"/>
+    </row>
+    <row r="74" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="68" t="s">
+        <v>36</v>
       </c>
       <c r="B74" s="68"/>
     </row>
-    <row r="75" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...15 lines deleted...]
-      <c r="G76" s="101"/>
+    <row r="75" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="68"/>
+    </row>
+    <row r="76" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G76" s="99"/>
       <c r="I76" s="69"/>
       <c r="J76" s="69"/>
-      <c r="K76" s="107"/>
-[...2 lines deleted...]
-      <c r="N76" s="107"/>
+      <c r="K76" s="105"/>
+      <c r="L76" s="105"/>
+      <c r="M76" s="105"/>
+      <c r="N76" s="105"/>
       <c r="O76" s="70"/>
       <c r="P76" s="37"/>
       <c r="Q76" s="37"/>
     </row>
-    <row r="77" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="G77" s="101"/>
+    <row r="77" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="G77" s="99"/>
       <c r="I77" s="69"/>
       <c r="J77" s="69"/>
-      <c r="K77" s="107"/>
-[...2 lines deleted...]
-      <c r="N77" s="107"/>
+      <c r="K77" s="105"/>
+      <c r="L77" s="105"/>
+      <c r="M77" s="105"/>
+      <c r="N77" s="105"/>
       <c r="O77" s="70"/>
       <c r="P77" s="37"/>
       <c r="Q77" s="37"/>
     </row>
-    <row r="78" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="G78" s="101"/>
+    <row r="78" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G78" s="99"/>
       <c r="I78" s="69"/>
       <c r="J78" s="69"/>
-      <c r="K78" s="107"/>
-[...2 lines deleted...]
-      <c r="N78" s="107"/>
+      <c r="K78" s="105"/>
+      <c r="L78" s="105"/>
+      <c r="M78" s="105"/>
+      <c r="N78" s="105"/>
       <c r="O78" s="70"/>
       <c r="P78" s="37"/>
       <c r="Q78" s="37"/>
     </row>
-    <row r="79" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="79" spans="1:17" s="68" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="37"/>
+      <c r="G79" s="99"/>
+      <c r="I79" s="69"/>
+      <c r="J79" s="69"/>
+      <c r="K79" s="105"/>
+      <c r="L79" s="105"/>
+      <c r="M79" s="105"/>
+      <c r="N79" s="105"/>
+      <c r="O79" s="70"/>
+      <c r="P79" s="37"/>
+      <c r="Q79" s="37"/>
+    </row>
+    <row r="80" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="12" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="G6:H6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BDD009FE-159A-4072-8397-AF1250A908E8}">
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="120" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="120"/>
+    <col min="1" max="1" width="8.42578125" style="108" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="108" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="108" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="108" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="108" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="108"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A1" s="119" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="107" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1" s="107" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="110" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="109" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="109" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="111" t="s">
+        <v>46</v>
+      </c>
+      <c r="B3" s="112" t="s">
+        <v>47</v>
+      </c>
+      <c r="C3" s="113"/>
+      <c r="D3" s="111" t="s">
+        <v>48</v>
+      </c>
+      <c r="E3" s="111" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" s="115" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="116"/>
+      <c r="D4" s="114" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" s="115" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="117" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="118" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="116"/>
+      <c r="D5" s="117" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="118" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A6" s="119" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" s="115" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" s="116"/>
+      <c r="D6" s="119" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6" s="115" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A7" s="117" t="s">
+        <v>60</v>
+      </c>
+      <c r="B7" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="116"/>
+      <c r="D7" s="117" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7" s="118" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="115" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="116"/>
+      <c r="D8" s="114" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="115" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="117" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="118" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="116"/>
+      <c r="D9" s="117" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="118" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="115" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="116"/>
+      <c r="D10" s="114" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="115" t="s">
         <v>70</v>
       </c>
-      <c r="D1" s="119" t="s">
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="120" t="s">
         <v>71</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="123" t="s">
+      <c r="B11" s="121" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="124" t="s">
+      <c r="C11" s="116"/>
+      <c r="D11" s="120" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="121" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="125"/>
-[...149 lines deleted...]
-      <c r="D17" s="134"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12" s="122"/>
+      <c r="D12" s="122"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13" s="122"/>
+      <c r="D13" s="122"/>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14" s="123"/>
+      <c r="D14" s="122"/>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15" s="123"/>
+      <c r="D15" s="122"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16" s="122"/>
+      <c r="D16" s="122"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="122"/>
+      <c r="D17" s="122"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
-      <vt:lpstr>te25-Fribourg_Grangeneuve</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>te25-Payerne</vt:lpstr>
+      <vt:lpstr>te642-Fribourg_Grangeneuve</vt:lpstr>
+      <vt:lpstr>te642-Plaffeien</vt:lpstr>
+      <vt:lpstr>te642-Moléson</vt:lpstr>
+      <vt:lpstr>te642-Payerne</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Brunschwig Anne</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>