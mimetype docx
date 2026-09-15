--- v0 (2025-12-05)
+++ v1 (2026-09-15)
@@ -1,48 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="20EB682C" w14:textId="60968DB6" w:rsidR="009F55ED" w:rsidRDefault="59261F85" w:rsidP="00407F47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
@@ -533,51 +531,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> participé à la</w:t>
       </w:r>
       <w:r w:rsidR="002374A3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> rédaction de cette</w:t>
       </w:r>
       <w:r w:rsidR="002E53DA">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> demande d’adaptation </w:t>
       </w:r>
       <w:r w:rsidRPr="35AD4C1C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4887"/>
         <w:gridCol w:w="4039"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD5E2B" w:rsidRPr="0086680C" w14:paraId="5220B58F" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10A6965A" w14:textId="08DEC371" w:rsidR="00AD5E2B" w:rsidRPr="0086680C" w:rsidRDefault="00AD5E2B">
@@ -739,51 +737,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="4BE21959" w14:textId="41A9E24F" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00A22A87" w:rsidP="00A22A87">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> : </w:t>
             </w:r>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
@@ -853,80 +851,80 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BF34279" w14:textId="04410A16" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00A22A87" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00416192">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Parent-s ou représentant-es légaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w14:paraId="5FA91248" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D4745B" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00AD5E2B" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -995,51 +993,51 @@
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C80AE3D" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00AD5E2B" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1113,51 +1111,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w14:paraId="74F6446D" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="742F2FDE" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00AD5E2B" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1226,51 +1224,51 @@
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="514C3E13" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00AD5E2B" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1344,51 +1342,51 @@
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w14:paraId="2A7166B0" w14:textId="77777777" w:rsidTr="00E825F3">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26AC0E86" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00AD5E2B" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1457,51 +1455,51 @@
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31B5E726" w14:textId="486EA681" w:rsidR="00AD5E2B" w:rsidRPr="00C65363" w:rsidRDefault="00AD5E2B" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C65363">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1573,51 +1571,51 @@
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="62CEF1DC" w14:textId="77777777" w:rsidR="00AD5E2B" w:rsidRDefault="00AD5E2B" w:rsidP="00407F47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43A2F900" w14:textId="1472C3D8" w:rsidR="0047344E" w:rsidRPr="005A1E54" w:rsidRDefault="0047344E" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C2327">
         <w:t xml:space="preserve">Données sur </w:t>
       </w:r>
       <w:r w:rsidR="2940C17A" w:rsidRPr="005C2327">
         <w:t>le</w:t>
       </w:r>
       <w:r w:rsidR="00CD061A" w:rsidRPr="005C2327">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F6A38" w:rsidRPr="005C2327">
         <w:t>trouble d’apprentissage</w:t>
       </w:r>
       <w:r w:rsidR="005A1E54">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1645,80 +1643,80 @@
           <w:iCs/>
         </w:rPr>
         <w:t>uniquement</w:t>
       </w:r>
       <w:r w:rsidR="004906C7" w:rsidRPr="005A1E54">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> si des changements sont apparus depuis la décision précédente</w:t>
       </w:r>
       <w:r w:rsidR="005A1E54" w:rsidRPr="005A1E54">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C57A91E" w14:textId="1B9079F0" w:rsidR="00795384" w:rsidRPr="00795384" w:rsidRDefault="008E58FA" w:rsidP="00795384">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Nouveau d</w:t>
       </w:r>
       <w:r w:rsidR="00795384">
         <w:t>iagnostic / attestation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047344E" w:rsidRPr="00981254" w14:paraId="0C1D312B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E37574E" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00981254" w:rsidRDefault="0047344E" w:rsidP="00795384">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
             </w:pPr>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1778,89 +1776,89 @@
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="56F3EC54" w14:textId="46A751AB" w:rsidR="0047344E" w:rsidRPr="00043D4D" w:rsidRDefault="0047344E" w:rsidP="0047344E">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Etabli par (nom</w:t>
       </w:r>
       <w:r w:rsidR="005A1E54">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>prénom</w:t>
       </w:r>
       <w:r w:rsidR="005A1E54">
         <w:t>, spécialisation</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047344E" w:rsidRPr="00981254" w14:paraId="27933DEC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66BE24B6" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00981254" w:rsidRDefault="0047344E" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -1923,77 +1921,77 @@
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0C1930DF" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00043D4D" w:rsidRDefault="0047344E" w:rsidP="0047344E">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="0047344E" w:rsidRPr="00981254" w14:paraId="3DC1699B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D749D40" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00981254" w:rsidRDefault="0047344E" w:rsidP="002374A3">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -2057,67 +2055,67 @@
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00981254">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3FFD327B" w14:textId="77777777" w:rsidR="0047344E" w:rsidRPr="00864720" w:rsidRDefault="0047344E" w:rsidP="0047344E"/>
     <w:p w14:paraId="09701118" w14:textId="3F140FFE" w:rsidR="009D5EB5" w:rsidRDefault="005169BC" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005939AD">
         <w:t>Moyen technique auxiliaire</w:t>
       </w:r>
       <w:r w:rsidR="006E4CA6">
         <w:t xml:space="preserve"> demandé</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D534D4C" w14:textId="42993002" w:rsidR="000B734A" w:rsidRPr="00682616" w:rsidRDefault="00A87E39" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Motif</w:t>
       </w:r>
       <w:r w:rsidR="000B734A" w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> de la demande</w:t>
       </w:r>
       <w:r w:rsidR="002D5865" w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -2128,51 +2126,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A91226" w:rsidRPr="006D576B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00227199" w:rsidRPr="006D576B">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>courte explication</w:t>
       </w:r>
       <w:r w:rsidR="002D5865" w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381DF7B7" w14:textId="5A6D3AE1" w:rsidR="008872AD" w:rsidRDefault="00EB1EB3" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002757E1">
@@ -2236,51 +2234,51 @@
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B3A6A11" w14:textId="148B2249" w:rsidR="00492242" w:rsidRDefault="00C71E1B" w:rsidP="00E825F3">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Entité qui a mis à disposition le précédent dispositif :</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="1" w:name="_Hlk189200861"/>
     <w:p w14:paraId="5FB8989C" w14:textId="6E999D14" w:rsidR="00E825F3" w:rsidRDefault="00C71E1B" w:rsidP="00E825F3">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
@@ -2413,51 +2411,50 @@
       </w:r>
       <w:r w:rsidR="6E37E182" w:rsidRPr="00FE1D86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>Établissement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0548C505" w14:textId="3242EC3D" w:rsidR="00667621" w:rsidRPr="002C7D68" w:rsidRDefault="00667621" w:rsidP="00667621">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE1D86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00FE1D86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00FE1D86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
@@ -2517,51 +2514,51 @@
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>es représentants légaux autorisent le SESAM à contacter l'assurance-invalidité (AI) pour des échanges d’informations concernant le dispositif précédent</w:t>
       </w:r>
       <w:r w:rsidR="00BE33B6" w:rsidRPr="00FE1D86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6260F30C" w14:textId="77777777" w:rsidR="00C41E2E" w:rsidRDefault="00C41E2E" w:rsidP="00E825F3">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="150017D6" w14:textId="41B3FC3B" w:rsidR="00305DA3" w:rsidRPr="00570026" w:rsidRDefault="00F5148B" w:rsidP="00617960">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570026">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00E825F3" w:rsidRPr="00570026">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>jouts</w:t>
       </w:r>
       <w:r w:rsidR="001B6584" w:rsidRPr="00570026">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
@@ -2612,51 +2609,51 @@
         <w:t xml:space="preserve">ocher uniquement ce </w:t>
       </w:r>
       <w:r w:rsidR="006C465E" w:rsidRPr="00570026">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">qui </w:t>
       </w:r>
       <w:r w:rsidRPr="00570026">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>doit être ajouté ou remplacé.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AC45D0" w14:textId="44247859" w:rsidR="006D4CE0" w:rsidRPr="003D75BE" w:rsidRDefault="00FD18B2" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D75BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t xml:space="preserve">Ordinateur </w:t>
       </w:r>
       <w:r w:rsidR="004715AD" w:rsidRPr="003D75BE">
         <w:rPr>
@@ -2879,51 +2876,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B65AF" w:rsidRPr="001B65AF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>iPad avec : coque de protection avec clavier, chargeur, housse, adaptateur USB-C vers prise écouteurs, Claro PDF</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B15DEE1" w14:textId="3E9721CB" w:rsidR="004715AD" w:rsidRPr="000F7AD3" w:rsidRDefault="004715AD" w:rsidP="003C13B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BF8AE4D" w14:textId="7D8892EA" w:rsidR="00AC43A4" w:rsidRPr="000F7AD3" w:rsidRDefault="00AC43A4" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Périphériques </w:t>
       </w:r>
       <w:r w:rsidR="00E636F6">
         <w:rPr>
@@ -3383,51 +3380,51 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000F7AD3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B111BC" w:rsidRPr="000F7AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Casque couvrant les oreilles</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A9E2B7" w14:textId="77777777" w:rsidR="00934D28" w:rsidRDefault="00934D28">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C44AF0D" w14:textId="36945B83" w:rsidR="00AF2699" w:rsidRPr="000F7AD3" w:rsidRDefault="001F5403" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Logiciels</w:t>
       </w:r>
       <w:r w:rsidR="005B051F">
         <w:rPr>
@@ -3647,127 +3644,127 @@
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Dictionnaires</w:t>
       </w:r>
       <w:r w:rsidR="00751373">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24147BD2" w14:textId="77A17698" w:rsidR="008B4467" w:rsidRPr="00355015" w:rsidRDefault="00EB1EB3" w:rsidP="003C13B1">
+    <w:p w14:paraId="24147BD2" w14:textId="77A17698" w:rsidR="008B4467" w:rsidRPr="007E1A42" w:rsidRDefault="00EB1EB3" w:rsidP="003C13B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7AD3">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00355015">
+      <w:r w:rsidRPr="007E1A42">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="000F7AD3">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000F7AD3">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00355015">
+      <w:r w:rsidRPr="007E1A42">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4467" w:rsidRPr="00355015">
+      <w:r w:rsidR="008B4467" w:rsidRPr="007E1A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Antidote (</w:t>
       </w:r>
-      <w:r w:rsidR="00741FF4" w:rsidRPr="00355015">
+      <w:r w:rsidR="00741FF4" w:rsidRPr="007E1A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Mac et</w:t>
       </w:r>
-      <w:r w:rsidR="008B4467" w:rsidRPr="00355015">
+      <w:r w:rsidR="008B4467" w:rsidRPr="007E1A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00741FF4" w:rsidRPr="00355015">
+      <w:r w:rsidR="00741FF4" w:rsidRPr="007E1A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PC Windows</w:t>
       </w:r>
-      <w:r w:rsidR="008B4467" w:rsidRPr="00355015">
+      <w:r w:rsidR="008B4467" w:rsidRPr="007E1A42">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="2" w:name="_Hlk187933435"/>
     <w:p w14:paraId="41974CB2" w14:textId="4D8F9F79" w:rsidR="008B4467" w:rsidRPr="00DD7D11" w:rsidRDefault="00EB1EB3" w:rsidP="003C13B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F7AD3">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="CaseACocher21"/>
@@ -3819,51 +3816,51 @@
       <w:r w:rsidR="008B4467" w:rsidRPr="00DD7D11">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC54C70" w14:textId="77777777" w:rsidR="00632C7F" w:rsidRPr="00DD7D11" w:rsidRDefault="00632C7F" w:rsidP="003C13B1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32CA2A59" w14:textId="66E9AD1F" w:rsidR="009E3A84" w:rsidRPr="000F7AD3" w:rsidRDefault="009E3A84" w:rsidP="002374A3">
       <w:pPr>
-        <w:pStyle w:val="Listenabsatz"/>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D75BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>Demandes spéciales</w:t>
       </w:r>
       <w:r w:rsidR="00E16F47" w:rsidRPr="003D75BE">
         <w:rPr>
@@ -3902,51 +3899,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t xml:space="preserve">bref descriptif et argumentation </w:t>
       </w:r>
       <w:r w:rsidR="00E70871">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>requis</w:t>
       </w:r>
       <w:r w:rsidR="000C568A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="144B3793" w14:textId="431B502A" w:rsidR="00227199" w:rsidRPr="002757E1" w:rsidRDefault="008433BD" w:rsidP="002757E1">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
@@ -4019,84 +4016,83 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="002757E1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="32"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EA3204F" w14:textId="4ACBCD51" w:rsidR="008433BD" w:rsidRPr="00682616" w:rsidRDefault="008433BD" w:rsidP="00156F4E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:color w:val="767878"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6631784B" w14:textId="64B4795D" w:rsidR="00C25B06" w:rsidRPr="00407243" w:rsidRDefault="009A0B67" w:rsidP="001B6584">
       <w:pPr>
-        <w:pStyle w:val="berschrift1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation </w:t>
       </w:r>
       <w:r w:rsidR="00406BC5" w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>et répartition des tâches</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="154B4376" w14:textId="692BB128" w:rsidR="00CA68F1" w:rsidRPr="00B13B5F" w:rsidRDefault="00B13B5F" w:rsidP="00B13B5F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Personne qui ira récupérer</w:t>
       </w:r>
       <w:r w:rsidR="00CC4A44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>/installer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> le</w:t>
       </w:r>
       <w:r w:rsidR="00C47B01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> nouveau matériel</w:t>
       </w:r>
       <w:r w:rsidR="00B532B6" w:rsidRPr="00880033">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> MTA </w:t>
@@ -4742,81 +4738,81 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>s soussignés</w:t>
       </w:r>
       <w:r w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> atteste</w:t>
       </w:r>
       <w:r w:rsidR="00E03DF0" w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>nt</w:t>
       </w:r>
       <w:r w:rsidRPr="00682616">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> avoir donné dans ce formulaire des renseignements complets et conformes à la vérité et qu'il en est de même pour les annexes y relatives.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC62FF0" w14:textId="77777777" w:rsidR="001757F7" w:rsidRPr="00043D4D" w:rsidRDefault="001757F7" w:rsidP="001757F7">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8647"/>
       </w:tblGrid>
       <w:tr w:rsidR="001757F7" w:rsidRPr="00043D4D" w14:paraId="6509BEA1" w14:textId="77777777" w:rsidTr="001757F7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5429DCD5" w14:textId="77777777" w:rsidR="001757F7" w:rsidRPr="00043D4D" w:rsidRDefault="001757F7" w:rsidP="002757E1">
             <w:pPr>
-              <w:pStyle w:val="berschrift2"/>
+              <w:pStyle w:val="Heading2"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002757E1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="002757E1">
               <w:rPr>
                 <w:b w:val="0"/>
@@ -4893,105 +4889,105 @@
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="002757E1">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="32"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3ED2A850" w14:textId="77777777" w:rsidR="001757F7" w:rsidRDefault="001757F7" w:rsidP="001757F7">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E85663B" w14:textId="2CABE995" w:rsidR="00737FC7" w:rsidRPr="00043D4D" w:rsidRDefault="001757F7" w:rsidP="001757F7">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:t>Signatures des représentants légaux</w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD04CC" w:rsidRPr="00AD04CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(si les parents partagent l’autorité parentale, mais n’habitent pas ensemble, la signature des deux est nécessaire)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8647" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4558"/>
         <w:gridCol w:w="4089"/>
       </w:tblGrid>
       <w:tr w:rsidR="00737FC7" w:rsidRPr="003F3DC7" w14:paraId="3F5B84C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4558" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EAFBC94" w14:textId="77777777" w:rsidR="00737FC7" w:rsidRPr="003F3DC7" w:rsidRDefault="00737FC7">
             <w:pPr>
-              <w:pStyle w:val="Liste"/>
+              <w:pStyle w:val="List"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5052,51 +5048,51 @@
             </w:r>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="003F3DC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4089" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56E236C2" w14:textId="77777777" w:rsidR="00737FC7" w:rsidRPr="003F3DC7" w:rsidRDefault="00737FC7">
             <w:pPr>
-              <w:pStyle w:val="Liste"/>
+              <w:pStyle w:val="List"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="5040"/>
               </w:tabs>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
@@ -5160,51 +5156,51 @@
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29021C78" w14:textId="5A6A63D9" w:rsidR="001757F7" w:rsidRPr="00043D4D" w:rsidRDefault="001757F7" w:rsidP="001757F7">
       <w:pPr>
-        <w:pStyle w:val="berschrift2"/>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="670B34B4" w14:textId="77777777" w:rsidR="00D968D7" w:rsidRPr="00C864C2" w:rsidRDefault="52E96197" w:rsidP="00D968D7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="23A36401">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
@@ -5258,91 +5254,98 @@
       <w:r w:rsidRPr="7647FBF3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Service de l’enseignement spécialisé et des mesures d’aide SESAM</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7647FBF3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Rue de l’Hôpital 3</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="7647FBF3">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>1701 Fribourg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22131455" w14:textId="3FC85D96" w:rsidR="00DA3206" w:rsidRDefault="00D968D7" w:rsidP="00D968D7">
+    <w:p w14:paraId="22131455" w14:textId="4AEA734A" w:rsidR="00DA3206" w:rsidRDefault="00B6549F" w:rsidP="00D968D7">
       <w:r>
-        <w:t>sesam@fr.ch</w:t>
+        <w:t>mta.thm</w:t>
+      </w:r>
+      <w:r w:rsidR="00D968D7">
+        <w:t>@</w:t>
+      </w:r>
+      <w:r>
+        <w:t>edu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D968D7">
+        <w:t>fr.ch</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA3206" w:rsidSect="0020287C">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1675" w:right="1274" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A052E02" w14:textId="77777777" w:rsidR="00D23612" w:rsidRDefault="00D23612">
+    <w:p w14:paraId="7FD1A8B2" w14:textId="77777777" w:rsidR="00B209A9" w:rsidRDefault="00B209A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5865F809" w14:textId="77777777" w:rsidR="00D23612" w:rsidRDefault="00D23612">
+    <w:p w14:paraId="56D330D8" w14:textId="77777777" w:rsidR="00B209A9" w:rsidRDefault="00B209A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="452F491C" w14:textId="77777777" w:rsidR="00D23612" w:rsidRDefault="00D23612">
+    <w:p w14:paraId="16B7D4A4" w14:textId="77777777" w:rsidR="00B209A9" w:rsidRDefault="00B209A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5355,165 +5358,155 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="70737D13" w14:textId="77777777" w:rsidR="00E45415" w:rsidRDefault="00E45415">
-[...8 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2880"/>
       <w:gridCol w:w="2880"/>
       <w:gridCol w:w="2880"/>
     </w:tblGrid>
     <w:tr w:rsidR="795948CF" w14:paraId="4C65FEA5" w14:textId="77777777" w:rsidTr="000A5F2B">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2880" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="262A3721" w14:textId="2DF1FF90" w:rsidR="795948CF" w:rsidRDefault="795948CF" w:rsidP="000A5F2B">
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
+            <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2880" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="69633D47" w14:textId="191D0D2F" w:rsidR="795948CF" w:rsidRDefault="795948CF" w:rsidP="000A5F2B">
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
+            <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2880" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3617AC86" w14:textId="3793C0DB" w:rsidR="795948CF" w:rsidRDefault="795948CF" w:rsidP="000A5F2B">
           <w:pPr>
-            <w:pStyle w:val="Kopfzeile"/>
+            <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6D2666EA" w14:textId="26693ACA" w:rsidR="00300FCF" w:rsidRDefault="00300FCF" w:rsidP="00E57200">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="46C28089" w14:textId="77777777" w:rsidR="003D703B" w:rsidRPr="00BF50CB" w:rsidRDefault="00EB6284" w:rsidP="00A14499">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r w:rsidR="00A14499">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2EC9F41E" w14:textId="56EAA5F3" w:rsidR="003D703B" w:rsidRDefault="004000DF" w:rsidP="000B4FA9">
@@ -5603,197 +5596,187 @@
     <w:r w:rsidR="00F46666">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Adaptation</w:t>
     </w:r>
     <w:r w:rsidR="00435188">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>_</w:t>
     </w:r>
     <w:r w:rsidR="00DD7D11">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>MTA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7AEFE37F" w14:textId="5ED63A31" w:rsidR="000B4FA9" w:rsidRPr="006529B8" w:rsidRDefault="000B0059" w:rsidP="000B4FA9">
+  <w:p w14:paraId="7AEFE37F" w14:textId="4FB6287C" w:rsidR="000B4FA9" w:rsidRPr="006529B8" w:rsidRDefault="000B0059" w:rsidP="000B4FA9">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B0059">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>Direktion für Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> BKAD</w:t>
     </w:r>
     <w:r w:rsidR="000B4FA9">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000B4FA9" w:rsidRPr="005C7959">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Version </w:t>
     </w:r>
-    <w:r w:rsidR="00E45415">
+    <w:r w:rsidR="00B6549F">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="000B4FA9" w:rsidRPr="005C7959">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>.2</w:t>
     </w:r>
-    <w:r w:rsidR="00275D27">
+    <w:r w:rsidR="00B6549F">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="14A6EF67" w14:textId="5FF7766C" w:rsidR="003D703B" w:rsidRPr="00B85018" w:rsidRDefault="003D703B" w:rsidP="000B4FA9">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="8931"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F58EC61" w14:textId="77777777" w:rsidR="00D23612" w:rsidRDefault="00D23612">
+    <w:p w14:paraId="47561AA8" w14:textId="77777777" w:rsidR="00B209A9" w:rsidRDefault="00B209A9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="594C9042" w14:textId="77777777" w:rsidR="00D23612" w:rsidRDefault="00D23612">
+    <w:p w14:paraId="147E4DE8" w14:textId="77777777" w:rsidR="00B209A9" w:rsidRDefault="00B209A9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="68DDDA95" w14:textId="77777777" w:rsidR="00D23612" w:rsidRDefault="00D23612">
+    <w:p w14:paraId="4FB6B86A" w14:textId="77777777" w:rsidR="00B209A9" w:rsidRDefault="00B209A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B21BA" w14:paraId="0D10A373" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="40D38135" w14:textId="36F5475C" w:rsidR="003D703B" w:rsidRPr="0064336A" w:rsidRDefault="00043D4D">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="Seitenzahl"/>
+              <w:rStyle w:val="PageNumber"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Service de l’enseignement spécialisé et des mesures d’aides </w:t>
           </w:r>
           <w:r w:rsidRPr="00D62019">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:t>SESAM</w:t>
           </w:r>
           <w:r w:rsidR="00013D45" w:rsidRPr="00013D45">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:br/>
           </w:r>
           <w:r w:rsidR="00EB6284" w:rsidRPr="00013D45">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
@@ -5936,76 +5919,76 @@
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="525B3A68" w14:textId="77777777" w:rsidR="003D703B" w:rsidRDefault="003D703B" w:rsidP="00E03DF0"/>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="007B21BA" w:rsidRPr="004A0F2D" w14:paraId="50A01017" w14:textId="77777777" w:rsidTr="3DA0160A">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7A1FD77F" w14:textId="77777777" w:rsidR="003D703B" w:rsidRPr="00AA545D" w:rsidRDefault="00EB6284">
           <w:pPr>
-            <w:pStyle w:val="Verzeichnis1"/>
+            <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BEA36A2" wp14:editId="333EAB36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>847</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795866"/>
                 <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1667413072" name="Image 1667413072" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -6141,68 +6124,77 @@
           </w:pPr>
           <w:r w:rsidRPr="00BD6060">
             <w:rPr>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">Rue de l’Hôpital </w:t>
           </w:r>
           <w:r w:rsidR="00FD4C0B">
             <w:rPr>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD6060">
             <w:rPr>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7F541BF4" w14:textId="77777777" w:rsidR="00754FD8" w:rsidRPr="00BD6060" w:rsidRDefault="00754FD8" w:rsidP="0043343F">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="447FB762" w14:textId="3C69BDAB" w:rsidR="00664B71" w:rsidRPr="00392F9F" w:rsidRDefault="0043343F" w:rsidP="00664B71">
+        <w:p w14:paraId="447FB762" w14:textId="0E689649" w:rsidR="00664B71" w:rsidRPr="00392F9F" w:rsidRDefault="0043343F" w:rsidP="00664B71">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
           <w:r w:rsidRPr="00920A79">
             <w:t xml:space="preserve">26 305 </w:t>
           </w:r>
           <w:r w:rsidR="00FD4C0B">
             <w:t>40 60</w:t>
           </w:r>
           <w:r w:rsidR="006F0A7E">
             <w:t xml:space="preserve">, </w:t>
           </w:r>
+          <w:r w:rsidR="00B6549F">
+            <w:t>mta.thm</w:t>
+          </w:r>
           <w:r w:rsidR="00664B71" w:rsidRPr="00392F9F">
-            <w:t>sesam@fr.ch</w:t>
+            <w:t>@</w:t>
+          </w:r>
+          <w:r w:rsidR="00B6549F">
+            <w:t>edu</w:t>
+          </w:r>
+          <w:r w:rsidR="00664B71" w:rsidRPr="00392F9F">
+            <w:t>fr.ch</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="02B6B3AD" w14:textId="65E3DFD2" w:rsidR="0043343F" w:rsidRPr="00AC2E4D" w:rsidRDefault="3DA0160A" w:rsidP="3DA0160A">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC2E4D">
             <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3D390C77" w14:textId="0FE13091" w:rsidR="003D703B" w:rsidRPr="00E5117F" w:rsidRDefault="003D703B" w:rsidP="004000DF">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="27961A8C" w14:textId="77777777" w:rsidR="004000DF" w:rsidRDefault="004000DF" w:rsidP="004F3C00"/>
 </w:hdr>
 </file>
 
@@ -7732,51 +7724,51 @@
   </w:num>
   <w:num w:numId="12" w16cid:durableId="609438471">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="745538118">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1497726410">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1469128284">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1209031151">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1422215348">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7881,50 +7873,51 @@
     <w:rsid w:val="000E6A91"/>
     <w:rsid w:val="000F41DD"/>
     <w:rsid w:val="000F4234"/>
     <w:rsid w:val="000F5E4A"/>
     <w:rsid w:val="000F6236"/>
     <w:rsid w:val="000F6C90"/>
     <w:rsid w:val="000F6E34"/>
     <w:rsid w:val="000F72B8"/>
     <w:rsid w:val="000F7AD3"/>
     <w:rsid w:val="001001E2"/>
     <w:rsid w:val="00100C43"/>
     <w:rsid w:val="00101D2F"/>
     <w:rsid w:val="00102359"/>
     <w:rsid w:val="00103CC4"/>
     <w:rsid w:val="00104172"/>
     <w:rsid w:val="001055FE"/>
     <w:rsid w:val="00105603"/>
     <w:rsid w:val="00105FDD"/>
     <w:rsid w:val="00106B97"/>
     <w:rsid w:val="001129EC"/>
     <w:rsid w:val="00112A04"/>
     <w:rsid w:val="00112FC6"/>
     <w:rsid w:val="001133B2"/>
     <w:rsid w:val="00115744"/>
     <w:rsid w:val="001173A6"/>
+    <w:rsid w:val="001175A7"/>
     <w:rsid w:val="001226EB"/>
     <w:rsid w:val="001255AE"/>
     <w:rsid w:val="00125700"/>
     <w:rsid w:val="00126913"/>
     <w:rsid w:val="001277DC"/>
     <w:rsid w:val="0013221A"/>
     <w:rsid w:val="0013588F"/>
     <w:rsid w:val="00135D51"/>
     <w:rsid w:val="00135F5B"/>
     <w:rsid w:val="00137958"/>
     <w:rsid w:val="00140135"/>
     <w:rsid w:val="001401B5"/>
     <w:rsid w:val="00140533"/>
     <w:rsid w:val="00142A74"/>
     <w:rsid w:val="00142B1E"/>
     <w:rsid w:val="00142E79"/>
     <w:rsid w:val="00143096"/>
     <w:rsid w:val="0014443A"/>
     <w:rsid w:val="00145D91"/>
     <w:rsid w:val="001467F6"/>
     <w:rsid w:val="0014687F"/>
     <w:rsid w:val="00146F5F"/>
     <w:rsid w:val="00153E14"/>
     <w:rsid w:val="00154F8A"/>
     <w:rsid w:val="0015618C"/>
@@ -8262,50 +8255,51 @@
     <w:rsid w:val="00422E98"/>
     <w:rsid w:val="00423057"/>
     <w:rsid w:val="00423B5C"/>
     <w:rsid w:val="00423EDC"/>
     <w:rsid w:val="0043343F"/>
     <w:rsid w:val="00435148"/>
     <w:rsid w:val="00435188"/>
     <w:rsid w:val="004373F7"/>
     <w:rsid w:val="00443201"/>
     <w:rsid w:val="0044323E"/>
     <w:rsid w:val="00444633"/>
     <w:rsid w:val="00445022"/>
     <w:rsid w:val="00446C7F"/>
     <w:rsid w:val="004503BA"/>
     <w:rsid w:val="004522CA"/>
     <w:rsid w:val="004526E2"/>
     <w:rsid w:val="00453981"/>
     <w:rsid w:val="00454564"/>
     <w:rsid w:val="00455BE5"/>
     <w:rsid w:val="0046158B"/>
     <w:rsid w:val="004619E1"/>
     <w:rsid w:val="00462039"/>
     <w:rsid w:val="00462321"/>
     <w:rsid w:val="004626F9"/>
     <w:rsid w:val="00463B13"/>
+    <w:rsid w:val="004704E1"/>
     <w:rsid w:val="004715AD"/>
     <w:rsid w:val="00472166"/>
     <w:rsid w:val="004722A1"/>
     <w:rsid w:val="0047337B"/>
     <w:rsid w:val="004733A0"/>
     <w:rsid w:val="0047344E"/>
     <w:rsid w:val="00473943"/>
     <w:rsid w:val="00475680"/>
     <w:rsid w:val="00475715"/>
     <w:rsid w:val="00475E73"/>
     <w:rsid w:val="004765EC"/>
     <w:rsid w:val="004766B8"/>
     <w:rsid w:val="0047734E"/>
     <w:rsid w:val="00477CBF"/>
     <w:rsid w:val="00481BF6"/>
     <w:rsid w:val="00482FFB"/>
     <w:rsid w:val="00483AD7"/>
     <w:rsid w:val="0048510A"/>
     <w:rsid w:val="00487041"/>
     <w:rsid w:val="004906C7"/>
     <w:rsid w:val="004906D7"/>
     <w:rsid w:val="00490807"/>
     <w:rsid w:val="00490D9C"/>
     <w:rsid w:val="00492242"/>
     <w:rsid w:val="00492A3A"/>
@@ -8322,50 +8316,51 @@
     <w:rsid w:val="004A69AB"/>
     <w:rsid w:val="004B07BE"/>
     <w:rsid w:val="004B0852"/>
     <w:rsid w:val="004B1F20"/>
     <w:rsid w:val="004B20E3"/>
     <w:rsid w:val="004B2760"/>
     <w:rsid w:val="004B4B28"/>
     <w:rsid w:val="004B4D41"/>
     <w:rsid w:val="004B5D6D"/>
     <w:rsid w:val="004B5D70"/>
     <w:rsid w:val="004B6C9C"/>
     <w:rsid w:val="004B7335"/>
     <w:rsid w:val="004C39E1"/>
     <w:rsid w:val="004C4947"/>
     <w:rsid w:val="004C63DE"/>
     <w:rsid w:val="004C64C1"/>
     <w:rsid w:val="004C686E"/>
     <w:rsid w:val="004C704B"/>
     <w:rsid w:val="004D0AE3"/>
     <w:rsid w:val="004D0B6F"/>
     <w:rsid w:val="004D492E"/>
     <w:rsid w:val="004D4F92"/>
     <w:rsid w:val="004D4FC1"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004D5F45"/>
+    <w:rsid w:val="004D6BFD"/>
     <w:rsid w:val="004D6CC2"/>
     <w:rsid w:val="004D6D9B"/>
     <w:rsid w:val="004D7DCD"/>
     <w:rsid w:val="004D7FEB"/>
     <w:rsid w:val="004E2B45"/>
     <w:rsid w:val="004E3BCD"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004E6362"/>
     <w:rsid w:val="004F0D6A"/>
     <w:rsid w:val="004F1748"/>
     <w:rsid w:val="004F28D4"/>
     <w:rsid w:val="004F374C"/>
     <w:rsid w:val="004F3762"/>
     <w:rsid w:val="004F3C00"/>
     <w:rsid w:val="004F4A9F"/>
     <w:rsid w:val="004F4E1C"/>
     <w:rsid w:val="004F6A38"/>
     <w:rsid w:val="004F75B1"/>
     <w:rsid w:val="00502144"/>
     <w:rsid w:val="005025C2"/>
     <w:rsid w:val="00505315"/>
     <w:rsid w:val="00505948"/>
     <w:rsid w:val="00505FA1"/>
     <w:rsid w:val="005073B1"/>
     <w:rsid w:val="00510366"/>
@@ -8439,50 +8434,51 @@
     <w:rsid w:val="005A01E8"/>
     <w:rsid w:val="005A1E54"/>
     <w:rsid w:val="005A2FFD"/>
     <w:rsid w:val="005A396C"/>
     <w:rsid w:val="005A53BA"/>
     <w:rsid w:val="005A5E51"/>
     <w:rsid w:val="005B013C"/>
     <w:rsid w:val="005B051F"/>
     <w:rsid w:val="005B1DF4"/>
     <w:rsid w:val="005B27E0"/>
     <w:rsid w:val="005B49D8"/>
     <w:rsid w:val="005B5043"/>
     <w:rsid w:val="005B7E85"/>
     <w:rsid w:val="005C119C"/>
     <w:rsid w:val="005C16A9"/>
     <w:rsid w:val="005C2327"/>
     <w:rsid w:val="005C35DC"/>
     <w:rsid w:val="005C3634"/>
     <w:rsid w:val="005C3712"/>
     <w:rsid w:val="005C6284"/>
     <w:rsid w:val="005C7C58"/>
     <w:rsid w:val="005D06F3"/>
     <w:rsid w:val="005D0D31"/>
     <w:rsid w:val="005D1973"/>
     <w:rsid w:val="005D1FC2"/>
+    <w:rsid w:val="005D3016"/>
     <w:rsid w:val="005D30F0"/>
     <w:rsid w:val="005D34B2"/>
     <w:rsid w:val="005D3B6C"/>
     <w:rsid w:val="005D59DC"/>
     <w:rsid w:val="005D69DC"/>
     <w:rsid w:val="005E0049"/>
     <w:rsid w:val="005E0FFA"/>
     <w:rsid w:val="005E161E"/>
     <w:rsid w:val="005E262C"/>
     <w:rsid w:val="005E5D01"/>
     <w:rsid w:val="005E5DBD"/>
     <w:rsid w:val="005F122B"/>
     <w:rsid w:val="005F1905"/>
     <w:rsid w:val="005F27A8"/>
     <w:rsid w:val="005F29D5"/>
     <w:rsid w:val="005F2CEF"/>
     <w:rsid w:val="005F478B"/>
     <w:rsid w:val="005F4831"/>
     <w:rsid w:val="005F5C0C"/>
     <w:rsid w:val="005F5E91"/>
     <w:rsid w:val="005F6CD9"/>
     <w:rsid w:val="005F7EA9"/>
     <w:rsid w:val="00602328"/>
     <w:rsid w:val="00602387"/>
     <w:rsid w:val="00604545"/>
@@ -8565,62 +8561,64 @@
     <w:rsid w:val="006A4BEE"/>
     <w:rsid w:val="006A5F99"/>
     <w:rsid w:val="006B2491"/>
     <w:rsid w:val="006B3065"/>
     <w:rsid w:val="006B49B8"/>
     <w:rsid w:val="006B4F6C"/>
     <w:rsid w:val="006B5B05"/>
     <w:rsid w:val="006C164D"/>
     <w:rsid w:val="006C23BB"/>
     <w:rsid w:val="006C3089"/>
     <w:rsid w:val="006C318D"/>
     <w:rsid w:val="006C452E"/>
     <w:rsid w:val="006C465E"/>
     <w:rsid w:val="006C4829"/>
     <w:rsid w:val="006C50A4"/>
     <w:rsid w:val="006C65BF"/>
     <w:rsid w:val="006C7935"/>
     <w:rsid w:val="006D1917"/>
     <w:rsid w:val="006D1BEC"/>
     <w:rsid w:val="006D2EA7"/>
     <w:rsid w:val="006D4CE0"/>
     <w:rsid w:val="006D52E7"/>
     <w:rsid w:val="006D576B"/>
     <w:rsid w:val="006D700F"/>
     <w:rsid w:val="006E09DE"/>
+    <w:rsid w:val="006E18D5"/>
     <w:rsid w:val="006E2368"/>
     <w:rsid w:val="006E4CA6"/>
     <w:rsid w:val="006E65AD"/>
     <w:rsid w:val="006E7117"/>
     <w:rsid w:val="006F059F"/>
     <w:rsid w:val="006F06F3"/>
     <w:rsid w:val="006F075D"/>
     <w:rsid w:val="006F0A7E"/>
     <w:rsid w:val="006F14B1"/>
     <w:rsid w:val="006F175B"/>
     <w:rsid w:val="006F21D0"/>
     <w:rsid w:val="006F325A"/>
+    <w:rsid w:val="006F3EDF"/>
     <w:rsid w:val="006F4A4F"/>
     <w:rsid w:val="006F4F8F"/>
     <w:rsid w:val="006F6D4F"/>
     <w:rsid w:val="00700209"/>
     <w:rsid w:val="00701D75"/>
     <w:rsid w:val="00702295"/>
     <w:rsid w:val="00703657"/>
     <w:rsid w:val="00704708"/>
     <w:rsid w:val="00707FB7"/>
     <w:rsid w:val="00710935"/>
     <w:rsid w:val="007109DC"/>
     <w:rsid w:val="00712058"/>
     <w:rsid w:val="00713527"/>
     <w:rsid w:val="00714036"/>
     <w:rsid w:val="00714CB4"/>
     <w:rsid w:val="00715770"/>
     <w:rsid w:val="00717D55"/>
     <w:rsid w:val="0072116E"/>
     <w:rsid w:val="00722FBD"/>
     <w:rsid w:val="0072413A"/>
     <w:rsid w:val="007248DC"/>
     <w:rsid w:val="00726194"/>
     <w:rsid w:val="007304CC"/>
     <w:rsid w:val="00730ACA"/>
     <w:rsid w:val="00732C8E"/>
@@ -8665,50 +8663,51 @@
     <w:rsid w:val="00795384"/>
     <w:rsid w:val="00795F35"/>
     <w:rsid w:val="00796B8F"/>
     <w:rsid w:val="007A0414"/>
     <w:rsid w:val="007A22D6"/>
     <w:rsid w:val="007A3297"/>
     <w:rsid w:val="007A7935"/>
     <w:rsid w:val="007B0F41"/>
     <w:rsid w:val="007B21BA"/>
     <w:rsid w:val="007B26ED"/>
     <w:rsid w:val="007B4A01"/>
     <w:rsid w:val="007B5392"/>
     <w:rsid w:val="007C1A9B"/>
     <w:rsid w:val="007C3BFC"/>
     <w:rsid w:val="007C4C51"/>
     <w:rsid w:val="007C6FB0"/>
     <w:rsid w:val="007C7D70"/>
     <w:rsid w:val="007C7EF5"/>
     <w:rsid w:val="007D0EBB"/>
     <w:rsid w:val="007D15E3"/>
     <w:rsid w:val="007D1D6D"/>
     <w:rsid w:val="007D2CB9"/>
     <w:rsid w:val="007D365C"/>
     <w:rsid w:val="007D67EC"/>
     <w:rsid w:val="007D6F3A"/>
+    <w:rsid w:val="007E1A42"/>
     <w:rsid w:val="007E1E62"/>
     <w:rsid w:val="007E284A"/>
     <w:rsid w:val="007E667A"/>
     <w:rsid w:val="007E6A06"/>
     <w:rsid w:val="007E711B"/>
     <w:rsid w:val="007E772E"/>
     <w:rsid w:val="007E7FCF"/>
     <w:rsid w:val="007F2C26"/>
     <w:rsid w:val="007F3126"/>
     <w:rsid w:val="007F3ED3"/>
     <w:rsid w:val="007F476E"/>
     <w:rsid w:val="00801279"/>
     <w:rsid w:val="00806D4B"/>
     <w:rsid w:val="0080717C"/>
     <w:rsid w:val="008136AA"/>
     <w:rsid w:val="00814040"/>
     <w:rsid w:val="00816E34"/>
     <w:rsid w:val="0081796E"/>
     <w:rsid w:val="00820FB0"/>
     <w:rsid w:val="00821434"/>
     <w:rsid w:val="0082396C"/>
     <w:rsid w:val="008247F3"/>
     <w:rsid w:val="008272A0"/>
     <w:rsid w:val="00827A22"/>
     <w:rsid w:val="00827B7F"/>
@@ -9016,82 +9015,84 @@
     <w:rsid w:val="00AF0535"/>
     <w:rsid w:val="00AF114D"/>
     <w:rsid w:val="00AF2699"/>
     <w:rsid w:val="00AF40DF"/>
     <w:rsid w:val="00AF4284"/>
     <w:rsid w:val="00AF5D25"/>
     <w:rsid w:val="00AF787C"/>
     <w:rsid w:val="00B01919"/>
     <w:rsid w:val="00B02BEE"/>
     <w:rsid w:val="00B03CB0"/>
     <w:rsid w:val="00B05793"/>
     <w:rsid w:val="00B071D1"/>
     <w:rsid w:val="00B0792C"/>
     <w:rsid w:val="00B10101"/>
     <w:rsid w:val="00B111BC"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B121B5"/>
     <w:rsid w:val="00B12417"/>
     <w:rsid w:val="00B13B5F"/>
     <w:rsid w:val="00B1411D"/>
     <w:rsid w:val="00B15959"/>
     <w:rsid w:val="00B1741E"/>
     <w:rsid w:val="00B17853"/>
     <w:rsid w:val="00B17A2C"/>
     <w:rsid w:val="00B17A94"/>
+    <w:rsid w:val="00B209A9"/>
     <w:rsid w:val="00B21A15"/>
     <w:rsid w:val="00B23BD0"/>
     <w:rsid w:val="00B300DB"/>
     <w:rsid w:val="00B30E1D"/>
     <w:rsid w:val="00B31832"/>
     <w:rsid w:val="00B32432"/>
     <w:rsid w:val="00B3356C"/>
     <w:rsid w:val="00B357A3"/>
     <w:rsid w:val="00B36155"/>
     <w:rsid w:val="00B37473"/>
     <w:rsid w:val="00B37B6B"/>
     <w:rsid w:val="00B37D0C"/>
     <w:rsid w:val="00B407E3"/>
     <w:rsid w:val="00B41D85"/>
     <w:rsid w:val="00B435AD"/>
     <w:rsid w:val="00B44E5D"/>
     <w:rsid w:val="00B452DC"/>
     <w:rsid w:val="00B45705"/>
     <w:rsid w:val="00B511F0"/>
     <w:rsid w:val="00B51FB0"/>
     <w:rsid w:val="00B524DA"/>
     <w:rsid w:val="00B53255"/>
     <w:rsid w:val="00B532B6"/>
     <w:rsid w:val="00B53DD0"/>
     <w:rsid w:val="00B54406"/>
     <w:rsid w:val="00B558CE"/>
     <w:rsid w:val="00B56836"/>
     <w:rsid w:val="00B57AA6"/>
     <w:rsid w:val="00B608E8"/>
     <w:rsid w:val="00B61128"/>
     <w:rsid w:val="00B613C8"/>
     <w:rsid w:val="00B64E3E"/>
+    <w:rsid w:val="00B6549F"/>
     <w:rsid w:val="00B6585A"/>
     <w:rsid w:val="00B65DD3"/>
     <w:rsid w:val="00B662A6"/>
     <w:rsid w:val="00B6674F"/>
     <w:rsid w:val="00B75640"/>
     <w:rsid w:val="00B7706C"/>
     <w:rsid w:val="00B7766A"/>
     <w:rsid w:val="00B80DC9"/>
     <w:rsid w:val="00B80EE9"/>
     <w:rsid w:val="00B81964"/>
     <w:rsid w:val="00B85018"/>
     <w:rsid w:val="00B853E7"/>
     <w:rsid w:val="00B85594"/>
     <w:rsid w:val="00B85DC7"/>
     <w:rsid w:val="00B86862"/>
     <w:rsid w:val="00B86C58"/>
     <w:rsid w:val="00B87791"/>
     <w:rsid w:val="00B94945"/>
     <w:rsid w:val="00B95BF5"/>
     <w:rsid w:val="00B95FA4"/>
     <w:rsid w:val="00B96AEF"/>
     <w:rsid w:val="00BA1A6F"/>
     <w:rsid w:val="00BA35E1"/>
     <w:rsid w:val="00BA643A"/>
     <w:rsid w:val="00BB1378"/>
@@ -9325,50 +9326,51 @@
     <w:rsid w:val="00DF521C"/>
     <w:rsid w:val="00E0012E"/>
     <w:rsid w:val="00E00191"/>
     <w:rsid w:val="00E00ED8"/>
     <w:rsid w:val="00E0295F"/>
     <w:rsid w:val="00E03289"/>
     <w:rsid w:val="00E03DF0"/>
     <w:rsid w:val="00E04BF7"/>
     <w:rsid w:val="00E0595B"/>
     <w:rsid w:val="00E07200"/>
     <w:rsid w:val="00E1016C"/>
     <w:rsid w:val="00E1170B"/>
     <w:rsid w:val="00E12693"/>
     <w:rsid w:val="00E12EF2"/>
     <w:rsid w:val="00E1328E"/>
     <w:rsid w:val="00E13699"/>
     <w:rsid w:val="00E13707"/>
     <w:rsid w:val="00E1631B"/>
     <w:rsid w:val="00E16719"/>
     <w:rsid w:val="00E16B34"/>
     <w:rsid w:val="00E16D9A"/>
     <w:rsid w:val="00E16F47"/>
     <w:rsid w:val="00E214DC"/>
     <w:rsid w:val="00E25146"/>
     <w:rsid w:val="00E25585"/>
+    <w:rsid w:val="00E259DA"/>
     <w:rsid w:val="00E267C3"/>
     <w:rsid w:val="00E33416"/>
     <w:rsid w:val="00E378BA"/>
     <w:rsid w:val="00E41272"/>
     <w:rsid w:val="00E41CD1"/>
     <w:rsid w:val="00E4470C"/>
     <w:rsid w:val="00E45415"/>
     <w:rsid w:val="00E45C4C"/>
     <w:rsid w:val="00E50AEC"/>
     <w:rsid w:val="00E5116F"/>
     <w:rsid w:val="00E5247F"/>
     <w:rsid w:val="00E5268A"/>
     <w:rsid w:val="00E54AFD"/>
     <w:rsid w:val="00E562FA"/>
     <w:rsid w:val="00E56BAD"/>
     <w:rsid w:val="00E57200"/>
     <w:rsid w:val="00E573F9"/>
     <w:rsid w:val="00E607F2"/>
     <w:rsid w:val="00E6133B"/>
     <w:rsid w:val="00E62092"/>
     <w:rsid w:val="00E636F6"/>
     <w:rsid w:val="00E64B73"/>
     <w:rsid w:val="00E6560B"/>
     <w:rsid w:val="00E663F3"/>
     <w:rsid w:val="00E679DE"/>
@@ -9754,53 +9756,53 @@
     <w:rsid w:val="7EDD4ECE"/>
     <w:rsid w:val="7EF72E21"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=";"/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="206C6747"/>
-  <w15:docId w15:val="{E13F48F2-DC7D-4EE1-8559-0B625830E285}"/>
+  <w15:docId w15:val="{86A9D3F9-82DB-4569-9622-E1C14EFDF50A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10133,327 +10135,327 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D57381"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift1Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift2Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="767878"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift4Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift6Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift7Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1296"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1296" w:hanging="1296"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift8Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1440" w:hanging="1440"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift9Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1584"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1584" w:hanging="1584"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis2">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="berschrift2"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis3">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Seitenzahl">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003521DC"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00837C57"/>
@@ -10466,234 +10468,234 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05objet">
     <w:name w:val="05_objet"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
     <w:name w:val="08_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00E04101"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="Verzeichnis1"/>
+    <w:basedOn w:val="TOC1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="Verzeichnis2"/>
+    <w:basedOn w:val="TOC2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="Verzeichnis3"/>
+    <w:basedOn w:val="TOC3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces3">
     <w:name w:val="07_puces_3"/>
     <w:basedOn w:val="07puces2"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681" w:hanging="227"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis4">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Verzeichnis5">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BesuchterLink">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04date">
     <w:name w:val="04_date"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -10706,91 +10708,91 @@
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02expditeurfentre">
     <w:name w:val="02_expéditeur_fenêtre"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00EB6284"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2553"/>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="berschrift1"/>
+    <w:basedOn w:val="Heading1"/>
     <w:next w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:rsid w:val="00B44F22"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
@@ -10803,314 +10805,314 @@
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10dnumrotation4eniveau">
     <w:name w:val="10d_numérotation_4e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="004000DF"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Liste">
+  <w:style w:type="paragraph" w:styleId="List">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="004000DF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00DC58D1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:rsid w:val="00DC58D1"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berarbeitung">
+  <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:rsid w:val="005C6284"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765A5C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00765A5C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
     <w:rsid w:val="0026262C"/>
     <w:rPr>
       <w:b/>
       <w:kern w:val="32"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Funotentext">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="FunotentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026262C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Funotentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0026262C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Funotenzeichen">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0026262C"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FD18B2"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="004722A1"/>
     <w:rPr>
       <w:b/>
       <w:color w:val="767878"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004722A1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Erwhnung">
+  <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00093481"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="299577623">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -11941,58 +11943,58 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1953825658">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -12287,98 +12289,89 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="bc22259d-bd83-43f3-9467-5f1c7d608c47" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <oui_x0020_non xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+    <MigrationL xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e8f21eda1baaeadbb497c8a5f282c7b" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d66a19061dd367065859d36131eb4575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10465fa90a7dee1cf14f2b301f4b8612" ns2:_="" ns3:_="">
     <xsd:import namespace="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <xsd:import namespace="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:oui_x0020_non" minOccurs="0"/>
+                <xsd:element ref="ns2:MigrationL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2571d677-18f0-43d7-86d0-4d7c1a826418" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12402,50 +12395,62 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="oui_x0020_non" ma:index="23" nillable="true" ma:displayName="oui non" ma:internalName="oui_x0020_non">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationL" ma:index="24" nillable="true" ma:displayName="Migration L" ma:description="remarques pour migration du L" ma:format="Dropdown" ma:internalName="MigrationL">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc22259d-bd83-43f3-9467-5f1c7d608c47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12545,150 +12550,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0E9352B-2E43-48F6-B440-15C2106BBAE8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59C7D321-4004-4B5C-B734-88A646C2F638}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B62F765-3AF4-4002-AA1F-22E0CC56B6DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6997BC86-FBE6-4C60-8F3B-F9D1CB6A9870}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17DCE1AF-9232-41C1-BB60-5B0DAE1A0F53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3724</Characters>
+  <Pages>1</Pages>
+  <Words>640</Words>
+  <Characters>3653</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>95</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4193</CharactersWithSpaces>
+  <CharactersWithSpaces>4285</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Guillaume Jeanne</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB5A15FC9BE7641AC70640FF80988AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">