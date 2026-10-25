--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -1,87 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2588FD6B-F9D9-4708-97AB-21990DBEEE7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B237066-EF70-4429-B997-6095A7BEF0F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te25-637" sheetId="6" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Signes - Zeichen" sheetId="5" r:id="rId5"/>
+    <sheet name="te26-637" sheetId="7" r:id="rId1"/>
+    <sheet name="te25-637" sheetId="6" r:id="rId2"/>
+    <sheet name="te24-637" sheetId="2" r:id="rId3"/>
+    <sheet name="te23-637" sheetId="3" r:id="rId4"/>
+    <sheet name="te22-637" sheetId="4" r:id="rId5"/>
+    <sheet name="Signes - Zeichen" sheetId="5" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'te22-637'!$A$1:$G$56</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te25-637'!$A$1:$G$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'te22-637'!$A$1:$G$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'te23-637'!$A$1:$G$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'te24-637'!$A$1:$G$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'te25-637'!$A$1:$G$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te26-637'!$A$1:$G$56</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="408" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="102">
   <si>
     <t>kosten</t>
   </si>
   <si>
     <t>Personal-</t>
   </si>
   <si>
     <t>Sachaufwand</t>
   </si>
   <si>
     <t>personnel</t>
   </si>
   <si>
     <t>d'exploitation</t>
   </si>
   <si>
     <t>Charges de</t>
   </si>
   <si>
     <t>Charges</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -331,50 +334,62 @@
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Coûts de fonctionnement de la Haute école spécialisée de Fribourg, par domaine d'études et prestation, en 2024</t>
   </si>
   <si>
     <t>Laufende Kosten der Fachhochschule Freiburg nach Fachbereich und Leistung 2024</t>
   </si>
   <si>
     <t>Quelle: Fachhochschule Freiburg HES-SO//FR, Freiburg, te25-637</t>
   </si>
   <si>
     <t>Actualisation / Aktualisiert am: 14.10.2025</t>
+  </si>
+  <si>
+    <t>Coûts de fonctionnement de la Haute école spécialisée de Fribourg, par domaine d'études et prestation, en 2025</t>
+  </si>
+  <si>
+    <t>Laufende Kosten der Fachhochschule Freiburg nach Fachbereich und Leistung 2025</t>
+  </si>
+  <si>
+    <t>Quelle: Fachhochschule Freiburg HES-SO//FR, Freiburg, te26-637</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -841,51 +856,51 @@
   <cellStyles count="9">
     <cellStyle name="Milliers 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Milliers 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="7" xr:uid="{530177EA-98DB-472D-AEDA-859D6E5D6A82}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{DDB6458F-FFE0-46CF-A0C2-E2B12F37AB29}"/>
     <cellStyle name="Normal 4 2" xfId="6" xr:uid="{611FA1BD-52A3-4C32-A934-4A13A10E2623}"/>
     <cellStyle name="Normal 5" xfId="8" xr:uid="{9508C833-FE13-4266-8515-CC7EF0955ECB}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1149,81 +1164,85 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D898389E-7098-46EC-B183-1F9BD4E660BA}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3CD8045F-28B7-4063-A819-0ABB8A49A62F}">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="26.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="26.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
       <c r="H1" s="1"/>
     </row>
     <row r="2" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="14" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
     </row>
     <row r="3" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="29"/>
       <c r="C3" s="29"/>
       <c r="D3" s="29"/>
       <c r="E3" s="29"/>
       <c r="F3" s="29"/>
       <c r="G3" s="29"/>
       <c r="H3" s="1"/>
     </row>
     <row r="4" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="29"/>
@@ -1323,711 +1342,711 @@
       <c r="F10" s="38" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="26"/>
       <c r="H10" s="1"/>
     </row>
     <row r="11" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="25"/>
       <c r="B11" s="25"/>
       <c r="C11" s="25"/>
       <c r="D11" s="25"/>
       <c r="E11" s="25" t="s">
         <v>0</v>
       </c>
       <c r="F11" s="36" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="25"/>
       <c r="H11" s="1"/>
     </row>
     <row r="12" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="39" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="40">
-        <v>132360.79730999999</v>
+        <v>131307.42409000001</v>
       </c>
       <c r="C12" s="40">
-        <v>114483.29482999998</v>
+        <v>112751.63038</v>
       </c>
       <c r="D12" s="40">
-        <v>19661.871119999996</v>
+        <v>18146.656769999998</v>
       </c>
       <c r="E12" s="40">
-        <v>94821.423709999988</v>
+        <v>94604.973609999986</v>
       </c>
       <c r="F12" s="40">
-        <v>17877.502479999999</v>
+        <v>18555.793710000002</v>
       </c>
       <c r="G12" s="41" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="8"/>
     </row>
     <row r="13" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="21">
-        <v>77054.102599999998</v>
+        <v>76271.423769999994</v>
       </c>
       <c r="C13" s="21">
-        <v>64495.879439999997</v>
+        <v>63366.377789999999</v>
       </c>
       <c r="D13" s="21">
-        <v>10090.017629999998</v>
+        <v>9523.3933799999995</v>
       </c>
       <c r="E13" s="21">
-        <v>54405.861809999995</v>
+        <v>53842.984409999997</v>
       </c>
       <c r="F13" s="21">
-        <v>12558.22316</v>
+        <v>12905.045979999999</v>
       </c>
       <c r="G13" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="8"/>
     </row>
     <row r="14" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="21">
-        <v>9678.5364100000024</v>
+        <v>9838.3081000000002</v>
       </c>
       <c r="C14" s="21">
-        <v>9088.2010100000025</v>
+        <v>9209.6887699999988</v>
       </c>
       <c r="D14" s="21">
-        <v>2319.51568</v>
+        <v>2348.6135199999994</v>
       </c>
       <c r="E14" s="21">
-        <v>6768.6853299999993</v>
+        <v>6861.0752499999999</v>
       </c>
       <c r="F14" s="21">
-        <v>590.33539999999994</v>
+        <v>628.61932999999999</v>
       </c>
       <c r="G14" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H14" s="8"/>
     </row>
     <row r="15" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="21">
-        <v>45628.158300000003</v>
+        <v>45197.69221999999</v>
       </c>
       <c r="C15" s="21">
-        <v>40899.214380000005</v>
+        <v>40175.563819999996</v>
       </c>
       <c r="D15" s="21">
-        <v>7252.3378100000009</v>
+        <v>6274.6498700000002</v>
       </c>
       <c r="E15" s="21">
-        <v>33646.876569999993</v>
+        <v>33900.913949999995</v>
       </c>
       <c r="F15" s="21">
-        <v>4728.9439199999997</v>
+        <v>5022.1284000000005</v>
       </c>
       <c r="G15" s="43" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="8"/>
     </row>
     <row r="16" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="28">
-        <v>19187.367289999998</v>
+        <v>20111.910649999994</v>
       </c>
       <c r="C16" s="28">
-        <v>17568.88408</v>
+        <v>17902.573019999996</v>
       </c>
       <c r="D16" s="28">
-        <v>2062.1981700000001</v>
+        <v>2312.4514299999996</v>
       </c>
       <c r="E16" s="28">
-        <v>15506.68591</v>
+        <v>15590.121590000001</v>
       </c>
       <c r="F16" s="28">
-        <v>1618.4832099999996</v>
+        <v>2209.33763</v>
       </c>
       <c r="G16" s="45" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="8"/>
     </row>
     <row r="17" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B17" s="21">
-        <v>15075.308129999999</v>
+        <v>15659.224709999997</v>
       </c>
       <c r="C17" s="21">
-        <v>13745.12609</v>
+        <v>13898.338669999997</v>
       </c>
       <c r="D17" s="21">
-        <v>1528.2432099999999</v>
+        <v>1761.0778299999999</v>
       </c>
       <c r="E17" s="21">
-        <v>12216.882879999999</v>
+        <v>12137.260839999999</v>
       </c>
       <c r="F17" s="21">
-        <v>1330.1820399999999</v>
+        <v>1760.8860400000001</v>
       </c>
       <c r="G17" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="8"/>
     </row>
     <row r="18" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="21">
-        <v>1556.2443899999998</v>
+        <v>1631.4580000000001</v>
       </c>
       <c r="C18" s="21">
-        <v>1425.3966499999999</v>
+        <v>1460.66444</v>
       </c>
       <c r="D18" s="21">
-        <v>156.52922999999998</v>
+        <v>218.02674000000002</v>
       </c>
       <c r="E18" s="21">
-        <v>1268.86742</v>
+        <v>1242.6377000000002</v>
       </c>
       <c r="F18" s="21">
-        <v>130.84774000000002</v>
+        <v>170.79355999999999</v>
       </c>
       <c r="G18" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H18" s="8"/>
     </row>
     <row r="19" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="21">
-        <v>2555.81477</v>
+        <v>2821.2279399999993</v>
       </c>
       <c r="C19" s="21">
-        <v>2398.3613399999999</v>
+        <v>2543.5699099999997</v>
       </c>
       <c r="D19" s="21">
-        <v>377.42572999999999</v>
+        <v>333.34685999999999</v>
       </c>
       <c r="E19" s="21">
-        <v>2020.9356099999998</v>
+        <v>2210.2230499999996</v>
       </c>
       <c r="F19" s="21">
-        <v>157.45343</v>
+        <v>277.65803000000005</v>
       </c>
       <c r="G19" s="43" t="s">
         <v>30</v>
       </c>
       <c r="H19" s="8"/>
     </row>
     <row r="20" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B20" s="28">
-        <v>19389.087739999999</v>
+        <v>18577.101719999999</v>
       </c>
       <c r="C20" s="28">
-        <v>17344.08063</v>
+        <v>16535.156779999998</v>
       </c>
       <c r="D20" s="28">
-        <v>4049.3164400000001</v>
+        <v>3491.2077200000003</v>
       </c>
       <c r="E20" s="28">
-        <v>13294.764190000002</v>
+        <v>13043.949059999999</v>
       </c>
       <c r="F20" s="28">
-        <v>2045.00711</v>
+        <v>2041.9449399999999</v>
       </c>
       <c r="G20" s="45" t="s">
         <v>34</v>
       </c>
       <c r="H20" s="8"/>
     </row>
     <row r="21" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B21" s="21">
-        <v>10295.130169999999</v>
+        <v>9609.4686299999994</v>
       </c>
       <c r="C21" s="21">
-        <v>8946.6866499999978</v>
+        <v>8323.7531999999992</v>
       </c>
       <c r="D21" s="21">
-        <v>1386.8326099999999</v>
+        <v>1230.32059</v>
       </c>
       <c r="E21" s="21">
-        <v>7559.8540399999993</v>
+        <v>7093.4326099999998</v>
       </c>
       <c r="F21" s="21">
-        <v>1348.44352</v>
+        <v>1285.71543</v>
       </c>
       <c r="G21" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="8"/>
     </row>
     <row r="22" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="21">
-        <v>3343.17193</v>
+        <v>3689.99973</v>
       </c>
       <c r="C22" s="21">
-        <v>3153.1620800000001</v>
+        <v>3483.2997799999998</v>
       </c>
       <c r="D22" s="21">
-        <v>1210.21181</v>
+        <v>1193.15823</v>
       </c>
       <c r="E22" s="21">
-        <v>1942.95027</v>
+        <v>2290.1415499999998</v>
       </c>
       <c r="F22" s="21">
-        <v>190.00984999999997</v>
+        <v>206.69995</v>
       </c>
       <c r="G22" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="8"/>
     </row>
     <row r="23" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="21">
-        <v>5750.785640000001</v>
+        <v>5277.6333599999998</v>
       </c>
       <c r="C23" s="21">
-        <v>5244.2319000000007</v>
+        <v>4728.103799999999</v>
       </c>
       <c r="D23" s="21">
-        <v>1452.2720200000001</v>
+        <v>1067.7288999999998</v>
       </c>
       <c r="E23" s="21">
-        <v>3791.9598799999999</v>
+        <v>3660.3748999999993</v>
       </c>
       <c r="F23" s="21">
-        <v>506.55374</v>
+        <v>549.52956000000006</v>
       </c>
       <c r="G23" s="43" t="s">
         <v>30</v>
       </c>
       <c r="H23" s="8"/>
     </row>
     <row r="24" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="28">
-        <v>23731.411639999998</v>
+        <v>24445.30689</v>
       </c>
       <c r="C24" s="28">
-        <v>20746.028259999999</v>
+        <v>20086.628929999999</v>
       </c>
       <c r="D24" s="28">
-        <v>3512.2284900000004</v>
+        <v>3388.8217500000001</v>
       </c>
       <c r="E24" s="28">
-        <v>17233.799769999998</v>
+        <v>16697.80718</v>
       </c>
       <c r="F24" s="28">
-        <v>2985.3833800000002</v>
+        <v>4358.67796</v>
       </c>
       <c r="G24" s="45" t="s">
         <v>36</v>
       </c>
       <c r="H24" s="8"/>
     </row>
     <row r="25" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B25" s="21">
-        <v>15885.37696</v>
+        <v>16819.787510000002</v>
       </c>
       <c r="C25" s="21">
-        <v>13575.00569</v>
+        <v>13421.737550000002</v>
       </c>
       <c r="D25" s="21">
-        <v>2282.93442</v>
+        <v>2276.3246899999999</v>
       </c>
       <c r="E25" s="21">
-        <v>11292.07127</v>
+        <v>11145.412859999999</v>
       </c>
       <c r="F25" s="21">
-        <v>2310.3712700000001</v>
+        <v>3398.0499599999998</v>
       </c>
       <c r="G25" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="8"/>
     </row>
     <row r="26" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="21">
-        <v>1675.8322900000001</v>
+        <v>1546.4710700000001</v>
       </c>
       <c r="C26" s="21">
-        <v>1600.1716100000001</v>
+        <v>1439.9689499999999</v>
       </c>
       <c r="D26" s="21">
-        <v>365.09854999999999</v>
+        <v>308.99733000000003</v>
       </c>
       <c r="E26" s="21">
-        <v>1235.0730600000002</v>
+        <v>1130.97162</v>
       </c>
       <c r="F26" s="21">
-        <v>75.660679999999999</v>
+        <v>106.50212000000001</v>
       </c>
       <c r="G26" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H26" s="8"/>
     </row>
     <row r="27" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="21">
-        <v>6170.2023900000004</v>
+        <v>6079.0483099999992</v>
       </c>
       <c r="C27" s="21">
-        <v>5570.8509600000007</v>
+        <v>5224.9224299999996</v>
       </c>
       <c r="D27" s="21">
-        <v>864.1955200000001</v>
+        <v>803.49973</v>
       </c>
       <c r="E27" s="21">
-        <v>4706.6554400000005</v>
+        <v>4421.4227000000001</v>
       </c>
       <c r="F27" s="21">
-        <v>599.35142999999994</v>
+        <v>854.12587999999994</v>
       </c>
       <c r="G27" s="43" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="8"/>
     </row>
     <row r="28" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="28">
-        <v>11620.658649999999</v>
+        <v>11476.081669999998</v>
       </c>
       <c r="C28" s="28">
-        <v>9117.1738699999987</v>
+        <v>8892.1565399999999</v>
       </c>
       <c r="D28" s="28">
-        <v>2159.9466500000003</v>
+        <v>1617.0457699999999</v>
       </c>
       <c r="E28" s="28">
-        <v>6957.2272200000007</v>
+        <v>7275.1107699999993</v>
       </c>
       <c r="F28" s="28">
-        <v>2503.4847799999998</v>
+        <v>2583.9251300000001</v>
       </c>
       <c r="G28" s="45" t="s">
         <v>38</v>
       </c>
       <c r="H28" s="8"/>
     </row>
     <row r="29" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B29" s="21">
-        <v>5920.9426599999997</v>
+        <v>5326.8490299999994</v>
       </c>
       <c r="C29" s="21">
-        <v>4239.1858600000005</v>
+        <v>3804.1414499999996</v>
       </c>
       <c r="D29" s="21">
-        <v>1086.6524899999999</v>
+        <v>808.41091999999992</v>
       </c>
       <c r="E29" s="21">
-        <v>3152.5333700000001</v>
+        <v>2995.7305299999998</v>
       </c>
       <c r="F29" s="21">
-        <v>1681.7568000000001</v>
+        <v>1522.70758</v>
       </c>
       <c r="G29" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="8"/>
     </row>
     <row r="30" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="21">
-        <v>677.84918000000005</v>
+        <v>322.74430999999993</v>
       </c>
       <c r="C30" s="21">
-        <v>637.45915000000002</v>
+        <v>305.98824999999994</v>
       </c>
       <c r="D30" s="21">
-        <v>141.94531000000001</v>
+        <v>95.946370000000002</v>
       </c>
       <c r="E30" s="21">
-        <v>495.51384000000002</v>
+        <v>210.04187999999996</v>
       </c>
       <c r="F30" s="21">
-        <v>40.390029999999996</v>
+        <v>16.756060000000002</v>
       </c>
       <c r="G30" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H30" s="8"/>
     </row>
     <row r="31" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="21">
-        <v>5021.8668099999995</v>
+        <v>5826.4883300000001</v>
       </c>
       <c r="C31" s="21">
-        <v>4240.5288599999994</v>
+        <v>4782.0268399999995</v>
       </c>
       <c r="D31" s="21">
-        <v>931.34885000000008</v>
+        <v>712.68848000000003</v>
       </c>
       <c r="E31" s="21">
-        <v>3309.1800099999996</v>
+        <v>4069.3383600000002</v>
       </c>
       <c r="F31" s="21">
-        <v>781.33794999999998</v>
+        <v>1044.4614899999999</v>
       </c>
       <c r="G31" s="43" t="s">
         <v>30</v>
       </c>
       <c r="H31" s="8"/>
     </row>
     <row r="32" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="44" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="28">
-        <v>43507.245270000007</v>
+        <v>41056.630520000006</v>
       </c>
       <c r="C32" s="28">
-        <v>35721.768700000001</v>
+        <v>34638.992020000005</v>
       </c>
       <c r="D32" s="28">
-        <v>6331.2165399999994</v>
+        <v>5721.8499499999998</v>
       </c>
       <c r="E32" s="28">
-        <v>29390.552159999999</v>
+        <v>28917.142070000002</v>
       </c>
       <c r="F32" s="28">
-        <v>7785.4765700000007</v>
+        <v>6417.6384999999991</v>
       </c>
       <c r="G32" s="45" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="8"/>
     </row>
     <row r="33" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="21">
-        <v>21547.292319999997</v>
+        <v>19961.063659999996</v>
       </c>
       <c r="C33" s="21">
-        <v>16243.072939999998</v>
+        <v>15622.25138</v>
       </c>
       <c r="D33" s="21">
-        <v>3067.2440599999995</v>
+        <v>2637.43615</v>
       </c>
       <c r="E33" s="21">
-        <v>13175.828880000001</v>
+        <v>12984.81523</v>
       </c>
       <c r="F33" s="21">
-        <v>5304.2193799999995</v>
+        <v>4338.8122799999992</v>
       </c>
       <c r="G33" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="8"/>
     </row>
     <row r="34" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="21">
-        <v>1377.6170499999998</v>
+        <v>1678.1659299999999</v>
       </c>
       <c r="C34" s="21">
-        <v>1293.6895499999998</v>
+        <v>1595.1091299999998</v>
       </c>
       <c r="D34" s="21">
-        <v>289.39049</v>
+        <v>312.34186</v>
       </c>
       <c r="E34" s="21">
-        <v>1004.2990599999999</v>
+        <v>1282.7672700000001</v>
       </c>
       <c r="F34" s="21">
-        <v>83.927499999999981</v>
+        <v>83.056799999999981</v>
       </c>
       <c r="G34" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H34" s="8"/>
     </row>
     <row r="35" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="42" t="s">
         <v>29</v>
       </c>
       <c r="B35" s="21">
-        <v>20582.335900000002</v>
+        <v>19417.40093</v>
       </c>
       <c r="C35" s="21">
-        <v>18185.00621</v>
+        <v>17421.631510000003</v>
       </c>
       <c r="D35" s="21">
-        <v>2974.5819900000001</v>
+        <v>2772.0719399999998</v>
       </c>
       <c r="E35" s="21">
-        <v>15210.424219999999</v>
+        <v>14649.559569999999</v>
       </c>
       <c r="F35" s="21">
-        <v>2397.32969</v>
+        <v>1995.7694199999999</v>
       </c>
       <c r="G35" s="43" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="8"/>
     </row>
     <row r="36" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="44" t="s">
         <v>41</v>
       </c>
       <c r="B36" s="28">
-        <v>14925.026719999998</v>
+        <v>15640.39264</v>
       </c>
       <c r="C36" s="28">
-        <v>13985.359289999999</v>
+        <v>14696.123089999999</v>
       </c>
       <c r="D36" s="28">
-        <v>1546.9648300000001</v>
+        <v>1615.2801499999998</v>
       </c>
       <c r="E36" s="28">
-        <v>12438.39446</v>
+        <v>13080.84294</v>
       </c>
       <c r="F36" s="28">
-        <v>939.66742999999997</v>
+        <v>944.26954999999998</v>
       </c>
       <c r="G36" s="45" t="s">
         <v>41</v>
       </c>
       <c r="H36" s="8"/>
     </row>
     <row r="37" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="42" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="21">
-        <v>8330.0523599999997</v>
+        <v>8895.0302300000003</v>
       </c>
       <c r="C37" s="21">
-        <v>7746.8022099999989</v>
+        <v>8296.1555399999997</v>
       </c>
       <c r="D37" s="21">
-        <v>738.11083999999994</v>
+        <v>809.82320000000004</v>
       </c>
       <c r="E37" s="21">
-        <v>7008.6913699999996</v>
+        <v>7486.3323399999999</v>
       </c>
       <c r="F37" s="21">
-        <v>583.25015000000008</v>
+        <v>598.87468999999999</v>
       </c>
       <c r="G37" s="43" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="8"/>
     </row>
     <row r="38" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="42" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="21">
-        <v>1047.8215699999998</v>
+        <v>969.4690599999999</v>
       </c>
       <c r="C38" s="21">
-        <v>978.32196999999996</v>
+        <v>924.65822000000003</v>
       </c>
       <c r="D38" s="21">
-        <v>156.34029000000001</v>
+        <v>220.14299</v>
       </c>
       <c r="E38" s="21">
-        <v>821.9816800000001</v>
+        <v>704.51522999999997</v>
       </c>
       <c r="F38" s="21">
-        <v>69.499600000000001</v>
+        <v>44.810840000000006</v>
       </c>
       <c r="G38" s="43" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="8"/>
     </row>
     <row r="39" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="46" t="s">
         <v>29</v>
       </c>
       <c r="B39" s="47">
-        <v>5547.1527900000001</v>
+        <v>5775.8933499999994</v>
       </c>
       <c r="C39" s="47">
-        <v>5260.2351100000005</v>
+        <v>5475.30933</v>
       </c>
       <c r="D39" s="47">
-        <v>652.51369999999997</v>
+        <v>585.31395999999995</v>
       </c>
       <c r="E39" s="47">
-        <v>4607.7214100000001</v>
+        <v>4889.9953700000005</v>
       </c>
       <c r="F39" s="47">
-        <v>286.91768000000002</v>
+        <v>300.58402000000001</v>
       </c>
       <c r="G39" s="48" t="s">
         <v>30</v>
       </c>
       <c r="H39" s="8"/>
     </row>
     <row r="40" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="29"/>
       <c r="B40" s="29"/>
       <c r="C40" s="21"/>
       <c r="D40" s="21"/>
       <c r="E40" s="21"/>
       <c r="F40" s="21"/>
       <c r="G40" s="21"/>
       <c r="H40" s="16"/>
     </row>
     <row r="41" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="7" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="29"/>
       <c r="C41" s="21"/>
       <c r="D41" s="21"/>
       <c r="E41" s="21"/>
       <c r="F41" s="21"/>
@@ -2133,70 +2152,70 @@
       <c r="G50" s="29"/>
     </row>
     <row r="51" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="29"/>
       <c r="B51" s="29"/>
       <c r="C51" s="29"/>
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
       <c r="F51" s="29"/>
       <c r="G51" s="29"/>
       <c r="H51" s="16"/>
     </row>
     <row r="52" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B52" s="29"/>
       <c r="C52" s="29"/>
       <c r="D52" s="29"/>
       <c r="E52" s="29"/>
       <c r="F52" s="29"/>
       <c r="G52" s="29"/>
     </row>
     <row r="53" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="5" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="B53" s="29"/>
       <c r="C53" s="29"/>
       <c r="D53" s="29"/>
       <c r="E53" s="29"/>
       <c r="F53" s="29"/>
       <c r="G53" s="29"/>
     </row>
     <row r="54" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B54" s="29"/>
       <c r="C54" s="29"/>
       <c r="D54" s="29"/>
       <c r="E54" s="29"/>
       <c r="F54" s="29"/>
       <c r="G54" s="29"/>
     </row>
     <row r="55" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="7" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B55" s="29"/>
       <c r="C55" s="29"/>
       <c r="D55" s="29"/>
       <c r="E55" s="29"/>
       <c r="F55" s="29"/>
       <c r="G55" s="29"/>
     </row>
     <row r="56" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C56" s="16"/>
       <c r="D56" s="16"/>
       <c r="E56" s="16"/>
     </row>
     <row r="57" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C57" s="16"/>
       <c r="D57" s="16"/>
       <c r="E57" s="16"/>
     </row>
     <row r="58" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C58" s="16"/>
       <c r="D58" s="16"/>
       <c r="E58" s="16"/>
     </row>
     <row r="59" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C59" s="16"/>
@@ -2240,50 +2259,1140 @@
     </row>
     <row r="67" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C67" s="16"/>
       <c r="D67" s="16"/>
       <c r="E67" s="16"/>
     </row>
     <row r="68" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
     </row>
     <row r="69" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C69" s="16"/>
       <c r="D69" s="16"/>
       <c r="E69" s="16"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D898389E-7098-46EC-B183-1F9BD4E660BA}">
+  <dimension ref="A1:H69"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="26.125" style="1" customWidth="1"/>
+    <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="26.125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="11" style="2" customWidth="1"/>
+    <col min="9" max="16384" width="11" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="1"/>
+    </row>
+    <row r="2" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="14" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+    </row>
+    <row r="3" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="1"/>
+    </row>
+    <row r="4" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B4" s="29"/>
+      <c r="C4" s="29"/>
+      <c r="D4" s="29"/>
+      <c r="E4" s="29"/>
+      <c r="F4" s="29"/>
+      <c r="G4" s="29"/>
+    </row>
+    <row r="5" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="12"/>
+      <c r="B5" s="29"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="29"/>
+      <c r="E5" s="29"/>
+      <c r="F5" s="29"/>
+      <c r="G5" s="29"/>
+    </row>
+    <row r="6" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="C6" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="31"/>
+      <c r="E6" s="22"/>
+      <c r="F6" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="33"/>
+      <c r="H6" s="3"/>
+    </row>
+    <row r="7" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="B7" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="D7" s="35"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" s="37"/>
+      <c r="H7" s="3"/>
+    </row>
+    <row r="8" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="26"/>
+      <c r="B8" s="26"/>
+      <c r="C8" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D8" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="26"/>
+      <c r="H8" s="1"/>
+    </row>
+    <row r="9" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="26"/>
+      <c r="B9" s="26"/>
+      <c r="C9" s="26"/>
+      <c r="D9" s="26" t="s">
+        <v>4</v>
+      </c>
+      <c r="E9" s="26" t="s">
+        <v>3</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="G9" s="26"/>
+      <c r="H9" s="1"/>
+    </row>
+    <row r="10" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="26"/>
+      <c r="B10" s="26"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26" t="s">
+        <v>2</v>
+      </c>
+      <c r="E10" s="26" t="s">
+        <v>1</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="26"/>
+      <c r="H10" s="1"/>
+    </row>
+    <row r="11" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="25"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25" t="s">
+        <v>0</v>
+      </c>
+      <c r="F11" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="25"/>
+      <c r="H11" s="1"/>
+    </row>
+    <row r="12" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="40">
+        <v>132360.79730999999</v>
+      </c>
+      <c r="C12" s="40">
+        <v>114483.29482999998</v>
+      </c>
+      <c r="D12" s="40">
+        <v>19661.871119999996</v>
+      </c>
+      <c r="E12" s="40">
+        <v>94821.423709999988</v>
+      </c>
+      <c r="F12" s="40">
+        <v>17877.502479999999</v>
+      </c>
+      <c r="G12" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="8"/>
+    </row>
+    <row r="13" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="21">
+        <v>77054.102599999998</v>
+      </c>
+      <c r="C13" s="21">
+        <v>64495.879439999997</v>
+      </c>
+      <c r="D13" s="21">
+        <v>10090.017629999998</v>
+      </c>
+      <c r="E13" s="21">
+        <v>54405.861809999995</v>
+      </c>
+      <c r="F13" s="21">
+        <v>12558.22316</v>
+      </c>
+      <c r="G13" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="8"/>
+    </row>
+    <row r="14" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="21">
+        <v>9678.5364100000024</v>
+      </c>
+      <c r="C14" s="21">
+        <v>9088.2010100000025</v>
+      </c>
+      <c r="D14" s="21">
+        <v>2319.51568</v>
+      </c>
+      <c r="E14" s="21">
+        <v>6768.6853299999993</v>
+      </c>
+      <c r="F14" s="21">
+        <v>590.33539999999994</v>
+      </c>
+      <c r="G14" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H14" s="8"/>
+    </row>
+    <row r="15" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="21">
+        <v>45628.158300000003</v>
+      </c>
+      <c r="C15" s="21">
+        <v>40899.214380000005</v>
+      </c>
+      <c r="D15" s="21">
+        <v>7252.3378100000009</v>
+      </c>
+      <c r="E15" s="21">
+        <v>33646.876569999993</v>
+      </c>
+      <c r="F15" s="21">
+        <v>4728.9439199999997</v>
+      </c>
+      <c r="G15" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H15" s="8"/>
+    </row>
+    <row r="16" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="28">
+        <v>19187.367289999998</v>
+      </c>
+      <c r="C16" s="28">
+        <v>17568.88408</v>
+      </c>
+      <c r="D16" s="28">
+        <v>2062.1981700000001</v>
+      </c>
+      <c r="E16" s="28">
+        <v>15506.68591</v>
+      </c>
+      <c r="F16" s="28">
+        <v>1618.4832099999996</v>
+      </c>
+      <c r="G16" s="45" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" s="8"/>
+    </row>
+    <row r="17" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="21">
+        <v>15075.308129999999</v>
+      </c>
+      <c r="C17" s="21">
+        <v>13745.12609</v>
+      </c>
+      <c r="D17" s="21">
+        <v>1528.2432099999999</v>
+      </c>
+      <c r="E17" s="21">
+        <v>12216.882879999999</v>
+      </c>
+      <c r="F17" s="21">
+        <v>1330.1820399999999</v>
+      </c>
+      <c r="G17" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="8"/>
+    </row>
+    <row r="18" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="21">
+        <v>1556.2443899999998</v>
+      </c>
+      <c r="C18" s="21">
+        <v>1425.3966499999999</v>
+      </c>
+      <c r="D18" s="21">
+        <v>156.52922999999998</v>
+      </c>
+      <c r="E18" s="21">
+        <v>1268.86742</v>
+      </c>
+      <c r="F18" s="21">
+        <v>130.84774000000002</v>
+      </c>
+      <c r="G18" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H18" s="8"/>
+    </row>
+    <row r="19" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="21">
+        <v>2555.81477</v>
+      </c>
+      <c r="C19" s="21">
+        <v>2398.3613399999999</v>
+      </c>
+      <c r="D19" s="21">
+        <v>377.42572999999999</v>
+      </c>
+      <c r="E19" s="21">
+        <v>2020.9356099999998</v>
+      </c>
+      <c r="F19" s="21">
+        <v>157.45343</v>
+      </c>
+      <c r="G19" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H19" s="8"/>
+    </row>
+    <row r="20" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="28">
+        <v>19389.087739999999</v>
+      </c>
+      <c r="C20" s="28">
+        <v>17344.08063</v>
+      </c>
+      <c r="D20" s="28">
+        <v>4049.3164400000001</v>
+      </c>
+      <c r="E20" s="28">
+        <v>13294.764190000002</v>
+      </c>
+      <c r="F20" s="28">
+        <v>2045.00711</v>
+      </c>
+      <c r="G20" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="H20" s="8"/>
+    </row>
+    <row r="21" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="21">
+        <v>10295.130169999999</v>
+      </c>
+      <c r="C21" s="21">
+        <v>8946.6866499999978</v>
+      </c>
+      <c r="D21" s="21">
+        <v>1386.8326099999999</v>
+      </c>
+      <c r="E21" s="21">
+        <v>7559.8540399999993</v>
+      </c>
+      <c r="F21" s="21">
+        <v>1348.44352</v>
+      </c>
+      <c r="G21" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="8"/>
+    </row>
+    <row r="22" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="21">
+        <v>3343.17193</v>
+      </c>
+      <c r="C22" s="21">
+        <v>3153.1620800000001</v>
+      </c>
+      <c r="D22" s="21">
+        <v>1210.21181</v>
+      </c>
+      <c r="E22" s="21">
+        <v>1942.95027</v>
+      </c>
+      <c r="F22" s="21">
+        <v>190.00984999999997</v>
+      </c>
+      <c r="G22" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="8"/>
+    </row>
+    <row r="23" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B23" s="21">
+        <v>5750.785640000001</v>
+      </c>
+      <c r="C23" s="21">
+        <v>5244.2319000000007</v>
+      </c>
+      <c r="D23" s="21">
+        <v>1452.2720200000001</v>
+      </c>
+      <c r="E23" s="21">
+        <v>3791.9598799999999</v>
+      </c>
+      <c r="F23" s="21">
+        <v>506.55374</v>
+      </c>
+      <c r="G23" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="8"/>
+    </row>
+    <row r="24" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24" s="28">
+        <v>23731.411639999998</v>
+      </c>
+      <c r="C24" s="28">
+        <v>20746.028259999999</v>
+      </c>
+      <c r="D24" s="28">
+        <v>3512.2284900000004</v>
+      </c>
+      <c r="E24" s="28">
+        <v>17233.799769999998</v>
+      </c>
+      <c r="F24" s="28">
+        <v>2985.3833800000002</v>
+      </c>
+      <c r="G24" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="H24" s="8"/>
+    </row>
+    <row r="25" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B25" s="21">
+        <v>15885.37696</v>
+      </c>
+      <c r="C25" s="21">
+        <v>13575.00569</v>
+      </c>
+      <c r="D25" s="21">
+        <v>2282.93442</v>
+      </c>
+      <c r="E25" s="21">
+        <v>11292.07127</v>
+      </c>
+      <c r="F25" s="21">
+        <v>2310.3712700000001</v>
+      </c>
+      <c r="G25" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="8"/>
+    </row>
+    <row r="26" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="21">
+        <v>1675.8322900000001</v>
+      </c>
+      <c r="C26" s="21">
+        <v>1600.1716100000001</v>
+      </c>
+      <c r="D26" s="21">
+        <v>365.09854999999999</v>
+      </c>
+      <c r="E26" s="21">
+        <v>1235.0730600000002</v>
+      </c>
+      <c r="F26" s="21">
+        <v>75.660679999999999</v>
+      </c>
+      <c r="G26" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B27" s="21">
+        <v>6170.2023900000004</v>
+      </c>
+      <c r="C27" s="21">
+        <v>5570.8509600000007</v>
+      </c>
+      <c r="D27" s="21">
+        <v>864.1955200000001</v>
+      </c>
+      <c r="E27" s="21">
+        <v>4706.6554400000005</v>
+      </c>
+      <c r="F27" s="21">
+        <v>599.35142999999994</v>
+      </c>
+      <c r="G27" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H27" s="8"/>
+    </row>
+    <row r="28" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="28">
+        <v>11620.658649999999</v>
+      </c>
+      <c r="C28" s="28">
+        <v>9117.1738699999987</v>
+      </c>
+      <c r="D28" s="28">
+        <v>2159.9466500000003</v>
+      </c>
+      <c r="E28" s="28">
+        <v>6957.2272200000007</v>
+      </c>
+      <c r="F28" s="28">
+        <v>2503.4847799999998</v>
+      </c>
+      <c r="G28" s="45" t="s">
+        <v>38</v>
+      </c>
+      <c r="H28" s="8"/>
+    </row>
+    <row r="29" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B29" s="21">
+        <v>5920.9426599999997</v>
+      </c>
+      <c r="C29" s="21">
+        <v>4239.1858600000005</v>
+      </c>
+      <c r="D29" s="21">
+        <v>1086.6524899999999</v>
+      </c>
+      <c r="E29" s="21">
+        <v>3152.5333700000001</v>
+      </c>
+      <c r="F29" s="21">
+        <v>1681.7568000000001</v>
+      </c>
+      <c r="G29" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H29" s="8"/>
+    </row>
+    <row r="30" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B30" s="21">
+        <v>677.84918000000005</v>
+      </c>
+      <c r="C30" s="21">
+        <v>637.45915000000002</v>
+      </c>
+      <c r="D30" s="21">
+        <v>141.94531000000001</v>
+      </c>
+      <c r="E30" s="21">
+        <v>495.51384000000002</v>
+      </c>
+      <c r="F30" s="21">
+        <v>40.390029999999996</v>
+      </c>
+      <c r="G30" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H30" s="8"/>
+    </row>
+    <row r="31" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" s="21">
+        <v>5021.8668099999995</v>
+      </c>
+      <c r="C31" s="21">
+        <v>4240.5288599999994</v>
+      </c>
+      <c r="D31" s="21">
+        <v>931.34885000000008</v>
+      </c>
+      <c r="E31" s="21">
+        <v>3309.1800099999996</v>
+      </c>
+      <c r="F31" s="21">
+        <v>781.33794999999998</v>
+      </c>
+      <c r="G31" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H31" s="8"/>
+    </row>
+    <row r="32" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="28">
+        <v>43507.245270000007</v>
+      </c>
+      <c r="C32" s="28">
+        <v>35721.768700000001</v>
+      </c>
+      <c r="D32" s="28">
+        <v>6331.2165399999994</v>
+      </c>
+      <c r="E32" s="28">
+        <v>29390.552159999999</v>
+      </c>
+      <c r="F32" s="28">
+        <v>7785.4765700000007</v>
+      </c>
+      <c r="G32" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="H32" s="8"/>
+    </row>
+    <row r="33" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="21">
+        <v>21547.292319999997</v>
+      </c>
+      <c r="C33" s="21">
+        <v>16243.072939999998</v>
+      </c>
+      <c r="D33" s="21">
+        <v>3067.2440599999995</v>
+      </c>
+      <c r="E33" s="21">
+        <v>13175.828880000001</v>
+      </c>
+      <c r="F33" s="21">
+        <v>5304.2193799999995</v>
+      </c>
+      <c r="G33" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H33" s="8"/>
+    </row>
+    <row r="34" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B34" s="21">
+        <v>1377.6170499999998</v>
+      </c>
+      <c r="C34" s="21">
+        <v>1293.6895499999998</v>
+      </c>
+      <c r="D34" s="21">
+        <v>289.39049</v>
+      </c>
+      <c r="E34" s="21">
+        <v>1004.2990599999999</v>
+      </c>
+      <c r="F34" s="21">
+        <v>83.927499999999981</v>
+      </c>
+      <c r="G34" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H34" s="8"/>
+    </row>
+    <row r="35" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="42" t="s">
+        <v>29</v>
+      </c>
+      <c r="B35" s="21">
+        <v>20582.335900000002</v>
+      </c>
+      <c r="C35" s="21">
+        <v>18185.00621</v>
+      </c>
+      <c r="D35" s="21">
+        <v>2974.5819900000001</v>
+      </c>
+      <c r="E35" s="21">
+        <v>15210.424219999999</v>
+      </c>
+      <c r="F35" s="21">
+        <v>2397.32969</v>
+      </c>
+      <c r="G35" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="H35" s="8"/>
+    </row>
+    <row r="36" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="B36" s="28">
+        <v>14925.026719999998</v>
+      </c>
+      <c r="C36" s="28">
+        <v>13985.359289999999</v>
+      </c>
+      <c r="D36" s="28">
+        <v>1546.9648300000001</v>
+      </c>
+      <c r="E36" s="28">
+        <v>12438.39446</v>
+      </c>
+      <c r="F36" s="28">
+        <v>939.66742999999997</v>
+      </c>
+      <c r="G36" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="H36" s="8"/>
+    </row>
+    <row r="37" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="B37" s="21">
+        <v>8330.0523599999997</v>
+      </c>
+      <c r="C37" s="21">
+        <v>7746.8022099999989</v>
+      </c>
+      <c r="D37" s="21">
+        <v>738.11083999999994</v>
+      </c>
+      <c r="E37" s="21">
+        <v>7008.6913699999996</v>
+      </c>
+      <c r="F37" s="21">
+        <v>583.25015000000008</v>
+      </c>
+      <c r="G37" s="43" t="s">
+        <v>26</v>
+      </c>
+      <c r="H37" s="8"/>
+    </row>
+    <row r="38" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="B38" s="21">
+        <v>1047.8215699999998</v>
+      </c>
+      <c r="C38" s="21">
+        <v>978.32196999999996</v>
+      </c>
+      <c r="D38" s="21">
+        <v>156.34029000000001</v>
+      </c>
+      <c r="E38" s="21">
+        <v>821.9816800000001</v>
+      </c>
+      <c r="F38" s="21">
+        <v>69.499600000000001</v>
+      </c>
+      <c r="G38" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H38" s="8"/>
+    </row>
+    <row r="39" spans="1:8" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="B39" s="47">
+        <v>5547.1527900000001</v>
+      </c>
+      <c r="C39" s="47">
+        <v>5260.2351100000005</v>
+      </c>
+      <c r="D39" s="47">
+        <v>652.51369999999997</v>
+      </c>
+      <c r="E39" s="47">
+        <v>4607.7214100000001</v>
+      </c>
+      <c r="F39" s="47">
+        <v>286.91768000000002</v>
+      </c>
+      <c r="G39" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="H39" s="8"/>
+    </row>
+    <row r="40" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="29"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="21"/>
+      <c r="F40" s="21"/>
+      <c r="G40" s="21"/>
+      <c r="H40" s="16"/>
+    </row>
+    <row r="41" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="29"/>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="21"/>
+    </row>
+    <row r="42" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="29"/>
+    </row>
+    <row r="43" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="B43" s="29"/>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="29"/>
+    </row>
+    <row r="44" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B44" s="29"/>
+      <c r="C44" s="29"/>
+      <c r="D44" s="29"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="29"/>
+      <c r="G44" s="29"/>
+    </row>
+    <row r="45" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B45" s="29"/>
+      <c r="C45" s="29"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="29"/>
+      <c r="G45" s="29"/>
+    </row>
+    <row r="46" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B46" s="29"/>
+      <c r="C46" s="29"/>
+      <c r="D46" s="29"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="29"/>
+      <c r="G46" s="29"/>
+    </row>
+    <row r="47" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="29"/>
+      <c r="C47" s="29"/>
+      <c r="D47" s="29"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="29"/>
+      <c r="G47" s="29"/>
+    </row>
+    <row r="48" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="29"/>
+      <c r="C48" s="29"/>
+      <c r="D48" s="29"/>
+      <c r="E48" s="29"/>
+      <c r="F48" s="29"/>
+      <c r="G48" s="29"/>
+    </row>
+    <row r="49" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="29"/>
+      <c r="C49" s="29"/>
+      <c r="D49" s="29"/>
+      <c r="E49" s="29"/>
+      <c r="F49" s="29"/>
+      <c r="G49" s="29"/>
+    </row>
+    <row r="50" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="B50" s="29"/>
+      <c r="C50" s="29"/>
+      <c r="D50" s="29"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+    </row>
+    <row r="51" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="29"/>
+      <c r="B51" s="29"/>
+      <c r="C51" s="29"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="29"/>
+      <c r="H51" s="16"/>
+    </row>
+    <row r="52" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="B52" s="29"/>
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="29"/>
+      <c r="G52" s="29"/>
+    </row>
+    <row r="53" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B53" s="29"/>
+      <c r="C53" s="29"/>
+      <c r="D53" s="29"/>
+      <c r="E53" s="29"/>
+      <c r="F53" s="29"/>
+      <c r="G53" s="29"/>
+    </row>
+    <row r="54" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B54" s="29"/>
+      <c r="C54" s="29"/>
+      <c r="D54" s="29"/>
+      <c r="E54" s="29"/>
+      <c r="F54" s="29"/>
+      <c r="G54" s="29"/>
+    </row>
+    <row r="55" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B55" s="29"/>
+      <c r="C55" s="29"/>
+      <c r="D55" s="29"/>
+      <c r="E55" s="29"/>
+      <c r="F55" s="29"/>
+      <c r="G55" s="29"/>
+    </row>
+    <row r="56" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C56" s="16"/>
+      <c r="D56" s="16"/>
+      <c r="E56" s="16"/>
+    </row>
+    <row r="57" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C57" s="16"/>
+      <c r="D57" s="16"/>
+      <c r="E57" s="16"/>
+    </row>
+    <row r="58" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C58" s="16"/>
+      <c r="D58" s="16"/>
+      <c r="E58" s="16"/>
+    </row>
+    <row r="59" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C59" s="16"/>
+      <c r="D59" s="16"/>
+      <c r="E59" s="16"/>
+    </row>
+    <row r="60" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C60" s="16"/>
+      <c r="D60" s="16"/>
+      <c r="E60" s="16"/>
+    </row>
+    <row r="61" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C61" s="16"/>
+      <c r="D61" s="16"/>
+      <c r="E61" s="16"/>
+    </row>
+    <row r="62" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C62" s="16"/>
+      <c r="D62" s="16"/>
+      <c r="E62" s="16"/>
+    </row>
+    <row r="63" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C63" s="16"/>
+      <c r="D63" s="16"/>
+      <c r="E63" s="16"/>
+    </row>
+    <row r="64" spans="1:8" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C64" s="16"/>
+      <c r="D64" s="16"/>
+      <c r="E64" s="16"/>
+    </row>
+    <row r="65" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C65" s="16"/>
+      <c r="D65" s="16"/>
+      <c r="E65" s="16"/>
+    </row>
+    <row r="66" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C66" s="16"/>
+      <c r="D66" s="16"/>
+      <c r="E66" s="16"/>
+    </row>
+    <row r="67" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C67" s="16"/>
+      <c r="D67" s="16"/>
+      <c r="E67" s="16"/>
+    </row>
+    <row r="68" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C68" s="16"/>
+      <c r="D68" s="16"/>
+      <c r="E68" s="16"/>
+    </row>
+    <row r="69" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="C69" s="16"/>
+      <c r="D69" s="16"/>
+      <c r="E69" s="16"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="26.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="26.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="29"/>
       <c r="C1" s="29"/>
       <c r="D1" s="29"/>
       <c r="E1" s="29"/>
       <c r="F1" s="29"/>
       <c r="G1" s="29"/>
@@ -3329,51 +4438,51 @@
       <c r="E66" s="16"/>
     </row>
     <row r="67" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C67" s="16"/>
       <c r="D67" s="16"/>
       <c r="E67" s="16"/>
     </row>
     <row r="68" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
     </row>
     <row r="69" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C69" s="16"/>
       <c r="D69" s="16"/>
       <c r="E69" s="16"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E62D4764-9665-48C9-8D0C-298C24AD006F}">
   <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="26.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="26.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="1.375" style="2" customWidth="1"/>
     <col min="10" max="11" width="1.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="1" style="1" customWidth="1"/>
     <col min="13" max="13" width="1.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1"/>
     <col min="15" max="16" width="1.375" style="2" customWidth="1"/>
     <col min="17" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>54</v>
       </c>
@@ -4714,51 +5823,51 @@
       <c r="E66" s="16"/>
     </row>
     <row r="67" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C67" s="16"/>
       <c r="D67" s="16"/>
       <c r="E67" s="16"/>
     </row>
     <row r="68" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
     </row>
     <row r="69" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C69" s="16"/>
       <c r="D69" s="16"/>
       <c r="E69" s="16"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C34BC552-67E1-46CE-8E6D-173887C03F16}">
   <dimension ref="A1:P69"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="26.125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="26.125" style="3" customWidth="1"/>
     <col min="8" max="8" width="11" style="2" customWidth="1"/>
     <col min="9" max="9" width="1.375" style="2" customWidth="1"/>
     <col min="10" max="11" width="1.375" style="1" customWidth="1"/>
     <col min="12" max="12" width="1" style="1" customWidth="1"/>
     <col min="13" max="13" width="1.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="1"/>
     <col min="15" max="16" width="1.375" style="2" customWidth="1"/>
     <col min="17" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>57</v>
       </c>
@@ -6099,51 +7208,51 @@
       <c r="E66" s="16"/>
     </row>
     <row r="67" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C67" s="16"/>
       <c r="D67" s="16"/>
       <c r="E67" s="16"/>
     </row>
     <row r="68" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C68" s="16"/>
       <c r="D68" s="16"/>
       <c r="E68" s="16"/>
     </row>
     <row r="69" spans="3:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="C69" s="16"/>
       <c r="D69" s="16"/>
       <c r="E69" s="16"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F677148-A316-48FC-B012-82EF5F0124E1}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.375" style="50" customWidth="1"/>
     <col min="2" max="2" width="33" style="50" customWidth="1"/>
     <col min="3" max="3" width="3" style="50" customWidth="1"/>
     <col min="4" max="4" width="7.375" style="50" customWidth="1"/>
     <col min="5" max="5" width="33" style="50" customWidth="1"/>
     <col min="6" max="16384" width="10" style="50"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="49" t="s">
         <v>62</v>
       </c>
       <c r="D1" s="49" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="52" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A2" s="51" t="s">
@@ -6308,64 +7417,66 @@
       <c r="A16" s="64"/>
       <c r="D16" s="64"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="64"/>
       <c r="D17" s="64"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>te26-637</vt:lpstr>
       <vt:lpstr>te25-637</vt:lpstr>
       <vt:lpstr>te24-637</vt:lpstr>
       <vt:lpstr>te23-637</vt:lpstr>
       <vt:lpstr>te22-637</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te22-637'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te23-637'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te24-637'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te25-637'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'te26-637'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>