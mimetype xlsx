--- v1 (2026-02-25)
+++ v2 (2026-09-16)
@@ -3,60 +3,60 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr hidePivotFieldList="1" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\0202 Utilisation du territoire et paysage\Excel\2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\0202 Utilisation du territoire et paysage\Excel\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3C31274-8839-4366-A088-277B7DEAB6B7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0AD90AA0-BA80-419E-ACFE-15DEA1A72D36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2400" windowWidth="29040" windowHeight="15720" tabRatio="810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" tabRatio="810" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te353" sheetId="25" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="26" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'3d5a85b5-449d-46b2-9fdc-1be749b08c4c'"</definedName>
     <definedName name="AS_Bereich" localSheetId="0">#REF!</definedName>
     <definedName name="AS_Bereich">#REF!</definedName>
     <definedName name="o">'[1]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="OLE_LINK1" localSheetId="0">'te353'!$A$1</definedName>
     <definedName name="ooo" localSheetId="0">'[2]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="ooo">'[3]Kantone SfproE 2004-09'!$A$22:$M$47</definedName>
     <definedName name="sfproe_csv" localSheetId="0">#REF!</definedName>
     <definedName name="sfproe_csv">#REF!</definedName>
     <definedName name="Sortierbereich" localSheetId="0">#REF!</definedName>
     <definedName name="Sortierbereich">#REF!</definedName>
     <definedName name="Sortierbereichtemp" localSheetId="0">#REF!</definedName>
     <definedName name="Sortierbereichtemp">#REF!</definedName>
     <definedName name="SortierungLC" localSheetId="0">#REF!</definedName>
@@ -770,53 +770,50 @@
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Suisse / Schweiz</t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Freiburg           </t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 15.01.2026</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Les niveaux institutionnels, la superficie et la densité de la population</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, par canton, district et agglomération, de 2016 à 2026</t>
     </r>
   </si>
   <si>
     <r>
@@ -850,50 +847,53 @@
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>Agglo Freiburg</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 31.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="#\ ###\ ###"/>
     <numFmt numFmtId="165" formatCode="#\ ###"/>
     <numFmt numFmtId="166" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="169" formatCode="yyyy\/yy"/>
   </numFmts>
   <fonts count="33">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1649,51 +1649,51 @@
     </indexedColors>
     <mruColors>
       <color rgb="FFF0F0F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\ASCH\Daten_neu\Tabellen_zur_Kontrolle\SfproE\SfproE_nach_Kantonen_mit_Formeln-20091110..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Bfs003san/GEO_DATA_M/Pfister/Datenauswertung2006ff/Auswertungen10/SfproE10/Berechnungen_10/SfproE_nach_Kantonen_mit_Formeln-20091110..xls" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\ad.net.fr.ch\dfs\Bfs003san\GEO_DATA_M\Pfister\Datenauswertung2006ff\Auswertungen10\SfproE10\Berechnungen_10\SfproE_nach_Kantonen_mit_Formeln-20091110..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\Bfs003san\GEO_DATA_M\Pfister\Datenauswertung2006ff\Auswertungen10\SfproE10\Berechnungen_10\SfproE_nach_Kantonen_mit_Formeln-20091110..xls" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Kennwerte_Release"/>
       <sheetName val="Kantone SfproE 2004-09"/>
       <sheetName val="Kantone SfproE 1992-97"/>
       <sheetName val="Kantone SfproE 1979-85"/>
       <sheetName val="Differenzen"/>
       <sheetName val="SiedProEinw09_Kt_091110"/>
       <sheetName val="Perimeter"/>
       <sheetName val="NOAS04-Siedlung-d"/>
       <sheetName val="NOAS04-habitat-f"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1">
         <row r="22">
           <cell r="A22">
@@ -1707,51 +1707,53 @@
           </cell>
           <cell r="D22" t="str">
             <v>...</v>
           </cell>
           <cell r="E22" t="str">
             <v>...</v>
           </cell>
           <cell r="F22" t="str">
             <v>...</v>
           </cell>
           <cell r="G22" t="str">
             <v>...</v>
           </cell>
           <cell r="H22" t="str">
             <v>...</v>
           </cell>
           <cell r="I22" t="str">
             <v>...</v>
           </cell>
           <cell r="J22" t="str">
             <v>...</v>
           </cell>
           <cell r="L22" t="str">
             <v>...</v>
           </cell>
-          <cell r="M22"/>
+          <cell r="M22" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="23">
           <cell r="A23">
             <v>2</v>
           </cell>
           <cell r="B23" t="str">
             <v>Bern</v>
           </cell>
           <cell r="C23" t="str">
             <v>2004/07</v>
           </cell>
           <cell r="D23">
             <v>427.92</v>
           </cell>
           <cell r="E23">
             <v>30.57</v>
           </cell>
           <cell r="F23">
             <v>216.53</v>
           </cell>
           <cell r="G23">
             <v>137.81</v>
           </cell>
           <cell r="H23">
             <v>18.95</v>
@@ -1819,87 +1821,91 @@
           </cell>
           <cell r="D25" t="str">
             <v>...</v>
           </cell>
           <cell r="E25" t="str">
             <v>...</v>
           </cell>
           <cell r="F25" t="str">
             <v>...</v>
           </cell>
           <cell r="G25" t="str">
             <v>...</v>
           </cell>
           <cell r="H25" t="str">
             <v>...</v>
           </cell>
           <cell r="I25" t="str">
             <v>...</v>
           </cell>
           <cell r="J25" t="str">
             <v>...</v>
           </cell>
           <cell r="L25" t="str">
             <v>...</v>
           </cell>
-          <cell r="M25"/>
+          <cell r="M25" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="26">
           <cell r="A26">
             <v>5</v>
           </cell>
           <cell r="B26" t="str">
             <v>Schwyz</v>
           </cell>
           <cell r="C26" t="str">
             <v>...</v>
           </cell>
           <cell r="D26" t="str">
             <v>...</v>
           </cell>
           <cell r="E26" t="str">
             <v>...</v>
           </cell>
           <cell r="F26" t="str">
             <v>...</v>
           </cell>
           <cell r="G26" t="str">
             <v>...</v>
           </cell>
           <cell r="H26" t="str">
             <v>...</v>
           </cell>
           <cell r="I26" t="str">
             <v>...</v>
           </cell>
           <cell r="J26" t="str">
             <v>...</v>
           </cell>
           <cell r="L26" t="str">
             <v>...</v>
           </cell>
-          <cell r="M26"/>
+          <cell r="M26" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="27">
           <cell r="A27">
             <v>6</v>
           </cell>
           <cell r="B27" t="str">
             <v>Obwalden</v>
           </cell>
           <cell r="C27" t="str">
             <v>2006/07</v>
           </cell>
           <cell r="D27">
             <v>556.89</v>
           </cell>
           <cell r="E27">
             <v>32.01</v>
           </cell>
           <cell r="F27">
             <v>258.74</v>
           </cell>
           <cell r="G27">
             <v>196.2</v>
           </cell>
           <cell r="H27">
             <v>38.53</v>
@@ -1967,87 +1973,91 @@
           </cell>
           <cell r="D29" t="str">
             <v>...</v>
           </cell>
           <cell r="E29" t="str">
             <v>...</v>
           </cell>
           <cell r="F29" t="str">
             <v>...</v>
           </cell>
           <cell r="G29" t="str">
             <v>...</v>
           </cell>
           <cell r="H29" t="str">
             <v>...</v>
           </cell>
           <cell r="I29" t="str">
             <v>...</v>
           </cell>
           <cell r="J29" t="str">
             <v>...</v>
           </cell>
           <cell r="L29" t="str">
             <v>...</v>
           </cell>
-          <cell r="M29"/>
+          <cell r="M29" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="30">
           <cell r="A30">
             <v>9</v>
           </cell>
           <cell r="B30" t="str">
             <v>Zug</v>
           </cell>
           <cell r="C30" t="str">
             <v>...</v>
           </cell>
           <cell r="D30" t="str">
             <v>...</v>
           </cell>
           <cell r="E30" t="str">
             <v>...</v>
           </cell>
           <cell r="F30" t="str">
             <v>...</v>
           </cell>
           <cell r="G30" t="str">
             <v>...</v>
           </cell>
           <cell r="H30" t="str">
             <v>...</v>
           </cell>
           <cell r="I30" t="str">
             <v>...</v>
           </cell>
           <cell r="J30" t="str">
             <v>...</v>
           </cell>
           <cell r="L30" t="str">
             <v>...</v>
           </cell>
-          <cell r="M30"/>
+          <cell r="M30" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="31">
           <cell r="A31">
             <v>10</v>
           </cell>
           <cell r="B31" t="str">
             <v>Fribourg</v>
           </cell>
           <cell r="C31" t="str">
             <v>2004/05</v>
           </cell>
           <cell r="D31">
             <v>555.5</v>
           </cell>
           <cell r="E31">
             <v>35.880000000000003</v>
           </cell>
           <cell r="F31">
             <v>278.17</v>
           </cell>
           <cell r="G31">
             <v>180.64</v>
           </cell>
           <cell r="H31">
             <v>31.08</v>
@@ -2191,195 +2201,205 @@
           </cell>
           <cell r="D35" t="str">
             <v>...</v>
           </cell>
           <cell r="E35" t="str">
             <v>...</v>
           </cell>
           <cell r="F35" t="str">
             <v>...</v>
           </cell>
           <cell r="G35" t="str">
             <v>...</v>
           </cell>
           <cell r="H35" t="str">
             <v>...</v>
           </cell>
           <cell r="I35" t="str">
             <v>...</v>
           </cell>
           <cell r="J35" t="str">
             <v>...</v>
           </cell>
           <cell r="L35" t="str">
             <v>...</v>
           </cell>
-          <cell r="M35"/>
+          <cell r="M35" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="36">
           <cell r="A36">
             <v>15</v>
           </cell>
           <cell r="B36" t="str">
             <v>Appenzell Ausserrhoden</v>
           </cell>
           <cell r="C36" t="str">
             <v>...</v>
           </cell>
           <cell r="D36" t="str">
             <v>...</v>
           </cell>
           <cell r="E36" t="str">
             <v>...</v>
           </cell>
           <cell r="F36" t="str">
             <v>...</v>
           </cell>
           <cell r="G36" t="str">
             <v>...</v>
           </cell>
           <cell r="H36" t="str">
             <v>...</v>
           </cell>
           <cell r="I36" t="str">
             <v>...</v>
           </cell>
           <cell r="J36" t="str">
             <v>...</v>
           </cell>
           <cell r="L36" t="str">
             <v>...</v>
           </cell>
-          <cell r="M36"/>
+          <cell r="M36" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="37">
           <cell r="A37">
             <v>16</v>
           </cell>
           <cell r="B37" t="str">
             <v>Appenzell Innerrhoden</v>
           </cell>
           <cell r="C37" t="str">
             <v>...</v>
           </cell>
           <cell r="D37" t="str">
             <v>...</v>
           </cell>
           <cell r="E37" t="str">
             <v>...</v>
           </cell>
           <cell r="F37" t="str">
             <v>...</v>
           </cell>
           <cell r="G37" t="str">
             <v>...</v>
           </cell>
           <cell r="H37" t="str">
             <v>...</v>
           </cell>
           <cell r="I37" t="str">
             <v>...</v>
           </cell>
           <cell r="J37" t="str">
             <v>...</v>
           </cell>
           <cell r="L37" t="str">
             <v>...</v>
           </cell>
-          <cell r="M37"/>
+          <cell r="M37" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="38">
           <cell r="A38">
             <v>17</v>
           </cell>
           <cell r="B38" t="str">
             <v>St. Gallen</v>
           </cell>
           <cell r="C38" t="str">
             <v>...</v>
           </cell>
           <cell r="D38" t="str">
             <v>...</v>
           </cell>
           <cell r="E38" t="str">
             <v>...</v>
           </cell>
           <cell r="F38" t="str">
             <v>...</v>
           </cell>
           <cell r="G38" t="str">
             <v>...</v>
           </cell>
           <cell r="H38" t="str">
             <v>...</v>
           </cell>
           <cell r="I38" t="str">
             <v>...</v>
           </cell>
           <cell r="J38" t="str">
             <v>...</v>
           </cell>
           <cell r="L38" t="str">
             <v>...</v>
           </cell>
-          <cell r="M38"/>
+          <cell r="M38" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="39">
           <cell r="A39">
             <v>18</v>
           </cell>
           <cell r="B39" t="str">
             <v>Graubünden</v>
           </cell>
           <cell r="C39" t="str">
             <v>...</v>
           </cell>
           <cell r="D39" t="str">
             <v>...</v>
           </cell>
           <cell r="E39" t="str">
             <v>...</v>
           </cell>
           <cell r="F39" t="str">
             <v>...</v>
           </cell>
           <cell r="G39" t="str">
             <v>...</v>
           </cell>
           <cell r="H39" t="str">
             <v>...</v>
           </cell>
           <cell r="I39" t="str">
             <v>...</v>
           </cell>
           <cell r="J39" t="str">
             <v>...</v>
           </cell>
           <cell r="L39" t="str">
             <v>...</v>
           </cell>
-          <cell r="M39"/>
+          <cell r="M39" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="40">
           <cell r="A40">
             <v>19</v>
           </cell>
           <cell r="B40" t="str">
             <v>Aargau</v>
           </cell>
           <cell r="C40" t="str">
             <v>2006/07</v>
           </cell>
           <cell r="D40">
             <v>413.82</v>
           </cell>
           <cell r="E40">
             <v>42.07</v>
           </cell>
           <cell r="F40">
             <v>208.93</v>
           </cell>
           <cell r="G40">
             <v>117.37</v>
           </cell>
           <cell r="H40">
             <v>25.55</v>
@@ -2409,87 +2429,91 @@
           </cell>
           <cell r="D41" t="str">
             <v>...</v>
           </cell>
           <cell r="E41" t="str">
             <v>...</v>
           </cell>
           <cell r="F41" t="str">
             <v>...</v>
           </cell>
           <cell r="G41" t="str">
             <v>...</v>
           </cell>
           <cell r="H41" t="str">
             <v>...</v>
           </cell>
           <cell r="I41" t="str">
             <v>...</v>
           </cell>
           <cell r="J41" t="str">
             <v>...</v>
           </cell>
           <cell r="L41" t="str">
             <v>...</v>
           </cell>
-          <cell r="M41"/>
+          <cell r="M41" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="42">
           <cell r="A42">
             <v>21</v>
           </cell>
           <cell r="B42" t="str">
             <v>Ticino</v>
           </cell>
           <cell r="C42" t="str">
             <v>...</v>
           </cell>
           <cell r="D42" t="str">
             <v>...</v>
           </cell>
           <cell r="E42" t="str">
             <v>...</v>
           </cell>
           <cell r="F42" t="str">
             <v>...</v>
           </cell>
           <cell r="G42" t="str">
             <v>...</v>
           </cell>
           <cell r="H42" t="str">
             <v>...</v>
           </cell>
           <cell r="I42" t="str">
             <v>...</v>
           </cell>
           <cell r="J42" t="str">
             <v>...</v>
           </cell>
           <cell r="L42" t="str">
             <v>...</v>
           </cell>
-          <cell r="M42"/>
+          <cell r="M42" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="43">
           <cell r="A43">
             <v>22</v>
           </cell>
           <cell r="B43" t="str">
             <v>Vaud</v>
           </cell>
           <cell r="C43" t="str">
             <v>2004/05</v>
           </cell>
           <cell r="D43">
             <v>454.97</v>
           </cell>
           <cell r="E43">
             <v>28.08</v>
           </cell>
           <cell r="F43">
             <v>218.5</v>
           </cell>
           <cell r="G43">
             <v>153.69</v>
           </cell>
           <cell r="H43">
             <v>21.99</v>
@@ -2519,51 +2543,53 @@
           </cell>
           <cell r="D44" t="str">
             <v>...</v>
           </cell>
           <cell r="E44" t="str">
             <v>...</v>
           </cell>
           <cell r="F44" t="str">
             <v>...</v>
           </cell>
           <cell r="G44" t="str">
             <v>...</v>
           </cell>
           <cell r="H44" t="str">
             <v>...</v>
           </cell>
           <cell r="I44" t="str">
             <v>...</v>
           </cell>
           <cell r="J44" t="str">
             <v>...</v>
           </cell>
           <cell r="L44" t="str">
             <v>...</v>
           </cell>
-          <cell r="M44"/>
+          <cell r="M44" t="str">
+            <v/>
+          </cell>
         </row>
         <row r="45">
           <cell r="A45">
             <v>24</v>
           </cell>
           <cell r="B45" t="str">
             <v>Neuchâtel</v>
           </cell>
           <cell r="C45" t="str">
             <v>2004/05</v>
           </cell>
           <cell r="D45">
             <v>397.33</v>
           </cell>
           <cell r="E45">
             <v>32.549999999999997</v>
           </cell>
           <cell r="F45">
             <v>188.32</v>
           </cell>
           <cell r="G45">
             <v>124.4</v>
           </cell>
           <cell r="H45">
             <v>22.59</v>
@@ -3972,78 +3998,78 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFE3A03C-934A-4C8D-BD36-66AF39C2C819}">
   <dimension ref="A1:Q122"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15" style="3" customWidth="1"/>
     <col min="2" max="3" width="8.875" style="3" customWidth="1"/>
     <col min="4" max="4" width="14" style="3" customWidth="1"/>
     <col min="5" max="5" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="11.125" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11" style="3" customWidth="1"/>
     <col min="8" max="8" width="11.625" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11" style="3"/>
     <col min="10" max="13" width="11" style="2"/>
     <col min="14" max="16384" width="11" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="14" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="52" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
     </row>
     <row r="2" spans="1:13" s="15" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="8" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" s="61" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="60" t="s">
         <v>36</v>
       </c>
       <c r="I3" s="93"/>
       <c r="J3" s="53"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="37" t="s">
         <v>84</v>
       </c>
       <c r="B4" s="43" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="82" t="s">
         <v>40</v>
@@ -4380,62 +4406,62 @@
         <v>1232.3333333333333</v>
       </c>
       <c r="G17" s="10">
         <v>201384</v>
       </c>
       <c r="H17" s="28">
         <f t="shared" si="1"/>
         <v>5447.2274817419529</v>
       </c>
       <c r="I17" s="42"/>
     </row>
     <row r="18" spans="1:10" ht="10.5" customHeight="1">
       <c r="A18" s="50" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="10">
         <v>10</v>
       </c>
       <c r="C18" s="10">
         <v>334</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="10">
-        <v>595852</v>
+        <v>593884</v>
       </c>
       <c r="F18" s="10">
         <f t="shared" si="0"/>
-        <v>1783.9880239520958</v>
+        <v>1778.0958083832336</v>
       </c>
       <c r="G18" s="10">
         <v>1071216</v>
       </c>
       <c r="H18" s="28">
         <f t="shared" si="1"/>
-        <v>179.77887126333385</v>
+        <v>180.37461861238896</v>
       </c>
       <c r="I18" s="42"/>
       <c r="J18" s="89"/>
     </row>
     <row r="19" spans="1:10" ht="10.5" customHeight="1">
       <c r="A19" s="50" t="s">
         <v>9</v>
       </c>
       <c r="B19" s="10">
         <v>7</v>
       </c>
       <c r="C19" s="10">
         <v>119</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E19" s="10">
         <v>167244</v>
       </c>
       <c r="F19" s="10">
         <f t="shared" si="0"/>
         <v>1405.4117647058824</v>
       </c>
       <c r="G19" s="10">
@@ -4526,62 +4552,62 @@
         <v>7105.17</v>
       </c>
       <c r="G22" s="10">
         <v>206138</v>
       </c>
       <c r="H22" s="28">
         <f t="shared" si="1"/>
         <v>29.012395199551875</v>
       </c>
       <c r="I22" s="42"/>
     </row>
     <row r="23" spans="1:10" ht="10.5" customHeight="1">
       <c r="A23" s="50" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10">
         <v>4</v>
       </c>
       <c r="C23" s="10">
         <v>51</v>
       </c>
       <c r="D23" s="9">
         <v>2014</v>
       </c>
       <c r="E23" s="10">
-        <v>83857</v>
+        <v>85825</v>
       </c>
       <c r="F23" s="10">
         <f t="shared" si="0"/>
-        <v>1644.2549019607843</v>
+        <v>1682.8431372549019</v>
       </c>
       <c r="G23" s="10">
         <v>74840</v>
       </c>
       <c r="H23" s="28">
         <f t="shared" si="1"/>
-        <v>89.247170778825861</v>
+        <v>87.200699096999713</v>
       </c>
       <c r="I23" s="42"/>
     </row>
     <row r="24" spans="1:10" ht="10.5" customHeight="1">
       <c r="A24" s="50" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="10">
         <v>6</v>
       </c>
       <c r="C24" s="10">
         <v>79</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="10">
         <v>149330</v>
       </c>
       <c r="F24" s="10">
         <f t="shared" si="0"/>
         <v>1890.253164556962</v>
       </c>
       <c r="G24" s="10">
         <v>437944</v>
@@ -5296,67 +5322,67 @@
       <c r="C49" s="17" t="s">
         <v>63</v>
       </c>
       <c r="D49" s="16" t="s">
         <v>88</v>
       </c>
       <c r="E49" s="17">
         <v>259</v>
       </c>
       <c r="F49" s="17" t="s">
         <v>62</v>
       </c>
       <c r="G49" s="17" t="s">
         <v>62</v>
       </c>
       <c r="H49" s="45" t="s">
         <v>63</v>
       </c>
       <c r="J49" s="2"/>
       <c r="K49" s="2"/>
       <c r="L49" s="2"/>
       <c r="M49" s="2"/>
     </row>
     <row r="50" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A50" s="46" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B50" s="48"/>
       <c r="C50" s="48"/>
       <c r="D50" s="48"/>
       <c r="E50" s="48"/>
       <c r="F50" s="48"/>
       <c r="G50" s="48"/>
       <c r="H50" s="26"/>
       <c r="J50" s="2"/>
       <c r="K50" s="2"/>
       <c r="L50" s="2"/>
       <c r="M50" s="2"/>
     </row>
     <row r="51" spans="1:13" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A51" s="46" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B51" s="48" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="57">
         <v>10</v>
       </c>
       <c r="D51" s="57" t="s">
         <v>88</v>
       </c>
       <c r="E51" s="58">
         <v>8565</v>
       </c>
       <c r="F51" s="48">
         <f>E51/C51</f>
         <v>856.5</v>
       </c>
       <c r="G51" s="59">
         <v>86455</v>
       </c>
       <c r="H51" s="26">
         <f>G51/E51*100</f>
         <v>1009.3987157034443</v>
       </c>
       <c r="J51" s="2"/>
@@ -6812,83 +6838,83 @@
       <c r="Q108" s="92"/>
     </row>
     <row r="109" spans="1:17" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A109" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B109" s="24"/>
       <c r="C109" s="24"/>
       <c r="D109" s="24"/>
       <c r="E109" s="24"/>
       <c r="F109" s="24"/>
       <c r="G109" s="24"/>
       <c r="H109" s="6"/>
       <c r="I109" s="13"/>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
       <c r="M109" s="2"/>
       <c r="N109" s="92"/>
       <c r="O109" s="92"/>
       <c r="P109" s="92"/>
       <c r="Q109" s="92"/>
     </row>
     <row r="110" spans="1:17" ht="10.5" customHeight="1">
       <c r="A110" s="12" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B110" s="24"/>
       <c r="C110" s="24"/>
       <c r="D110" s="24"/>
       <c r="E110" s="24"/>
       <c r="F110" s="24"/>
       <c r="G110" s="24"/>
       <c r="H110" s="6"/>
       <c r="I110" s="13"/>
       <c r="N110" s="92"/>
       <c r="O110" s="92"/>
       <c r="P110" s="92"/>
       <c r="Q110" s="92"/>
     </row>
     <row r="111" spans="1:17" ht="10.5" customHeight="1">
       <c r="A111" s="2"/>
       <c r="B111" s="24"/>
       <c r="C111" s="24"/>
       <c r="D111" s="24"/>
       <c r="E111" s="24"/>
       <c r="F111" s="24"/>
       <c r="G111" s="24"/>
       <c r="H111" s="6"/>
       <c r="I111" s="13"/>
       <c r="N111" s="92"/>
       <c r="O111" s="92"/>
       <c r="P111" s="92"/>
       <c r="Q111" s="92"/>
     </row>
     <row r="112" spans="1:17" ht="10.5" customHeight="1">
       <c r="A112" s="7" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="B112" s="24"/>
       <c r="C112" s="24"/>
       <c r="D112" s="24"/>
       <c r="E112" s="24"/>
       <c r="F112" s="24"/>
       <c r="G112" s="24"/>
       <c r="H112" s="6"/>
       <c r="I112" s="13"/>
       <c r="N112" s="92"/>
       <c r="O112" s="92"/>
       <c r="P112" s="92"/>
       <c r="Q112" s="92"/>
     </row>
     <row r="113" spans="1:17" ht="10.5" customHeight="1">
       <c r="A113" s="1"/>
       <c r="C113" s="6"/>
       <c r="D113" s="6"/>
       <c r="E113" s="6"/>
       <c r="F113" s="6"/>
       <c r="G113" s="6"/>
       <c r="H113" s="6"/>
       <c r="I113" s="13"/>
       <c r="N113" s="92"/>
       <c r="O113" s="92"/>