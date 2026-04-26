--- v0 (2025-12-05)
+++ v1 (2026-04-26)
@@ -1,153 +1,153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29426"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0303 Chômage, sous-emploi et places vacantes\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0303 Chômage, sous-emploi et places vacantes\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9F5BE5D-4311-40B3-BD1C-4EEFB154E346}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0C1624A0-98A3-4016-A02D-2EE155748642}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ge063" sheetId="9" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ge063'!$A$1:$O$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ge063'!$A$1:$O$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Schéma général du chômage</t>
   </si>
   <si>
     <t>Grundschema der Arbeitslosigkeit</t>
   </si>
   <si>
     <t>G03-03-01</t>
   </si>
   <si>
-    <t>Source: Statistique du chômage - Secrétariat d'Etat à l'économie, Berne / Service de la statistique et de la donnée du canton de Fribourg</t>
+    <t>Personnes en programme de reconversion / perfectionnement 
+Personen in Umschulung / Weiterbildung
+0</t>
   </si>
   <si>
-    <t>Quelle: Arbeitslosenstatistik - Staatssekretariat für Wirtschaft, Bern / Amt für Statistik und Daten des Kantons Freiburg, ge25-063</t>
+    <t>Source: Statistique du chômage - Secrétariat d'État à l'économie, Berne / Service de la statistique et de la donnée du canton de Fribourg</t>
+  </si>
+  <si>
+    <t>Quelle: Arbeitslosenstatistik - Staatssekretariat für Wirtschaft, Bern / Amt für Statistik und Daten des Kantons Freiburg, ge26-063</t>
   </si>
   <si>
     <t>Demandeurs d'emploi inscrits 
 Registrierte Stellensuchende
-9 409</t>
+9 858</t>
   </si>
   <si>
-    <t>Chomeurs inscrits
-[...1 lines deleted...]
-4 971</t>
+    <t>Chômeurs complets
+Ganzarbeits-lose
+4 365</t>
+  </si>
+  <si>
+    <t>Chômeurs partiels
+Teilweise Arbeitslose 
+921</t>
   </si>
   <si>
     <t>Demandeurs d'emploi inscrits non chômeurs 
 Registrierte nichtarbeitslose Stellensuchende
-4 438</t>
+4 572</t>
   </si>
   <si>
     <t>Personnes en programmes d'emploi temporaire
 Personen in Programmen zur vorübergehenden Beschäftigung
-686</t>
+683</t>
   </si>
   <si>
     <t>Personnes en gain intermédiaire
 Personen im
 Zwischenverdienst 
-1 738</t>
+1 846</t>
   </si>
   <si>
     <t>Autres
 Übrige
-2 014</t>
+2 043</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 03.03.2025</t>
+    <t>Canton de Fribourg : personnes inscrites auprès des offices régionaux de placement, en décembre 2025 / Kanton Freiburg : bei den regionalen Arbeitsvermittlungszentren registrierte Personen im Dezember 2025</t>
   </si>
   <si>
-    <t>Chômeurs complets
-[...1 lines deleted...]
-4 125</t>
+    <t>Chômeurs inscrits
+Registrierte Arbeitslose
+5 286</t>
   </si>
   <si>
-    <t>Chômeurs partiels
-[...9 lines deleted...]
-0</t>
+    <t>Actualisation / Aktualisiert am: 22.01.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -224,88 +224,76 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE7F6FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD1E3FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF61E1FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...7 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -367,57 +355,57 @@
       <color rgb="FFD1EDFF"/>
       <color rgb="FF0048BC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>11206</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>5603</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>11206</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectangle 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="11206" y="1043828"/>
           <a:ext cx="5976097" cy="348503"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -431,57 +419,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>5603</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>347382</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="Rectangle 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5603" y="1634378"/>
           <a:ext cx="1204072" cy="341779"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -495,57 +483,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>503144</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>3017</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="Rectangle 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1494692" y="1639507"/>
           <a:ext cx="4445029" cy="341779"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -559,57 +547,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>16809</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>11206</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>560294</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>834838</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="Rectangle 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="16809" y="2230531"/>
           <a:ext cx="543485" cy="556932"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -623,57 +611,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>565897</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>823632</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="Rectangle 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000006000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="638176" y="2219325"/>
           <a:ext cx="565896" cy="575982"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -687,57 +675,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>280147</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="Rectangle 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1489822" y="2224928"/>
           <a:ext cx="1148603" cy="565897"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -751,57 +739,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>61633</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="8" name="Rectangle 7">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000008000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2700058" y="2219325"/>
           <a:ext cx="1148042" cy="571500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -815,57 +803,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>11206</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="Rectangle 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3914775" y="2230531"/>
           <a:ext cx="952500" cy="560294"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -879,57 +867,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>3922</xdr:colOff>
-      <xdr:row>13</xdr:row>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="10" name="Rectangle 9">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4933950" y="2224928"/>
           <a:ext cx="1051672" cy="565897"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
@@ -943,57 +931,57 @@
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr lang="fr-CH" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>36420</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>11206</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>341780</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="11" name="Connecteur en angle 10">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="2" idx="2"/>
           <a:endCxn id="3" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="5400000">
           <a:off x="1706376" y="293875"/>
           <a:ext cx="242047" cy="2438960"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
@@ -1002,57 +990,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>341779</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>8</xdr:row>
       <xdr:rowOff>11205</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504264</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>5602</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="12" name="Connecteur en angle 11">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="2" idx="2"/>
           <a:endCxn id="4" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="3292848" y="1146361"/>
           <a:ext cx="242047" cy="733985"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
@@ -1061,57 +1049,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>288553</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>347382</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>36420</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>11206</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="13" name="Connecteur en angle 12">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="3" idx="2"/>
           <a:endCxn id="5" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="5400000">
           <a:off x="321050" y="1943660"/>
           <a:ext cx="254374" cy="319367"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
@@ -1120,57 +1108,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>36419</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>347381</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>282949</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>240925</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="14" name="Connecteur en angle 13">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="3" idx="2"/>
           <a:endCxn id="6" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="646300" y="1937775"/>
           <a:ext cx="236444" cy="313205"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst>
             <a:gd name="adj1" fmla="val 54324"/>
           </a:avLst>
@@ -1181,57 +1169,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>568699</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>3018</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504264</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>5604</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="15" name="Connecteur en angle 14">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000F000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="4" idx="2"/>
           <a:endCxn id="7" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="5400000">
           <a:off x="2798108" y="1242174"/>
           <a:ext cx="248771" cy="1716740"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
@@ -1240,57 +1228,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>568700</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>3017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504265</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="16" name="Connecteur en angle 15">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000010000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="4" idx="2"/>
           <a:endCxn id="8" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="5400000">
           <a:off x="3405749" y="1844208"/>
           <a:ext cx="243168" cy="507065"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
@@ -1299,57 +1287,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504264</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>3016</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>11205</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="17" name="Connecteur en angle 16">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000011000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="4" idx="2"/>
           <a:endCxn id="9" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="3958758" y="1798262"/>
           <a:ext cx="254374" cy="610161"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst>
             <a:gd name="adj1" fmla="val 47826"/>
           </a:avLst>
@@ -1360,57 +1348,57 @@
           </a:solidFill>
           <a:tailEnd type="arrow"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>504263</xdr:colOff>
-      <xdr:row>11</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>3017</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>502023</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>5603</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="18" name="Connecteur en angle 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000012000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr>
           <a:stCxn id="4" idx="2"/>
           <a:endCxn id="10" idx="0"/>
         </xdr:cNvCxnSpPr>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm rot="16200000" flipH="1">
           <a:off x="4517370" y="1239650"/>
           <a:ext cx="248771" cy="1721785"/>
         </a:xfrm>
         <a:prstGeom prst="bentConnector3">
           <a:avLst>
             <a:gd name="adj1" fmla="val 50001"/>
           </a:avLst>
@@ -1714,691 +1702,674 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CU20"/>
+  <dimension ref="A1:CU19"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="6" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16384" width="11.42578125" style="6"/>
+    <col min="1" max="1" width="8.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="1" style="5" customWidth="1"/>
+    <col min="3" max="3" width="8.5703125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="4.28515625" style="5" customWidth="1"/>
+    <col min="5" max="6" width="8.5703125" style="5" customWidth="1"/>
+    <col min="7" max="7" width="1" style="5" customWidth="1"/>
+    <col min="8" max="9" width="8.5703125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="1" style="5" customWidth="1"/>
+    <col min="11" max="11" width="5.7109375" style="5" customWidth="1"/>
+    <col min="12" max="12" width="8.5703125" style="5" customWidth="1"/>
+    <col min="13" max="13" width="1" style="5" customWidth="1"/>
+    <col min="14" max="15" width="7.5703125" style="5" customWidth="1"/>
+    <col min="16" max="16384" width="11.42578125" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="O1" s="5"/>
+    <row r="1" spans="1:99" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="6"/>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
+      <c r="J1" s="7"/>
+      <c r="K1" s="7"/>
+      <c r="L1" s="7"/>
+      <c r="M1" s="7"/>
+      <c r="N1" s="7"/>
+      <c r="O1" s="7"/>
+      <c r="P1" s="7"/>
     </row>
     <row r="2" spans="1:99" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="7" t="s">
-[...19 lines deleted...]
-      <c r="A3" s="9" t="s">
+      <c r="A2" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="9"/>
-[...13 lines deleted...]
-      <c r="P3" s="8"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="7"/>
+      <c r="D2" s="7"/>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="7"/>
+      <c r="J2" s="7"/>
+      <c r="K2" s="7"/>
+      <c r="L2" s="7"/>
+      <c r="M2" s="7"/>
+      <c r="N2" s="7"/>
+      <c r="O2" s="7"/>
+      <c r="P2" s="7"/>
     </row>
-    <row r="4" spans="1:99" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="10" t="s">
+    <row r="3" spans="1:99" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="10"/>
-[...96 lines deleted...]
-      <c r="CU4" s="12"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="10"/>
+      <c r="E3" s="10"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="10"/>
+      <c r="I3" s="10"/>
+      <c r="J3" s="10"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+      <c r="X3" s="11"/>
+      <c r="Y3" s="11"/>
+      <c r="Z3" s="11"/>
+      <c r="AA3" s="11"/>
+      <c r="AB3" s="11"/>
+      <c r="AC3" s="11"/>
+      <c r="AD3" s="11"/>
+      <c r="AE3" s="11"/>
+      <c r="AF3" s="11"/>
+      <c r="AG3" s="11"/>
+      <c r="AH3" s="11"/>
+      <c r="AI3" s="11"/>
+      <c r="AJ3" s="11"/>
+      <c r="AK3" s="11"/>
+      <c r="AL3" s="11"/>
+      <c r="AM3" s="11"/>
+      <c r="AN3" s="11"/>
+      <c r="AO3" s="11"/>
+      <c r="AP3" s="11"/>
+      <c r="AQ3" s="11"/>
+      <c r="AR3" s="11"/>
+      <c r="AS3" s="11"/>
+      <c r="AT3" s="11"/>
+      <c r="AU3" s="11"/>
+      <c r="AV3" s="11"/>
+      <c r="AW3" s="11"/>
+      <c r="AX3" s="11"/>
+      <c r="AY3" s="11"/>
+      <c r="AZ3" s="11"/>
+      <c r="BA3" s="11"/>
+      <c r="BB3" s="11"/>
+      <c r="BC3" s="11"/>
+      <c r="BD3" s="11"/>
+      <c r="BE3" s="11"/>
+      <c r="BF3" s="11"/>
+      <c r="BG3" s="11"/>
+      <c r="BH3" s="11"/>
+      <c r="BI3" s="11"/>
+      <c r="BJ3" s="11"/>
+      <c r="BK3" s="11"/>
+      <c r="BL3" s="11"/>
+      <c r="BM3" s="11"/>
+      <c r="BN3" s="11"/>
+      <c r="BO3" s="11"/>
+      <c r="BP3" s="11"/>
+      <c r="BQ3" s="11"/>
+      <c r="BR3" s="11"/>
+      <c r="BS3" s="11"/>
+      <c r="BT3" s="11"/>
+      <c r="BU3" s="11"/>
+      <c r="BV3" s="11"/>
+      <c r="BW3" s="11"/>
+      <c r="BX3" s="11"/>
+      <c r="BY3" s="11"/>
+      <c r="BZ3" s="11"/>
+      <c r="CA3" s="11"/>
+      <c r="CB3" s="11"/>
+      <c r="CC3" s="11"/>
+      <c r="CD3" s="11"/>
+      <c r="CE3" s="11"/>
+      <c r="CF3" s="11"/>
+      <c r="CG3" s="11"/>
+      <c r="CH3" s="11"/>
+      <c r="CI3" s="11"/>
+      <c r="CJ3" s="11"/>
+      <c r="CK3" s="11"/>
+      <c r="CL3" s="11"/>
+      <c r="CM3" s="11"/>
+      <c r="CN3" s="11"/>
+      <c r="CO3" s="11"/>
+      <c r="CP3" s="11"/>
+      <c r="CQ3" s="11"/>
+      <c r="CR3" s="11"/>
+      <c r="CS3" s="11"/>
+      <c r="CT3" s="11"/>
+      <c r="CU3" s="11"/>
     </row>
-    <row r="5" spans="1:99" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="13" t="s">
+    <row r="4" spans="1:99" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" s="12"/>
+      <c r="C4" s="10"/>
+      <c r="D4" s="10"/>
+      <c r="E4" s="10"/>
+      <c r="F4" s="10"/>
+      <c r="G4" s="10"/>
+      <c r="H4" s="10"/>
+      <c r="I4" s="10"/>
+      <c r="J4" s="10"/>
+      <c r="K4" s="11"/>
+      <c r="L4" s="11"/>
+      <c r="M4" s="11"/>
+      <c r="N4" s="11"/>
+      <c r="O4" s="11"/>
+      <c r="P4" s="11"/>
+      <c r="Q4" s="11"/>
+      <c r="R4" s="11"/>
+      <c r="S4" s="11"/>
+      <c r="T4" s="11"/>
+      <c r="U4" s="11"/>
+      <c r="V4" s="11"/>
+      <c r="W4" s="11"/>
+      <c r="X4" s="11"/>
+      <c r="Y4" s="11"/>
+      <c r="Z4" s="11"/>
+      <c r="AA4" s="11"/>
+      <c r="AB4" s="11"/>
+      <c r="AC4" s="11"/>
+      <c r="AD4" s="11"/>
+      <c r="AE4" s="11"/>
+      <c r="AF4" s="11"/>
+      <c r="AG4" s="11"/>
+      <c r="AH4" s="11"/>
+      <c r="AI4" s="11"/>
+      <c r="AJ4" s="11"/>
+      <c r="AK4" s="11"/>
+      <c r="AL4" s="11"/>
+      <c r="AM4" s="11"/>
+      <c r="AN4" s="11"/>
+      <c r="AO4" s="11"/>
+      <c r="AP4" s="11"/>
+      <c r="AQ4" s="11"/>
+      <c r="AR4" s="11"/>
+      <c r="AS4" s="11"/>
+      <c r="AT4" s="11"/>
+      <c r="AU4" s="11"/>
+      <c r="AV4" s="11"/>
+      <c r="AW4" s="11"/>
+      <c r="AX4" s="11"/>
+      <c r="AY4" s="11"/>
+      <c r="AZ4" s="11"/>
+      <c r="BA4" s="11"/>
+      <c r="BB4" s="11"/>
+      <c r="BC4" s="11"/>
+      <c r="BD4" s="11"/>
+      <c r="BE4" s="11"/>
+      <c r="BF4" s="11"/>
+      <c r="BG4" s="11"/>
+      <c r="BH4" s="11"/>
+      <c r="BI4" s="11"/>
+      <c r="BJ4" s="11"/>
+      <c r="BK4" s="11"/>
+      <c r="BL4" s="11"/>
+      <c r="BM4" s="11"/>
+      <c r="BN4" s="11"/>
+      <c r="BO4" s="11"/>
+      <c r="BP4" s="11"/>
+      <c r="BQ4" s="11"/>
+      <c r="BR4" s="11"/>
+      <c r="BS4" s="11"/>
+      <c r="BT4" s="11"/>
+      <c r="BU4" s="11"/>
+      <c r="BV4" s="11"/>
+      <c r="BW4" s="11"/>
+      <c r="BX4" s="11"/>
+      <c r="BY4" s="11"/>
+      <c r="BZ4" s="11"/>
+      <c r="CA4" s="11"/>
+      <c r="CB4" s="11"/>
+      <c r="CC4" s="11"/>
+      <c r="CD4" s="11"/>
+      <c r="CE4" s="11"/>
+      <c r="CF4" s="11"/>
+      <c r="CG4" s="11"/>
+      <c r="CH4" s="11"/>
+      <c r="CI4" s="11"/>
+      <c r="CJ4" s="11"/>
+      <c r="CK4" s="11"/>
+      <c r="CL4" s="11"/>
+      <c r="CM4" s="11"/>
+      <c r="CN4" s="11"/>
+      <c r="CO4" s="11"/>
+      <c r="CP4" s="11"/>
+      <c r="CQ4" s="11"/>
+      <c r="CR4" s="11"/>
+      <c r="CS4" s="11"/>
+      <c r="CT4" s="11"/>
+      <c r="CU4" s="11"/>
+    </row>
+    <row r="5" spans="1:99" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="10"/>
+      <c r="D5" s="10"/>
+      <c r="E5" s="10"/>
+      <c r="F5" s="10"/>
+      <c r="G5" s="10"/>
+      <c r="H5" s="10"/>
+      <c r="I5" s="10"/>
+      <c r="J5" s="10"/>
+      <c r="K5" s="11"/>
+      <c r="L5" s="11"/>
+      <c r="M5" s="11"/>
+      <c r="N5" s="11"/>
+      <c r="O5" s="11"/>
+      <c r="P5" s="11"/>
+      <c r="Q5" s="11"/>
+      <c r="R5" s="11"/>
+      <c r="S5" s="11"/>
+      <c r="T5" s="11"/>
+      <c r="U5" s="11"/>
+      <c r="V5" s="11"/>
+      <c r="W5" s="11"/>
+      <c r="X5" s="11"/>
+      <c r="Y5" s="11"/>
+      <c r="Z5" s="11"/>
+      <c r="AA5" s="11"/>
+      <c r="AB5" s="11"/>
+      <c r="AC5" s="11"/>
+      <c r="AD5" s="11"/>
+      <c r="AE5" s="11"/>
+      <c r="AF5" s="11"/>
+      <c r="AG5" s="11"/>
+      <c r="AH5" s="11"/>
+      <c r="AI5" s="11"/>
+      <c r="AJ5" s="11"/>
+      <c r="AK5" s="11"/>
+      <c r="AL5" s="11"/>
+      <c r="AM5" s="11"/>
+      <c r="AN5" s="11"/>
+      <c r="AO5" s="11"/>
+      <c r="AP5" s="11"/>
+      <c r="AQ5" s="11"/>
+      <c r="AR5" s="11"/>
+      <c r="AS5" s="11"/>
+      <c r="AT5" s="11"/>
+      <c r="AU5" s="11"/>
+      <c r="AV5" s="11"/>
+      <c r="AW5" s="11"/>
+      <c r="AX5" s="11"/>
+      <c r="AY5" s="11"/>
+      <c r="AZ5" s="11"/>
+      <c r="BA5" s="11"/>
+      <c r="BB5" s="11"/>
+      <c r="BC5" s="11"/>
+      <c r="BD5" s="11"/>
+      <c r="BE5" s="11"/>
+      <c r="BF5" s="11"/>
+      <c r="BG5" s="11"/>
+      <c r="BH5" s="11"/>
+      <c r="BI5" s="11"/>
+      <c r="BJ5" s="11"/>
+      <c r="BK5" s="11"/>
+      <c r="BL5" s="11"/>
+      <c r="BM5" s="11"/>
+      <c r="BN5" s="11"/>
+      <c r="BO5" s="11"/>
+      <c r="BP5" s="11"/>
+      <c r="BQ5" s="11"/>
+      <c r="BR5" s="11"/>
+      <c r="BS5" s="11"/>
+      <c r="BT5" s="11"/>
+      <c r="BU5" s="11"/>
+      <c r="BV5" s="11"/>
+      <c r="BW5" s="11"/>
+      <c r="BX5" s="11"/>
+      <c r="BY5" s="11"/>
+      <c r="BZ5" s="11"/>
+      <c r="CA5" s="11"/>
+      <c r="CB5" s="11"/>
+      <c r="CC5" s="11"/>
+      <c r="CD5" s="11"/>
+      <c r="CE5" s="11"/>
+      <c r="CF5" s="11"/>
+      <c r="CG5" s="11"/>
+      <c r="CH5" s="11"/>
+      <c r="CI5" s="11"/>
+      <c r="CJ5" s="11"/>
+      <c r="CK5" s="11"/>
+      <c r="CL5" s="11"/>
+      <c r="CM5" s="11"/>
+      <c r="CN5" s="11"/>
+      <c r="CO5" s="11"/>
+      <c r="CP5" s="11"/>
+      <c r="CQ5" s="11"/>
+      <c r="CR5" s="11"/>
+      <c r="CS5" s="11"/>
+      <c r="CT5" s="11"/>
+      <c r="CU5" s="11"/>
+    </row>
+    <row r="6" spans="1:99" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="13"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="14"/>
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="14"/>
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="14"/>
+      <c r="Q6" s="14"/>
+      <c r="R6" s="14"/>
+      <c r="S6" s="15"/>
+      <c r="T6" s="15"/>
+      <c r="U6" s="15"/>
+      <c r="V6" s="15"/>
+      <c r="W6" s="15"/>
+      <c r="X6" s="15"/>
+      <c r="Y6" s="15"/>
+      <c r="Z6" s="15"/>
+      <c r="AA6" s="15"/>
+      <c r="AB6" s="15"/>
+      <c r="AC6" s="15"/>
+      <c r="AD6" s="15"/>
+      <c r="AE6" s="15"/>
+      <c r="AF6" s="15"/>
+      <c r="AG6" s="15"/>
+      <c r="AH6" s="15"/>
+      <c r="AI6" s="15"/>
+      <c r="AJ6" s="15"/>
+      <c r="AK6" s="15"/>
+      <c r="AL6" s="15"/>
+      <c r="AM6" s="15"/>
+      <c r="AN6" s="15"/>
+      <c r="AO6" s="15"/>
+      <c r="AP6" s="15"/>
+      <c r="AQ6" s="15"/>
+      <c r="AR6" s="15"/>
+      <c r="AS6" s="15"/>
+      <c r="AT6" s="15"/>
+      <c r="AU6" s="15"/>
+      <c r="AV6" s="15"/>
+      <c r="AW6" s="15"/>
+      <c r="AX6" s="15"/>
+      <c r="AY6" s="15"/>
+      <c r="AZ6" s="15"/>
+      <c r="BA6" s="15"/>
+      <c r="BB6" s="15"/>
+      <c r="BC6" s="15"/>
+      <c r="BD6" s="15"/>
+      <c r="BE6" s="15"/>
+      <c r="BF6" s="15"/>
+      <c r="BG6" s="15"/>
+      <c r="BH6" s="15"/>
+      <c r="BI6" s="15"/>
+      <c r="BJ6" s="15"/>
+      <c r="BK6" s="15"/>
+      <c r="BL6" s="15"/>
+      <c r="BM6" s="15"/>
+      <c r="BN6" s="15"/>
+      <c r="BO6" s="15"/>
+      <c r="BP6" s="15"/>
+      <c r="BQ6" s="15"/>
+      <c r="BR6" s="15"/>
+      <c r="BS6" s="15"/>
+      <c r="BT6" s="15"/>
+      <c r="BU6" s="15"/>
+      <c r="BV6" s="15"/>
+      <c r="BW6" s="15"/>
+      <c r="BX6" s="15"/>
+      <c r="BY6" s="15"/>
+      <c r="BZ6" s="15"/>
+      <c r="CA6" s="15"/>
+      <c r="CB6" s="15"/>
+      <c r="CC6" s="15"/>
+      <c r="CD6" s="15"/>
+      <c r="CE6" s="15"/>
+      <c r="CF6" s="15"/>
+      <c r="CG6" s="15"/>
+      <c r="CH6" s="15"/>
+      <c r="CI6" s="15"/>
+      <c r="CJ6" s="15"/>
+      <c r="CK6" s="15"/>
+      <c r="CL6" s="15"/>
+      <c r="CM6" s="15"/>
+      <c r="CN6" s="15"/>
+      <c r="CO6" s="15"/>
+      <c r="CP6" s="15"/>
+      <c r="CQ6" s="15"/>
+      <c r="CR6" s="15"/>
+      <c r="CS6" s="15"/>
+      <c r="CT6" s="15"/>
+      <c r="CU6" s="15"/>
+    </row>
+    <row r="7" spans="1:99" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="7"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+    </row>
+    <row r="8" spans="1:99" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="22"/>
+      <c r="C8" s="22"/>
+      <c r="D8" s="22"/>
+      <c r="E8" s="22"/>
+      <c r="F8" s="22"/>
+      <c r="G8" s="22"/>
+      <c r="H8" s="22"/>
+      <c r="I8" s="22"/>
+      <c r="J8" s="22"/>
+      <c r="K8" s="22"/>
+      <c r="L8" s="22"/>
+      <c r="M8" s="22"/>
+      <c r="N8" s="22"/>
+      <c r="O8" s="22"/>
+    </row>
+    <row r="9" spans="1:99" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="1"/>
+      <c r="B9" s="1"/>
+      <c r="C9" s="1"/>
+      <c r="D9" s="16"/>
+      <c r="E9" s="16"/>
+      <c r="F9" s="16"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="16"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="16"/>
+      <c r="O9" s="16"/>
+    </row>
+    <row r="10" spans="1:99" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="13"/>
-[...96 lines deleted...]
-      <c r="CU5" s="12"/>
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+      <c r="H10" s="23"/>
+      <c r="I10" s="23"/>
+      <c r="J10" s="23"/>
+      <c r="K10" s="23"/>
+      <c r="L10" s="23"/>
+      <c r="M10" s="23"/>
+      <c r="N10" s="23"/>
+      <c r="O10" s="23"/>
     </row>
-    <row r="6" spans="1:99" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
-[...98 lines deleted...]
-      <c r="CU6" s="12"/>
+    <row r="11" spans="1:99" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="16"/>
+      <c r="B11" s="16"/>
+      <c r="C11" s="17"/>
+      <c r="D11" s="17"/>
+      <c r="E11" s="17"/>
+      <c r="F11" s="17"/>
+      <c r="G11" s="17"/>
+      <c r="H11" s="17"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="17"/>
+      <c r="K11" s="17"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="17"/>
+      <c r="N11" s="17"/>
+      <c r="O11" s="16"/>
     </row>
-    <row r="7" spans="1:99" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...162 lines deleted...]
-      <c r="E11" s="24" t="s">
+    <row r="12" spans="1:99" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F11" s="24"/>
-[...28 lines deleted...]
-      <c r="A13" s="4" t="s">
+      <c r="B12" s="16"/>
+      <c r="C12" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="2"/>
+      <c r="E12" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="25"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="I12" s="25"/>
+      <c r="J12" s="3"/>
+      <c r="K12" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="L12" s="25"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="17"/>
-[...1 lines deleted...]
-        <v>14</v>
+      <c r="O12" s="25"/>
+    </row>
+    <row r="13" spans="1:99" s="20" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="18"/>
+      <c r="B13" s="18"/>
+    </row>
+    <row r="14" spans="1:99" s="20" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="18" t="s">
+        <v>5</v>
       </c>
-      <c r="D13" s="2"/>
-[...18 lines deleted...]
-      <c r="O13" s="26"/>
+      <c r="B14" s="18"/>
     </row>
-    <row r="14" spans="1:99" s="21" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    <row r="15" spans="1:99" s="21" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:99" s="20" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B15" s="19"/>
     </row>
-    <row r="16" spans="1:99" s="21" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-        <v>12</v>
+    <row r="16" spans="1:99" s="20" customFormat="1" ht="8.25" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="1:1" s="20" customFormat="1" ht="8.25" x14ac:dyDescent="0.25">
+      <c r="A17" s="21" t="s">
+        <v>16</v>
       </c>
     </row>
-    <row r="19" spans="1:1" s="21" customFormat="1" ht="8.25" x14ac:dyDescent="0.25"/>
-    <row r="20" spans="1:1" s="21" customFormat="1" ht="8.25" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="1:1" s="20" customFormat="1" ht="8.25" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="1:1" s="20" customFormat="1" ht="8.25" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A9:O9"/>
-[...5 lines deleted...]
-    <mergeCell ref="N13:O13"/>
+    <mergeCell ref="A8:O8"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="E10:O10"/>
+    <mergeCell ref="E12:F12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="K12:L12"/>
+    <mergeCell ref="N12:O12"/>
   </mergeCells>
   <pageMargins left="0.65625" right="0.19685039370078741" top="0.47244094488188976" bottom="0.82677165354330706" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>