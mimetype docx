--- v0 (2025-12-05)
+++ v1 (2026-10-27)
@@ -13,51 +13,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E5AD127" w14:textId="3D431E9E" w:rsidR="00691489" w:rsidRDefault="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
       </w:pPr>
       <w:r w:rsidRPr="00655B8E">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="0063568A">
         <w:t>ide-mémoire</w:t>
       </w:r>
       <w:r w:rsidRPr="00655B8E">
         <w:t xml:space="preserve"> au rapport psychologique</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="708300DE" w14:textId="0333A558" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ce document est un mémo destiné aux psychologues scolaires dans la récolte des informations utiles lors d’une nouvelle demande d’évaluation psychologique. Il sert donc à guider les entretiens d’évaluation psychologique et aide à la rédaction des rapports, notamment celui intitulé </w:t>
       </w:r>
       <w:r w:rsidRPr="00B36B66">
         <w:t>« </w:t>
       </w:r>
@@ -81,248 +81,446 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00534D56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC532A4" w14:textId="30411A20" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:r>
         <w:t>Il a pour but de guider les psychologues scolaires sur les éléments importants à renseigner concernant l’élève dans une vision bio-psycho-sociale, afin qu’ils puissent rédiger le rapport à l’</w:t>
       </w:r>
       <w:r w:rsidR="00A46377">
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tention des parents. Les différentes informations pertinentes récoltées figureront dans le rapport </w:t>
       </w:r>
       <w:r w:rsidR="003F22B6">
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r>
-        <w:t>ont pour objectif d’établir des recommandations et de proposer des pistes d’accompagnement concernant l’élève, les parents, les enseignant-e-s, les thérapeutes et tout autre professionnel-le.</w:t>
+        <w:t xml:space="preserve">ont pour objectif d’établir des recommandations et de proposer des pistes d’accompagnement concernant l’élève, les parents, les enseignant-e-s, les thérapeutes et tout autre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>professionnel-le</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC70D4C" w14:textId="63C7260D" w:rsidR="00332E16" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="06atexteprincipal"/>
       </w:pPr>
       <w:r>
         <w:t>Par ailleurs, les différentes rubriques ci-dessous sont importantes à renseigner et uniquement lorsqu’elles sont pertinentes pour toute demande MAR (nouvelle, modification, prolongation), car les informations qui en découlent sont utiles à la cellule d’évaluation du SESAM dans son travail d’analyse des besoins de l’élève grâce à l’outil PES (protocole d’évaluation standardisée).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B8B42EE" w14:textId="40CBD129" w:rsidR="000F0B8C" w:rsidRDefault="00332E16" w:rsidP="00332E16">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Données administratives</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C20A15" w14:textId="5A96E2B8" w:rsidR="00332E16" w:rsidRPr="00332E16" w:rsidRDefault="00642A9F" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Données actualisées</w:t>
       </w:r>
       <w:r w:rsidR="00050443">
         <w:t xml:space="preserve"> de l’élève</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E7AA0E" w14:textId="77777777" w:rsidR="00677A5F" w:rsidRPr="00332E16" w:rsidRDefault="00677A5F" w:rsidP="00677A5F">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="227"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A12A274" w14:textId="56659819" w:rsidR="000F0B8C" w:rsidRPr="009D2A12" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="009D2A12">
         <w:t xml:space="preserve">Contexte </w:t>
       </w:r>
       <w:r w:rsidR="0030151A">
         <w:t xml:space="preserve">et motif </w:t>
       </w:r>
       <w:r w:rsidRPr="009D2A12">
         <w:t>de la demande</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EF35E6" w14:textId="020645E9" w:rsidR="000F0B8C" w:rsidRPr="009D2A12" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2A12">
-        <w:t>escription de la situation actuelle dans les différents contextes et questionnement-s des parents et/ou du réseau</w:t>
+        <w:t xml:space="preserve">escription de la situation actuelle dans les différents contextes et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009D2A12">
+        <w:t>questionnement-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009D2A12">
+        <w:t xml:space="preserve"> des parents et/ou du réseau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF398C3" w14:textId="346C8503" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Contexte de la demande actuelle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4238535F" w14:textId="6787E99A" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Qui est le demandeur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05E337E3" w14:textId="45BEE812" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t>Questionnement-s des parents et/ou du réseau</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Questionnement-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> des parents et/ou du réseau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78E3A0CE" w14:textId="07F23EBA" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Situation actuelle au niveau scolaire, personnel et familial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FDFE7BD" w14:textId="77777777" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F9CF885" w14:textId="2AA3C667" w:rsidR="000F0B8C" w:rsidRPr="007C28EA" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r w:rsidRPr="007C28EA">
         <w:t>Démarches et mesures mises en place et l’évaluation de leurs effets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F6DF8E" w14:textId="14794F27" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t>Mesure-s pédagogique-s mise-s en place (MAO,</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mesure-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pédagogique-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mise-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en place (MAO,</w:t>
       </w:r>
       <w:r w:rsidR="002712D5">
         <w:t xml:space="preserve"> PPI,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> CdD, TSS, prolongement, aménagement) et description de leur-s impact-s sur le développement de l’élève</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>CdD</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, TSS, prolongement, aménagement) et description de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leur-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>impact-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sur le développement de l’élève</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40EB313D" w14:textId="1FBE539C" w:rsidR="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Mesure-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> pédago-thérapeutique-s, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>thérapeutique-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>médicale-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociale-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>passée-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>actuelle-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de l’enfant et sa famille et description de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>leur-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>impact-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2312F24C" w14:textId="3206A7D1" w:rsidR="00BF1051" w:rsidRDefault="009A6A3F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FB45AC2" w14:textId="7F872CE1" w:rsidR="000F0B8C" w:rsidRPr="007C28EA" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r w:rsidRPr="007C28EA">
+        <w:lastRenderedPageBreak/>
         <w:t>Anamnèse et</w:t>
       </w:r>
       <w:r w:rsidR="001E2A21">
         <w:t xml:space="preserve"> description de l’environnement familial</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250AAC67" w14:textId="304C7152" w:rsidR="000F0B8C" w:rsidRPr="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Anamnèse de l’enfant et de la famille pendant la grossesse et la prime enfance (lien d’attachement, fonctionnement familial, développement psychomoteur et affectif, lien avec la fratrie)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2584C2C9" w14:textId="560D6323" w:rsidR="000F0B8C" w:rsidRPr="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Evènement-s critique-s vécu-s par l’enfant (accidents, maladies, violence…)</w:t>
+        <w:t xml:space="preserve">Evènement-s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>critique-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>vécu-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par l’enfant (accidents, maladies, violence…)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71316AEA" w14:textId="7211F2E8" w:rsidR="000F0B8C" w:rsidRPr="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Expérience-s actuelle-s de l’enfant ayant une influence sur son développement</w:t>
+        <w:t>Expérience-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>actuelle-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’enfant </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>ayant</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une influence sur son développement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDF814E" w14:textId="0806792F" w:rsidR="000F0B8C" w:rsidRPr="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0B8C">
@@ -333,683 +531,930 @@
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>portement</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> de l’enfant à la maison</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C704F34" w14:textId="1434D3B6" w:rsidR="000F0B8C" w:rsidRPr="000F0B8C" w:rsidRDefault="000F0B8C" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ype-s d’activité-s spo</w:t>
+        <w:t>ype-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>activité-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>spo</w:t>
       </w:r>
       <w:r w:rsidR="00FE6FDF">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="000F0B8C">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>tive-s, sociale-s ou autre-s de l’enfant (y compris le contexte de stimulation, l’exposition aux écrans)</w:t>
+        <w:t>tive-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>sociale-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>autre-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000F0B8C">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’enfant (y compris le contexte de stimulation, l’exposition aux écrans)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D6285A4" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Situation actuelle de la famille (accompagnement parental, situation économique, ressources internes et externes, etc…)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37ADAF6F" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Résidence de l’enfant, condition de vie et soins (hygiène, nutrition, sommeil, habillement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D2FFA69" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Facteurs interculturels</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A653C1" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
-        <w:t>Parcours, formations, activités professionnelles et donnée-s passée-s pertinente-s concernant les parents</w:t>
+        <w:t xml:space="preserve">Parcours, formations, activités professionnelles et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>donnée-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>passée-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pertinente-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> concernant les parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE7E324" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Fratrie (position, lien)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A018F41" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Problème-s médical-ux pertinent-s dans la famille (maladie-s héréditaire-s, maladie-s physique-s, psychique-s ou autre). </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Problème-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> médical-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ux</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pertinent-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dans la famille (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maladie-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>héréditaire-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>maladie-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>physique-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>psychique-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ou autre). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1527D6CC" w14:textId="77777777" w:rsidR="00BF1051" w:rsidRPr="000F0B8C" w:rsidRDefault="00BF1051" w:rsidP="000F0B8C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19D06B32" w14:textId="0409D97A" w:rsidR="000F0B8C" w:rsidRPr="00874339" w:rsidRDefault="00EB7C4C" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Contexte et parcours scolaire</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4481AA9A" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t>Condition-s de la classe, attitude-s de l’élève face au groupe classe, aux enseignant-e-s et aux apprentissages</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Condition-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de la classe, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>attitude-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de l’élève face au groupe classe, aux enseignant-e-s et aux apprentissages</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6470D5B1" w14:textId="1A230FE9" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Stratégie-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de coping </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mise-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> en place par l’élève et par l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enseignant-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="2453C624" w14:textId="6B590374" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Avez-vous soutenu auparavant cette situation (auprès de l’élève, de la famille ou de </w:t>
       </w:r>
       <w:r w:rsidR="00C901F6">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t>l’enseignant-e) ?</w:t>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enseignant-e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>) ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19049923" w14:textId="77777777" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="000F0B8C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688F3B8C" w14:textId="717AE6F6" w:rsidR="000F0B8C" w:rsidRDefault="00EB7C4C" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>Situation et contexte d’évaluation et/ou d’intervention</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606006BA" w14:textId="1F606832" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk172554700"/>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="009D2A12">
         <w:t xml:space="preserve">escription </w:t>
       </w:r>
       <w:r>
         <w:t>du setting d’intervention</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5BDB064A" w14:textId="3C2160B3" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t>Justification-s du choix des outils, setting d’évaluation</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Justification-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> du choix des outils, setting d’évaluation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FAA06A" w14:textId="17504DEF" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Objectifs, condition, durée et choix du projet d’intervention (individuel ? en classe ? à la maison ? nombre de séances ? etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57C4A394" w14:textId="5C3836C4" w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00C901F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6FA4F51F" w14:textId="098B02E1" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>Observations cliniques et évolution</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C0D774" w14:textId="7099D8C8" w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C" w:rsidRDefault="005E650A" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Observations et i</w:t>
       </w:r>
       <w:r w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C">
         <w:t>mpression</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C">
         <w:t xml:space="preserve"> du</w:t>
       </w:r>
       <w:r w:rsidR="00C8668C">
         <w:t>-de la</w:t>
       </w:r>
       <w:r w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C">
         <w:t xml:space="preserve"> psy</w:t>
       </w:r>
       <w:r w:rsidR="00C8668C">
         <w:t>chologue</w:t>
       </w:r>
       <w:r w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C">
         <w:t xml:space="preserve"> sur la relation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16162CB9" w14:textId="57B73DD4" w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C" w:rsidRDefault="00BF1051" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
         <w:t>Attitude et c</w:t>
       </w:r>
       <w:r w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C">
         <w:t xml:space="preserve">omportement de l’élève, langue d’évaluation, latéralité, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001C2E0E">
         <w:t>etc</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7E7FD208" w14:textId="718DB8D9" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t>Impact-s de l’intervention au fil des séances</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Impact-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de l’intervention au fil des séances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A091B55" w14:textId="05A79424" w:rsidR="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00EB7C4C">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
-      <w:r>
-        <w:t>Ajustement-s du projet</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ajustement-s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> du projet</w:t>
       </w:r>
       <w:r w:rsidR="00473EC6">
         <w:t xml:space="preserve"> d’accompagnement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A0D6A3D" w14:textId="77777777" w:rsidR="00EB7C4C" w:rsidRPr="00EB7C4C" w:rsidRDefault="00EB7C4C" w:rsidP="00C901F6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74AB8F76" w14:textId="57CFAC36" w:rsidR="009611F7" w:rsidRPr="00CE4F38" w:rsidRDefault="009611F7" w:rsidP="009611F7">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="74AB8F76" w14:textId="120D1D27" w:rsidR="009611F7" w:rsidRPr="00CE4F38" w:rsidRDefault="009611F7" w:rsidP="009611F7">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk172554529"/>
       <w:r>
         <w:t>Résultats aux tests psychométriques</w:t>
       </w:r>
       <w:r w:rsidR="0032004D">
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:t>fonctions testées</w:t>
       </w:r>
       <w:r w:rsidRPr="00B65B78">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:r w:rsidRPr="00B65B78">
         <w:t>résultat</w:t>
       </w:r>
+      <w:r w:rsidR="009E7533">
+        <w:t>s</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> de l’évaluation psycho-affective</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68FCFE6D" w14:textId="3D734758" w:rsidR="000F0B8C" w:rsidRDefault="00EB7C4C" w:rsidP="00C038A2">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r w:rsidRPr="00EB7C4C">
         <w:t xml:space="preserve">Résultats aux questionnaires, aux </w:t>
       </w:r>
       <w:r w:rsidR="00C038A2">
         <w:t xml:space="preserve">hétéro-questionnaires, </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7C4C">
         <w:t>aux tests cognitifs, affectifs, projectifs, etc. (donner les notes standards et percentiles, les observations cliniques, sans fournir les notes brutes</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ni le</w:t>
       </w:r>
       <w:r w:rsidR="00B349AB">
         <w:t xml:space="preserve"> protocole du test</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7C4C">
         <w:t>, et indiquer si possible la fonction évaluée</w:t>
       </w:r>
       <w:r w:rsidR="00B349AB">
         <w:t xml:space="preserve"> tant cognitive qu’affective</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7C4C">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB98D1D" w14:textId="0404179E" w:rsidR="000F0B8C" w:rsidRDefault="00BF1051" w:rsidP="000F0B8C">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:pStyle w:val="Titre1"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5D290E" w14:textId="62D7F247" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00BF1051">
-[...4 lines deleted...]
-        <w:t>Interprétation bio-psycho-sociale et impacts fonctionnels de l’élève</w:t>
+    <w:p w14:paraId="001004BF" w14:textId="77777777" w:rsidR="009E5A88" w:rsidRDefault="009E5A88" w:rsidP="009E5A88">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hypothèse diagnostic ou diagnostic</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E14B3F8" w14:textId="37E648BF" w:rsidR="006F5AE1" w:rsidRDefault="00D42C55" w:rsidP="006F5AE1">
+    <w:p w14:paraId="0192C418" w14:textId="77777777" w:rsidR="009E5A88" w:rsidRDefault="009E5A88" w:rsidP="009E5A88">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
       </w:pPr>
       <w:r>
-        <w:t>S</w:t>
-[...11 lines deleted...]
-        <w:t>mpactent les apprentissages, son comportement et/ou son état thymique et autre</w:t>
+        <w:t>Selon une classification reconnue, DSM-5 ou CIM-10 ou 11</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253E9DBF" w14:textId="77777777" w:rsidR="00BF1051" w:rsidRPr="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00C901F6">
-[...80 lines deleted...]
-    <w:p w14:paraId="6E949ED0" w14:textId="77777777" w:rsidR="00332E16" w:rsidRDefault="00332E16" w:rsidP="00332E16">
+    <w:p w14:paraId="03827A57" w14:textId="77777777" w:rsidR="009E5A88" w:rsidRDefault="009E5A88" w:rsidP="0043250D">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="227"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="337294AA" w14:textId="77777777" w:rsidR="00332E16" w:rsidRDefault="00332E16" w:rsidP="00332E16">
+    <w:p w14:paraId="3D5D290E" w14:textId="62D7F247" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00BF1051">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Interprétation bio-psycho-sociale et impacts fonctionnels de l’élève</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E14B3F8" w14:textId="286DA263" w:rsidR="006F5AE1" w:rsidRDefault="00D42C55" w:rsidP="006F5AE1">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006F5AE1" w:rsidRPr="00216370">
+        <w:t xml:space="preserve">elon </w:t>
+      </w:r>
+      <w:r w:rsidR="006F5AE1">
+        <w:t xml:space="preserve">le modèle CIF, décrire </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE46BE">
+        <w:t>comment les résultats métriques</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5A88">
+        <w:t>, l’hypothèse diagnostique ou le diagnostic, ainsi que</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE46BE">
+        <w:t xml:space="preserve"> les facteurs contextuels de l’élève i</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6B9D">
+        <w:t>mpactent les apprentissages, son comportement et/ou son état thymique et autre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAC922A" w14:textId="77777777" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00C901F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16BD3868" w14:textId="3948BF48" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00BF1051">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Démarches et recommandations possibles auprès de l’élève, de la famille et de l’école</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="731FED6B" w14:textId="39717AC8" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00BF1051">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dans le contexte d’une demande MAR : donner son avis et le justifier</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2597D0C0" w14:textId="77777777" w:rsidR="00BF1051" w:rsidRDefault="00BF1051" w:rsidP="00C901F6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E20252" w14:textId="749AE9EF" w:rsidR="00332E16" w:rsidRDefault="00BF1051" w:rsidP="00BF1051">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Objectifs pour la suite de la prise en charge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446BD96A" w14:textId="1B327505" w:rsidR="00216370" w:rsidRDefault="00216370" w:rsidP="00216370">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Discuter entre le-la psychologue</w:t>
+      </w:r>
+      <w:r w:rsidR="009D0325">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> l’élève et </w:t>
+      </w:r>
+      <w:r w:rsidR="00491659">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1022BEAF" w14:textId="6A3C96F7" w:rsidR="009E5A88" w:rsidRDefault="009E5A88" w:rsidP="00216370">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En cas de fin de traitement, préciser la date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4E4700" w14:textId="77777777" w:rsidR="009E5A88" w:rsidRDefault="009E5A88" w:rsidP="009E5A88">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12D23E39" w14:textId="77777777" w:rsidR="00EF641B" w:rsidRDefault="00EF641B" w:rsidP="00332E16">
+    <w:p w14:paraId="7CB8BF17" w14:textId="18AE46B8" w:rsidR="009E5A88" w:rsidRDefault="009E5A88" w:rsidP="009E5A88">
+      <w:pPr>
+        <w:pStyle w:val="Titre2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Eléments complémentaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E949ED0" w14:textId="10FB817D" w:rsidR="00332E16" w:rsidRDefault="009E5A88" w:rsidP="0043250D">
+      <w:r>
+        <w:t>Mentionner tout élément complémentaire utile à la compréhension globale de la situation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="337294AA" w14:textId="77777777" w:rsidR="00332E16" w:rsidRDefault="00332E16" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BF7584D" w14:textId="77777777" w:rsidR="00EF641B" w:rsidRDefault="00EF641B" w:rsidP="00332E16">
+    <w:p w14:paraId="12D23E39" w14:textId="77777777" w:rsidR="00EF641B" w:rsidRDefault="00EF641B" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0ED6FED8" w14:textId="77777777" w:rsidR="00EF641B" w:rsidRDefault="00EF641B" w:rsidP="00332E16">
+    <w:p w14:paraId="5BF7584D" w14:textId="77777777" w:rsidR="00EF641B" w:rsidRDefault="00EF641B" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C317D92" w14:textId="4604B789" w:rsidR="00332E16" w:rsidRPr="00C246AA" w:rsidRDefault="00332E16" w:rsidP="00332E16">
+    <w:p w14:paraId="0ED6FED8" w14:textId="77777777" w:rsidR="00EF641B" w:rsidRDefault="00EF641B" w:rsidP="00332E16">
+      <w:pPr>
+        <w:pStyle w:val="07puces"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C317D92" w14:textId="663AEBC0" w:rsidR="00332E16" w:rsidRPr="00C246AA" w:rsidRDefault="00332E16" w:rsidP="00332E16">
       <w:pPr>
         <w:pStyle w:val="07puces"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Fribourg, </w:t>
       </w:r>
       <w:r w:rsidR="00242FE6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>septembre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF1051">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5A88">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00332E16" w:rsidRPr="00C246AA" w:rsidSect="00691489">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66B9483D" w14:textId="77777777" w:rsidR="004A3D83" w:rsidRDefault="004A3D83" w:rsidP="00691489">
+    <w:p w14:paraId="6CE1A8DD" w14:textId="77777777" w:rsidR="002704D8" w:rsidRDefault="002704D8" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65268D18" w14:textId="77777777" w:rsidR="004A3D83" w:rsidRDefault="004A3D83" w:rsidP="00691489">
+    <w:p w14:paraId="40F9A1A0" w14:textId="77777777" w:rsidR="002704D8" w:rsidRDefault="002704D8" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7908B4B7" w14:textId="77777777" w:rsidR="004A3D83" w:rsidRDefault="004A3D83">
+    <w:p w14:paraId="5B1D63CB" w14:textId="77777777" w:rsidR="002704D8" w:rsidRDefault="002704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F863366" w14:textId="77777777" w:rsidR="00CA4276" w:rsidRDefault="00CA4276">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="68CDBEFF" w14:textId="77777777" w:rsidR="00CA4276" w:rsidRDefault="00CA4276">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5AA4BA41" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C8A233B" w14:textId="77777777" w:rsidR="0055065E" w:rsidRPr="00BF50CB" w:rsidRDefault="0055065E" w:rsidP="0055065E">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00356A7C">
       <w:rPr>
         <w:noProof/>
@@ -1060,87 +1505,87 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011C1091" w14:textId="77777777" w:rsidR="004A3D83" w:rsidRDefault="004A3D83" w:rsidP="00691489">
+    <w:p w14:paraId="0A90BFC1" w14:textId="77777777" w:rsidR="002704D8" w:rsidRDefault="002704D8" w:rsidP="00691489">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1C08B597" w14:textId="77777777" w:rsidR="004A3D83" w:rsidRDefault="004A3D83" w:rsidP="00691489">
+    <w:p w14:paraId="51DB3D23" w14:textId="77777777" w:rsidR="002704D8" w:rsidRDefault="002704D8" w:rsidP="00691489">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33A2BFAC" w14:textId="77777777" w:rsidR="004A3D83" w:rsidRDefault="004A3D83">
+    <w:p w14:paraId="45A1688D" w14:textId="77777777" w:rsidR="002704D8" w:rsidRDefault="002704D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52BCEE7F" w14:textId="77777777" w:rsidR="00CA4276" w:rsidRDefault="00CA4276">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00892F14" w14:paraId="60433768" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -1153,51 +1598,51 @@
             <w:t xml:space="preserve">Service </w:t>
           </w:r>
           <w:r>
             <w:t>de l'enseignement spécialisé et des mesures d'aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00891EB3">
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b w:val="0"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="56FDC389" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0064336A" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="PageNumber"/>
+              <w:rStyle w:val="Numrodepage"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE </w:instrText>
           </w:r>
           <w:r w:rsidR="00C04434" w:rsidRPr="0064336A">
             <w:rPr>
@@ -1324,75 +1769,75 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0DB18C6B" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00892F14" w:rsidRPr="004A0F2D" w14:paraId="4B573721" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="05379154" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00AA545D" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="TM1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F29DF20" wp14:editId="74619235">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>847</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795866"/>
                 <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Image 1" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -1439,90 +1884,142 @@
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve">Service </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>de l’enseignement spécialisé</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="0125A89D" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00BF50CB" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="gramStart"/>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t>et des mesures d’aide</w:t>
+            <w:t>et</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> des mesures d’aide</w:t>
           </w:r>
           <w:r w:rsidRPr="00BF50CB">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t xml:space="preserve"> S</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>ESAM</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1CC249A2" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0063568A" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0063568A">
             <w:rPr>
               <w:b/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
-            <w:t xml:space="preserve">Amt für Sonderpädagogik </w:t>
+            <w:t>Amt</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0063568A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0063568A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>für</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0063568A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r w:rsidRPr="0063568A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t>Sonderpädagogik</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidRPr="0063568A">
+            <w:rPr>
+              <w:b/>
+              <w:lang w:val="fr-CH"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="0063568A">
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>SoA</w:t>
           </w:r>
+          <w:proofErr w:type="spellEnd"/>
         </w:p>
         <w:p w14:paraId="648F80FA" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0063568A" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="7053D3D7" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0063568A" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0063568A">
             <w:rPr>
               <w:szCs w:val="12"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:t>Rue de l’Hôpital 3, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="5AF2DF88" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="0063568A" w:rsidRDefault="00892F14" w:rsidP="00691489">
@@ -1547,63 +2044,63 @@
             <w:t>40 60</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7F2D3250" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00EA56F8" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="03F01489" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="2C508DC8" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="295C0C79" w14:textId="77777777" w:rsidR="00892F14" w:rsidRPr="00E5117F" w:rsidRDefault="00892F14" w:rsidP="00691489">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Hyperlink"/>
+              <w:rStyle w:val="Lienhypertexte"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6BEAB72A" w14:textId="77777777" w:rsidR="00892F14" w:rsidRDefault="00892F14" w:rsidP="00691489"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
       <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
@@ -3760,165 +4257,165 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A9269BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Titre2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="767878"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Titre3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Titre4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:pStyle w:val="Titre5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="17"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
@@ -5535,411 +6032,425 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1433748304">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="953171702">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1011638908">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1449469320">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="667363875">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2126342994">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:attachedTemplate r:id="rId1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:enforcement="1"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F0B8C"/>
     <w:rsid w:val="0002763C"/>
     <w:rsid w:val="00040337"/>
     <w:rsid w:val="000479AF"/>
     <w:rsid w:val="00047CA7"/>
     <w:rsid w:val="00050443"/>
     <w:rsid w:val="000639DE"/>
     <w:rsid w:val="000B0B83"/>
     <w:rsid w:val="000B52A1"/>
     <w:rsid w:val="000C5F6F"/>
     <w:rsid w:val="000E25BD"/>
     <w:rsid w:val="000F0B8C"/>
     <w:rsid w:val="00120B51"/>
     <w:rsid w:val="00124948"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="00166B90"/>
+    <w:rsid w:val="00167F68"/>
     <w:rsid w:val="00173449"/>
+    <w:rsid w:val="001750CF"/>
     <w:rsid w:val="00181221"/>
     <w:rsid w:val="00192273"/>
     <w:rsid w:val="001B1DDA"/>
     <w:rsid w:val="001C2E0E"/>
     <w:rsid w:val="001D4E46"/>
+    <w:rsid w:val="001D6383"/>
     <w:rsid w:val="001E2030"/>
     <w:rsid w:val="001E2A21"/>
     <w:rsid w:val="001F45A6"/>
     <w:rsid w:val="001F56B9"/>
     <w:rsid w:val="002005B5"/>
     <w:rsid w:val="00206E38"/>
     <w:rsid w:val="00216370"/>
     <w:rsid w:val="002176D8"/>
     <w:rsid w:val="00242FE6"/>
     <w:rsid w:val="00246B34"/>
     <w:rsid w:val="00246B95"/>
     <w:rsid w:val="002534C0"/>
     <w:rsid w:val="00263CD8"/>
+    <w:rsid w:val="002704D8"/>
     <w:rsid w:val="002712D5"/>
     <w:rsid w:val="00280606"/>
     <w:rsid w:val="0029115F"/>
     <w:rsid w:val="00294832"/>
     <w:rsid w:val="002D0A23"/>
     <w:rsid w:val="002D4D68"/>
     <w:rsid w:val="002E5AF3"/>
     <w:rsid w:val="002F54BE"/>
     <w:rsid w:val="0030151A"/>
     <w:rsid w:val="003029C9"/>
     <w:rsid w:val="0032004D"/>
     <w:rsid w:val="00332E16"/>
     <w:rsid w:val="0033588B"/>
     <w:rsid w:val="00342111"/>
     <w:rsid w:val="0034443B"/>
     <w:rsid w:val="003544D8"/>
     <w:rsid w:val="00356A7C"/>
     <w:rsid w:val="00360D71"/>
     <w:rsid w:val="0036500F"/>
     <w:rsid w:val="00381E27"/>
     <w:rsid w:val="00385981"/>
     <w:rsid w:val="003A2F39"/>
     <w:rsid w:val="003A5266"/>
     <w:rsid w:val="003B3EBE"/>
     <w:rsid w:val="003C38BD"/>
     <w:rsid w:val="003D3467"/>
     <w:rsid w:val="003F22B6"/>
     <w:rsid w:val="00412688"/>
     <w:rsid w:val="004271DE"/>
+    <w:rsid w:val="00431083"/>
     <w:rsid w:val="004317C7"/>
+    <w:rsid w:val="0043250D"/>
     <w:rsid w:val="0043605B"/>
     <w:rsid w:val="0043619E"/>
     <w:rsid w:val="004362BB"/>
     <w:rsid w:val="00436713"/>
     <w:rsid w:val="00436D04"/>
     <w:rsid w:val="00446101"/>
     <w:rsid w:val="00452999"/>
     <w:rsid w:val="00470E9A"/>
     <w:rsid w:val="00473EC6"/>
     <w:rsid w:val="00476933"/>
     <w:rsid w:val="00491659"/>
     <w:rsid w:val="00491CA5"/>
     <w:rsid w:val="00491CA7"/>
     <w:rsid w:val="004A03E8"/>
     <w:rsid w:val="004A34DF"/>
     <w:rsid w:val="004A3D83"/>
     <w:rsid w:val="004B1D4D"/>
     <w:rsid w:val="004C546E"/>
     <w:rsid w:val="004C7F8D"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004E197D"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="004F2973"/>
     <w:rsid w:val="00504E52"/>
     <w:rsid w:val="00504FA5"/>
     <w:rsid w:val="0051643C"/>
     <w:rsid w:val="00527B4B"/>
     <w:rsid w:val="00534D56"/>
     <w:rsid w:val="00542D2A"/>
     <w:rsid w:val="00542DA3"/>
     <w:rsid w:val="0055065E"/>
     <w:rsid w:val="00567315"/>
     <w:rsid w:val="005709BD"/>
     <w:rsid w:val="005842B5"/>
     <w:rsid w:val="00590B45"/>
     <w:rsid w:val="00594940"/>
+    <w:rsid w:val="005A26E5"/>
     <w:rsid w:val="005A2E3A"/>
     <w:rsid w:val="005B02E3"/>
     <w:rsid w:val="005B7222"/>
     <w:rsid w:val="005D2DFE"/>
+    <w:rsid w:val="005E17F1"/>
     <w:rsid w:val="005E650A"/>
     <w:rsid w:val="00610586"/>
     <w:rsid w:val="0063568A"/>
     <w:rsid w:val="00642A9F"/>
     <w:rsid w:val="00655B8E"/>
     <w:rsid w:val="0067128E"/>
     <w:rsid w:val="006713DF"/>
     <w:rsid w:val="006737C8"/>
     <w:rsid w:val="00674EA7"/>
     <w:rsid w:val="00677A5F"/>
     <w:rsid w:val="00682255"/>
     <w:rsid w:val="00691489"/>
     <w:rsid w:val="006A3BFD"/>
     <w:rsid w:val="006B121A"/>
     <w:rsid w:val="006B19DD"/>
     <w:rsid w:val="006B6B9D"/>
     <w:rsid w:val="006C0133"/>
     <w:rsid w:val="006C2247"/>
     <w:rsid w:val="006C60C9"/>
     <w:rsid w:val="006D1DEF"/>
     <w:rsid w:val="006D1F91"/>
     <w:rsid w:val="006D4E81"/>
     <w:rsid w:val="006F15E9"/>
     <w:rsid w:val="006F5AE1"/>
     <w:rsid w:val="00703AC8"/>
     <w:rsid w:val="00704A74"/>
     <w:rsid w:val="00715A70"/>
     <w:rsid w:val="00747CA7"/>
     <w:rsid w:val="007556C6"/>
     <w:rsid w:val="00756809"/>
     <w:rsid w:val="0076362B"/>
     <w:rsid w:val="007703AC"/>
     <w:rsid w:val="00774C1E"/>
     <w:rsid w:val="0077561B"/>
     <w:rsid w:val="007773A0"/>
     <w:rsid w:val="0078502E"/>
     <w:rsid w:val="00787EBB"/>
     <w:rsid w:val="007B0B14"/>
     <w:rsid w:val="007C5678"/>
     <w:rsid w:val="007D66BF"/>
     <w:rsid w:val="007F1897"/>
     <w:rsid w:val="00802201"/>
     <w:rsid w:val="00832F5C"/>
     <w:rsid w:val="008408CB"/>
     <w:rsid w:val="00844361"/>
     <w:rsid w:val="008461DF"/>
     <w:rsid w:val="008627D3"/>
     <w:rsid w:val="00884106"/>
     <w:rsid w:val="00892F14"/>
     <w:rsid w:val="00897784"/>
+    <w:rsid w:val="008A194C"/>
     <w:rsid w:val="008A54FB"/>
     <w:rsid w:val="008C0739"/>
     <w:rsid w:val="008C5965"/>
     <w:rsid w:val="008D067D"/>
     <w:rsid w:val="008E01F4"/>
     <w:rsid w:val="008E2E53"/>
     <w:rsid w:val="008F017D"/>
     <w:rsid w:val="008F79DA"/>
     <w:rsid w:val="00900CF2"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00932CC7"/>
     <w:rsid w:val="00933F22"/>
     <w:rsid w:val="009528FB"/>
     <w:rsid w:val="009606B7"/>
     <w:rsid w:val="009611F7"/>
     <w:rsid w:val="00981FB6"/>
     <w:rsid w:val="009A5440"/>
     <w:rsid w:val="009A6A3F"/>
     <w:rsid w:val="009B2C1A"/>
     <w:rsid w:val="009D0325"/>
     <w:rsid w:val="009D7E15"/>
+    <w:rsid w:val="009E5A88"/>
     <w:rsid w:val="009E62C0"/>
+    <w:rsid w:val="009E7533"/>
     <w:rsid w:val="009F08AB"/>
     <w:rsid w:val="009F130A"/>
     <w:rsid w:val="009F5925"/>
     <w:rsid w:val="00A032DE"/>
     <w:rsid w:val="00A14EB3"/>
     <w:rsid w:val="00A2272F"/>
     <w:rsid w:val="00A35CF1"/>
+    <w:rsid w:val="00A43EE8"/>
     <w:rsid w:val="00A46377"/>
     <w:rsid w:val="00A56021"/>
     <w:rsid w:val="00A630A4"/>
     <w:rsid w:val="00A840C8"/>
     <w:rsid w:val="00A84761"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00A91150"/>
     <w:rsid w:val="00A91571"/>
     <w:rsid w:val="00A966E7"/>
     <w:rsid w:val="00AA1CA7"/>
     <w:rsid w:val="00AC0351"/>
     <w:rsid w:val="00AD43A1"/>
     <w:rsid w:val="00AE10FD"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B253F7"/>
     <w:rsid w:val="00B32E00"/>
     <w:rsid w:val="00B33199"/>
     <w:rsid w:val="00B349AB"/>
     <w:rsid w:val="00B36B66"/>
     <w:rsid w:val="00B4443D"/>
     <w:rsid w:val="00B51FC4"/>
     <w:rsid w:val="00B7545C"/>
     <w:rsid w:val="00B77285"/>
     <w:rsid w:val="00BA0A00"/>
     <w:rsid w:val="00BB0103"/>
     <w:rsid w:val="00BB12AB"/>
     <w:rsid w:val="00BC35AA"/>
     <w:rsid w:val="00BD61EE"/>
     <w:rsid w:val="00BE0563"/>
     <w:rsid w:val="00BE1D21"/>
     <w:rsid w:val="00BF1051"/>
     <w:rsid w:val="00BF50CB"/>
     <w:rsid w:val="00C038A2"/>
     <w:rsid w:val="00C04434"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C1181B"/>
     <w:rsid w:val="00C20E8B"/>
     <w:rsid w:val="00C25E79"/>
     <w:rsid w:val="00C316F0"/>
     <w:rsid w:val="00C42299"/>
     <w:rsid w:val="00C53A04"/>
     <w:rsid w:val="00C7661F"/>
     <w:rsid w:val="00C83F8B"/>
     <w:rsid w:val="00C8668C"/>
+    <w:rsid w:val="00C86F2B"/>
     <w:rsid w:val="00C901F6"/>
     <w:rsid w:val="00C9379E"/>
     <w:rsid w:val="00C942EA"/>
     <w:rsid w:val="00C96105"/>
     <w:rsid w:val="00CA4276"/>
     <w:rsid w:val="00CC0C28"/>
     <w:rsid w:val="00CF4EBC"/>
     <w:rsid w:val="00CF7CF3"/>
     <w:rsid w:val="00D15C20"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D323C2"/>
     <w:rsid w:val="00D42C55"/>
     <w:rsid w:val="00D50D00"/>
     <w:rsid w:val="00D5109E"/>
     <w:rsid w:val="00D5281F"/>
     <w:rsid w:val="00D532DF"/>
     <w:rsid w:val="00D73147"/>
     <w:rsid w:val="00DA0F3E"/>
     <w:rsid w:val="00DA10B2"/>
     <w:rsid w:val="00DB05E9"/>
     <w:rsid w:val="00DC0325"/>
     <w:rsid w:val="00DD145A"/>
     <w:rsid w:val="00DD276A"/>
     <w:rsid w:val="00DD3F44"/>
     <w:rsid w:val="00DE46BE"/>
     <w:rsid w:val="00DF6837"/>
     <w:rsid w:val="00DF6C40"/>
     <w:rsid w:val="00E06633"/>
     <w:rsid w:val="00E1042D"/>
     <w:rsid w:val="00E14891"/>
     <w:rsid w:val="00E3601A"/>
     <w:rsid w:val="00E4498E"/>
     <w:rsid w:val="00E67A4D"/>
     <w:rsid w:val="00E843E7"/>
     <w:rsid w:val="00E855F2"/>
     <w:rsid w:val="00E930FC"/>
     <w:rsid w:val="00EA56F8"/>
     <w:rsid w:val="00EA64EA"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EB7C4C"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00ED1575"/>
     <w:rsid w:val="00ED3080"/>
     <w:rsid w:val="00EF641B"/>
+    <w:rsid w:val="00F07DFE"/>
     <w:rsid w:val="00F111D8"/>
     <w:rsid w:val="00F15F93"/>
     <w:rsid w:val="00F27368"/>
     <w:rsid w:val="00F33A76"/>
     <w:rsid w:val="00F33D6B"/>
     <w:rsid w:val="00F3452E"/>
     <w:rsid w:val="00F3557A"/>
     <w:rsid w:val="00F3765B"/>
     <w:rsid w:val="00F470F8"/>
     <w:rsid w:val="00F537C0"/>
     <w:rsid w:val="00F54576"/>
     <w:rsid w:val="00F60A1E"/>
     <w:rsid w:val="00F632A2"/>
     <w:rsid w:val="00F649DA"/>
     <w:rsid w:val="00F64D0E"/>
     <w:rsid w:val="00F75ACF"/>
     <w:rsid w:val="00F86047"/>
     <w:rsid w:val="00FB2D12"/>
     <w:rsid w:val="00FC017D"/>
     <w:rsid w:val="00FC270C"/>
     <w:rsid w:val="00FC55E6"/>
     <w:rsid w:val="00FD2C04"/>
     <w:rsid w:val="00FE2FDF"/>
     <w:rsid w:val="00FE6FDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="63F9D3DB"/>
   <w15:docId w15:val="{7594FE88-B571-4658-A372-3DBB5C757390}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6277,275 +6788,275 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EC122D"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:kern w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="767878"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:link w:val="Titre4Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading5Char"/>
+    <w:link w:val="Titre5Car"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:after="100"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="Heading6Char"/>
+    <w:link w:val="Titre6Car"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00E06965"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="TM1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="TM2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Titre2"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="198"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
+  <w:style w:type="character" w:styleId="Numrodepage">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="003521DC"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00837C57"/>
@@ -6558,236 +7069,236 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05objet">
     <w:name w:val="05_objet"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06atexteprincipal">
     <w:name w:val="06a_texte_principal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
+    <w:name w:val="Titre 4 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:szCs w:val="28"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces">
     <w:name w:val="07_puces"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="227" w:hanging="227"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="08annexecontactrenseignementsetc">
     <w:name w:val="08_annexe_contact_renseignements_etc."/>
     <w:qFormat/>
     <w:rsid w:val="00E04101"/>
     <w:pPr>
       <w:spacing w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00042B29"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
+    <w:name w:val="Titre 5 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00D47086"/>
     <w:rPr>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:szCs w:val="26"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire1">
     <w:name w:val="répertoire_1"/>
-    <w:basedOn w:val="TOC1"/>
+    <w:basedOn w:val="TM1"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire2">
     <w:name w:val="répertoire_2"/>
-    <w:basedOn w:val="TOC2"/>
+    <w:basedOn w:val="TM2"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="rpertoire3">
     <w:name w:val="répertoire_3"/>
-    <w:basedOn w:val="TOC3"/>
+    <w:basedOn w:val="TM3"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="100" w:line="280" w:lineRule="exact"/>
       <w:ind w:left="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces2">
     <w:name w:val="07_puces_2"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="13"/>
       </w:numPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="454" w:hanging="227"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07puces3">
     <w:name w:val="07_puces_3"/>
     <w:basedOn w:val="07puces2"/>
     <w:qFormat/>
     <w:rsid w:val="00A871DB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="681"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="TM4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="595"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="TM5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00155AF3"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:ind w:left="794"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:locked/>
     <w:rsid w:val="00532108"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04date">
     <w:name w:val="04_date"/>
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
@@ -6800,91 +7311,91 @@
     <w:basedOn w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="00D47086"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1362" w:y="2553"/>
       <w:spacing w:after="0"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02expditeurfentre">
     <w:name w:val="02_expéditeur_fenêtre"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00EB6284"/>
     <w:pPr>
       <w:keepLines/>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2553"/>
       <w:spacing w:line="170" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
+    <w:name w:val="Titre 6 Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Titre6"/>
     <w:semiHidden/>
     <w:rsid w:val="00E06965"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="de-CH" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10numrotation">
     <w:name w:val="10_numérotation"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00345398"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="11Chapitre">
     <w:name w:val="11_Chapitre"/>
-    <w:basedOn w:val="Heading1"/>
+    <w:basedOn w:val="Titre1"/>
     <w:next w:val="06atexteprincipal"/>
     <w:qFormat/>
     <w:rsid w:val="004C64A6"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="851"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
+  <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:rsid w:val="00B44F22"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="10bnumrotation2eniveau">
     <w:name w:val="10b_numérotation_2e_niveau"/>
     <w:qFormat/>
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="21"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
       <w:ind w:left="738" w:hanging="369"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
@@ -6910,149 +7421,155 @@
     <w:rsid w:val="00D43596"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="23"/>
       </w:numPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F0B8C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005B02E3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Policepardfaut"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B02E3"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Commentaire">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:link w:val="CommentaireCar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B02E3"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
     <w:rsid w:val="005B02E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005B02E3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
     <w:rsid w:val="005B02E3"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:semiHidden/>
+    <w:rsid w:val="009E5A88"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///L:\Administration%20du%20SESAM\Mod&#232;les%20-%20documents%20admin\Documents%20administratifs\FR\Bandeau%20SESAM.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7346,50 +7863,74 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="52708702-6309-439d-9c98-b9c43ac45196">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="475a5db5-90ef-423b-9eee-95a2fc40fb0a" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100842BCCBD12F54A49843C4BBEFE36A667" ma:contentTypeVersion="16" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="878474d7286c80d33b30354c927ee455">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="52708702-6309-439d-9c98-b9c43ac45196" xmlns:ns3="475a5db5-90ef-423b-9eee-95a2fc40fb0a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d78f8caedfcc1c3a1b38e0bbe2816756" ns2:_="" ns3:_="">
     <xsd:import namespace="52708702-6309-439d-9c98-b9c43ac45196"/>
     <xsd:import namespace="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -7588,151 +8129,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14620F22-0EBF-4B17-B0E8-F0B06DC34B4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1D37CA6-A4A2-4A8C-B7A9-0E89009625D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
+    <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBCEEAB8-206F-4118-8A3B-F7550207F5A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BFA0A16-477A-4DA1-959D-32C4176DD3A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="52708702-6309-439d-9c98-b9c43ac45196"/>
     <ds:schemaRef ds:uri="475a5db5-90ef-423b-9eee-95a2fc40fb0a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Bandeau SESAM.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4190</Characters>
+  <Pages>3</Pages>
+  <Words>790</Words>
+  <Characters>4346</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4916</CharactersWithSpaces>
+  <CharactersWithSpaces>5126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Oberson Floriane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">