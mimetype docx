--- v0 (2025-12-06)
+++ v1 (2026-09-15)
@@ -1,61 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6312B3DA" w14:textId="7F5B9A4A" w:rsidR="00382F07" w:rsidRDefault="003B1471" w:rsidP="00382F07">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00382F07" w:rsidRPr="008D47E3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -315,51 +317,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">collaboré pour compléter </w:t>
       </w:r>
       <w:r w:rsidRPr="35AD4C1C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>ce</w:t>
       </w:r>
       <w:r w:rsidR="003B1471">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> document </w:t>
       </w:r>
       <w:r w:rsidRPr="35AD4C1C">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4887"/>
         <w:gridCol w:w="4893"/>
       </w:tblGrid>
       <w:tr w:rsidR="009176F3" w:rsidRPr="0086680C" w14:paraId="44D333D9" w14:textId="77777777" w:rsidTr="35AD4C1C">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4887" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E3E82AF" w14:textId="77777777" w:rsidR="009176F3" w:rsidRPr="0086680C" w:rsidRDefault="009176F3" w:rsidP="00FF2C40">
@@ -1347,117 +1349,117 @@
             </w:r>
             <w:r w:rsidRPr="12B96B11">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="30B67055" w14:textId="77777777" w:rsidR="009176F3" w:rsidRPr="00984986" w:rsidRDefault="009176F3" w:rsidP="12B96B11">
       <w:pPr>
         <w:pStyle w:val="Liste"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="314AD27B" w14:textId="7742C729" w:rsidR="00CD7526" w:rsidRDefault="004966DF" w:rsidP="00CD7526">
+    <w:p w14:paraId="314AD27B" w14:textId="391D9A64" w:rsidR="00CD7526" w:rsidRDefault="00971650" w:rsidP="00CD7526">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
-        <w:t>Bilan</w:t>
+        <w:t>Evaluation</w:t>
       </w:r>
       <w:r w:rsidR="00C6369A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6418FE3F" w14:textId="76A52919" w:rsidR="00E62401" w:rsidRPr="00913F39" w:rsidRDefault="00C6369A" w:rsidP="00C4080C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>…d</w:t>
       </w:r>
       <w:r w:rsidR="00913F39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">u point de vue de </w:t>
       </w:r>
       <w:r w:rsidR="0075428E" w:rsidRPr="00913F39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">l’élève : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDD7E6D" w14:textId="7A80D83E" w:rsidR="00E62401" w:rsidRDefault="009448F1" w:rsidP="00913F39">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Au niveau de la c</w:t>
       </w:r>
       <w:r w:rsidR="00233CCF" w:rsidRPr="00913F39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1519,51 +1521,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> l’élève</w:t>
       </w:r>
       <w:r w:rsidR="00A5325F" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003160FF" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans sa vie scolaire quotidienne ? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="551893BD" w14:textId="2AE89500" w:rsidR="00913F39" w:rsidRPr="0086680C" w:rsidRDefault="00913F39" w:rsidP="00913F39">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1602,51 +1604,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE63DCB" w14:textId="74FE3281" w:rsidR="005F4651" w:rsidRDefault="009448F1" w:rsidP="00913F39">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Au niveau des co</w:t>
       </w:r>
       <w:r w:rsidR="00175D30" w:rsidRPr="00913F39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -1744,51 +1746,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, pour les évaluations, </w:t>
       </w:r>
       <w:r w:rsidR="00694D9B" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>etc.)</w:t>
       </w:r>
       <w:r w:rsidR="009832CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAEC5B0" w14:textId="74E2D065" w:rsidR="00913F39" w:rsidRPr="0086680C" w:rsidRDefault="00913F39" w:rsidP="00913F39">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -1868,51 +1870,51 @@
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>u point de vue d</w:t>
       </w:r>
       <w:r w:rsidR="00D50185">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">e l’équipe enseignante </w:t>
       </w:r>
       <w:r w:rsidR="3B900A77" w:rsidRPr="7561A45B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D41A210" w14:textId="70F84B3A" w:rsidR="00140BEF" w:rsidRDefault="009448F1" w:rsidP="009448F1">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Au niveau de la c</w:t>
       </w:r>
       <w:r w:rsidRPr="00913F39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -2037,51 +2039,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidR="003107E0" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="001445F4" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> ?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="272B2C15" w14:textId="6972981D" w:rsidR="009448F1" w:rsidRPr="009448F1" w:rsidRDefault="009448F1" w:rsidP="009448F1">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -2120,51 +2122,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="064916B1" w14:textId="2EE09136" w:rsidR="00E87E96" w:rsidRDefault="009448F1" w:rsidP="009448F1">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Au niveau des co</w:t>
       </w:r>
       <w:r w:rsidRPr="00913F39">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
@@ -2320,51 +2322,51 @@
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>impacter l’enseignement quotidien</w:t>
       </w:r>
       <w:r w:rsidR="00FC0251" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0FF904B7" w:rsidRPr="0086680C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6AB160" w14:textId="2079F00C" w:rsidR="009448F1" w:rsidRDefault="009448F1" w:rsidP="009448F1">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
@@ -2555,51 +2557,51 @@
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00764FB0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E57B7D">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Brève description</w:t>
       </w:r>
       <w:r w:rsidR="00764FB0">
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25F73653" w14:textId="77777777" w:rsidR="00764FB0" w:rsidRPr="009448F1" w:rsidDel="001E6D71" w:rsidRDefault="00764FB0" w:rsidP="35AD4C1C">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -2653,51 +2655,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F1508C6" w14:textId="0B99CA6C" w:rsidR="0066229B" w:rsidRPr="003434F4" w:rsidRDefault="0066229B" w:rsidP="0066229B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003434F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Problèmes rencontrés durant les tests et adaptations proposées : </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="393EC452" w14:textId="77777777" w:rsidR="0066229B" w:rsidRPr="009448F1" w:rsidDel="001E6D71" w:rsidRDefault="0066229B" w:rsidP="00912576">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texte2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="00043D4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
@@ -3016,51 +3018,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003F21B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="003F21B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B94C2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="634AEB49" w14:textId="434CE763" w:rsidR="00C539A3" w:rsidRPr="00C539A3" w:rsidRDefault="00C539A3" w:rsidP="00B94C2C">
       <w:pPr>
-        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un nouveau</w:t>
       </w:r>
       <w:r w:rsidRPr="009448F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:lang w:val="fr-CH" w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> délai pour la phase de tests</w:t>
@@ -3524,112 +3526,114 @@
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve">Rue de l’Hôpital </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D48B2B9" w14:textId="08146475" w:rsidR="001B782D" w:rsidRDefault="00E2010A" w:rsidP="00B94C2C">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
         <w:rPr>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD6060">
         <w:rPr>
           <w:szCs w:val="12"/>
         </w:rPr>
         <w:t>1701 Fribourg</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7B7691" w14:textId="48FD46DD" w:rsidR="0003792E" w:rsidRDefault="0003792E" w:rsidP="00B94C2C">
+    <w:p w14:paraId="5F7B7691" w14:textId="0B558CEB" w:rsidR="0003792E" w:rsidRDefault="00971650" w:rsidP="00B94C2C">
       <w:pPr>
         <w:pStyle w:val="06btexteprincipalsansespacebloc"/>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00273801">
+        <w:r w:rsidRPr="00971650">
           <w:rPr>
-            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>sesam@fr.ch</w:t>
+          <w:t>mta.thm@edufr.ch</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="0003792E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E18D1FD" w14:textId="1E807A76" w:rsidR="004F704F" w:rsidRPr="0086680C" w:rsidRDefault="004F704F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004F704F" w:rsidRPr="0086680C" w:rsidSect="001D1828">
-      <w:headerReference w:type="default" r:id="rId12"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="29B5F04C" w14:textId="77777777" w:rsidR="008F64B3" w:rsidRDefault="008F64B3" w:rsidP="001D1828">
+    <w:p w14:paraId="14EAD439" w14:textId="77777777" w:rsidR="001C26A1" w:rsidRDefault="001C26A1" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29E1D60B" w14:textId="77777777" w:rsidR="008F64B3" w:rsidRDefault="008F64B3" w:rsidP="001D1828">
+    <w:p w14:paraId="11B2A1EE" w14:textId="77777777" w:rsidR="001C26A1" w:rsidRDefault="001C26A1" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5AD6EC3A" w14:textId="77777777" w:rsidR="008F64B3" w:rsidRDefault="008F64B3">
+    <w:p w14:paraId="0CEAAF2B" w14:textId="77777777" w:rsidR="001C26A1" w:rsidRDefault="001C26A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3691,112 +3695,122 @@
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57D713DA" w14:textId="77777777" w:rsidR="002A343A" w:rsidRDefault="002A343A">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
       <w:gridCol w:w="3020"/>
     </w:tblGrid>
     <w:tr w:rsidR="291FE9F0" w14:paraId="0DF20DBA" w14:textId="77777777" w:rsidTr="291FE9F0">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="32C2129B" w14:textId="5F15CEC0" w:rsidR="291FE9F0" w:rsidRDefault="291FE9F0" w:rsidP="291FE9F0">
           <w:pPr>
-            <w:pStyle w:val="En-tte"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="065E9A5B" w14:textId="6330F022" w:rsidR="291FE9F0" w:rsidRDefault="291FE9F0" w:rsidP="291FE9F0">
           <w:pPr>
-            <w:pStyle w:val="En-tte"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3020" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="54F5C1C8" w14:textId="23485F47" w:rsidR="291FE9F0" w:rsidRDefault="291FE9F0" w:rsidP="291FE9F0">
           <w:pPr>
-            <w:pStyle w:val="En-tte"/>
+            <w:pStyle w:val="Kopfzeile"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4B67F0BA" w14:textId="6A13F929" w:rsidR="291FE9F0" w:rsidRDefault="291FE9F0" w:rsidP="291FE9F0">
     <w:pPr>
-      <w:pStyle w:val="Pieddepage"/>
+      <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="039E702F" w14:textId="77777777" w:rsidR="00481BF1" w:rsidRPr="00BF50CB" w:rsidRDefault="00481BF1" w:rsidP="00481BF1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="70427BF6" w14:textId="37B86343" w:rsidR="00481BF1" w:rsidRPr="00D8119D" w:rsidRDefault="00481BF1" w:rsidP="00D8119D">
     <w:pPr>
@@ -3868,51 +3882,51 @@
     <w:r w:rsidR="00E535F1">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>Evaluation</w:t>
     </w:r>
     <w:r w:rsidR="00A16C30">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> des tests</w:t>
     </w:r>
     <w:r w:rsidR="006529B8">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> du</w:t>
     </w:r>
     <w:r w:rsidR="00A16C30">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> MTA</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="022ABB38" w14:textId="417428EA" w:rsidR="001D1828" w:rsidRPr="006529B8" w:rsidRDefault="00481BF1" w:rsidP="00481BF1">
+  <w:p w14:paraId="022ABB38" w14:textId="69D10EDF" w:rsidR="001D1828" w:rsidRPr="006529B8" w:rsidRDefault="00481BF1" w:rsidP="00481BF1">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9637"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>Direktion für</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve"> Bildung und kulturelle Angelegenheiten</w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
@@ -3923,133 +3937,150 @@
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>BKAD</w:t>
     </w:r>
     <w:r w:rsidRPr="00A14499">
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006529B8" w:rsidRPr="005C7959">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>Version</w:t>
     </w:r>
-    <w:r w:rsidR="008E27FE">
+    <w:r w:rsidR="002A343A">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>11</w:t>
+      <w:t xml:space="preserve"> 09</w:t>
     </w:r>
     <w:r w:rsidR="00E535F1">
       <w:rPr>
         <w:bCs/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
-      <w:t>.25</w:t>
+      <w:t>.2</w:t>
+    </w:r>
+    <w:r w:rsidR="002A343A">
+      <w:rPr>
+        <w:bCs/>
+        <w:lang w:val="de-CH"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="693C72C6" w14:textId="77777777" w:rsidR="008F64B3" w:rsidRDefault="008F64B3" w:rsidP="001D1828">
+    <w:p w14:paraId="2DD96664" w14:textId="77777777" w:rsidR="001C26A1" w:rsidRDefault="001C26A1" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DBFA7C4" w14:textId="77777777" w:rsidR="008F64B3" w:rsidRDefault="008F64B3" w:rsidP="001D1828">
+    <w:p w14:paraId="2C4CE153" w14:textId="77777777" w:rsidR="001C26A1" w:rsidRDefault="001C26A1" w:rsidP="001D1828">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F52DAAC" w14:textId="77777777" w:rsidR="008F64B3" w:rsidRDefault="008F64B3">
+    <w:p w14:paraId="1D1F768B" w14:textId="77777777" w:rsidR="001C26A1" w:rsidRDefault="001C26A1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D91ACB6" w14:textId="77777777" w:rsidR="002A343A" w:rsidRDefault="002A343A">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00C708B6" w14:paraId="64DA9EAD" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="73F3A3AA" w14:textId="77777777" w:rsidR="00C708B6" w:rsidRPr="0064336A" w:rsidRDefault="00C708B6" w:rsidP="00C708B6">
           <w:pPr>
             <w:pStyle w:val="09enttepage2"/>
             <w:rPr>
-              <w:rStyle w:val="Numrodepage"/>
+              <w:rStyle w:val="Seitenzahl"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">Service de l’enseignement spécialisé et des mesures d’aides </w:t>
           </w:r>
           <w:r w:rsidRPr="00D62019">
             <w:rPr>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:t>SESAM</w:t>
           </w:r>
           <w:r w:rsidRPr="00013D45">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:br/>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="0064336A">
             <w:rPr>
               <w:b w:val="0"/>
               <w:lang w:val="de-DE"/>
@@ -4184,82 +4215,82 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="32063EAC" w14:textId="77777777" w:rsidR="00C708B6" w:rsidRDefault="00C708B6" w:rsidP="00C708B6"/>
   <w:p w14:paraId="611242A1" w14:textId="77777777" w:rsidR="001D1828" w:rsidRPr="00C708B6" w:rsidRDefault="001D1828" w:rsidP="00C708B6">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00DE5362" w:rsidRPr="004A0F2D" w14:paraId="19BE5317" w14:textId="77777777" w:rsidTr="291FE9F0">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7FB16B40" w14:textId="55AD77ED" w:rsidR="00DE5362" w:rsidRPr="00AA545D" w:rsidRDefault="00DE5362" w:rsidP="00DE5362">
           <w:pPr>
-            <w:pStyle w:val="TM1"/>
+            <w:pStyle w:val="Verzeichnis1"/>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00AA545D">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ADEB0E9" wp14:editId="4C35D77A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-2963</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>847</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="935990" cy="795866"/>
                 <wp:effectExtent l="25400" t="0" r="3810" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="152311841" name="Image 152311841" descr="logo_fr_300.jpg"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
@@ -4392,121 +4423,130 @@
           </w:pPr>
           <w:r w:rsidRPr="00BD6060">
             <w:rPr>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">Rue de l’Hôpital </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="00BD6060">
             <w:rPr>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="6BC9765F" w14:textId="77777777" w:rsidR="00DE5362" w:rsidRPr="00BD6060" w:rsidRDefault="00DE5362" w:rsidP="00DE5362">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
         </w:p>
-        <w:p w14:paraId="2ACF12D9" w14:textId="77777777" w:rsidR="00DE5362" w:rsidRPr="00392F9F" w:rsidRDefault="00DE5362" w:rsidP="00DE5362">
+        <w:p w14:paraId="2ACF12D9" w14:textId="502427EE" w:rsidR="00DE5362" w:rsidRPr="00392F9F" w:rsidRDefault="00DE5362" w:rsidP="00DE5362">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
           <w:r w:rsidRPr="00920A79">
             <w:t xml:space="preserve">26 305 </w:t>
           </w:r>
           <w:r>
             <w:t xml:space="preserve">40 60, </w:t>
           </w:r>
+          <w:r w:rsidR="00971650">
+            <w:t>mta.thm</w:t>
+          </w:r>
           <w:r w:rsidRPr="00392F9F">
-            <w:t>sesam@fr.ch</w:t>
+            <w:t>@</w:t>
+          </w:r>
+          <w:r w:rsidR="00971650">
+            <w:t>edu</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00392F9F">
+            <w:t>fr.ch</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="695097F1" w14:textId="77777777" w:rsidR="00DE5362" w:rsidRPr="00AC2E4D" w:rsidRDefault="00DE5362" w:rsidP="00DE5362">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r w:rsidRPr="00AC2E4D">
             <w:t>www.fr.ch/sesam</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="53E1D53C" w14:textId="77777777" w:rsidR="00DE5362" w:rsidRPr="00E5117F" w:rsidRDefault="00DE5362" w:rsidP="00DE5362">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
-              <w:rStyle w:val="Lienhypertexte"/>
+              <w:rStyle w:val="Hyperlink"/>
               <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2DA692B8" w14:textId="77777777" w:rsidR="00F76AE6" w:rsidRDefault="00F76AE6">
     <w:pPr>
-      <w:pStyle w:val="En-tte"/>
+      <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="dqOc0vJ5Oezz0n" int2:id="QPOihDlq">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="WnQJq2Cv1jGAMJ" int2:id="WQzEa9T1">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="qelSHfsT08rPJP" int2:id="X5rSLqnY">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="Du1KVS4SmhzHSX" int2:id="rej5sGYl">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
     <int2:textHash int2:hashCode="DaS75zGUBQR9f0" int2:id="vFcwRf75">
       <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28352BD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5B40429E"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4841,144 +4881,151 @@
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C4080C"/>
+    <w:rsid w:val="000018BB"/>
     <w:rsid w:val="00006F44"/>
     <w:rsid w:val="00022131"/>
     <w:rsid w:val="00034E10"/>
     <w:rsid w:val="0003792E"/>
     <w:rsid w:val="00042A46"/>
     <w:rsid w:val="00043AFE"/>
     <w:rsid w:val="000574A4"/>
     <w:rsid w:val="0006567F"/>
+    <w:rsid w:val="000778D4"/>
     <w:rsid w:val="00086623"/>
     <w:rsid w:val="00096B47"/>
     <w:rsid w:val="000A2850"/>
     <w:rsid w:val="000B04D3"/>
     <w:rsid w:val="000C5704"/>
     <w:rsid w:val="000C5D0C"/>
     <w:rsid w:val="000D17D0"/>
     <w:rsid w:val="000D3A93"/>
     <w:rsid w:val="000F0D6E"/>
     <w:rsid w:val="00112705"/>
     <w:rsid w:val="00131781"/>
     <w:rsid w:val="00140BEF"/>
     <w:rsid w:val="0014171C"/>
     <w:rsid w:val="001445F4"/>
     <w:rsid w:val="00145503"/>
     <w:rsid w:val="00160D7A"/>
     <w:rsid w:val="00161BC9"/>
     <w:rsid w:val="0016283C"/>
     <w:rsid w:val="00174BF7"/>
     <w:rsid w:val="00175D30"/>
     <w:rsid w:val="001777F0"/>
     <w:rsid w:val="001972A2"/>
     <w:rsid w:val="001A11F4"/>
     <w:rsid w:val="001A5F48"/>
     <w:rsid w:val="001B3E60"/>
     <w:rsid w:val="001B782D"/>
+    <w:rsid w:val="001C26A1"/>
     <w:rsid w:val="001C3D4A"/>
     <w:rsid w:val="001D0D6B"/>
     <w:rsid w:val="001D1828"/>
     <w:rsid w:val="001D37DD"/>
     <w:rsid w:val="001E2809"/>
     <w:rsid w:val="001E6D71"/>
     <w:rsid w:val="00204E16"/>
     <w:rsid w:val="00213A3D"/>
     <w:rsid w:val="002166EF"/>
     <w:rsid w:val="00217F08"/>
     <w:rsid w:val="002224A3"/>
     <w:rsid w:val="00233CCF"/>
     <w:rsid w:val="002363F2"/>
     <w:rsid w:val="0024778C"/>
     <w:rsid w:val="002533C1"/>
     <w:rsid w:val="002736AF"/>
     <w:rsid w:val="00275250"/>
     <w:rsid w:val="00293D1A"/>
     <w:rsid w:val="002953B1"/>
+    <w:rsid w:val="002A343A"/>
     <w:rsid w:val="002B0D9D"/>
     <w:rsid w:val="002B5B05"/>
     <w:rsid w:val="002B67FB"/>
     <w:rsid w:val="002C1747"/>
     <w:rsid w:val="002C2214"/>
     <w:rsid w:val="002E33F6"/>
     <w:rsid w:val="002E37E4"/>
     <w:rsid w:val="002F1F43"/>
     <w:rsid w:val="002F6647"/>
     <w:rsid w:val="00301593"/>
+    <w:rsid w:val="00301E97"/>
     <w:rsid w:val="003107E0"/>
     <w:rsid w:val="003137F9"/>
     <w:rsid w:val="00314F8C"/>
     <w:rsid w:val="003160FF"/>
     <w:rsid w:val="003161F0"/>
     <w:rsid w:val="00331015"/>
     <w:rsid w:val="003314B1"/>
     <w:rsid w:val="00334630"/>
     <w:rsid w:val="003356CE"/>
     <w:rsid w:val="003434F4"/>
     <w:rsid w:val="003548AF"/>
     <w:rsid w:val="0036042F"/>
     <w:rsid w:val="00361043"/>
     <w:rsid w:val="00374C09"/>
     <w:rsid w:val="00382F07"/>
     <w:rsid w:val="003906B4"/>
     <w:rsid w:val="003A4DAC"/>
     <w:rsid w:val="003A58B9"/>
     <w:rsid w:val="003B1471"/>
     <w:rsid w:val="003B668D"/>
     <w:rsid w:val="003C4E4B"/>
     <w:rsid w:val="003C7320"/>
     <w:rsid w:val="003C7E83"/>
     <w:rsid w:val="003D18BA"/>
     <w:rsid w:val="003E5014"/>
     <w:rsid w:val="003F21B8"/>
     <w:rsid w:val="0040315F"/>
     <w:rsid w:val="00406FF6"/>
     <w:rsid w:val="00413AD9"/>
+    <w:rsid w:val="004168A6"/>
     <w:rsid w:val="00417A67"/>
     <w:rsid w:val="004206E1"/>
+    <w:rsid w:val="00425DE1"/>
     <w:rsid w:val="00433453"/>
     <w:rsid w:val="00436D88"/>
     <w:rsid w:val="004412FD"/>
     <w:rsid w:val="0044606F"/>
     <w:rsid w:val="00446C7F"/>
     <w:rsid w:val="00462004"/>
     <w:rsid w:val="00463536"/>
     <w:rsid w:val="004652FD"/>
     <w:rsid w:val="00481BF1"/>
     <w:rsid w:val="004935CD"/>
     <w:rsid w:val="004966DF"/>
     <w:rsid w:val="004A15A9"/>
     <w:rsid w:val="004B6C9C"/>
     <w:rsid w:val="004D00D3"/>
     <w:rsid w:val="004E52AC"/>
     <w:rsid w:val="004E5389"/>
     <w:rsid w:val="004F04EC"/>
     <w:rsid w:val="004F694B"/>
     <w:rsid w:val="004F704F"/>
     <w:rsid w:val="00505FA1"/>
     <w:rsid w:val="00506CCB"/>
     <w:rsid w:val="00511848"/>
     <w:rsid w:val="00523656"/>
     <w:rsid w:val="005252E9"/>
     <w:rsid w:val="00533EFC"/>
@@ -5000,110 +5047,114 @@
     <w:rsid w:val="005D48DF"/>
     <w:rsid w:val="005D5C0B"/>
     <w:rsid w:val="005E0BF8"/>
     <w:rsid w:val="005E4864"/>
     <w:rsid w:val="005F09FC"/>
     <w:rsid w:val="005F4651"/>
     <w:rsid w:val="006034DB"/>
     <w:rsid w:val="00604465"/>
     <w:rsid w:val="00612F62"/>
     <w:rsid w:val="00630B78"/>
     <w:rsid w:val="00632B4B"/>
     <w:rsid w:val="00635D42"/>
     <w:rsid w:val="00650C9E"/>
     <w:rsid w:val="006529B8"/>
     <w:rsid w:val="00653016"/>
     <w:rsid w:val="0066229B"/>
     <w:rsid w:val="006705F9"/>
     <w:rsid w:val="00676D7C"/>
     <w:rsid w:val="00691110"/>
     <w:rsid w:val="00694D9B"/>
     <w:rsid w:val="00695EA0"/>
     <w:rsid w:val="006A1986"/>
     <w:rsid w:val="006B35B7"/>
     <w:rsid w:val="006C0548"/>
     <w:rsid w:val="006C6DB9"/>
+    <w:rsid w:val="006C75A1"/>
     <w:rsid w:val="006E4957"/>
     <w:rsid w:val="006E7299"/>
     <w:rsid w:val="00707E1E"/>
     <w:rsid w:val="007102D1"/>
     <w:rsid w:val="0072503A"/>
     <w:rsid w:val="00726423"/>
     <w:rsid w:val="0073065F"/>
     <w:rsid w:val="00740934"/>
     <w:rsid w:val="007424BC"/>
     <w:rsid w:val="0075428E"/>
     <w:rsid w:val="0075689E"/>
     <w:rsid w:val="00764FB0"/>
     <w:rsid w:val="00765DC6"/>
     <w:rsid w:val="00767FF5"/>
     <w:rsid w:val="007715FD"/>
     <w:rsid w:val="007718C4"/>
     <w:rsid w:val="00777DF4"/>
     <w:rsid w:val="00781919"/>
     <w:rsid w:val="007A5279"/>
     <w:rsid w:val="007C1E53"/>
     <w:rsid w:val="007D3BDA"/>
     <w:rsid w:val="007E05B5"/>
     <w:rsid w:val="007F0245"/>
+    <w:rsid w:val="007F0BC4"/>
     <w:rsid w:val="007F10D9"/>
     <w:rsid w:val="007F4C41"/>
     <w:rsid w:val="00810288"/>
     <w:rsid w:val="00815D2C"/>
     <w:rsid w:val="00827172"/>
     <w:rsid w:val="00830E7D"/>
     <w:rsid w:val="00831253"/>
     <w:rsid w:val="00833104"/>
     <w:rsid w:val="0084376E"/>
     <w:rsid w:val="0085465D"/>
     <w:rsid w:val="00863607"/>
     <w:rsid w:val="00866610"/>
     <w:rsid w:val="0086680C"/>
     <w:rsid w:val="00877B5B"/>
     <w:rsid w:val="008A06EF"/>
     <w:rsid w:val="008C03A4"/>
     <w:rsid w:val="008D0908"/>
     <w:rsid w:val="008D47E3"/>
     <w:rsid w:val="008D5AAB"/>
     <w:rsid w:val="008D69BF"/>
     <w:rsid w:val="008D69EB"/>
     <w:rsid w:val="008E017C"/>
     <w:rsid w:val="008E27FE"/>
     <w:rsid w:val="008F64B3"/>
     <w:rsid w:val="008F7A48"/>
     <w:rsid w:val="009055F9"/>
     <w:rsid w:val="009107EA"/>
     <w:rsid w:val="00912576"/>
     <w:rsid w:val="00913707"/>
     <w:rsid w:val="00913F39"/>
     <w:rsid w:val="00914F71"/>
     <w:rsid w:val="009176F3"/>
     <w:rsid w:val="00927543"/>
     <w:rsid w:val="00933481"/>
     <w:rsid w:val="009448F1"/>
+    <w:rsid w:val="00960B74"/>
     <w:rsid w:val="009614F7"/>
     <w:rsid w:val="00967FC5"/>
+    <w:rsid w:val="00971650"/>
     <w:rsid w:val="00977A43"/>
     <w:rsid w:val="009832CC"/>
     <w:rsid w:val="00984986"/>
     <w:rsid w:val="0098686F"/>
     <w:rsid w:val="0098798E"/>
     <w:rsid w:val="009A69B7"/>
     <w:rsid w:val="009B4CA1"/>
     <w:rsid w:val="009C12CB"/>
     <w:rsid w:val="009C4E04"/>
     <w:rsid w:val="009D1728"/>
     <w:rsid w:val="009D1A82"/>
     <w:rsid w:val="009F1A58"/>
     <w:rsid w:val="009F3214"/>
     <w:rsid w:val="00A00233"/>
     <w:rsid w:val="00A05368"/>
     <w:rsid w:val="00A063ED"/>
     <w:rsid w:val="00A1269E"/>
     <w:rsid w:val="00A164F2"/>
     <w:rsid w:val="00A16C30"/>
     <w:rsid w:val="00A30EC9"/>
     <w:rsid w:val="00A32485"/>
     <w:rsid w:val="00A346EC"/>
     <w:rsid w:val="00A50819"/>
     <w:rsid w:val="00A51BF8"/>
     <w:rsid w:val="00A5325F"/>
@@ -5149,52 +5200,54 @@
     <w:rsid w:val="00C708B6"/>
     <w:rsid w:val="00C71F91"/>
     <w:rsid w:val="00C83D0D"/>
     <w:rsid w:val="00C9027A"/>
     <w:rsid w:val="00C97B21"/>
     <w:rsid w:val="00CB2B2B"/>
     <w:rsid w:val="00CB3BA3"/>
     <w:rsid w:val="00CB6911"/>
     <w:rsid w:val="00CB6A6F"/>
     <w:rsid w:val="00CC01D2"/>
     <w:rsid w:val="00CC45EC"/>
     <w:rsid w:val="00CD2DB0"/>
     <w:rsid w:val="00CD7098"/>
     <w:rsid w:val="00CD7526"/>
     <w:rsid w:val="00CD7837"/>
     <w:rsid w:val="00D026C3"/>
     <w:rsid w:val="00D055E0"/>
     <w:rsid w:val="00D146A9"/>
     <w:rsid w:val="00D2341E"/>
     <w:rsid w:val="00D30FB0"/>
     <w:rsid w:val="00D50185"/>
     <w:rsid w:val="00D53265"/>
     <w:rsid w:val="00D578FF"/>
     <w:rsid w:val="00D76B2F"/>
     <w:rsid w:val="00D8119D"/>
+    <w:rsid w:val="00D86A0C"/>
     <w:rsid w:val="00D95B97"/>
     <w:rsid w:val="00D95D8A"/>
+    <w:rsid w:val="00DA580D"/>
     <w:rsid w:val="00DB59C8"/>
     <w:rsid w:val="00DD0A99"/>
     <w:rsid w:val="00DE5362"/>
     <w:rsid w:val="00DE5A6F"/>
     <w:rsid w:val="00DF67EC"/>
     <w:rsid w:val="00DF7DF4"/>
     <w:rsid w:val="00E03DA5"/>
     <w:rsid w:val="00E13805"/>
     <w:rsid w:val="00E170B9"/>
     <w:rsid w:val="00E175D1"/>
     <w:rsid w:val="00E2010A"/>
     <w:rsid w:val="00E27CD4"/>
     <w:rsid w:val="00E365FD"/>
     <w:rsid w:val="00E40252"/>
     <w:rsid w:val="00E52D5B"/>
     <w:rsid w:val="00E535F1"/>
     <w:rsid w:val="00E54194"/>
     <w:rsid w:val="00E543C7"/>
     <w:rsid w:val="00E57B7D"/>
     <w:rsid w:val="00E62401"/>
     <w:rsid w:val="00E63197"/>
     <w:rsid w:val="00E6441C"/>
     <w:rsid w:val="00E72321"/>
     <w:rsid w:val="00E83305"/>
     <w:rsid w:val="00E84EAA"/>
@@ -5296,51 +5349,51 @@
     <w:rsid w:val="7B56F9ED"/>
     <w:rsid w:val="7F4AEA2B"/>
     <w:rsid w:val="7FDD0418"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23D0DB3E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{61182403-E132-40B1-998F-09CECB08F14F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -5701,853 +5754,853 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00382F07"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre1Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre2Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre3Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre4">
+  <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre4Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre5">
+  <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre5Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre6">
+  <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre6Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre7">
+  <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre7Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre8">
+  <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre8Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre9">
+  <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Titre9Car"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
-[...2 lines deleted...]
-    <w:link w:val="Titre9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titre">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitreCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
-[...2 lines deleted...]
-    <w:link w:val="Titre"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sous-titre">
+  <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Sous-titreCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
-[...2 lines deleted...]
-    <w:link w:val="Sous-titre"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citation">
+  <w:style w:type="paragraph" w:styleId="Zitat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="CitationCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="160" w:line="278" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
-[...2 lines deleted...]
-    <w:link w:val="Citation"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Accentuationintense">
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Citationintense">
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="CitationintenseCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="2"/>
       <w:lang w:eastAsia="en-US"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
-[...2 lines deleted...]
-    <w:link w:val="Citationintense"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Rfrenceintense">
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Marquedecommentaire">
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Commentaire">
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentaireCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C4080C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
-[...2 lines deleted...]
-    <w:link w:val="Commentaire"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
     <w:rsid w:val="00C4080C"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06btexteprincipalsansespacebloc">
     <w:name w:val="06b_texte_principal_sans_espace_bloc"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:qFormat/>
     <w:rsid w:val="004E52AC"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Grilledutableau">
+  <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableauNormal"/>
+    <w:basedOn w:val="NormaleTabelle"/>
     <w:rsid w:val="004E52AC"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-CH" w:eastAsia="fr-CH"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Rvision">
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007102D1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="En-tte">
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="En-tteCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D1828"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="En-tteCar">
-[...2 lines deleted...]
-    <w:link w:val="En-tte"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001D1828"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pieddepage">
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="PieddepageCar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D1828"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
-[...2 lines deleted...]
-    <w:link w:val="Pieddepage"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001D1828"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Lienhypertexte">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:rsid w:val="001D1828"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TM1">
+  <w:style w:type="paragraph" w:styleId="Verzeichnis1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="001D1828"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01entteetbasdepage">
     <w:name w:val="01_en_tête_et_bas_de_page"/>
     <w:qFormat/>
     <w:rsid w:val="001D1828"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="220" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:lang w:eastAsia="fr-FR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Numrodepage">
+  <w:style w:type="character" w:styleId="Seitenzahl">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:semiHidden/>
     <w:rsid w:val="00C708B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09enttepage2">
     <w:name w:val="09_en_tête_page_2"/>
     <w:basedOn w:val="01entteetbasdepage"/>
     <w:qFormat/>
     <w:rsid w:val="00C708B6"/>
     <w:pPr>
       <w:spacing w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Liste">
     <w:name w:val="List"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:rsid w:val="001D0D6B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="283" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Tahoma"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mentionnonrsolue">
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Policepardfaut"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003548AF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="197200635">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6944,58 +6997,58 @@
                                       </w:divsChild>
                                     </w:div>
                                   </w:divsChild>
                                 </w:div>
                               </w:divsChild>
                             </w:div>
                           </w:divsChild>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sesam@fr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mta.thm@edufr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -7267,85 +7320,89 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="15" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="02ee2ebf98853e0785175348eee557ab">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3e8f21eda1baaeadbb497c8a5f282c7b" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB5A15FC9BE7641AC70640FF80988AD" ma:contentTypeVersion="18" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="d66a19061dd367065859d36131eb4575">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2571d677-18f0-43d7-86d0-4d7c1a826418" xmlns:ns3="bc22259d-bd83-43f3-9467-5f1c7d608c47" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10465fa90a7dee1cf14f2b301f4b8612" ns2:_="" ns3:_="">
     <xsd:import namespace="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
     <xsd:import namespace="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:oui_x0020_non" minOccurs="0"/>
+                <xsd:element ref="ns2:MigrationL" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2571d677-18f0-43d7-86d0-4d7c1a826418" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7369,50 +7426,62 @@
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="oui_x0020_non" ma:index="23" nillable="true" ma:displayName="oui non" ma:internalName="oui_x0020_non">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MigrationL" ma:index="24" nillable="true" ma:displayName="Migration L" ma:description="remarques pour migration du L" ma:format="Dropdown" ma:internalName="MigrationL">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc22259d-bd83-43f3-9467-5f1c7d608c47" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -7512,109 +7581,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="bc22259d-bd83-43f3-9467-5f1c7d608c47" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <oui_x0020_non xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+    <MigrationL xmlns="2571d677-18f0-43d7-86d0-4d7c1a826418" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CBC6F28-3C2C-4D32-9211-7045C73D3D3C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70949A0B-8B11-44B5-BBBD-F4B3BE19A9AA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2A267E3-C22E-4BFC-A2D1-D0D8842A4971}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
+    <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6DFE3C5D-7428-4959-AE08-33DEC681DC0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="bc22259d-bd83-43f3-9467-5f1c7d608c47"/>
     <ds:schemaRef ds:uri="2571d677-18f0-43d7-86d0-4d7c1a826418"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>441</Words>
-  <Characters>2291</Characters>
+  <Words>383</Words>
+  <Characters>2364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>337</Lines>
+  <Paragraphs>211</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2667</CharactersWithSpaces>
+  <CharactersWithSpaces>2536</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Guillaume Jeanne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB5A15FC9BE7641AC70640FF80988AD</vt:lpwstr>