--- v0 (2025-12-05)
+++ v1 (2026-04-06)
@@ -11,7278 +11,7608 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0834F6D0" w14:textId="0941ADAE" w:rsidR="00FA7120" w:rsidRPr="000339D2" w:rsidRDefault="00FA7120" w:rsidP="00FA7120">
+    <w:p w14:paraId="0834F6D0" w14:textId="227A11C4" w:rsidR="00FA7120" w:rsidRPr="00A61DB2" w:rsidRDefault="00FA7120" w:rsidP="00FA7120">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000339D2">
+      <w:r w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Demande d’agrément pour interventions de p</w:t>
+        <w:t>Demande d’agrément</w:t>
       </w:r>
-      <w:r w:rsidR="00B64484" w:rsidRPr="000339D2">
+      <w:r w:rsidR="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>pour interventions de p</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64484" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">romotion de la santé </w:t>
       </w:r>
-      <w:r w:rsidRPr="000339D2">
+      <w:r w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="00B64484" w:rsidRPr="000339D2">
+      <w:r w:rsidR="00B64484" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">prévention </w:t>
       </w:r>
-      <w:r w:rsidRPr="000339D2">
+      <w:r w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>auprès des élèves de l’école obligatoire</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E63A211" w14:textId="77777777" w:rsidR="00FA7120" w:rsidRDefault="00FA7120" w:rsidP="00FA7120">
-[...10 lines deleted...]
-    <w:p w14:paraId="5B1E81DF" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
+    <w:p w14:paraId="5B1E81DF" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRPr="00A61DB2" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EB465D1" w14:textId="42ED7A62" w:rsidR="00383EC6" w:rsidRPr="00383EC6" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
+    <w:p w14:paraId="58ACB6DE" w14:textId="7AE0AC84" w:rsidR="00795EFA" w:rsidRDefault="00A61DB2" w:rsidP="00A61DB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément à l'art. 8 du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00A61DB2">
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>règlement cantonal concernant la promotion de la santé et la préventio</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, les projets destinés aux enfants et aux jeunes mis en œuvre dans les écoles obligatoires doivent obtenir un agrément. De ce fait, toute association/personne souhaitant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795EFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>intervenir dans les écoles doit déposer une demande d'agrément via le</w:t>
+      </w:r>
+      <w:r w:rsidR="00795EFA" w:rsidRPr="00795EFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> présent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795EFA">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formulaire officiel. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB465D1" w14:textId="21E76241" w:rsidR="00383EC6" w:rsidRPr="00A61DB2" w:rsidRDefault="00383EC6" w:rsidP="004208D6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:spacing w:before="180"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ce formulaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC45A0" w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">est à remettre </w:t>
+      </w:r>
+      <w:r w:rsidR="000339D2" w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">dûment rempli </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC45A0" w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">et muni de ses annexes </w:t>
+      </w:r>
+      <w:r w:rsidR="003B31AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">(cf. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06B7E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">liste à la </w:t>
+      </w:r>
+      <w:r w:rsidR="003B31AD">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fin de ce document) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>par courrier électronique au bureau inter-directions « santé à l’école »</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00A61DB2">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>sante.ecole@fr.ch</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="304175A5" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRPr="00A61DB2" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
-          <w:b/>
-[...65 lines deleted...]
-          <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="238D16D6" w14:textId="68DCDDA2" w:rsidR="000339D2" w:rsidRPr="00E15B1D" w:rsidRDefault="000339D2" w:rsidP="000339D2">
+    <w:p w14:paraId="238D16D6" w14:textId="68DCDDA2" w:rsidR="000339D2" w:rsidRPr="00A61DB2" w:rsidRDefault="000339D2" w:rsidP="000339D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E15B1D">
+      <w:r w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Les demandes incomplètes ou ne répondant pas aux critères de recevabilité </w:t>
       </w:r>
-      <w:r w:rsidR="00C41D12" w:rsidRPr="00E15B1D">
+      <w:r w:rsidR="00C41D12" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>seront retournées à l’envoyeur sans être traitées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F838B86" w14:textId="77777777" w:rsidR="000339D2" w:rsidRPr="000339D2" w:rsidRDefault="000339D2" w:rsidP="000339D2">
+    <w:p w14:paraId="1F838B86" w14:textId="77777777" w:rsidR="000339D2" w:rsidRPr="00A61DB2" w:rsidRDefault="000339D2" w:rsidP="000339D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C1C3E40" w14:textId="3AF1985C" w:rsidR="00383EC6" w:rsidRPr="00383EC6" w:rsidRDefault="000339D2" w:rsidP="00383EC6">
+    <w:p w14:paraId="5C1C3E40" w14:textId="3AF1985C" w:rsidR="00383EC6" w:rsidRPr="00A61DB2" w:rsidRDefault="000339D2" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000339D2">
+      <w:r w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Délais et plus d’informations</w:t>
       </w:r>
-      <w:r w:rsidR="00383EC6" w:rsidRPr="00383EC6">
+      <w:r w:rsidR="00383EC6" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rStyle w:val="Lienhypertexte"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
-      <w:r w:rsidR="00383EC6" w:rsidRPr="00383EC6">
+      <w:r w:rsidR="00383EC6" w:rsidRPr="00A61DB2">
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00383EC6" w:rsidRPr="00383EC6">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00383EC6" w:rsidRPr="00A61DB2">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.fr.ch/sante/prevention-et-promotion/promotion-de-la-sante-a-lecole-ressources-et-projets-agrees/promotion-de-la-sante-et-prevention-dans-les-ecoles-obligatoires-ressources-agreees-et-procedure-dagrement</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0103D0CA" w14:textId="77777777" w:rsidR="000339D2" w:rsidRPr="000339D2" w:rsidRDefault="000339D2" w:rsidP="00383EC6">
+    <w:p w14:paraId="0103D0CA" w14:textId="77777777" w:rsidR="000339D2" w:rsidRPr="00A61DB2" w:rsidRDefault="000339D2" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="089DAD5F" w14:textId="77396E9F" w:rsidR="00FA7120" w:rsidRPr="00383EC6" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
+    <w:p w14:paraId="1E9EACA4" w14:textId="63C423AC" w:rsidR="001C3FCD" w:rsidRPr="004208D6" w:rsidRDefault="00383EC6" w:rsidP="00383EC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:rPr>
-          <w:color w:val="0000FF"/>
-          <w:u w:val="single"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00383EC6">
+      <w:r w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00060818" w:rsidRPr="00383EC6">
+      <w:r w:rsidR="00060818" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ette demande ne fait </w:t>
       </w:r>
-      <w:r w:rsidR="00060818" w:rsidRPr="00383EC6">
+      <w:r w:rsidR="00060818" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>en aucun cas office de demande de financement</w:t>
       </w:r>
-      <w:r w:rsidR="00060818" w:rsidRPr="00383EC6">
+      <w:r w:rsidR="00060818" w:rsidRPr="00A61DB2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520BF54D" w14:textId="77777777" w:rsidR="00060818" w:rsidRDefault="00060818" w:rsidP="00060818">
+    <w:p w14:paraId="1C6E6C31" w14:textId="77777777" w:rsidR="00060818" w:rsidRPr="00A61DB2" w:rsidRDefault="00060818" w:rsidP="00060818">
       <w:pPr>
         <w:pStyle w:val="05titreprincipalouobjetgras"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C6E6C31" w14:textId="77777777" w:rsidR="00060818" w:rsidRPr="00060818" w:rsidRDefault="00060818" w:rsidP="00060818">
-[...12 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="E4F8A4"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1823"/>
         <w:gridCol w:w="3680"/>
-        <w:gridCol w:w="4278"/>
+        <w:gridCol w:w="4136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AD67FC" w14:paraId="550D355D" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="550D355D" w14:textId="77777777" w:rsidTr="005F420C">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F689788" w14:textId="054F3EFA" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00FA7120">
+          <w:p w14:paraId="7F689788" w14:textId="054F3EFA" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00FA7120">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>INFORMATIONS GENERALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8A41DA" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="6A8A41DA" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Texte1"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:spacing w:val="22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA7120" w:rsidRPr="009F794A" w14:paraId="0EDB05DE" w14:textId="77777777" w:rsidTr="00FA7120">
+      <w:tr w:rsidR="00FA7120" w:rsidRPr="00A61DB2" w14:paraId="0EDB05DE" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="876"/>
+          <w:trHeight w:val="732"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="613007AC" w14:textId="078DBD28" w:rsidR="00FA7120" w:rsidRDefault="00FA7120">
+          <w:p w14:paraId="6696CEA9" w14:textId="74237225" w:rsidR="00FA7120" w:rsidRPr="001C3FCD" w:rsidRDefault="00FA7120">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA7120">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00BF7A43">
-              <w:rPr>
+            <w:r w:rsidR="00BF7A43" w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>om</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7120">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l’intervention</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7958" w:type="dxa"/>
+            <w:tcW w:w="7816" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3878D6F3" w14:textId="77777777" w:rsidR="00FA7120" w:rsidRDefault="00FA7120">
+          <w:p w14:paraId="3878D6F3" w14:textId="77777777" w:rsidR="00FA7120" w:rsidRPr="001C3FCD" w:rsidRDefault="00FA7120">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="009F794A" w14:paraId="247AA41E" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="247AA41E" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76C52393" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="76C52393" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626119">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisme / Institution responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03F2A2BC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="03F2A2BC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B64484">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E59C22B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0E59C22B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Texte2"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="007B63AC" w14:paraId="422B9ED5" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="422B9ED5" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FF6EB18" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0FF6EB18" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA5A32E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0EA5A32E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B64484">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0371DCAE" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0371DCAE" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="0C670F9B" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="0C670F9B" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="469"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E791DE2" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="1E791DE2" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277C2C0A" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="277C2C0A" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>NPA, lieu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B2334E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="61B2334E" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="2150C4B0" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="2150C4B0" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68CE5FBC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="68CE5FBC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="503B9280" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="503B9280" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Site internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18702539" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="18702539" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="5DC3ECCE" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="5DC3ECCE" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="116A6EFE" w14:textId="32D36A81" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="116A6EFE" w14:textId="32D36A81" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00626119">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Personne de contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B30AEA9" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="3B30AEA9" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Nom Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55A95F90" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="55A95F90" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="63421522" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="63421522" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40607E57" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="40607E57" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50DBB1D6" w14:textId="5FA08CC8" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="004F7F2A">
+          <w:p w14:paraId="50DBB1D6" w14:textId="3A9449AB" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="004F7F2A">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Adresse électronique</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adresse </w:t>
+            </w:r>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>électronique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17423D9B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="17423D9B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="4444258D" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="4444258D" w14:textId="77777777" w:rsidTr="005F420C">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         </w:tblPrEx>
         <w:trPr>
-          <w:trHeight w:val="340"/>
+          <w:trHeight w:val="358"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1823" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7931B189" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="7931B189" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3680" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0274BC1A" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0274BC1A" w14:textId="01F1326B" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:t xml:space="preserve">Numéro téléphone </w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numéro </w:t>
+            </w:r>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">téléphone </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5360D124" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5360D124" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001C3FCD" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB76C2">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05616A0B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89" w:rsidP="00A03D89"/>
+    <w:p w14:paraId="05616A0B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3660"/>
-        <w:gridCol w:w="4278"/>
+        <w:gridCol w:w="4136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="0E6140CD" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w14:paraId="0E6140CD" w14:textId="77777777" w:rsidTr="001C3FCD">
         <w:trPr>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="1254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="052DD6FB" w14:textId="5A29E273" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00626119">
+          <w:p w14:paraId="052DD6FB" w14:textId="5A29E273" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00626119">
-              <w:rPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Informations concernant le f</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> de l’intervention</w:t>
+              <w:t>Informations concernant le financement de l’intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9D0A63" w14:textId="03CB5BB5" w:rsidR="00A03D89" w:rsidRPr="00626119" w:rsidRDefault="00AA1C42">
+          <w:p w14:paraId="4A9D0A63" w14:textId="40E586B8" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-[...12 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Avez-vous déposé une demande de soutien pour votre projet auprès d'un Service de l'État de Fribourg (si oui, indiquer lequel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05A46271" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="05A46271" w14:textId="686E5CD1" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-[...69 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w14:paraId="7340FDF1" w14:textId="77777777" w:rsidTr="009B4111">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w14:paraId="7340FDF1" w14:textId="77777777" w:rsidTr="00795EFA">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43FFB158" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="43FFB158" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434351A3" w14:textId="6951BFDC" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00AA1C42">
+          <w:p w14:paraId="434351A3" w14:textId="597B8ED5" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB76C2">
-[...12 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Recevez-vous actuellement des soutiens financiers pour votre projet de la part d’un Service de l'État de Fribourg (si oui, indiquer de la part duquel)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="089FBDCC" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="089FBDCC" w14:textId="7B7591FC" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-            </w:pPr>
-[...141 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA1C42" w:rsidRPr="00E45A6E" w14:paraId="47181E57" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w14:paraId="584E31F9" w14:textId="77777777" w:rsidTr="001C3FCD">
         <w:trPr>
-          <w:trHeight w:val="385"/>
-[...197 lines deleted...]
-          <w:trHeight w:val="405"/>
+          <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BE5AEF5" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="54EB98F3" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
+              <w:widowControl/>
+              <w:overflowPunct/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:adjustRightInd/>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
+              <w:textAlignment w:val="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:smallCaps/>
                 <w:spacing w:val="30"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3660" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5575A067" w14:textId="1CEFFF75" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00626119">
+          <w:p w14:paraId="6D5797D6" w14:textId="1DE052BB" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> dans une école</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Autres fonds</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4278" w:type="dxa"/>
+            <w:tcW w:w="4136" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C97807D" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5468ECB8" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...69 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="658BF17E" w14:textId="77777777" w:rsidR="004208D6" w:rsidRDefault="004208D6" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E6AAA3" w14:textId="208B9999" w:rsidR="001C3FCD" w:rsidRDefault="00503F6E" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r w:rsidR="001C3FCD" w:rsidRPr="00795EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Toutes les questions doivent être traitées de manière brève </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FCD" w:rsidRPr="001C3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>(max. 5 lignes par question) </w:t>
+      </w:r>
+      <w:r w:rsidR="001C3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BC67BD7" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-95"/>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9639"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F42AE7" w:rsidRPr="00A61DB2" w14:paraId="190D27FB" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="28A33AA2" w14:textId="44DBB56D" w:rsidR="00F42AE7" w:rsidRPr="00A61DB2" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>1. Description courte de l’intervention</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (« pitch » en une phrase)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F42AE7" w:rsidRPr="00A61DB2" w14:paraId="5F4BB40F" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C37478" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D57E07B" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0E041615" w14:textId="2D313AC0" w:rsidR="004208D6" w:rsidRPr="00A61DB2" w:rsidRDefault="004208D6" w:rsidP="004208D6">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00795EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Veuillez joindre à ce formulaire </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la documentation existante relative à l’intervention.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A52E18B" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRPr="004208D6" w:rsidRDefault="00F42AE7" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAF6D62" w14:textId="77777777" w:rsidR="004208D6" w:rsidRDefault="004208D6" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="469"/>
-        <w:gridCol w:w="3844"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4857"/>
+        <w:gridCol w:w="4062"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="4541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="6A4F4DD5" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="7B35C306" w14:textId="77777777" w:rsidTr="002E7187">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="43FA099B" w14:textId="20359EF3" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00C50286">
+          <w:p w14:paraId="00594196" w14:textId="56D9BD3F" w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w:rsidRDefault="00F42AE7" w:rsidP="002E7187">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRINCIPALES </w:t>
+              <w:t>C</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>DE L’INTERVENTION</w:t>
+              <w:t>aractéristiques principales de l’intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="37AE5AE0" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="53C2A41F" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4313" w:type="dxa"/>
+            <w:tcW w:w="4531" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F69CC00" w14:textId="31058D0B" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00C50286">
+          <w:p w14:paraId="5887AB79" w14:textId="1C9B6D23" w:rsidR="001C3FCD" w:rsidRPr="00F42AE7" w:rsidRDefault="001C3FCD" w:rsidP="002E7187">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00F42AE7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Thématiques traitées</w:t>
+              <w:t xml:space="preserve">Thématiques </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A87B8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">traitées </w:t>
+            </w:r>
+            <w:r w:rsidR="00A87B8C" w:rsidRPr="00A87B8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00A87B8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>(selon art. 8 RPSP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5326" w:type="dxa"/>
+            <w:tcW w:w="5108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18C42439" w14:textId="2EBFC693" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="67CA3791" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="00F42AE7" w:rsidRDefault="001C3FCD" w:rsidP="002E7187">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00F42AE7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
-              <w:t>Publics c</w:t>
-[...8 lines deleted...]
-              <w:t>ibles</w:t>
+              <w:t>Publics cibles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkStart w:id="2" w:name="CaseACocher1"/>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="0760DFAB" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="654CB6AF" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="388"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E117BF" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="0002075F" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="6D1F090F" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7458C217" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5AAB6F72" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A16DE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Alimentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1AE60B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D260F9" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="7DDF50F0" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF7E6DE" w14:textId="42AEE350" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00553F4F">
+          <w:p w14:paraId="7B30EFEF" w14:textId="10A916B8" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Élèves (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-              <w:t> :   )</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>préciser</w:t>
+            </w:r>
+            <w:r w:rsidR="005F420C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> le</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> degré scolaire</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F71A17B" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>¨</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11H</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="008A16DE" w14:paraId="6093A090" w14:textId="77777777">
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="4E797A95" w14:textId="77777777" w:rsidTr="00825614">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="469" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7150E7" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D260F9" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="4B0950F5" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58398715" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="3F73AABC" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
               <w:t>Activité physique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32001050" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00D260F9" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="5369BF12" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AD3E80A" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001C3FCD" w:rsidRPr="00A61DB2" w14:paraId="0877A996" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256093C0" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="477EA52E" w14:textId="52397782" w:rsidR="00A03D89" w:rsidRPr="008A16DE" w:rsidRDefault="00553F4F">
+          <w:p w14:paraId="0510FCA1" w14:textId="3989BAE3" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t> :   )</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Santé mentale</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73C0F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A73C0F" w:rsidRPr="00825614">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(y.c. violence, </w:t>
+            </w:r>
+            <w:r w:rsidR="00825614" w:rsidRPr="00825614">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>harcèlement</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73C0F" w:rsidRPr="00825614">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-      <w:tr w:rsidR="009B4111" w:rsidRPr="008A16DE" w14:paraId="49F2C140" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A839FC3" w14:textId="77777777" w:rsidR="009B4111" w:rsidRPr="00D260F9" w:rsidRDefault="009B4111">
+          <w:p w14:paraId="77B851B9" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752430F9" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRPr="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="6D2BC5A5" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B18CF9" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4694C173" w14:textId="77777777" w:rsidR="009B4111" w:rsidRPr="008A16DE" w:rsidRDefault="009B4111">
+          <w:p w14:paraId="437A101D" w14:textId="25FAB87E" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A16DE">
-[...5 lines deleted...]
-              <w:t>Santé mentale</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Addictions avec </w:t>
+            </w:r>
+            <w:r w:rsidR="008C6E07">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et sans </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>substances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53CE28CD" w14:textId="105357A7" w:rsidR="009B4111" w:rsidRPr="00D260F9" w:rsidRDefault="009B4111">
+          <w:p w14:paraId="3CC8F257" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27001A04" w14:textId="080F4639" w:rsidR="009B4111" w:rsidRPr="003E2121" w:rsidRDefault="00553F4F">
-[...45 lines deleted...]
-          <w:p w14:paraId="00EC9E21" w14:textId="77777777" w:rsidR="00553F4F" w:rsidRPr="00D260F9" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="0405CA3A" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professionnel·le·s du domaine scolaire : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>préciser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="2F0E71BD" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="434A3C15" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107AFE5B" w14:textId="10303625" w:rsidR="00553F4F" w:rsidRPr="008A16DE" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="11EFD61C" w14:textId="517D97FE" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="008C6E07" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Addictions avec substances</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Santé physique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62249A4A" w14:textId="5C56FA73" w:rsidR="00553F4F" w:rsidRPr="003E2121" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="38F5B9E7" w14:textId="53CE9D61" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4541" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E9A291" w14:textId="46520675" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="6917D167" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582E2A10" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="CaseACocher1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4062" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E108FCF" w14:textId="04D04D43" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Santé sexuelle, identité de genre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B7DCC3D" w14:textId="7D343DFA" w:rsidR="00825614" w:rsidRPr="00F42AE7" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8E10F2" w14:textId="7254034A" w:rsidR="00553F4F" w:rsidRPr="003E2121" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="5C69FCE5" w14:textId="583A9827" w:rsidR="00825614" w:rsidRPr="00F42AE7" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autre(s) : </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>préciser</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="0EC6467B" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="507"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="397D161E" w14:textId="693982C3" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="12"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4536"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F42AE7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Langues</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="45745748" w14:textId="77777777" w:rsidTr="00825614">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="469" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="678A9E65" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...57 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="CaseACocher1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="4062" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02CA1BBB" w14:textId="2600C493" w:rsidR="00553F4F" w:rsidRPr="008A16DE" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="4BEB6DFE" w14:textId="7A3285D3" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-              <w:t>Addictions sans substances</w:t>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Français</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9676E1" w14:textId="3095208B" w:rsidR="00553F4F" w:rsidRPr="00D260F9" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="21E7994B" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4857" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="4541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5B61BD" w14:textId="2C36F753" w:rsidR="00553F4F" w:rsidRPr="008A16DE" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="4CF09AED" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="001C3FCD" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="12"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>préciser</w:t>
+            <w:r w:rsidRPr="001C3FCD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Allemand</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00553F4F" w:rsidRPr="008A16DE" w14:paraId="06F9F071" w14:textId="77777777" w:rsidTr="00246809">
+    </w:tbl>
+    <w:p w14:paraId="192A21A4" w14:textId="77777777" w:rsidR="001C3FCD" w:rsidRDefault="001C3FCD" w:rsidP="001C3FCD">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9639" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="5244"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C52706" w:rsidRPr="00F42AE7" w14:paraId="1B688B4E" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="460"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="469" w:type="dxa"/>
+            <w:tcW w:w="9639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B9CCE5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6219C8CF" w14:textId="77777777" w:rsidR="00553F4F" w:rsidRPr="00D260F9" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="7C6074AA" w14:textId="4C88BD20" w:rsidR="00C52706" w:rsidRPr="00F42AE7" w:rsidRDefault="00F42AE7" w:rsidP="00F42AE7">
             <w:pPr>
-              <w:numPr>
-[...11 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:pStyle w:val="05titreprincipalouobjetgras"/>
+              <w:ind w:left="319" w:hanging="319"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0002075F">
-[...42 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00C52706" w:rsidRPr="00F42AE7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Coûts et durée de l’intervention</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C52706" w:rsidRPr="001C3FCD" w14:paraId="6F99C3BA" w14:textId="77777777" w:rsidTr="00F42AE7">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71075CBD" w14:textId="2C99B15E" w:rsidR="00C52706" w:rsidRPr="00AB5693" w:rsidRDefault="00C52706" w:rsidP="00C52706">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Coûts d’une intervention dans une école</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1568D908" w14:textId="77777777" w:rsidR="00F42AE7" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00C52706">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(prix par classe)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA4323E" w14:textId="636C48B3" w:rsidR="00F42AE7" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00C52706">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3844" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12398D8F" w14:textId="77777777" w:rsidR="00553F4F" w:rsidRPr="0013267E" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="1F287EEB" w14:textId="77777777" w:rsidR="00C52706" w:rsidRPr="00AB5693" w:rsidRDefault="00C52706" w:rsidP="00C52706">
             <w:pPr>
-              <w:numPr>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0013267E">
-[...5 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Texte2"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C52706" w:rsidRPr="001C3FCD" w14:paraId="78EBDFB6" w14:textId="77777777" w:rsidTr="00373FFE">
+        <w:trPr>
+          <w:trHeight w:val="405"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7397771A" w14:textId="77777777" w:rsidR="00C52706" w:rsidRPr="00AB5693" w:rsidRDefault="00C52706" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Durée d’une intervention dans une école</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D54F5F7" w14:textId="267964E0" w:rsidR="00F42AE7" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(nombre de périodes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A73C0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 45 min.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2947D8B4" w14:textId="518501CA" w:rsidR="00F42AE7" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5326" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A15F237" w14:textId="4210E57D" w:rsidR="00553F4F" w:rsidRPr="003E2121" w:rsidRDefault="00553F4F" w:rsidP="00553F4F">
+          <w:p w14:paraId="44512B03" w14:textId="77777777" w:rsidR="00C52706" w:rsidRPr="00AB5693" w:rsidRDefault="00C52706" w:rsidP="00C52706">
             <w:pPr>
-              <w:numPr>
-[...8 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00616AF9">
-[...37 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
-                  <w:name w:val="CaseACocher1"/>
+                  <w:name w:val="Texte2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:checkBox>
-[...2 lines deleted...]
-                  </w:checkBox>
+                  <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...15 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="0002075F">
-[...2 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
-            </w:r>
-[...736 lines deleted...]
-              <w:t>préciser langues</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6622AB8A" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
-[...1 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+    <w:p w14:paraId="433D0D5B" w14:textId="6724FE94" w:rsidR="00C264BD" w:rsidRPr="00FE2801" w:rsidRDefault="00F42AE7" w:rsidP="00FE2801">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-PT" w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t>Toutes les questions doivent être traitées de manière brève (max. 5 lignes par question)</w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00613ED9">
-[...24 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00140A4E" w14:paraId="08198F43" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="08198F43" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30535611" w14:textId="70E664F9" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="30535611" w14:textId="03CE5287" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00F42AE7" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001669D6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contexte et </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>besoins</w:t>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00DB663B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Réponse à un besoin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="5489C783" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="5489C783" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5799C2F2" w14:textId="5313FE03" w:rsidR="00A03D89" w:rsidRDefault="00C65C72">
+          <w:p w14:paraId="5799C2F2" w14:textId="3344B3AB" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...176 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="001C3FCD" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>A quels besoins la proposition d’intervention permet-elle de répondre (contexte</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA5B77">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, éventuelles demandes de la part d’écoles, autres) ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40D8B44D" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="40D8B44D" w14:textId="035BFBFD" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="043761DB" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00FE2801" w:rsidRPr="00A61DB2" w14:paraId="1DDD6E60" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44B7C8C0" w14:textId="168B5CDE" w:rsidR="00A03D89" w:rsidRDefault="00C65C72">
+          <w:p w14:paraId="3AB6AD8F" w14:textId="1D9EC7EB" w:rsidR="00FE2801" w:rsidRPr="00AB5693" w:rsidRDefault="00FE2801" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Les besoins identifiés sont-ils basés sur des données scientifiques </w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(étude, ouvrage, article, etc…) ou</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="00B64484">
-[...21 lines deleted...]
-              <w:t xml:space="preserve">quel est le besoin ? Comment le besoin d’intervention se justifie-t-il ? </w:t>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">es </w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">retours </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>du terrain</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (précisez les sources</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599D579F" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0D22C948" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65ED4724" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37CF1174" w14:textId="75AB8DB8" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00F42AE7">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="025D8AF2" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="043761DB" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB1C208" w14:textId="0BE58385" w:rsidR="00A03D89" w:rsidRDefault="00C65C72">
+          <w:p w14:paraId="44B7C8C0" w14:textId="23A47900" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00F42AE7" w:rsidP="00F42AE7">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...104 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2801" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>En quoi la proposition d’intervention s</w:t>
+            </w:r>
+            <w:r w:rsidR="000D0D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>différencie-t-elle des dispositifs déjà existants dans ce domaine ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D6DA4F1" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="599D579F" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00615515" w14:paraId="05FC2A71" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00615515" w:rsidRPr="00A61DB2" w14:paraId="05FC2A71" w14:textId="77777777" w:rsidTr="00FE2801">
         <w:trPr>
-          <w:trHeight w:val="1219"/>
+          <w:trHeight w:val="1363"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6B9395" w14:textId="539D1801" w:rsidR="00852D8F" w:rsidRDefault="00C65C72" w:rsidP="00852D8F">
+          <w:p w14:paraId="3B6B9395" w14:textId="6D6A46DB" w:rsidR="00852D8F" w:rsidRPr="00AB5693" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...140 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE2801" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Quelles synergies/collaborations peuvent être imaginées avec des dispositifs d’intervention semblables déjà mis en œuvre </w:t>
+            </w:r>
+            <w:r w:rsidR="00852D8F" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>au niveau cantonal, intercantonal ou national ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BA8CE39" w14:textId="77777777" w:rsidR="00615515" w:rsidRPr="006121F4" w:rsidRDefault="00615515">
+          <w:p w14:paraId="2BA8CE39" w14:textId="77777777" w:rsidR="00615515" w:rsidRPr="00AB5693" w:rsidRDefault="00615515">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
-              </w:rPr>
-[...174 lines deleted...]
-                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2B3B8AA0" w14:textId="2641D5E6" w:rsidR="00C264BD" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
+    <w:p w14:paraId="2B3B8AA0" w14:textId="2641D5E6" w:rsidR="00C264BD" w:rsidRPr="00A61DB2" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46B78DC1" w14:textId="77777777" w:rsidR="00C264BD" w:rsidRPr="0011130F" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
+    <w:p w14:paraId="46B78DC1" w14:textId="77777777" w:rsidR="00C264BD" w:rsidRPr="00A61DB2" w:rsidRDefault="00C264BD" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00007110" w14:paraId="4C233CDA" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00FE2801" w14:paraId="4C233CDA" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="399"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ABA678C" w14:textId="2236CEC9" w:rsidR="00A03D89" w:rsidRPr="00553F4F" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="2ABA678C" w14:textId="4984299A" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00DB663B" w:rsidP="00FE2801">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00553F4F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vision et objectifs </w:t>
             </w:r>
-            <w:r w:rsidR="00553F4F" w:rsidRPr="00553F4F">
+            <w:r w:rsidR="00553F4F" w:rsidRPr="00A61DB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>de l</w:t>
-[...6 lines deleted...]
-              <w:t>’intervention</w:t>
+              <w:t>de l’intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="43D66A77" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="43D66A77" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EE24C9C" w14:textId="46AA13C8" w:rsidR="00A03D89" w:rsidRDefault="00ED6F5A">
+          <w:p w14:paraId="7EE24C9C" w14:textId="22D6DD45" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...116 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uelle est l’intention </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">principale </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">poursuivie par </w:t>
+            </w:r>
+            <w:r w:rsidR="001F0FB5" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>a proposition d’</w:t>
+            </w:r>
+            <w:r w:rsidR="001F0FB5" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>intervention</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (vision, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>changement souhaité à long terme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AA1FF92" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="01284F3C" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00A03D89" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="pt-PT"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46E13B79" w14:textId="77777777" w:rsidR="00DB663B" w:rsidRPr="00AB5693" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA1FF92" w14:textId="77777777" w:rsidR="00DB663B" w:rsidRPr="00AB5693" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="393C7B0F" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="393C7B0F" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13BF3CB0" w14:textId="0FEB11F9" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00ED6F5A">
+          <w:p w14:paraId="13BF3CB0" w14:textId="0E6DD7D1" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00DB663B" w:rsidP="00DB663B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...67 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Quels sont les o</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>bjectifs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concrets</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SMART : spécifiques, mesurables, adéquats, réalistes et réalisables dans un temps défini) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>visés par cette proposition d’intervention (</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>effet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="00B64484">
-[...67 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> visé</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t> ?</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="001669D6">
-[...64 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2A87DD2B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="0C22CABF" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00A03D89" w:rsidP="00DB663B">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="062E86B7" w14:textId="77777777" w:rsidR="00FE2801" w:rsidRPr="00AB5693" w:rsidRDefault="00FE2801" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A87DD2B" w14:textId="77777777" w:rsidR="00FE2801" w:rsidRPr="00AB5693" w:rsidRDefault="00FE2801" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="4F8C1D2B" w14:textId="77777777" w:rsidTr="001F0FB5">
+      <w:tr w:rsidR="003C024E" w:rsidRPr="00A61DB2" w14:paraId="22A1D60F" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
-          <w:trHeight w:val="1337"/>
+          <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6049D061" w14:textId="231BF04D" w:rsidR="00A03D89" w:rsidRDefault="00ED6F5A">
+          <w:p w14:paraId="3E063CCA" w14:textId="43F90EBD" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...2 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...103 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>5.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Comment le changement désiré sera-t-il constaté ? (</w:t>
+            </w:r>
+            <w:r w:rsidR="0053343F" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Indicateurs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de succès)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0ACC0297" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00C50286" w:rsidRDefault="00A03D89" w:rsidP="001F0FB5">
+          <w:p w14:paraId="7381C4BE" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:lang w:val="pt-PT"/>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CCA2F32" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D7CAA66" w14:textId="025D933A" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="00DB663B">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="31C72351" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="31C72351" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E80E07D" w14:textId="77777777" w:rsidR="00616AF9" w:rsidRDefault="00616AF9" w:rsidP="00A03D89">
-[...1 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+    <w:p w14:paraId="7E80E07D" w14:textId="2E2525EC" w:rsidR="003C024E" w:rsidRDefault="003C024E">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9752" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00007110" w14:paraId="5DEABD65" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00FE2801" w14:paraId="5DEABD65" w14:textId="77777777" w:rsidTr="00FE2801">
+        <w:trPr>
+          <w:trHeight w:val="513"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA2A6EE" w14:textId="2F6A5782" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00553F4F">
+          <w:p w14:paraId="3FA2A6EE" w14:textId="0910BBAB" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00FE2801" w:rsidP="00FE2801">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="319" w:hanging="319"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00553F4F" w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="001669D6">
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00A61DB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>ctivités</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00553F4F" w:rsidRPr="00A61DB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>, méthodes et organisation</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="001669D6">
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00A61DB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C50286">
+            <w:r w:rsidR="00C50286" w:rsidRPr="00A61DB2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>de l’intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0065325B" w14:paraId="71D33A91" w14:textId="77777777">
+      <w:tr w:rsidR="0065325B" w:rsidRPr="00A61DB2" w14:paraId="71D33A91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09F862D6" w14:textId="49AC4900" w:rsidR="0065325B" w:rsidRPr="00814A81" w:rsidRDefault="0065325B">
+          <w:p w14:paraId="09F862D6" w14:textId="3CB70ADF" w:rsidR="0065325B" w:rsidRPr="00AB5693" w:rsidRDefault="00FE2801" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:spacing w:after="240"/>
-              <w:rPr>
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0065325B" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Quel est le d</w:t>
+            </w:r>
+            <w:r w:rsidR="0065325B" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">éroulement </w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">général </w:t>
+            </w:r>
+            <w:r w:rsidR="0065325B" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>de l’intervention (« déroulement type »</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>, séquences prévues</w:t>
+            </w:r>
+            <w:r w:rsidR="0065325B" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>) :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18F45E52" w14:textId="77777777" w:rsidR="0065325B" w:rsidRPr="00B64484" w:rsidRDefault="0065325B">
+          <w:p w14:paraId="18F45E52" w14:textId="77777777" w:rsidR="0065325B" w:rsidRPr="00AB5693" w:rsidRDefault="0065325B">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="795B1687" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="1D03B6AD" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1170A9BB" w14:textId="3CB19E52" w:rsidR="00A03D89" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="367C429D" w14:textId="4137230D" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00FE2801" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00F40625">
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89">
-[...45 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Quels sont les o</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>utils prévus, méthodes pédagogiques utilisées</w:t>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et les </w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>moyens didactiques employés</w:t>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dans le cadre de l’intervention ?</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A2C1CD6" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="58144764" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="1D03B6AD" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00CA00F7" w:rsidRPr="00CA00F7" w14:paraId="518B7C8B" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367C429D" w14:textId="5976F874" w:rsidR="00A03D89" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="69E000CC" w14:textId="28593812" w:rsidR="00CA00F7" w:rsidRPr="00AB5693" w:rsidRDefault="00CA00F7" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:rPr>
-                <w:lang w:val="pt-PT"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614" w:rsidRPr="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89">
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00672E5F">
-[...36 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Comment les composantes de l’intervention agissent</w:t>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-elles</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour provoquer le changement souhaité à long terme ?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00377343" w14:paraId="10DBA56B" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="00377343" w:rsidRPr="00A61DB2" w14:paraId="10DBA56B" w14:textId="77777777" w:rsidTr="00C50286">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9752" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67ADC7EC" w14:textId="7F060A75" w:rsidR="00377343" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="4C3AEEF2" w14:textId="1B6A8E4F" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="004811E6">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:spacing w:after="240"/>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.4</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB663B" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>L’efficacité du dispositif d’intervention est-elle fondée sur les preuves</w:t>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ? (On parle d’interventions basées sur les preuves lorsque leur efficacité a été </w:t>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>scientifiquement démontrée</w:t>
+            </w:r>
+            <w:r w:rsidR="00373FFE" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D0AD8F" w14:textId="77777777" w:rsidR="00377343" w:rsidRPr="00AB5693" w:rsidRDefault="00377343" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3723643B" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67ADC7EC" w14:textId="6F21A0BA" w:rsidR="00373FFE" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C024E" w:rsidRPr="00A61DB2" w14:paraId="64692263" w14:textId="77777777" w:rsidTr="00C50286">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2410009C" w14:textId="103305F8" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.5</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Quels objectifs d’apprentissages / compétences transversales du PER</w:t>
+            </w:r>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="00825614" w:rsidRPr="009B1258">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="21"/>
+                  <w:szCs w:val="21"/>
+                </w:rPr>
+                <w:t>https://portail.ciip.ch/per/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00825614">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1434E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">la proposition d’intervention permet-elle de </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>traiter / mobiliser</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21C90D1E" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="286FCF1C" w14:textId="4F671FCF" w:rsidR="00373FFE" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C024E" w:rsidRPr="00A61DB2" w14:paraId="4A20062B" w14:textId="77777777" w:rsidTr="000D0D9A">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49996AC6" w14:textId="4F84CE2D" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.6</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Quelles sont les me</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>prévues</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pour insérer l’intervention dans le contexte global de l’établissement scolaire / dans un projet mené à moyen-long terme dans la classe avec </w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vanish/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>l’enseignant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vanish/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>·</w:t>
+            </w:r>
+            <w:r w:rsidR="003C024E" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vanish/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00761618">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:vanish/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00761618">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B1CFB4B" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="003C024E">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="187C0D2F" w14:textId="77777777" w:rsidR="00373FFE" w:rsidRPr="00AB5693" w:rsidRDefault="00373FFE" w:rsidP="003C024E">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE52097" w14:textId="77777777" w:rsidR="003C024E" w:rsidRPr="00AB5693" w:rsidRDefault="003C024E" w:rsidP="003C024E">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004811E6" w:rsidRPr="00A61DB2" w14:paraId="20B909EC" w14:textId="77777777" w:rsidTr="000D0D9A">
+        <w:trPr>
+          <w:trHeight w:val="1219"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9752" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17BC6042" w14:textId="57C3F3AF" w:rsidR="004811E6" w:rsidRPr="00AB5693" w:rsidRDefault="004811E6" w:rsidP="004811E6">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="425"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>6.7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Est-ce que </w:t>
+            </w:r>
+            <w:r w:rsidR="00761618">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">des professionnels de l’enseignement/éducation et/ou des élèves ont participé ou </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>participent activement au développement d</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB5693" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e l’intervention </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et à sa mise en œuvre ? (Préciser) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9C641B" w14:textId="77777777" w:rsidR="004811E6" w:rsidRPr="00AB5693" w:rsidRDefault="004811E6" w:rsidP="00373FFE">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45640F4B" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="100C31ED" w14:textId="7B2A776B" w:rsidR="00256765" w:rsidRDefault="00825614" w:rsidP="00256765">
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidR="00256765">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Veuillez joindre à ce formulaire un exemplaire de la documentation/ du matériel utilisés avec les</w:t>
+      </w:r>
+      <w:r w:rsidR="00256765">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>élèves dans le cadre de l’intervention</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B1F086A" w14:textId="77777777" w:rsidR="00467A0B" w:rsidRDefault="00467A0B" w:rsidP="00A03D89">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="385F83E6" w14:textId="77777777" w:rsidR="00825614" w:rsidRDefault="00825614">
+      <w:pPr>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="142A8528" w14:textId="62019A7B" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-204"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w14:paraId="2BA65799" w14:textId="77777777">
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="4C88C476" w14:textId="77777777" w:rsidTr="00825614">
+        <w:trPr>
+          <w:trHeight w:val="414"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4301BC" w14:textId="0F7BAADE" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00C631DE">
+          <w:p w14:paraId="4373CCE8" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00A61DB2" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="05titreprincipalouobjetgras"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="459" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00A61DB2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Gestion de l’organisation</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-              <w:t>e l’organisation</w:t>
+              <w:t xml:space="preserve"> déposant la demande d’agrément</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="006B5B79" w14:paraId="2E7930D1" w14:textId="77777777">
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="4F8A3A56" w14:textId="77777777" w:rsidTr="00825614">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277B5B4E" w14:textId="21F7314D" w:rsidR="00A03D89" w:rsidRPr="001A0328" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="35E5B716" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t> :</w:t>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7.1 Veuillez décrire votre organisation :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="426A8731" w14:textId="0B429FF4" w:rsidR="00A03D89" w:rsidRPr="001A0328" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="48ADA720" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0328">
-[...15 lines deleted...]
-              <w:t>rganes</w:t>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- Forme juridique</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD14410" w14:textId="7C8FAF3B" w:rsidR="00A03D89" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="48F15230" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A0328">
-[...3 lines deleted...]
-              <w:t>- Répartitions des tâches et responsabilités au sein des organes</w:t>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- Missions générales</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="762CC472" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00B64484" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="6CEAD3ED" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- Organes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07D118CC" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>- Répartition des tâches et responsabilités au sein des organes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB0FA96" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="4B55C5F5" w14:textId="77777777">
+      <w:tr w:rsidR="00825614" w:rsidRPr="00A61DB2" w14:paraId="0D74D76C" w14:textId="77777777" w:rsidTr="00825614">
         <w:trPr>
           <w:trHeight w:val="1008"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC7434C" w14:textId="222CC941" w:rsidR="00A03D89" w:rsidRPr="00AB76C2" w:rsidRDefault="00F37543">
+          <w:p w14:paraId="04ECDA06" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00AB5693" w:rsidRDefault="00825614" w:rsidP="00825614">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...14 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB76C2">
-[...47 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Quel est le profil (formation et compétences) des</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...151 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> personnes qui</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> interv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">iennent en </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>classe ?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="505ECFE3" w14:textId="62A24591" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="36D08F4E" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00825614" w:rsidRDefault="00825614" w:rsidP="00825614">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="fr-CH"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Veuillez joindre à ce formulaire le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>CV et diplômes/certificats pertinents de la/des personne(s) intervenante(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="799AD1E9" w14:textId="77777777" w:rsidR="00825614" w:rsidRPr="00825614" w:rsidRDefault="00825614" w:rsidP="00825614">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04DF4E64" w14:textId="77777777" w:rsidR="004811E6" w:rsidRDefault="004811E6" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00514A5B" w14:paraId="79E6940C" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="004811E6" w:rsidRPr="00A61DB2" w14:paraId="1A41893D" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605A0E61" w14:textId="2C63C228" w:rsidR="00A03D89" w:rsidRPr="00553F4F" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="318018BB" w14:textId="49DA9A46" w:rsidR="004811E6" w:rsidRPr="00A61DB2" w:rsidRDefault="004811E6" w:rsidP="002E7187">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00553F4F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>Evaluation et durabil</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00553F4F" w:rsidRPr="00553F4F">
+              <w:t>8.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>ité d</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00553F4F">
+              <w:tab/>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A61DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
-              <w:t>e l’intervention</w:t>
+              <w:t>valuation de l’intervention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w14:paraId="2517C1BB" w14:textId="77777777" w:rsidTr="00C50286">
+      <w:tr w:rsidR="004811E6" w:rsidRPr="00A61DB2" w14:paraId="78651B21" w14:textId="77777777" w:rsidTr="002E7187">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCA9762" w14:textId="6DBDB3FE" w:rsidR="00A03D89" w:rsidRDefault="00614706">
+          <w:p w14:paraId="5F3AB1B0" w14:textId="38201D5F" w:rsidR="004811E6" w:rsidRPr="00AB5693" w:rsidRDefault="000D0D9A" w:rsidP="00A87B8C">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...79 lines deleted...]
-              <w:t> ?</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>e quelle manière est-il prévu de faire une évaluation, un bilan de l’intervention réali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sée </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(peut aussi se faire sous forme d’autoévaluation)</w:t>
+            </w:r>
+            <w:r w:rsidR="004811E6" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t> ? Qui la fait et quelle est la méthode prévue ?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="001E4A5F" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="003810FA" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="69BFA68B" w14:textId="77777777" w:rsidR="004811E6" w:rsidRPr="00AB5693" w:rsidRDefault="004811E6" w:rsidP="002E7187">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="pt-PT"/>
-              </w:rPr>
-[...67 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D3EA328" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRDefault="00A03D89" w:rsidP="00A03D89">
+    <w:p w14:paraId="7F0D04DA" w14:textId="77777777" w:rsidR="004811E6" w:rsidRDefault="004811E6" w:rsidP="00A03D89">
       <w:pPr>
         <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9632"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00D30395" w14:paraId="58AB71EA" w14:textId="77777777" w:rsidTr="001A35FA">
+      <w:tr w:rsidR="00AB5693" w:rsidRPr="00A61DB2" w14:paraId="5D8E3F2C" w14:textId="77777777" w:rsidTr="002E7187">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61C4DEFD" w14:textId="7B53E8CC" w:rsidR="00A03D89" w:rsidRPr="00D30395" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="123D87C5" w14:textId="702BA0AA" w:rsidR="00AB5693" w:rsidRPr="00A61DB2" w:rsidRDefault="00AB5693" w:rsidP="002E7187">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
-              <w:numPr>
-[...3 lines deleted...]
-              <w:ind w:left="459" w:hanging="459"/>
+              <w:ind w:left="460" w:hanging="460"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
+                <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D30395">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:lang w:val="de-CH"/>
-[...1 lines deleted...]
-              <w:t>Remarques</w:t>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A03D89" w:rsidRPr="00D30395" w14:paraId="1BB86AB5" w14:textId="77777777" w:rsidTr="001A35FA">
+      <w:tr w:rsidR="00AB5693" w:rsidRPr="00A61DB2" w14:paraId="4017CED9" w14:textId="77777777" w:rsidTr="00AB5693">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9632" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75868E7D" w14:textId="6BDD71C2" w:rsidR="00AB5693" w:rsidRPr="000D0D9A" w:rsidRDefault="00AB5693" w:rsidP="00A87B8C">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000D0D9A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Quelles sont les mesures de communication prévues concernant l’intervention : quand, par qui, de quelle manière :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D41E9F0" w14:textId="77777777" w:rsidR="00AB5693" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E703773" w14:textId="77777777" w:rsidR="00AB5693" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0367CC5D" w14:textId="7F82961D" w:rsidR="00AB5693" w:rsidRPr="00AB5693" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="15B3B448" w14:textId="77777777" w:rsidR="00F06FEB" w:rsidRPr="00A61DB2" w:rsidRDefault="00F06FEB" w:rsidP="00A03D89">
+      <w:pPr>
+        <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9632"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00AB5693" w14:paraId="58AB71EA" w14:textId="77777777" w:rsidTr="00AB5693">
+        <w:trPr>
+          <w:trHeight w:val="417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9632" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C4DEFD" w14:textId="14A037AD" w:rsidR="00A03D89" w:rsidRPr="00AB5693" w:rsidRDefault="00AB5693" w:rsidP="00AB5693">
+            <w:pPr>
+              <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
+              <w:ind w:left="460" w:hanging="460"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. </w:t>
+            </w:r>
+            <w:r w:rsidR="00A03D89" w:rsidRPr="00AB5693">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t>Remarques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w14:paraId="1BB86AB5" w14:textId="77777777" w:rsidTr="001A35FA">
         <w:trPr>
           <w:trHeight w:val="1219"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="443E0E53" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="001669D6" w:rsidRDefault="00A03D89">
+          <w:p w14:paraId="443E0E53" w14:textId="77777777" w:rsidR="00A03D89" w:rsidRPr="00A61DB2" w:rsidRDefault="00A03D89">
             <w:pPr>
               <w:pStyle w:val="07btexteprincipalsansespacebloc"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="de-CH"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78AD0978" w14:textId="77777777" w:rsidR="00C50286" w:rsidRDefault="00C50286" w:rsidP="00C50286">
+    <w:p w14:paraId="78AD0978" w14:textId="77777777" w:rsidR="00C50286" w:rsidRPr="00A61DB2" w:rsidRDefault="00C50286" w:rsidP="00C50286">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41CE6ADC" w14:textId="77777777" w:rsidR="00C50286" w:rsidRDefault="00C50286" w:rsidP="00C50286">
+    <w:p w14:paraId="71D3E52F" w14:textId="5527B55B" w:rsidR="00125C8B" w:rsidRPr="00125C8B" w:rsidRDefault="00125C8B" w:rsidP="00C50286">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125C8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Merci pour votre demande. Le bureau « santé à l’école » vous contactera en temps voulu pour une rencontre.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B596655" w14:textId="77777777" w:rsidR="00C50286" w:rsidRDefault="00C50286" w:rsidP="00C50286">
+    <w:p w14:paraId="363EDDA6" w14:textId="77777777" w:rsidR="00125C8B" w:rsidRPr="00A61DB2" w:rsidRDefault="00125C8B" w:rsidP="00C50286">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D7C5C4" w14:textId="77777777" w:rsidR="00C50286" w:rsidRDefault="00C50286" w:rsidP="00C50286">
+    <w:p w14:paraId="49849AAF" w14:textId="21512A3F" w:rsidR="00465158" w:rsidRPr="00825614" w:rsidRDefault="00465158" w:rsidP="00C50286">
       <w:pPr>
         <w:pStyle w:val="07atexteprincipal"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5103"/>
         </w:tabs>
         <w:spacing w:after="0"/>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Lieu et date</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00825614">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:tab/>
         <w:t>Signature(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2EFF57" w14:textId="77777777" w:rsidR="00465158" w:rsidRDefault="00465158" w:rsidP="00465158">
+    <w:p w14:paraId="7F2EFF57" w14:textId="77777777" w:rsidR="00465158" w:rsidRPr="00825614" w:rsidRDefault="00465158" w:rsidP="00465158">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:spacing w:before="960"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00825614">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00825614">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00825614">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00825614">
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F59A54" w14:textId="77777777" w:rsidR="00465158" w:rsidRDefault="00465158" w:rsidP="00465158">
+    <w:p w14:paraId="1A0998CF" w14:textId="77777777" w:rsidR="00465158" w:rsidRPr="00A61DB2" w:rsidRDefault="00465158" w:rsidP="00465158">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A0998CF" w14:textId="77777777" w:rsidR="00465158" w:rsidRDefault="00465158" w:rsidP="00465158">
+    <w:p w14:paraId="1F842086" w14:textId="77777777" w:rsidR="00465158" w:rsidRPr="00A61DB2" w:rsidRDefault="00465158" w:rsidP="00465158">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="12"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F842086" w14:textId="77777777" w:rsidR="00465158" w:rsidRDefault="00465158" w:rsidP="00465158">
-      <w:pPr>
+    <w:p w14:paraId="5ACA2E77" w14:textId="77777777" w:rsidR="00A61DB2" w:rsidRPr="00A61DB2" w:rsidRDefault="00A61DB2" w:rsidP="00465158">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pièces à joindre au formulaire de demande d’agrément : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15CEE8F3" w14:textId="4EA4B159" w:rsidR="00AB5693" w:rsidRPr="00A87B8C" w:rsidRDefault="00AB5693" w:rsidP="00A61DB2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
-          <w:ilvl w:val="12"/>
-          <w:numId w:val="0"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documentation existante relative à la proposition d’intervention</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50A804DC" w14:textId="77777777" w:rsidR="00383EC6" w:rsidRPr="006C691C" w:rsidRDefault="00383EC6" w:rsidP="00465158">
-      <w:pPr>
+    <w:p w14:paraId="634B0311" w14:textId="5CED79DB" w:rsidR="00A87B8C" w:rsidRPr="00AB5693" w:rsidRDefault="00A87B8C" w:rsidP="00A61DB2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
           <w:tab w:val="left" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documentation/matériel utilisés avec les élèves </w:t>
+      </w:r>
+      <w:r w:rsidR="00825614">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>en lien avec</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l’intervention</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00383EC6" w:rsidRPr="006C691C" w:rsidSect="00036542">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="50A804DC" w14:textId="2F0866F5" w:rsidR="00383EC6" w:rsidRPr="00A61DB2" w:rsidRDefault="00A61DB2" w:rsidP="00A61DB2">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="3969"/>
+          <w:tab w:val="left" w:pos="5103"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="8505"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A61DB2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CV et diplômes/certificats pertinents de la/des personne(s) intervenante(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00383EC6" w:rsidRPr="00A61DB2" w:rsidSect="00036542">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="567" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35D5A1C2" w14:textId="77777777" w:rsidR="00774058" w:rsidRDefault="00774058" w:rsidP="00391C63">
+    <w:p w14:paraId="27B0AE98" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BBAF3B4" w14:textId="77777777" w:rsidR="00774058" w:rsidRDefault="00774058" w:rsidP="00391C63">
+    <w:p w14:paraId="2BE759B4" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2B8A8A09" w14:textId="77777777" w:rsidR="00774058" w:rsidRDefault="00774058"/>
+    <w:p w14:paraId="0A03419B" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A0C937" w14:textId="77777777" w:rsidR="00774058" w:rsidRDefault="00774058" w:rsidP="00391C63">
+    <w:p w14:paraId="2D66A2F2" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EAF0F50" w14:textId="77777777" w:rsidR="00774058" w:rsidRDefault="00774058" w:rsidP="00391C63">
+    <w:p w14:paraId="0FDD5485" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588" w:rsidP="00391C63">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13FE73F6" w14:textId="77777777" w:rsidR="00774058" w:rsidRDefault="00774058"/>
+    <w:p w14:paraId="5843310F" w14:textId="77777777" w:rsidR="00541588" w:rsidRDefault="00541588"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="002F5F95" w14:paraId="042873F4" w14:textId="77777777">
@@ -7729,51 +8059,51 @@
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1040" type="#_x0000_t75" style="width:10.5pt;height:10.5pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:11.25pt;height:11.25pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="297CE232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -7835,50 +8165,163 @@
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="9E8CE1DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="028F5C0F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A114239C"/>
+    <w:lvl w:ilvl="0" w:tplc="3D6A6A04">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05AC4E2C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="85D6C63C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7947,51 +8390,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4464" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4896" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C652912"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0840D6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="›"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -8075,51 +8518,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E003A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="253EFE02"/>
     <w:lvl w:ilvl="0" w:tplc="CBE0D104">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -8187,51 +8630,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10583E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF54310E"/>
     <w:lvl w:ilvl="0" w:tplc="7232654E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalZero"/>
       <w:pStyle w:val="10dnumrotation4eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -8292,51 +8735,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10891655"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C082C112"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22C93BF8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A3B49B20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="357"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -8413,51 +8945,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2841032F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A1B2C066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="646"/>
         </w:tabs>
         <w:ind w:left="425" w:hanging="141"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -8558,51 +9090,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38ED2D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EFA3E6E"/>
     <w:lvl w:ilvl="0" w:tplc="100C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8671,51 +9203,51 @@
     <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="412C7692"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="64DCC29C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8811,51 +9343,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42810EB8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="718EDBB2"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44330E24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="65586536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="2F60AC"/>
         <w:sz w:val="17"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -8932,51 +9553,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="546A1B12"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3996AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="10cnumrotation3eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -9138,51 +9759,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4326"/>
         </w:tabs>
         <w:ind w:left="4110" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4686"/>
         </w:tabs>
         <w:ind w:left="4686" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57260FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6D20CB4C"/>
     <w:lvl w:ilvl="0" w:tplc="E168CDEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="10bnumrotation2eniveau"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
@@ -9243,51 +9864,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57D372EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9372DF3A"/>
     <w:lvl w:ilvl="0" w:tplc="FA1452D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces3"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -9373,51 +9994,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59B65E55"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="52D88848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9494,51 +10115,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A897F7A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="96A0DD84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -9700,51 +10321,140 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F712E3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C60CDAC"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FE34DC6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60AE4E32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titre1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:position w:val="0"/>
         <w:sz w:val="24"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
@@ -9911,51 +10621,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3957"/>
         </w:tabs>
         <w:ind w:left="3741" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4317"/>
         </w:tabs>
         <w:ind w:left="4317" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB6583"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59F6CDE2"/>
     <w:lvl w:ilvl="0" w:tplc="C3EEF458">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="11Chapitre"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10001,51 +10711,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697A4428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1326DE60"/>
     <w:lvl w:ilvl="0" w:tplc="3906FA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10131,51 +10841,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A3E0F1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC16712E"/>
     <w:lvl w:ilvl="0" w:tplc="1F6495CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="10Nummerierung"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -10218,51 +10928,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BA973F6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9662C768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
@@ -10370,51 +11080,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77856DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D3563D80"/>
     <w:lvl w:ilvl="0" w:tplc="7C8EBB3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="08puces2"/>
       <w:lvlText w:val="&gt;"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
@@ -10524,51 +11234,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BDB66F2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EECF92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10674,475 +11384,547 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="133569060">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="256603492">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2107385707">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="439957430">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="740299379">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="439957430">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="900361625">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1398937633">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1075275603">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1989549476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="2098015234">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2030789600">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1704358974">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1930188727">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1371415051">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="524754519">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1930188727">
+  <w:num w:numId="16" w16cid:durableId="120417713">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="178157044">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1388143862">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1877043575">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1347635181">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1790582012">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="977103350">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="328365425">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="609702413">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1838644863">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="433600063">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1565410617">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1330062372">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1580941359">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2055696447">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1371415051">
-[...29 lines deleted...]
-  <w:num w:numId="24" w16cid:durableId="609702413">
+  <w:num w:numId="31" w16cid:durableId="180434026">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1838644863">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="32" w16cid:durableId="1889293845">
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="150"/>
+  <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F61171"/>
     <w:rsid w:val="0000658B"/>
     <w:rsid w:val="00012AE9"/>
     <w:rsid w:val="0002075F"/>
+    <w:rsid w:val="00031821"/>
     <w:rsid w:val="000339D2"/>
     <w:rsid w:val="00036542"/>
     <w:rsid w:val="00041754"/>
     <w:rsid w:val="00042241"/>
     <w:rsid w:val="00053112"/>
     <w:rsid w:val="000574CD"/>
     <w:rsid w:val="00060818"/>
     <w:rsid w:val="00061BE8"/>
     <w:rsid w:val="00070A6F"/>
     <w:rsid w:val="00083724"/>
     <w:rsid w:val="00085FC7"/>
     <w:rsid w:val="0009498F"/>
     <w:rsid w:val="00097A55"/>
     <w:rsid w:val="000A69A9"/>
+    <w:rsid w:val="000B6495"/>
     <w:rsid w:val="000C28ED"/>
     <w:rsid w:val="000C6DB6"/>
+    <w:rsid w:val="000D0D9A"/>
     <w:rsid w:val="000D20BA"/>
+    <w:rsid w:val="000D7F2B"/>
     <w:rsid w:val="000E44BF"/>
     <w:rsid w:val="000F7E3E"/>
     <w:rsid w:val="0011130F"/>
     <w:rsid w:val="00111B99"/>
     <w:rsid w:val="001134C3"/>
     <w:rsid w:val="001227AF"/>
+    <w:rsid w:val="00125C8B"/>
+    <w:rsid w:val="00126814"/>
     <w:rsid w:val="00131CE4"/>
     <w:rsid w:val="00141DE7"/>
     <w:rsid w:val="00145DAE"/>
+    <w:rsid w:val="00146453"/>
     <w:rsid w:val="00171842"/>
     <w:rsid w:val="0017439B"/>
     <w:rsid w:val="00187A98"/>
+    <w:rsid w:val="00191DCC"/>
     <w:rsid w:val="00193D8D"/>
     <w:rsid w:val="001A35FA"/>
     <w:rsid w:val="001A4595"/>
     <w:rsid w:val="001A7F10"/>
+    <w:rsid w:val="001C3FCD"/>
     <w:rsid w:val="001E3F52"/>
     <w:rsid w:val="001F0FB5"/>
     <w:rsid w:val="0020440F"/>
     <w:rsid w:val="00205452"/>
     <w:rsid w:val="00206340"/>
     <w:rsid w:val="002265A9"/>
     <w:rsid w:val="0024038C"/>
     <w:rsid w:val="00246809"/>
     <w:rsid w:val="00246BAA"/>
     <w:rsid w:val="00247BB6"/>
     <w:rsid w:val="00253D61"/>
+    <w:rsid w:val="00256765"/>
     <w:rsid w:val="00267909"/>
     <w:rsid w:val="00282510"/>
     <w:rsid w:val="0028370B"/>
     <w:rsid w:val="002900FD"/>
     <w:rsid w:val="0029258A"/>
     <w:rsid w:val="002C48F1"/>
     <w:rsid w:val="002C7ADC"/>
     <w:rsid w:val="002D2486"/>
     <w:rsid w:val="002E1BD1"/>
     <w:rsid w:val="002F3F74"/>
     <w:rsid w:val="002F5F95"/>
     <w:rsid w:val="002F7A28"/>
     <w:rsid w:val="00345229"/>
     <w:rsid w:val="00360328"/>
+    <w:rsid w:val="00366CD9"/>
+    <w:rsid w:val="003737E8"/>
+    <w:rsid w:val="00373FFE"/>
     <w:rsid w:val="0037569F"/>
     <w:rsid w:val="00377343"/>
     <w:rsid w:val="00380033"/>
     <w:rsid w:val="00383EC6"/>
     <w:rsid w:val="00390C59"/>
     <w:rsid w:val="00391C63"/>
     <w:rsid w:val="00397DBF"/>
     <w:rsid w:val="003A59BB"/>
     <w:rsid w:val="003A5D16"/>
+    <w:rsid w:val="003B31AD"/>
+    <w:rsid w:val="003C024E"/>
     <w:rsid w:val="003C57B5"/>
+    <w:rsid w:val="003C5C6D"/>
     <w:rsid w:val="003D4F72"/>
     <w:rsid w:val="003F4C7A"/>
+    <w:rsid w:val="003F7451"/>
     <w:rsid w:val="004024F9"/>
     <w:rsid w:val="00410FFD"/>
     <w:rsid w:val="004163E5"/>
+    <w:rsid w:val="004208D6"/>
     <w:rsid w:val="004300C8"/>
     <w:rsid w:val="00430132"/>
     <w:rsid w:val="00430502"/>
+    <w:rsid w:val="00430F17"/>
     <w:rsid w:val="004550A9"/>
     <w:rsid w:val="00461A60"/>
     <w:rsid w:val="00463F9D"/>
     <w:rsid w:val="00465158"/>
     <w:rsid w:val="00467A0B"/>
     <w:rsid w:val="00475B71"/>
     <w:rsid w:val="00481127"/>
+    <w:rsid w:val="004811E6"/>
+    <w:rsid w:val="0048125C"/>
     <w:rsid w:val="0049333F"/>
     <w:rsid w:val="004955C9"/>
+    <w:rsid w:val="004A5497"/>
     <w:rsid w:val="004C64D4"/>
     <w:rsid w:val="004C7EE2"/>
     <w:rsid w:val="004E33BB"/>
     <w:rsid w:val="004E6919"/>
     <w:rsid w:val="004F7F2A"/>
+    <w:rsid w:val="00503F6E"/>
     <w:rsid w:val="0050418D"/>
     <w:rsid w:val="00504D80"/>
+    <w:rsid w:val="00506AD7"/>
+    <w:rsid w:val="0053343F"/>
     <w:rsid w:val="00534E52"/>
+    <w:rsid w:val="00541588"/>
     <w:rsid w:val="00553F4F"/>
     <w:rsid w:val="005572A1"/>
     <w:rsid w:val="0056598E"/>
     <w:rsid w:val="00566D83"/>
+    <w:rsid w:val="005711CB"/>
     <w:rsid w:val="005819BA"/>
+    <w:rsid w:val="00595F92"/>
     <w:rsid w:val="005B1C62"/>
     <w:rsid w:val="005B4C13"/>
     <w:rsid w:val="005C46B8"/>
+    <w:rsid w:val="005E7180"/>
     <w:rsid w:val="005F352D"/>
+    <w:rsid w:val="005F420C"/>
     <w:rsid w:val="00604D6B"/>
     <w:rsid w:val="006121F4"/>
     <w:rsid w:val="006137C6"/>
     <w:rsid w:val="00613ED9"/>
     <w:rsid w:val="00614706"/>
     <w:rsid w:val="00615515"/>
     <w:rsid w:val="00616AF9"/>
     <w:rsid w:val="0062010A"/>
     <w:rsid w:val="00626119"/>
     <w:rsid w:val="0065325B"/>
     <w:rsid w:val="00654308"/>
     <w:rsid w:val="006568A3"/>
     <w:rsid w:val="00672E5F"/>
     <w:rsid w:val="00682E53"/>
     <w:rsid w:val="006830A4"/>
     <w:rsid w:val="00683560"/>
     <w:rsid w:val="00694D66"/>
     <w:rsid w:val="006A46A5"/>
     <w:rsid w:val="006B7035"/>
     <w:rsid w:val="006C691C"/>
     <w:rsid w:val="006D3D1C"/>
     <w:rsid w:val="006E1783"/>
     <w:rsid w:val="006E2D3B"/>
     <w:rsid w:val="006F4579"/>
     <w:rsid w:val="00715BBC"/>
     <w:rsid w:val="00740C7E"/>
     <w:rsid w:val="007413C0"/>
     <w:rsid w:val="00743CA2"/>
     <w:rsid w:val="0075125B"/>
     <w:rsid w:val="00756CEF"/>
+    <w:rsid w:val="00761618"/>
     <w:rsid w:val="00772169"/>
     <w:rsid w:val="00774058"/>
+    <w:rsid w:val="00795EFA"/>
     <w:rsid w:val="007B1A64"/>
+    <w:rsid w:val="007C555B"/>
+    <w:rsid w:val="007D05F2"/>
     <w:rsid w:val="007D5050"/>
     <w:rsid w:val="007E72D4"/>
     <w:rsid w:val="007E73C4"/>
     <w:rsid w:val="007F09CA"/>
     <w:rsid w:val="00803F59"/>
     <w:rsid w:val="00806544"/>
     <w:rsid w:val="008067CE"/>
     <w:rsid w:val="00812FD1"/>
     <w:rsid w:val="00814A81"/>
     <w:rsid w:val="00817858"/>
+    <w:rsid w:val="00825614"/>
     <w:rsid w:val="00825CED"/>
     <w:rsid w:val="00830F71"/>
     <w:rsid w:val="00852D8F"/>
     <w:rsid w:val="00874793"/>
     <w:rsid w:val="00881623"/>
     <w:rsid w:val="00887923"/>
     <w:rsid w:val="00894F29"/>
     <w:rsid w:val="008A16DE"/>
     <w:rsid w:val="008A2F05"/>
     <w:rsid w:val="008C01AD"/>
+    <w:rsid w:val="008C6E07"/>
     <w:rsid w:val="008C7A56"/>
     <w:rsid w:val="008D1CBD"/>
     <w:rsid w:val="008D4395"/>
+    <w:rsid w:val="008E1E40"/>
     <w:rsid w:val="008E32F4"/>
     <w:rsid w:val="008E7CEC"/>
     <w:rsid w:val="0090667F"/>
     <w:rsid w:val="00914A35"/>
     <w:rsid w:val="009178EE"/>
     <w:rsid w:val="00932011"/>
     <w:rsid w:val="00944A1A"/>
     <w:rsid w:val="009459D9"/>
     <w:rsid w:val="009648B1"/>
     <w:rsid w:val="00974C26"/>
     <w:rsid w:val="0098597F"/>
     <w:rsid w:val="00991086"/>
     <w:rsid w:val="00991347"/>
     <w:rsid w:val="009A4049"/>
     <w:rsid w:val="009B4111"/>
     <w:rsid w:val="009C2087"/>
     <w:rsid w:val="009C73C0"/>
     <w:rsid w:val="009D1C1D"/>
     <w:rsid w:val="009E4BB1"/>
     <w:rsid w:val="009F4D5B"/>
     <w:rsid w:val="00A03D89"/>
+    <w:rsid w:val="00A06B7E"/>
     <w:rsid w:val="00A1348B"/>
     <w:rsid w:val="00A4354C"/>
+    <w:rsid w:val="00A446B3"/>
     <w:rsid w:val="00A5016C"/>
     <w:rsid w:val="00A50D48"/>
     <w:rsid w:val="00A55866"/>
     <w:rsid w:val="00A558FA"/>
     <w:rsid w:val="00A55ED5"/>
+    <w:rsid w:val="00A61DB2"/>
     <w:rsid w:val="00A634E8"/>
+    <w:rsid w:val="00A676A8"/>
+    <w:rsid w:val="00A73C0F"/>
     <w:rsid w:val="00A86B2D"/>
+    <w:rsid w:val="00A87B8C"/>
     <w:rsid w:val="00A96D04"/>
     <w:rsid w:val="00AA1C42"/>
+    <w:rsid w:val="00AB5693"/>
     <w:rsid w:val="00AB76C2"/>
     <w:rsid w:val="00AC3300"/>
     <w:rsid w:val="00AC5867"/>
     <w:rsid w:val="00AD57E4"/>
     <w:rsid w:val="00AD63DA"/>
     <w:rsid w:val="00AD7B8F"/>
     <w:rsid w:val="00AF1636"/>
     <w:rsid w:val="00AF267A"/>
     <w:rsid w:val="00B0447C"/>
     <w:rsid w:val="00B05FA6"/>
     <w:rsid w:val="00B161C5"/>
+    <w:rsid w:val="00B17327"/>
+    <w:rsid w:val="00B2429D"/>
     <w:rsid w:val="00B30F58"/>
     <w:rsid w:val="00B340CA"/>
     <w:rsid w:val="00B42D19"/>
     <w:rsid w:val="00B64484"/>
     <w:rsid w:val="00B65C75"/>
     <w:rsid w:val="00B73232"/>
     <w:rsid w:val="00B94566"/>
+    <w:rsid w:val="00BA5B77"/>
     <w:rsid w:val="00BB052D"/>
     <w:rsid w:val="00BB6CEE"/>
     <w:rsid w:val="00BC4AE4"/>
     <w:rsid w:val="00BD1B2D"/>
     <w:rsid w:val="00BE5CEF"/>
     <w:rsid w:val="00BF1F1F"/>
     <w:rsid w:val="00BF7A43"/>
+    <w:rsid w:val="00C1434E"/>
     <w:rsid w:val="00C22579"/>
     <w:rsid w:val="00C264BD"/>
     <w:rsid w:val="00C363F5"/>
     <w:rsid w:val="00C41D12"/>
+    <w:rsid w:val="00C447B5"/>
     <w:rsid w:val="00C50286"/>
+    <w:rsid w:val="00C52706"/>
     <w:rsid w:val="00C617BF"/>
     <w:rsid w:val="00C631DE"/>
     <w:rsid w:val="00C65C72"/>
+    <w:rsid w:val="00CA00F7"/>
     <w:rsid w:val="00CA0FF5"/>
     <w:rsid w:val="00CA3D20"/>
     <w:rsid w:val="00CA716E"/>
     <w:rsid w:val="00CB23BC"/>
     <w:rsid w:val="00CB3BDD"/>
     <w:rsid w:val="00CC45A0"/>
     <w:rsid w:val="00CC5F47"/>
     <w:rsid w:val="00CD1EF5"/>
+    <w:rsid w:val="00CD6980"/>
     <w:rsid w:val="00CD7641"/>
+    <w:rsid w:val="00CD78FB"/>
     <w:rsid w:val="00CE0921"/>
     <w:rsid w:val="00CE7C92"/>
     <w:rsid w:val="00D1565F"/>
     <w:rsid w:val="00D2151A"/>
     <w:rsid w:val="00D2468F"/>
     <w:rsid w:val="00D260F9"/>
     <w:rsid w:val="00D30395"/>
     <w:rsid w:val="00D31D47"/>
     <w:rsid w:val="00D40398"/>
     <w:rsid w:val="00D533E0"/>
     <w:rsid w:val="00D739B6"/>
     <w:rsid w:val="00D849D3"/>
+    <w:rsid w:val="00DB663B"/>
     <w:rsid w:val="00DD0198"/>
     <w:rsid w:val="00DD1927"/>
     <w:rsid w:val="00DD2A26"/>
     <w:rsid w:val="00DE0CBA"/>
     <w:rsid w:val="00E055D6"/>
     <w:rsid w:val="00E15B1D"/>
+    <w:rsid w:val="00E21B43"/>
     <w:rsid w:val="00E344C1"/>
     <w:rsid w:val="00E363A2"/>
     <w:rsid w:val="00E56598"/>
     <w:rsid w:val="00E5700C"/>
+    <w:rsid w:val="00E751F3"/>
     <w:rsid w:val="00EA4B68"/>
     <w:rsid w:val="00EB0B41"/>
     <w:rsid w:val="00EC09B7"/>
     <w:rsid w:val="00ED6F5A"/>
     <w:rsid w:val="00EE510C"/>
     <w:rsid w:val="00EE681C"/>
+    <w:rsid w:val="00EF7233"/>
     <w:rsid w:val="00F06FEB"/>
     <w:rsid w:val="00F31C81"/>
     <w:rsid w:val="00F326CF"/>
     <w:rsid w:val="00F332A1"/>
     <w:rsid w:val="00F34102"/>
     <w:rsid w:val="00F37543"/>
     <w:rsid w:val="00F37720"/>
     <w:rsid w:val="00F40625"/>
     <w:rsid w:val="00F42330"/>
+    <w:rsid w:val="00F42AE7"/>
     <w:rsid w:val="00F44EEF"/>
     <w:rsid w:val="00F57A08"/>
     <w:rsid w:val="00F61171"/>
     <w:rsid w:val="00F65605"/>
     <w:rsid w:val="00F7330D"/>
     <w:rsid w:val="00F9064C"/>
     <w:rsid w:val="00F913AE"/>
     <w:rsid w:val="00F970EB"/>
     <w:rsid w:val="00FA12DC"/>
     <w:rsid w:val="00FA7120"/>
     <w:rsid w:val="00FC0C8D"/>
     <w:rsid w:val="00FC1DDB"/>
     <w:rsid w:val="00FD1B91"/>
+    <w:rsid w:val="00FE2801"/>
+    <w:rsid w:val="00FE5C22"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="21F47866"/>
   <w15:docId w15:val="{517196F9-7986-40BD-9DBC-7BD38F374131}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12236,88 +13018,145 @@
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mentionnonrsolue">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00465158"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:rsid w:val="00036542"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F42AE7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F42AE7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F42AE7"/>
+    <w:rPr>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F42AE7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F42AE7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="fr-FR" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="514076017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="697707723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portail.ciip.ch/per/domains" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sante/prevention-et-promotion/promotion-de-la-sante-a-lecole-ressources-et-projets-agrees/promotion-de-la-sante-et-prevention-dans-les-ecoles-obligatoires-ressources-agreees-et-procedure-dagrement" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sante.ecole@fr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fr.ch/sante/prevention-et-promotion/promotion-de-la-sante-a-lecole-ressources-et-projets-agrees/promotion-de-la-sante-et-prevention-dans-les-ecoles-obligatoires-ressources-agreees-et-procedure-dagrement" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sante.ecole@fr.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bdlf.fr.ch/app/fr/texts_of_law/821.0.11" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portail.ciip.ch/per/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -12588,204 +13427,168 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...26 lines deleted...]
-    <xsd:import namespace="6738c662-df9f-4f78-9b1b-4cc887ae04e6"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C7182EED62590F47AEDB16B5B7046ABD" ma:contentTypeVersion="14" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="9831cb8e270c3ba59ced17fb439a97ca">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d922f269-8657-4679-867d-97fcc015e82d" xmlns:ns3="cd6b7d63-33fb-422f-b6aa-e8042a983455" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ec8bfb6083105fa4f63e0c421e2d739a" ns2:_="" ns3:_="">
+    <xsd:import namespace="d922f269-8657-4679-867d-97fcc015e82d"/>
+    <xsd:import namespace="cd6b7d63-33fb-422f-b6aa-e8042a983455"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a7d1a3d7-7825-43df-a449-64ea050005a6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d922f269-8657-4679-867d-97fcc015e82d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Balises d’images" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c70c61eb-e79b-4637-bec8-a34fd4ab4953" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
-[...40 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6738c662-df9f-4f78-9b1b-4cc887ae04e6" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cd6b7d63-33fb-422f-b6aa-e8042a983455" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Partagé avec" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Partagé avec détails" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2fa19435-90fb-4ba4-b560-4b3e5496f4f3}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6738c662-df9f-4f78-9b1b-4cc887ae04e6">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{61352aaa-91d7-4c25-a24c-6084d71b1a4c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="cd6b7d63-33fb-422f-b6aa-e8042a983455">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Type de contenu"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titre"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -12852,134 +13655,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="cd6b7d63-33fb-422f-b6aa-e8042a983455" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d922f269-8657-4679-867d-97fcc015e82d">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81D946DE-2588-4213-8CD1-07C34EEBACF1}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB10652B-DB2C-4013-AC97-9C02A651DC7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a7d1a3d7-7825-43df-a449-64ea050005a6"/>
-    <ds:schemaRef ds:uri="6738c662-df9f-4f78-9b1b-4cc887ae04e6"/>
+    <ds:schemaRef ds:uri="d922f269-8657-4679-867d-97fcc015e82d"/>
+    <ds:schemaRef ds:uri="cd6b7d63-33fb-422f-b6aa-e8042a983455"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76ABAFA4-C2A9-4F40-B0CC-FE3B9B53AC2F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{251FF88D-9987-4FF8-9BA2-5AFB0D8D7A20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F1B0238-86C3-455D-837C-F4E83959AC91}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="cd6b7d63-33fb-422f-b6aa-e8042a983455"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d922f269-8657-4679-867d-97fcc015e82d"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5041</Characters>
+  <Pages>5</Pages>
+  <Words>991</Words>
+  <Characters>5979</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>259</Lines>
+  <Paragraphs>134</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Général_portrait</vt:lpstr>
       <vt:lpstr>Général_portrait</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5946</CharactersWithSpaces>
+  <CharactersWithSpaces>6836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>3145854</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://fr.lehrplan.ch/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3276897</vt:i4>
       </vt:variant>
@@ -13038,32 +13871,32 @@
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Général_portrait</dc:title>
   <dc:subject/>
   <dc:creator>Zauggm</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C81B789068F3B342B8BB9AD5F742C122</vt:lpwstr>
+    <vt:lpwstr>0x010100C7182EED62590F47AEDB16B5B7046ABD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>