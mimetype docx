--- v0 (2025-12-05)
+++ v1 (2026-05-17)
@@ -14,51 +14,51 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E5956CB" w14:textId="43843712" w:rsidR="005F6232" w:rsidRPr="00922CFD" w:rsidRDefault="002B1034" w:rsidP="00445E82">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922CFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t>Demande de subvention – Fonds cantonal de l’action sociale</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35ACED4E" w14:textId="23AEC8DD" w:rsidR="002B1034" w:rsidRDefault="002B1034" w:rsidP="003D10FA">
@@ -422,75 +422,85 @@
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00953FD4">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="003D10FA" w14:paraId="65D3D54D" w14:textId="77777777" w:rsidTr="003D10FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5036ED78" w14:textId="3CB3A3D2" w:rsidR="003D10FA" w:rsidRPr="00902A38" w:rsidRDefault="003D10FA" w:rsidP="003D10FA">
+          <w:p w14:paraId="5036ED78" w14:textId="32D7022E" w:rsidR="003D10FA" w:rsidRPr="00902A38" w:rsidRDefault="003D10FA" w:rsidP="003D10FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902A38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
               <w:t>Institution</w:t>
+            </w:r>
+            <w:r w:rsidR="0023593A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (nom et adresse postale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="-106812980"/>
             <w:placeholder>
               <w:docPart w:val="D06C6D28CBD14A33851F7A28C80E76C8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4814" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="6640FA6B" w14:textId="61CDF1E0" w:rsidR="003D10FA" w:rsidRDefault="00F642A2" w:rsidP="003D10FA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
@@ -550,51 +560,51 @@
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> canton de Fribourg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="625506630"/>
             <w:placeholder>
               <w:docPart w:val="612885B0EE3245EDABDD2B962264AAE8"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4814" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w14:paraId="58E7BC36" w14:textId="6F021009" w:rsidR="003D10FA" w:rsidRDefault="00E0746C" w:rsidP="003D10FA">
+              <w:p w14:paraId="58E7BC36" w14:textId="6F021009" w:rsidR="003D10FA" w:rsidRDefault="007F1445" w:rsidP="003D10FA">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-1049377297"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00770C16" w:rsidRPr="00953FD4">
                       <w:rPr>
                         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
@@ -860,51 +870,51 @@
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902A38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Première demande au Fonds de l’action sociale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CB62F73" w14:textId="635AC904" w:rsidR="00F642A2" w:rsidRDefault="00E0746C" w:rsidP="00F642A2">
+          <w:p w14:paraId="5CB62F73" w14:textId="635AC904" w:rsidR="00F642A2" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1167163925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F642A2" w:rsidRPr="00953FD4">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -955,51 +965,51 @@
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902A38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Si non, décision rendue pour la dernière demande</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4814" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="71C44D85" w14:textId="13D96363" w:rsidR="00F642A2" w:rsidRDefault="00E0746C" w:rsidP="00F642A2">
+          <w:p w14:paraId="71C44D85" w14:textId="13D96363" w:rsidR="00F642A2" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:lang w:val="fr-CH"/>
                 </w:rPr>
                 <w:id w:val="-541513412"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F642A2" w:rsidRPr="00953FD4">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
@@ -1139,51 +1149,51 @@
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00902A38">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Co-financement du projet par d’autre(s) organisme(s) public(s) ou privé(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1703" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="679E64B8" w14:textId="0BAA3094" w:rsidR="00F642A2" w:rsidRDefault="00E0746C" w:rsidP="00F642A2">
+          <w:p w14:paraId="679E64B8" w14:textId="0BAA3094" w:rsidR="00F642A2" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CH"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-763677985"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00770C16">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
@@ -2240,51 +2250,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Documents à annexer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
             <w:id w:val="1091350888"/>
             <w:placeholder>
               <w:docPart w:val="B53691D8BF5A4C3EBCCA3A7A592571FA"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4814" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3A76D61C" w14:textId="23E0E4B9" w:rsidR="00F642A2" w:rsidRDefault="00E0746C" w:rsidP="00F642A2">
+              <w:p w14:paraId="73D6CD6C" w14:textId="1293A285" w:rsidR="0023593A" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:bCs/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:id w:val="151877436"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
@@ -2293,51 +2303,51 @@
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         <w:bCs/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
                       <w:t>☐</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
                 <w:r w:rsidR="00F642A2" w:rsidRPr="00953FD4">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00DB1D54">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Statuts de l’institution</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="7237C611" w14:textId="13816335" w:rsidR="00DB1D54" w:rsidRPr="00C26A21" w:rsidRDefault="00E0746C" w:rsidP="00F642A2">
+              <w:p w14:paraId="7237C611" w14:textId="13816335" w:rsidR="00DB1D54" w:rsidRPr="00C26A21" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
                 <w:pPr>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:bCs/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:id w:val="1196895670"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
@@ -2362,56 +2372,56 @@
                 <w:r w:rsidR="00DB1D54" w:rsidRPr="00C26A21">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Budget du projet </w:t>
                 </w:r>
                 <w:r w:rsidR="00DB1D54">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>et</w:t>
                 </w:r>
                 <w:r w:rsidR="00DB1D54" w:rsidRPr="00C26A21">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> de l’institution pour l'année en cours</w:t>
                 </w:r>
               </w:p>
-              <w:p w14:paraId="3716B0DF" w14:textId="4A7F2DB2" w:rsidR="00F642A2" w:rsidRDefault="00E0746C" w:rsidP="00F642A2">
+              <w:p w14:paraId="42F3CF73" w14:textId="77777777" w:rsidR="0023593A" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
+                    <w:rFonts w:eastAsia="Calibri"/>
+                    <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                 </w:pPr>
                 <w:sdt>
                   <w:sdtPr>
                     <w:rPr>
                       <w:rFonts w:eastAsia="Calibri"/>
                       <w:bCs/>
                       <w:lang w:val="fr-CH"/>
                     </w:rPr>
                     <w:id w:val="-1961790825"/>
                     <w14:checkbox>
                       <w14:checked w14:val="0"/>
                       <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                       <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                     </w14:checkbox>
                   </w:sdtPr>
                   <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:r w:rsidR="00F642A2">
                       <w:rPr>
                         <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                         <w:bCs/>
                         <w:lang w:val="fr-CH"/>
                       </w:rPr>
@@ -2420,50 +2430,94 @@
                   </w:sdtContent>
                 </w:sdt>
                 <w:r w:rsidR="00F642A2" w:rsidRPr="00C26A21">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="00902A38" w:rsidRPr="00C26A21">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t>Comptes</w:t>
                 </w:r>
                 <w:r w:rsidR="00F642A2" w:rsidRPr="00C26A21">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Calibri"/>
                     <w:bCs/>
                     <w:lang w:val="fr-CH"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> et bilan du dernier exercice de l'institution qui présente la demande</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3716B0DF" w14:textId="4376E5C9" w:rsidR="00F642A2" w:rsidRDefault="007F1445" w:rsidP="00F642A2">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:eastAsia="Calibri"/>
+                      <w:bCs/>
+                      <w:lang w:val="fr-CH"/>
+                    </w:rPr>
+                    <w:id w:val="-1247491428"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="0023593A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                        <w:bCs/>
+                        <w:lang w:val="fr-CH"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="0023593A">
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="fr-CH"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Coordonnées du compte bancaire / postal</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00F642A2" w14:paraId="482C7736" w14:textId="77777777" w:rsidTr="00902A38">
         <w:trPr>
           <w:trHeight w:val="1369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2841F2F9" w14:textId="51BEE685" w:rsidR="00F642A2" w:rsidRPr="00902A38" w:rsidRDefault="00F642A2" w:rsidP="00F642A2">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="28"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -2742,70 +2796,70 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
         </w:rPr>
         <w:t xml:space="preserve">Lieu, date, signature : </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D07D53" w:rsidRPr="00902A38" w:rsidSect="005F6232">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1985" w:right="851" w:bottom="1701" w:left="1418" w:header="652" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="38F5A3BB" w14:textId="77777777" w:rsidR="002B1034" w:rsidRDefault="002B1034" w:rsidP="005F6232">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="374EF2C0" w14:textId="77777777" w:rsidR="002B1034" w:rsidRDefault="002B1034" w:rsidP="005F6232">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -2837,71 +2891,71 @@
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2110031A" w14:textId="77777777" w:rsidR="005237D7" w:rsidRDefault="005237D7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CB5F536" w14:textId="77777777" w:rsidR="005237D7" w:rsidRDefault="005237D7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5667CF7F" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="00BF50CB" w:rsidRDefault="00357089" w:rsidP="005F6232">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="67901845" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="00BF50CB" w:rsidRDefault="00357089" w:rsidP="005F6232">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:b/>
         <w:lang w:val="fr-CH"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="fr-CH"/>
@@ -2919,80 +2973,80 @@
   <w:p w14:paraId="1E0006CE" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="00BF50CB" w:rsidRDefault="00357089" w:rsidP="005F6232">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r w:rsidRPr="00BF50CB">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-DE"/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56F5B799" w14:textId="77777777" w:rsidR="002B1034" w:rsidRDefault="002B1034" w:rsidP="005F6232">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7E747D7D" w14:textId="77777777" w:rsidR="002B1034" w:rsidRDefault="002B1034" w:rsidP="005F6232">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6BC1492B" w14:textId="77777777" w:rsidR="005237D7" w:rsidRDefault="005237D7">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9298" w:type="dxa"/>
       <w:tblInd w:w="341" w:type="dxa"/>
       <w:tblBorders>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="9298"/>
     </w:tblGrid>
     <w:tr w:rsidR="00357089" w14:paraId="0D691C49" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="567"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="9298" w:type="dxa"/>
@@ -3170,51 +3224,51 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="146EE32E" w14:textId="77777777" w:rsidR="00357089" w:rsidRDefault="00357089" w:rsidP="005F6232"/>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5500"/>
       <w:gridCol w:w="4139"/>
     </w:tblGrid>
     <w:tr w:rsidR="00357089" w:rsidRPr="004A0F2D" w14:paraId="053A4DCA" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1701"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5500" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="0F2BFFF8" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="00AA545D" w:rsidRDefault="00357089" w:rsidP="005F6232">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:rPr>
@@ -3374,115 +3428,115 @@
             <w:t>Route des Cliniques 17, 1701 Fribourg</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="37915A22" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="0014246A" w:rsidRDefault="00357089" w:rsidP="005F6232">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:lang w:val="fr-CH"/>
             </w:rPr>
           </w:pPr>
         </w:p>
         <w:p w14:paraId="5E3B938E" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="00920A79" w:rsidRDefault="00357089" w:rsidP="005F6232">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">T +41 </w:t>
           </w:r>
           <w:r w:rsidRPr="00920A79">
             <w:t xml:space="preserve">26 305 29 </w:t>
           </w:r>
           <w:r w:rsidR="005237D7">
             <w:t>92</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2E989A2F" w14:textId="77777777" w:rsidR="00357089" w:rsidRDefault="00E0746C" w:rsidP="005F6232">
+        <w:p w14:paraId="2E989A2F" w14:textId="77777777" w:rsidR="00357089" w:rsidRDefault="00357089" w:rsidP="005F6232">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00357089" w:rsidRPr="0014246A">
+            <w:r w:rsidRPr="0014246A">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>www.fr.ch/sasoc</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidR="00357089">
+          <w:r>
             <w:t>, sasoc@fr.ch</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2F5FD09F" w14:textId="77777777" w:rsidR="00357089" w:rsidRDefault="00357089" w:rsidP="005F6232">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
           </w:pPr>
           <w:r>
             <w:t>—</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="09D32B8C" w14:textId="77777777" w:rsidR="00357089" w:rsidRPr="00E5117F" w:rsidRDefault="00357089" w:rsidP="005F6232">
           <w:pPr>
             <w:pStyle w:val="01entteetbasdepage"/>
             <w:rPr>
               <w:rStyle w:val="Lienhypertexte"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="28C6ED24" w14:textId="77777777" w:rsidR="00357089" w:rsidRDefault="00357089" w:rsidP="005F6232"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:numPicBullet w:numPicBulletId="0">
     <w:pict>
       <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
         <v:stroke joinstyle="miter"/>
         <v:formulas>
           <v:f eqn="if lineDrawn pixelLineWidth 0"/>
           <v:f eqn="sum @0 1 0"/>
           <v:f eqn="sum 0 0 @1"/>
           <v:f eqn="prod @2 1 2"/>
           <v:f eqn="prod @3 21600 pixelWidth"/>
           <v:f eqn="prod @3 21600 pixelHeight"/>
           <v:f eqn="sum @0 0 1"/>
           <v:f eqn="prod @6 1 2"/>
           <v:f eqn="prod @7 21600 pixelWidth"/>
           <v:f eqn="sum @8 21600 0"/>
           <v:f eqn="prod @7 21600 pixelHeight"/>
           <v:f eqn="sum @10 21600 0"/>
         </v:formulas>
         <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
         <o:lock v:ext="edit" aspectratio="t"/>
       </v:shapetype>
-      <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:11pt;height:11pt" o:bullet="t">
+      <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:10.75pt;height:10.75pt" o:bullet="t">
         <v:imagedata r:id="rId1" o:title="ecusson"/>
       </v:shape>
     </w:pict>
   </w:numPicBullet>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="048645B7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="589E2B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlPicBulletId w:val="0"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
@@ -7711,236 +7765,242 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="248123759">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="538007334">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="242688612">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2007396919">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="2020304010">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="433401112">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="5"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:documentProtection w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B1034"/>
     <w:rsid w:val="000011E6"/>
     <w:rsid w:val="000311CA"/>
     <w:rsid w:val="00032087"/>
     <w:rsid w:val="00041A48"/>
     <w:rsid w:val="0006178A"/>
     <w:rsid w:val="00093D22"/>
     <w:rsid w:val="000B63B5"/>
     <w:rsid w:val="000B654C"/>
     <w:rsid w:val="00140923"/>
     <w:rsid w:val="0014246A"/>
     <w:rsid w:val="00164C2E"/>
     <w:rsid w:val="00170304"/>
     <w:rsid w:val="002214A4"/>
+    <w:rsid w:val="0023593A"/>
+    <w:rsid w:val="00236BE3"/>
     <w:rsid w:val="00257819"/>
     <w:rsid w:val="0026178B"/>
     <w:rsid w:val="00274632"/>
     <w:rsid w:val="00293831"/>
     <w:rsid w:val="002A2425"/>
     <w:rsid w:val="002A5C04"/>
     <w:rsid w:val="002B1034"/>
     <w:rsid w:val="002D5972"/>
     <w:rsid w:val="00357089"/>
     <w:rsid w:val="00360350"/>
     <w:rsid w:val="0036097E"/>
     <w:rsid w:val="00391055"/>
     <w:rsid w:val="003B5CC0"/>
     <w:rsid w:val="003D10FA"/>
     <w:rsid w:val="003D4751"/>
     <w:rsid w:val="003F5452"/>
     <w:rsid w:val="00401D64"/>
     <w:rsid w:val="0040632C"/>
     <w:rsid w:val="00427CD8"/>
     <w:rsid w:val="00445E82"/>
     <w:rsid w:val="004655F0"/>
     <w:rsid w:val="00486ECE"/>
     <w:rsid w:val="004D41DF"/>
     <w:rsid w:val="004D5C7D"/>
     <w:rsid w:val="004E4E8A"/>
     <w:rsid w:val="00502191"/>
     <w:rsid w:val="00502B08"/>
     <w:rsid w:val="005237D7"/>
     <w:rsid w:val="00551D5D"/>
     <w:rsid w:val="005F6232"/>
     <w:rsid w:val="00604C03"/>
     <w:rsid w:val="006344AD"/>
     <w:rsid w:val="00672448"/>
     <w:rsid w:val="00673E8C"/>
     <w:rsid w:val="00677F76"/>
     <w:rsid w:val="0069265E"/>
     <w:rsid w:val="006A43D7"/>
     <w:rsid w:val="006C519F"/>
     <w:rsid w:val="006E7F43"/>
     <w:rsid w:val="007230E1"/>
     <w:rsid w:val="00736619"/>
     <w:rsid w:val="007511DC"/>
     <w:rsid w:val="00770C16"/>
     <w:rsid w:val="0077440A"/>
     <w:rsid w:val="00784F6D"/>
     <w:rsid w:val="0079650D"/>
     <w:rsid w:val="007A1F6B"/>
     <w:rsid w:val="007E0BF5"/>
     <w:rsid w:val="007E5C54"/>
+    <w:rsid w:val="007F1445"/>
     <w:rsid w:val="007F7981"/>
     <w:rsid w:val="008D1C97"/>
     <w:rsid w:val="00902A38"/>
     <w:rsid w:val="00904277"/>
     <w:rsid w:val="00905A0E"/>
     <w:rsid w:val="00922CFD"/>
     <w:rsid w:val="0094715A"/>
     <w:rsid w:val="00955BB5"/>
     <w:rsid w:val="00995B4E"/>
     <w:rsid w:val="009C53E5"/>
     <w:rsid w:val="009F1CC6"/>
     <w:rsid w:val="009F32DA"/>
     <w:rsid w:val="00A5250B"/>
     <w:rsid w:val="00A871DB"/>
     <w:rsid w:val="00AE325B"/>
     <w:rsid w:val="00AE3507"/>
     <w:rsid w:val="00AF0960"/>
     <w:rsid w:val="00AF6BDA"/>
+    <w:rsid w:val="00B002F9"/>
     <w:rsid w:val="00B1195A"/>
     <w:rsid w:val="00B51748"/>
     <w:rsid w:val="00B656CE"/>
     <w:rsid w:val="00BC05BC"/>
     <w:rsid w:val="00BC17DE"/>
     <w:rsid w:val="00BC5BA1"/>
     <w:rsid w:val="00BF50CB"/>
     <w:rsid w:val="00C04BE0"/>
     <w:rsid w:val="00C31449"/>
     <w:rsid w:val="00C75D79"/>
     <w:rsid w:val="00C92688"/>
     <w:rsid w:val="00CA57C6"/>
     <w:rsid w:val="00CD1999"/>
     <w:rsid w:val="00CF2599"/>
     <w:rsid w:val="00CF702B"/>
     <w:rsid w:val="00D072C1"/>
     <w:rsid w:val="00D07D53"/>
     <w:rsid w:val="00D11594"/>
     <w:rsid w:val="00D140EB"/>
     <w:rsid w:val="00D31417"/>
     <w:rsid w:val="00D53B62"/>
     <w:rsid w:val="00D8519D"/>
     <w:rsid w:val="00DA3EA5"/>
     <w:rsid w:val="00DB1D54"/>
     <w:rsid w:val="00DD60AF"/>
     <w:rsid w:val="00E02C7F"/>
     <w:rsid w:val="00E0746C"/>
     <w:rsid w:val="00E400DC"/>
     <w:rsid w:val="00E56153"/>
     <w:rsid w:val="00E6491C"/>
     <w:rsid w:val="00E65DD3"/>
     <w:rsid w:val="00E84E42"/>
     <w:rsid w:val="00EA7AD2"/>
     <w:rsid w:val="00EB6284"/>
     <w:rsid w:val="00EC122D"/>
     <w:rsid w:val="00EC3CCA"/>
     <w:rsid w:val="00EF209C"/>
     <w:rsid w:val="00F40233"/>
     <w:rsid w:val="00F40DFC"/>
+    <w:rsid w:val="00F57A2A"/>
     <w:rsid w:val="00F642A2"/>
     <w:rsid w:val="00FA1828"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="12289"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34D46E19"/>
   <w15:docId w15:val="{B782A6DC-F431-4F60-B40C-6FEE3B2D97BB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9079,55 +9139,65 @@
     <w:next w:val="Commentaire"/>
     <w:link w:val="ObjetducommentaireCar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00770C16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
     <w:name w:val="Objet du commentaire Car"/>
     <w:basedOn w:val="CommentaireCar"/>
     <w:link w:val="Objetducommentaire"/>
     <w:semiHidden/>
     <w:rsid w:val="00770C16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Rvision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:semiHidden/>
+    <w:rsid w:val="0023593A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1035929447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1329669444">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9140,51 +9210,51 @@
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="RSF%20831.0.21" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sasoc@fr.ch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fr.ch/sasoc" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/numbering.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.gif"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///F:\MODELES\note_fr_sasoc_entete_simple.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B4ADA07C3C334641BACA95716C1D38C7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8FA89EEB-E218-4FEA-A24C-BD499AC1C035}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00453492" w:rsidRDefault="00453492" w:rsidP="00453492">
           <w:pPr>
             <w:pStyle w:val="B4ADA07C3C334641BACA95716C1D38C7"/>
           </w:pPr>
           <w:r w:rsidRPr="00953FD4">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9799,51 +9869,51 @@
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5E9E1B4A-A120-4C92-895A-D5874FCF7466}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00453492" w:rsidRDefault="00453492" w:rsidP="00453492">
           <w:pPr>
             <w:pStyle w:val="9EAEA7F517D5473E985DEAC1B8F1C5B2"/>
           </w:pPr>
           <w:r w:rsidRPr="00953FD4">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -9887,100 +9957,102 @@
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00453492"/>
     <w:rsid w:val="00041A48"/>
+    <w:rsid w:val="00236BE3"/>
     <w:rsid w:val="00453492"/>
     <w:rsid w:val="00551D5D"/>
     <w:rsid w:val="006A43D7"/>
     <w:rsid w:val="006C519F"/>
     <w:rsid w:val="007E5C54"/>
+    <w:rsid w:val="00B002F9"/>
     <w:rsid w:val="00D8519D"/>
     <w:rsid w:val="00DA3EA5"/>
     <w:rsid w:val="00DD60AF"/>
     <w:rsid w:val="00E84E42"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="fr-CH" w:eastAsia="fr-CH" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10463,51 +10535,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D36AE3143904613B17932BFFE288869">
     <w:name w:val="3D36AE3143904613B17932BFFE288869"/>
     <w:rsid w:val="00453492"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="07C2FC3960CF460F83509DB158219F79">
     <w:name w:val="07C2FC3960CF460F83509DB158219F79"/>
     <w:rsid w:val="00453492"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="612885B0EE3245EDABDD2B962264AAE8">
     <w:name w:val="612885B0EE3245EDABDD2B962264AAE8"/>
     <w:rsid w:val="00453492"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D06C6D28CBD14A33851F7A28C80E76C8">
     <w:name w:val="D06C6D28CBD14A33851F7A28C80E76C8"/>
     <w:rsid w:val="00453492"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9EAEA7F517D5473E985DEAC1B8F1C5B2">
     <w:name w:val="9EAEA7F517D5473E985DEAC1B8F1C5B2"/>
     <w:rsid w:val="00453492"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -10805,76 +10877,76 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90601BF7-EFBA-4FEE-B521-1CE3583E08B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>note_fr_sasoc_entete_simple</Template>
+  <Template>note_fr_sasoc_entete_simple.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>657</Words>
-  <Characters>3618</Characters>
+  <Words>668</Words>
+  <Characters>3676</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Correspondance</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>MACMAC Media SA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4267</CharactersWithSpaces>
+  <CharactersWithSpaces>4336</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Correspondance</dc:title>
   <dc:subject/>
   <dc:creator>Mabica Sarah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>