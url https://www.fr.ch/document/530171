--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{947678C1-7A68-4662-A046-58957ACF0408}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5032957D-5109-4975-9DCC-40E29A62E1B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{C4CFC933-4AA1-4E96-B1F9-319AB07C3E73}"/>
+    <workbookView xWindow="19110" yWindow="0" windowWidth="19380" windowHeight="20970" xr2:uid="{C4CFC933-4AA1-4E96-B1F9-319AB07C3E73}"/>
   </bookViews>
   <sheets>
     <sheet name="ge032" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'023b0939-a7be-4046-abd9-de12ec1e9c60'"</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'ge032'!$A$1:$J$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -97,63 +97,63 @@
     <t>Formation professionnelle initiale
 Berufliche Grundbildung</t>
   </si>
   <si>
     <t>Autre formation secondaire
 Andere sekundäre Ausbildung</t>
   </si>
   <si>
     <t>Degré secondaire I / Sekundarstufe I</t>
   </si>
   <si>
     <t>Programme ordinaire
 Normales Programm</t>
   </si>
   <si>
     <t>Programme spécial
 Sonderprogramm</t>
   </si>
   <si>
     <t>Degré primaire 3-8 / Primarstufe 3-8</t>
   </si>
   <si>
     <t>Degré primaire 1-2 / Primarstufe 1-2</t>
   </si>
   <si>
-    <t>Source: Office fédéral de la statistique: Section Formation scolaire et professionnelle, Neuchâtel / Service de la statistique du canton de Fribourg</t>
-[...1 lines deleted...]
-  <si>
     <t>G15-02-01</t>
   </si>
   <si>
-    <t>Effectifs représentés: nombre d'élèves pour l'année scolaire 2023/24 / Aufgeführte Bestände: Anzahl Schüler für das Schuljahr 2023/24</t>
-[...5 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 30.04.2025</t>
+    <t>Effectifs représentés: nombre d'élèves pour l'année scolaire 2024/25 / Aufgeführte Bestände: Anzahl Schüler für das Schuljahr 2024/25</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 26.03.2026</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de la statistique: Section Formation scolaire et professionnelle, Neuchâtel / Service de la statistique et de la donnée du canton de Fribourg</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, ge26-032</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#\ ###\ ###"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -388,75 +388,75 @@
     </xf>
     <xf numFmtId="3" fontId="12" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="7" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="7" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="7" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="5" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="1" fontId="11" fillId="4" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{B2E65D11-4D6C-4F37-AA4B-C86470A2688B}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{F8E2FF8D-B1A7-48CB-A40F-4505C9F558F6}"/>
     <cellStyle name="Normal 3 3" xfId="1" xr:uid="{C21DD8AD-BD95-4865-AB48-F8157A25CA80}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{EDB2613A-B958-48CC-AD66-8091B739A12C}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -746,782 +746,783 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8E1ACFF-ACF0-4A57-AE1D-402C4C7D9D94}">
   <dimension ref="A1:J272"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14" defaultRowHeight="9" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14" defaultRowHeight="8.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="6.5703125" style="2" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="10" width="8.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="6.54296875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="0.81640625" style="2" customWidth="1"/>
+    <col min="3" max="3" width="16.54296875" style="2" customWidth="1"/>
+    <col min="4" max="4" width="8.7265625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="3.81640625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="16.54296875" style="2" customWidth="1"/>
+    <col min="7" max="7" width="8.7265625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="3.81640625" style="2" customWidth="1"/>
+    <col min="9" max="9" width="16.54296875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="8.7265625" style="2" customWidth="1"/>
     <col min="11" max="11" width="14" style="2" customWidth="1"/>
     <col min="12" max="16384" width="14" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="10" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
-    <row r="2" spans="1:10" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:10" ht="10.5" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="3"/>
     </row>
-    <row r="3" spans="1:10" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:10" ht="10" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4"/>
     </row>
-    <row r="4" spans="1:10" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:10" ht="10" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="5"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A5" s="6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B5" s="6"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
       <c r="A7" s="27" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B7" s="8"/>
     </row>
-    <row r="9" spans="1:10" ht="54" x14ac:dyDescent="0.15">
+    <row r="9" spans="1:10" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="28" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
     </row>
-    <row r="10" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="D10" s="13">
-        <v>10167</v>
+        <v>9872</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="13">
-        <v>2744</v>
+        <v>2695</v>
       </c>
       <c r="I10" s="12" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="13">
-        <v>720</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14"/>
       <c r="B11" s="14"/>
       <c r="C11" s="28" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="28"/>
       <c r="E11" s="28"/>
       <c r="F11" s="28"/>
       <c r="G11" s="28"/>
       <c r="H11" s="28"/>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
     </row>
-    <row r="12" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="10">
         <v>15</v>
       </c>
       <c r="B12" s="11"/>
-      <c r="C12" s="35" t="s">
+      <c r="C12" s="29" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="15">
-        <v>1189</v>
+        <v>1133</v>
       </c>
       <c r="E12" s="16"/>
-      <c r="F12" s="35" t="s">
+      <c r="F12" s="29" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="15">
-        <v>496</v>
-[...1 lines deleted...]
-      <c r="I12" s="36" t="s">
+        <v>595</v>
+      </c>
+      <c r="I12" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="J12" s="37">
-[...3 lines deleted...]
-    <row r="13" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J12" s="31">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="10">
         <v>14</v>
       </c>
       <c r="B13" s="11"/>
-      <c r="C13" s="35"/>
+      <c r="C13" s="29"/>
       <c r="D13" s="15">
-        <v>1160</v>
+        <v>1152</v>
       </c>
       <c r="E13" s="16"/>
-      <c r="F13" s="35"/>
+      <c r="F13" s="29"/>
       <c r="G13" s="15">
-        <v>1953</v>
-[...4 lines deleted...]
-    <row r="14" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>1956</v>
+      </c>
+      <c r="I13" s="30"/>
+      <c r="J13" s="31"/>
+    </row>
+    <row r="14" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="10">
         <v>13</v>
       </c>
       <c r="B14" s="11"/>
-      <c r="C14" s="35"/>
+      <c r="C14" s="29"/>
       <c r="D14" s="15">
-        <v>1253</v>
+        <v>1259</v>
       </c>
       <c r="E14" s="16"/>
-      <c r="F14" s="35"/>
+      <c r="F14" s="29"/>
       <c r="G14" s="15">
-        <v>2185</v>
-[...4 lines deleted...]
-    <row r="15" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>2123</v>
+      </c>
+      <c r="I14" s="30"/>
+      <c r="J14" s="31"/>
+    </row>
+    <row r="15" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="10">
         <v>12</v>
       </c>
       <c r="B15" s="11"/>
-      <c r="C15" s="35"/>
+      <c r="C15" s="29"/>
       <c r="D15" s="17">
-        <v>1576</v>
+        <v>1553</v>
       </c>
       <c r="E15" s="16"/>
-      <c r="F15" s="35"/>
+      <c r="F15" s="29"/>
       <c r="G15" s="17">
-        <v>2374</v>
-[...4 lines deleted...]
-    <row r="16" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>2258</v>
+      </c>
+      <c r="I15" s="30"/>
+      <c r="J15" s="31"/>
+    </row>
+    <row r="16" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="14"/>
       <c r="B16" s="14"/>
       <c r="C16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="28"/>
       <c r="E16" s="28"/>
       <c r="F16" s="28"/>
       <c r="G16" s="28"/>
       <c r="H16" s="28"/>
       <c r="I16" s="28"/>
       <c r="J16" s="28"/>
     </row>
-    <row r="17" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="10">
         <v>11</v>
       </c>
       <c r="B17" s="11"/>
-      <c r="C17" s="31" t="s">
+      <c r="C17" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="D17" s="31"/>
-[...1 lines deleted...]
-      <c r="F17" s="31"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="34"/>
       <c r="G17" s="18">
-        <v>3998</v>
-[...1 lines deleted...]
-      <c r="I17" s="31" t="s">
+        <v>4200</v>
+      </c>
+      <c r="I17" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="J17" s="32">
-[...3 lines deleted...]
-    <row r="18" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J17" s="35">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="10">
         <v>10</v>
       </c>
       <c r="B18" s="11"/>
-      <c r="C18" s="31"/>
-[...2 lines deleted...]
-      <c r="F18" s="31"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="34"/>
+      <c r="E18" s="34"/>
+      <c r="F18" s="34"/>
       <c r="G18" s="18">
-        <v>3924</v>
-[...4 lines deleted...]
-    <row r="19" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3882</v>
+      </c>
+      <c r="I18" s="34"/>
+      <c r="J18" s="35"/>
+    </row>
+    <row r="19" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="10">
         <v>9</v>
       </c>
       <c r="B19" s="11"/>
-      <c r="C19" s="31"/>
-[...2 lines deleted...]
-      <c r="F19" s="31"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
       <c r="G19" s="19">
-        <v>3819</v>
-[...4 lines deleted...]
-    <row r="20" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3656</v>
+      </c>
+      <c r="I19" s="34"/>
+      <c r="J19" s="35"/>
+    </row>
+    <row r="20" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="14"/>
       <c r="B20" s="14"/>
       <c r="C20" s="28" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="28"/>
       <c r="E20" s="28"/>
       <c r="F20" s="28"/>
       <c r="G20" s="28"/>
       <c r="H20" s="28"/>
       <c r="I20" s="28"/>
       <c r="J20" s="28"/>
     </row>
-    <row r="21" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="10">
         <v>8</v>
       </c>
       <c r="B21" s="11"/>
-      <c r="C21" s="33" t="s">
+      <c r="C21" s="36" t="s">
         <v>14</v>
       </c>
-      <c r="D21" s="33"/>
-[...1 lines deleted...]
-      <c r="F21" s="33"/>
+      <c r="D21" s="36"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="36"/>
       <c r="G21" s="20">
-        <v>3550</v>
-[...1 lines deleted...]
-      <c r="I21" s="33" t="s">
+        <v>3615</v>
+      </c>
+      <c r="I21" s="36" t="s">
         <v>15</v>
       </c>
-      <c r="J21" s="34">
-[...3 lines deleted...]
-    <row r="22" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J21" s="37">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="10">
         <v>7</v>
       </c>
       <c r="B22" s="11"/>
-      <c r="C22" s="33"/>
-[...2 lines deleted...]
-      <c r="F22" s="33"/>
+      <c r="C22" s="36"/>
+      <c r="D22" s="36"/>
+      <c r="E22" s="36"/>
+      <c r="F22" s="36"/>
       <c r="G22" s="20">
-        <v>3581</v>
-[...4 lines deleted...]
-    <row r="23" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3704</v>
+      </c>
+      <c r="I22" s="36"/>
+      <c r="J22" s="37"/>
+    </row>
+    <row r="23" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="10">
         <v>6</v>
       </c>
       <c r="B23" s="11"/>
-      <c r="C23" s="33"/>
-[...2 lines deleted...]
-      <c r="F23" s="33"/>
+      <c r="C23" s="36"/>
+      <c r="D23" s="36"/>
+      <c r="E23" s="36"/>
+      <c r="F23" s="36"/>
       <c r="G23" s="20">
-        <v>3680</v>
-[...4 lines deleted...]
-    <row r="24" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3729</v>
+      </c>
+      <c r="I23" s="36"/>
+      <c r="J23" s="37"/>
+    </row>
+    <row r="24" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="10">
         <v>5</v>
       </c>
       <c r="B24" s="11"/>
-      <c r="C24" s="33"/>
-[...2 lines deleted...]
-      <c r="F24" s="33"/>
+      <c r="C24" s="36"/>
+      <c r="D24" s="36"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="36"/>
       <c r="G24" s="20">
-        <v>3703</v>
-[...4 lines deleted...]
-    <row r="25" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3847</v>
+      </c>
+      <c r="I24" s="36"/>
+      <c r="J24" s="37"/>
+    </row>
+    <row r="25" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="10">
         <v>4</v>
       </c>
       <c r="B25" s="11"/>
-      <c r="C25" s="33"/>
-[...2 lines deleted...]
-      <c r="F25" s="33"/>
+      <c r="C25" s="36"/>
+      <c r="D25" s="36"/>
+      <c r="E25" s="36"/>
+      <c r="F25" s="36"/>
       <c r="G25" s="20">
-        <v>3843</v>
-[...4 lines deleted...]
-    <row r="26" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3735</v>
+      </c>
+      <c r="I25" s="36"/>
+      <c r="J25" s="37"/>
+    </row>
+    <row r="26" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="10">
         <v>3</v>
       </c>
       <c r="B26" s="11"/>
-      <c r="C26" s="33"/>
-[...2 lines deleted...]
-      <c r="F26" s="33"/>
+      <c r="C26" s="36"/>
+      <c r="D26" s="36"/>
+      <c r="E26" s="36"/>
+      <c r="F26" s="36"/>
       <c r="G26" s="21">
-        <v>3699</v>
-[...4 lines deleted...]
-    <row r="27" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3826</v>
+      </c>
+      <c r="I26" s="36"/>
+      <c r="J26" s="37"/>
+    </row>
+    <row r="27" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="14"/>
       <c r="B27" s="14"/>
       <c r="C27" s="28" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
     </row>
-    <row r="28" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="10">
         <v>2</v>
       </c>
       <c r="B28" s="11"/>
-      <c r="C28" s="29" t="s">
+      <c r="C28" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="D28" s="29"/>
-[...1 lines deleted...]
-      <c r="F28" s="29"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
       <c r="G28" s="22">
-        <v>3809</v>
-[...1 lines deleted...]
-      <c r="I28" s="29" t="s">
+        <v>3823</v>
+      </c>
+      <c r="I28" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="J28" s="30">
-[...3 lines deleted...]
-    <row r="29" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J28" s="33">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="10">
         <v>1</v>
       </c>
       <c r="B29" s="11"/>
-      <c r="C29" s="29"/>
-[...2 lines deleted...]
-      <c r="F29" s="29"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="32"/>
+      <c r="F29" s="32"/>
       <c r="G29" s="23">
-        <v>3766</v>
-[...4 lines deleted...]
-    <row r="30" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>3728</v>
+      </c>
+      <c r="I29" s="32"/>
+      <c r="J29" s="33"/>
+    </row>
+    <row r="30" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="2"/>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="24" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="24" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="2"/>
       <c r="D33" s="2"/>
       <c r="E33" s="2"/>
       <c r="F33" s="2"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="25" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D34" s="2"/>
       <c r="E34" s="2"/>
       <c r="F34" s="2"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
-[...236 lines deleted...]
-    <row r="272" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="36" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="37" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="38" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="39" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="40" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="41" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="42" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="43" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="44" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="47" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="48" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="49" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="50" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="51" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="52" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="53" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="54" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="55" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="56" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="57" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="58" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="59" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="60" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="61" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="62" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="63" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="64" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="65" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="66" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="67" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="68" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="69" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="70" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="71" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="72" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="73" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="74" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="75" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="76" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="77" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="78" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="79" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="80" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="81" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="82" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="83" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="84" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="85" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="86" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="87" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="88" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="89" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="90" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="91" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="92" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="93" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="94" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="95" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="96" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="97" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="98" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="99" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="100" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="101" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="102" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="103" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="104" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="105" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="106" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="107" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="108" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="109" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="110" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="111" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="112" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="113" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="114" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="115" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="116" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="117" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="118" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="119" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="120" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="121" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="122" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="123" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="124" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="125" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="126" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="127" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="128" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="129" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="130" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="131" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="132" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="133" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="134" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="135" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="136" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="137" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="138" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="139" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="140" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="141" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="142" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="143" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="144" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="145" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="146" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="147" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="148" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="149" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="150" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="151" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="152" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="153" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="154" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="155" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="156" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="157" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="158" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="159" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="160" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="161" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="162" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="163" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="164" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="165" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="166" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="167" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="168" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="169" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="170" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="171" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="172" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="173" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="174" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="175" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="176" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="177" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="178" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="179" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="180" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="181" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="182" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="183" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="184" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="185" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="186" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="187" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="188" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="189" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="190" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="191" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="192" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="193" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="194" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="195" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="196" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="197" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="198" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="199" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="200" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="201" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="202" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="203" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="204" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="205" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="206" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="207" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="208" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="209" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="210" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="211" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="212" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="213" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="214" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="215" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="216" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="217" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="218" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="219" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="220" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="221" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="222" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="223" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="224" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="225" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="226" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="227" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="228" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="229" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="230" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="231" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="232" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="233" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="234" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="235" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="236" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="237" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="238" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="239" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="240" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="241" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="242" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="243" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="244" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="245" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="246" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="247" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="248" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="249" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="250" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="251" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="252" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="253" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="254" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="255" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="256" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="257" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="258" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="259" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="260" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="261" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="262" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="263" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="264" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="265" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="266" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="267" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="268" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="269" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="270" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="271" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="272" ht="10.5" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <mergeCells count="18">
-    <mergeCell ref="C9:J9"/>
-[...4 lines deleted...]
-    <mergeCell ref="J12:J15"/>
     <mergeCell ref="C27:J27"/>
     <mergeCell ref="C28:F29"/>
     <mergeCell ref="I28:I29"/>
     <mergeCell ref="J28:J29"/>
     <mergeCell ref="C16:J16"/>
     <mergeCell ref="C17:F19"/>
     <mergeCell ref="I17:I19"/>
     <mergeCell ref="J17:J19"/>
     <mergeCell ref="C20:J20"/>
     <mergeCell ref="C21:F26"/>
     <mergeCell ref="I21:I26"/>
     <mergeCell ref="J21:J26"/>
+    <mergeCell ref="C9:J9"/>
+    <mergeCell ref="C11:J11"/>
+    <mergeCell ref="C12:C15"/>
+    <mergeCell ref="F12:F15"/>
+    <mergeCell ref="I12:I15"/>
+    <mergeCell ref="J12:J15"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.56999999999999995" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg
 &amp;P-&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>