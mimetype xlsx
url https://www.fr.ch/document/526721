--- v0 (2025-12-15)
+++ v1 (2026-09-15)
@@ -1,135 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSTAT\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\01 Population et société\1604 Sports\Excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\01 Population et société\1604 Sports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A7D1CC4A-9702-4E08-BBB3-77AF30DADA71}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F9E4D24-96C5-438D-85FB-8B2E79B8E509}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te281" sheetId="8" r:id="rId1"/>
+    <sheet name="te281" sheetId="9" r:id="rId1"/>
+    <sheet name="Signes - Zeichen" sheetId="10" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'fc0909c4-75e2-45a5-a367-af7518ac0f73'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te281'!$A$1:$K$68</definedName>
+    <definedName name="cube">#REF!</definedName>
+    <definedName name="cubr">#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te281'!$A$1:$K$70</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...50 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="92">
   <si>
     <t>Fussball</t>
   </si>
   <si>
     <t>Turnen</t>
   </si>
   <si>
     <t>Ski</t>
   </si>
   <si>
     <t>Skifahren</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
@@ -326,116 +278,212 @@
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Aufgrund eines Systemwechsels bedingt durch die Einführung des Sportförderungsgesetzes per Ende 2012 sind die Zahlen ab 2013 mit den vorhergehenden nicht direkt vergleichbar</t>
     </r>
   </si>
   <si>
     <t>Polysport</t>
   </si>
   <si>
     <t>Gymnastik und Tanz</t>
   </si>
   <si>
     <t>Tennis</t>
   </si>
   <si>
     <t>T16-04-01</t>
   </si>
   <si>
-    <t xml:space="preserve">Source: Statistiques J+S 2004-2022 - Office fédéral du sport, Macolin </t>
-[...1 lines deleted...]
-  <si>
     <t>Autres branches sportives</t>
   </si>
   <si>
     <t>Übrige Sportfächer</t>
   </si>
   <si>
+    <t>Sport de camp/
+Trekking</t>
+  </si>
+  <si>
+    <t>Lagersport/
+Trekking</t>
+  </si>
+  <si>
+    <t>Sports, par canton, de 2004 à 2025</t>
+  </si>
+  <si>
+    <t>Sport nach Kanton von 2004 bis 2025</t>
+  </si>
+  <si>
+    <t>Gymnastique</t>
+  </si>
+  <si>
+    <t>Gymnastique et danse</t>
+  </si>
+  <si>
+    <t>Gymnastique aux agrès</t>
+  </si>
+  <si>
+    <t>Geräteturnen</t>
+  </si>
+  <si>
     <r>
-      <t>Suisse / Schweiz (2023)</t>
+      <t>Suisse / Schweiz (2025)</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <color indexed="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
   </si>
   <si>
-    <t>Sport nach Kanton von 2004 bis 2023</t>
-[...28 lines deleted...]
-    <t>Geräte-turnen</t>
+    <t xml:space="preserve">Source: Statistiques J+S 2004-2025 - Office fédéral du sport, Macolin </t>
+  </si>
+  <si>
+    <t>Quelle: J+S-Statistiken 2004-2025 - Bundesamt für Sport, Magglingen, te26-281</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 21.07.2026</t>
+  </si>
+  <si>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="165" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="8.5"/>
       <name val="Helvetica-Narrow"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -485,66 +533,99 @@
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -614,60 +695,90 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -739,134 +850,175 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="7" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="3" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="4" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="6">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 2 2 2" xfId="4" xr:uid="{A99BC62B-BBD8-4E16-BA97-915144A2F4D6}"/>
     <cellStyle name="Normal 2 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 5 2" xfId="5" xr:uid="{29684BEF-A42E-491A-95A6-0CAF8FFBBBD9}"/>
     <cellStyle name="virgule" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0F0F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1114,2083 +1266,2307 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K68"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{83CC5DEE-5DD5-4F09-BE35-AED1E385A563}">
+  <dimension ref="A1:K70"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="145" zoomScaleNormal="145" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.5703125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.28515625" style="5" customWidth="1"/>
     <col min="2" max="11" width="7.5703125" style="5" customWidth="1"/>
     <col min="12" max="16384" width="12.5703125" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>52</v>
-      </c>
+        <v>50</v>
+      </c>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
     </row>
     <row r="2" spans="1:11" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="3" t="s">
-        <v>50</v>
-      </c>
+        <v>51</v>
+      </c>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>30</v>
       </c>
       <c r="I3" s="6"/>
     </row>
     <row r="4" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
     </row>
     <row r="5" spans="1:11" ht="10.5" customHeight="1">
       <c r="A5" s="10"/>
-      <c r="B5" s="11"/>
-[...7 lines deleted...]
-      <c r="J5" s="11"/>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
       <c r="K5" s="11"/>
     </row>
-    <row r="6" spans="1:11" s="42" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A6" s="43" t="s">
+    <row r="6" spans="1:11" s="40" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A6" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="C6" s="45" t="s">
+      <c r="C6" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="D6" s="46" t="s">
+      <c r="D6" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="E6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="F6" s="46" t="s">
+      <c r="E6" s="43" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="G6" s="45" t="s">
+      <c r="G6" s="43" t="s">
+        <v>53</v>
+      </c>
+      <c r="H6" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="I6" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="44" t="s">
         <v>54</v>
       </c>
-      <c r="H6" s="46" t="s">
-[...8 lines deleted...]
-      <c r="K6" s="44" t="s">
+      <c r="K6" s="42" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" s="40" customFormat="1" ht="21" customHeight="1">
+      <c r="A7" s="38"/>
+      <c r="B7" s="45"/>
+      <c r="C7" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="D7" s="45" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="56" t="s">
+        <v>1</v>
+      </c>
+      <c r="F7" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="G7" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="H7" s="45" t="s">
+        <v>3</v>
+      </c>
+      <c r="I7" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="K7" s="57" t="s">
         <v>47</v>
-      </c>
-[...29 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A8" s="30" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>987639</v>
+        <v>56</v>
+      </c>
+      <c r="B8" s="46">
+        <v>1275553</v>
       </c>
       <c r="C8" s="24">
-        <v>204502</v>
+        <v>281943</v>
       </c>
       <c r="D8" s="24">
-        <v>132036</v>
+        <v>153503</v>
       </c>
       <c r="E8" s="24">
-        <v>71604</v>
+        <v>84862</v>
       </c>
       <c r="F8" s="24">
-        <v>64404</v>
+        <v>79603</v>
       </c>
       <c r="G8" s="24">
-        <v>64218</v>
+        <v>68907</v>
       </c>
       <c r="H8" s="24">
-        <v>52764</v>
+        <v>63564</v>
       </c>
       <c r="I8" s="24">
-        <v>47351</v>
+        <v>52137</v>
       </c>
       <c r="J8" s="24">
-        <v>39532</v>
-[...3 lines deleted...]
-        <v>311228</v>
+        <v>49880</v>
+      </c>
+      <c r="K8" s="47">
+        <v>441154</v>
       </c>
     </row>
     <row r="9" spans="1:11" ht="10.5" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>29</v>
       </c>
-      <c r="B9" s="50">
-[...28 lines deleted...]
-        <v>31788</v>
+      <c r="B9" s="48">
+        <v>102326</v>
+      </c>
+      <c r="C9" s="49">
+        <v>20908</v>
+      </c>
+      <c r="D9" s="49">
+        <v>9660</v>
+      </c>
+      <c r="E9" s="49">
+        <v>12297</v>
+      </c>
+      <c r="F9" s="49">
+        <v>5241</v>
+      </c>
+      <c r="G9" s="49">
+        <v>4117</v>
+      </c>
+      <c r="H9" s="49">
+        <v>619</v>
+      </c>
+      <c r="I9" s="49">
+        <v>3780</v>
+      </c>
+      <c r="J9" s="49">
+        <v>5617</v>
+      </c>
+      <c r="K9" s="50">
+        <v>40087</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="10.5" customHeight="1">
       <c r="A10" s="31" t="s">
         <v>28</v>
       </c>
-      <c r="B10" s="50">
-[...28 lines deleted...]
-        <v>1161</v>
+      <c r="B10" s="48">
+        <v>6556</v>
+      </c>
+      <c r="C10" s="49">
+        <v>1443</v>
+      </c>
+      <c r="D10" s="49">
+        <v>1044</v>
+      </c>
+      <c r="E10" s="49">
+        <v>1431</v>
+      </c>
+      <c r="F10" s="49">
+        <v>151</v>
+      </c>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49">
+        <v>193</v>
+      </c>
+      <c r="I10" s="49">
+        <v>492</v>
+      </c>
+      <c r="J10" s="49">
+        <v>467</v>
+      </c>
+      <c r="K10" s="50">
+        <v>1335</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="10.5" customHeight="1">
       <c r="A11" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="50">
-[...23 lines deleted...]
-      <c r="J11" s="51">
+      <c r="B11" s="48">
+        <v>2305</v>
+      </c>
+      <c r="C11" s="49">
+        <v>26</v>
+      </c>
+      <c r="D11" s="49">
+        <v>106</v>
+      </c>
+      <c r="E11" s="49">
         <v>135</v>
       </c>
-      <c r="K11" s="52">
-[...1 lines deleted...]
-        <v>634</v>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49">
+        <v>590</v>
+      </c>
+      <c r="I11" s="49">
+        <v>45</v>
+      </c>
+      <c r="J11" s="49">
+        <v>170</v>
+      </c>
+      <c r="K11" s="50">
+        <v>1233</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="10.5" customHeight="1">
       <c r="A12" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="50">
-[...28 lines deleted...]
-        <v>10961</v>
+      <c r="B12" s="48">
+        <v>49708</v>
+      </c>
+      <c r="C12" s="49">
+        <v>11128</v>
+      </c>
+      <c r="D12" s="49">
+        <v>7253</v>
+      </c>
+      <c r="E12" s="49">
+        <v>4821</v>
+      </c>
+      <c r="F12" s="49">
+        <v>4800</v>
+      </c>
+      <c r="G12" s="49">
+        <v>2242</v>
+      </c>
+      <c r="H12" s="49">
+        <v>879</v>
+      </c>
+      <c r="I12" s="49">
+        <v>1678</v>
+      </c>
+      <c r="J12" s="49">
+        <v>1152</v>
+      </c>
+      <c r="K12" s="50">
+        <v>15755</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="10.5" customHeight="1">
       <c r="A13" s="33" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="50">
-[...28 lines deleted...]
-        <v>5500</v>
+      <c r="B13" s="48">
+        <v>22370</v>
+      </c>
+      <c r="C13" s="49">
+        <v>6076</v>
+      </c>
+      <c r="D13" s="49">
+        <v>3733</v>
+      </c>
+      <c r="E13" s="49">
+        <v>688</v>
+      </c>
+      <c r="F13" s="49">
+        <v>587</v>
+      </c>
+      <c r="G13" s="49">
+        <v>694</v>
+      </c>
+      <c r="H13" s="49">
+        <v>729</v>
+      </c>
+      <c r="I13" s="49">
+        <v>1147</v>
+      </c>
+      <c r="J13" s="49">
+        <v>43</v>
+      </c>
+      <c r="K13" s="50">
+        <v>8673</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="10.5" customHeight="1">
       <c r="A14" s="33" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="50">
-[...28 lines deleted...]
-        <v>49121</v>
+      <c r="B14" s="48">
+        <v>160841</v>
+      </c>
+      <c r="C14" s="49">
+        <v>29455</v>
+      </c>
+      <c r="D14" s="49">
+        <v>26360</v>
+      </c>
+      <c r="E14" s="49">
+        <v>9824</v>
+      </c>
+      <c r="F14" s="49">
+        <v>7180</v>
+      </c>
+      <c r="G14" s="49">
+        <v>7322</v>
+      </c>
+      <c r="H14" s="49">
+        <v>7090</v>
+      </c>
+      <c r="I14" s="49">
+        <v>5672</v>
+      </c>
+      <c r="J14" s="49">
+        <v>5236</v>
+      </c>
+      <c r="K14" s="50">
+        <v>62702</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="10.5" customHeight="1">
       <c r="A15" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="50">
-[...28 lines deleted...]
-        <v>11885</v>
+      <c r="B15" s="48">
+        <v>48590</v>
+      </c>
+      <c r="C15" s="49">
+        <v>9401</v>
+      </c>
+      <c r="D15" s="49">
+        <v>6541</v>
+      </c>
+      <c r="E15" s="49">
+        <v>958</v>
+      </c>
+      <c r="F15" s="49">
+        <v>2050</v>
+      </c>
+      <c r="G15" s="49">
+        <v>2584</v>
+      </c>
+      <c r="H15" s="49">
+        <v>5676</v>
+      </c>
+      <c r="I15" s="49">
+        <v>2103</v>
+      </c>
+      <c r="J15" s="49">
+        <v>2829</v>
+      </c>
+      <c r="K15" s="50">
+        <v>16448</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="10.5" customHeight="1">
       <c r="A16" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="50">
-[...28 lines deleted...]
-        <v>15597</v>
+      <c r="B16" s="48">
+        <v>60880</v>
+      </c>
+      <c r="C16" s="49">
+        <v>16342</v>
+      </c>
+      <c r="D16" s="49">
+        <v>2241</v>
+      </c>
+      <c r="E16" s="49">
+        <v>1292</v>
+      </c>
+      <c r="F16" s="49">
+        <v>6330</v>
+      </c>
+      <c r="G16" s="49">
+        <v>2044</v>
+      </c>
+      <c r="H16" s="49">
+        <v>3936</v>
+      </c>
+      <c r="I16" s="49">
+        <v>1004</v>
+      </c>
+      <c r="J16" s="49">
+        <v>825</v>
+      </c>
+      <c r="K16" s="50">
+        <v>26866</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="10.5" customHeight="1">
       <c r="A17" s="33" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="50">
-[...28 lines deleted...]
-        <v>1234</v>
+      <c r="B17" s="48">
+        <v>5466</v>
+      </c>
+      <c r="C17" s="49">
+        <v>753</v>
+      </c>
+      <c r="D17" s="49">
+        <v>928</v>
+      </c>
+      <c r="E17" s="49">
+        <v>1010</v>
+      </c>
+      <c r="F17" s="49">
+        <v>225</v>
+      </c>
+      <c r="G17" s="49">
+        <v>87</v>
+      </c>
+      <c r="H17" s="49">
+        <v>269</v>
+      </c>
+      <c r="I17" s="49">
+        <v>71</v>
+      </c>
+      <c r="J17" s="49">
+        <v>405</v>
+      </c>
+      <c r="K17" s="50">
+        <v>1718</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="10.5" customHeight="1">
       <c r="A18" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="50">
-[...28 lines deleted...]
-        <v>8359</v>
+      <c r="B18" s="48">
+        <v>25586</v>
+      </c>
+      <c r="C18" s="49">
+        <v>4282</v>
+      </c>
+      <c r="D18" s="49">
+        <v>1833</v>
+      </c>
+      <c r="E18" s="49">
+        <v>1875</v>
+      </c>
+      <c r="F18" s="49">
+        <v>1063</v>
+      </c>
+      <c r="G18" s="49">
+        <v>1069</v>
+      </c>
+      <c r="H18" s="49">
+        <v>2813</v>
+      </c>
+      <c r="I18" s="49">
+        <v>286</v>
+      </c>
+      <c r="J18" s="49">
+        <v>1018</v>
+      </c>
+      <c r="K18" s="50">
+        <v>11347</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="10.5" customHeight="1">
       <c r="A19" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="50">
-[...23 lines deleted...]
-      <c r="J19" s="51">
+      <c r="B19" s="48">
+        <v>9826</v>
+      </c>
+      <c r="C19" s="49">
+        <v>2266</v>
+      </c>
+      <c r="D19" s="49">
+        <v>1109</v>
+      </c>
+      <c r="E19" s="49">
+        <v>359</v>
+      </c>
+      <c r="F19" s="49">
+        <v>103</v>
+      </c>
+      <c r="G19" s="49">
+        <v>678</v>
+      </c>
+      <c r="H19" s="49">
+        <v>1392</v>
+      </c>
+      <c r="I19" s="49">
         <v>216</v>
       </c>
-      <c r="K19" s="52">
-[...1 lines deleted...]
-        <v>1964</v>
+      <c r="J19" s="49">
+        <v>279</v>
+      </c>
+      <c r="K19" s="50">
+        <v>3424</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="10.5" customHeight="1">
       <c r="A20" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="50">
-[...28 lines deleted...]
-        <v>18264</v>
+      <c r="B20" s="48">
+        <v>89857</v>
+      </c>
+      <c r="C20" s="49">
+        <v>20748</v>
+      </c>
+      <c r="D20" s="49">
+        <v>11409</v>
+      </c>
+      <c r="E20" s="49">
+        <v>4612</v>
+      </c>
+      <c r="F20" s="49">
+        <v>3774</v>
+      </c>
+      <c r="G20" s="49">
+        <v>8217</v>
+      </c>
+      <c r="H20" s="49">
+        <v>1496</v>
+      </c>
+      <c r="I20" s="49">
+        <v>10695</v>
+      </c>
+      <c r="J20" s="49">
+        <v>3204</v>
+      </c>
+      <c r="K20" s="50">
+        <v>25702</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="10.5" customHeight="1">
       <c r="A21" s="34" t="s">
         <v>17</v>
       </c>
-      <c r="B21" s="50">
-[...28 lines deleted...]
-        <v>5604</v>
+      <c r="B21" s="48">
+        <v>26257</v>
+      </c>
+      <c r="C21" s="49">
+        <v>4917</v>
+      </c>
+      <c r="D21" s="49">
+        <v>1555</v>
+      </c>
+      <c r="E21" s="49">
+        <v>147</v>
+      </c>
+      <c r="F21" s="49">
+        <v>1639</v>
+      </c>
+      <c r="G21" s="49">
+        <v>2079</v>
+      </c>
+      <c r="H21" s="49">
+        <v>4686</v>
+      </c>
+      <c r="I21" s="49">
+        <v>827</v>
+      </c>
+      <c r="J21" s="49">
+        <v>1286</v>
+      </c>
+      <c r="K21" s="50">
+        <v>9121</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="10.5" customHeight="1">
       <c r="A22" s="34" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="50">
-[...28 lines deleted...]
-        <v>1113</v>
+      <c r="B22" s="48">
+        <v>4686</v>
+      </c>
+      <c r="C22" s="49">
+        <v>882</v>
+      </c>
+      <c r="D22" s="49">
+        <v>137</v>
+      </c>
+      <c r="E22" s="49">
+        <v>269</v>
+      </c>
+      <c r="F22" s="49">
+        <v>211</v>
+      </c>
+      <c r="G22" s="49">
+        <v>77</v>
+      </c>
+      <c r="H22" s="49">
+        <v>648</v>
+      </c>
+      <c r="I22" s="49">
+        <v>618</v>
+      </c>
+      <c r="J22" s="49">
+        <v>127</v>
+      </c>
+      <c r="K22" s="50">
+        <v>1717</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="10.5" customHeight="1">
       <c r="A23" s="33" t="s">
         <v>15</v>
       </c>
-      <c r="B23" s="50">
-[...28 lines deleted...]
-        <v>1278</v>
+      <c r="B23" s="48">
+        <v>5536</v>
+      </c>
+      <c r="C23" s="49">
+        <v>632</v>
+      </c>
+      <c r="D23" s="49">
+        <v>391</v>
+      </c>
+      <c r="E23" s="49">
+        <v>273</v>
+      </c>
+      <c r="F23" s="49">
+        <v>116</v>
+      </c>
+      <c r="G23" s="49">
+        <v>267</v>
+      </c>
+      <c r="H23" s="49">
+        <v>1212</v>
+      </c>
+      <c r="I23" s="49">
+        <v>373</v>
+      </c>
+      <c r="J23" s="49">
+        <v>508</v>
+      </c>
+      <c r="K23" s="50">
+        <v>1764</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="14" customFormat="1" ht="10.5" customHeight="1">
       <c r="A24" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="B24" s="50">
-[...28 lines deleted...]
-        <v>14408</v>
+      <c r="B24" s="48">
+        <v>71040</v>
+      </c>
+      <c r="C24" s="49">
+        <v>14451</v>
+      </c>
+      <c r="D24" s="49">
+        <v>11324</v>
+      </c>
+      <c r="E24" s="49">
+        <v>6443</v>
+      </c>
+      <c r="F24" s="49">
+        <v>3004</v>
+      </c>
+      <c r="G24" s="49">
+        <v>2469</v>
+      </c>
+      <c r="H24" s="49">
+        <v>3854</v>
+      </c>
+      <c r="I24" s="49">
+        <v>4547</v>
+      </c>
+      <c r="J24" s="49">
+        <v>4276</v>
+      </c>
+      <c r="K24" s="50">
+        <v>20672</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="10.5" customHeight="1">
       <c r="A25" s="34" t="s">
         <v>13</v>
       </c>
-      <c r="B25" s="50">
-[...28 lines deleted...]
-        <v>1991</v>
+      <c r="B25" s="48">
+        <v>10388</v>
+      </c>
+      <c r="C25" s="49">
+        <v>2253</v>
+      </c>
+      <c r="D25" s="49">
+        <v>1375</v>
+      </c>
+      <c r="E25" s="49">
+        <v>2135</v>
+      </c>
+      <c r="F25" s="49">
+        <v>356</v>
+      </c>
+      <c r="G25" s="49">
+        <v>605</v>
+      </c>
+      <c r="H25" s="49">
+        <v>339</v>
+      </c>
+      <c r="I25" s="49">
+        <v>271</v>
+      </c>
+      <c r="J25" s="49">
+        <v>285</v>
+      </c>
+      <c r="K25" s="50">
+        <v>2769</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="10.5" customHeight="1">
       <c r="A26" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="50">
-[...28 lines deleted...]
-        <v>3462</v>
+      <c r="B26" s="48">
+        <v>22314</v>
+      </c>
+      <c r="C26" s="49">
+        <v>5223</v>
+      </c>
+      <c r="D26" s="49">
+        <v>4174</v>
+      </c>
+      <c r="E26" s="49">
+        <v>1957</v>
+      </c>
+      <c r="F26" s="49">
+        <v>951</v>
+      </c>
+      <c r="G26" s="49">
+        <v>1453</v>
+      </c>
+      <c r="H26" s="49">
+        <v>676</v>
+      </c>
+      <c r="I26" s="49">
+        <v>1023</v>
+      </c>
+      <c r="J26" s="49">
+        <v>759</v>
+      </c>
+      <c r="K26" s="50">
+        <v>6098</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="10.5" customHeight="1">
       <c r="A27" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="50">
-[...28 lines deleted...]
-        <v>8165</v>
+      <c r="B27" s="48">
+        <v>40529</v>
+      </c>
+      <c r="C27" s="49">
+        <v>9438</v>
+      </c>
+      <c r="D27" s="49">
+        <v>6919</v>
+      </c>
+      <c r="E27" s="49">
+        <v>5658</v>
+      </c>
+      <c r="F27" s="49">
+        <v>1458</v>
+      </c>
+      <c r="G27" s="49">
+        <v>2661</v>
+      </c>
+      <c r="H27" s="49">
+        <v>691</v>
+      </c>
+      <c r="I27" s="49">
+        <v>1690</v>
+      </c>
+      <c r="J27" s="49">
+        <v>1313</v>
+      </c>
+      <c r="K27" s="50">
+        <v>10701</v>
       </c>
     </row>
     <row r="28" spans="1:11" ht="10.5" customHeight="1">
       <c r="A28" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="B28" s="50">
-[...28 lines deleted...]
-        <v>11079</v>
+      <c r="B28" s="48">
+        <v>42191</v>
+      </c>
+      <c r="C28" s="49">
+        <v>7290</v>
+      </c>
+      <c r="D28" s="49">
+        <v>4553</v>
+      </c>
+      <c r="E28" s="49">
+        <v>7659</v>
+      </c>
+      <c r="F28" s="49">
+        <v>1672</v>
+      </c>
+      <c r="G28" s="49">
+        <v>3396</v>
+      </c>
+      <c r="H28" s="49">
+        <v>1002</v>
+      </c>
+      <c r="I28" s="49">
+        <v>1352</v>
+      </c>
+      <c r="J28" s="49">
+        <v>2112</v>
+      </c>
+      <c r="K28" s="50">
+        <v>13155</v>
       </c>
     </row>
     <row r="29" spans="1:11" ht="10.5" customHeight="1">
       <c r="A29" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B29" s="50">
-[...28 lines deleted...]
-        <v>12121</v>
+      <c r="B29" s="48">
+        <v>53448</v>
+      </c>
+      <c r="C29" s="49">
+        <v>11347</v>
+      </c>
+      <c r="D29" s="49">
+        <v>12571</v>
+      </c>
+      <c r="E29" s="49">
+        <v>147</v>
+      </c>
+      <c r="F29" s="49">
+        <v>3577</v>
+      </c>
+      <c r="G29" s="49">
+        <v>2624</v>
+      </c>
+      <c r="H29" s="49">
+        <v>3580</v>
+      </c>
+      <c r="I29" s="49">
+        <v>1718</v>
+      </c>
+      <c r="J29" s="49">
+        <v>1824</v>
+      </c>
+      <c r="K29" s="50">
+        <v>16060</v>
       </c>
     </row>
     <row r="30" spans="1:11" ht="10.5" customHeight="1">
       <c r="A30" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="B30" s="50">
-[...28 lines deleted...]
-        <v>993</v>
+      <c r="B30" s="48">
+        <v>4380</v>
+      </c>
+      <c r="C30" s="49">
+        <v>632</v>
+      </c>
+      <c r="D30" s="49">
+        <v>112</v>
+      </c>
+      <c r="E30" s="49">
+        <v>323</v>
+      </c>
+      <c r="F30" s="49">
+        <v>179</v>
+      </c>
+      <c r="G30" s="49">
+        <v>531</v>
+      </c>
+      <c r="H30" s="49">
+        <v>325</v>
+      </c>
+      <c r="I30" s="49">
+        <v>561</v>
+      </c>
+      <c r="J30" s="49"/>
+      <c r="K30" s="50">
+        <v>1717</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="10.5" customHeight="1">
       <c r="A31" s="34" t="s">
         <v>7</v>
       </c>
-      <c r="B31" s="50">
-[...28 lines deleted...]
-        <v>14913</v>
+      <c r="B31" s="48">
+        <v>52729</v>
+      </c>
+      <c r="C31" s="49">
+        <v>12193</v>
+      </c>
+      <c r="D31" s="49">
+        <v>4317</v>
+      </c>
+      <c r="E31" s="49">
+        <v>1625</v>
+      </c>
+      <c r="F31" s="49">
+        <v>2980</v>
+      </c>
+      <c r="G31" s="49">
+        <v>3585</v>
+      </c>
+      <c r="H31" s="49">
+        <v>6193</v>
+      </c>
+      <c r="I31" s="49">
+        <v>958</v>
+      </c>
+      <c r="J31" s="49">
+        <v>2113</v>
+      </c>
+      <c r="K31" s="50">
+        <v>18765</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="10.5" customHeight="1">
       <c r="A32" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B32" s="50">
-[...28 lines deleted...]
-        <v>28877</v>
+      <c r="B32" s="48">
+        <v>134879</v>
+      </c>
+      <c r="C32" s="49">
+        <v>28442</v>
+      </c>
+      <c r="D32" s="49">
+        <v>16319</v>
+      </c>
+      <c r="E32" s="49">
+        <v>3972</v>
+      </c>
+      <c r="F32" s="49">
+        <v>10972</v>
+      </c>
+      <c r="G32" s="49">
+        <v>7357</v>
+      </c>
+      <c r="H32" s="49">
+        <v>12047</v>
+      </c>
+      <c r="I32" s="49">
+        <v>3168</v>
+      </c>
+      <c r="J32" s="49">
+        <v>7430</v>
+      </c>
+      <c r="K32" s="50">
+        <v>45172</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="10.5" customHeight="1">
       <c r="A33" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B33" s="50">
-[...28 lines deleted...]
-        <v>4174</v>
+      <c r="B33" s="48">
+        <v>19732</v>
+      </c>
+      <c r="C33" s="49">
+        <v>4364</v>
+      </c>
+      <c r="D33" s="49">
+        <v>2650</v>
+      </c>
+      <c r="E33" s="49">
+        <v>670</v>
+      </c>
+      <c r="F33" s="49">
+        <v>2147</v>
+      </c>
+      <c r="G33" s="49">
+        <v>957</v>
+      </c>
+      <c r="H33" s="49">
+        <v>581</v>
+      </c>
+      <c r="I33" s="49">
+        <v>1020</v>
+      </c>
+      <c r="J33" s="49">
+        <v>741</v>
+      </c>
+      <c r="K33" s="50">
+        <v>6602</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="10.5" customHeight="1">
       <c r="A34" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="B34" s="50">
-[...28 lines deleted...]
-        <v>46582</v>
+      <c r="B34" s="48">
+        <v>203133</v>
+      </c>
+      <c r="C34" s="49">
+        <v>57051</v>
+      </c>
+      <c r="D34" s="49">
+        <v>14889</v>
+      </c>
+      <c r="E34" s="49">
+        <v>14282</v>
+      </c>
+      <c r="F34" s="49">
+        <v>18837</v>
+      </c>
+      <c r="G34" s="49">
+        <v>11792</v>
+      </c>
+      <c r="H34" s="49">
+        <v>2048</v>
+      </c>
+      <c r="I34" s="49">
+        <v>6822</v>
+      </c>
+      <c r="J34" s="49">
+        <v>5861</v>
+      </c>
+      <c r="K34" s="50">
+        <v>71551</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="10.5" customHeight="1">
       <c r="A35" s="34"/>
-      <c r="B35" s="53"/>
-[...7 lines deleted...]
-      <c r="J35" s="54"/>
+      <c r="B35" s="51"/>
+      <c r="C35" s="49"/>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="49"/>
+      <c r="H35" s="52"/>
+      <c r="I35" s="52"/>
+      <c r="J35" s="52"/>
       <c r="K35" s="25"/>
     </row>
     <row r="36" spans="1:11" ht="10.5" customHeight="1">
       <c r="A36" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B36" s="55"/>
-[...7 lines deleted...]
-      <c r="J36" s="57"/>
+      <c r="B36" s="53"/>
+      <c r="C36" s="54"/>
+      <c r="D36" s="54"/>
+      <c r="E36" s="54"/>
+      <c r="F36" s="54"/>
+      <c r="G36" s="54"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="55"/>
+      <c r="J36" s="55"/>
       <c r="K36" s="26"/>
     </row>
     <row r="37" spans="1:11" ht="10.5" customHeight="1">
       <c r="A37" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="55"/>
-[...7 lines deleted...]
-      <c r="J37" s="55"/>
+      <c r="B37" s="53"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="53"/>
+      <c r="E37" s="53"/>
+      <c r="F37" s="53"/>
+      <c r="G37" s="53"/>
+      <c r="H37" s="53"/>
+      <c r="I37" s="53"/>
+      <c r="J37" s="53"/>
       <c r="K37" s="27"/>
     </row>
     <row r="38" spans="1:11" ht="10.5" customHeight="1">
       <c r="A38" s="31">
         <v>2004</v>
       </c>
-      <c r="B38" s="51">
+      <c r="B38" s="49">
         <v>27167</v>
       </c>
-      <c r="C38" s="51">
+      <c r="C38" s="49">
         <v>6235</v>
       </c>
-      <c r="D38" s="51">
+      <c r="D38" s="49">
         <v>3937</v>
       </c>
-      <c r="E38" s="51">
+      <c r="E38" s="49">
         <v>310</v>
       </c>
-      <c r="F38" s="51">
+      <c r="F38" s="49">
         <v>558</v>
       </c>
-      <c r="G38" s="51">
+      <c r="G38" s="49">
+        <v>373</v>
+      </c>
+      <c r="H38" s="49">
+        <v>3745</v>
+      </c>
+      <c r="I38" s="49">
         <v>1237</v>
       </c>
-      <c r="H38" s="51">
-[...5 lines deleted...]
-      <c r="J38" s="51">
+      <c r="J38" s="49">
         <v>956</v>
       </c>
       <c r="K38" s="25">
-        <f t="shared" ref="K38:K57" si="1">B38-(SUM(C38:J38))</f>
         <v>9816</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="10.5" customHeight="1">
       <c r="A39" s="31">
         <v>2005</v>
       </c>
-      <c r="B39" s="51">
+      <c r="B39" s="49">
         <v>26539</v>
       </c>
-      <c r="C39" s="51">
+      <c r="C39" s="49">
         <v>5688</v>
       </c>
-      <c r="D39" s="51">
+      <c r="D39" s="49">
         <v>4940</v>
       </c>
-      <c r="E39" s="51">
+      <c r="E39" s="49">
         <v>441</v>
       </c>
-      <c r="F39" s="51">
+      <c r="F39" s="49">
         <v>695</v>
       </c>
-      <c r="G39" s="51">
+      <c r="G39" s="49">
+        <v>380</v>
+      </c>
+      <c r="H39" s="49">
+        <v>2262</v>
+      </c>
+      <c r="I39" s="49">
         <v>2054</v>
       </c>
-      <c r="H39" s="51">
-[...5 lines deleted...]
-      <c r="J39" s="51">
+      <c r="J39" s="49">
         <v>929</v>
       </c>
       <c r="K39" s="25">
-        <f t="shared" si="1"/>
         <v>9150</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="10.5" customHeight="1">
       <c r="A40" s="31">
         <v>2006</v>
       </c>
-      <c r="B40" s="51">
+      <c r="B40" s="49">
         <v>28653</v>
       </c>
-      <c r="C40" s="51">
+      <c r="C40" s="49">
         <v>6810</v>
       </c>
-      <c r="D40" s="51">
+      <c r="D40" s="49">
         <v>5249</v>
       </c>
-      <c r="E40" s="51">
+      <c r="E40" s="49">
         <v>820</v>
       </c>
-      <c r="F40" s="51">
+      <c r="F40" s="49">
         <v>1006</v>
       </c>
-      <c r="G40" s="51">
+      <c r="G40" s="49">
+        <v>312</v>
+      </c>
+      <c r="H40" s="49">
+        <v>1872</v>
+      </c>
+      <c r="I40" s="49">
         <v>1992</v>
       </c>
-      <c r="H40" s="51">
-[...5 lines deleted...]
-      <c r="J40" s="51">
+      <c r="J40" s="49">
         <v>1058</v>
       </c>
       <c r="K40" s="25">
-        <f t="shared" si="1"/>
         <v>9534</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="10.5" customHeight="1">
       <c r="A41" s="31">
         <v>2007</v>
       </c>
-      <c r="B41" s="51">
+      <c r="B41" s="49">
         <v>29748</v>
       </c>
-      <c r="C41" s="51">
+      <c r="C41" s="49">
         <v>6454</v>
       </c>
-      <c r="D41" s="51">
+      <c r="D41" s="49">
         <v>6243</v>
       </c>
-      <c r="E41" s="51">
+      <c r="E41" s="49">
         <v>643</v>
       </c>
-      <c r="F41" s="51">
+      <c r="F41" s="49">
         <v>1192</v>
       </c>
-      <c r="G41" s="51">
+      <c r="G41" s="49">
+        <v>350</v>
+      </c>
+      <c r="H41" s="49">
+        <v>1926</v>
+      </c>
+      <c r="I41" s="49">
         <v>2052</v>
       </c>
-      <c r="H41" s="51">
-[...5 lines deleted...]
-      <c r="J41" s="51">
+      <c r="J41" s="49">
         <v>1328</v>
       </c>
       <c r="K41" s="25">
-        <f t="shared" si="1"/>
         <v>9560</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="10.5" customHeight="1">
       <c r="A42" s="31">
         <v>2008</v>
       </c>
-      <c r="B42" s="51">
+      <c r="B42" s="49">
         <v>30298</v>
       </c>
-      <c r="C42" s="51">
+      <c r="C42" s="49">
         <v>6049</v>
       </c>
-      <c r="D42" s="51">
+      <c r="D42" s="49">
         <v>6979</v>
       </c>
-      <c r="E42" s="51">
+      <c r="E42" s="49">
         <v>659</v>
       </c>
-      <c r="F42" s="51">
+      <c r="F42" s="49">
         <v>1251</v>
       </c>
-      <c r="G42" s="51">
+      <c r="G42" s="49">
+        <v>336</v>
+      </c>
+      <c r="H42" s="49">
+        <v>1126</v>
+      </c>
+      <c r="I42" s="49">
         <v>2723</v>
       </c>
-      <c r="H42" s="51">
-[...5 lines deleted...]
-      <c r="J42" s="51">
+      <c r="J42" s="49">
         <v>1267</v>
       </c>
       <c r="K42" s="25">
-        <f t="shared" si="1"/>
         <v>9908</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="10.5" customHeight="1">
       <c r="A43" s="31">
         <v>2009</v>
       </c>
-      <c r="B43" s="51">
+      <c r="B43" s="49">
         <v>26063</v>
       </c>
-      <c r="C43" s="51">
+      <c r="C43" s="49">
         <v>4995</v>
       </c>
-      <c r="D43" s="51">
+      <c r="D43" s="49">
         <v>5441</v>
       </c>
-      <c r="E43" s="51">
+      <c r="E43" s="49">
         <v>736</v>
       </c>
-      <c r="F43" s="51">
+      <c r="F43" s="49">
         <v>1158</v>
       </c>
-      <c r="G43" s="51">
+      <c r="G43" s="49">
+        <v>271</v>
+      </c>
+      <c r="H43" s="49">
+        <v>2734</v>
+      </c>
+      <c r="I43" s="49">
         <v>1490</v>
       </c>
-      <c r="H43" s="51">
-[...5 lines deleted...]
-      <c r="J43" s="51">
+      <c r="J43" s="49">
         <v>1096</v>
       </c>
       <c r="K43" s="25">
-        <f t="shared" si="1"/>
         <v>8142</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="10.5" customHeight="1">
       <c r="A44" s="31">
         <v>2010</v>
       </c>
-      <c r="B44" s="51">
+      <c r="B44" s="49">
         <v>26537</v>
       </c>
-      <c r="C44" s="51">
+      <c r="C44" s="49">
         <v>5328</v>
       </c>
-      <c r="D44" s="51">
+      <c r="D44" s="49">
         <v>4705</v>
       </c>
-      <c r="E44" s="51">
+      <c r="E44" s="49">
         <v>648</v>
       </c>
-      <c r="F44" s="51">
+      <c r="F44" s="49">
         <v>1234</v>
       </c>
-      <c r="G44" s="51">
+      <c r="G44" s="49">
+        <v>263</v>
+      </c>
+      <c r="H44" s="49">
+        <v>2328</v>
+      </c>
+      <c r="I44" s="49">
         <v>1616</v>
       </c>
-      <c r="H44" s="51">
-[...5 lines deleted...]
-      <c r="J44" s="51">
+      <c r="J44" s="49">
         <v>1020</v>
       </c>
       <c r="K44" s="25">
-        <f t="shared" si="1"/>
         <v>9395</v>
       </c>
     </row>
     <row r="45" spans="1:11" ht="10.5" customHeight="1">
       <c r="A45" s="31">
         <v>2011</v>
       </c>
-      <c r="B45" s="51">
+      <c r="B45" s="49">
         <v>29324</v>
       </c>
-      <c r="C45" s="51">
+      <c r="C45" s="49">
         <v>5184</v>
       </c>
-      <c r="D45" s="51">
+      <c r="D45" s="49">
         <v>4735</v>
       </c>
-      <c r="E45" s="51">
+      <c r="E45" s="49">
         <v>429</v>
       </c>
-      <c r="F45" s="51">
+      <c r="F45" s="49">
         <v>1435</v>
       </c>
-      <c r="G45" s="51">
+      <c r="G45" s="49">
+        <v>297</v>
+      </c>
+      <c r="H45" s="49">
+        <v>3528</v>
+      </c>
+      <c r="I45" s="49">
         <v>1492</v>
       </c>
-      <c r="H45" s="51">
-[...5 lines deleted...]
-      <c r="J45" s="51">
+      <c r="J45" s="49">
         <v>1207</v>
       </c>
       <c r="K45" s="25">
-        <f t="shared" si="1"/>
         <v>11017</v>
       </c>
     </row>
     <row r="46" spans="1:11" ht="10.5" customHeight="1">
       <c r="A46" s="31">
         <v>2012</v>
       </c>
-      <c r="B46" s="51">
+      <c r="B46" s="49">
         <v>32667</v>
       </c>
-      <c r="C46" s="51">
+      <c r="C46" s="49">
         <v>7621</v>
       </c>
-      <c r="D46" s="51">
+      <c r="D46" s="49">
         <v>4985</v>
       </c>
-      <c r="E46" s="51">
+      <c r="E46" s="49">
         <v>395</v>
       </c>
-      <c r="F46" s="51">
+      <c r="F46" s="49">
         <v>1243</v>
       </c>
-      <c r="G46" s="51">
+      <c r="G46" s="49">
+        <v>473</v>
+      </c>
+      <c r="H46" s="49">
+        <v>3434</v>
+      </c>
+      <c r="I46" s="49">
         <v>1745</v>
       </c>
-      <c r="H46" s="51">
-[...5 lines deleted...]
-      <c r="J46" s="51">
+      <c r="J46" s="49">
         <v>1200</v>
       </c>
       <c r="K46" s="25">
-        <f t="shared" si="1"/>
         <v>11571</v>
       </c>
     </row>
     <row r="47" spans="1:11" ht="10.5" customHeight="1">
       <c r="A47" s="31">
         <v>2013</v>
       </c>
-      <c r="B47" s="51">
+      <c r="B47" s="49">
         <v>35036</v>
       </c>
-      <c r="C47" s="51">
+      <c r="C47" s="49">
         <v>6915</v>
       </c>
-      <c r="D47" s="51">
+      <c r="D47" s="49">
         <v>6107</v>
       </c>
-      <c r="E47" s="51">
+      <c r="E47" s="49">
         <v>543</v>
       </c>
-      <c r="F47" s="51">
+      <c r="F47" s="49">
         <v>1133</v>
       </c>
-      <c r="G47" s="51">
+      <c r="G47" s="49">
+        <v>531</v>
+      </c>
+      <c r="H47" s="49">
+        <v>2937</v>
+      </c>
+      <c r="I47" s="49">
         <v>1923</v>
       </c>
-      <c r="H47" s="51">
-[...5 lines deleted...]
-      <c r="J47" s="51">
+      <c r="J47" s="49">
         <v>1832</v>
       </c>
       <c r="K47" s="25">
-        <f t="shared" si="1"/>
         <v>13115</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="10.5" customHeight="1">
       <c r="A48" s="31">
         <v>2014</v>
       </c>
-      <c r="B48" s="51">
+      <c r="B48" s="49">
         <v>38112</v>
       </c>
-      <c r="C48" s="51">
+      <c r="C48" s="49">
         <v>8362</v>
       </c>
-      <c r="D48" s="51">
+      <c r="D48" s="49">
         <v>5695</v>
       </c>
-      <c r="E48" s="51">
+      <c r="E48" s="49">
         <v>548</v>
       </c>
-      <c r="F48" s="51">
+      <c r="F48" s="49">
         <v>1496</v>
       </c>
-      <c r="G48" s="51">
+      <c r="G48" s="49">
+        <v>705</v>
+      </c>
+      <c r="H48" s="49">
+        <v>3886</v>
+      </c>
+      <c r="I48" s="49">
         <v>2353</v>
       </c>
-      <c r="H48" s="51">
-[...5 lines deleted...]
-      <c r="J48" s="51">
+      <c r="J48" s="49">
         <v>1615</v>
       </c>
       <c r="K48" s="25">
-        <f t="shared" si="1"/>
         <v>13452</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="10.5" customHeight="1">
       <c r="A49" s="31">
         <v>2015</v>
       </c>
-      <c r="B49" s="51">
+      <c r="B49" s="49">
         <v>38231</v>
       </c>
-      <c r="C49" s="51">
+      <c r="C49" s="49">
         <v>8038</v>
       </c>
-      <c r="D49" s="51">
+      <c r="D49" s="49">
         <v>5651</v>
       </c>
-      <c r="E49" s="51">
+      <c r="E49" s="49">
         <v>535</v>
       </c>
-      <c r="F49" s="51">
+      <c r="F49" s="49">
         <v>1467</v>
       </c>
-      <c r="G49" s="51">
+      <c r="G49" s="49">
+        <v>801</v>
+      </c>
+      <c r="H49" s="49">
+        <v>4002</v>
+      </c>
+      <c r="I49" s="49">
         <v>2006</v>
       </c>
-      <c r="H49" s="51">
-[...5 lines deleted...]
-      <c r="J49" s="51">
+      <c r="J49" s="49">
         <v>1746</v>
       </c>
       <c r="K49" s="25">
-        <f t="shared" si="1"/>
         <v>13985</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="10.5" customHeight="1">
       <c r="A50" s="31">
         <v>2016</v>
       </c>
-      <c r="B50" s="51">
+      <c r="B50" s="49">
         <v>38578</v>
       </c>
-      <c r="C50" s="51">
+      <c r="C50" s="49">
         <v>7454</v>
       </c>
-      <c r="D50" s="51">
+      <c r="D50" s="49">
         <v>5273</v>
       </c>
-      <c r="E50" s="51">
+      <c r="E50" s="49">
         <v>499</v>
       </c>
-      <c r="F50" s="51">
+      <c r="F50" s="49">
         <v>1580</v>
       </c>
-      <c r="G50" s="51">
+      <c r="G50" s="49">
+        <v>1000</v>
+      </c>
+      <c r="H50" s="49">
+        <v>4508</v>
+      </c>
+      <c r="I50" s="49">
         <v>1699</v>
       </c>
-      <c r="H50" s="51">
-[...5 lines deleted...]
-      <c r="J50" s="51">
+      <c r="J50" s="49">
         <v>1900</v>
       </c>
       <c r="K50" s="25">
-        <f t="shared" si="1"/>
         <v>14665</v>
       </c>
     </row>
     <row r="51" spans="1:11" ht="10.5" customHeight="1">
       <c r="A51" s="31">
         <v>2017</v>
       </c>
-      <c r="B51" s="51">
+      <c r="B51" s="49">
         <v>41321</v>
       </c>
-      <c r="C51" s="51">
+      <c r="C51" s="49">
         <v>8112</v>
       </c>
-      <c r="D51" s="51">
+      <c r="D51" s="49">
         <v>5390</v>
       </c>
-      <c r="E51" s="51">
+      <c r="E51" s="49">
         <v>867</v>
       </c>
-      <c r="F51" s="51">
+      <c r="F51" s="49">
         <v>1750</v>
       </c>
-      <c r="G51" s="51">
+      <c r="G51" s="49">
+        <v>999</v>
+      </c>
+      <c r="H51" s="49">
+        <v>4921</v>
+      </c>
+      <c r="I51" s="49">
         <v>2218</v>
       </c>
-      <c r="H51" s="51">
-[...5 lines deleted...]
-      <c r="J51" s="51">
+      <c r="J51" s="49">
         <v>1881</v>
       </c>
       <c r="K51" s="25">
-        <f t="shared" si="1"/>
         <v>15183</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="10.5" customHeight="1">
       <c r="A52" s="31">
         <v>2018</v>
       </c>
-      <c r="B52" s="51">
+      <c r="B52" s="49">
         <v>39390</v>
       </c>
-      <c r="C52" s="51">
+      <c r="C52" s="49">
         <v>6704</v>
       </c>
-      <c r="D52" s="51">
+      <c r="D52" s="49">
         <v>5256</v>
       </c>
-      <c r="E52" s="51">
+      <c r="E52" s="49">
         <v>1095</v>
       </c>
-      <c r="F52" s="51">
+      <c r="F52" s="49">
         <v>1641</v>
       </c>
-      <c r="G52" s="51">
+      <c r="G52" s="49">
+        <v>1249</v>
+      </c>
+      <c r="H52" s="49">
+        <v>4396</v>
+      </c>
+      <c r="I52" s="49">
         <v>2055</v>
       </c>
-      <c r="H52" s="51">
-[...5 lines deleted...]
-      <c r="J52" s="51">
+      <c r="J52" s="49">
         <v>2011</v>
       </c>
       <c r="K52" s="25">
-        <f t="shared" si="1"/>
         <v>14983</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="10.5" customHeight="1">
       <c r="A53" s="31">
         <v>2019</v>
       </c>
-      <c r="B53" s="51">
+      <c r="B53" s="49">
         <v>40948</v>
       </c>
-      <c r="C53" s="51">
+      <c r="C53" s="49">
         <v>7153</v>
       </c>
-      <c r="D53" s="51">
+      <c r="D53" s="49">
         <v>5203</v>
       </c>
-      <c r="E53" s="51">
+      <c r="E53" s="49">
         <v>788</v>
       </c>
-      <c r="F53" s="51">
+      <c r="F53" s="49">
         <v>1636</v>
       </c>
-      <c r="G53" s="51">
+      <c r="G53" s="49">
+        <v>1618</v>
+      </c>
+      <c r="H53" s="49">
+        <v>4762</v>
+      </c>
+      <c r="I53" s="49">
         <v>2039</v>
       </c>
-      <c r="H53" s="51">
-[...5 lines deleted...]
-      <c r="J53" s="51">
+      <c r="J53" s="49">
         <v>2092</v>
       </c>
       <c r="K53" s="25">
-        <f t="shared" si="1"/>
         <v>15657</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="10.5" customHeight="1">
       <c r="A54" s="31">
         <v>2020</v>
       </c>
-      <c r="B54" s="51">
+      <c r="B54" s="49">
         <v>41344</v>
       </c>
-      <c r="C54" s="51">
+      <c r="C54" s="49">
         <v>7099</v>
       </c>
-      <c r="D54" s="51">
+      <c r="D54" s="49">
         <v>5262</v>
       </c>
-      <c r="E54" s="51">
+      <c r="E54" s="49">
         <v>1256</v>
       </c>
-      <c r="F54" s="51">
+      <c r="F54" s="49">
         <v>1863</v>
       </c>
-      <c r="G54" s="51">
+      <c r="G54" s="49">
+        <v>1761</v>
+      </c>
+      <c r="H54" s="49">
+        <v>4361</v>
+      </c>
+      <c r="I54" s="49">
         <v>1637</v>
       </c>
-      <c r="H54" s="51">
-[...5 lines deleted...]
-      <c r="J54" s="51">
+      <c r="J54" s="49">
         <v>2084</v>
       </c>
       <c r="K54" s="25">
-        <f t="shared" si="1"/>
         <v>16021</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="10.5" customHeight="1">
       <c r="A55" s="31">
         <v>2021</v>
       </c>
-      <c r="B55" s="51">
+      <c r="B55" s="49">
         <v>33732</v>
       </c>
-      <c r="C55" s="51">
+      <c r="C55" s="49">
         <v>7376</v>
       </c>
-      <c r="D55" s="51">
+      <c r="D55" s="49">
         <v>1884</v>
       </c>
-      <c r="E55" s="51">
+      <c r="E55" s="49">
         <v>887</v>
       </c>
-      <c r="F55" s="51">
+      <c r="F55" s="49">
         <v>2121</v>
       </c>
-      <c r="G55" s="51">
+      <c r="G55" s="49">
+        <v>2115</v>
+      </c>
+      <c r="H55" s="49">
+        <v>759</v>
+      </c>
+      <c r="I55" s="49">
         <v>1980</v>
       </c>
-      <c r="H55" s="51">
-[...5 lines deleted...]
-      <c r="J55" s="51">
+      <c r="J55" s="49">
         <v>1710</v>
       </c>
       <c r="K55" s="25">
-        <f t="shared" si="1"/>
         <v>14900</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="10.5" customHeight="1">
       <c r="A56" s="31">
         <v>2022</v>
       </c>
-      <c r="B56" s="51">
+      <c r="B56" s="49">
         <v>37031</v>
       </c>
-      <c r="C56" s="51">
+      <c r="C56" s="49">
         <v>6069</v>
       </c>
-      <c r="D56" s="51">
+      <c r="D56" s="49">
         <v>5209</v>
       </c>
-      <c r="E56" s="51">
+      <c r="E56" s="49">
         <v>1107</v>
       </c>
-      <c r="F56" s="51">
+      <c r="F56" s="49">
         <v>1903</v>
       </c>
-      <c r="G56" s="51">
+      <c r="G56" s="49">
+        <v>1985</v>
+      </c>
+      <c r="H56" s="49">
+        <v>3269</v>
+      </c>
+      <c r="I56" s="49">
         <v>2290</v>
       </c>
-      <c r="H56" s="51">
-[...5 lines deleted...]
-      <c r="J56" s="51">
+      <c r="J56" s="49">
         <v>1604</v>
       </c>
       <c r="K56" s="25">
-        <f t="shared" si="1"/>
         <v>13595</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A57" s="37">
+      <c r="A57" s="31">
         <v>2023</v>
       </c>
-      <c r="B57" s="28">
+      <c r="B57" s="49">
         <v>35808</v>
       </c>
-      <c r="C57" s="28">
+      <c r="C57" s="49">
         <v>5649</v>
       </c>
-      <c r="D57" s="28">
+      <c r="D57" s="49">
         <v>4902</v>
       </c>
-      <c r="E57" s="28">
+      <c r="E57" s="49">
         <v>1013</v>
       </c>
-      <c r="F57" s="28">
+      <c r="F57" s="49">
         <v>1617</v>
       </c>
-      <c r="G57" s="28">
+      <c r="G57" s="49">
+        <v>2020</v>
+      </c>
+      <c r="H57" s="49">
+        <v>4659</v>
+      </c>
+      <c r="I57" s="49">
         <v>2325</v>
       </c>
-      <c r="H57" s="28">
-[...5 lines deleted...]
-      <c r="J57" s="28">
+      <c r="J57" s="49">
         <v>1738</v>
       </c>
-      <c r="K57" s="29">
-        <f t="shared" si="1"/>
+      <c r="K57" s="25">
         <v>11885</v>
       </c>
     </row>
     <row r="58" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A58" s="15"/>
-[...5 lines deleted...]
-      <c r="G58" s="17"/>
+      <c r="A58" s="31">
+        <v>2024</v>
+      </c>
+      <c r="B58" s="49">
+        <v>49194</v>
+      </c>
+      <c r="C58" s="49">
+        <v>9886</v>
+      </c>
+      <c r="D58" s="49">
+        <v>6872</v>
+      </c>
+      <c r="E58" s="49">
+        <v>958</v>
+      </c>
+      <c r="F58" s="49">
+        <v>2426</v>
+      </c>
+      <c r="G58" s="49">
+        <v>2367</v>
+      </c>
+      <c r="H58" s="49">
+        <v>5656</v>
+      </c>
+      <c r="I58" s="49">
+        <v>2364</v>
+      </c>
+      <c r="J58" s="49">
+        <v>2283</v>
+      </c>
+      <c r="K58" s="25">
+        <v>16382</v>
+      </c>
     </row>
     <row r="59" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A59" s="18" t="s">
-[...11 lines deleted...]
-      <c r="K59" s="9"/>
+      <c r="A59" s="37">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="28">
+        <v>48590</v>
+      </c>
+      <c r="C59" s="28">
+        <v>9401</v>
+      </c>
+      <c r="D59" s="28">
+        <v>6541</v>
+      </c>
+      <c r="E59" s="28">
+        <v>958</v>
+      </c>
+      <c r="F59" s="28">
+        <v>2050</v>
+      </c>
+      <c r="G59" s="28">
+        <v>2584</v>
+      </c>
+      <c r="H59" s="28">
+        <v>5676</v>
+      </c>
+      <c r="I59" s="28">
+        <v>2103</v>
+      </c>
+      <c r="J59" s="28">
+        <v>2829</v>
+      </c>
+      <c r="K59" s="29">
+        <v>16448</v>
+      </c>
     </row>
     <row r="60" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A60" s="18" t="s">
-[...11 lines deleted...]
-      <c r="K60" s="9"/>
+      <c r="A60" s="15"/>
+      <c r="B60" s="16"/>
+      <c r="C60" s="17"/>
+      <c r="D60" s="17"/>
+      <c r="E60" s="14"/>
+      <c r="F60" s="14"/>
+      <c r="G60" s="17"/>
     </row>
     <row r="61" spans="1:11" ht="10.5" customHeight="1">
       <c r="A61" s="18" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B61" s="19"/>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="20"/>
       <c r="F61" s="20"/>
       <c r="G61" s="8"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
       <c r="J61" s="9"/>
       <c r="K61" s="9"/>
     </row>
     <row r="62" spans="1:11" ht="10.5" customHeight="1">
-      <c r="A62" s="7" t="s">
-        <v>40</v>
+      <c r="A62" s="18" t="s">
+        <v>38</v>
       </c>
       <c r="B62" s="19"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="20"/>
       <c r="F62" s="20"/>
       <c r="G62" s="8"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="9"/>
       <c r="K62" s="9"/>
     </row>
-    <row r="63" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
+    <row r="63" spans="1:11" ht="10.5" customHeight="1">
       <c r="A63" s="18" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B63" s="19"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="20"/>
       <c r="F63" s="20"/>
       <c r="G63" s="8"/>
-    </row>
-[...11 lines deleted...]
-      <c r="K64" s="5"/>
+      <c r="H63" s="9"/>
+      <c r="I63" s="9"/>
+      <c r="J63" s="9"/>
+      <c r="K63" s="9"/>
+    </row>
+    <row r="64" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A64" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B64" s="19"/>
+      <c r="C64" s="8"/>
+      <c r="D64" s="8"/>
+      <c r="E64" s="20"/>
+      <c r="F64" s="20"/>
+      <c r="G64" s="8"/>
+      <c r="H64" s="9"/>
+      <c r="I64" s="9"/>
+      <c r="J64" s="9"/>
+      <c r="K64" s="9"/>
     </row>
     <row r="65" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A65" s="7" t="s">
-        <v>46</v>
+      <c r="A65" s="18" t="s">
+        <v>41</v>
       </c>
       <c r="B65" s="19"/>
       <c r="C65" s="8"/>
-      <c r="D65" s="20"/>
+      <c r="D65" s="8"/>
       <c r="E65" s="20"/>
       <c r="F65" s="20"/>
       <c r="G65" s="8"/>
     </row>
     <row r="66" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A66" s="7" t="s">
-[...11 lines deleted...]
-      <c r="K66" s="21"/>
+      <c r="A66" s="13"/>
+      <c r="B66" s="16"/>
+      <c r="C66" s="17"/>
+      <c r="D66" s="14"/>
+      <c r="E66" s="14"/>
+      <c r="F66" s="14"/>
+      <c r="G66" s="17"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="5"/>
+      <c r="K66" s="5"/>
     </row>
     <row r="67" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A67" s="5"/>
-[...24 lines deleted...]
-      <c r="K68" s="23"/>
+      <c r="A67" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="B67" s="19"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="20"/>
+      <c r="E67" s="20"/>
+      <c r="F67" s="20"/>
+      <c r="G67" s="8"/>
+    </row>
+    <row r="68" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A68" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="B68" s="19"/>
+      <c r="C68" s="20"/>
+      <c r="D68" s="20"/>
+      <c r="E68" s="20"/>
+      <c r="F68" s="8"/>
+      <c r="G68" s="20"/>
+      <c r="H68" s="20"/>
+      <c r="I68" s="20"/>
+      <c r="J68" s="20"/>
+      <c r="K68" s="21"/>
+    </row>
+    <row r="69" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A69" s="5"/>
+      <c r="B69" s="5"/>
+      <c r="C69" s="5"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="5"/>
+      <c r="K69" s="5"/>
+    </row>
+    <row r="70" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A70" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="B70" s="23"/>
+      <c r="C70" s="23"/>
+      <c r="D70" s="23"/>
+      <c r="E70" s="23"/>
+      <c r="F70" s="23"/>
+      <c r="G70" s="23"/>
+      <c r="H70" s="23"/>
+      <c r="I70" s="23"/>
+      <c r="J70" s="23"/>
+      <c r="K70" s="23"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E33691AA-D55F-4D06-A28A-986F7D798148}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="8.42578125" style="59" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="59" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="59" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="59" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="59" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="59"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A1" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="D1" s="58" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="61" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="60" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" s="60" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="B3" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="C3" s="64"/>
+      <c r="D3" s="62" t="s">
+        <v>64</v>
+      </c>
+      <c r="E3" s="62" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A4" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="67"/>
+      <c r="D4" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="E4" s="66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A5" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="67"/>
+      <c r="D5" s="68" t="s">
+        <v>71</v>
+      </c>
+      <c r="E5" s="69" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A6" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" s="67"/>
+      <c r="D6" s="70" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" s="66" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1">
+      <c r="A7" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="68" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="69" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1">
+      <c r="A8" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="67"/>
+      <c r="D8" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="E8" s="66" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A9" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" s="67"/>
+      <c r="D9" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="E9" s="69" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A10" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="66" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="67"/>
+      <c r="D10" s="65" t="s">
+        <v>86</v>
+      </c>
+      <c r="E10" s="66" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A11" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="B11" s="72" t="s">
+        <v>90</v>
+      </c>
+      <c r="C11" s="67"/>
+      <c r="D11" s="71" t="s">
+        <v>89</v>
+      </c>
+      <c r="E11" s="72" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A12" s="73"/>
+      <c r="D12" s="73"/>
+    </row>
+    <row r="13" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A13" s="73"/>
+      <c r="D13" s="73"/>
+    </row>
+    <row r="14" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A14" s="74"/>
+      <c r="D14" s="73"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="74"/>
+      <c r="D15" s="73"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A16" s="73"/>
+      <c r="D16" s="73"/>
+    </row>
+    <row r="17" spans="1:4" ht="10.5" customHeight="1">
+      <c r="A17" s="73"/>
+      <c r="D17" s="73"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>te281</vt:lpstr>
+      <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te281'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Messikommer Reto</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>