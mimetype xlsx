--- v0 (2025-12-05)
+++ v1 (2026-04-28)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\06 Etat, droit et politique\1804 Dépenses et dettes\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\06 Etat, droit et politique\1804 Dépenses et dettes publiques\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C41B1040-5C84-4C33-B2C3-9C90D2D41043}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9AACCBEB-D536-46A7-8F07-1D905267E810}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te308" sheetId="3" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="4" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te308'!$A$1:$R$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te308'!$A$1:$S$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="69">
   <si>
     <t>à redistribuer)</t>
   </si>
   <si>
     <t>Investitionsbeiträge (eigene und durchlaufende)</t>
   </si>
   <si>
@@ -123,77 +123,59 @@
   <si>
     <t>Sach- und übrige Betriebsausgaben</t>
   </si>
   <si>
     <t>Transferausgaben</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Dépenses de transfert </t>
   </si>
   <si>
     <t xml:space="preserve">Dépenses de biens et services autres charges </t>
   </si>
   <si>
     <t>Dépenses de personnel</t>
   </si>
   <si>
     <t>Ausserordentliche Ausgaben</t>
   </si>
   <si>
     <t>Dépenses extraordinaires</t>
   </si>
   <si>
-    <t>Selon le modèle comptable harmonisé (MCH2) et le nouveau modèle comptable de la Confédération (NMC), en milliers de  francs¹.</t>
-[...4 lines deleted...]
-  <si>
     <t>¹Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis</t>
   </si>
   <si>
     <t xml:space="preserve">¹Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen </t>
   </si>
   <si>
     <t xml:space="preserve">Source: Administration fédérale des finances, Berne  </t>
   </si>
   <si>
-    <t>Quelle: Eidg. Finanzverwaltung, Bern, te25-308</t>
-[...10 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
   </si>
   <si>
     <t>0 ou 0,0</t>
@@ -241,50 +223,68 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Dépenses du compte financier de l'Etat de Fribourg, par nature, de 2008 à 2024</t>
+  </si>
+  <si>
+    <t>Ausgaben der Finanzrechnung des Staates Freiburg nach Sachgruppe von 2008 bis 2024</t>
+  </si>
+  <si>
+    <t>Quelle: Eidg. Finanzverwaltung, Bern, te26-308</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 10.03.2026</t>
+  </si>
+  <si>
+    <t>Selon le modèle comptable harmonisé (MCH2) et le nouveau modèle comptable de la Confédération (NMC), en milliers de  francs (valeurs nominales)¹</t>
+  </si>
+  <si>
+    <t>Gemäss harmonisiertem Rechnungslegungsmodell (HRM2) und Rechnungsmodell des Bundes (NRM), in Tausend Franken (nominale Werte)¹</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#\ ###\ ##0;\–\ #\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
@@ -948,123 +948,125 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4022756D-A3C4-435E-9E7D-5DD46CFE913E}">
-  <dimension ref="A1:V35"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9.1796875" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="26.54296875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="26.5703125" style="1" customWidth="1"/>
+    <col min="2" max="18" width="9.140625" style="2"/>
+    <col min="19" max="19" width="26.5703125" style="1" customWidth="1"/>
+    <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" s="8" customFormat="1" ht="12" customHeight="1">
+    <row r="1" spans="1:23" s="8" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="12" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="11"/>
       <c r="L1" s="11"/>
       <c r="M1" s="11"/>
       <c r="N1" s="11"/>
       <c r="O1" s="11"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="11"/>
-    </row>
-    <row r="2" spans="1:22" ht="12" customHeight="1">
+      <c r="R1" s="11"/>
+    </row>
+    <row r="2" spans="1:23" ht="12" customHeight="1">
       <c r="A2" s="10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:22" ht="9.75" customHeight="1">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="9.75" customHeight="1">
       <c r="A3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
-      <c r="T3" s="3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:22" ht="9.75" customHeight="1">
+      <c r="R3" s="1"/>
+      <c r="U3" s="3"/>
+      <c r="W3" s="3"/>
+    </row>
+    <row r="4" spans="1:23" ht="9.75" customHeight="1">
       <c r="A4" s="5" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:22" ht="9.75" customHeight="1">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23" ht="9.75" customHeight="1">
       <c r="A5" s="5" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-    <row r="7" spans="1:22" ht="9.75" customHeight="1">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23" ht="9.75" customHeight="1"/>
+    <row r="7" spans="1:23" ht="9.75" customHeight="1">
       <c r="A7" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="14">
         <v>2008</v>
       </c>
       <c r="C7" s="14">
         <v>2009</v>
       </c>
       <c r="D7" s="14">
         <v>2010</v>
       </c>
       <c r="E7" s="14">
         <v>2011</v>
       </c>
       <c r="F7" s="14">
         <v>2012</v>
       </c>
       <c r="G7" s="14">
         <v>2013</v>
       </c>
       <c r="H7" s="14">
         <v>2014</v>
       </c>
       <c r="I7" s="14">
@@ -1072,53 +1074,56 @@
       </c>
       <c r="J7" s="14">
         <v>2016</v>
       </c>
       <c r="K7" s="14">
         <v>2017</v>
       </c>
       <c r="L7" s="14">
         <v>2018</v>
       </c>
       <c r="M7" s="14">
         <v>2019</v>
       </c>
       <c r="N7" s="14">
         <v>2020</v>
       </c>
       <c r="O7" s="14">
         <v>2021</v>
       </c>
       <c r="P7" s="15">
         <v>2022</v>
       </c>
       <c r="Q7" s="15">
         <v>2023</v>
       </c>
-      <c r="R7" s="16"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:22" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="R7" s="15">
+        <v>2024</v>
+      </c>
+      <c r="S7" s="16"/>
+    </row>
+    <row r="8" spans="1:23" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="25">
         <v>2690172.6655899999</v>
       </c>
       <c r="C8" s="25">
         <v>2866652.95193</v>
       </c>
       <c r="D8" s="25">
         <v>2986112.5452800002</v>
       </c>
       <c r="E8" s="25">
         <v>3155940.4449300002</v>
       </c>
       <c r="F8" s="25">
         <v>3181786.6952599999</v>
       </c>
       <c r="G8" s="25">
         <v>3283290.93084</v>
       </c>
       <c r="H8" s="25">
         <v>3275681.7500700001</v>
       </c>
       <c r="I8" s="25">
@@ -1126,55 +1131,58 @@
       </c>
       <c r="J8" s="25">
         <v>3354542.531</v>
       </c>
       <c r="K8" s="25">
         <v>3451229.1203999999</v>
       </c>
       <c r="L8" s="25">
         <v>3564348.9847300001</v>
       </c>
       <c r="M8" s="25">
         <v>3617753.5269399998</v>
       </c>
       <c r="N8" s="25">
         <v>3744999.92735</v>
       </c>
       <c r="O8" s="25">
         <v>3885177</v>
       </c>
       <c r="P8" s="25">
         <v>4286937.7763700001</v>
       </c>
       <c r="Q8" s="25">
         <v>4153389.3592400001</v>
       </c>
-      <c r="R8" s="18" t="s">
+      <c r="R8" s="25">
+        <v>4291280.29122</v>
+      </c>
+      <c r="S8" s="18" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="9" spans="1:22" s="8" customFormat="1" ht="10.5" customHeight="1">
+    <row r="9" spans="1:23" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="25">
         <v>2451339.7674399996</v>
       </c>
       <c r="C9" s="25">
         <v>2639324.8613799997</v>
       </c>
       <c r="D9" s="25">
         <v>2770682.8799300003</v>
       </c>
       <c r="E9" s="25">
         <v>2878648.8604800003</v>
       </c>
       <c r="F9" s="25">
         <v>2985149.82596</v>
       </c>
       <c r="G9" s="25">
         <v>3079128.2337100003</v>
       </c>
       <c r="H9" s="25">
         <v>3095248.00232</v>
       </c>
       <c r="I9" s="25">
@@ -1182,55 +1190,58 @@
       </c>
       <c r="J9" s="25">
         <v>3191611.7213499998</v>
       </c>
       <c r="K9" s="25">
         <v>3294864.0954200001</v>
       </c>
       <c r="L9" s="25">
         <v>3360140.5467300001</v>
       </c>
       <c r="M9" s="25">
         <v>3412377.3189399997</v>
       </c>
       <c r="N9" s="25">
         <v>3580912.3883799999</v>
       </c>
       <c r="O9" s="25">
         <v>3723636</v>
       </c>
       <c r="P9" s="25">
         <v>4035095.6788499998</v>
       </c>
       <c r="Q9" s="25">
         <v>3879752.9291599998</v>
       </c>
-      <c r="R9" s="18" t="s">
+      <c r="R9" s="25">
+        <v>4030611.1139700003</v>
+      </c>
+      <c r="S9" s="18" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="10" spans="1:22" ht="10.5" customHeight="1">
+    <row r="10" spans="1:23" ht="10.5" customHeight="1">
       <c r="A10" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="26">
         <v>1020743.9823999999</v>
       </c>
       <c r="C10" s="26">
         <v>1075492.6188399999</v>
       </c>
       <c r="D10" s="26">
         <v>1123588.0783599999</v>
       </c>
       <c r="E10" s="26">
         <v>1172394.1691099999</v>
       </c>
       <c r="F10" s="26">
         <v>1216575.6624499999</v>
       </c>
       <c r="G10" s="26">
         <v>1240752.6967499999</v>
       </c>
       <c r="H10" s="26">
         <v>1245425.3827800001</v>
       </c>
       <c r="I10" s="26">
@@ -1238,56 +1249,59 @@
       </c>
       <c r="J10" s="26">
         <v>1278512.3084499999</v>
       </c>
       <c r="K10" s="26">
         <v>1334573.69786</v>
       </c>
       <c r="L10" s="26">
         <v>1358133.3758700001</v>
       </c>
       <c r="M10" s="26">
         <v>1381815.9810599999</v>
       </c>
       <c r="N10" s="26">
         <v>1415646.1648500001</v>
       </c>
       <c r="O10" s="26">
         <v>1446734</v>
       </c>
       <c r="P10" s="26">
         <v>1471421.8809199999</v>
       </c>
       <c r="Q10" s="26">
         <v>1542810.77251</v>
       </c>
-      <c r="R10" s="20" t="s">
+      <c r="R10" s="26">
+        <v>1604630.97043</v>
+      </c>
+      <c r="S10" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="S10" s="27"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:22" ht="10.5" customHeight="1">
+      <c r="T10" s="27"/>
+    </row>
+    <row r="11" spans="1:23" ht="10.5" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="26">
         <v>296223.04343999998</v>
       </c>
       <c r="C11" s="26">
         <v>318165.07753999997</v>
       </c>
       <c r="D11" s="26">
         <v>348688.93057000003</v>
       </c>
       <c r="E11" s="26">
         <v>344309.48437000002</v>
       </c>
       <c r="F11" s="26">
         <v>346694.76691000001</v>
       </c>
       <c r="G11" s="26">
         <v>349595.41460999998</v>
       </c>
       <c r="H11" s="26">
         <v>350723.47908999998</v>
       </c>
       <c r="I11" s="26">
@@ -1295,77 +1309,81 @@
       </c>
       <c r="J11" s="26">
         <v>366161.81540000002</v>
       </c>
       <c r="K11" s="26">
         <v>374198.40925999999</v>
       </c>
       <c r="L11" s="26">
         <v>382857.98751000001</v>
       </c>
       <c r="M11" s="26">
         <v>389805.23858</v>
       </c>
       <c r="N11" s="26">
         <v>383332.18273</v>
       </c>
       <c r="O11" s="26">
         <v>408934</v>
       </c>
       <c r="P11" s="26">
         <v>431030.37787999999</v>
       </c>
       <c r="Q11" s="26">
         <v>438713.26467</v>
       </c>
-      <c r="R11" s="20" t="s">
+      <c r="R11" s="26">
+        <v>453950.91206</v>
+      </c>
+      <c r="S11" s="20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="12" spans="1:22" ht="10.5" customHeight="1">
+    <row r="12" spans="1:23" ht="10.5" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="26"/>
       <c r="C12" s="26"/>
       <c r="D12" s="26"/>
       <c r="E12" s="26"/>
       <c r="F12" s="26"/>
       <c r="G12" s="26"/>
       <c r="H12" s="26"/>
       <c r="I12" s="26"/>
       <c r="J12" s="26"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26"/>
       <c r="O12" s="26"/>
       <c r="P12" s="26"/>
       <c r="Q12" s="26"/>
-      <c r="R12" s="20"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:22" ht="10.5" customHeight="1">
+      <c r="R12" s="26"/>
+      <c r="S12" s="20"/>
+    </row>
+    <row r="13" spans="1:23" ht="10.5" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="26">
         <v>1134372.7415999998</v>
       </c>
       <c r="C13" s="26">
         <v>1245667.165</v>
       </c>
       <c r="D13" s="26">
         <v>1298405.871</v>
       </c>
       <c r="E13" s="26">
         <v>1361945.2069999999</v>
       </c>
       <c r="F13" s="26">
         <v>1421879.3966000001</v>
       </c>
       <c r="G13" s="26">
         <v>1488780.1223500001</v>
       </c>
       <c r="H13" s="26">
         <v>1499099.1404500001</v>
       </c>
       <c r="I13" s="26">
@@ -1373,55 +1391,58 @@
       </c>
       <c r="J13" s="26">
         <v>1546937.5974999999</v>
       </c>
       <c r="K13" s="26">
         <v>1586091.9883000001</v>
       </c>
       <c r="L13" s="26">
         <v>1619149.1833500001</v>
       </c>
       <c r="M13" s="26">
         <v>1639106.0992999999</v>
       </c>
       <c r="N13" s="26">
         <v>1707722.3828</v>
       </c>
       <c r="O13" s="26">
         <v>1732101</v>
       </c>
       <c r="P13" s="26">
         <v>1741412.21505</v>
       </c>
       <c r="Q13" s="26">
         <v>1857753.83598</v>
       </c>
-      <c r="R13" s="20" t="s">
+      <c r="R13" s="26">
+        <v>1920774.11313</v>
+      </c>
+      <c r="S13" s="20" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:22" ht="10.5" customHeight="1">
+    <row r="14" spans="1:23" ht="10.5" customHeight="1">
       <c r="A14" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="26">
         <v>0</v>
       </c>
       <c r="C14" s="26">
         <v>0</v>
       </c>
       <c r="D14" s="26">
         <v>0</v>
       </c>
       <c r="E14" s="26">
         <v>0</v>
       </c>
       <c r="F14" s="26">
         <v>0</v>
       </c>
       <c r="G14" s="26">
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>0</v>
       </c>
       <c r="I14" s="26">
@@ -1429,55 +1450,58 @@
       </c>
       <c r="J14" s="26">
         <v>0</v>
       </c>
       <c r="K14" s="26">
         <v>0</v>
       </c>
       <c r="L14" s="26">
         <v>0</v>
       </c>
       <c r="M14" s="26">
         <v>1650</v>
       </c>
       <c r="N14" s="26">
         <v>74211.657999999996</v>
       </c>
       <c r="O14" s="26">
         <v>135867</v>
       </c>
       <c r="P14" s="26">
         <v>391231.20500000002</v>
       </c>
       <c r="Q14" s="26">
         <v>40475.055999999997</v>
       </c>
-      <c r="R14" s="20" t="s">
+      <c r="R14" s="26">
+        <v>51255.118349999997</v>
+      </c>
+      <c r="S14" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="15" spans="1:22" s="8" customFormat="1" ht="10.5" customHeight="1">
+    <row r="15" spans="1:23" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="25">
         <v>26017.876</v>
       </c>
       <c r="C15" s="25">
         <v>24305.69</v>
       </c>
       <c r="D15" s="25">
         <v>23545.062000000002</v>
       </c>
       <c r="E15" s="25">
         <v>22153.476999999999</v>
       </c>
       <c r="F15" s="25">
         <v>16275.575999999999</v>
       </c>
       <c r="G15" s="25">
         <v>14010.829</v>
       </c>
       <c r="H15" s="25">
         <v>4199.63</v>
       </c>
       <c r="I15" s="25">
@@ -1485,55 +1509,58 @@
       </c>
       <c r="J15" s="25">
         <v>4244.4530000000004</v>
       </c>
       <c r="K15" s="25">
         <v>3822.9679999999998</v>
       </c>
       <c r="L15" s="25">
         <v>4517.1959999999999</v>
       </c>
       <c r="M15" s="25">
         <v>4965.7299999999996</v>
       </c>
       <c r="N15" s="25">
         <v>5595.8710000000001</v>
       </c>
       <c r="O15" s="25">
         <v>5260</v>
       </c>
       <c r="P15" s="25">
         <v>6445.0845200000003</v>
       </c>
       <c r="Q15" s="25">
         <v>6521.5670799999998</v>
       </c>
-      <c r="R15" s="18" t="s">
+      <c r="R15" s="25">
+        <v>8583.2804500000002</v>
+      </c>
+      <c r="S15" s="18" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="16" spans="1:22" ht="10.5" customHeight="1">
+    <row r="16" spans="1:23" ht="10.5" customHeight="1">
       <c r="A16" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="26">
         <v>26017.876</v>
       </c>
       <c r="C16" s="26">
         <v>24305.69</v>
       </c>
       <c r="D16" s="26">
         <v>23545.062000000002</v>
       </c>
       <c r="E16" s="26">
         <v>22153.476999999999</v>
       </c>
       <c r="F16" s="26">
         <v>16275.575999999999</v>
       </c>
       <c r="G16" s="26">
         <v>14010.829</v>
       </c>
       <c r="H16" s="26">
         <v>4199.63</v>
       </c>
       <c r="I16" s="26">
@@ -1541,55 +1568,58 @@
       </c>
       <c r="J16" s="26">
         <v>4244.4530000000004</v>
       </c>
       <c r="K16" s="26">
         <v>3822.9679999999998</v>
       </c>
       <c r="L16" s="26">
         <v>4517.1959999999999</v>
       </c>
       <c r="M16" s="26">
         <v>4965.7299999999996</v>
       </c>
       <c r="N16" s="26">
         <v>5595.8710000000001</v>
       </c>
       <c r="O16" s="26">
         <v>5260</v>
       </c>
       <c r="P16" s="26">
         <v>6445.0845200000003</v>
       </c>
       <c r="Q16" s="26">
         <v>6521.5670799999998</v>
       </c>
-      <c r="R16" s="20" t="s">
+      <c r="R16" s="26">
+        <v>8583.2804500000002</v>
+      </c>
+      <c r="S16" s="20" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="17" spans="1:19" s="8" customFormat="1" ht="10.5" customHeight="1">
+    <row r="17" spans="1:20" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A17" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="25">
         <v>212815.02215</v>
       </c>
       <c r="C17" s="25">
         <v>203022.40054999999</v>
       </c>
       <c r="D17" s="25">
         <v>191884.60334999999</v>
       </c>
       <c r="E17" s="25">
         <v>255138.10745000001</v>
       </c>
       <c r="F17" s="25">
         <v>180361.29329999999</v>
       </c>
       <c r="G17" s="25">
         <v>190151.86812999999</v>
       </c>
       <c r="H17" s="25">
         <v>176234.11775</v>
       </c>
       <c r="I17" s="25">
@@ -1597,55 +1627,58 @@
       </c>
       <c r="J17" s="25">
         <v>158686.35665</v>
       </c>
       <c r="K17" s="25">
         <v>152542.05697999999</v>
       </c>
       <c r="L17" s="25">
         <v>199691.242</v>
       </c>
       <c r="M17" s="25">
         <v>200410.478</v>
       </c>
       <c r="N17" s="25">
         <v>158491.66797000001</v>
       </c>
       <c r="O17" s="25">
         <v>156281</v>
       </c>
       <c r="P17" s="25">
         <v>245397.01300000001</v>
       </c>
       <c r="Q17" s="25">
         <v>267114.86300000001</v>
       </c>
-      <c r="R17" s="18" t="s">
+      <c r="R17" s="25">
+        <v>252085.89679999999</v>
+      </c>
+      <c r="S17" s="18" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="18" spans="1:19" ht="10.5" customHeight="1">
+    <row r="18" spans="1:20" ht="10.5" customHeight="1">
       <c r="A18" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="26">
         <v>161453.30415000001</v>
       </c>
       <c r="C18" s="26">
         <v>147438.45355000001</v>
       </c>
       <c r="D18" s="26">
         <v>121208.13735</v>
       </c>
       <c r="E18" s="26">
         <v>171012.25344999999</v>
       </c>
       <c r="F18" s="26">
         <v>119140.6683</v>
       </c>
       <c r="G18" s="26">
         <v>134853.94013</v>
       </c>
       <c r="H18" s="26">
         <v>117052.08074999999</v>
       </c>
       <c r="I18" s="26">
@@ -1653,55 +1686,58 @@
       </c>
       <c r="J18" s="26">
         <v>103570.28664999999</v>
       </c>
       <c r="K18" s="26">
         <v>94996.003979999994</v>
       </c>
       <c r="L18" s="26">
         <v>140602.967</v>
       </c>
       <c r="M18" s="26">
         <v>109348.24400000001</v>
       </c>
       <c r="N18" s="26">
         <v>78332.161970000001</v>
       </c>
       <c r="O18" s="26">
         <v>74120</v>
       </c>
       <c r="P18" s="26">
         <v>89568.130999999994</v>
       </c>
       <c r="Q18" s="26">
         <v>130146.54</v>
       </c>
-      <c r="R18" s="20" t="s">
+      <c r="R18" s="26">
+        <v>135006.02480000001</v>
+      </c>
+      <c r="S18" s="20" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:19" ht="10.5" customHeight="1">
+    <row r="19" spans="1:20" ht="10.5" customHeight="1">
       <c r="A19" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="26">
         <v>10168.001</v>
       </c>
       <c r="C19" s="26">
         <v>8022.05</v>
       </c>
       <c r="D19" s="26">
         <v>8929.7999999999993</v>
       </c>
       <c r="E19" s="26">
         <v>29073.811000000002</v>
       </c>
       <c r="F19" s="26">
         <v>11899.387000000001</v>
       </c>
       <c r="G19" s="26">
         <v>9415.35</v>
       </c>
       <c r="H19" s="26">
         <v>8183.7089999999998</v>
       </c>
       <c r="I19" s="26">
@@ -1709,55 +1745,58 @@
       </c>
       <c r="J19" s="26">
         <v>7617.1959999999999</v>
       </c>
       <c r="K19" s="26">
         <v>10700.856</v>
       </c>
       <c r="L19" s="26">
         <v>6382.6940000000004</v>
       </c>
       <c r="M19" s="26">
         <v>30933.350999999999</v>
       </c>
       <c r="N19" s="26">
         <v>9049.2939999999999</v>
       </c>
       <c r="O19" s="26">
         <v>8311</v>
       </c>
       <c r="P19" s="26">
         <v>8528.5580000000009</v>
       </c>
       <c r="Q19" s="26">
         <v>25057.93</v>
       </c>
-      <c r="R19" s="20" t="s">
+      <c r="R19" s="26">
+        <v>21375.273000000001</v>
+      </c>
+      <c r="S19" s="20" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="20" spans="1:19" ht="10.5" customHeight="1">
+    <row r="20" spans="1:20" ht="10.5" customHeight="1">
       <c r="A20" s="19" t="s">
         <v>4</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="D20" s="26">
         <v>9390</v>
       </c>
       <c r="E20" s="26">
         <v>1983</v>
       </c>
       <c r="F20" s="26">
         <v>200</v>
       </c>
       <c r="G20" s="26">
         <v>460</v>
       </c>
       <c r="H20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="I20" s="26">
@@ -1765,55 +1804,58 @@
       </c>
       <c r="J20" s="26" t="s">
         <v>23</v>
       </c>
       <c r="K20" s="26">
         <v>0</v>
       </c>
       <c r="L20" s="26">
         <v>2196</v>
       </c>
       <c r="M20" s="26">
         <v>5844.6949999999997</v>
       </c>
       <c r="N20" s="26">
         <v>1500</v>
       </c>
       <c r="O20" s="26">
         <v>850</v>
       </c>
       <c r="P20" s="26">
         <v>39000.300999999999</v>
       </c>
       <c r="Q20" s="26">
         <v>0</v>
       </c>
-      <c r="R20" s="21" t="s">
+      <c r="R20" s="26">
+        <v>0</v>
+      </c>
+      <c r="S20" s="21" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:19" ht="10.5" customHeight="1">
+    <row r="21" spans="1:20" ht="10.5" customHeight="1">
       <c r="A21" s="19" t="s">
         <v>2</v>
       </c>
       <c r="B21" s="26">
         <v>41193.716999999997</v>
       </c>
       <c r="C21" s="26">
         <v>47561.896999999997</v>
       </c>
       <c r="D21" s="26">
         <v>52356.665999999997</v>
       </c>
       <c r="E21" s="26">
         <v>53069.042999999998</v>
       </c>
       <c r="F21" s="26">
         <v>49121.237999999998</v>
       </c>
       <c r="G21" s="26">
         <v>45422.578000000001</v>
       </c>
       <c r="H21" s="26">
         <v>50998.328000000001</v>
       </c>
       <c r="I21" s="26">
@@ -1821,466 +1863,479 @@
       </c>
       <c r="J21" s="26">
         <v>47498.874000000003</v>
       </c>
       <c r="K21" s="26">
         <v>46845.197</v>
       </c>
       <c r="L21" s="26">
         <v>50509.580999999998</v>
       </c>
       <c r="M21" s="26">
         <v>54284.188000000002</v>
       </c>
       <c r="N21" s="26">
         <v>69610.212</v>
       </c>
       <c r="O21" s="26">
         <v>72999</v>
       </c>
       <c r="P21" s="26">
         <v>108300.023</v>
       </c>
       <c r="Q21" s="26">
         <v>111910.393</v>
       </c>
-      <c r="R21" s="20" t="s">
+      <c r="R21" s="26">
+        <v>95704.599000000002</v>
+      </c>
+      <c r="S21" s="20" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:19" ht="10.5" customHeight="1">
+    <row r="22" spans="1:20" ht="10.5" customHeight="1">
       <c r="A22" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="28"/>
       <c r="C22" s="28"/>
       <c r="D22" s="28"/>
       <c r="E22" s="28"/>
       <c r="F22" s="28"/>
       <c r="G22" s="28"/>
       <c r="H22" s="28"/>
       <c r="I22" s="28"/>
       <c r="J22" s="28"/>
       <c r="K22" s="28"/>
       <c r="L22" s="28"/>
       <c r="M22" s="28"/>
       <c r="N22" s="28"/>
       <c r="O22" s="28"/>
       <c r="P22" s="28"/>
       <c r="Q22" s="28"/>
-      <c r="R22" s="23"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:19" ht="10.5" customHeight="1">
+      <c r="R22" s="28"/>
+      <c r="S22" s="23"/>
+    </row>
+    <row r="23" spans="1:20" ht="10.5" customHeight="1">
       <c r="A23" s="6"/>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
-      <c r="R23" s="6"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="R23" s="7"/>
+      <c r="S23" s="6"/>
+    </row>
+    <row r="24" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A24" s="5" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="25" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A25" s="5" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="27" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="4" t="s">
         <v>31</v>
       </c>
-    </row>
-[...12 lines deleted...]
-    <row r="28" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="T27" s="29"/>
+    </row>
+    <row r="28" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="B28" s="24"/>
       <c r="C28" s="24"/>
       <c r="D28" s="24"/>
       <c r="E28" s="24"/>
       <c r="F28" s="24"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
       <c r="J28" s="24"/>
       <c r="K28" s="24"/>
       <c r="L28" s="24"/>
       <c r="M28" s="24"/>
       <c r="N28" s="24"/>
       <c r="O28" s="24"/>
       <c r="P28" s="24"/>
       <c r="Q28" s="24"/>
       <c r="R28" s="24"/>
-    </row>
-    <row r="29" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="S28" s="24"/>
+    </row>
+    <row r="29" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="4"/>
       <c r="E29" s="4"/>
       <c r="F29" s="4"/>
       <c r="G29" s="4"/>
       <c r="H29" s="4"/>
       <c r="I29" s="4"/>
       <c r="J29" s="4"/>
       <c r="K29" s="4"/>
       <c r="L29" s="4"/>
       <c r="M29" s="4"/>
       <c r="N29" s="4"/>
       <c r="O29" s="4"/>
       <c r="P29" s="4"/>
       <c r="Q29" s="4"/>
       <c r="R29" s="4"/>
-    </row>
-    <row r="30" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="S29" s="4"/>
+    </row>
+    <row r="30" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A30" s="5" t="s">
-        <v>35</v>
+        <v>66</v>
       </c>
       <c r="B30" s="24"/>
       <c r="C30" s="24"/>
       <c r="D30" s="24"/>
       <c r="E30" s="24"/>
       <c r="F30" s="24"/>
       <c r="G30" s="24"/>
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="24"/>
       <c r="O30" s="24"/>
       <c r="P30" s="24"/>
       <c r="Q30" s="24"/>
-    </row>
-    <row r="31" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="R30" s="24"/>
+    </row>
+    <row r="31" spans="1:20" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="B31" s="24"/>
       <c r="C31" s="24"/>
       <c r="D31" s="24"/>
       <c r="E31" s="24"/>
       <c r="F31" s="24"/>
       <c r="G31" s="24"/>
       <c r="H31" s="24"/>
       <c r="I31" s="24"/>
       <c r="J31" s="24"/>
       <c r="K31" s="24"/>
       <c r="L31" s="24"/>
       <c r="M31" s="24"/>
       <c r="N31" s="24"/>
       <c r="O31" s="24"/>
       <c r="P31" s="24"/>
       <c r="Q31" s="24"/>
-    </row>
-    <row r="32" spans="1:19" ht="10.5" customHeight="1">
+      <c r="R31" s="24"/>
+    </row>
+    <row r="32" spans="1:20" ht="10.5" customHeight="1">
       <c r="B32" s="30"/>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="30"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="30"/>
       <c r="N32" s="30"/>
       <c r="O32" s="30"/>
       <c r="P32" s="30"/>
       <c r="Q32" s="30"/>
-    </row>
-    <row r="33" spans="2:17" ht="10.5" customHeight="1">
+      <c r="R32" s="30"/>
+    </row>
+    <row r="33" spans="2:18" ht="10.5" customHeight="1">
       <c r="B33" s="30"/>
       <c r="C33" s="30"/>
       <c r="D33" s="30"/>
       <c r="E33" s="30"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="30"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
       <c r="K33" s="30"/>
       <c r="L33" s="30"/>
       <c r="M33" s="30"/>
       <c r="N33" s="30"/>
       <c r="O33" s="30"/>
       <c r="P33" s="30"/>
       <c r="Q33" s="30"/>
-    </row>
-    <row r="34" spans="2:17" ht="10.5" customHeight="1">
+      <c r="R33" s="30"/>
+    </row>
+    <row r="34" spans="2:18" ht="10.5" customHeight="1">
       <c r="B34" s="30"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="30"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
       <c r="K34" s="30"/>
       <c r="L34" s="30"/>
       <c r="M34" s="30"/>
       <c r="N34" s="30"/>
       <c r="O34" s="30"/>
       <c r="P34" s="30"/>
       <c r="Q34" s="30"/>
-    </row>
-    <row r="35" spans="2:17" ht="10.5" customHeight="1">
+      <c r="R34" s="30"/>
+    </row>
+    <row r="35" spans="2:18" ht="10.5" customHeight="1">
       <c r="B35" s="30"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="30"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
       <c r="K35" s="30"/>
       <c r="L35" s="30"/>
       <c r="M35" s="30"/>
       <c r="N35" s="30"/>
       <c r="O35" s="30"/>
       <c r="P35" s="30"/>
       <c r="Q35" s="30"/>
+      <c r="R35" s="30"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADC99349-2E51-4859-9E6F-B12AAE8FA5C1}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="32" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="32"/>
+    <col min="1" max="1" width="8.42578125" style="32" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="32" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="32" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="32" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="32" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="32"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="10.5">
+    <row r="1" spans="1:5">
       <c r="A1" s="31" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D1" s="31" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="34" customFormat="1">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="D2" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="35" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="35" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="E3" s="35" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="38" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="C4" s="40"/>
       <c r="D4" s="38" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="39" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="41" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="41" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E5" s="42" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
       <c r="A6" s="43" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="43" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E6" s="39" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="17">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18">
       <c r="A7" s="41" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B7" s="42" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C7" s="40"/>
       <c r="D7" s="41" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="E7" s="42" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="17">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18">
       <c r="A8" s="38" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B8" s="39" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C8" s="40"/>
       <c r="D8" s="38" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="E8" s="39" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="41" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="41" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="E9" s="42" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="38" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C10" s="40"/>
       <c r="D10" s="38" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="44" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="B11" s="45" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C11" s="40"/>
       <c r="D11" s="44" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="E11" s="45" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="12.5">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="12.75">
       <c r="A12" s="46"/>
       <c r="D12" s="46"/>
     </row>
-    <row r="13" spans="1:5" ht="12.5">
+    <row r="13" spans="1:5" ht="12.75">
       <c r="A13" s="46"/>
       <c r="D13" s="46"/>
     </row>
-    <row r="14" spans="1:5" ht="14.5">
+    <row r="14" spans="1:5" ht="15">
       <c r="A14" s="47"/>
       <c r="D14" s="46"/>
     </row>
-    <row r="15" spans="1:5" ht="14.5">
+    <row r="15" spans="1:5" ht="15">
       <c r="A15" s="47"/>
       <c r="D15" s="46"/>
     </row>
-    <row r="16" spans="1:5" ht="12.5">
+    <row r="16" spans="1:5" ht="12.75">
       <c r="A16" s="46"/>
       <c r="D16" s="46"/>
     </row>
-    <row r="17" spans="1:4" ht="12.5">
+    <row r="17" spans="1:4" ht="12.75">
       <c r="A17" s="46"/>
       <c r="D17" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>