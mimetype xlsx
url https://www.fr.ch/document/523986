--- v0 (2025-12-05)
+++ v1 (2026-04-28)
@@ -1,66 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\06 Etat, droit et politique\1804 Dépenses et dettes\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\06 Etat, droit et politique\1804 Dépenses et dettes publiques\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5B85EFB-A457-418C-9BBA-E27639DEE28A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F47BDF59-28A9-48F6-8257-1F58A329AABF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te302" sheetId="6" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4ec6d868-249a-476c-be85-f60992101c48'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te302'!$A$1:$L$72</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te302'!$A$1:$L$73</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="134" uniqueCount="126">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -297,71 +297,53 @@
   <si>
     <t>Gesund-</t>
   </si>
   <si>
     <t>heit</t>
   </si>
   <si>
     <t>stration</t>
   </si>
   <si>
     <t>générale</t>
   </si>
   <si>
     <t>Admini-</t>
   </si>
   <si>
     <t>T18-04-01</t>
   </si>
   <si>
     <t>¹Y compris les doubles imputations cantons-cantons / Inbegriffen Doppelzählungen Kantone-Kantone</t>
   </si>
   <si>
     <t>Source: Administration fédérale des finances, Berne</t>
   </si>
   <si>
-    <t>Dépenses des cantons, de 2001 à 2023</t>
-[...10 lines deleted...]
-  <si>
     <t>Suisse / Schweiz (2023)</t>
   </si>
   <si>
-    <t>Quelle:  Eidg. Finanzverwaltung, Bern, te25-302</t>
-[...4 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -412,50 +394,68 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Dépenses des cantons, de 2001 à 2024</t>
+  </si>
+  <si>
+    <t>Ausgaben der Kantone von 2001 bis 2024</t>
+  </si>
+  <si>
+    <t>Quelle:  Eidg. Finanzverwaltung, Bern, te26-302</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 10.03.2026</t>
+  </si>
+  <si>
+    <t>Suisse et canton de Fribourg. En francs par habitant (valeurs nominales), selon le modèle comptable harmonisé (MCH2) et le nouveau modèle comptable de la Confédération (NMC)¹</t>
+  </si>
+  <si>
+    <t>Schweiz und Kanton Freiburg. In Franken pro Einwohner (nominale Werte), gemäss harmonisiertem Rechnungslegungsmodell (HRM2) und Rechnungsmodell des Bundes (NRM)¹</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -1200,2631 +1200,2669 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O92"/>
+  <dimension ref="A1:O93"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.54296875" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.5703125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="15.453125" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="12.54296875" style="2"/>
+    <col min="1" max="1" width="15.42578125" style="2" customWidth="1"/>
+    <col min="2" max="11" width="9.5703125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.42578125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="3.5703125" style="2" hidden="1" customWidth="1"/>
+    <col min="14" max="16384" width="12.5703125" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" s="1" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
-        <v>87</v>
+        <v>120</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="N1" s="46"/>
       <c r="O1" s="45"/>
     </row>
-    <row r="2" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:15" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
-        <v>88</v>
+        <v>121</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="N2" s="47"/>
     </row>
-    <row r="3" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="10"/>
       <c r="C3" s="11"/>
       <c r="D3" s="10"/>
       <c r="E3" s="11"/>
       <c r="F3" s="10"/>
       <c r="G3" s="11"/>
       <c r="H3" s="10"/>
       <c r="I3" s="11"/>
       <c r="J3" s="10"/>
       <c r="K3" s="11"/>
       <c r="L3" s="10"/>
     </row>
-    <row r="4" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
-        <v>89</v>
+        <v>124</v>
       </c>
       <c r="B4" s="10"/>
       <c r="C4" s="10"/>
       <c r="D4" s="10"/>
       <c r="E4" s="10"/>
       <c r="F4" s="10"/>
       <c r="G4" s="10"/>
       <c r="H4" s="10"/>
       <c r="I4" s="10"/>
       <c r="J4" s="10"/>
       <c r="K4" s="10"/>
       <c r="L4" s="10"/>
     </row>
-    <row r="5" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12" t="s">
-        <v>90</v>
+        <v>125</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="10"/>
       <c r="E5" s="10"/>
       <c r="F5" s="10"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
       <c r="K5" s="10"/>
       <c r="L5" s="10"/>
     </row>
-    <row r="6" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="8"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
     </row>
-    <row r="7" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17" t="s">
         <v>84</v>
       </c>
       <c r="B7" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C7" s="35" t="s">
         <v>83</v>
       </c>
       <c r="D7" s="35" t="s">
         <v>2</v>
       </c>
       <c r="E7" s="35" t="s">
         <v>3</v>
       </c>
       <c r="F7" s="35" t="s">
         <v>4</v>
       </c>
       <c r="G7" s="35" t="s">
         <v>5</v>
       </c>
       <c r="H7" s="35" t="s">
         <v>6</v>
       </c>
       <c r="I7" s="35" t="s">
         <v>7</v>
       </c>
       <c r="J7" s="35" t="s">
         <v>8</v>
       </c>
       <c r="K7" s="35" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="35" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18"/>
       <c r="B8" s="36"/>
       <c r="C8" s="37" t="s">
         <v>81</v>
       </c>
       <c r="D8" s="37" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="37"/>
       <c r="F8" s="37" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="37"/>
       <c r="H8" s="37" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="37" t="s">
         <v>14</v>
       </c>
       <c r="J8" s="37" t="s">
         <v>15</v>
       </c>
       <c r="K8" s="37" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="37" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="19"/>
       <c r="B9" s="36"/>
       <c r="C9" s="37" t="s">
         <v>82</v>
       </c>
       <c r="D9" s="37" t="s">
         <v>18</v>
       </c>
       <c r="E9" s="37"/>
       <c r="F9" s="37" t="s">
         <v>74</v>
       </c>
       <c r="G9" s="37"/>
       <c r="H9" s="37"/>
       <c r="I9" s="37" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="37" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="37"/>
       <c r="L9" s="37"/>
     </row>
-    <row r="10" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="19"/>
       <c r="B10" s="36"/>
       <c r="C10" s="37"/>
       <c r="D10" s="37" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="37"/>
       <c r="F10" s="37" t="s">
         <v>75</v>
       </c>
       <c r="G10" s="37"/>
       <c r="H10" s="37"/>
       <c r="I10" s="37"/>
       <c r="J10" s="37" t="s">
         <v>22</v>
       </c>
       <c r="K10" s="37"/>
       <c r="L10" s="37"/>
     </row>
-    <row r="11" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="19"/>
       <c r="B11" s="36"/>
       <c r="C11" s="37"/>
       <c r="D11" s="37"/>
       <c r="E11" s="37"/>
       <c r="F11" s="37"/>
       <c r="G11" s="37"/>
       <c r="H11" s="37"/>
       <c r="I11" s="37"/>
       <c r="J11" s="37" t="s">
         <v>23</v>
       </c>
       <c r="K11" s="37"/>
       <c r="L11" s="37"/>
     </row>
-    <row r="12" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="20"/>
       <c r="B12" s="36"/>
       <c r="C12" s="37" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="37" t="s">
         <v>25</v>
       </c>
       <c r="E12" s="37" t="s">
         <v>26</v>
       </c>
       <c r="F12" s="37" t="s">
         <v>76</v>
       </c>
       <c r="G12" s="37" t="s">
         <v>79</v>
       </c>
       <c r="H12" s="37" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="37" t="s">
         <v>28</v>
       </c>
       <c r="J12" s="37" t="s">
         <v>29</v>
       </c>
       <c r="K12" s="37" t="s">
         <v>30</v>
       </c>
       <c r="L12" s="37" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="13" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="20"/>
       <c r="B13" s="36"/>
       <c r="C13" s="37" t="s">
         <v>32</v>
       </c>
       <c r="D13" s="37" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="37"/>
       <c r="F13" s="37" t="s">
         <v>77</v>
       </c>
       <c r="G13" s="37" t="s">
         <v>80</v>
       </c>
       <c r="H13" s="37" t="s">
         <v>34</v>
       </c>
       <c r="I13" s="37" t="s">
         <v>35</v>
       </c>
       <c r="J13" s="37" t="s">
         <v>36</v>
       </c>
       <c r="K13" s="37" t="s">
         <v>37</v>
       </c>
       <c r="L13" s="37" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="14" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="20"/>
       <c r="B14" s="36"/>
       <c r="C14" s="37"/>
       <c r="D14" s="37" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="37"/>
       <c r="F14" s="37" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="37"/>
       <c r="H14" s="37"/>
       <c r="I14" s="37" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="37" t="s">
         <v>42</v>
       </c>
       <c r="K14" s="37"/>
       <c r="L14" s="37"/>
     </row>
-    <row r="15" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="21"/>
       <c r="B15" s="38"/>
       <c r="C15" s="39"/>
       <c r="D15" s="39" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="39"/>
       <c r="F15" s="39" t="s">
         <v>40</v>
       </c>
       <c r="G15" s="39"/>
       <c r="H15" s="39"/>
       <c r="I15" s="39" t="s">
         <v>44</v>
       </c>
       <c r="J15" s="39" t="s">
         <v>45</v>
       </c>
       <c r="K15" s="39"/>
       <c r="L15" s="39"/>
     </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:15" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="27" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="B16" s="24">
-        <v>12145.725365374927</v>
+        <v>12481.749571194863</v>
       </c>
       <c r="C16" s="24">
-        <v>622.10568925250652</v>
+        <v>629.32725516892071</v>
       </c>
       <c r="D16" s="24">
-        <v>1034.0932911252635</v>
+        <v>1071.0465276459538</v>
       </c>
       <c r="E16" s="24">
-        <v>3492.9745135066555</v>
+        <v>3574.454134681805</v>
       </c>
       <c r="F16" s="24">
-        <v>231.156173051737</v>
+        <v>237.3208759645033</v>
       </c>
       <c r="G16" s="24">
-        <v>1738.8575590622447</v>
+        <v>1807.7858581190651</v>
       </c>
       <c r="H16" s="24">
-        <v>2751.3343656647849</v>
+        <v>2859.6171018382156</v>
       </c>
       <c r="I16" s="24">
-        <v>782.62533684470998</v>
+        <v>785.01427022286384</v>
       </c>
       <c r="J16" s="24">
-        <v>192.21586260900844</v>
+        <v>208.5316990785746</v>
       </c>
       <c r="K16" s="24">
-        <v>606.30109532855397</v>
+        <v>581.05359874963415</v>
       </c>
       <c r="L16" s="22">
-        <v>694.06147892946217</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>727.59824972532783</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B17" s="14">
-        <v>8088.9533294718258</v>
+        <v>8438.156561992806</v>
       </c>
       <c r="C17" s="14">
-        <v>354.84605820352323</v>
+        <v>381.91613487914833</v>
       </c>
       <c r="D17" s="14">
-        <v>708.05516537493929</v>
+        <v>734.03941940326877</v>
       </c>
       <c r="E17" s="14">
-        <v>2611.6415359850248</v>
+        <v>2737.745683235546</v>
       </c>
       <c r="F17" s="14">
-        <v>123.74628085438967</v>
+        <v>147.91605178635157</v>
       </c>
       <c r="G17" s="14">
-        <v>1356.6431076275653</v>
+        <v>1427.1392353329659</v>
       </c>
       <c r="H17" s="14">
-        <v>1658.7370868477449</v>
+        <v>1792.2660531263375</v>
       </c>
       <c r="I17" s="14">
-        <v>515.50869634510468</v>
+        <v>470.48442575452827</v>
       </c>
       <c r="J17" s="14">
-        <v>102.38286585459133</v>
+        <v>103.38054095776174</v>
       </c>
       <c r="K17" s="14">
-        <v>314.21553598224358</v>
+        <v>314.85848472211018</v>
       </c>
       <c r="L17" s="15">
-        <v>343.17699639669956</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>328.4105327947866</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="14">
-        <v>9809.6892463520235</v>
+        <v>10672.556025265018</v>
       </c>
       <c r="C18" s="14">
-        <v>818.62564665847094</v>
+        <v>962.43548162544164</v>
       </c>
       <c r="D18" s="14">
-        <v>876.45515937071286</v>
+        <v>907.98627473498243</v>
       </c>
       <c r="E18" s="14">
-        <v>1677.5208238459209</v>
+        <v>1699.6240851590105</v>
       </c>
       <c r="F18" s="14">
-        <v>117.63437703778929</v>
+        <v>122.77084964664311</v>
       </c>
       <c r="G18" s="14">
-        <v>1707.9511559498994</v>
+        <v>2062.4397879858657</v>
       </c>
       <c r="H18" s="14">
-        <v>2035.9472653090313</v>
+        <v>2195.7127072438161</v>
       </c>
       <c r="I18" s="14">
-        <v>749.3444158782761</v>
+        <v>783.40184575971728</v>
       </c>
       <c r="J18" s="14">
-        <v>181.8781980152155</v>
+        <v>200.59344363957598</v>
       </c>
       <c r="K18" s="14">
-        <v>972.99878062251673</v>
+        <v>1083.7825902826855</v>
       </c>
       <c r="L18" s="15">
-        <v>671.33342366419015</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>653.80895918727924</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B19" s="14">
-        <v>10808.286907063422</v>
+        <v>11259.265478119936</v>
       </c>
       <c r="C19" s="14">
-        <v>1269.7870840277567</v>
+        <v>1129.6632889128998</v>
       </c>
       <c r="D19" s="14">
-        <v>878.40065331353594</v>
+        <v>954.76529923764929</v>
       </c>
       <c r="E19" s="14">
-        <v>1655.9472009939093</v>
+        <v>1659.6010690917822</v>
       </c>
       <c r="F19" s="14">
-        <v>288.99522499318203</v>
+        <v>187.60276607239328</v>
       </c>
       <c r="G19" s="14">
-        <v>1940.1933565649524</v>
+        <v>1955.4293162854913</v>
       </c>
       <c r="H19" s="14">
-        <v>1574.613825035605</v>
+        <v>1865.6168719611021</v>
       </c>
       <c r="I19" s="14">
-        <v>699.46014787430693</v>
+        <v>964.02010204694159</v>
       </c>
       <c r="J19" s="14">
-        <v>197.42624950759065</v>
+        <v>343.64473557836607</v>
       </c>
       <c r="K19" s="14">
-        <v>1993.8530547559167</v>
+        <v>1836.1097586889969</v>
       </c>
       <c r="L19" s="15">
-        <v>309.61010999666678</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>362.8122702443124</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B20" s="14">
-        <v>10468.373199203039</v>
+        <v>10666.966845341243</v>
       </c>
       <c r="C20" s="14">
-        <v>752.94504684334197</v>
+        <v>828.41056411623572</v>
       </c>
       <c r="D20" s="14">
-        <v>882.99656272018387</v>
+        <v>931.08350589842701</v>
       </c>
       <c r="E20" s="14">
-        <v>2806.5555559001709</v>
+        <v>2884.2524991335645</v>
       </c>
       <c r="F20" s="14">
-        <v>208.12915358345666</v>
+        <v>214.7736855838443</v>
       </c>
       <c r="G20" s="14">
-        <v>1601.4392892420449</v>
+        <v>1662.2820250266595</v>
       </c>
       <c r="H20" s="14">
-        <v>2223.7068294187652</v>
+        <v>2394.6063890962409</v>
       </c>
       <c r="I20" s="14">
-        <v>702.66194230464521</v>
+        <v>694.25769138229793</v>
       </c>
       <c r="J20" s="14">
-        <v>448.84207007453801</v>
+        <v>234.2017817581978</v>
       </c>
       <c r="K20" s="14">
-        <v>354.32356545425733</v>
+        <v>331.11193555051983</v>
       </c>
       <c r="L20" s="15">
-        <v>486.77318366163564</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>491.98676779525465</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="19" t="s">
         <v>50</v>
       </c>
       <c r="B21" s="14">
-        <v>28254.358421236993</v>
+        <v>27578.73326736669</v>
       </c>
       <c r="C21" s="14">
-        <v>2111.2064671120443</v>
+        <v>1050.6371290559646</v>
       </c>
       <c r="D21" s="14">
-        <v>2603.7062333518975</v>
+        <v>2674.673241059751</v>
       </c>
       <c r="E21" s="14">
-        <v>8687.384574703201</v>
+        <v>8835.2628808091376</v>
       </c>
       <c r="F21" s="14">
-        <v>1641.3501945229164</v>
+        <v>1625.5187433454155</v>
       </c>
       <c r="G21" s="14">
-        <v>3242.8650914149343</v>
+        <v>3395.4042505138073</v>
       </c>
       <c r="H21" s="14">
-        <v>5373.4205724049116</v>
+        <v>5582.3988193764562</v>
       </c>
       <c r="I21" s="14">
-        <v>1945.729103642233</v>
+        <v>1718.3613693060797</v>
       </c>
       <c r="J21" s="14">
-        <v>648.3037082080657</v>
+        <v>663.65106396123713</v>
       </c>
       <c r="K21" s="14">
-        <v>379.63453319792245</v>
+        <v>270.13237960713968</v>
       </c>
       <c r="L21" s="15">
-        <v>1620.7579426788673</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1762.6933903317015</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="30" t="s">
         <v>51</v>
       </c>
       <c r="B22" s="14">
-        <v>12174.217081963337</v>
+        <v>12832.745331221609</v>
       </c>
       <c r="C22" s="14">
-        <v>565.41416869270006</v>
+        <v>585.63445809319967</v>
       </c>
       <c r="D22" s="14">
-        <v>1052.9988046449832</v>
+        <v>1106.0425374036947</v>
       </c>
       <c r="E22" s="14">
-        <v>4043.240404837893</v>
+        <v>4319.5210983773741</v>
       </c>
       <c r="F22" s="14">
-        <v>188.75994189988509</v>
+        <v>209.45934018472431</v>
       </c>
       <c r="G22" s="14">
-        <v>1735.0344536612813</v>
+        <v>1878.5571946397445</v>
       </c>
       <c r="H22" s="14">
-        <v>2688.9553127751224</v>
+        <v>2789.3173419170125</v>
       </c>
       <c r="I22" s="14">
-        <v>713.57280204447352</v>
+        <v>738.87128880257126</v>
       </c>
       <c r="J22" s="14">
-        <v>94.100430606580716</v>
+        <v>94.005988526051553</v>
       </c>
       <c r="K22" s="14">
-        <v>748.81917145869681</v>
+        <v>770.37573878708918</v>
       </c>
       <c r="L22" s="15">
-        <v>343.32159134172116</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>340.96034449014849</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>52</v>
       </c>
       <c r="B23" s="14">
-        <v>12288.097843615848</v>
+        <v>12470.827380614375</v>
       </c>
       <c r="C23" s="14">
-        <v>688.43612717122141</v>
+        <v>731.48771068756537</v>
       </c>
       <c r="D23" s="14">
-        <v>1028.597609385771</v>
+        <v>1023.0402555902187</v>
       </c>
       <c r="E23" s="14">
-        <v>4494.788883701528</v>
+        <v>4498.6580945959886</v>
       </c>
       <c r="F23" s="14">
-        <v>245.91554758713733</v>
+        <v>263.06837583241185</v>
       </c>
       <c r="G23" s="14">
-        <v>1660.8531661148932</v>
+        <v>1645.9481641531447</v>
       </c>
       <c r="H23" s="14">
-        <v>2387.7486773411915</v>
+        <v>2489.1057836041564</v>
       </c>
       <c r="I23" s="14">
-        <v>483.35012618305859</v>
+        <v>516.89164224343983</v>
       </c>
       <c r="J23" s="14">
-        <v>124.20903488451216</v>
+        <v>126.69287762038095</v>
       </c>
       <c r="K23" s="14">
-        <v>942.78209827781575</v>
+        <v>925.41904735611604</v>
       </c>
       <c r="L23" s="15">
-        <v>231.41657296871901</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>250.51542893095285</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="19" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="14">
-        <v>21622.731358620502</v>
+        <v>22481.629826188615</v>
       </c>
       <c r="C24" s="14">
-        <v>1272.3907920856907</v>
+        <v>1350.3137710608689</v>
       </c>
       <c r="D24" s="14">
-        <v>1950.558103211866</v>
+        <v>2005.3134714527171</v>
       </c>
       <c r="E24" s="14">
-        <v>5804.3784705023663</v>
+        <v>5946.5335617027567</v>
       </c>
       <c r="F24" s="14">
-        <v>269.00250239763358</v>
+        <v>275.55803797588277</v>
       </c>
       <c r="G24" s="14">
-        <v>3328.5806031444631</v>
+        <v>3482.9299116826714</v>
       </c>
       <c r="H24" s="14">
-        <v>5707.8133497540739</v>
+        <v>5922.9249590719955</v>
       </c>
       <c r="I24" s="14">
-        <v>1094.7952802631426</v>
+        <v>1195.8344720287405</v>
       </c>
       <c r="J24" s="14">
-        <v>226.5819172017209</v>
+        <v>247.85238240777934</v>
       </c>
       <c r="K24" s="14">
-        <v>183.07506466870291</v>
+        <v>176.07273524128576</v>
       </c>
       <c r="L24" s="15">
-        <v>1785.5552753908432</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1878.2965235639197</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>54</v>
       </c>
       <c r="B25" s="14">
-        <v>9968.0847649263105</v>
+        <v>10274.82232555936</v>
       </c>
       <c r="C25" s="14">
-        <v>652.79240916110962</v>
+        <v>652.83814893339809</v>
       </c>
       <c r="D25" s="14">
-        <v>1006.1260026099343</v>
+        <v>1050.7691553649897</v>
       </c>
       <c r="E25" s="14">
-        <v>1592.9164782645132</v>
+        <v>1644.4818562782048</v>
       </c>
       <c r="F25" s="14">
-        <v>199.6247680390772</v>
+        <v>222.79280514527341</v>
       </c>
       <c r="G25" s="14">
-        <v>1634.3266912495362</v>
+        <v>1686.6303286863206</v>
       </c>
       <c r="H25" s="14">
-        <v>2385.9778145988721</v>
+        <v>2444.6479325334312</v>
       </c>
       <c r="I25" s="14">
-        <v>731.87992050474691</v>
+        <v>688.36652326862259</v>
       </c>
       <c r="J25" s="14">
-        <v>493.69409939301067</v>
+        <v>531.12766508344487</v>
       </c>
       <c r="K25" s="14">
-        <v>1053.8550806326098</v>
+        <v>1078.5509971928411</v>
       </c>
       <c r="L25" s="15">
-        <v>216.89150047290099</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>274.61691307283212</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="19" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="14">
-        <v>13029.02203963419</v>
+        <v>13698.408773946174</v>
       </c>
       <c r="C26" s="14">
-        <v>790.24661106556766</v>
+        <v>826.2044291601992</v>
       </c>
       <c r="D26" s="14">
-        <v>1046.8272638466863</v>
+        <v>1123.8686858252277</v>
       </c>
       <c r="E26" s="14">
-        <v>2156.8214005488112</v>
+        <v>2153.4996722835053</v>
       </c>
       <c r="F26" s="14">
-        <v>238.98158841114704</v>
+        <v>238.30505534929662</v>
       </c>
       <c r="G26" s="14">
-        <v>1513.8209714156681</v>
+        <v>1592.4979126381297</v>
       </c>
       <c r="H26" s="14">
-        <v>1860.8108717656701</v>
+        <v>2060.9273579286955</v>
       </c>
       <c r="I26" s="14">
-        <v>2415.719625208013</v>
+        <v>2586.7817481619168</v>
       </c>
       <c r="J26" s="14">
-        <v>595.24358941255582</v>
+        <v>705.21704612360293</v>
       </c>
       <c r="K26" s="14">
-        <v>2075.6091523368664</v>
+        <v>2065.4690059509617</v>
       </c>
       <c r="L26" s="15">
-        <v>334.94096562320522</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>345.63786052463837</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="28" t="s">
         <v>56</v>
       </c>
       <c r="B27" s="14">
-        <v>13338.256871163578</v>
+        <v>13665.424843494791</v>
       </c>
       <c r="C27" s="14">
-        <v>657.24486709385303</v>
+        <v>670.57336158192084</v>
       </c>
       <c r="D27" s="14">
-        <v>960.23367211767163</v>
+        <v>991.17199882185992</v>
       </c>
       <c r="E27" s="14">
-        <v>3237.0829178036965</v>
+        <v>3217.5234093769245</v>
       </c>
       <c r="F27" s="14">
-        <v>288.5623142177572</v>
+        <v>283.83568626663453</v>
       </c>
       <c r="G27" s="14">
-        <v>1973.663890360009</v>
+        <v>2048.1105837148903</v>
       </c>
       <c r="H27" s="14">
-        <v>2941.9860043257668</v>
+        <v>3126.6453996304926</v>
       </c>
       <c r="I27" s="14">
-        <v>783.54157034761113</v>
+        <v>757.04270891905639</v>
       </c>
       <c r="J27" s="14">
-        <v>263.89627593270131</v>
+        <v>303.93027900500715</v>
       </c>
       <c r="K27" s="14">
-        <v>1908.9046566001628</v>
+        <v>1910.1743355557342</v>
       </c>
       <c r="L27" s="15">
-        <v>323.14070236434816</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>356.41708062227224</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="31" t="s">
         <v>57</v>
       </c>
       <c r="B28" s="14">
-        <v>9784.8638392714511</v>
+        <v>9585.0949886756207</v>
       </c>
       <c r="C28" s="14">
-        <v>529.07015840810629</v>
+        <v>656.03099268624351</v>
       </c>
       <c r="D28" s="14">
-        <v>744.95539223059836</v>
+        <v>782.98576592304016</v>
       </c>
       <c r="E28" s="14">
-        <v>2864.6500572414716</v>
+        <v>2902.7211949860339</v>
       </c>
       <c r="F28" s="14">
-        <v>159.87727029658521</v>
+        <v>177.28752241905252</v>
       </c>
       <c r="G28" s="14">
-        <v>1073.1872461243361</v>
+        <v>1095.2675451367195</v>
       </c>
       <c r="H28" s="14">
-        <v>2041.6207696173601</v>
+        <v>2151.1205704684112</v>
       </c>
       <c r="I28" s="14">
-        <v>555.73973031559183</v>
+        <v>515.05010786871992</v>
       </c>
       <c r="J28" s="14">
-        <v>168.19181026008778</v>
+        <v>191.1057512679628</v>
       </c>
       <c r="K28" s="14">
-        <v>1210.7999292206696</v>
+        <v>640.59420368719907</v>
       </c>
       <c r="L28" s="15">
-        <v>436.77147555664385</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>472.93133423223935</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="28" t="s">
         <v>58</v>
       </c>
       <c r="B29" s="14">
-        <v>14414.689963760562</v>
+        <v>14488.479417957626</v>
       </c>
       <c r="C29" s="14">
-        <v>1185.6423786147857</v>
+        <v>1091.7718572758092</v>
       </c>
       <c r="D29" s="14">
-        <v>1159.9475139631745</v>
+        <v>1213.570545402715</v>
       </c>
       <c r="E29" s="14">
-        <v>3236.7809883278574</v>
+        <v>3275.0667707072771</v>
       </c>
       <c r="F29" s="14">
-        <v>168.92521971921479</v>
+        <v>166.53774371242758</v>
       </c>
       <c r="G29" s="14">
-        <v>2436.5125015358085</v>
+        <v>2352.5299730861998</v>
       </c>
       <c r="H29" s="14">
-        <v>3715.6659194841936</v>
+        <v>3921.3546324435665</v>
       </c>
       <c r="I29" s="14">
-        <v>853.40672695301282</v>
+        <v>920.22804233543593</v>
       </c>
       <c r="J29" s="14">
-        <v>256.03116118378409</v>
+        <v>290.53067960839445</v>
       </c>
       <c r="K29" s="14">
-        <v>986.7983438068884</v>
+        <v>821.79896140119445</v>
       </c>
       <c r="L29" s="15">
-        <v>414.97921017184149</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>435.0902119846063</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>59</v>
       </c>
       <c r="B30" s="14">
-        <v>9265.8430862292589</v>
+        <v>9960.740862540255</v>
       </c>
       <c r="C30" s="14">
-        <v>725.42513931750079</v>
+        <v>736.78675468398967</v>
       </c>
       <c r="D30" s="14">
-        <v>929.21688425242644</v>
+        <v>1201.3181897057359</v>
       </c>
       <c r="E30" s="14">
-        <v>1288.8489029026341</v>
+        <v>1381.8738061774438</v>
       </c>
       <c r="F30" s="14">
-        <v>158.7982047497652</v>
+        <v>156.86950963358083</v>
       </c>
       <c r="G30" s="14">
-        <v>1415.2032045261415</v>
+        <v>1505.9341859873177</v>
       </c>
       <c r="H30" s="14">
-        <v>1680.9829435574043</v>
+        <v>1851.737314328084</v>
       </c>
       <c r="I30" s="14">
-        <v>508.50890961134223</v>
+        <v>491.18089728975997</v>
       </c>
       <c r="J30" s="14">
-        <v>334.95966255199249</v>
+        <v>325.67719193014682</v>
       </c>
       <c r="K30" s="14">
-        <v>807.20837403282792</v>
+        <v>752.33996259448213</v>
       </c>
       <c r="L30" s="15">
-        <v>1416.6908607272239</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1557.0230502097145</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>60</v>
       </c>
       <c r="B31" s="14">
-        <v>9446.2486502847169</v>
+        <v>9879.242595079435</v>
       </c>
       <c r="C31" s="14">
-        <v>780.83900579695273</v>
+        <v>860.1261529885727</v>
       </c>
       <c r="D31" s="14">
-        <v>758.02106884522641</v>
+        <v>818.36745027491315</v>
       </c>
       <c r="E31" s="14">
-        <v>1451.3868606679321</v>
+        <v>1476.1025117186509</v>
       </c>
       <c r="F31" s="14">
-        <v>120.21901477453444</v>
+        <v>127.39378341399143</v>
       </c>
       <c r="G31" s="14">
-        <v>1160.4531772944133</v>
+        <v>1321.6920531076596</v>
       </c>
       <c r="H31" s="14">
-        <v>1636.1477338018774</v>
+        <v>1638.6683854866089</v>
       </c>
       <c r="I31" s="14">
-        <v>931.16246652644531</v>
+        <v>1222.2204368206349</v>
       </c>
       <c r="J31" s="14">
-        <v>1101.0329613194481</v>
+        <v>930.31832949046031</v>
       </c>
       <c r="K31" s="14">
-        <v>1231.2193341199404</v>
+        <v>1145.3775090582005</v>
       </c>
       <c r="L31" s="15">
-        <v>275.76702713794697</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>338.97598271974056</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B32" s="14">
-        <v>9938.4503849564753</v>
+        <v>9924.0397551039387</v>
       </c>
       <c r="C32" s="14">
-        <v>487.61336233520348</v>
+        <v>494.73913892945166</v>
       </c>
       <c r="D32" s="14">
-        <v>835.31406461900644</v>
+        <v>845.03596887876108</v>
       </c>
       <c r="E32" s="14">
-        <v>2093.8720355373434</v>
+        <v>2167.406785564805</v>
       </c>
       <c r="F32" s="14">
-        <v>222.1690330898395</v>
+        <v>197.88086164721201</v>
       </c>
       <c r="G32" s="14">
-        <v>1756.8464309510771</v>
+        <v>1606.2527078640189</v>
       </c>
       <c r="H32" s="14">
-        <v>1999.3709590502517</v>
+        <v>2066.530246830675</v>
       </c>
       <c r="I32" s="14">
-        <v>605.7761157536512</v>
+        <v>595.16620601776492</v>
       </c>
       <c r="J32" s="14">
-        <v>125.86903397572851</v>
+        <v>144.34602542900993</v>
       </c>
       <c r="K32" s="14">
-        <v>513.77959942737641</v>
+        <v>522.68939697716587</v>
       </c>
       <c r="L32" s="15">
-        <v>1297.8397502169958</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1283.9924169650747</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="28" t="s">
         <v>62</v>
       </c>
       <c r="B33" s="14">
-        <v>10859.792809749022</v>
+        <v>11399.167229915007</v>
       </c>
       <c r="C33" s="14">
-        <v>568.7646484259393</v>
+        <v>789.8258561367179</v>
       </c>
       <c r="D33" s="14">
-        <v>1192.4825794284054</v>
+        <v>1210.858267928865</v>
       </c>
       <c r="E33" s="14">
-        <v>2713.4326383287394</v>
+        <v>2849.4792922891374</v>
       </c>
       <c r="F33" s="14">
-        <v>121.08856962135499</v>
+        <v>126.27911877481823</v>
       </c>
       <c r="G33" s="14">
-        <v>1725.0717531408675</v>
+        <v>1753.4344784899133</v>
       </c>
       <c r="H33" s="14">
-        <v>2677.8853284201368</v>
+        <v>2791.2125343330795</v>
       </c>
       <c r="I33" s="14">
-        <v>571.0104118380965</v>
+        <v>571.83685489651725</v>
       </c>
       <c r="J33" s="14">
-        <v>93.858895110982147</v>
+        <v>113.61741856204985</v>
       </c>
       <c r="K33" s="14">
-        <v>895.48294965907439</v>
+        <v>894.61441511451949</v>
       </c>
       <c r="L33" s="15">
-        <v>300.71503577542438</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>298.00899338938893</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="31" t="s">
         <v>63</v>
       </c>
       <c r="B34" s="14">
-        <v>9118.3004274154955</v>
+        <v>9563.0117746050055</v>
       </c>
       <c r="C34" s="14">
-        <v>432.91267206904121</v>
+        <v>464.21760404835669</v>
       </c>
       <c r="D34" s="14">
-        <v>750.06647261850662</v>
+        <v>788.63637312909191</v>
       </c>
       <c r="E34" s="14">
-        <v>1548.4706410329709</v>
+        <v>1619.0726634238586</v>
       </c>
       <c r="F34" s="14">
-        <v>99.687371984484969</v>
+        <v>106.47613188080894</v>
       </c>
       <c r="G34" s="14">
-        <v>1426.7962422703213</v>
+        <v>1456.4183984372676</v>
       </c>
       <c r="H34" s="14">
-        <v>1638.4691446574566</v>
+        <v>1790.0583430161685</v>
       </c>
       <c r="I34" s="14">
-        <v>658.0761893699804</v>
+        <v>666.71339721824143</v>
       </c>
       <c r="J34" s="14">
-        <v>180.71120018776912</v>
+        <v>181.52718006505438</v>
       </c>
       <c r="K34" s="14">
-        <v>754.60421987042741</v>
+        <v>757.89470740394972</v>
       </c>
       <c r="L34" s="15">
-        <v>1628.5062733545376</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>1731.9969759822081</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="31" t="s">
         <v>64</v>
       </c>
       <c r="B35" s="14">
-        <v>8881.3246770147489</v>
+        <v>9192.960124723395</v>
       </c>
       <c r="C35" s="14">
-        <v>492.06094035681912</v>
+        <v>511.7083550107867</v>
       </c>
       <c r="D35" s="14">
-        <v>1004.6694285483406</v>
+        <v>1050.8401672805721</v>
       </c>
       <c r="E35" s="14">
-        <v>1818.7203002536662</v>
+        <v>1875.659512517429</v>
       </c>
       <c r="F35" s="14">
-        <v>133.31790669158823</v>
+        <v>137.96310577209886</v>
       </c>
       <c r="G35" s="14">
-        <v>1630.7803327173203</v>
+        <v>1719.5763981784003</v>
       </c>
       <c r="H35" s="14">
-        <v>2340.7136162543129</v>
+        <v>2474.2209148579</v>
       </c>
       <c r="I35" s="14">
-        <v>533.15214513080321</v>
+        <v>510.59159757628726</v>
       </c>
       <c r="J35" s="14">
-        <v>154.1791977191121</v>
+        <v>170.27344182465197</v>
       </c>
       <c r="K35" s="14">
-        <v>438.57337404172495</v>
+        <v>420.84777225147235</v>
       </c>
       <c r="L35" s="15">
-        <v>335.15743530106181</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>321.27885945379751</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>65</v>
       </c>
       <c r="B36" s="14">
-        <v>7972.299353360575</v>
+        <v>8403.6387031740505</v>
       </c>
       <c r="C36" s="14">
-        <v>536.44654695915324</v>
+        <v>616.65182851349107</v>
       </c>
       <c r="D36" s="14">
-        <v>835.53428703814518</v>
+        <v>859.63478979501588</v>
       </c>
       <c r="E36" s="14">
-        <v>1719.2298101458443</v>
+        <v>1843.5904153656538</v>
       </c>
       <c r="F36" s="14">
-        <v>129.13855906440747</v>
+        <v>130.63069983135176</v>
       </c>
       <c r="G36" s="14">
-        <v>1492.6052212628447</v>
+        <v>1567.785168538948</v>
       </c>
       <c r="H36" s="14">
-        <v>1694.6741333629695</v>
+        <v>1785.3915730694146</v>
       </c>
       <c r="I36" s="14">
-        <v>493.72166922563991</v>
+        <v>500.43233761931907</v>
       </c>
       <c r="J36" s="14">
-        <v>107.4165372475935</v>
+        <v>113.99613978803791</v>
       </c>
       <c r="K36" s="14">
-        <v>604.55605864551103</v>
+        <v>635.42538662146967</v>
       </c>
       <c r="L36" s="15">
-        <v>358.97653040846683</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>350.10036403134876</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="28" t="s">
         <v>66</v>
       </c>
       <c r="B37" s="14">
-        <v>12361.474050240044</v>
+        <v>12558.582018243902</v>
       </c>
       <c r="C37" s="14">
-        <v>735.67978034206169</v>
+        <v>754.35723344073529</v>
       </c>
       <c r="D37" s="14">
-        <v>899.85560116502711</v>
+        <v>949.23238271727257</v>
       </c>
       <c r="E37" s="14">
-        <v>3341.655487950004</v>
+        <v>3265.7489671696276</v>
       </c>
       <c r="F37" s="14">
-        <v>162.50122861763305</v>
+        <v>173.81203154238699</v>
       </c>
       <c r="G37" s="14">
-        <v>1512.9443603098307</v>
+        <v>1580.5263571222245</v>
       </c>
       <c r="H37" s="14">
-        <v>3356.666697754667</v>
+        <v>3453.9668324907243</v>
       </c>
       <c r="I37" s="14">
-        <v>1002.7658555405532</v>
+        <v>999.3906355224434</v>
       </c>
       <c r="J37" s="14">
-        <v>262.23587525272461</v>
+        <v>220.78516338437367</v>
       </c>
       <c r="K37" s="14">
-        <v>568.51103552827351</v>
+        <v>603.76908243246453</v>
       </c>
       <c r="L37" s="15">
-        <v>518.65812777926863</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>556.99333242164982</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="29" t="s">
         <v>67</v>
       </c>
       <c r="B38" s="14">
-        <v>13264.619807835425</v>
+        <v>13156.610348528988</v>
       </c>
       <c r="C38" s="14">
-        <v>909.91985939825634</v>
+        <v>910.99783402881667</v>
       </c>
       <c r="D38" s="14">
-        <v>1225.2268621092919</v>
+        <v>1238.4619854079733</v>
       </c>
       <c r="E38" s="14">
-        <v>1938.5993201148203</v>
+        <v>1972.039017137758</v>
       </c>
       <c r="F38" s="14">
-        <v>202.51145678290453</v>
+        <v>173.99906726504474</v>
       </c>
       <c r="G38" s="14">
-        <v>1836.8304032000849</v>
+        <v>1925.7584607511217</v>
       </c>
       <c r="H38" s="14">
-        <v>1964.9018448330851</v>
+        <v>1973.3087796236516</v>
       </c>
       <c r="I38" s="14">
-        <v>2438.4820603869871</v>
+        <v>2323.3921972023199</v>
       </c>
       <c r="J38" s="14">
-        <v>751.2629544971295</v>
+        <v>633.55547227252453</v>
       </c>
       <c r="K38" s="14">
-        <v>1361.0834719859663</v>
+        <v>1311.6425284098366</v>
       </c>
       <c r="L38" s="15">
-        <v>635.80157452689775</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>693.45500642994</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="28" t="s">
         <v>68</v>
       </c>
       <c r="B39" s="14">
-        <v>11750.476085467817</v>
+        <v>12368.055448332183</v>
       </c>
       <c r="C39" s="14">
-        <v>461.09045308839683</v>
+        <v>429.7161234080192</v>
       </c>
       <c r="D39" s="14">
-        <v>845.09278341533832</v>
+        <v>888.49333085526064</v>
       </c>
       <c r="E39" s="14">
-        <v>2947.1205356742807</v>
+        <v>2998.4374887537106</v>
       </c>
       <c r="F39" s="14">
-        <v>219.79429839336436</v>
+        <v>237.25087531134179</v>
       </c>
       <c r="G39" s="14">
-        <v>1571.6807062946152</v>
+        <v>1681.9907425264405</v>
       </c>
       <c r="H39" s="14">
-        <v>2472.0009151932031</v>
+        <v>2558.777884422329</v>
       </c>
       <c r="I39" s="14">
-        <v>1274.0759985396735</v>
+        <v>1287.9413380507153</v>
       </c>
       <c r="J39" s="14">
-        <v>313.28691987288522</v>
+        <v>582.46866577492233</v>
       </c>
       <c r="K39" s="14">
-        <v>935.05984799329576</v>
+        <v>989.98438176608795</v>
       </c>
       <c r="L39" s="15">
-        <v>711.27362700276308</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>712.99461746335805</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="28" t="s">
         <v>69</v>
       </c>
       <c r="B40" s="14">
-        <v>14516.463190548715</v>
+        <v>14904.411559586966</v>
       </c>
       <c r="C40" s="14">
-        <v>593.09592908433501</v>
+        <v>579.66082605515885</v>
       </c>
       <c r="D40" s="14">
-        <v>1021.3036994072066</v>
+        <v>1067.1667458917705</v>
       </c>
       <c r="E40" s="14">
-        <v>4103.4859101438224</v>
+        <v>4135.1302556649825</v>
       </c>
       <c r="F40" s="14">
-        <v>292.47380211549125</v>
+        <v>280.98916108163786</v>
       </c>
       <c r="G40" s="14">
-        <v>2406.6784209995699</v>
+        <v>2484.088772928013</v>
       </c>
       <c r="H40" s="14">
-        <v>4215.6787709963783</v>
+        <v>4464.8029728461779</v>
       </c>
       <c r="I40" s="14">
-        <v>691.97697289448627</v>
+        <v>633.28138780323764</v>
       </c>
       <c r="J40" s="14">
-        <v>160.33582585705076</v>
+        <v>187.96705827713032</v>
       </c>
       <c r="K40" s="14">
-        <v>654.74182128388634</v>
+        <v>677.35738166793647</v>
       </c>
       <c r="L40" s="15">
-        <v>376.69203776648703</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>393.96699737092115</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="29" t="s">
         <v>70</v>
       </c>
       <c r="B41" s="14">
-        <v>12579.20762316093</v>
+        <v>13524.220294860963</v>
       </c>
       <c r="C41" s="14">
-        <v>1072.3137322918246</v>
+        <v>1317.7365260331585</v>
       </c>
       <c r="D41" s="14">
-        <v>1087.2958272410131</v>
+        <v>1159.322864116863</v>
       </c>
       <c r="E41" s="14">
-        <v>2716.9175134233278</v>
+        <v>2897.9728404964421</v>
       </c>
       <c r="F41" s="14">
-        <v>233.79328704686787</v>
+        <v>301.98673591317896</v>
       </c>
       <c r="G41" s="14">
-        <v>1039.6144225693918</v>
+        <v>1083.2715544790551</v>
       </c>
       <c r="H41" s="14">
-        <v>1962.1519604125588</v>
+        <v>2047.4361710884543</v>
       </c>
       <c r="I41" s="14">
-        <v>1046.1714551038981</v>
+        <v>1001.1548266396288</v>
       </c>
       <c r="J41" s="14">
-        <v>113.38980994994692</v>
+        <v>129.77189620533619</v>
       </c>
       <c r="K41" s="14">
-        <v>467.37176550887307</v>
+        <v>493.32137756998816</v>
       </c>
       <c r="L41" s="15">
-        <v>2840.1878496132263</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>3092.2455023188568</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B42" s="14">
-        <v>10860.526604616267</v>
+        <v>11074.712141646267</v>
       </c>
       <c r="C42" s="14">
-        <v>351.11694984892364</v>
+        <v>368.83382882430408</v>
       </c>
       <c r="D42" s="14">
-        <v>986.66564778565203</v>
+        <v>999.94447862179459</v>
       </c>
       <c r="E42" s="14">
-        <v>3938.6764104254471</v>
+        <v>3955.5770782519949</v>
       </c>
       <c r="F42" s="14">
-        <v>197.35541315502397</v>
+        <v>198.89768510457822</v>
       </c>
       <c r="G42" s="14">
-        <v>1279.1970994090364</v>
+        <v>1357.1050158671696</v>
       </c>
       <c r="H42" s="14">
-        <v>2343.3498898092121</v>
+        <v>2304.6633204672225</v>
       </c>
       <c r="I42" s="14">
-        <v>639.50567541104556</v>
+        <v>661.55931577093725</v>
       </c>
       <c r="J42" s="14">
-        <v>125.11344143652045</v>
+        <v>145.36187076968486</v>
       </c>
       <c r="K42" s="14">
-        <v>203.55609814548851</v>
+        <v>208.22508851884095</v>
       </c>
       <c r="L42" s="15">
-        <v>795.98997918991677</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>874.54445944973963</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B43" s="24"/>
       <c r="C43" s="24"/>
       <c r="D43" s="24"/>
       <c r="E43" s="24"/>
       <c r="F43" s="24"/>
       <c r="G43" s="24"/>
       <c r="H43" s="24"/>
       <c r="I43" s="24"/>
       <c r="J43" s="24"/>
       <c r="K43" s="24"/>
       <c r="L43" s="23"/>
     </row>
-    <row r="44" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B44" s="24"/>
       <c r="C44" s="24"/>
       <c r="D44" s="24"/>
       <c r="E44" s="24"/>
       <c r="F44" s="24"/>
       <c r="G44" s="24"/>
       <c r="H44" s="24"/>
       <c r="I44" s="24"/>
       <c r="J44" s="24"/>
       <c r="K44" s="24"/>
       <c r="L44" s="23"/>
     </row>
-    <row r="45" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29">
         <v>2001</v>
       </c>
       <c r="B45" s="14">
         <v>8959.9314396539576</v>
       </c>
       <c r="C45" s="14">
         <v>408.45042221137862</v>
       </c>
       <c r="D45" s="14">
         <v>669.66732389939705</v>
       </c>
       <c r="E45" s="14">
         <v>2840.6594933463457</v>
       </c>
       <c r="F45" s="14">
         <v>159.3945691459007</v>
       </c>
       <c r="G45" s="14">
         <v>1198.34483628454</v>
       </c>
       <c r="H45" s="14">
         <v>1375.3535679135894</v>
       </c>
       <c r="I45" s="14">
         <v>682.50047555640094</v>
       </c>
       <c r="J45" s="14">
         <v>199.39999669178155</v>
       </c>
       <c r="K45" s="14">
         <v>1128.326029062699</v>
       </c>
       <c r="L45" s="15">
         <v>297.83472554192753</v>
       </c>
     </row>
-    <row r="46" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="29">
         <v>2002</v>
       </c>
       <c r="B46" s="14">
         <v>8851.2898785392099</v>
       </c>
       <c r="C46" s="14">
         <v>445.53227398422399</v>
       </c>
       <c r="D46" s="14">
         <v>683.29425488004824</v>
       </c>
       <c r="E46" s="14">
         <v>2965.3236045060403</v>
       </c>
       <c r="F46" s="14">
         <v>192.47175975397869</v>
       </c>
       <c r="G46" s="14">
         <v>1222.1518504621058</v>
       </c>
       <c r="H46" s="14">
         <v>1442.9730241208572</v>
       </c>
       <c r="I46" s="14">
         <v>463.09324501798665</v>
       </c>
       <c r="J46" s="14">
         <v>191.28502500183538</v>
       </c>
       <c r="K46" s="14">
         <v>994.20927311140292</v>
       </c>
       <c r="L46" s="15">
         <v>250.95556770072844</v>
       </c>
     </row>
-    <row r="47" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="29">
         <v>2003</v>
       </c>
       <c r="B47" s="14">
         <v>9258.6046251473781</v>
       </c>
       <c r="C47" s="14">
         <v>444.75941507619382</v>
       </c>
       <c r="D47" s="14">
         <v>705.03277118517894</v>
       </c>
       <c r="E47" s="14">
         <v>3174.0245220533498</v>
       </c>
       <c r="F47" s="14">
         <v>166.25336101822455</v>
       </c>
       <c r="G47" s="14">
         <v>1244.6679462880918</v>
       </c>
       <c r="H47" s="14">
         <v>1496.1695941024743</v>
       </c>
       <c r="I47" s="14">
         <v>594.48293234504706</v>
       </c>
       <c r="J47" s="14">
         <v>206.05273408420553</v>
       </c>
       <c r="K47" s="14">
         <v>978.22335429820009</v>
       </c>
       <c r="L47" s="15">
         <v>248.93799469641183</v>
       </c>
     </row>
-    <row r="48" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="29">
         <v>2004</v>
       </c>
       <c r="B48" s="14">
         <v>9547.1041701892864</v>
       </c>
       <c r="C48" s="14">
         <v>470.42863266691273</v>
       </c>
       <c r="D48" s="14">
         <v>695.25226737793867</v>
       </c>
       <c r="E48" s="14">
         <v>3229.724563889451</v>
       </c>
       <c r="F48" s="14">
         <v>184.13166470193656</v>
       </c>
       <c r="G48" s="14">
         <v>1323.304493476699</v>
       </c>
       <c r="H48" s="14">
         <v>1628.43143488805</v>
       </c>
       <c r="I48" s="14">
         <v>684.55473658724395</v>
       </c>
       <c r="J48" s="14">
         <v>143.444779771615</v>
       </c>
       <c r="K48" s="14">
         <v>946.73604347014998</v>
       </c>
       <c r="L48" s="15">
         <v>241.09555335929159</v>
       </c>
     </row>
-    <row r="49" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="29">
         <v>2005</v>
       </c>
       <c r="B49" s="14">
         <v>9652.1837314355998</v>
       </c>
       <c r="C49" s="14">
         <v>488.55250878799978</v>
       </c>
       <c r="D49" s="14">
         <v>735.41491493842534</v>
       </c>
       <c r="E49" s="14">
         <v>3404.3047239902608</v>
       </c>
       <c r="F49" s="14">
         <v>139.86184246580706</v>
       </c>
       <c r="G49" s="14">
         <v>1363.9750452122037</v>
       </c>
       <c r="H49" s="14">
         <v>1676.6204719292889</v>
       </c>
       <c r="I49" s="14">
         <v>597.73636000657632</v>
       </c>
       <c r="J49" s="14">
         <v>105.17363443486703</v>
       </c>
       <c r="K49" s="14">
         <v>913.35981085249466</v>
       </c>
       <c r="L49" s="15">
         <v>227.18441881767151</v>
       </c>
     </row>
-    <row r="50" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="29">
         <v>2006</v>
       </c>
       <c r="B50" s="14">
         <v>9631.0272860359964</v>
       </c>
       <c r="C50" s="14">
         <v>474.18858627658551</v>
       </c>
       <c r="D50" s="14">
         <v>729.84396112020022</v>
       </c>
       <c r="E50" s="14">
         <v>3396.3106812818787</v>
       </c>
       <c r="F50" s="14">
         <v>139.64509864305649</v>
       </c>
       <c r="G50" s="14">
         <v>1421.9079742084496</v>
       </c>
       <c r="H50" s="14">
         <v>1662.0962005581753</v>
       </c>
       <c r="I50" s="14">
         <v>641.27422192281779</v>
       </c>
       <c r="J50" s="14">
         <v>100.97994033298046</v>
       </c>
       <c r="K50" s="14">
         <v>884.71980367625827</v>
       </c>
       <c r="L50" s="15">
         <v>180.06081801559043</v>
       </c>
     </row>
-    <row r="51" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="29">
         <v>2007</v>
       </c>
       <c r="B51" s="14">
         <v>9916.0499108464483</v>
       </c>
       <c r="C51" s="14">
         <v>464.95031251064734</v>
       </c>
       <c r="D51" s="14">
         <v>743.22035123849616</v>
       </c>
       <c r="E51" s="14">
         <v>3371.4542364026638</v>
       </c>
       <c r="F51" s="14">
         <v>142.41921476731113</v>
       </c>
       <c r="G51" s="14">
         <v>1568.1101604763942</v>
       </c>
       <c r="H51" s="14">
         <v>1694.9593603658514</v>
       </c>
       <c r="I51" s="14">
         <v>718.37753784767051</v>
       </c>
       <c r="J51" s="14">
         <v>116.73061998629572</v>
       </c>
       <c r="K51" s="14">
         <v>914.74048555561023</v>
       </c>
       <c r="L51" s="15">
         <v>181.0876316955075</v>
       </c>
     </row>
-    <row r="52" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="29">
         <v>2008</v>
       </c>
       <c r="B52" s="14">
         <v>9872.4297602202132</v>
       </c>
       <c r="C52" s="14">
         <v>481.08373693412193</v>
       </c>
       <c r="D52" s="14">
         <v>829.55197425882534</v>
       </c>
       <c r="E52" s="14">
         <v>3587.0817639400361</v>
       </c>
       <c r="F52" s="14">
         <v>174.70495480415133</v>
       </c>
       <c r="G52" s="14">
         <v>1110.3226462820369</v>
       </c>
       <c r="H52" s="14">
         <v>1738.5461444035263</v>
       </c>
       <c r="I52" s="14">
         <v>704.53930216121705</v>
       </c>
       <c r="J52" s="14">
         <v>125.55908566752223</v>
       </c>
       <c r="K52" s="14">
         <v>912.06235911170631</v>
       </c>
       <c r="L52" s="15">
         <v>208.97779265706953</v>
       </c>
     </row>
-    <row r="53" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="29">
         <v>2009</v>
       </c>
       <c r="B53" s="14">
         <v>10323.641140128901</v>
       </c>
       <c r="C53" s="14">
         <v>542.56498877143008</v>
       </c>
       <c r="D53" s="14">
         <v>830.02387555458176</v>
       </c>
       <c r="E53" s="14">
         <v>3768.7725876467471</v>
       </c>
       <c r="F53" s="14">
         <v>192.65671614540543</v>
       </c>
       <c r="G53" s="14">
         <v>1226.29626262073</v>
       </c>
       <c r="H53" s="14">
         <v>1760.0007084040824</v>
       </c>
       <c r="I53" s="14">
         <v>687.27509813587483</v>
       </c>
       <c r="J53" s="14">
         <v>77.539818517098468</v>
       </c>
       <c r="K53" s="14">
         <v>1036.6937978127112</v>
       </c>
       <c r="L53" s="15">
         <v>201.81728652023881</v>
       </c>
     </row>
-    <row r="54" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="29">
         <v>2010</v>
       </c>
       <c r="B54" s="14">
         <v>10565.372616057231</v>
       </c>
       <c r="C54" s="14">
         <v>513.41604718027497</v>
       </c>
       <c r="D54" s="14">
         <v>860.5724378030875</v>
       </c>
       <c r="E54" s="14">
         <v>3925.1649172442767</v>
       </c>
       <c r="F54" s="14">
         <v>178.14491853649255</v>
       </c>
       <c r="G54" s="14">
         <v>1248.1068627486172</v>
       </c>
       <c r="H54" s="14">
         <v>1859.7716939886786</v>
       </c>
       <c r="I54" s="14">
         <v>614.990311962698</v>
       </c>
       <c r="J54" s="14">
         <v>99.567118105035703</v>
       </c>
       <c r="K54" s="14">
         <v>1068.1011016149123</v>
       </c>
       <c r="L54" s="15">
         <v>197.53720687315814</v>
       </c>
     </row>
-    <row r="55" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="29">
         <v>2011</v>
       </c>
       <c r="B55" s="14">
         <v>11066.555930542065</v>
       </c>
       <c r="C55" s="14">
         <v>594.19942432093137</v>
       </c>
       <c r="D55" s="14">
         <v>896.8306254516915</v>
       </c>
       <c r="E55" s="14">
         <v>4031.5015964173654</v>
       </c>
       <c r="F55" s="14">
         <v>177.10520792455443</v>
       </c>
       <c r="G55" s="14">
         <v>1354.0076851912686</v>
       </c>
       <c r="H55" s="14">
         <v>1942.4055856140606</v>
       </c>
       <c r="I55" s="14">
         <v>689.35431963505994</v>
       </c>
       <c r="J55" s="14">
         <v>122.5174292964179</v>
       </c>
       <c r="K55" s="14">
         <v>1032.1587787506592</v>
       </c>
       <c r="L55" s="15">
         <v>226.47527794005623</v>
       </c>
     </row>
-    <row r="56" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="29">
         <v>2012</v>
       </c>
       <c r="B56" s="14">
         <v>10882.630203881328</v>
       </c>
       <c r="C56" s="14">
         <v>521.9886929425694</v>
       </c>
       <c r="D56" s="14">
         <v>880.50066631205061</v>
       </c>
       <c r="E56" s="14">
         <v>4141.7077019852777</v>
       </c>
       <c r="F56" s="14">
         <v>171.13236328694728</v>
       </c>
       <c r="G56" s="14">
         <v>1334.2243964378249</v>
       </c>
       <c r="H56" s="14">
         <v>1953.0810089397553</v>
       </c>
       <c r="I56" s="14">
         <v>565.91919216184215</v>
       </c>
       <c r="J56" s="14">
         <v>133.65018960517511</v>
       </c>
       <c r="K56" s="14">
         <v>977.74434702036751</v>
       </c>
       <c r="L56" s="15">
         <v>202.68164518951937</v>
       </c>
     </row>
-    <row r="57" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="29">
         <v>2013</v>
       </c>
       <c r="B57" s="14">
         <v>11031.74809268132</v>
       </c>
       <c r="C57" s="14">
         <v>504.12836487222052</v>
       </c>
       <c r="D57" s="14">
         <v>921.15787337629627</v>
       </c>
       <c r="E57" s="14">
         <v>4099.2636331991589</v>
       </c>
       <c r="F57" s="14">
         <v>170.20209191524819</v>
       </c>
       <c r="G57" s="14">
         <v>1462.974672571248</v>
       </c>
       <c r="H57" s="14">
         <v>1990.6079019696124</v>
       </c>
       <c r="I57" s="14">
         <v>595.23691460980706</v>
       </c>
       <c r="J57" s="14">
         <v>116.77398176210092</v>
       </c>
       <c r="K57" s="14">
         <v>961.26502409096099</v>
       </c>
       <c r="L57" s="15">
         <v>210.13763431466759</v>
       </c>
     </row>
-    <row r="58" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="29">
         <v>2014</v>
       </c>
       <c r="B58" s="14">
         <v>10900.789352627875</v>
       </c>
       <c r="C58" s="14">
         <v>557.92106802174374</v>
       </c>
       <c r="D58" s="14">
         <v>874.5040614044284</v>
       </c>
       <c r="E58" s="14">
         <v>4132.8497978865189</v>
       </c>
       <c r="F58" s="14">
         <v>158.34923851786775</v>
       </c>
       <c r="G58" s="14">
         <v>1459.6322889056387</v>
       </c>
       <c r="H58" s="14">
         <v>1957.2668974490805</v>
       </c>
       <c r="I58" s="14">
         <v>548.7933723683401</v>
       </c>
       <c r="J58" s="14">
         <v>146.31983414281888</v>
       </c>
       <c r="K58" s="14">
         <v>923.24860773478827</v>
       </c>
       <c r="L58" s="15">
         <v>141.90418619664925</v>
       </c>
     </row>
-    <row r="59" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="29">
         <v>2015</v>
       </c>
       <c r="B59" s="14">
         <v>10808.251720194225</v>
       </c>
       <c r="C59" s="14">
         <v>461.84318532900699</v>
       </c>
       <c r="D59" s="14">
         <v>953.60571788264645</v>
       </c>
       <c r="E59" s="14">
         <v>4081.6935837979959</v>
       </c>
       <c r="F59" s="14">
         <v>159.17408543672789</v>
       </c>
       <c r="G59" s="14">
         <v>1473.6663043229137</v>
       </c>
       <c r="H59" s="14">
         <v>1974.6184876841326</v>
       </c>
       <c r="I59" s="14">
         <v>496.72985963545165</v>
       </c>
       <c r="J59" s="14">
         <v>133.76096444556495</v>
       </c>
       <c r="K59" s="14">
         <v>920.51123865902252</v>
       </c>
       <c r="L59" s="15">
         <v>152.64829300076289</v>
       </c>
     </row>
-    <row r="60" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="29">
         <v>2016</v>
       </c>
       <c r="B60" s="14">
         <v>10832.00682945416</v>
       </c>
       <c r="C60" s="14">
         <v>531.10652992689415</v>
       </c>
       <c r="D60" s="14">
         <v>942.97774860504762</v>
       </c>
       <c r="E60" s="14">
         <v>4059.2078414404173</v>
       </c>
       <c r="F60" s="14">
         <v>162.98585996228462</v>
       </c>
       <c r="G60" s="14">
         <v>1443.3756361240992</v>
       </c>
       <c r="H60" s="14">
         <v>2046.1101364922117</v>
       </c>
       <c r="I60" s="14">
         <v>445.99092635168296</v>
       </c>
       <c r="J60" s="14">
         <v>134.83947069308465</v>
       </c>
       <c r="K60" s="14">
         <v>896.28097956653153</v>
       </c>
       <c r="L60" s="15">
         <v>169.1317002919067</v>
       </c>
     </row>
-    <row r="61" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="29">
         <v>2017</v>
       </c>
       <c r="B61" s="14">
         <v>11008.916025187085</v>
       </c>
       <c r="C61" s="14">
         <v>488.89667486459069</v>
       </c>
       <c r="D61" s="14">
         <v>970.04632484194281</v>
       </c>
       <c r="E61" s="14">
         <v>4191.5226320120955</v>
       </c>
       <c r="F61" s="14">
         <v>160.22896450968759</v>
       </c>
       <c r="G61" s="14">
         <v>1449.5593280892137</v>
       </c>
       <c r="H61" s="14">
         <v>2061.3044736103402</v>
       </c>
       <c r="I61" s="14">
         <v>481.89375235251714</v>
       </c>
       <c r="J61" s="14">
         <v>145.809693327464</v>
       </c>
       <c r="K61" s="14">
         <v>894.92192514051305</v>
       </c>
       <c r="L61" s="15">
         <v>164.73225643871973</v>
       </c>
     </row>
-    <row r="62" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="29">
         <v>2018</v>
       </c>
       <c r="B62" s="14">
         <v>11247.764188435249</v>
       </c>
       <c r="C62" s="14">
         <v>584.14142299948878</v>
       </c>
       <c r="D62" s="14">
         <v>936.62747732680327</v>
       </c>
       <c r="E62" s="14">
         <v>4290.7757061982875</v>
       </c>
       <c r="F62" s="14">
         <v>170.35763693853465</v>
       </c>
       <c r="G62" s="14">
         <v>1456.5339829722241</v>
       </c>
       <c r="H62" s="14">
         <v>2111.2225355797209</v>
       </c>
       <c r="I62" s="14">
         <v>492.25013726987572</v>
       </c>
       <c r="J62" s="14">
         <v>133.51935031903412</v>
       </c>
       <c r="K62" s="14">
         <v>902.14910979696685</v>
       </c>
       <c r="L62" s="15">
         <v>170.18682903431431</v>
       </c>
     </row>
-    <row r="63" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="29">
         <v>2019</v>
       </c>
       <c r="B63" s="14">
         <v>11296.707172523835</v>
       </c>
       <c r="C63" s="14">
         <v>655.01346282652378</v>
       </c>
       <c r="D63" s="14">
         <v>928.16760209649692</v>
       </c>
       <c r="E63" s="14">
         <v>4219.8830064777821</v>
       </c>
       <c r="F63" s="14">
         <v>210.68135213748073</v>
       </c>
       <c r="G63" s="14">
         <v>1552.0155004629219</v>
       </c>
       <c r="H63" s="14">
         <v>2113.6872043741037</v>
       </c>
       <c r="I63" s="14">
         <v>417.91741101051213</v>
       </c>
       <c r="J63" s="14">
         <v>105.28939870132101</v>
       </c>
       <c r="K63" s="14">
         <v>919.02761137054506</v>
       </c>
       <c r="L63" s="15">
         <v>175.02462306615018</v>
       </c>
     </row>
-    <row r="64" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="29">
         <v>2020</v>
       </c>
       <c r="B64" s="14">
         <v>11569.747280105286</v>
       </c>
       <c r="C64" s="14">
         <v>575.90224443833426</v>
       </c>
       <c r="D64" s="14">
         <v>925.94804797197321</v>
       </c>
       <c r="E64" s="14">
         <v>4243.8991068587438</v>
       </c>
       <c r="F64" s="14">
         <v>220.56666120875283</v>
       </c>
       <c r="G64" s="14">
         <v>1726.581629279957</v>
       </c>
       <c r="H64" s="14">
         <v>2164.9739195647676</v>
       </c>
       <c r="I64" s="14">
         <v>401.47728529545333</v>
       </c>
       <c r="J64" s="14">
         <v>101.25202895371791</v>
       </c>
       <c r="K64" s="14">
         <v>980.08982387415085</v>
       </c>
       <c r="L64" s="15">
         <v>229.05653265943499</v>
       </c>
     </row>
-    <row r="65" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="29">
         <v>2021</v>
       </c>
       <c r="B65" s="14">
         <v>11857.614393297777</v>
       </c>
       <c r="C65" s="14">
         <v>546.50887754557039</v>
       </c>
       <c r="D65" s="14">
         <v>930.03715826981329</v>
       </c>
       <c r="E65" s="14">
         <v>4285.0397906318431</v>
       </c>
       <c r="F65" s="14">
         <v>244.74099846636298</v>
       </c>
       <c r="G65" s="14">
         <v>1630.843652955494</v>
       </c>
       <c r="H65" s="14">
         <v>2177.4990271705542</v>
       </c>
       <c r="I65" s="14">
         <v>442.86553589549902</v>
       </c>
       <c r="J65" s="14">
         <v>111.31000068670313</v>
       </c>
       <c r="K65" s="14">
         <v>1254.5425412594136</v>
       </c>
       <c r="L65" s="15">
         <v>234.22681041652359</v>
       </c>
     </row>
-    <row r="66" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="29">
         <v>2022</v>
       </c>
       <c r="B66" s="14">
         <v>12906.146167523426</v>
       </c>
       <c r="C66" s="14">
         <v>1498.352444390923</v>
       </c>
       <c r="D66" s="14">
         <v>955.93521390885496</v>
       </c>
       <c r="E66" s="14">
         <v>4338.308429368155</v>
       </c>
       <c r="F66" s="14">
         <v>238.97448387460955</v>
       </c>
       <c r="G66" s="14">
         <v>1646.4300334926429</v>
       </c>
       <c r="H66" s="14">
         <v>2272.4665453806497</v>
       </c>
       <c r="I66" s="14">
         <v>486.62261393143422</v>
       </c>
       <c r="J66" s="14">
         <v>118.08541000263425</v>
       </c>
       <c r="K66" s="14">
         <v>1105.7733579196931</v>
       </c>
       <c r="L66" s="15">
         <v>245.19763525382911</v>
       </c>
     </row>
-    <row r="67" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A67" s="33">
+    <row r="67" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="29">
         <v>2023</v>
       </c>
-      <c r="B67" s="16">
+      <c r="B67" s="14">
         <v>12288.097843615848</v>
       </c>
-      <c r="C67" s="16">
+      <c r="C67" s="14">
         <v>688.43612717122141</v>
       </c>
-      <c r="D67" s="16">
+      <c r="D67" s="14">
         <v>1028.597609385771</v>
       </c>
-      <c r="E67" s="16">
+      <c r="E67" s="14">
         <v>4494.788883701528</v>
       </c>
-      <c r="F67" s="16">
+      <c r="F67" s="14">
         <v>245.91554758713733</v>
       </c>
-      <c r="G67" s="16">
+      <c r="G67" s="14">
         <v>1660.8531661148932</v>
       </c>
-      <c r="H67" s="16">
+      <c r="H67" s="14">
         <v>2387.7486773411915</v>
       </c>
-      <c r="I67" s="16">
+      <c r="I67" s="14">
         <v>483.35012618305859</v>
       </c>
-      <c r="J67" s="16">
+      <c r="J67" s="14">
         <v>124.20903488451216</v>
       </c>
-      <c r="K67" s="16">
+      <c r="K67" s="14">
         <v>942.78209827781575</v>
       </c>
-      <c r="L67" s="25">
+      <c r="L67" s="15">
         <v>231.41657296871901</v>
       </c>
     </row>
-    <row r="68" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-[...14 lines deleted...]
-      <c r="A69" s="12" t="s">
+    <row r="68" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="33">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="16">
+        <v>12470.827380614375</v>
+      </c>
+      <c r="C68" s="16">
+        <v>731.48771068756537</v>
+      </c>
+      <c r="D68" s="16">
+        <v>1023.0402555902187</v>
+      </c>
+      <c r="E68" s="16">
+        <v>4498.6580945959886</v>
+      </c>
+      <c r="F68" s="16">
+        <v>263.06837583241185</v>
+      </c>
+      <c r="G68" s="16">
+        <v>1645.9481641531447</v>
+      </c>
+      <c r="H68" s="16">
+        <v>2489.1057836041564</v>
+      </c>
+      <c r="I68" s="16">
+        <v>516.89164224343983</v>
+      </c>
+      <c r="J68" s="16">
+        <v>126.69287762038095</v>
+      </c>
+      <c r="K68" s="16">
+        <v>925.41904735611604</v>
+      </c>
+      <c r="L68" s="25">
+        <v>250.51542893095285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="12"/>
+      <c r="B69" s="40"/>
+      <c r="C69" s="40"/>
+      <c r="D69" s="40"/>
+      <c r="E69" s="40"/>
+      <c r="F69" s="40"/>
+      <c r="G69" s="40"/>
+      <c r="H69" s="40"/>
+      <c r="I69" s="40"/>
+      <c r="J69" s="40"/>
+      <c r="K69" s="40"/>
+      <c r="L69" s="40"/>
+    </row>
+    <row r="70" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="B69" s="12"/>
-[...12 lines deleted...]
-      <c r="A70" s="12"/>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="E70" s="12"/>
-      <c r="F70" s="43"/>
-[...8 lines deleted...]
-      <c r="A71" s="12" t="s">
+      <c r="F70" s="12"/>
+      <c r="G70" s="12"/>
+      <c r="H70" s="12"/>
+      <c r="I70" s="12"/>
+      <c r="J70" s="12"/>
+      <c r="K70" s="12"/>
+      <c r="L70" s="42"/>
+    </row>
+    <row r="71" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="12"/>
+      <c r="B71" s="12"/>
+      <c r="C71" s="12"/>
+      <c r="D71" s="12"/>
+      <c r="E71" s="12"/>
+      <c r="F71" s="43"/>
+      <c r="G71" s="43"/>
+      <c r="H71" s="43"/>
+      <c r="I71" s="43"/>
+      <c r="J71" s="43"/>
+      <c r="K71" s="43"/>
+      <c r="L71" s="43"/>
+    </row>
+    <row r="72" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="B71" s="43"/>
-[...18 lines deleted...]
-      <c r="E72" s="44"/>
+      <c r="B72" s="43"/>
+      <c r="C72" s="43"/>
+      <c r="D72" s="43"/>
+      <c r="E72" s="43"/>
       <c r="F72" s="44"/>
       <c r="G72" s="44"/>
       <c r="H72" s="44"/>
       <c r="I72" s="44"/>
       <c r="J72" s="44"/>
       <c r="K72" s="44"/>
       <c r="L72" s="44"/>
     </row>
-    <row r="73" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
-[...22 lines deleted...]
-    <row r="92" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="73" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B73" s="44"/>
+      <c r="C73" s="44"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="44"/>
+      <c r="F73" s="44"/>
+      <c r="G73" s="44"/>
+      <c r="H73" s="44"/>
+      <c r="I73" s="44"/>
+      <c r="J73" s="44"/>
+      <c r="K73" s="44"/>
+      <c r="L73" s="44"/>
+    </row>
+    <row r="74" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="75" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="41" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="76" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="77" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="78" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="79" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="80" spans="1:12" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="81" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="82" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="83" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="84" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="87" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="88" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="89" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="90" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="91" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="92" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="93" s="41" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.51" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.19"/>
   <pageSetup paperSize="9" scale="84" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6F9BEBE3-755D-4640-BFEA-A368269705B2}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="48" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="48"/>
+    <col min="1" max="1" width="8.42578125" style="48" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="48" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="48" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="48" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="48" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="48"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="7" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="D1" s="7" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" s="50" customFormat="1" x14ac:dyDescent="0.3">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="50" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="49" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="49" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="51" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B3" s="52" t="s">
-        <v>97</v>
+        <v>91</v>
       </c>
       <c r="C3" s="53"/>
       <c r="D3" s="51" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
       <c r="E3" s="51" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="54" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B4" s="55" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="C4" s="56"/>
       <c r="D4" s="54" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="E4" s="55" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="57" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B5" s="58" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="C5" s="56"/>
       <c r="D5" s="57" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E5" s="58" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A6" s="59" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="B6" s="55" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="C6" s="56"/>
       <c r="D6" s="59" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E6" s="55" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A7" s="57" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="B7" s="58" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="C7" s="56"/>
       <c r="D7" s="57" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E7" s="58" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.25">
       <c r="A8" s="54" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="B8" s="55" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="C8" s="56"/>
       <c r="D8" s="54" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="E8" s="55" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="57" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="B9" s="58" t="s">
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C9" s="56"/>
       <c r="D9" s="57" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="E9" s="58" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="54" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="B10" s="55" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="C10" s="56"/>
       <c r="D10" s="54" t="s">
-        <v>120</v>
+        <v>114</v>
       </c>
       <c r="E10" s="55" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="60" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="B11" s="61" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C11" s="56"/>
       <c r="D11" s="60" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E11" s="61" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="62"/>
       <c r="D12" s="62"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="62"/>
       <c r="D13" s="62"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="63"/>
       <c r="D14" s="62"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="63"/>
       <c r="D15" s="62"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="62"/>
       <c r="D16" s="62"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="62"/>
       <c r="D17" s="62"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>