--- v0 (2025-12-05)
+++ v1 (2026-10-25)
@@ -1,70 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{944B9F21-671F-4529-AA4A-00BB549B878A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2E6711F-B0B6-45D1-A224-DEE946A32717}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te25-278" sheetId="20" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Signes - Zeichen" sheetId="21" r:id="rId5"/>
+    <sheet name="te26-278" sheetId="20" r:id="rId1"/>
+    <sheet name="te25-278" sheetId="23" r:id="rId2"/>
+    <sheet name="te24-278" sheetId="22" r:id="rId3"/>
+    <sheet name="te23-278" sheetId="2" r:id="rId4"/>
+    <sheet name="te22-278" sheetId="18" r:id="rId5"/>
+    <sheet name="Signes - Zeichen" sheetId="21" r:id="rId6"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'te22-278'!$A$1:$G$64</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te25-278'!$A$1:$G$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'te22-278'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'te23-278'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'te24-278'!$A$1:$G$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'te25-278'!$A$1:$G$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te26-278'!$A$1:$G$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B35" i="22" l="1"/>
   <c r="B34" i="22"/>
   <c r="B33" i="22"/>
   <c r="B32" i="22"/>
   <c r="B31" i="22"/>
   <c r="B30" i="22"/>
   <c r="B29" i="22"/>
@@ -115,51 +118,51 @@
   <c r="B16" i="18"/>
   <c r="B17" i="18"/>
   <c r="B18" i="18"/>
   <c r="B19" i="18"/>
   <c r="B20" i="18"/>
   <c r="B21" i="18"/>
   <c r="B22" i="18"/>
   <c r="B23" i="18"/>
   <c r="B24" i="18"/>
   <c r="B25" i="18"/>
   <c r="B26" i="18"/>
   <c r="B27" i="18"/>
   <c r="B28" i="18"/>
   <c r="B29" i="18"/>
   <c r="B30" i="18"/>
   <c r="B31" i="18"/>
   <c r="B32" i="18"/>
   <c r="B33" i="18"/>
   <c r="B34" i="18"/>
   <c r="B35" i="18"/>
   <c r="B12" i="18"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="618" uniqueCount="108">
   <si>
     <t xml:space="preserve">Source: Office fédéral de la statistique: Section Hautes écoles, Neuchâtel, Université de Fribourg, Fribourg  </t>
   </si>
   <si>
     <t>Technische Dienste und Logistik</t>
   </si>
   <si>
     <t>Zentrale Verwaltung</t>
   </si>
   <si>
     <t>Administration centrale</t>
   </si>
   <si>
     <t>Zentralbereich</t>
   </si>
   <si>
     <t>Domaine central</t>
   </si>
   <si>
     <t>Interdisziplinäre und übrige Fächer</t>
   </si>
   <si>
     <t>Domaine interdisciplinaire et autre</t>
   </si>
   <si>
@@ -427,50 +430,62 @@
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Coûts de fonctionnement de l'Université de Fribourg, par source de financement, en 2024</t>
   </si>
   <si>
     <t>Laufende Kosten der Universität Freiburg nach Finanzquelle 2024</t>
   </si>
   <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Hochschulwesen, Neuenburg, Universität Freiburg, Freiburg, te25-278</t>
   </si>
   <si>
     <t>Actualisation / Aktualisiert am: 14.10.2025</t>
   </si>
   <si>
     <t>Coûts de fonctionnement de l'Université de Fribourg, par source de financement, en 2021</t>
   </si>
   <si>
     <t>Laufende Kosten der Universität Freiburg nach Finanzquelle 2021</t>
   </si>
   <si>
     <t>Coûts de fonctionnement de l'Université de Fribourg, par source de financement, en 2022</t>
   </si>
   <si>
     <t>Laufende Kosten der Universität Freiburg nach Finanzquelle 2022</t>
+  </si>
+  <si>
+    <t>Coûts de fonctionnement de l'Université de Fribourg, par source de financement, en 2025</t>
+  </si>
+  <si>
+    <t>Laufende Kosten der Universität Freiburg nach Finanzquelle 2025</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Hochschulwesen, Neuenburg, Universität Freiburg, Freiburg, te26-278</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 01.10.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ &quot;SFr.&quot;\ * #,##0.00_ ;_ &quot;SFr.&quot;\ * \-#,##0.00_ ;_ &quot;SFr.&quot;\ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -924,51 +939,51 @@
     <cellStyle name="Milliers 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Milliers 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="8" xr:uid="{A3E09D17-95C6-4BF1-AFDA-C1C7C0494B8B}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{DDB6458F-FFE0-46CF-A0C2-E2B12F37AB29}"/>
     <cellStyle name="Normal 4 2" xfId="6" xr:uid="{611FA1BD-52A3-4C32-A934-4A13A10E2623}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{132E6522-6CC5-4015-97FB-1113FA746E66}"/>
     <cellStyle name="Normal 5 2" xfId="9" xr:uid="{02E4FE31-B103-49AA-83E3-6E4F7FF70308}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1232,76 +1247,80 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F5F0C4B-2AD9-4F0C-81E2-8E192A180190}">
-  <dimension ref="A1:G65"/>
+  <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="27.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A1" s="14" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A2" s="13" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="F2" s="6"/>
     </row>
     <row r="3" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
     </row>
     <row r="4" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
     </row>
     <row r="5" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="8"/>
       <c r="B5" s="2"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="10"/>
@@ -1381,1084 +1400,2312 @@
         <v>22</v>
       </c>
       <c r="F10" s="32" t="s">
         <v>40</v>
       </c>
       <c r="G10" s="24"/>
     </row>
     <row r="11" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="29"/>
       <c r="B11" s="19"/>
       <c r="C11" s="19"/>
       <c r="D11" s="21"/>
       <c r="E11" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G11" s="25"/>
     </row>
     <row r="12" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="39">
-        <v>363126.01215999998</v>
+        <v>370113.06891999999</v>
       </c>
       <c r="C12" s="39">
-        <v>315065.01215999998</v>
+        <v>322094.06891999999</v>
       </c>
       <c r="D12" s="39">
-        <v>62485.896630000003</v>
+        <v>66698.008000000002</v>
       </c>
       <c r="E12" s="39">
-        <v>252579.11553000001</v>
+        <v>255396.06091999999</v>
       </c>
       <c r="F12" s="39">
-        <v>48061</v>
+        <v>48019</v>
       </c>
       <c r="G12" s="34" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="40">
-        <v>102548.34420000001</v>
+        <v>104846.28791</v>
       </c>
       <c r="C13" s="40">
-        <v>93382.344200000007</v>
+        <v>95773.287910000014</v>
       </c>
       <c r="D13" s="40">
-        <v>7274.2111999999997</v>
+        <v>8124.9340899999997</v>
       </c>
       <c r="E13" s="40">
-        <v>86108.133000000002</v>
+        <v>87648.353820000004</v>
       </c>
       <c r="F13" s="40">
-        <v>9166</v>
+        <v>9073</v>
       </c>
       <c r="G13" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="40">
-        <v>22475.264790000001</v>
+        <v>22610.016199999998</v>
       </c>
       <c r="C14" s="40">
-        <v>18416.264790000001</v>
+        <v>18549.016199999998</v>
       </c>
       <c r="D14" s="40">
-        <v>2150.25074</v>
+        <v>2095.9264499999999</v>
       </c>
       <c r="E14" s="40">
-        <v>16266.01405</v>
+        <v>16453.089749999999</v>
       </c>
       <c r="F14" s="40">
-        <v>4059</v>
+        <v>4061</v>
       </c>
       <c r="G14" s="38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="40">
-        <v>27656.535179999999</v>
+        <v>27488.91964</v>
       </c>
       <c r="C15" s="40">
-        <v>24326.535179999999</v>
+        <v>24153.91964</v>
       </c>
       <c r="D15" s="40">
-        <v>3375.55422</v>
+        <v>3070.53051</v>
       </c>
       <c r="E15" s="40">
-        <v>20950.980960000001</v>
+        <v>21083.38913</v>
       </c>
       <c r="F15" s="40">
-        <v>3330</v>
+        <v>3335</v>
       </c>
       <c r="G15" s="38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="40">
-        <v>89950.526840000006</v>
+        <v>91484.138669999986</v>
       </c>
       <c r="C16" s="40">
-        <v>74751.526840000006</v>
+        <v>76226.138669999986</v>
       </c>
       <c r="D16" s="40">
-        <v>17490.113799999999</v>
+        <v>18893.093430000001</v>
       </c>
       <c r="E16" s="40">
-        <v>57261.413039999999</v>
+        <v>57333.045239999992</v>
       </c>
       <c r="F16" s="40">
-        <v>15199</v>
+        <v>15258</v>
       </c>
       <c r="G16" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="40">
-        <v>52999.510289999998</v>
+        <v>50960.059589999997</v>
       </c>
       <c r="C17" s="40">
-        <v>45581.510289999998</v>
+        <v>43541.059589999997</v>
       </c>
       <c r="D17" s="40">
-        <v>8616.1239600000008</v>
+        <v>7224.8500599999998</v>
       </c>
       <c r="E17" s="40">
-        <v>36965.386330000001</v>
+        <v>36316.20953</v>
       </c>
       <c r="F17" s="40">
-        <v>7418</v>
+        <v>7419</v>
       </c>
       <c r="G17" s="38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="40">
-        <v>4105.7384899999997</v>
+        <v>5169.5497800000003</v>
       </c>
       <c r="C18" s="40">
-        <v>3917.7384900000002</v>
+        <v>4969.5497800000003</v>
       </c>
       <c r="D18" s="40">
-        <v>1106.63814</v>
+        <v>1352.7905800000001</v>
       </c>
       <c r="E18" s="40">
-        <v>2811.1003500000002</v>
+        <v>3616.7592</v>
       </c>
       <c r="F18" s="40">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="G18" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="40">
-        <v>63390.092370000013</v>
+        <v>67554.097129999995</v>
       </c>
       <c r="C19" s="40">
-        <v>54689.092370000013</v>
+        <v>58881.097129999987</v>
       </c>
       <c r="D19" s="40">
-        <v>22473.004570000001</v>
+        <v>25935.882880000001</v>
       </c>
       <c r="E19" s="40">
-        <v>32216.087800000001</v>
+        <v>32945.214249999997</v>
       </c>
       <c r="F19" s="40">
-        <v>8701</v>
+        <v>8673</v>
       </c>
       <c r="G19" s="38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="41">
-        <v>25940.723310000001</v>
+        <v>26233.02045</v>
       </c>
       <c r="C20" s="41">
-        <v>24436.723310000001</v>
+        <v>24729.02045</v>
       </c>
       <c r="D20" s="41">
-        <v>6488.8177299999998</v>
+        <v>6571.3944600000004</v>
       </c>
       <c r="E20" s="41">
-        <v>17947.905579999999</v>
+        <v>18157.62599</v>
       </c>
       <c r="F20" s="41">
         <v>1504</v>
       </c>
       <c r="G20" s="35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="41">
-        <v>2340.4420100000002</v>
+        <v>2388.0464000000002</v>
       </c>
       <c r="C21" s="41">
-        <v>2340.4420100000002</v>
+        <v>2388.0464000000002</v>
       </c>
       <c r="D21" s="41">
-        <v>2260.0046600000001</v>
+        <v>2286.0000500000001</v>
       </c>
       <c r="E21" s="41">
-        <v>80.437350000000009</v>
+        <v>102.04635</v>
       </c>
       <c r="F21" s="41">
         <v>0</v>
       </c>
       <c r="G21" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="41">
-        <v>10757.539100000002</v>
+        <v>12963.18766</v>
       </c>
       <c r="C22" s="41">
-        <v>9531.5391000000018</v>
+        <v>11733.18766</v>
       </c>
       <c r="D22" s="41">
-        <v>3618.1854499999999</v>
+        <v>5686.81664</v>
       </c>
       <c r="E22" s="41">
-        <v>5913.35365</v>
+        <v>6046.3710199999996</v>
       </c>
       <c r="F22" s="41">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="G22" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="41">
-        <v>24351.38795</v>
+        <v>25969.842620000003</v>
       </c>
       <c r="C23" s="41">
-        <v>18380.38795</v>
+        <v>20030.842619999999</v>
       </c>
       <c r="D23" s="41">
-        <v>10105.996730000001</v>
+        <v>11391.67173</v>
       </c>
       <c r="E23" s="41">
-        <v>8274.3912199999995</v>
+        <v>8639.1708900000012</v>
       </c>
       <c r="F23" s="41">
-        <v>5971</v>
+        <v>5939</v>
       </c>
       <c r="G23" s="35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="30" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="39">
-        <v>289486.79008000001</v>
+        <v>292522.56903000001</v>
       </c>
       <c r="C24" s="39">
-        <v>241425.79008000001</v>
+        <v>244503.56903000001</v>
       </c>
       <c r="D24" s="39">
-        <v>41609.26195</v>
+        <v>43007.722950000003</v>
       </c>
       <c r="E24" s="39">
-        <v>199816.52812999999</v>
+        <v>201495.84607999999</v>
       </c>
       <c r="F24" s="39">
-        <v>48061</v>
+        <v>48019</v>
       </c>
       <c r="G24" s="34" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A25" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="40">
-        <v>83328.36537</v>
+        <v>83817.834600000017</v>
       </c>
       <c r="C25" s="40">
-        <v>74162.36537</v>
+        <v>74744.834600000002</v>
       </c>
       <c r="D25" s="40">
-        <v>4593.1706399999994</v>
+        <v>4391.1741400000001</v>
       </c>
       <c r="E25" s="40">
-        <v>69569.194730000003</v>
+        <v>70353.660460000014</v>
       </c>
       <c r="F25" s="40">
-        <v>9166</v>
+        <v>9073</v>
       </c>
       <c r="G25" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B26" s="40">
-        <v>20463.304510000002</v>
+        <v>20131.129580000001</v>
       </c>
       <c r="C26" s="40">
-        <v>16404.304510000002</v>
+        <v>16070.129580000001</v>
       </c>
       <c r="D26" s="40">
-        <v>1491.9317799999999</v>
+        <v>1470.1633400000001</v>
       </c>
       <c r="E26" s="40">
-        <v>14912.372729999999</v>
+        <v>14599.96624</v>
       </c>
       <c r="F26" s="40">
-        <v>4059</v>
+        <v>4061</v>
       </c>
       <c r="G26" s="38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B27" s="40">
-        <v>23331.14184</v>
+        <v>23514.840489999999</v>
       </c>
       <c r="C27" s="40">
-        <v>20001.14184</v>
+        <v>20179.840489999999</v>
       </c>
       <c r="D27" s="40">
-        <v>1858.88393</v>
+        <v>1760.20237</v>
       </c>
       <c r="E27" s="40">
-        <v>18142.25791</v>
+        <v>18419.63812</v>
       </c>
       <c r="F27" s="40">
-        <v>3330</v>
+        <v>3335</v>
       </c>
       <c r="G27" s="38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B28" s="40">
-        <v>61558.954879999998</v>
+        <v>60783.221039999997</v>
       </c>
       <c r="C28" s="40">
-        <v>46359.954879999998</v>
+        <v>45525.221039999997</v>
       </c>
       <c r="D28" s="40">
-        <v>11311.626060000001</v>
+        <v>10358.6299</v>
       </c>
       <c r="E28" s="40">
-        <v>35048.328820000002</v>
+        <v>35166.591139999997</v>
       </c>
       <c r="F28" s="40">
-        <v>15199</v>
+        <v>15258</v>
       </c>
       <c r="G28" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="40">
-        <v>42416.50114</v>
+        <v>41970.960209999997</v>
       </c>
       <c r="C29" s="40">
-        <v>34998.50114</v>
+        <v>34551.960209999997</v>
       </c>
       <c r="D29" s="40">
-        <v>4772.0648600000004</v>
+        <v>4455.7026799999994</v>
       </c>
       <c r="E29" s="40">
-        <v>30226.436280000002</v>
+        <v>30096.257529999999</v>
       </c>
       <c r="F29" s="40">
-        <v>7418</v>
+        <v>7419</v>
       </c>
       <c r="G29" s="38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="40">
-        <v>3002.7575200000001</v>
+        <v>3418.8480100000002</v>
       </c>
       <c r="C30" s="40">
-        <v>2814.7575200000001</v>
+        <v>3218.8480100000002</v>
       </c>
       <c r="D30" s="40">
-        <v>979.99381000000005</v>
+        <v>997.60901000000001</v>
       </c>
       <c r="E30" s="40">
-        <v>1834.7637099999999</v>
+        <v>2221.239</v>
       </c>
       <c r="F30" s="40">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="G30" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="37" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="40">
-        <v>55385.764820000011</v>
+        <v>58885.735099999998</v>
       </c>
       <c r="C31" s="40">
-        <v>46684.764820000011</v>
+        <v>50212.735099999991</v>
       </c>
       <c r="D31" s="40">
-        <v>16601.59087</v>
+        <v>19574.24151</v>
       </c>
       <c r="E31" s="40">
-        <v>30083.17395</v>
+        <v>30638.493589999998</v>
       </c>
       <c r="F31" s="40">
-        <v>8701</v>
+        <v>8673</v>
       </c>
       <c r="G31" s="38" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A32" s="28" t="s">
         <v>3</v>
       </c>
       <c r="B32" s="41">
-        <v>24401.771540000002</v>
+        <v>24355.431989999997</v>
       </c>
       <c r="C32" s="41">
-        <v>22897.771540000002</v>
+        <v>22851.431990000001</v>
       </c>
       <c r="D32" s="41">
-        <v>6054.3142600000001</v>
+        <v>5929.7522099999996</v>
       </c>
       <c r="E32" s="41">
-        <v>16843.457279999999</v>
+        <v>16921.679779999999</v>
       </c>
       <c r="F32" s="41">
         <v>1504</v>
       </c>
       <c r="G32" s="35" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A33" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="41">
-        <v>2340.4420100000002</v>
+        <v>2388.0464000000002</v>
       </c>
       <c r="C33" s="41">
-        <v>2340.4420100000002</v>
+        <v>2388.0464000000002</v>
       </c>
       <c r="D33" s="41">
-        <v>2260.0046600000001</v>
+        <v>2286.0000500000001</v>
       </c>
       <c r="E33" s="41">
-        <v>80.437350000000009</v>
+        <v>102.04635</v>
       </c>
       <c r="F33" s="41">
         <v>0</v>
       </c>
       <c r="G33" s="35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A34" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="41">
-        <v>10744.06415</v>
+        <v>12962.47176</v>
       </c>
       <c r="C34" s="41">
-        <v>9518.0641500000002</v>
+        <v>11732.47176</v>
       </c>
       <c r="D34" s="41">
-        <v>3618.1854499999999</v>
+        <v>5686.81664</v>
       </c>
       <c r="E34" s="41">
-        <v>5899.8787000000002</v>
+        <v>6045.6551200000004</v>
       </c>
       <c r="F34" s="41">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="G34" s="35" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="28" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="41">
-        <v>17899.487119999998</v>
+        <v>19179.784950000001</v>
       </c>
       <c r="C35" s="41">
-        <v>11928.48712</v>
+        <v>13240.784949999999</v>
       </c>
       <c r="D35" s="41">
-        <v>4669.0865000000003</v>
+        <v>5671.6726100000014</v>
       </c>
       <c r="E35" s="41">
-        <v>7259.4006200000003</v>
+        <v>7569.1123399999997</v>
       </c>
       <c r="F35" s="41">
-        <v>5971</v>
+        <v>5939</v>
       </c>
       <c r="G35" s="35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="30" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="39">
-        <v>35633.870569999999</v>
+        <v>37274.2837</v>
       </c>
       <c r="C36" s="39">
-        <v>35633.870569999999</v>
+        <v>37274.2837</v>
       </c>
       <c r="D36" s="39">
-        <v>5640.3829299999998</v>
+        <v>7174.0594600000004</v>
       </c>
       <c r="E36" s="39">
-        <v>29993.487639999999</v>
+        <v>30100.22424</v>
       </c>
       <c r="F36" s="39">
         <v>0</v>
       </c>
       <c r="G36" s="34" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="37" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="40">
-        <v>12237.187040000001</v>
+        <v>12920.91907</v>
       </c>
       <c r="C37" s="40">
-        <v>12237.187040000001</v>
+        <v>12920.91907</v>
       </c>
       <c r="D37" s="40">
-        <v>1049.21255</v>
+        <v>1319.43984</v>
       </c>
       <c r="E37" s="40">
-        <v>11187.974490000001</v>
+        <v>11601.479230000001</v>
       </c>
       <c r="F37" s="40">
         <v>0</v>
       </c>
       <c r="G37" s="38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A38" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="40">
-        <v>205.74540999999999</v>
+        <v>408.66678000000002</v>
       </c>
       <c r="C38" s="40">
-        <v>205.74540999999999</v>
+        <v>408.66678000000002</v>
       </c>
       <c r="D38" s="40">
-        <v>12.550660000000001</v>
+        <v>23.548780000000001</v>
       </c>
       <c r="E38" s="40">
-        <v>193.19475</v>
+        <v>385.11799999999999</v>
       </c>
       <c r="F38" s="40">
         <v>0</v>
       </c>
       <c r="G38" s="38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A39" s="37" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="40">
-        <v>603.07389999999998</v>
+        <v>604.02462000000003</v>
       </c>
       <c r="C39" s="40">
-        <v>603.07389999999998</v>
+        <v>604.02462000000003</v>
       </c>
       <c r="D39" s="40">
-        <v>45.3459</v>
+        <v>54.976619999999997</v>
       </c>
       <c r="E39" s="40">
-        <v>557.72799999999995</v>
+        <v>549.048</v>
       </c>
       <c r="F39" s="40">
         <v>0</v>
       </c>
       <c r="G39" s="38" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="37" t="s">
         <v>11</v>
       </c>
       <c r="B40" s="40">
-        <v>16367.822899999999</v>
+        <v>17971.79506</v>
       </c>
       <c r="C40" s="40">
-        <v>16367.822899999999</v>
+        <v>17971.79506</v>
       </c>
       <c r="D40" s="40">
-        <v>2664.3941</v>
+        <v>4569.2750500000002</v>
       </c>
       <c r="E40" s="40">
-        <v>13703.4288</v>
+        <v>13402.52001</v>
       </c>
       <c r="F40" s="40">
         <v>0</v>
       </c>
       <c r="G40" s="38" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="37" t="s">
         <v>9</v>
       </c>
       <c r="B41" s="40">
-        <v>5990.6173600000002</v>
+        <v>4647.89437</v>
       </c>
       <c r="C41" s="40">
-        <v>5990.6173600000002</v>
+        <v>4647.89437</v>
       </c>
       <c r="D41" s="40">
-        <v>1846.55241</v>
+        <v>989.22631999999999</v>
       </c>
       <c r="E41" s="40">
-        <v>4144.06495</v>
+        <v>3658.6680500000002</v>
       </c>
       <c r="F41" s="40">
         <v>0</v>
       </c>
       <c r="G41" s="38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="37" t="s">
         <v>7</v>
       </c>
       <c r="B42" s="40">
-        <v>229.42395999999999</v>
+        <v>660.98380000000009</v>
       </c>
       <c r="C42" s="40">
-        <v>229.42395999999999</v>
+        <v>660.98380000000009</v>
       </c>
       <c r="D42" s="40">
-        <v>22.327310000000001</v>
+        <v>157.59285</v>
       </c>
       <c r="E42" s="40">
-        <v>207.09665000000001</v>
+        <v>503.39094999999998</v>
       </c>
       <c r="F42" s="40">
         <v>0</v>
       </c>
       <c r="G42" s="38" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A43" s="30" t="s">
+      <c r="A43" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="40">
+        <v>60</v>
+      </c>
+      <c r="C43" s="40">
+        <v>60</v>
+      </c>
+      <c r="D43" s="40">
+        <v>60</v>
+      </c>
+      <c r="E43" s="40">
+        <v>0</v>
+      </c>
+      <c r="F43" s="40">
+        <v>0</v>
+      </c>
+      <c r="G43" s="38" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="41">
+        <v>60</v>
+      </c>
+      <c r="C44" s="41">
+        <v>60</v>
+      </c>
+      <c r="D44" s="41">
+        <v>60</v>
+      </c>
+      <c r="E44" s="41">
+        <v>0</v>
+      </c>
+      <c r="F44" s="41">
+        <v>0</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="30" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="39">
-[...14 lines deleted...]
-      <c r="G43" s="34" t="s">
+      <c r="B45" s="39">
+        <v>40316.216189999999</v>
+      </c>
+      <c r="C45" s="39">
+        <v>40316.216189999999</v>
+      </c>
+      <c r="D45" s="39">
+        <v>16516.225589999998</v>
+      </c>
+      <c r="E45" s="39">
+        <v>23799.990600000001</v>
+      </c>
+      <c r="F45" s="39">
+        <v>0</v>
+      </c>
+      <c r="G45" s="34" t="s">
         <v>49</v>
-      </c>
-[...44 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="37" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="B46" s="40">
-        <v>3722.3194399999988</v>
+        <v>8107.53424</v>
       </c>
       <c r="C46" s="40">
-        <v>3722.3194399999988</v>
+        <v>8107.53424</v>
       </c>
       <c r="D46" s="40">
-        <v>1471.32439</v>
+        <v>2414.3201100000001</v>
       </c>
       <c r="E46" s="40">
-        <v>2250.99505</v>
+        <v>5693.2141300000003</v>
       </c>
       <c r="F46" s="40">
         <v>0</v>
       </c>
       <c r="G46" s="38" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="37" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B47" s="40">
-        <v>12023.74906</v>
+        <v>2070.2198400000002</v>
       </c>
       <c r="C47" s="40">
-        <v>12023.74906</v>
+        <v>2070.2198400000002</v>
       </c>
       <c r="D47" s="40">
-        <v>3514.0936400000001</v>
+        <v>602.2143299999999</v>
       </c>
       <c r="E47" s="40">
-        <v>8509.6554199999991</v>
+        <v>1468.00551</v>
       </c>
       <c r="F47" s="40">
         <v>0</v>
       </c>
       <c r="G47" s="38" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="37" t="s">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="B48" s="40">
-        <v>4592.3917899999997</v>
+        <v>3370.0545299999999</v>
       </c>
       <c r="C48" s="40">
-        <v>4592.3917899999997</v>
+        <v>3370.0545299999999</v>
       </c>
       <c r="D48" s="40">
-        <v>1997.5066899999999</v>
+        <v>1255.3515199999999</v>
       </c>
       <c r="E48" s="40">
-        <v>2594.8851</v>
+        <v>2114.7030100000002</v>
       </c>
       <c r="F48" s="40">
         <v>0</v>
       </c>
       <c r="G48" s="38" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="37" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B49" s="40">
-        <v>873.55700999999999</v>
+        <v>12729.12257</v>
       </c>
       <c r="C49" s="40">
-        <v>873.55700999999999</v>
+        <v>12729.12257</v>
       </c>
       <c r="D49" s="40">
-        <v>104.31702</v>
+        <v>3965.1884799999998</v>
       </c>
       <c r="E49" s="40">
-        <v>769.23999000000003</v>
+        <v>8763.9340900000007</v>
       </c>
       <c r="F49" s="40">
         <v>0</v>
       </c>
       <c r="G49" s="38" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B50" s="40">
+        <v>4341.2050099999997</v>
+      </c>
+      <c r="C50" s="40">
+        <v>4341.2050099999997</v>
+      </c>
+      <c r="D50" s="40">
+        <v>1779.9210599999999</v>
+      </c>
+      <c r="E50" s="40">
+        <v>2561.28395</v>
+      </c>
+      <c r="F50" s="40">
+        <v>0</v>
+      </c>
+      <c r="G50" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="40">
+        <v>1089.7179699999999</v>
+      </c>
+      <c r="C51" s="40">
+        <v>1089.7179699999999</v>
+      </c>
+      <c r="D51" s="40">
+        <v>197.58872</v>
+      </c>
+      <c r="E51" s="40">
+        <v>892.12924999999996</v>
+      </c>
+      <c r="F51" s="40">
+        <v>0</v>
+      </c>
+      <c r="G51" s="38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="37" t="s">
         <v>5</v>
       </c>
-      <c r="B50" s="40">
-[...14 lines deleted...]
-      <c r="G50" s="38" t="s">
+      <c r="B52" s="40">
+        <v>8608.3620300000021</v>
+      </c>
+      <c r="C52" s="40">
+        <v>8608.3620300000021</v>
+      </c>
+      <c r="D52" s="40">
+        <v>6301.6413700000003</v>
+      </c>
+      <c r="E52" s="40">
+        <v>2306.72066</v>
+      </c>
+      <c r="F52" s="40">
+        <v>0</v>
+      </c>
+      <c r="G52" s="38" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="51" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A51" s="28" t="s">
+    <row r="53" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="28" t="s">
         <v>3</v>
       </c>
-      <c r="B51" s="41">
-[...14 lines deleted...]
-      <c r="G51" s="35" t="s">
+      <c r="B53" s="41">
+        <v>1877.5884599999999</v>
+      </c>
+      <c r="C53" s="41">
+        <v>1877.5884599999999</v>
+      </c>
+      <c r="D53" s="41">
+        <v>641.64224999999999</v>
+      </c>
+      <c r="E53" s="41">
+        <v>1235.9462100000001</v>
+      </c>
+      <c r="F53" s="41">
+        <v>0</v>
+      </c>
+      <c r="G53" s="35" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="52" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A52" s="28" t="s">
+    <row r="54" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A54" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="B52" s="41">
-[...14 lines deleted...]
-      <c r="G52" s="35" t="s">
+      <c r="B54" s="41">
+        <v>0.71589999999999998</v>
+      </c>
+      <c r="C54" s="41">
+        <v>0.71589999999999998</v>
+      </c>
+      <c r="D54" s="41">
+        <v>0</v>
+      </c>
+      <c r="E54" s="41">
+        <v>0.71589999999999998</v>
+      </c>
+      <c r="F54" s="41">
+        <v>0</v>
+      </c>
+      <c r="G54" s="35" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="53" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A53" s="29" t="s">
+    <row r="55" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="29" t="s">
         <v>61</v>
       </c>
-      <c r="B53" s="42">
-[...14 lines deleted...]
-      <c r="G53" s="36" t="s">
+      <c r="B55" s="42">
+        <v>6730.0576700000001</v>
+      </c>
+      <c r="C55" s="42">
+        <v>6730.0576700000001</v>
+      </c>
+      <c r="D55" s="42">
+        <v>5659.9991200000004</v>
+      </c>
+      <c r="E55" s="42">
+        <v>1070.05855</v>
+      </c>
+      <c r="F55" s="42">
+        <v>0</v>
+      </c>
+      <c r="G55" s="36" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-[...10 lines deleted...]
-    </row>
     <row r="56" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B56" s="15"/>
+      <c r="C56" s="15"/>
+      <c r="D56" s="15"/>
+      <c r="E56" s="15"/>
+      <c r="F56" s="15"/>
     </row>
     <row r="57" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="5" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A58" s="5" t="s">
-        <v>36</v>
+        <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A59" s="5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A60" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="5" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-[...11 lines deleted...]
-    </row>
     <row r="63" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A63" s="4" t="s">
-[...9 lines deleted...]
-        <v>99</v>
+      <c r="A63" s="5"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="15"/>
+      <c r="D63" s="15"/>
+      <c r="E63" s="15"/>
+      <c r="F63" s="15"/>
+    </row>
+    <row r="64" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="D65" s="1"/>
+      <c r="E65" s="1"/>
+      <c r="F65" s="1"/>
+      <c r="G65" s="2"/>
+    </row>
+    <row r="67" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A67" s="5" t="s">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A508DEC4-DBA3-489F-8FEC-D8635DA4939D}">
+  <dimension ref="A1:G65"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
+  <cols>
+    <col min="1" max="1" width="27.625" style="1" customWidth="1"/>
+    <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
+    <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="27.625" style="3" customWidth="1"/>
+    <col min="8" max="16384" width="11" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A1" s="14" t="s">
+        <v>96</v>
+      </c>
+      <c r="B1" s="7"/>
+      <c r="C1" s="7"/>
+      <c r="G1" s="8"/>
+    </row>
+    <row r="2" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="A2" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="F2" s="6"/>
+    </row>
+    <row r="3" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A3" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="1"/>
+      <c r="F3" s="1"/>
+    </row>
+    <row r="4" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+    </row>
+    <row r="5" spans="1:7" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="8"/>
+      <c r="B5" s="2"/>
+      <c r="D5" s="1"/>
+      <c r="E5" s="1"/>
+      <c r="F5" s="10"/>
+    </row>
+    <row r="6" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" s="23"/>
+    </row>
+    <row r="7" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A7" s="27"/>
+      <c r="B7" s="18" t="s">
+        <v>30</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="G7" s="24"/>
+    </row>
+    <row r="8" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="28"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" s="24"/>
+    </row>
+    <row r="9" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A9" s="28"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="18"/>
+      <c r="D9" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="24"/>
+    </row>
+    <row r="10" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A10" s="28"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="18"/>
+      <c r="D10" s="22" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="G10" s="24"/>
+    </row>
+    <row r="11" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A11" s="29"/>
+      <c r="B11" s="19"/>
+      <c r="C11" s="19"/>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" s="25"/>
+    </row>
+    <row r="12" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="39">
+        <v>363126.01215999998</v>
+      </c>
+      <c r="C12" s="39">
+        <v>315065.01215999998</v>
+      </c>
+      <c r="D12" s="39">
+        <v>62485.896630000003</v>
+      </c>
+      <c r="E12" s="39">
+        <v>252579.11553000001</v>
+      </c>
+      <c r="F12" s="39">
+        <v>48061</v>
+      </c>
+      <c r="G12" s="34" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="40">
+        <v>102548.34420000001</v>
+      </c>
+      <c r="C13" s="40">
+        <v>93382.344200000007</v>
+      </c>
+      <c r="D13" s="40">
+        <v>7274.2111999999997</v>
+      </c>
+      <c r="E13" s="40">
+        <v>86108.133000000002</v>
+      </c>
+      <c r="F13" s="40">
+        <v>9166</v>
+      </c>
+      <c r="G13" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="40">
+        <v>22475.264790000001</v>
+      </c>
+      <c r="C14" s="40">
+        <v>18416.264790000001</v>
+      </c>
+      <c r="D14" s="40">
+        <v>2150.25074</v>
+      </c>
+      <c r="E14" s="40">
+        <v>16266.01405</v>
+      </c>
+      <c r="F14" s="40">
+        <v>4059</v>
+      </c>
+      <c r="G14" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="40">
+        <v>27656.535179999999</v>
+      </c>
+      <c r="C15" s="40">
+        <v>24326.535179999999</v>
+      </c>
+      <c r="D15" s="40">
+        <v>3375.55422</v>
+      </c>
+      <c r="E15" s="40">
+        <v>20950.980960000001</v>
+      </c>
+      <c r="F15" s="40">
+        <v>3330</v>
+      </c>
+      <c r="G15" s="38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="40">
+        <v>89950.526840000006</v>
+      </c>
+      <c r="C16" s="40">
+        <v>74751.526840000006</v>
+      </c>
+      <c r="D16" s="40">
+        <v>17490.113799999999</v>
+      </c>
+      <c r="E16" s="40">
+        <v>57261.413039999999</v>
+      </c>
+      <c r="F16" s="40">
+        <v>15199</v>
+      </c>
+      <c r="G16" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" s="40">
+        <v>52999.510289999998</v>
+      </c>
+      <c r="C17" s="40">
+        <v>45581.510289999998</v>
+      </c>
+      <c r="D17" s="40">
+        <v>8616.1239600000008</v>
+      </c>
+      <c r="E17" s="40">
+        <v>36965.386330000001</v>
+      </c>
+      <c r="F17" s="40">
+        <v>7418</v>
+      </c>
+      <c r="G17" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="40">
+        <v>4105.7384899999997</v>
+      </c>
+      <c r="C18" s="40">
+        <v>3917.7384900000002</v>
+      </c>
+      <c r="D18" s="40">
+        <v>1106.63814</v>
+      </c>
+      <c r="E18" s="40">
+        <v>2811.1003500000002</v>
+      </c>
+      <c r="F18" s="40">
+        <v>188</v>
+      </c>
+      <c r="G18" s="38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="40">
+        <v>63390.092370000013</v>
+      </c>
+      <c r="C19" s="40">
+        <v>54689.092370000013</v>
+      </c>
+      <c r="D19" s="40">
+        <v>22473.004570000001</v>
+      </c>
+      <c r="E19" s="40">
+        <v>32216.087800000001</v>
+      </c>
+      <c r="F19" s="40">
+        <v>8701</v>
+      </c>
+      <c r="G19" s="38" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="41">
+        <v>25940.723310000001</v>
+      </c>
+      <c r="C20" s="41">
+        <v>24436.723310000001</v>
+      </c>
+      <c r="D20" s="41">
+        <v>6488.8177299999998</v>
+      </c>
+      <c r="E20" s="41">
+        <v>17947.905579999999</v>
+      </c>
+      <c r="F20" s="41">
+        <v>1504</v>
+      </c>
+      <c r="G20" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="41">
+        <v>2340.4420100000002</v>
+      </c>
+      <c r="C21" s="41">
+        <v>2340.4420100000002</v>
+      </c>
+      <c r="D21" s="41">
+        <v>2260.0046600000001</v>
+      </c>
+      <c r="E21" s="41">
+        <v>80.437350000000009</v>
+      </c>
+      <c r="F21" s="41">
+        <v>0</v>
+      </c>
+      <c r="G21" s="35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B22" s="41">
+        <v>10757.539100000002</v>
+      </c>
+      <c r="C22" s="41">
+        <v>9531.5391000000018</v>
+      </c>
+      <c r="D22" s="41">
+        <v>3618.1854499999999</v>
+      </c>
+      <c r="E22" s="41">
+        <v>5913.35365</v>
+      </c>
+      <c r="F22" s="41">
+        <v>1226</v>
+      </c>
+      <c r="G22" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" s="41">
+        <v>24351.38795</v>
+      </c>
+      <c r="C23" s="41">
+        <v>18380.38795</v>
+      </c>
+      <c r="D23" s="41">
+        <v>10105.996730000001</v>
+      </c>
+      <c r="E23" s="41">
+        <v>8274.3912199999995</v>
+      </c>
+      <c r="F23" s="41">
+        <v>5971</v>
+      </c>
+      <c r="G23" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24" s="39">
+        <v>289486.79008000001</v>
+      </c>
+      <c r="C24" s="39">
+        <v>241425.79008000001</v>
+      </c>
+      <c r="D24" s="39">
+        <v>41609.26195</v>
+      </c>
+      <c r="E24" s="39">
+        <v>199816.52812999999</v>
+      </c>
+      <c r="F24" s="39">
+        <v>48061</v>
+      </c>
+      <c r="G24" s="34" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="40">
+        <v>83328.36537</v>
+      </c>
+      <c r="C25" s="40">
+        <v>74162.36537</v>
+      </c>
+      <c r="D25" s="40">
+        <v>4593.1706399999994</v>
+      </c>
+      <c r="E25" s="40">
+        <v>69569.194730000003</v>
+      </c>
+      <c r="F25" s="40">
+        <v>9166</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="40">
+        <v>20463.304510000002</v>
+      </c>
+      <c r="C26" s="40">
+        <v>16404.304510000002</v>
+      </c>
+      <c r="D26" s="40">
+        <v>1491.9317799999999</v>
+      </c>
+      <c r="E26" s="40">
+        <v>14912.372729999999</v>
+      </c>
+      <c r="F26" s="40">
+        <v>4059</v>
+      </c>
+      <c r="G26" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B27" s="40">
+        <v>23331.14184</v>
+      </c>
+      <c r="C27" s="40">
+        <v>20001.14184</v>
+      </c>
+      <c r="D27" s="40">
+        <v>1858.88393</v>
+      </c>
+      <c r="E27" s="40">
+        <v>18142.25791</v>
+      </c>
+      <c r="F27" s="40">
+        <v>3330</v>
+      </c>
+      <c r="G27" s="38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="40">
+        <v>61558.954879999998</v>
+      </c>
+      <c r="C28" s="40">
+        <v>46359.954879999998</v>
+      </c>
+      <c r="D28" s="40">
+        <v>11311.626060000001</v>
+      </c>
+      <c r="E28" s="40">
+        <v>35048.328820000002</v>
+      </c>
+      <c r="F28" s="40">
+        <v>15199</v>
+      </c>
+      <c r="G28" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="40">
+        <v>42416.50114</v>
+      </c>
+      <c r="C29" s="40">
+        <v>34998.50114</v>
+      </c>
+      <c r="D29" s="40">
+        <v>4772.0648600000004</v>
+      </c>
+      <c r="E29" s="40">
+        <v>30226.436280000002</v>
+      </c>
+      <c r="F29" s="40">
+        <v>7418</v>
+      </c>
+      <c r="G29" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="40">
+        <v>3002.7575200000001</v>
+      </c>
+      <c r="C30" s="40">
+        <v>2814.7575200000001</v>
+      </c>
+      <c r="D30" s="40">
+        <v>979.99381000000005</v>
+      </c>
+      <c r="E30" s="40">
+        <v>1834.7637099999999</v>
+      </c>
+      <c r="F30" s="40">
+        <v>188</v>
+      </c>
+      <c r="G30" s="38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="40">
+        <v>55385.764820000011</v>
+      </c>
+      <c r="C31" s="40">
+        <v>46684.764820000011</v>
+      </c>
+      <c r="D31" s="40">
+        <v>16601.59087</v>
+      </c>
+      <c r="E31" s="40">
+        <v>30083.17395</v>
+      </c>
+      <c r="F31" s="40">
+        <v>8701</v>
+      </c>
+      <c r="G31" s="38" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B32" s="41">
+        <v>24401.771540000002</v>
+      </c>
+      <c r="C32" s="41">
+        <v>22897.771540000002</v>
+      </c>
+      <c r="D32" s="41">
+        <v>6054.3142600000001</v>
+      </c>
+      <c r="E32" s="41">
+        <v>16843.457279999999</v>
+      </c>
+      <c r="F32" s="41">
+        <v>1504</v>
+      </c>
+      <c r="G32" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" s="41">
+        <v>2340.4420100000002</v>
+      </c>
+      <c r="C33" s="41">
+        <v>2340.4420100000002</v>
+      </c>
+      <c r="D33" s="41">
+        <v>2260.0046600000001</v>
+      </c>
+      <c r="E33" s="41">
+        <v>80.437350000000009</v>
+      </c>
+      <c r="F33" s="41">
+        <v>0</v>
+      </c>
+      <c r="G33" s="35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="41">
+        <v>10744.06415</v>
+      </c>
+      <c r="C34" s="41">
+        <v>9518.0641500000002</v>
+      </c>
+      <c r="D34" s="41">
+        <v>3618.1854499999999</v>
+      </c>
+      <c r="E34" s="41">
+        <v>5899.8787000000002</v>
+      </c>
+      <c r="F34" s="41">
+        <v>1226</v>
+      </c>
+      <c r="G34" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="41">
+        <v>17899.487119999998</v>
+      </c>
+      <c r="C35" s="41">
+        <v>11928.48712</v>
+      </c>
+      <c r="D35" s="41">
+        <v>4669.0865000000003</v>
+      </c>
+      <c r="E35" s="41">
+        <v>7259.4006200000003</v>
+      </c>
+      <c r="F35" s="41">
+        <v>5971</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B36" s="39">
+        <v>35633.870569999999</v>
+      </c>
+      <c r="C36" s="39">
+        <v>35633.870569999999</v>
+      </c>
+      <c r="D36" s="39">
+        <v>5640.3829299999998</v>
+      </c>
+      <c r="E36" s="39">
+        <v>29993.487639999999</v>
+      </c>
+      <c r="F36" s="39">
+        <v>0</v>
+      </c>
+      <c r="G36" s="34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B37" s="40">
+        <v>12237.187040000001</v>
+      </c>
+      <c r="C37" s="40">
+        <v>12237.187040000001</v>
+      </c>
+      <c r="D37" s="40">
+        <v>1049.21255</v>
+      </c>
+      <c r="E37" s="40">
+        <v>11187.974490000001</v>
+      </c>
+      <c r="F37" s="40">
+        <v>0</v>
+      </c>
+      <c r="G37" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="40">
+        <v>205.74540999999999</v>
+      </c>
+      <c r="C38" s="40">
+        <v>205.74540999999999</v>
+      </c>
+      <c r="D38" s="40">
+        <v>12.550660000000001</v>
+      </c>
+      <c r="E38" s="40">
+        <v>193.19475</v>
+      </c>
+      <c r="F38" s="40">
+        <v>0</v>
+      </c>
+      <c r="G38" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B39" s="40">
+        <v>603.07389999999998</v>
+      </c>
+      <c r="C39" s="40">
+        <v>603.07389999999998</v>
+      </c>
+      <c r="D39" s="40">
+        <v>45.3459</v>
+      </c>
+      <c r="E39" s="40">
+        <v>557.72799999999995</v>
+      </c>
+      <c r="F39" s="40">
+        <v>0</v>
+      </c>
+      <c r="G39" s="38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="40">
+        <v>16367.822899999999</v>
+      </c>
+      <c r="C40" s="40">
+        <v>16367.822899999999</v>
+      </c>
+      <c r="D40" s="40">
+        <v>2664.3941</v>
+      </c>
+      <c r="E40" s="40">
+        <v>13703.4288</v>
+      </c>
+      <c r="F40" s="40">
+        <v>0</v>
+      </c>
+      <c r="G40" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B41" s="40">
+        <v>5990.6173600000002</v>
+      </c>
+      <c r="C41" s="40">
+        <v>5990.6173600000002</v>
+      </c>
+      <c r="D41" s="40">
+        <v>1846.55241</v>
+      </c>
+      <c r="E41" s="40">
+        <v>4144.06495</v>
+      </c>
+      <c r="F41" s="40">
+        <v>0</v>
+      </c>
+      <c r="G41" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="40">
+        <v>229.42395999999999</v>
+      </c>
+      <c r="C42" s="40">
+        <v>229.42395999999999</v>
+      </c>
+      <c r="D42" s="40">
+        <v>22.327310000000001</v>
+      </c>
+      <c r="E42" s="40">
+        <v>207.09665000000001</v>
+      </c>
+      <c r="F42" s="40">
+        <v>0</v>
+      </c>
+      <c r="G42" s="38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A43" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="39">
+        <v>38005.35151</v>
+      </c>
+      <c r="C43" s="39">
+        <v>38005.35151</v>
+      </c>
+      <c r="D43" s="39">
+        <v>15236.251749999999</v>
+      </c>
+      <c r="E43" s="39">
+        <v>22769.099760000001</v>
+      </c>
+      <c r="F43" s="39">
+        <v>0</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A44" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="B44" s="40">
+        <v>6982.7917900000002</v>
+      </c>
+      <c r="C44" s="40">
+        <v>6982.7917900000002</v>
+      </c>
+      <c r="D44" s="40">
+        <v>1631.8280099999999</v>
+      </c>
+      <c r="E44" s="40">
+        <v>5350.96378</v>
+      </c>
+      <c r="F44" s="40">
+        <v>0</v>
+      </c>
+      <c r="G44" s="38" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A45" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="40">
+        <v>1806.21487</v>
+      </c>
+      <c r="C45" s="40">
+        <v>1806.21487</v>
+      </c>
+      <c r="D45" s="40">
+        <v>645.76830000000007</v>
+      </c>
+      <c r="E45" s="40">
+        <v>1160.4465700000001</v>
+      </c>
+      <c r="F45" s="40">
+        <v>0</v>
+      </c>
+      <c r="G45" s="38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A46" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="B46" s="40">
+        <v>3722.3194399999988</v>
+      </c>
+      <c r="C46" s="40">
+        <v>3722.3194399999988</v>
+      </c>
+      <c r="D46" s="40">
+        <v>1471.32439</v>
+      </c>
+      <c r="E46" s="40">
+        <v>2250.99505</v>
+      </c>
+      <c r="F46" s="40">
+        <v>0</v>
+      </c>
+      <c r="G46" s="38" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A47" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="B47" s="40">
+        <v>12023.74906</v>
+      </c>
+      <c r="C47" s="40">
+        <v>12023.74906</v>
+      </c>
+      <c r="D47" s="40">
+        <v>3514.0936400000001</v>
+      </c>
+      <c r="E47" s="40">
+        <v>8509.6554199999991</v>
+      </c>
+      <c r="F47" s="40">
+        <v>0</v>
+      </c>
+      <c r="G47" s="38" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A48" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="B48" s="40">
+        <v>4592.3917899999997</v>
+      </c>
+      <c r="C48" s="40">
+        <v>4592.3917899999997</v>
+      </c>
+      <c r="D48" s="40">
+        <v>1997.5066899999999</v>
+      </c>
+      <c r="E48" s="40">
+        <v>2594.8851</v>
+      </c>
+      <c r="F48" s="40">
+        <v>0</v>
+      </c>
+      <c r="G48" s="38" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A49" s="37" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="40">
+        <v>873.55700999999999</v>
+      </c>
+      <c r="C49" s="40">
+        <v>873.55700999999999</v>
+      </c>
+      <c r="D49" s="40">
+        <v>104.31702</v>
+      </c>
+      <c r="E49" s="40">
+        <v>769.23999000000003</v>
+      </c>
+      <c r="F49" s="40">
+        <v>0</v>
+      </c>
+      <c r="G49" s="38" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A50" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="40">
+        <v>8004.3275500000009</v>
+      </c>
+      <c r="C50" s="40">
+        <v>8004.3275500000009</v>
+      </c>
+      <c r="D50" s="40">
+        <v>5871.4137000000001</v>
+      </c>
+      <c r="E50" s="40">
+        <v>2132.9138499999999</v>
+      </c>
+      <c r="F50" s="40">
+        <v>0</v>
+      </c>
+      <c r="G50" s="38" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A51" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="B51" s="41">
+        <v>1538.9517699999999</v>
+      </c>
+      <c r="C51" s="41">
+        <v>1538.9517699999999</v>
+      </c>
+      <c r="D51" s="41">
+        <v>434.50346999999999</v>
+      </c>
+      <c r="E51" s="41">
+        <v>1104.4483</v>
+      </c>
+      <c r="F51" s="41">
+        <v>0</v>
+      </c>
+      <c r="G51" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A52" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B52" s="41">
+        <v>13.47495</v>
+      </c>
+      <c r="C52" s="41">
+        <v>13.47495</v>
+      </c>
+      <c r="D52" s="41">
+        <v>0</v>
+      </c>
+      <c r="E52" s="41">
+        <v>13.47495</v>
+      </c>
+      <c r="F52" s="41">
+        <v>0</v>
+      </c>
+      <c r="G52" s="35" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A53" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="B53" s="42">
+        <v>6451.9008299999996</v>
+      </c>
+      <c r="C53" s="42">
+        <v>6451.9008299999996</v>
+      </c>
+      <c r="D53" s="42">
+        <v>5436.9102300000004</v>
+      </c>
+      <c r="E53" s="42">
+        <v>1014.9906</v>
+      </c>
+      <c r="F53" s="42">
+        <v>0</v>
+      </c>
+      <c r="G53" s="36" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B54" s="15"/>
+      <c r="C54" s="15"/>
+      <c r="D54" s="15"/>
+      <c r="E54" s="15"/>
+      <c r="F54" s="15"/>
+    </row>
+    <row r="55" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A55" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A56" s="5" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A57" s="5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A61" s="5"/>
+      <c r="B61" s="15"/>
+      <c r="C61" s="15"/>
+      <c r="D61" s="15"/>
+      <c r="E61" s="15"/>
+      <c r="F61" s="15"/>
+    </row>
+    <row r="62" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="D63" s="1"/>
+      <c r="E63" s="1"/>
+      <c r="F63" s="1"/>
+      <c r="G63" s="2"/>
+    </row>
+    <row r="65" spans="1:1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A65" s="5" t="s">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{403E0D25-FC61-466D-872E-37ACD1AB3BAB}">
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="27.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A1" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A2" s="13" t="s">
         <v>53</v>
@@ -3597,51 +4844,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="2"/>
     </row>
     <row r="64" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="5" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="27.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A1" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A2" s="13" t="s">
         <v>103</v>
@@ -4780,51 +6027,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="4" t="s">
         <v>41</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="2"/>
     </row>
     <row r="64" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="5" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14606CFE-07A6-463E-95F8-954351DEB0A8}">
   <dimension ref="A1:G64"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="27.625" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.625" style="1" customWidth="1"/>
     <col min="4" max="6" width="9.625" style="2" customWidth="1"/>
     <col min="7" max="7" width="27.625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="11" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A1" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:7" ht="11.25" x14ac:dyDescent="0.15">
       <c r="A2" s="13" t="s">
         <v>101</v>
@@ -5963,51 +7210,51 @@
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A62" s="4" t="s">
         <v>51</v>
       </c>
       <c r="D62" s="1"/>
       <c r="E62" s="1"/>
       <c r="F62" s="1"/>
       <c r="G62" s="2"/>
     </row>
     <row r="64" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="5" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D93792A-3255-4B4D-A1EF-12B329E2C07D}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="7.375" style="44" customWidth="1"/>
     <col min="2" max="2" width="33" style="44" customWidth="1"/>
     <col min="3" max="3" width="3" style="44" customWidth="1"/>
     <col min="4" max="4" width="7.375" style="44" customWidth="1"/>
     <col min="5" max="5" width="33" style="44" customWidth="1"/>
     <col min="6" max="16384" width="10" style="44"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="43" t="s">
         <v>64</v>
       </c>
       <c r="D1" s="43" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="46" customFormat="1" x14ac:dyDescent="0.15">
       <c r="A2" s="45" t="s">
@@ -6172,64 +7419,66 @@
       <c r="A16" s="58"/>
       <c r="D16" s="58"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A17" s="58"/>
       <c r="D17" s="58"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
+      <vt:lpstr>te26-278</vt:lpstr>
       <vt:lpstr>te25-278</vt:lpstr>
       <vt:lpstr>te24-278</vt:lpstr>
       <vt:lpstr>te23-278</vt:lpstr>
       <vt:lpstr>te22-278</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te22-278'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te23-278'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te24-278'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te25-278'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'te26-278'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>