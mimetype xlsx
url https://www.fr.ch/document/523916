--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -1,120 +1,124 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCEBF217-C2DB-418E-9D99-95FACF452A5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{267ACA57-586C-4127-994A-45F6E52198E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="-10850" windowWidth="38620" windowHeight="21100" tabRatio="642" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="642" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te563 (2023-24)" sheetId="12" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="Signes - Zeichen" sheetId="13" r:id="rId12"/>
+    <sheet name="te563 (2024-25)" sheetId="24" r:id="rId1"/>
+    <sheet name="te563 (2023-24)" sheetId="12" r:id="rId2"/>
+    <sheet name="te563 (2022-23)" sheetId="14" r:id="rId3"/>
+    <sheet name="te563 (2021-22)" sheetId="15" r:id="rId4"/>
+    <sheet name="T563 (2020-21)" sheetId="16" r:id="rId5"/>
+    <sheet name="T563 (2019-20) " sheetId="17" r:id="rId6"/>
+    <sheet name="T563 (2018-19)" sheetId="18" r:id="rId7"/>
+    <sheet name="T563 (2017-18)" sheetId="23" r:id="rId8"/>
+    <sheet name="T563 (2016-17)" sheetId="19" r:id="rId9"/>
+    <sheet name="T563 (2015-16)" sheetId="20" r:id="rId10"/>
+    <sheet name="T563 (2014-15)" sheetId="21" r:id="rId11"/>
+    <sheet name="T563 (2013-14)" sheetId="22" r:id="rId12"/>
+    <sheet name="Signes - Zeichen" sheetId="13" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="10">'T563 (2013-14)'!$1:$7</definedName>
-[...20 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te563 (2023-24)'!$A$1:$E$25</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="11">'T563 (2013-14)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="10">'T563 (2014-15)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="9">'T563 (2015-16)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="8">'T563 (2016-17)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="7">'T563 (2017-18)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'T563 (2018-19)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="5">'T563 (2019-20) '!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="4">'T563 (2020-21)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="3">'te563 (2021-22)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">'te563 (2022-23)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="1">'te563 (2023-24)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'te563 (2024-25)'!$1:$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'T563 (2013-14)'!$A$1:$L$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'T563 (2014-15)'!$A$1:$L$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'T563 (2015-16)'!$A$1:$L$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'T563 (2016-17)'!$A$1:$L$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'T563 (2017-18)'!$A$1:$L$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'T563 (2018-19)'!$A$1:$L$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'T563 (2019-20) '!$A$1:$L$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'T563 (2020-21)'!$A$1:$L$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'te563 (2021-22)'!$A$1:$E$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'te563 (2022-23)'!$A$1:$E$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'te563 (2023-24)'!$A$1:$E$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te563 (2024-25)'!$A$1:$E$25</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="459" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="494" uniqueCount="132">
   <si>
     <t>Degré secondaire I</t>
   </si>
   <si>
     <t>Degré secondaire II, formation professionnelle</t>
   </si>
   <si>
     <t>Sekundarstufe II, Berufsausbildung</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Hommes / Männer</t>
   </si>
   <si>
     <t>Femmes / Frauen</t>
   </si>
   <si>
     <t>Sekundarstufe I und II</t>
   </si>
   <si>
@@ -509,50 +513,62 @@
     <t>Lehrkräfte nach Geschlecht, Schulstufe und Schultyp im Schuljahr 2014/15</t>
   </si>
   <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, t17-563</t>
   </si>
   <si>
     <t>Enseignants par sexe, degré et type d'enseignement, pour l'année scolaire 2013/14</t>
   </si>
   <si>
     <t>Lehrkräfte nach Geschlecht, Schulstufe und Schultyp im Schuljahr 2013/14</t>
   </si>
   <si>
     <t>T15-36</t>
   </si>
   <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, t16-563</t>
   </si>
   <si>
     <t>Enseignants par sexe, degré et type d'enseignement, pour l'année scolaire 2017/18</t>
   </si>
   <si>
     <t>Lehrkräfte nach Geschlecht, Schulstufe und Schultyp im Schuljahr 2017/18</t>
   </si>
   <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, t20-563</t>
+  </si>
+  <si>
+    <t>Enseignants par sexe et degré d'enseignement, pour l'année scolaire 2024/25</t>
+  </si>
+  <si>
+    <t>Lehrkräfte nach Geschlecht und Schulstufe im Schuljahr 2024/25</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, te26-563</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 26.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="[=0]&quot;-&quot;;#,##0"/>
     <numFmt numFmtId="166" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
   </numFmts>
   <fonts count="18">
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1007,274 +1023,274 @@
     </xf>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="13" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="10" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...40 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="10" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="14" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="7" fillId="0" borderId="15" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{720BB294-4030-4DAB-B7C4-F71E6447A4F0}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{88664C71-4534-4417-BA2A-09AFB5A4E098}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1534,121 +1550,125 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BBB6DF3-FF5A-4910-84DE-BF6CDDA0B777}">
   <dimension ref="A1:O51"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="32.26953125" style="5" customWidth="1"/>
     <col min="2" max="2" width="12.453125" style="9" customWidth="1"/>
     <col min="3" max="4" width="12.453125" style="12" customWidth="1"/>
     <col min="5" max="5" width="32.26953125" style="18" customWidth="1"/>
     <col min="6" max="6" width="12" style="18" customWidth="1"/>
     <col min="7" max="7" width="1.7265625" style="10" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="12" style="10" customWidth="1"/>
     <col min="10" max="16384" width="12" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>27</v>
+        <v>128</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
     </row>
     <row r="2" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>28</v>
+        <v>129</v>
       </c>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
     </row>
     <row r="3" spans="1:15" ht="10.5" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
       <c r="E3" s="5"/>
       <c r="F3" s="5"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
     </row>
     <row r="4" spans="1:15" ht="10.5" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="6"/>
       <c r="C4" s="5"/>
@@ -1684,392 +1704,392 @@
     </row>
     <row r="7" spans="1:15" ht="10.5" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="31" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="23"/>
       <c r="F7" s="8"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A8" s="27" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="49">
-        <v>5344</v>
+        <v>5432</v>
       </c>
       <c r="C8" s="49">
-        <v>1539</v>
+        <v>1564</v>
       </c>
       <c r="D8" s="49">
-        <v>3805</v>
+        <v>3868</v>
       </c>
       <c r="E8" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F8" s="19"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="10"/>
       <c r="O8" s="10"/>
     </row>
     <row r="9" spans="1:15" ht="10.5" customHeight="1">
       <c r="A9" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="50">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C9" s="50">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D9" s="50">
-        <v>584</v>
+        <v>576</v>
       </c>
       <c r="E9" s="25" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="19"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="6"/>
       <c r="K9" s="10"/>
       <c r="L9" s="10"/>
       <c r="M9" s="10"/>
       <c r="N9" s="10"/>
       <c r="O9" s="10"/>
     </row>
     <row r="10" spans="1:15" ht="10.5" customHeight="1">
       <c r="A10" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="50">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="C10" s="50">
         <v>4</v>
       </c>
       <c r="D10" s="50">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="E10" s="25" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="19"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="6"/>
       <c r="K10" s="10"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="10"/>
       <c r="O10" s="10"/>
     </row>
     <row r="11" spans="1:15" ht="10.5" customHeight="1">
       <c r="A11" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="50">
-        <v>1960</v>
+        <v>1982</v>
       </c>
       <c r="C11" s="50">
-        <v>254</v>
+        <v>264</v>
       </c>
       <c r="D11" s="50">
-        <v>1706</v>
+        <v>1718</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>15</v>
       </c>
       <c r="F11" s="19"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="9"/>
       <c r="K11" s="10"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="10"/>
       <c r="O11" s="10"/>
     </row>
     <row r="12" spans="1:15" ht="10.5" customHeight="1">
       <c r="A12" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="50">
         <v>4</v>
       </c>
       <c r="C12" s="50">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="D12" s="50">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E12" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="6"/>
       <c r="K12" s="10"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="10"/>
       <c r="O12" s="10"/>
     </row>
     <row r="13" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="29" t="s">
         <v>0</v>
       </c>
       <c r="B13" s="50">
-        <v>1335</v>
+        <v>1405</v>
       </c>
       <c r="C13" s="50">
-        <v>509</v>
+        <v>530</v>
       </c>
       <c r="D13" s="50">
-        <v>826</v>
+        <v>875</v>
       </c>
       <c r="E13" s="25" t="s">
         <v>17</v>
       </c>
       <c r="F13" s="18"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="10"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="10"/>
       <c r="O13" s="10"/>
     </row>
     <row r="14" spans="1:15" ht="10.5" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="50">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C14" s="50">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D14" s="50">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E14" s="25" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="6"/>
       <c r="K14" s="10"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="10"/>
       <c r="O14" s="10"/>
     </row>
     <row r="15" spans="1:15" ht="10.5" customHeight="1">
       <c r="A15" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="50">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C15" s="50">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D15" s="50">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="E15" s="25" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="19"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="6"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="10"/>
       <c r="O15" s="10"/>
     </row>
     <row r="16" spans="1:15" ht="10.5" customHeight="1">
       <c r="A16" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="50">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="C16" s="50">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D16" s="50">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="19"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="10"/>
       <c r="L16" s="10"/>
       <c r="M16" s="10"/>
       <c r="N16" s="10"/>
       <c r="O16" s="10"/>
     </row>
     <row r="17" spans="1:15" ht="10.5" customHeight="1">
       <c r="A17" s="29" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="50">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C17" s="50">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D17" s="50">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E17" s="25" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="19"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="9"/>
       <c r="K17" s="10"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="10"/>
       <c r="O17" s="10"/>
     </row>
     <row r="18" spans="1:15" ht="10.5" customHeight="1">
       <c r="A18" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B18" s="51">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C18" s="51">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="D18" s="51">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="E18" s="26" t="s">
         <v>20</v>
       </c>
       <c r="F18" s="19"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="10"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="10"/>
       <c r="O18" s="10"/>
     </row>
     <row r="19" spans="1:15" ht="10.5" customHeight="1">
       <c r="A19" s="7"/>
     </row>
     <row r="20" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1">
       <c r="A20" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="13"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
     </row>
     <row r="21" spans="1:15" ht="10.5" customHeight="1">
       <c r="A21" s="16"/>
       <c r="C21" s="17"/>
       <c r="D21" s="17"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
     </row>
     <row r="22" spans="1:15" ht="10.5" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="F22" s="20"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
     </row>
     <row r="23" spans="1:15" ht="10.5" customHeight="1">
       <c r="A23" s="7" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="E23" s="12"/>
       <c r="F23" s="20"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
     </row>
     <row r="24" spans="1:15" ht="10.5" customHeight="1">
       <c r="A24" s="7"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="E24" s="12"/>
       <c r="F24" s="20"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
     </row>
     <row r="25" spans="1:15" ht="10.5" customHeight="1">
       <c r="A25" s="7" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
     </row>
     <row r="26" spans="1:15" ht="10.5" customHeight="1">
       <c r="A26" s="8"/>
       <c r="C26" s="9"/>
       <c r="D26" s="9"/>
     </row>
     <row r="27" spans="1:15" ht="10.5" customHeight="1">
       <c r="C27" s="9"/>
       <c r="D27" s="9"/>
     </row>
     <row r="28" spans="1:15" ht="10.5" customHeight="1">
       <c r="A28" s="8"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
     </row>
     <row r="29" spans="1:15" ht="10.5" customHeight="1">
       <c r="A29" s="8"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
     </row>
     <row r="30" spans="1:15" ht="10.5" customHeight="1">
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
     </row>
@@ -2380,7420 +2400,50 @@
     <row r="51" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="B51" s="9"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="10"/>
       <c r="H51" s="10"/>
       <c r="I51" s="10"/>
       <c r="J51" s="6"/>
       <c r="K51" s="6"/>
       <c r="L51" s="6"/>
       <c r="M51" s="6"/>
       <c r="N51" s="6"/>
       <c r="O51" s="6"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30B1E751-26C7-4ADE-A8E9-CB7F8B3C2821}">
-[...7368 lines deleted...]
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{57541C44-8F54-4838-BA6A-3539F0C2297E}">
   <dimension ref="A1:U53"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.90625" style="5" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
     <col min="3" max="3" width="11.54296875" style="9" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
     <col min="5" max="5" width="11.54296875" style="12" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
     <col min="7" max="7" width="11.54296875" style="12" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
     <col min="9" max="9" width="21" style="18" customWidth="1"/>
     <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
     <col min="13" max="13" width="3.6328125" style="10" customWidth="1"/>
     <col min="14" max="15" width="9.26953125" style="10" customWidth="1"/>
     <col min="16" max="16384" width="11.453125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>115</v>
@@ -9885,492 +2535,492 @@
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
     </row>
     <row r="7" spans="1:21" ht="10.5" customHeight="1">
       <c r="A7" s="56" t="s">
         <v>95</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="57" t="s">
         <v>4</v>
       </c>
       <c r="D7" s="58"/>
       <c r="E7" s="57" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="58"/>
       <c r="G7" s="57" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="58"/>
-      <c r="I7" s="59"/>
-[...2 lines deleted...]
-      <c r="L7" s="59"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
       <c r="M7" s="6"/>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
     </row>
     <row r="8" spans="1:21" ht="10.5" customHeight="1">
       <c r="E8" s="9"/>
       <c r="G8" s="9"/>
-      <c r="I8" s="60"/>
-[...2 lines deleted...]
-      <c r="L8" s="60"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
       <c r="M8" s="6"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
     </row>
     <row r="9" spans="1:21" s="11" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A9" s="61" t="s">
+      <c r="A9" s="59" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8"/>
-      <c r="C9" s="62">
+      <c r="C9" s="60">
         <v>4848</v>
       </c>
       <c r="D9" s="8"/>
-      <c r="E9" s="62">
+      <c r="E9" s="60">
         <v>1388</v>
       </c>
       <c r="F9" s="8"/>
-      <c r="G9" s="62">
+      <c r="G9" s="60">
         <v>3460</v>
       </c>
       <c r="H9" s="8"/>
-      <c r="I9" s="64" t="s">
+      <c r="I9" s="112" t="s">
         <v>4</v>
       </c>
-      <c r="J9" s="64"/>
-[...1 lines deleted...]
-      <c r="L9" s="64"/>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
       <c r="M9" s="9"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="9"/>
       <c r="Q9" s="10"/>
       <c r="R9" s="10"/>
       <c r="S9" s="10"/>
       <c r="T9" s="10"/>
       <c r="U9" s="10"/>
     </row>
     <row r="10" spans="1:21" s="11" customFormat="1" ht="4.5" customHeight="1">
       <c r="A10" s="5"/>
       <c r="B10" s="5"/>
       <c r="C10" s="9"/>
       <c r="D10" s="5"/>
       <c r="E10" s="12"/>
       <c r="F10" s="5"/>
       <c r="G10" s="12"/>
       <c r="H10" s="5"/>
-      <c r="I10" s="77"/>
-[...2 lines deleted...]
-      <c r="L10" s="77"/>
+      <c r="I10" s="114"/>
+      <c r="J10" s="114"/>
+      <c r="K10" s="114"/>
+      <c r="L10" s="114"/>
       <c r="M10" s="9"/>
       <c r="N10" s="9"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="10"/>
       <c r="R10" s="10"/>
       <c r="S10" s="10"/>
       <c r="T10" s="10"/>
       <c r="U10" s="10"/>
     </row>
     <row r="11" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A11" s="61" t="s">
+      <c r="A11" s="59" t="s">
         <v>96</v>
       </c>
       <c r="B11" s="8"/>
-      <c r="C11" s="62">
+      <c r="C11" s="60">
         <v>526</v>
       </c>
       <c r="D11" s="8"/>
-      <c r="E11" s="62">
+      <c r="E11" s="60">
         <v>6</v>
       </c>
       <c r="F11" s="8"/>
-      <c r="G11" s="62">
+      <c r="G11" s="60">
         <v>520</v>
       </c>
       <c r="H11" s="8"/>
-      <c r="I11" s="64" t="s">
+      <c r="I11" s="112" t="s">
         <v>97</v>
       </c>
-      <c r="J11" s="64"/>
-[...1 lines deleted...]
-      <c r="L11" s="64"/>
+      <c r="J11" s="112"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
       <c r="M11" s="9"/>
       <c r="N11" s="9"/>
       <c r="O11" s="6"/>
       <c r="Q11" s="10"/>
       <c r="R11" s="10"/>
       <c r="S11" s="10"/>
       <c r="T11" s="10"/>
       <c r="U11" s="10"/>
     </row>
     <row r="12" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A12" s="61" t="s">
+      <c r="A12" s="59" t="s">
         <v>98</v>
       </c>
       <c r="B12" s="8"/>
-      <c r="C12" s="62">
+      <c r="C12" s="60">
         <v>17</v>
       </c>
       <c r="D12" s="8"/>
-      <c r="E12" s="85">
+      <c r="E12" s="77">
         <v>0</v>
       </c>
       <c r="F12" s="8"/>
-      <c r="G12" s="62">
+      <c r="G12" s="60">
         <v>17</v>
       </c>
       <c r="H12" s="8"/>
-      <c r="I12" s="78" t="s">
+      <c r="I12" s="113" t="s">
         <v>99</v>
       </c>
-      <c r="J12" s="78"/>
-[...1 lines deleted...]
-      <c r="L12" s="78"/>
+      <c r="J12" s="113"/>
+      <c r="K12" s="113"/>
+      <c r="L12" s="113"/>
       <c r="M12" s="9"/>
       <c r="N12" s="9"/>
       <c r="O12" s="6"/>
       <c r="Q12" s="10"/>
       <c r="R12" s="10"/>
       <c r="S12" s="10"/>
       <c r="T12" s="10"/>
       <c r="U12" s="10"/>
     </row>
     <row r="13" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="59" t="s">
         <v>100</v>
       </c>
       <c r="B13" s="8"/>
-      <c r="C13" s="62">
+      <c r="C13" s="60">
         <v>3173</v>
       </c>
-      <c r="D13" s="63"/>
-      <c r="E13" s="62">
+      <c r="D13" s="61"/>
+      <c r="E13" s="60">
         <v>764</v>
       </c>
-      <c r="F13" s="63"/>
-      <c r="G13" s="62">
+      <c r="F13" s="61"/>
+      <c r="G13" s="60">
         <v>2409</v>
       </c>
-      <c r="H13" s="63"/>
-      <c r="I13" s="78" t="s">
+      <c r="H13" s="61"/>
+      <c r="I13" s="113" t="s">
         <v>101</v>
       </c>
-      <c r="J13" s="78"/>
-[...1 lines deleted...]
-      <c r="L13" s="78"/>
+      <c r="J13" s="113"/>
+      <c r="K13" s="113"/>
+      <c r="L13" s="113"/>
       <c r="M13" s="9"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="9"/>
       <c r="Q13" s="10"/>
       <c r="R13" s="10"/>
       <c r="S13" s="10"/>
       <c r="T13" s="10"/>
       <c r="U13" s="10"/>
     </row>
     <row r="14" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A14" s="79" t="s">
+      <c r="A14" s="74" t="s">
         <v>102</v>
       </c>
-      <c r="C14" s="80">
+      <c r="C14" s="75">
         <v>1917</v>
       </c>
-      <c r="E14" s="80">
+      <c r="E14" s="75">
         <v>270</v>
       </c>
-      <c r="G14" s="80">
+      <c r="G14" s="75">
         <v>1647</v>
       </c>
-      <c r="I14" s="81" t="s">
+      <c r="I14" s="115" t="s">
         <v>103</v>
       </c>
-      <c r="J14" s="81"/>
-[...1 lines deleted...]
-      <c r="L14" s="81"/>
+      <c r="J14" s="115"/>
+      <c r="K14" s="115"/>
+      <c r="L14" s="115"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="6"/>
       <c r="Q14" s="10"/>
       <c r="R14" s="10"/>
       <c r="S14" s="10"/>
       <c r="T14" s="10"/>
       <c r="U14" s="10"/>
     </row>
     <row r="15" spans="1:21" s="11" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A15" s="82" t="s">
+      <c r="A15" s="76" t="s">
         <v>104</v>
       </c>
       <c r="B15" s="5"/>
-      <c r="C15" s="70">
+      <c r="C15" s="67">
         <v>12</v>
       </c>
       <c r="D15" s="5"/>
-      <c r="E15" s="70">
+      <c r="E15" s="67">
         <v>1</v>
       </c>
       <c r="F15" s="5"/>
-      <c r="G15" s="70">
+      <c r="G15" s="67">
         <v>11</v>
       </c>
       <c r="H15" s="5"/>
-      <c r="I15" s="83" t="s">
+      <c r="I15" s="116" t="s">
         <v>105</v>
       </c>
-      <c r="J15" s="83"/>
-[...1 lines deleted...]
-      <c r="L15" s="83"/>
+      <c r="J15" s="116"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
       <c r="M15" s="9"/>
       <c r="N15" s="9"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="10"/>
       <c r="R15" s="10"/>
       <c r="S15" s="10"/>
       <c r="T15" s="10"/>
       <c r="U15" s="10"/>
     </row>
     <row r="16" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A16" s="82" t="s">
+      <c r="A16" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="C16" s="70">
+      <c r="C16" s="67">
         <v>1244</v>
       </c>
-      <c r="E16" s="70">
+      <c r="E16" s="67">
         <v>493</v>
       </c>
-      <c r="G16" s="70">
+      <c r="G16" s="67">
         <v>751</v>
       </c>
-      <c r="I16" s="83" t="s">
+      <c r="I16" s="116" t="s">
         <v>106</v>
       </c>
-      <c r="J16" s="83"/>
-[...1 lines deleted...]
-      <c r="L16" s="83"/>
+      <c r="J16" s="116"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="116"/>
       <c r="M16" s="9"/>
       <c r="N16" s="9"/>
       <c r="O16" s="6"/>
       <c r="Q16" s="10"/>
       <c r="R16" s="10"/>
       <c r="S16" s="10"/>
       <c r="T16" s="10"/>
       <c r="U16" s="10"/>
     </row>
     <row r="17" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A17" s="61" t="s">
+      <c r="A17" s="59" t="s">
         <v>107</v>
       </c>
       <c r="B17" s="8"/>
-      <c r="C17" s="62">
+      <c r="C17" s="60">
         <v>37</v>
       </c>
       <c r="D17" s="8"/>
-      <c r="E17" s="62">
+      <c r="E17" s="60">
         <v>22</v>
       </c>
       <c r="F17" s="8"/>
-      <c r="G17" s="62">
+      <c r="G17" s="60">
         <v>15</v>
       </c>
       <c r="H17" s="8"/>
-      <c r="I17" s="84" t="s">
+      <c r="I17" s="117" t="s">
         <v>7</v>
       </c>
-      <c r="J17" s="84"/>
-[...1 lines deleted...]
-      <c r="L17" s="84"/>
+      <c r="J17" s="117"/>
+      <c r="K17" s="117"/>
+      <c r="L17" s="117"/>
       <c r="M17" s="9"/>
       <c r="N17" s="9"/>
       <c r="O17" s="6"/>
       <c r="Q17" s="10"/>
       <c r="R17" s="10"/>
       <c r="S17" s="10"/>
       <c r="T17" s="10"/>
       <c r="U17" s="10"/>
     </row>
     <row r="18" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A18" s="61" t="s">
+      <c r="A18" s="59" t="s">
         <v>108</v>
       </c>
       <c r="B18" s="8"/>
-      <c r="C18" s="62">
+      <c r="C18" s="60">
         <v>1095</v>
       </c>
-      <c r="D18" s="63"/>
-      <c r="E18" s="62">
+      <c r="D18" s="61"/>
+      <c r="E18" s="60">
         <v>596</v>
       </c>
-      <c r="F18" s="63"/>
-      <c r="G18" s="62">
+      <c r="F18" s="61"/>
+      <c r="G18" s="60">
         <v>499</v>
       </c>
-      <c r="H18" s="63"/>
-      <c r="I18" s="78" t="s">
+      <c r="H18" s="61"/>
+      <c r="I18" s="113" t="s">
         <v>109</v>
       </c>
-      <c r="J18" s="78"/>
-[...1 lines deleted...]
-      <c r="L18" s="78"/>
+      <c r="J18" s="113"/>
+      <c r="K18" s="113"/>
+      <c r="L18" s="113"/>
       <c r="M18" s="9"/>
       <c r="N18" s="9"/>
       <c r="O18" s="9"/>
       <c r="P18" s="9"/>
       <c r="Q18" s="10"/>
       <c r="R18" s="10"/>
       <c r="S18" s="10"/>
       <c r="T18" s="10"/>
       <c r="U18" s="10"/>
     </row>
     <row r="19" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A19" s="79" t="s">
+      <c r="A19" s="74" t="s">
         <v>110</v>
       </c>
-      <c r="C19" s="80">
+      <c r="C19" s="75">
         <v>530</v>
       </c>
-      <c r="E19" s="80">
+      <c r="E19" s="75">
         <v>278</v>
       </c>
-      <c r="G19" s="80">
+      <c r="G19" s="75">
         <v>252</v>
       </c>
-      <c r="I19" s="81" t="s">
+      <c r="I19" s="115" t="s">
         <v>111</v>
       </c>
-      <c r="J19" s="81"/>
-[...1 lines deleted...]
-      <c r="L19" s="81"/>
+      <c r="J19" s="115"/>
+      <c r="K19" s="115"/>
+      <c r="L19" s="115"/>
       <c r="M19" s="9"/>
       <c r="N19" s="9"/>
       <c r="O19" s="6"/>
       <c r="Q19" s="10"/>
       <c r="R19" s="10"/>
       <c r="S19" s="10"/>
       <c r="T19" s="10"/>
       <c r="U19" s="10"/>
     </row>
     <row r="20" spans="1:21" ht="10.5" customHeight="1">
-      <c r="A20" s="82" t="s">
+      <c r="A20" s="76" t="s">
         <v>112</v>
       </c>
-      <c r="C20" s="70">
+      <c r="C20" s="67">
         <v>565</v>
       </c>
-      <c r="E20" s="70">
+      <c r="E20" s="67">
         <v>318</v>
       </c>
-      <c r="G20" s="70">
+      <c r="G20" s="67">
         <v>247</v>
       </c>
-      <c r="I20" s="83" t="s">
+      <c r="I20" s="116" t="s">
         <v>113</v>
       </c>
-      <c r="J20" s="83"/>
-[...1 lines deleted...]
-      <c r="L20" s="83"/>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
       <c r="M20" s="9"/>
       <c r="N20" s="9"/>
       <c r="Q20" s="10"/>
       <c r="R20" s="10"/>
       <c r="S20" s="10"/>
       <c r="T20" s="10"/>
       <c r="U20" s="10"/>
     </row>
     <row r="22" spans="1:21" s="16" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="54" t="s">
         <v>75</v>
       </c>
       <c r="B22" s="54"/>
       <c r="C22" s="13"/>
       <c r="D22" s="54"/>
       <c r="E22" s="14"/>
       <c r="F22" s="54"/>
       <c r="G22" s="14"/>
       <c r="H22" s="54"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
     </row>
     <row r="23" spans="1:21" ht="10.5" customHeight="1">
       <c r="A23" s="54"/>
-      <c r="B23" s="74"/>
-      <c r="D23" s="74"/>
+      <c r="B23" s="71"/>
+      <c r="D23" s="71"/>
       <c r="E23" s="17"/>
-      <c r="F23" s="74"/>
+      <c r="F23" s="71"/>
       <c r="G23" s="17"/>
-      <c r="H23" s="74"/>
+      <c r="H23" s="71"/>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
     </row>
     <row r="24" spans="1:21" ht="10.5" customHeight="1">
       <c r="A24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="9"/>
       <c r="G24" s="9"/>
-      <c r="J24" s="75" t="s">
+      <c r="J24" s="72" t="s">
         <v>82</v>
       </c>
-      <c r="K24" s="75" t="s">
+      <c r="K24" s="72" t="s">
         <v>83</v>
       </c>
-      <c r="L24" s="75" t="s">
+      <c r="L24" s="72" t="s">
         <v>84</v>
       </c>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
     </row>
     <row r="25" spans="1:21" ht="10.5" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>117</v>
       </c>
       <c r="C25" s="6"/>
       <c r="E25" s="6"/>
       <c r="I25" s="12"/>
-      <c r="J25" s="76" t="s">
+      <c r="J25" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="K25" s="76" t="s">
+      <c r="K25" s="73" t="s">
         <v>86</v>
       </c>
-      <c r="L25" s="76" t="s">
+      <c r="L25" s="73" t="s">
         <v>86</v>
       </c>
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
       <c r="O25" s="6"/>
     </row>
     <row r="27" spans="1:21" ht="10.5" customHeight="1">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
     </row>
     <row r="28" spans="1:21" ht="10.5" customHeight="1">
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
     </row>
     <row r="29" spans="1:21" ht="10.5" customHeight="1">
       <c r="A29" s="8"/>
       <c r="B29" s="8"/>
@@ -10489,115 +3139,8301 @@
       <c r="E50" s="9"/>
       <c r="G50" s="9"/>
     </row>
     <row r="51" spans="5:7" ht="10.5" customHeight="1">
       <c r="E51" s="9"/>
       <c r="G51" s="9"/>
     </row>
     <row r="52" spans="5:7" ht="10.5" customHeight="1">
       <c r="E52" s="9"/>
       <c r="G52" s="9"/>
     </row>
     <row r="53" spans="5:7" ht="10.5" customHeight="1">
       <c r="E53" s="9"/>
       <c r="G53" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="I19:L19"/>
     <mergeCell ref="I20:L20"/>
     <mergeCell ref="I13:L13"/>
     <mergeCell ref="I14:L14"/>
     <mergeCell ref="I15:L15"/>
     <mergeCell ref="I16:L16"/>
     <mergeCell ref="I17:L17"/>
     <mergeCell ref="I18:L18"/>
+    <mergeCell ref="I12:L12"/>
     <mergeCell ref="I7:L7"/>
     <mergeCell ref="I8:L8"/>
     <mergeCell ref="I9:L9"/>
     <mergeCell ref="I10:L10"/>
     <mergeCell ref="I11:L11"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{30B1E751-26C7-4ADE-A8E9-CB7F8B3C2821}">
+  <dimension ref="A1:Q35"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="26.26953125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.54296875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="21" style="18" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+    </row>
+    <row r="2" spans="1:17" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" ht="10.5" customHeight="1">
+      <c r="C6" s="6"/>
+      <c r="E6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+    </row>
+    <row r="8" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+    </row>
+    <row r="9" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="60">
+        <v>4831</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="60">
+        <v>1367</v>
+      </c>
+      <c r="F9" s="8"/>
+      <c r="G9" s="60">
+        <v>3464</v>
+      </c>
+      <c r="H9" s="8"/>
+      <c r="I9" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+    </row>
+    <row r="10" spans="1:17" s="11" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="114"/>
+      <c r="J10" s="114"/>
+      <c r="K10" s="114"/>
+      <c r="L10" s="114"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+    </row>
+    <row r="11" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A11" s="59" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="60">
+        <v>545</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="60">
+        <v>6</v>
+      </c>
+      <c r="F11" s="8"/>
+      <c r="G11" s="60">
+        <v>539</v>
+      </c>
+      <c r="H11" s="8"/>
+      <c r="I11" s="112" t="s">
+        <v>97</v>
+      </c>
+      <c r="J11" s="112"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A12" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="60">
+        <v>23</v>
+      </c>
+      <c r="D12" s="8"/>
+      <c r="E12" s="60">
+        <v>1</v>
+      </c>
+      <c r="F12" s="8"/>
+      <c r="G12" s="60">
+        <v>22</v>
+      </c>
+      <c r="H12" s="8"/>
+      <c r="I12" s="113" t="s">
+        <v>99</v>
+      </c>
+      <c r="J12" s="113"/>
+      <c r="K12" s="113"/>
+      <c r="L12" s="113"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+    </row>
+    <row r="13" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="60">
+        <v>3144</v>
+      </c>
+      <c r="D13" s="61"/>
+      <c r="E13" s="60">
+        <v>755</v>
+      </c>
+      <c r="F13" s="61"/>
+      <c r="G13" s="60">
+        <v>2389</v>
+      </c>
+      <c r="H13" s="61"/>
+      <c r="I13" s="113" t="s">
+        <v>101</v>
+      </c>
+      <c r="J13" s="113"/>
+      <c r="K13" s="113"/>
+      <c r="L13" s="113"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+    </row>
+    <row r="14" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A14" s="74" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="75">
+        <v>1891</v>
+      </c>
+      <c r="E14" s="75">
+        <v>266</v>
+      </c>
+      <c r="G14" s="75">
+        <v>1625</v>
+      </c>
+      <c r="I14" s="115" t="s">
+        <v>103</v>
+      </c>
+      <c r="J14" s="115"/>
+      <c r="K14" s="115"/>
+      <c r="L14" s="115"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+    </row>
+    <row r="15" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="67">
+        <v>12</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="67">
+        <v>12</v>
+      </c>
+      <c r="H15" s="5"/>
+      <c r="I15" s="116" t="s">
+        <v>105</v>
+      </c>
+      <c r="J15" s="116"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+    </row>
+    <row r="16" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="67">
+        <v>1241</v>
+      </c>
+      <c r="E16" s="67">
+        <v>489</v>
+      </c>
+      <c r="G16" s="67">
+        <v>752</v>
+      </c>
+      <c r="I16" s="116" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="116"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="116"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+    </row>
+    <row r="17" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="60">
+        <v>41</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="60">
+        <v>27</v>
+      </c>
+      <c r="F17" s="8"/>
+      <c r="G17" s="60">
+        <v>14</v>
+      </c>
+      <c r="H17" s="8"/>
+      <c r="I17" s="117" t="s">
+        <v>7</v>
+      </c>
+      <c r="J17" s="117"/>
+      <c r="K17" s="117"/>
+      <c r="L17" s="117"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+    </row>
+    <row r="18" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A18" s="59" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="60">
+        <v>1078</v>
+      </c>
+      <c r="D18" s="61"/>
+      <c r="E18" s="60">
+        <v>578</v>
+      </c>
+      <c r="F18" s="61"/>
+      <c r="G18" s="60">
+        <v>500</v>
+      </c>
+      <c r="H18" s="61"/>
+      <c r="I18" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="J18" s="113"/>
+      <c r="K18" s="113"/>
+      <c r="L18" s="113"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+    </row>
+    <row r="19" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A19" s="74" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="75">
+        <v>422</v>
+      </c>
+      <c r="E19" s="75">
+        <v>205</v>
+      </c>
+      <c r="G19" s="75">
+        <v>217</v>
+      </c>
+      <c r="I19" s="115" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="115"/>
+      <c r="K19" s="115"/>
+      <c r="L19" s="115"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+    </row>
+    <row r="20" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A20" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="67">
+        <v>656</v>
+      </c>
+      <c r="E20" s="67">
+        <v>373</v>
+      </c>
+      <c r="G20" s="67">
+        <v>283</v>
+      </c>
+      <c r="I20" s="116" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
+      <c r="M20" s="10"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+    </row>
+    <row r="22" spans="1:17" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="54"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+    </row>
+    <row r="23" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A23" s="54"/>
+      <c r="B23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="71"/>
+    </row>
+    <row r="24" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A24" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="J24" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="K24" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="L24" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="5"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+    </row>
+    <row r="27" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="5"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+    </row>
+    <row r="28" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="5"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+    </row>
+    <row r="29" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="5"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+    </row>
+    <row r="30" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="5"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+    </row>
+    <row r="31" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="I31" s="18"/>
+      <c r="J31" s="18"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="18"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+    </row>
+    <row r="32" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C32" s="9"/>
+      <c r="E32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+    </row>
+    <row r="33" spans="3:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="I33" s="18"/>
+      <c r="J33" s="18"/>
+      <c r="K33" s="18"/>
+      <c r="L33" s="18"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+    </row>
+    <row r="34" spans="3:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C34" s="9"/>
+      <c r="E34" s="9"/>
+      <c r="G34" s="9"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+    </row>
+    <row r="35" spans="3:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C35" s="9"/>
+      <c r="E35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="I18:L18"/>
     <mergeCell ref="I12:L12"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="I11:L11"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0A1F70BE-6CFF-4066-8862-27BAC4C88CA3}">
+  <dimension ref="A1:Q38"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="26.26953125" style="82" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="82" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="89" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="82" customWidth="1"/>
+    <col min="5" max="5" width="11.54296875" style="94" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="82" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="94" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="82" customWidth="1"/>
+    <col min="9" max="9" width="21" style="107" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="107" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="83"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="79" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="78" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="80"/>
+      <c r="N1" s="80"/>
+      <c r="O1" s="80"/>
+      <c r="P1" s="80"/>
+      <c r="Q1" s="80"/>
+    </row>
+    <row r="2" spans="1:17" s="80" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="81" t="s">
+        <v>122</v>
+      </c>
+      <c r="B2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+    </row>
+    <row r="3" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A3" s="81" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="83"/>
+      <c r="E3" s="82"/>
+      <c r="G3" s="82"/>
+      <c r="I3" s="82"/>
+      <c r="J3" s="82"/>
+      <c r="K3" s="82"/>
+      <c r="L3" s="82"/>
+    </row>
+    <row r="4" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A4" s="84" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="83"/>
+      <c r="E4" s="82"/>
+      <c r="G4" s="82"/>
+      <c r="I4" s="82"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="82"/>
+      <c r="L4" s="82"/>
+    </row>
+    <row r="5" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A5" s="84" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="83"/>
+      <c r="E5" s="82"/>
+      <c r="G5" s="82"/>
+      <c r="I5" s="82"/>
+      <c r="J5" s="82"/>
+      <c r="K5" s="82"/>
+      <c r="L5" s="82"/>
+    </row>
+    <row r="6" spans="1:17" ht="10.5" customHeight="1">
+      <c r="C6" s="83"/>
+      <c r="E6" s="82"/>
+      <c r="G6" s="82"/>
+      <c r="I6" s="82"/>
+      <c r="J6" s="82"/>
+      <c r="K6" s="82"/>
+      <c r="L6" s="82"/>
+    </row>
+    <row r="7" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A7" s="85" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7" s="86"/>
+      <c r="C7" s="87" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="88"/>
+      <c r="E7" s="87" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="88"/>
+      <c r="G7" s="87" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="88"/>
+      <c r="I7" s="119"/>
+      <c r="J7" s="119"/>
+      <c r="K7" s="119"/>
+      <c r="L7" s="119"/>
+    </row>
+    <row r="8" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="I8" s="120"/>
+      <c r="J8" s="120"/>
+      <c r="K8" s="120"/>
+      <c r="L8" s="120"/>
+    </row>
+    <row r="9" spans="1:17" s="93" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="90" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="86"/>
+      <c r="C9" s="91">
+        <v>4787</v>
+      </c>
+      <c r="D9" s="86"/>
+      <c r="E9" s="91">
+        <v>1392</v>
+      </c>
+      <c r="F9" s="86"/>
+      <c r="G9" s="91">
+        <v>3395</v>
+      </c>
+      <c r="H9" s="86"/>
+      <c r="I9" s="121" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="121"/>
+      <c r="K9" s="121"/>
+      <c r="L9" s="121"/>
+      <c r="M9" s="92"/>
+      <c r="N9" s="92"/>
+      <c r="O9" s="92"/>
+      <c r="P9" s="92"/>
+      <c r="Q9" s="92"/>
+    </row>
+    <row r="10" spans="1:17" s="93" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A10" s="82"/>
+      <c r="B10" s="82"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="82"/>
+      <c r="E10" s="94"/>
+      <c r="F10" s="82"/>
+      <c r="G10" s="94"/>
+      <c r="H10" s="82"/>
+      <c r="I10" s="122"/>
+      <c r="J10" s="122"/>
+      <c r="K10" s="122"/>
+      <c r="L10" s="122"/>
+      <c r="M10" s="92"/>
+      <c r="N10" s="92"/>
+      <c r="O10" s="92"/>
+      <c r="P10" s="92"/>
+      <c r="Q10" s="92"/>
+    </row>
+    <row r="11" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A11" s="90" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="86"/>
+      <c r="C11" s="91">
+        <v>535</v>
+      </c>
+      <c r="D11" s="86"/>
+      <c r="E11" s="91">
+        <v>5</v>
+      </c>
+      <c r="F11" s="86"/>
+      <c r="G11" s="91">
+        <v>530</v>
+      </c>
+      <c r="H11" s="86"/>
+      <c r="I11" s="121" t="s">
+        <v>97</v>
+      </c>
+      <c r="J11" s="121"/>
+      <c r="K11" s="121"/>
+      <c r="L11" s="121"/>
+      <c r="M11" s="92"/>
+      <c r="N11" s="92"/>
+      <c r="O11" s="92"/>
+      <c r="P11" s="92"/>
+      <c r="Q11" s="92"/>
+    </row>
+    <row r="12" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A12" s="90" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="86"/>
+      <c r="C12" s="91">
+        <v>28</v>
+      </c>
+      <c r="D12" s="86"/>
+      <c r="E12" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="86"/>
+      <c r="G12" s="91">
+        <v>28</v>
+      </c>
+      <c r="H12" s="86"/>
+      <c r="I12" s="118" t="s">
+        <v>99</v>
+      </c>
+      <c r="J12" s="118"/>
+      <c r="K12" s="118"/>
+      <c r="L12" s="118"/>
+      <c r="M12" s="92"/>
+      <c r="N12" s="92"/>
+      <c r="O12" s="92"/>
+      <c r="P12" s="92"/>
+      <c r="Q12" s="92"/>
+    </row>
+    <row r="13" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A13" s="90" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="86"/>
+      <c r="C13" s="91">
+        <v>3094</v>
+      </c>
+      <c r="D13" s="95"/>
+      <c r="E13" s="91">
+        <v>756</v>
+      </c>
+      <c r="F13" s="95"/>
+      <c r="G13" s="91">
+        <v>2338</v>
+      </c>
+      <c r="H13" s="95"/>
+      <c r="I13" s="118" t="s">
+        <v>101</v>
+      </c>
+      <c r="J13" s="118"/>
+      <c r="K13" s="118"/>
+      <c r="L13" s="118"/>
+      <c r="M13" s="92"/>
+      <c r="N13" s="92"/>
+      <c r="O13" s="92"/>
+      <c r="P13" s="92"/>
+      <c r="Q13" s="92"/>
+    </row>
+    <row r="14" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A14" s="96" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="97">
+        <v>1869</v>
+      </c>
+      <c r="E14" s="97">
+        <v>269</v>
+      </c>
+      <c r="G14" s="97">
+        <v>1600</v>
+      </c>
+      <c r="I14" s="123" t="s">
+        <v>103</v>
+      </c>
+      <c r="J14" s="123"/>
+      <c r="K14" s="123"/>
+      <c r="L14" s="123"/>
+      <c r="M14" s="92"/>
+      <c r="N14" s="92"/>
+      <c r="O14" s="92"/>
+      <c r="P14" s="92"/>
+      <c r="Q14" s="92"/>
+    </row>
+    <row r="15" spans="1:17" s="93" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="98" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="82"/>
+      <c r="C15" s="99">
+        <v>13</v>
+      </c>
+      <c r="D15" s="82"/>
+      <c r="E15" s="99">
+        <v>1</v>
+      </c>
+      <c r="F15" s="82"/>
+      <c r="G15" s="99">
+        <v>12</v>
+      </c>
+      <c r="H15" s="82"/>
+      <c r="I15" s="124" t="s">
+        <v>105</v>
+      </c>
+      <c r="J15" s="124"/>
+      <c r="K15" s="124"/>
+      <c r="L15" s="124"/>
+      <c r="M15" s="92"/>
+      <c r="N15" s="92"/>
+      <c r="O15" s="92"/>
+      <c r="P15" s="92"/>
+      <c r="Q15" s="92"/>
+    </row>
+    <row r="16" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A16" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="99">
+        <v>1212</v>
+      </c>
+      <c r="E16" s="99">
+        <v>486</v>
+      </c>
+      <c r="G16" s="99">
+        <v>726</v>
+      </c>
+      <c r="I16" s="124" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="124"/>
+      <c r="K16" s="124"/>
+      <c r="L16" s="124"/>
+      <c r="M16" s="92"/>
+      <c r="N16" s="92"/>
+      <c r="O16" s="92"/>
+      <c r="P16" s="92"/>
+      <c r="Q16" s="92"/>
+    </row>
+    <row r="17" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A17" s="90" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="86"/>
+      <c r="C17" s="91">
+        <v>41</v>
+      </c>
+      <c r="D17" s="86"/>
+      <c r="E17" s="91">
+        <v>25</v>
+      </c>
+      <c r="F17" s="86"/>
+      <c r="G17" s="91">
+        <v>16</v>
+      </c>
+      <c r="H17" s="86"/>
+      <c r="I17" s="125" t="s">
+        <v>7</v>
+      </c>
+      <c r="J17" s="125"/>
+      <c r="K17" s="125"/>
+      <c r="L17" s="125"/>
+      <c r="M17" s="92"/>
+      <c r="N17" s="92"/>
+      <c r="O17" s="92"/>
+      <c r="P17" s="92"/>
+      <c r="Q17" s="92"/>
+    </row>
+    <row r="18" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A18" s="90" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="86"/>
+      <c r="C18" s="91">
+        <v>1089</v>
+      </c>
+      <c r="D18" s="95"/>
+      <c r="E18" s="91">
+        <v>606</v>
+      </c>
+      <c r="F18" s="95"/>
+      <c r="G18" s="91">
+        <v>483</v>
+      </c>
+      <c r="H18" s="95"/>
+      <c r="I18" s="118" t="s">
+        <v>109</v>
+      </c>
+      <c r="J18" s="118"/>
+      <c r="K18" s="118"/>
+      <c r="L18" s="118"/>
+      <c r="M18" s="92"/>
+      <c r="N18" s="92"/>
+      <c r="O18" s="92"/>
+      <c r="P18" s="92"/>
+      <c r="Q18" s="92"/>
+    </row>
+    <row r="19" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A19" s="96" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="97">
+        <v>436</v>
+      </c>
+      <c r="E19" s="97">
+        <v>220</v>
+      </c>
+      <c r="G19" s="97">
+        <v>216</v>
+      </c>
+      <c r="I19" s="123" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="123"/>
+      <c r="K19" s="123"/>
+      <c r="L19" s="123"/>
+      <c r="M19" s="92"/>
+      <c r="N19" s="92"/>
+      <c r="O19" s="92"/>
+      <c r="P19" s="92"/>
+      <c r="Q19" s="92"/>
+    </row>
+    <row r="20" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A20" s="98" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="99">
+        <v>653</v>
+      </c>
+      <c r="E20" s="99">
+        <v>386</v>
+      </c>
+      <c r="G20" s="99">
+        <v>267</v>
+      </c>
+      <c r="I20" s="124" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="124"/>
+      <c r="K20" s="124"/>
+      <c r="L20" s="124"/>
+      <c r="M20" s="92"/>
+      <c r="N20" s="92"/>
+      <c r="O20" s="92"/>
+      <c r="P20" s="92"/>
+      <c r="Q20" s="92"/>
+    </row>
+    <row r="22" spans="1:17" s="104" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="100" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="100"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="100"/>
+      <c r="E22" s="102"/>
+      <c r="F22" s="100"/>
+      <c r="G22" s="102"/>
+      <c r="H22" s="100"/>
+      <c r="I22" s="103"/>
+      <c r="J22" s="103"/>
+      <c r="K22" s="103"/>
+      <c r="L22" s="103"/>
+    </row>
+    <row r="23" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A23" s="100"/>
+      <c r="B23" s="105"/>
+      <c r="D23" s="105"/>
+      <c r="E23" s="106"/>
+      <c r="F23" s="105"/>
+      <c r="G23" s="106"/>
+      <c r="H23" s="105"/>
+    </row>
+    <row r="24" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A24" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="89"/>
+      <c r="G24" s="89"/>
+      <c r="J24" s="108" t="s">
+        <v>82</v>
+      </c>
+      <c r="K24" s="108" t="s">
+        <v>83</v>
+      </c>
+      <c r="L24" s="108" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A25" s="84" t="s">
+        <v>124</v>
+      </c>
+      <c r="C25" s="83"/>
+      <c r="E25" s="83"/>
+      <c r="I25" s="94"/>
+      <c r="J25" s="109" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="109" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="109" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E26" s="89"/>
+      <c r="G26" s="89"/>
+    </row>
+    <row r="27" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E27" s="89"/>
+      <c r="G27" s="89"/>
+    </row>
+    <row r="28" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E28" s="89"/>
+      <c r="G28" s="89"/>
+    </row>
+    <row r="29" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E29" s="89"/>
+      <c r="G29" s="89"/>
+    </row>
+    <row r="30" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E30" s="89"/>
+      <c r="G30" s="89"/>
+    </row>
+    <row r="31" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E31" s="89"/>
+      <c r="G31" s="89"/>
+    </row>
+    <row r="32" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E32" s="89"/>
+      <c r="G32" s="89"/>
+    </row>
+    <row r="33" spans="5:7" ht="10.5" customHeight="1">
+      <c r="E33" s="89"/>
+      <c r="G33" s="89"/>
+    </row>
+    <row r="34" spans="5:7" ht="10.5" customHeight="1">
+      <c r="E34" s="89"/>
+      <c r="G34" s="89"/>
+    </row>
+    <row r="35" spans="5:7" ht="10.5" customHeight="1">
+      <c r="E35" s="89"/>
+      <c r="G35" s="89"/>
+    </row>
+    <row r="36" spans="5:7" ht="10.5" customHeight="1">
+      <c r="E36" s="89"/>
+      <c r="G36" s="89"/>
+    </row>
+    <row r="37" spans="5:7" ht="10.5" customHeight="1">
+      <c r="E37" s="89"/>
+      <c r="G37" s="89"/>
+    </row>
+    <row r="38" spans="5:7" ht="10.5" customHeight="1">
+      <c r="E38" s="89"/>
+      <c r="G38" s="89"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="I12:L12"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="I11:L11"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{269F29D4-C51A-45FD-ACB4-785EF94D5C54}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="8.453125" style="33" customWidth="1"/>
+    <col min="2" max="2" width="37.7265625" style="33" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" style="33" customWidth="1"/>
+    <col min="4" max="4" width="8.453125" style="33" customWidth="1"/>
+    <col min="5" max="5" width="37.7265625" style="33" customWidth="1"/>
+    <col min="6" max="16384" width="11.453125" style="33"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A1" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1" s="32" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="35" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="34" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="34" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="38"/>
+      <c r="D3" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3" s="36" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A4" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="41"/>
+      <c r="D4" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" s="40" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A5" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="41"/>
+      <c r="D5" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" s="43" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A6" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>47</v>
+      </c>
+      <c r="C6" s="41"/>
+      <c r="D6" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1">
+      <c r="A7" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="C7" s="41"/>
+      <c r="D7" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" s="43" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1">
+      <c r="A8" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="41"/>
+      <c r="D8" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A9" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="41"/>
+      <c r="D9" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" s="43" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A10" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="41"/>
+      <c r="D10" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="40" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A11" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="C11" s="41"/>
+      <c r="D11" s="45" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" s="46" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A12" s="47"/>
+      <c r="D12" s="47"/>
+    </row>
+    <row r="13" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A13" s="47"/>
+      <c r="D13" s="47"/>
+    </row>
+    <row r="14" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A14" s="48"/>
+      <c r="D14" s="47"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="48"/>
+      <c r="D15" s="47"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A16" s="47"/>
+      <c r="D16" s="47"/>
+    </row>
+    <row r="17" spans="1:4" ht="10.5" customHeight="1">
+      <c r="A17" s="47"/>
+      <c r="D17" s="47"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:O51"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="32.26953125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="12.453125" style="9" customWidth="1"/>
+    <col min="3" max="4" width="12.453125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="32.26953125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="12" style="18" customWidth="1"/>
+    <col min="7" max="7" width="1.7265625" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="12" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="12" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+    </row>
+    <row r="2" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+    </row>
+    <row r="3" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+    </row>
+    <row r="4" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+    </row>
+    <row r="5" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:15" ht="10.5" customHeight="1">
+      <c r="B6" s="6"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="23"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="49">
+        <v>5344</v>
+      </c>
+      <c r="C8" s="49">
+        <v>1539</v>
+      </c>
+      <c r="D8" s="49">
+        <v>3805</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="19"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+    </row>
+    <row r="9" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="50">
+        <v>593</v>
+      </c>
+      <c r="C9" s="50">
+        <v>9</v>
+      </c>
+      <c r="D9" s="50">
+        <v>584</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="6"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+    </row>
+    <row r="10" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="50">
+        <v>58</v>
+      </c>
+      <c r="C10" s="50">
+        <v>4</v>
+      </c>
+      <c r="D10" s="50">
+        <v>54</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="6"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+    </row>
+    <row r="11" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="50">
+        <v>1960</v>
+      </c>
+      <c r="C11" s="50">
+        <v>254</v>
+      </c>
+      <c r="D11" s="50">
+        <v>1706</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="19"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+    </row>
+    <row r="12" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A12" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="50">
+        <v>4</v>
+      </c>
+      <c r="C12" s="50">
+        <v>1</v>
+      </c>
+      <c r="D12" s="50">
+        <v>3</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="6"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+    </row>
+    <row r="13" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="50">
+        <v>1335</v>
+      </c>
+      <c r="C13" s="50">
+        <v>509</v>
+      </c>
+      <c r="D13" s="50">
+        <v>826</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="18"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+    </row>
+    <row r="14" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="50">
+        <v>21</v>
+      </c>
+      <c r="C14" s="50">
+        <v>13</v>
+      </c>
+      <c r="D14" s="50">
+        <v>8</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="6"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+    </row>
+    <row r="15" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="50">
+        <v>627</v>
+      </c>
+      <c r="C15" s="50">
+        <v>330</v>
+      </c>
+      <c r="D15" s="50">
+        <v>297</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="19"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="6"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+    </row>
+    <row r="16" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="50">
+        <v>649</v>
+      </c>
+      <c r="C16" s="50">
+        <v>343</v>
+      </c>
+      <c r="D16" s="50">
+        <v>306</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+    </row>
+    <row r="17" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A17" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="50">
+        <v>42</v>
+      </c>
+      <c r="C17" s="50">
+        <v>31</v>
+      </c>
+      <c r="D17" s="50">
+        <v>11</v>
+      </c>
+      <c r="E17" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+    </row>
+    <row r="18" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="51">
+        <v>55</v>
+      </c>
+      <c r="C18" s="51">
+        <v>45</v>
+      </c>
+      <c r="D18" s="51">
+        <v>10</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+    </row>
+    <row r="19" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A19" s="7"/>
+    </row>
+    <row r="20" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="13"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+    </row>
+    <row r="21" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A21" s="16"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+    </row>
+    <row r="27" spans="1:15" ht="10.5" customHeight="1">
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+    </row>
+    <row r="28" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+    </row>
+    <row r="29" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+    </row>
+    <row r="30" spans="1:15" ht="10.5" customHeight="1">
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+    </row>
+    <row r="31" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="5"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+    </row>
+    <row r="32" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="5"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+    </row>
+    <row r="33" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+    </row>
+    <row r="34" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+    </row>
+    <row r="35" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="8"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+    </row>
+    <row r="36" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+    </row>
+    <row r="37" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+    </row>
+    <row r="38" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="8"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+    </row>
+    <row r="39" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="5"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+    </row>
+    <row r="40" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="5"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+    </row>
+    <row r="41" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="5"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+    </row>
+    <row r="42" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="5"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+    </row>
+    <row r="43" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A43" s="5"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+    </row>
+    <row r="44" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="5"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+    </row>
+    <row r="45" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="5"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+    </row>
+    <row r="46" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="5"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="9"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+    </row>
+    <row r="47" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+    </row>
+    <row r="48" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+    </row>
+    <row r="49" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B49" s="9"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+    </row>
+    <row r="50" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+    </row>
+    <row r="51" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20B749B3-3FF3-4AF2-A61D-288666C04D49}">
+  <dimension ref="A1:O51"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="32.26953125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="12.453125" style="9" customWidth="1"/>
+    <col min="3" max="4" width="12.453125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="32.26953125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="12" style="18" customWidth="1"/>
+    <col min="7" max="7" width="1.7265625" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="12" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="12" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+    </row>
+    <row r="2" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+    </row>
+    <row r="3" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+    </row>
+    <row r="4" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+    </row>
+    <row r="5" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:15" ht="10.5" customHeight="1">
+      <c r="B6" s="6"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="23"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="52">
+        <v>5304</v>
+      </c>
+      <c r="C8" s="52">
+        <v>1533</v>
+      </c>
+      <c r="D8" s="52">
+        <v>3771</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="19"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+    </row>
+    <row r="9" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="9">
+        <v>562</v>
+      </c>
+      <c r="C9" s="9">
+        <v>9</v>
+      </c>
+      <c r="D9" s="9">
+        <v>553</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="6"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+    </row>
+    <row r="10" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="9">
+        <v>83</v>
+      </c>
+      <c r="C10" s="9">
+        <v>4</v>
+      </c>
+      <c r="D10" s="9">
+        <v>79</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="6"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+    </row>
+    <row r="11" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="9">
+        <v>1941</v>
+      </c>
+      <c r="C11" s="9">
+        <v>250</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1691</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="19"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+    </row>
+    <row r="12" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A12" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9">
+        <v>2</v>
+      </c>
+      <c r="C12" s="9">
+        <v>0</v>
+      </c>
+      <c r="D12" s="9">
+        <v>2</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="6"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+    </row>
+    <row r="13" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="9">
+        <v>1345</v>
+      </c>
+      <c r="C13" s="9">
+        <v>519</v>
+      </c>
+      <c r="D13" s="9">
+        <v>826</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="18"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+    </row>
+    <row r="14" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="9">
+        <v>19</v>
+      </c>
+      <c r="C14" s="9">
+        <v>13</v>
+      </c>
+      <c r="D14" s="9">
+        <v>6</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="6"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+    </row>
+    <row r="15" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="9">
+        <v>619</v>
+      </c>
+      <c r="C15" s="9">
+        <v>328</v>
+      </c>
+      <c r="D15" s="9">
+        <v>291</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="F15" s="19"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="6"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+    </row>
+    <row r="16" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="9">
+        <v>641</v>
+      </c>
+      <c r="C16" s="9">
+        <v>339</v>
+      </c>
+      <c r="D16" s="9">
+        <v>302</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+    </row>
+    <row r="17" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A17" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="9">
+        <v>37</v>
+      </c>
+      <c r="C17" s="9">
+        <v>26</v>
+      </c>
+      <c r="D17" s="9">
+        <v>11</v>
+      </c>
+      <c r="E17" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+    </row>
+    <row r="18" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="53">
+        <v>55</v>
+      </c>
+      <c r="C18" s="53">
+        <v>45</v>
+      </c>
+      <c r="D18" s="53">
+        <v>10</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+    </row>
+    <row r="19" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A19" s="7"/>
+    </row>
+    <row r="20" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A20" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="13"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+    </row>
+    <row r="21" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A21" s="16"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+    </row>
+    <row r="27" spans="1:15" ht="10.5" customHeight="1">
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+    </row>
+    <row r="28" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+    </row>
+    <row r="29" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+    </row>
+    <row r="30" spans="1:15" ht="10.5" customHeight="1">
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+    </row>
+    <row r="31" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="5"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+    </row>
+    <row r="32" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="5"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+    </row>
+    <row r="33" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+    </row>
+    <row r="34" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+    </row>
+    <row r="35" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="8"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+    </row>
+    <row r="36" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+    </row>
+    <row r="37" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+    </row>
+    <row r="38" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="8"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+    </row>
+    <row r="39" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="5"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+    </row>
+    <row r="40" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="5"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+    </row>
+    <row r="41" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="5"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+    </row>
+    <row r="42" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="5"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+    </row>
+    <row r="43" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A43" s="5"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+    </row>
+    <row r="44" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="5"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+    </row>
+    <row r="45" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="5"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+    </row>
+    <row r="46" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="5"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="9"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+    </row>
+    <row r="47" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+    </row>
+    <row r="48" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+    </row>
+    <row r="49" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B49" s="9"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+    </row>
+    <row r="50" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+    </row>
+    <row r="51" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4FFFA7F1-1FFF-4C41-9F7D-2C668F0D730D}">
+  <dimension ref="A1:O51"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="32.36328125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="12.453125" style="9" customWidth="1"/>
+    <col min="3" max="4" width="12.453125" style="12" customWidth="1"/>
+    <col min="5" max="5" width="32.36328125" style="18" customWidth="1"/>
+    <col min="6" max="6" width="12" style="18" customWidth="1"/>
+    <col min="7" max="7" width="1.6328125" style="10" bestFit="1" customWidth="1"/>
+    <col min="8" max="9" width="12" style="10" customWidth="1"/>
+    <col min="10" max="16384" width="12" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="C1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="3"/>
+      <c r="I1" s="3"/>
+      <c r="J1" s="3"/>
+      <c r="K1" s="3"/>
+      <c r="L1" s="3"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+    </row>
+    <row r="2" spans="1:15" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+    </row>
+    <row r="3" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="6"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="6"/>
+      <c r="H3" s="6"/>
+      <c r="I3" s="6"/>
+    </row>
+    <row r="4" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
+      <c r="I4" s="6"/>
+    </row>
+    <row r="5" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="B5" s="6"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+    </row>
+    <row r="6" spans="1:15" ht="10.5" customHeight="1">
+      <c r="B6" s="6"/>
+      <c r="C6" s="5"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="6"/>
+      <c r="H6" s="6"/>
+      <c r="I6" s="6"/>
+    </row>
+    <row r="7" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="31" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="23"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="6"/>
+      <c r="H7" s="6"/>
+      <c r="I7" s="6"/>
+    </row>
+    <row r="8" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" s="52">
+        <v>5247</v>
+      </c>
+      <c r="C8" s="52">
+        <v>1499</v>
+      </c>
+      <c r="D8" s="52">
+        <v>3748</v>
+      </c>
+      <c r="E8" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="F8" s="19"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="9"/>
+      <c r="K8" s="10"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="10"/>
+      <c r="O8" s="10"/>
+    </row>
+    <row r="9" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A9" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="9">
+        <v>575</v>
+      </c>
+      <c r="C9" s="9">
+        <v>7</v>
+      </c>
+      <c r="D9" s="9">
+        <v>568</v>
+      </c>
+      <c r="E9" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="F9" s="19"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="6"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+    </row>
+    <row r="10" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A10" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="9">
+        <v>52</v>
+      </c>
+      <c r="C10" s="9">
+        <v>2</v>
+      </c>
+      <c r="D10" s="9">
+        <v>50</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="19"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="6"/>
+      <c r="K10" s="10"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+    </row>
+    <row r="11" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A11" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="9">
+        <v>1930</v>
+      </c>
+      <c r="C11" s="9">
+        <v>246</v>
+      </c>
+      <c r="D11" s="9">
+        <v>1684</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="19"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="9"/>
+      <c r="I11" s="9"/>
+      <c r="J11" s="9"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+    </row>
+    <row r="12" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A12" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="9">
+        <v>10</v>
+      </c>
+      <c r="C12" s="9">
+        <v>2</v>
+      </c>
+      <c r="D12" s="9">
+        <v>8</v>
+      </c>
+      <c r="E12" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="6"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+    </row>
+    <row r="13" spans="1:15" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="29" t="s">
+        <v>0</v>
+      </c>
+      <c r="B13" s="9">
+        <v>1315</v>
+      </c>
+      <c r="C13" s="9">
+        <v>503</v>
+      </c>
+      <c r="D13" s="9">
+        <v>812</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="18"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="9"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="6"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+    </row>
+    <row r="14" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A14" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="9">
+        <v>23</v>
+      </c>
+      <c r="C14" s="9">
+        <v>15</v>
+      </c>
+      <c r="D14" s="9">
+        <v>8</v>
+      </c>
+      <c r="E14" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="6"/>
+      <c r="K14" s="10"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+    </row>
+    <row r="15" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" s="9">
+        <v>602</v>
+      </c>
+      <c r="C15" s="9">
+        <v>317</v>
+      </c>
+      <c r="D15" s="9">
+        <v>285</v>
+      </c>
+      <c r="E15" s="25" t="s">
+        <v>74</v>
+      </c>
+      <c r="F15" s="19"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="6"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+    </row>
+    <row r="16" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A16" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="B16" s="9">
+        <v>644</v>
+      </c>
+      <c r="C16" s="9">
+        <v>333</v>
+      </c>
+      <c r="D16" s="9">
+        <v>311</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F16" s="19"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="9"/>
+      <c r="K16" s="10"/>
+      <c r="L16" s="10"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+    </row>
+    <row r="17" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A17" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="9">
+        <v>34</v>
+      </c>
+      <c r="C17" s="9">
+        <v>23</v>
+      </c>
+      <c r="D17" s="9">
+        <v>11</v>
+      </c>
+      <c r="E17" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="19"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="9"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+    </row>
+    <row r="18" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A18" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B18" s="53">
+        <v>62</v>
+      </c>
+      <c r="C18" s="53">
+        <v>51</v>
+      </c>
+      <c r="D18" s="53">
+        <v>11</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="19"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="9"/>
+      <c r="K18" s="10"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+    </row>
+    <row r="20" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A20" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="13"/>
+      <c r="C20" s="14"/>
+      <c r="D20" s="14"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+    </row>
+    <row r="21" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A21" s="54"/>
+      <c r="C21" s="17"/>
+      <c r="D21" s="17"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+    </row>
+    <row r="22" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+    </row>
+    <row r="23" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A23" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="55"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A24" s="7"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+    </row>
+    <row r="25" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="9"/>
+    </row>
+    <row r="27" spans="1:15" ht="10.5" customHeight="1">
+      <c r="C27" s="9"/>
+      <c r="D27" s="9"/>
+    </row>
+    <row r="28" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+    </row>
+    <row r="29" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="9"/>
+    </row>
+    <row r="30" spans="1:15" ht="10.5" customHeight="1">
+      <c r="C30" s="9"/>
+      <c r="D30" s="9"/>
+    </row>
+    <row r="31" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="5"/>
+      <c r="B31" s="9"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="9"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="6"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="6"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+    </row>
+    <row r="32" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="5"/>
+      <c r="B32" s="9"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="9"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="6"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+    </row>
+    <row r="33" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="9"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="9"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+    </row>
+    <row r="34" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="G34" s="10"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="6"/>
+      <c r="L34" s="6"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+    </row>
+    <row r="35" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="8"/>
+      <c r="B35" s="9"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+    </row>
+    <row r="36" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="9"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+      <c r="J36" s="6"/>
+      <c r="K36" s="6"/>
+      <c r="L36" s="6"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+    </row>
+    <row r="37" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="10"/>
+      <c r="I37" s="10"/>
+      <c r="J37" s="6"/>
+      <c r="K37" s="6"/>
+      <c r="L37" s="6"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+    </row>
+    <row r="38" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="8"/>
+      <c r="B38" s="9"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="10"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="6"/>
+      <c r="K38" s="6"/>
+      <c r="L38" s="6"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+    </row>
+    <row r="39" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="5"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="6"/>
+      <c r="K39" s="6"/>
+      <c r="L39" s="6"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+    </row>
+    <row r="40" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="5"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="9"/>
+      <c r="G40" s="10"/>
+      <c r="H40" s="10"/>
+      <c r="I40" s="10"/>
+      <c r="J40" s="6"/>
+      <c r="K40" s="6"/>
+      <c r="L40" s="6"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+    </row>
+    <row r="41" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="5"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="9"/>
+      <c r="G41" s="10"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="10"/>
+      <c r="J41" s="6"/>
+      <c r="K41" s="6"/>
+      <c r="L41" s="6"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+    </row>
+    <row r="42" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="5"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="9"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="6"/>
+      <c r="K42" s="6"/>
+      <c r="L42" s="6"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+    </row>
+    <row r="43" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A43" s="5"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="9"/>
+      <c r="G43" s="10"/>
+      <c r="H43" s="10"/>
+      <c r="I43" s="10"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+    </row>
+    <row r="44" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="5"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="9"/>
+      <c r="D44" s="9"/>
+      <c r="G44" s="10"/>
+      <c r="H44" s="10"/>
+      <c r="I44" s="10"/>
+      <c r="J44" s="6"/>
+      <c r="K44" s="6"/>
+      <c r="L44" s="6"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+    </row>
+    <row r="45" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="5"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="9"/>
+      <c r="D45" s="9"/>
+      <c r="G45" s="10"/>
+      <c r="H45" s="10"/>
+      <c r="I45" s="10"/>
+      <c r="J45" s="6"/>
+      <c r="K45" s="6"/>
+      <c r="L45" s="6"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+    </row>
+    <row r="46" spans="1:15" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="5"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="9"/>
+      <c r="D46" s="9"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="6"/>
+      <c r="K46" s="6"/>
+      <c r="L46" s="6"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+    </row>
+    <row r="47" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="18"/>
+      <c r="F47" s="18"/>
+      <c r="G47" s="10"/>
+      <c r="H47" s="10"/>
+      <c r="I47" s="10"/>
+      <c r="J47" s="6"/>
+      <c r="K47" s="6"/>
+      <c r="L47" s="6"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+    </row>
+    <row r="48" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B48" s="9"/>
+      <c r="C48" s="9"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="18"/>
+      <c r="F48" s="18"/>
+      <c r="G48" s="10"/>
+      <c r="H48" s="10"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="6"/>
+      <c r="K48" s="6"/>
+      <c r="L48" s="6"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+    </row>
+    <row r="49" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B49" s="9"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="9"/>
+      <c r="E49" s="18"/>
+      <c r="F49" s="18"/>
+      <c r="G49" s="10"/>
+      <c r="H49" s="10"/>
+      <c r="I49" s="10"/>
+      <c r="J49" s="6"/>
+      <c r="K49" s="6"/>
+      <c r="L49" s="6"/>
+      <c r="M49" s="6"/>
+      <c r="N49" s="6"/>
+      <c r="O49" s="6"/>
+    </row>
+    <row r="50" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B50" s="9"/>
+      <c r="C50" s="9"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="18"/>
+      <c r="F50" s="18"/>
+      <c r="G50" s="10"/>
+      <c r="H50" s="10"/>
+      <c r="I50" s="10"/>
+      <c r="J50" s="6"/>
+      <c r="K50" s="6"/>
+      <c r="L50" s="6"/>
+      <c r="M50" s="6"/>
+      <c r="N50" s="6"/>
+      <c r="O50" s="6"/>
+    </row>
+    <row r="51" spans="2:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="18"/>
+      <c r="F51" s="18"/>
+      <c r="G51" s="10"/>
+      <c r="H51" s="10"/>
+      <c r="I51" s="10"/>
+      <c r="J51" s="6"/>
+      <c r="K51" s="6"/>
+      <c r="L51" s="6"/>
+      <c r="M51" s="6"/>
+      <c r="N51" s="6"/>
+      <c r="O51" s="6"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0C2E4E4-4160-4972-9CA5-20E0786BE66B}">
+  <dimension ref="A1:S42"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="25.90625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.81640625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.81640625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.81640625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="20.1796875" style="18" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
+    <col min="13" max="13" width="11.453125" style="10" customWidth="1"/>
+    <col min="14" max="16384" width="11.453125" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+      <c r="S1" s="3"/>
+    </row>
+    <row r="2" spans="1:19" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="6"/>
+    </row>
+    <row r="4" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+      <c r="M4" s="6"/>
+    </row>
+    <row r="5" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="6"/>
+    </row>
+    <row r="6" spans="1:19" ht="10.5" customHeight="1">
+      <c r="C6" s="6"/>
+      <c r="E6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="6"/>
+    </row>
+    <row r="7" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+      <c r="M7" s="6"/>
+    </row>
+    <row r="8" spans="1:19" ht="10.5" customHeight="1">
+      <c r="E8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+      <c r="M8" s="6"/>
+    </row>
+    <row r="9" spans="1:19" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="60">
+        <v>5080</v>
+      </c>
+      <c r="D9" s="61"/>
+      <c r="E9" s="60">
+        <v>1413</v>
+      </c>
+      <c r="F9" s="61"/>
+      <c r="G9" s="60">
+        <v>3667</v>
+      </c>
+      <c r="H9" s="8"/>
+      <c r="I9" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="9"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+      <c r="S9" s="10"/>
+    </row>
+    <row r="10" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A10" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="8"/>
+      <c r="C10" s="63">
+        <v>572</v>
+      </c>
+      <c r="E10" s="63">
+        <v>9</v>
+      </c>
+      <c r="G10" s="63">
+        <v>563</v>
+      </c>
+      <c r="H10" s="8"/>
+      <c r="I10" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="6"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+      <c r="S10" s="10"/>
+    </row>
+    <row r="11" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A11" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="67">
+        <v>56</v>
+      </c>
+      <c r="E11" s="67">
+        <v>3</v>
+      </c>
+      <c r="G11" s="67">
+        <v>53</v>
+      </c>
+      <c r="H11" s="8"/>
+      <c r="I11" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="6"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+      <c r="S11" s="10"/>
+    </row>
+    <row r="12" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A12" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="67">
+        <v>1897</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="67">
+        <v>230</v>
+      </c>
+      <c r="F12" s="9"/>
+      <c r="G12" s="67">
+        <v>1667</v>
+      </c>
+      <c r="H12" s="61"/>
+      <c r="I12" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="9"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+      <c r="S12" s="10"/>
+    </row>
+    <row r="13" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A13" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="67">
+        <v>8</v>
+      </c>
+      <c r="E13" s="67">
+        <v>1</v>
+      </c>
+      <c r="G13" s="67">
+        <v>7</v>
+      </c>
+      <c r="I13" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68"/>
+      <c r="M13" s="6"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+    </row>
+    <row r="14" spans="1:19" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="67">
+        <v>1278</v>
+      </c>
+      <c r="D14" s="5"/>
+      <c r="E14" s="67">
+        <v>492</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="67">
+        <v>786</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="68"/>
+      <c r="K14" s="68"/>
+      <c r="L14" s="68"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="6"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+      <c r="S14" s="10"/>
+    </row>
+    <row r="15" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="67">
+        <v>23</v>
+      </c>
+      <c r="E15" s="67">
+        <v>15</v>
+      </c>
+      <c r="G15" s="67">
+        <v>8</v>
+      </c>
+      <c r="I15" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="J15" s="68"/>
+      <c r="K15" s="68"/>
+      <c r="L15" s="68"/>
+      <c r="M15" s="6"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+      <c r="S15" s="10"/>
+    </row>
+    <row r="16" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A16" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="67">
+        <v>605</v>
+      </c>
+      <c r="E16" s="67">
+        <v>317</v>
+      </c>
+      <c r="G16" s="67">
+        <v>288</v>
+      </c>
+      <c r="H16" s="8"/>
+      <c r="I16" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="6"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+      <c r="S16" s="10"/>
+    </row>
+    <row r="17" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A17" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="67">
+        <v>641</v>
+      </c>
+      <c r="D17" s="9"/>
+      <c r="E17" s="67">
+        <v>346</v>
+      </c>
+      <c r="F17" s="9"/>
+      <c r="G17" s="67">
+        <v>295</v>
+      </c>
+      <c r="H17" s="61"/>
+      <c r="I17" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="9"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+      <c r="S17" s="10"/>
+    </row>
+    <row r="19" spans="1:19" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="54"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+    </row>
+    <row r="20" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A20" s="54"/>
+      <c r="B20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="71"/>
+      <c r="M20" s="6"/>
+    </row>
+    <row r="21" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="J21" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" s="72" t="s">
+        <v>84</v>
+      </c>
+      <c r="M21" s="6"/>
+    </row>
+    <row r="22" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="K22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="M22" s="6"/>
+    </row>
+    <row r="23" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="5"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+    </row>
+    <row r="24" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="5"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+    </row>
+    <row r="25" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="8"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+    </row>
+    <row r="26" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="8"/>
+      <c r="M26" s="10"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+      <c r="S26" s="6"/>
+    </row>
+    <row r="27" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="5"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+    </row>
+    <row r="28" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="5"/>
+      <c r="M28" s="10"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+    </row>
+    <row r="29" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="8"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+    </row>
+    <row r="30" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="5"/>
+      <c r="M30" s="10"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+    </row>
+    <row r="31" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="5"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+    </row>
+    <row r="32" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="5"/>
+      <c r="M32" s="10"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+    </row>
+    <row r="33" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="5"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+    </row>
+    <row r="34" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="5"/>
+      <c r="M34" s="10"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+    </row>
+    <row r="35" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="5"/>
+      <c r="M35" s="10"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+    </row>
+    <row r="36" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="5"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6"/>
+    </row>
+    <row r="37" spans="1:19" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="5"/>
+      <c r="M37" s="10"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+    </row>
+    <row r="38" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="10"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+    </row>
+    <row r="39" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C39" s="9"/>
+      <c r="E39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="10"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+    </row>
+    <row r="40" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="G40" s="9"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="10"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+    </row>
+    <row r="41" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="10"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+    </row>
+    <row r="42" spans="1:19" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="10"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0D809A7-6CCD-47EA-9B73-AED15A4E1F21}">
+  <dimension ref="A1:R45"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="25.90625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.81640625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.81640625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.81640625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="20.1796875" style="18" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+    </row>
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:18" ht="10.5" customHeight="1">
+      <c r="C6" s="6"/>
+      <c r="E6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+    </row>
+    <row r="8" spans="1:18" ht="10.5" customHeight="1">
+      <c r="E8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+    </row>
+    <row r="9" spans="1:18" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="60">
+        <v>4798</v>
+      </c>
+      <c r="D9" s="61"/>
+      <c r="E9" s="60">
+        <v>1292</v>
+      </c>
+      <c r="F9" s="61"/>
+      <c r="G9" s="60">
+        <v>3506</v>
+      </c>
+      <c r="H9" s="8"/>
+      <c r="I9" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+    </row>
+    <row r="10" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A10" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="8"/>
+      <c r="C10" s="63">
+        <v>562</v>
+      </c>
+      <c r="E10" s="63">
+        <v>14</v>
+      </c>
+      <c r="G10" s="63">
+        <v>548</v>
+      </c>
+      <c r="H10" s="8"/>
+      <c r="I10" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+    </row>
+    <row r="11" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A11" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="67">
+        <v>39</v>
+      </c>
+      <c r="E11" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="67">
+        <v>39</v>
+      </c>
+      <c r="H11" s="8"/>
+      <c r="I11" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+    </row>
+    <row r="12" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A12" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="67">
+        <v>1860</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="67">
+        <v>225</v>
+      </c>
+      <c r="F12" s="9"/>
+      <c r="G12" s="67">
+        <v>1635</v>
+      </c>
+      <c r="H12" s="61"/>
+      <c r="I12" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="9"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+    </row>
+    <row r="13" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A13" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="67">
+        <v>7</v>
+      </c>
+      <c r="E13" s="67">
+        <v>1</v>
+      </c>
+      <c r="G13" s="67">
+        <v>6</v>
+      </c>
+      <c r="I13" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+    </row>
+    <row r="14" spans="1:18" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="67">
+        <v>1194</v>
+      </c>
+      <c r="D14" s="5"/>
+      <c r="E14" s="67">
+        <v>449</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="67">
+        <v>745</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="68"/>
+      <c r="K14" s="68"/>
+      <c r="L14" s="68"/>
+      <c r="M14" s="6"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+    </row>
+    <row r="15" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="67">
+        <v>22</v>
+      </c>
+      <c r="E15" s="67">
+        <v>15</v>
+      </c>
+      <c r="G15" s="67">
+        <v>7</v>
+      </c>
+      <c r="I15" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="J15" s="68"/>
+      <c r="K15" s="68"/>
+      <c r="L15" s="68"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+    </row>
+    <row r="16" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A16" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="67">
+        <v>534</v>
+      </c>
+      <c r="E16" s="67">
+        <v>277</v>
+      </c>
+      <c r="G16" s="67">
+        <v>257</v>
+      </c>
+      <c r="H16" s="8"/>
+      <c r="I16" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+    </row>
+    <row r="17" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A17" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="67">
+        <v>580</v>
+      </c>
+      <c r="D17" s="9"/>
+      <c r="E17" s="67">
+        <v>311</v>
+      </c>
+      <c r="F17" s="9"/>
+      <c r="G17" s="67">
+        <v>269</v>
+      </c>
+      <c r="H17" s="61"/>
+      <c r="I17" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="9"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+    </row>
+    <row r="19" spans="1:18" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="54"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+    </row>
+    <row r="20" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A20" s="54"/>
+      <c r="B20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="71"/>
+    </row>
+    <row r="21" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="J21" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="C22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="K22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L22" s="73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A23" s="7"/>
+      <c r="C23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="55"/>
+      <c r="K23" s="55"/>
+      <c r="L23" s="55"/>
+    </row>
+    <row r="24" spans="1:18" ht="10.5" customHeight="1">
+      <c r="E24" s="9"/>
+      <c r="G24" s="9"/>
+    </row>
+    <row r="25" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A25" s="5"/>
+      <c r="B25" s="5"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="5"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+    </row>
+    <row r="26" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="5"/>
+      <c r="B26" s="5"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="5"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+      <c r="R26" s="6"/>
+    </row>
+    <row r="27" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="5"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+    </row>
+    <row r="28" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="8"/>
+      <c r="B28" s="8"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="8"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+    </row>
+    <row r="29" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="8"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+    </row>
+    <row r="30" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="5"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+    </row>
+    <row r="31" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="5"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+    </row>
+    <row r="32" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="8"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+    </row>
+    <row r="33" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="5"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+    </row>
+    <row r="34" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="5"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+    </row>
+    <row r="35" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="5"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+    </row>
+    <row r="36" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="5"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+    </row>
+    <row r="37" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="5"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+    </row>
+    <row r="38" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="5"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+    </row>
+    <row r="39" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="5"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="5"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+    </row>
+    <row r="40" spans="1:18" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="5"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="5"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+    </row>
+    <row r="41" spans="1:18" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+    </row>
+    <row r="42" spans="1:18" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+    </row>
+    <row r="43" spans="1:18" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+    </row>
+    <row r="44" spans="1:18" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+    </row>
+    <row r="45" spans="1:18" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A10CB82F-26A4-4022-A369-537826AF28C0}">
+  <dimension ref="A1:Q42"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="25.90625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.81640625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.81640625" style="12" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.81640625" style="12" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="20.1796875" style="18" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+    </row>
+    <row r="2" spans="1:17" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" ht="10.5" customHeight="1">
+      <c r="C6" s="6"/>
+      <c r="E6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+    </row>
+    <row r="8" spans="1:17" ht="10.5" customHeight="1">
+      <c r="E8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+    </row>
+    <row r="9" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="60">
+        <v>5040</v>
+      </c>
+      <c r="D9" s="61"/>
+      <c r="E9" s="60">
+        <v>1407</v>
+      </c>
+      <c r="F9" s="61"/>
+      <c r="G9" s="60">
+        <v>3633</v>
+      </c>
+      <c r="H9" s="8"/>
+      <c r="I9" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+    </row>
+    <row r="10" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A10" s="62" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="8"/>
+      <c r="C10" s="63">
+        <v>544</v>
+      </c>
+      <c r="E10" s="63">
+        <v>8</v>
+      </c>
+      <c r="G10" s="63">
+        <v>536</v>
+      </c>
+      <c r="H10" s="8"/>
+      <c r="I10" s="64" t="s">
+        <v>13</v>
+      </c>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+    </row>
+    <row r="11" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A11" s="66" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="67">
+        <v>41</v>
+      </c>
+      <c r="E11" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="67">
+        <v>41</v>
+      </c>
+      <c r="H11" s="8"/>
+      <c r="I11" s="68" t="s">
+        <v>14</v>
+      </c>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+    </row>
+    <row r="12" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A12" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="67">
+        <v>1953</v>
+      </c>
+      <c r="D12" s="9"/>
+      <c r="E12" s="67">
+        <v>247</v>
+      </c>
+      <c r="F12" s="9"/>
+      <c r="G12" s="67">
+        <v>1706</v>
+      </c>
+      <c r="H12" s="61"/>
+      <c r="I12" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+    </row>
+    <row r="13" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A13" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="67">
+        <v>13</v>
+      </c>
+      <c r="E13" s="67">
+        <v>2</v>
+      </c>
+      <c r="G13" s="67">
+        <v>11</v>
+      </c>
+      <c r="I13" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="J13" s="68"/>
+      <c r="K13" s="68"/>
+      <c r="L13" s="68"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+    </row>
+    <row r="14" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="70" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="5"/>
+      <c r="C14" s="67">
+        <v>1287</v>
+      </c>
+      <c r="D14" s="5"/>
+      <c r="E14" s="67">
+        <v>499</v>
+      </c>
+      <c r="F14" s="5"/>
+      <c r="G14" s="67">
+        <v>788</v>
+      </c>
+      <c r="H14" s="5"/>
+      <c r="I14" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J14" s="68"/>
+      <c r="K14" s="68"/>
+      <c r="L14" s="68"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+    </row>
+    <row r="15" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A15" s="66" t="s">
+        <v>12</v>
+      </c>
+      <c r="C15" s="67">
+        <v>38</v>
+      </c>
+      <c r="E15" s="67">
+        <v>24</v>
+      </c>
+      <c r="G15" s="67">
+        <v>14</v>
+      </c>
+      <c r="I15" s="68" t="s">
+        <v>7</v>
+      </c>
+      <c r="J15" s="68"/>
+      <c r="K15" s="68"/>
+      <c r="L15" s="68"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+    </row>
+    <row r="16" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A16" s="70" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="67">
+        <v>548</v>
+      </c>
+      <c r="E16" s="67">
+        <v>290</v>
+      </c>
+      <c r="G16" s="67">
+        <v>258</v>
+      </c>
+      <c r="H16" s="8"/>
+      <c r="I16" s="68" t="s">
+        <v>74</v>
+      </c>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="10"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+    </row>
+    <row r="17" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A17" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="67">
+        <v>616</v>
+      </c>
+      <c r="D17" s="9"/>
+      <c r="E17" s="67">
+        <v>337</v>
+      </c>
+      <c r="F17" s="9"/>
+      <c r="G17" s="67">
+        <v>279</v>
+      </c>
+      <c r="H17" s="61"/>
+      <c r="I17" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+    </row>
+    <row r="19" spans="1:17" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A19" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="54"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="54"/>
+      <c r="E19" s="14"/>
+      <c r="F19" s="54"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+    </row>
+    <row r="20" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A20" s="54"/>
+      <c r="B20" s="71"/>
+      <c r="D20" s="71"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="71"/>
+      <c r="G20" s="17"/>
+      <c r="H20" s="71"/>
+    </row>
+    <row r="21" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="J21" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="K21" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="L21" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A22" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="C22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="K22" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L22" s="73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="5"/>
+      <c r="B23" s="5"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="5"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+    </row>
+    <row r="24" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A24" s="5"/>
+      <c r="B24" s="5"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="5"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+    </row>
+    <row r="25" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="9"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="8"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+    </row>
+    <row r="26" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="9"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="8"/>
+      <c r="M26" s="6"/>
+      <c r="N26" s="6"/>
+      <c r="O26" s="6"/>
+      <c r="P26" s="6"/>
+      <c r="Q26" s="6"/>
+    </row>
+    <row r="27" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="5"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+    </row>
+    <row r="28" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="5"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+    </row>
+    <row r="29" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="8"/>
+      <c r="B29" s="8"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="8"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="8"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="8"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+    </row>
+    <row r="30" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="5"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+    </row>
+    <row r="31" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="5"/>
+      <c r="B31" s="5"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="5"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+    </row>
+    <row r="32" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="5"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+    </row>
+    <row r="33" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="5"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+    </row>
+    <row r="34" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="5"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+    </row>
+    <row r="35" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="5"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+    </row>
+    <row r="36" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="5"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+    </row>
+    <row r="37" spans="1:17" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="5"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+    </row>
+    <row r="38" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C38" s="9"/>
+      <c r="E38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="I38" s="18"/>
+      <c r="J38" s="18"/>
+      <c r="K38" s="18"/>
+      <c r="L38" s="18"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+    </row>
+    <row r="39" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C39" s="9"/>
+      <c r="E39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+    </row>
+    <row r="40" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C40" s="9"/>
+      <c r="E40" s="9"/>
+      <c r="G40" s="9"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+    </row>
+    <row r="41" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C41" s="9"/>
+      <c r="E41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="I41" s="18"/>
+      <c r="J41" s="18"/>
+      <c r="K41" s="18"/>
+      <c r="L41" s="18"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+    </row>
+    <row r="42" spans="1:17" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C42" s="9"/>
+      <c r="E42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="I42" s="18"/>
+      <c r="J42" s="18"/>
+      <c r="K42" s="18"/>
+      <c r="L42" s="18"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="3">
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{997EED06-3410-4194-B01C-988481FD2F6B}">
+  <dimension ref="A1:V48"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="25.90625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.54296875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.54296875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="21" style="18" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+    </row>
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:18" ht="10.5" customHeight="1">
+      <c r="C6" s="6"/>
+      <c r="E6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+    </row>
+    <row r="8" spans="1:18" ht="10.5" customHeight="1">
+      <c r="E8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+    </row>
+    <row r="9" spans="1:18" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="60">
+        <v>4942</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="60">
+        <v>1370</v>
+      </c>
+      <c r="F9" s="8"/>
+      <c r="G9" s="60">
+        <v>3572</v>
+      </c>
+      <c r="H9" s="8"/>
+      <c r="I9" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+    </row>
+    <row r="10" spans="1:18" s="11" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="114"/>
+      <c r="J10" s="114"/>
+      <c r="K10" s="114"/>
+      <c r="L10" s="114"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+    </row>
+    <row r="11" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A11" s="59" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="60">
+        <v>549</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="60">
+        <v>9</v>
+      </c>
+      <c r="F11" s="8"/>
+      <c r="G11" s="60">
+        <v>540</v>
+      </c>
+      <c r="H11" s="8"/>
+      <c r="I11" s="112" t="s">
+        <v>97</v>
+      </c>
+      <c r="J11" s="112"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+    </row>
+    <row r="12" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A12" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="60">
+        <v>16</v>
+      </c>
+      <c r="D12" s="8"/>
+      <c r="E12" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="8"/>
+      <c r="G12" s="60">
+        <v>16</v>
+      </c>
+      <c r="H12" s="8"/>
+      <c r="I12" s="113" t="s">
+        <v>99</v>
+      </c>
+      <c r="J12" s="113"/>
+      <c r="K12" s="113"/>
+      <c r="L12" s="113"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+    </row>
+    <row r="13" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="60">
+        <v>3219</v>
+      </c>
+      <c r="D13" s="61"/>
+      <c r="E13" s="60">
+        <v>741</v>
+      </c>
+      <c r="F13" s="61"/>
+      <c r="G13" s="60">
+        <v>2478</v>
+      </c>
+      <c r="H13" s="61"/>
+      <c r="I13" s="113" t="s">
+        <v>101</v>
+      </c>
+      <c r="J13" s="113"/>
+      <c r="K13" s="113"/>
+      <c r="L13" s="113"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+    </row>
+    <row r="14" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A14" s="74" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="75">
+        <v>1959</v>
+      </c>
+      <c r="E14" s="75">
+        <v>258</v>
+      </c>
+      <c r="G14" s="75">
+        <v>1701</v>
+      </c>
+      <c r="I14" s="115" t="s">
+        <v>103</v>
+      </c>
+      <c r="J14" s="115"/>
+      <c r="K14" s="115"/>
+      <c r="L14" s="115"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+    </row>
+    <row r="15" spans="1:18" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="67">
+        <v>14</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="67">
+        <v>2</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="67">
+        <v>12</v>
+      </c>
+      <c r="H15" s="5"/>
+      <c r="I15" s="116" t="s">
+        <v>105</v>
+      </c>
+      <c r="J15" s="116"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+    </row>
+    <row r="16" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="67">
+        <v>1246</v>
+      </c>
+      <c r="E16" s="67">
+        <v>481</v>
+      </c>
+      <c r="G16" s="67">
+        <v>765</v>
+      </c>
+      <c r="I16" s="116" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="116"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="116"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+    </row>
+    <row r="17" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="60">
+        <v>38</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="60">
+        <v>20</v>
+      </c>
+      <c r="F17" s="8"/>
+      <c r="G17" s="60">
+        <v>18</v>
+      </c>
+      <c r="H17" s="8"/>
+      <c r="I17" s="117" t="s">
+        <v>7</v>
+      </c>
+      <c r="J17" s="117"/>
+      <c r="K17" s="117"/>
+      <c r="L17" s="117"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+    </row>
+    <row r="18" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A18" s="59" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="60">
+        <v>1120</v>
+      </c>
+      <c r="D18" s="61"/>
+      <c r="E18" s="60">
+        <v>600</v>
+      </c>
+      <c r="F18" s="61">
+        <v>0</v>
+      </c>
+      <c r="G18" s="60">
+        <v>520</v>
+      </c>
+      <c r="H18" s="61"/>
+      <c r="I18" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="J18" s="113"/>
+      <c r="K18" s="113"/>
+      <c r="L18" s="113"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+      <c r="R18" s="10"/>
+    </row>
+    <row r="19" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A19" s="74" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="75">
+        <v>543</v>
+      </c>
+      <c r="E19" s="75">
+        <v>284</v>
+      </c>
+      <c r="G19" s="75">
+        <v>259</v>
+      </c>
+      <c r="I19" s="115" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="115"/>
+      <c r="K19" s="115"/>
+      <c r="L19" s="115"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+      <c r="R19" s="10"/>
+    </row>
+    <row r="20" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A20" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="67">
+        <v>577</v>
+      </c>
+      <c r="E20" s="67">
+        <v>316</v>
+      </c>
+      <c r="G20" s="67">
+        <v>261</v>
+      </c>
+      <c r="I20" s="116" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="10"/>
+    </row>
+    <row r="22" spans="1:22" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="54"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+    </row>
+    <row r="23" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A23" s="54"/>
+      <c r="B23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="71"/>
+    </row>
+    <row r="24" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A24" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="J24" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="K24" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="L24" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="8"/>
+    </row>
+    <row r="27" spans="1:22" ht="10.5" customHeight="1">
+      <c r="E27" s="9"/>
+      <c r="G27" s="9"/>
+    </row>
+    <row r="28" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="5"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+    </row>
+    <row r="29" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="5"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+    </row>
+    <row r="30" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="5"/>
+      <c r="B30" s="5"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="5"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+    </row>
+    <row r="31" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="8"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+    </row>
+    <row r="32" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="8"/>
+      <c r="B32" s="8"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="8"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="8"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="8"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+    </row>
+    <row r="33" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="5"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+    </row>
+    <row r="34" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="5"/>
+      <c r="B34" s="5"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="5"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="5"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+    </row>
+    <row r="35" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="8"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="8"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+    </row>
+    <row r="36" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="5"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+    </row>
+    <row r="37" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="5"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+    </row>
+    <row r="38" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="5"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+    </row>
+    <row r="39" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="5"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="5"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
+    </row>
+    <row r="40" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="5"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="5"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
+    </row>
+    <row r="41" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="5"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="5"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
+    </row>
+    <row r="42" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="5"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="5"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+    </row>
+    <row r="43" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A43" s="5"/>
+      <c r="B43" s="5"/>
+      <c r="C43" s="9"/>
+      <c r="D43" s="5"/>
+      <c r="E43" s="9"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="9"/>
+      <c r="H43" s="5"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
+    </row>
+    <row r="44" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
+    </row>
+    <row r="45" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="6"/>
+    </row>
+    <row r="46" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C46" s="9"/>
+      <c r="E46" s="9"/>
+      <c r="G46" s="9"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6"/>
+      <c r="V46" s="6"/>
+    </row>
+    <row r="47" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
+    </row>
+    <row r="48" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="G48" s="9"/>
+      <c r="I48" s="18"/>
+      <c r="J48" s="18"/>
+      <c r="K48" s="18"/>
+      <c r="L48" s="18"/>
+      <c r="M48" s="6"/>
+      <c r="N48" s="6"/>
+      <c r="O48" s="6"/>
+      <c r="P48" s="6"/>
+      <c r="Q48" s="6"/>
+      <c r="R48" s="6"/>
+      <c r="S48" s="6"/>
+      <c r="T48" s="6"/>
+      <c r="U48" s="6"/>
+      <c r="V48" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="I12:L12"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="I11:L11"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C463A806-243A-47B3-BF29-B32365E0D1E3}">
+  <dimension ref="A1:V47"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="26.453125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.81640625" style="9" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.54296875" style="12" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.54296875" style="12" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="5" customWidth="1"/>
+    <col min="9" max="9" width="21" style="18" customWidth="1"/>
+    <col min="10" max="12" width="1.90625" style="18" customWidth="1"/>
+    <col min="13" max="16384" width="11.453125" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:18" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="D1" s="1"/>
+      <c r="E1" s="1"/>
+      <c r="F1" s="1"/>
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="3"/>
+      <c r="N1" s="3"/>
+      <c r="O1" s="3"/>
+      <c r="P1" s="3"/>
+      <c r="Q1" s="3"/>
+      <c r="R1" s="3"/>
+    </row>
+    <row r="2" spans="1:18" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="I2" s="4"/>
+      <c r="J2" s="4"/>
+      <c r="K2" s="4"/>
+      <c r="L2" s="4"/>
+    </row>
+    <row r="3" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="6"/>
+      <c r="E3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+    </row>
+    <row r="4" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A4" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="E4" s="5"/>
+      <c r="G4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A5" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="E5" s="5"/>
+      <c r="G5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+    </row>
+    <row r="6" spans="1:18" ht="10.5" customHeight="1">
+      <c r="C6" s="6"/>
+      <c r="E6" s="5"/>
+      <c r="G6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+    </row>
+    <row r="7" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="8"/>
+      <c r="C7" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="58"/>
+      <c r="E7" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="F7" s="58"/>
+      <c r="G7" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="H7" s="58"/>
+      <c r="I7" s="110"/>
+      <c r="J7" s="110"/>
+      <c r="K7" s="110"/>
+      <c r="L7" s="110"/>
+    </row>
+    <row r="8" spans="1:18" ht="10.5" customHeight="1">
+      <c r="E8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="I8" s="111"/>
+      <c r="J8" s="111"/>
+      <c r="K8" s="111"/>
+      <c r="L8" s="111"/>
+    </row>
+    <row r="9" spans="1:18" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A9" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="60">
+        <v>4849</v>
+      </c>
+      <c r="D9" s="8"/>
+      <c r="E9" s="60">
+        <v>1386</v>
+      </c>
+      <c r="F9" s="8"/>
+      <c r="G9" s="60">
+        <v>3463</v>
+      </c>
+      <c r="H9" s="8"/>
+      <c r="I9" s="112" t="s">
+        <v>4</v>
+      </c>
+      <c r="J9" s="112"/>
+      <c r="K9" s="112"/>
+      <c r="L9" s="112"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+    </row>
+    <row r="10" spans="1:18" s="11" customFormat="1" ht="4.5" customHeight="1">
+      <c r="A10" s="5"/>
+      <c r="B10" s="5"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="114"/>
+      <c r="J10" s="114"/>
+      <c r="K10" s="114"/>
+      <c r="L10" s="114"/>
+      <c r="M10" s="6"/>
+      <c r="N10" s="10"/>
+      <c r="O10" s="10"/>
+      <c r="P10" s="10"/>
+      <c r="Q10" s="10"/>
+      <c r="R10" s="10"/>
+    </row>
+    <row r="11" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A11" s="59" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="60">
+        <v>525</v>
+      </c>
+      <c r="D11" s="8"/>
+      <c r="E11" s="60">
+        <v>6</v>
+      </c>
+      <c r="F11" s="8"/>
+      <c r="G11" s="60">
+        <v>519</v>
+      </c>
+      <c r="H11" s="8"/>
+      <c r="I11" s="112" t="s">
+        <v>97</v>
+      </c>
+      <c r="J11" s="112"/>
+      <c r="K11" s="112"/>
+      <c r="L11" s="112"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+    </row>
+    <row r="12" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A12" s="59" t="s">
+        <v>98</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="60">
+        <v>17</v>
+      </c>
+      <c r="D12" s="8"/>
+      <c r="E12" s="60" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="8"/>
+      <c r="G12" s="60">
+        <v>17</v>
+      </c>
+      <c r="H12" s="8"/>
+      <c r="I12" s="113" t="s">
+        <v>99</v>
+      </c>
+      <c r="J12" s="113"/>
+      <c r="K12" s="113"/>
+      <c r="L12" s="113"/>
+      <c r="N12" s="10"/>
+      <c r="O12" s="10"/>
+      <c r="P12" s="10"/>
+      <c r="Q12" s="10"/>
+      <c r="R12" s="10"/>
+    </row>
+    <row r="13" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A13" s="59" t="s">
+        <v>100</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="60">
+        <v>3174</v>
+      </c>
+      <c r="D13" s="61"/>
+      <c r="E13" s="60">
+        <v>761</v>
+      </c>
+      <c r="F13" s="61"/>
+      <c r="G13" s="60">
+        <v>2413</v>
+      </c>
+      <c r="H13" s="61"/>
+      <c r="I13" s="113" t="s">
+        <v>101</v>
+      </c>
+      <c r="J13" s="113"/>
+      <c r="K13" s="113"/>
+      <c r="L13" s="113"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+    </row>
+    <row r="14" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A14" s="74" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="75">
+        <v>1923</v>
+      </c>
+      <c r="E14" s="75">
+        <v>270</v>
+      </c>
+      <c r="G14" s="75">
+        <v>1653</v>
+      </c>
+      <c r="I14" s="115" t="s">
+        <v>103</v>
+      </c>
+      <c r="J14" s="115"/>
+      <c r="K14" s="115"/>
+      <c r="L14" s="115"/>
+      <c r="N14" s="10"/>
+      <c r="O14" s="10"/>
+      <c r="P14" s="10"/>
+      <c r="Q14" s="10"/>
+      <c r="R14" s="10"/>
+    </row>
+    <row r="15" spans="1:18" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="76" t="s">
+        <v>104</v>
+      </c>
+      <c r="B15" s="5"/>
+      <c r="C15" s="67">
+        <v>12</v>
+      </c>
+      <c r="D15" s="5"/>
+      <c r="E15" s="67">
+        <v>1</v>
+      </c>
+      <c r="F15" s="5"/>
+      <c r="G15" s="67">
+        <v>11</v>
+      </c>
+      <c r="H15" s="5"/>
+      <c r="I15" s="116" t="s">
+        <v>105</v>
+      </c>
+      <c r="J15" s="116"/>
+      <c r="K15" s="116"/>
+      <c r="L15" s="116"/>
+      <c r="M15" s="6"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+    </row>
+    <row r="16" spans="1:18" ht="10.5" customHeight="1">
+      <c r="A16" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="C16" s="67">
+        <v>1239</v>
+      </c>
+      <c r="E16" s="67">
+        <v>490</v>
+      </c>
+      <c r="G16" s="67">
+        <v>749</v>
+      </c>
+      <c r="I16" s="116" t="s">
+        <v>106</v>
+      </c>
+      <c r="J16" s="116"/>
+      <c r="K16" s="116"/>
+      <c r="L16" s="116"/>
+      <c r="N16" s="10"/>
+      <c r="O16" s="10"/>
+      <c r="P16" s="10"/>
+      <c r="Q16" s="10"/>
+      <c r="R16" s="10"/>
+    </row>
+    <row r="17" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A17" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="B17" s="8"/>
+      <c r="C17" s="60">
+        <v>37</v>
+      </c>
+      <c r="D17" s="8"/>
+      <c r="E17" s="60">
+        <v>22</v>
+      </c>
+      <c r="F17" s="8"/>
+      <c r="G17" s="60">
+        <v>15</v>
+      </c>
+      <c r="H17" s="8"/>
+      <c r="I17" s="117" t="s">
+        <v>7</v>
+      </c>
+      <c r="J17" s="117"/>
+      <c r="K17" s="117"/>
+      <c r="L17" s="117"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+    </row>
+    <row r="18" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A18" s="59" t="s">
+        <v>108</v>
+      </c>
+      <c r="B18" s="8"/>
+      <c r="C18" s="60">
+        <v>1096</v>
+      </c>
+      <c r="D18" s="61"/>
+      <c r="E18" s="60">
+        <v>597</v>
+      </c>
+      <c r="F18" s="61"/>
+      <c r="G18" s="60">
+        <v>499</v>
+      </c>
+      <c r="H18" s="61"/>
+      <c r="I18" s="113" t="s">
+        <v>109</v>
+      </c>
+      <c r="J18" s="113"/>
+      <c r="K18" s="113"/>
+      <c r="L18" s="113"/>
+      <c r="M18" s="9"/>
+      <c r="N18" s="10"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="10"/>
+      <c r="Q18" s="10"/>
+      <c r="R18" s="10"/>
+    </row>
+    <row r="19" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A19" s="74" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="75">
+        <v>530</v>
+      </c>
+      <c r="E19" s="75">
+        <v>278</v>
+      </c>
+      <c r="G19" s="75">
+        <v>252</v>
+      </c>
+      <c r="I19" s="115" t="s">
+        <v>111</v>
+      </c>
+      <c r="J19" s="115"/>
+      <c r="K19" s="115"/>
+      <c r="L19" s="115"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+      <c r="R19" s="10"/>
+    </row>
+    <row r="20" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A20" s="76" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="67">
+        <v>566</v>
+      </c>
+      <c r="E20" s="67">
+        <v>319</v>
+      </c>
+      <c r="G20" s="67">
+        <v>247</v>
+      </c>
+      <c r="I20" s="116" t="s">
+        <v>113</v>
+      </c>
+      <c r="J20" s="116"/>
+      <c r="K20" s="116"/>
+      <c r="L20" s="116"/>
+      <c r="N20" s="10"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="10"/>
+      <c r="Q20" s="10"/>
+      <c r="R20" s="10"/>
+    </row>
+    <row r="22" spans="1:22" s="16" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="B22" s="54"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="54"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="54"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="15"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
+      <c r="L22" s="15"/>
+    </row>
+    <row r="23" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A23" s="54"/>
+      <c r="B23" s="71"/>
+      <c r="D23" s="71"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="71"/>
+      <c r="G23" s="17"/>
+      <c r="H23" s="71"/>
+    </row>
+    <row r="24" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A24" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="J24" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="K24" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="L24" s="72" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="10.5" customHeight="1">
+      <c r="A25" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="C25" s="6"/>
+      <c r="E25" s="6"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="K25" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="L25" s="73" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:22" ht="10.5" customHeight="1">
+      <c r="E26" s="9"/>
+      <c r="G26" s="9"/>
+    </row>
+    <row r="27" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="9"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="9"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="9"/>
+      <c r="H27" s="5"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+      <c r="O27" s="6"/>
+      <c r="P27" s="6"/>
+      <c r="Q27" s="6"/>
+      <c r="R27" s="6"/>
+      <c r="S27" s="6"/>
+      <c r="T27" s="6"/>
+      <c r="U27" s="6"/>
+      <c r="V27" s="6"/>
+    </row>
+    <row r="28" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="5"/>
+      <c r="B28" s="5"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="5"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="6"/>
+      <c r="O28" s="6"/>
+      <c r="P28" s="6"/>
+      <c r="Q28" s="6"/>
+      <c r="R28" s="6"/>
+      <c r="S28" s="6"/>
+      <c r="T28" s="6"/>
+      <c r="U28" s="6"/>
+      <c r="V28" s="6"/>
+    </row>
+    <row r="29" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="5"/>
+      <c r="B29" s="5"/>
+      <c r="C29" s="9"/>
+      <c r="D29" s="5"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="5"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="6"/>
+      <c r="O29" s="6"/>
+      <c r="P29" s="6"/>
+      <c r="Q29" s="6"/>
+      <c r="R29" s="6"/>
+      <c r="S29" s="6"/>
+      <c r="T29" s="6"/>
+      <c r="U29" s="6"/>
+      <c r="V29" s="6"/>
+    </row>
+    <row r="30" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="8"/>
+      <c r="B30" s="8"/>
+      <c r="C30" s="9"/>
+      <c r="D30" s="8"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="8"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="8"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="6"/>
+      <c r="O30" s="6"/>
+      <c r="P30" s="6"/>
+      <c r="Q30" s="6"/>
+      <c r="R30" s="6"/>
+      <c r="S30" s="6"/>
+      <c r="T30" s="6"/>
+      <c r="U30" s="6"/>
+      <c r="V30" s="6"/>
+    </row>
+    <row r="31" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="8"/>
+      <c r="B31" s="8"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="8"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="6"/>
+      <c r="O31" s="6"/>
+      <c r="P31" s="6"/>
+      <c r="Q31" s="6"/>
+      <c r="R31" s="6"/>
+      <c r="S31" s="6"/>
+      <c r="T31" s="6"/>
+      <c r="U31" s="6"/>
+      <c r="V31" s="6"/>
+    </row>
+    <row r="32" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="5"/>
+      <c r="B32" s="5"/>
+      <c r="C32" s="9"/>
+      <c r="D32" s="5"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="5"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
+      <c r="U32" s="6"/>
+      <c r="V32" s="6"/>
+    </row>
+    <row r="33" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="5"/>
+      <c r="B33" s="5"/>
+      <c r="C33" s="9"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="5"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+    </row>
+    <row r="34" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="8"/>
+      <c r="B34" s="8"/>
+      <c r="C34" s="9"/>
+      <c r="D34" s="8"/>
+      <c r="E34" s="9"/>
+      <c r="F34" s="8"/>
+      <c r="G34" s="9"/>
+      <c r="H34" s="8"/>
+      <c r="M34" s="6"/>
+      <c r="N34" s="6"/>
+      <c r="O34" s="6"/>
+      <c r="P34" s="6"/>
+      <c r="Q34" s="6"/>
+      <c r="R34" s="6"/>
+      <c r="S34" s="6"/>
+      <c r="T34" s="6"/>
+      <c r="U34" s="6"/>
+      <c r="V34" s="6"/>
+    </row>
+    <row r="35" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="5"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="5"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="6"/>
+      <c r="O35" s="6"/>
+      <c r="P35" s="6"/>
+      <c r="Q35" s="6"/>
+      <c r="R35" s="6"/>
+      <c r="S35" s="6"/>
+      <c r="T35" s="6"/>
+      <c r="U35" s="6"/>
+      <c r="V35" s="6"/>
+    </row>
+    <row r="36" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="5"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="9"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="9"/>
+      <c r="H36" s="5"/>
+      <c r="M36" s="6"/>
+      <c r="N36" s="6"/>
+      <c r="O36" s="6"/>
+      <c r="P36" s="6"/>
+      <c r="Q36" s="6"/>
+      <c r="R36" s="6"/>
+      <c r="S36" s="6"/>
+      <c r="T36" s="6"/>
+      <c r="U36" s="6"/>
+      <c r="V36" s="6"/>
+    </row>
+    <row r="37" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="5"/>
+      <c r="B37" s="5"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="5"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="5"/>
+      <c r="M37" s="6"/>
+      <c r="N37" s="6"/>
+      <c r="O37" s="6"/>
+      <c r="P37" s="6"/>
+      <c r="Q37" s="6"/>
+      <c r="R37" s="6"/>
+      <c r="S37" s="6"/>
+      <c r="T37" s="6"/>
+      <c r="U37" s="6"/>
+      <c r="V37" s="6"/>
+    </row>
+    <row r="38" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="5"/>
+      <c r="B38" s="5"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="5"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="5"/>
+      <c r="M38" s="6"/>
+      <c r="N38" s="6"/>
+      <c r="O38" s="6"/>
+      <c r="P38" s="6"/>
+      <c r="Q38" s="6"/>
+      <c r="R38" s="6"/>
+      <c r="S38" s="6"/>
+      <c r="T38" s="6"/>
+      <c r="U38" s="6"/>
+      <c r="V38" s="6"/>
+    </row>
+    <row r="39" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="5"/>
+      <c r="B39" s="5"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="5"/>
+      <c r="M39" s="6"/>
+      <c r="N39" s="6"/>
+      <c r="O39" s="6"/>
+      <c r="P39" s="6"/>
+      <c r="Q39" s="6"/>
+      <c r="R39" s="6"/>
+      <c r="S39" s="6"/>
+      <c r="T39" s="6"/>
+      <c r="U39" s="6"/>
+      <c r="V39" s="6"/>
+    </row>
+    <row r="40" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="5"/>
+      <c r="B40" s="5"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="5"/>
+      <c r="E40" s="9"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="5"/>
+      <c r="M40" s="6"/>
+      <c r="N40" s="6"/>
+      <c r="O40" s="6"/>
+      <c r="P40" s="6"/>
+      <c r="Q40" s="6"/>
+      <c r="R40" s="6"/>
+      <c r="S40" s="6"/>
+      <c r="T40" s="6"/>
+      <c r="U40" s="6"/>
+      <c r="V40" s="6"/>
+    </row>
+    <row r="41" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="5"/>
+      <c r="B41" s="5"/>
+      <c r="C41" s="9"/>
+      <c r="D41" s="5"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="5"/>
+      <c r="M41" s="6"/>
+      <c r="N41" s="6"/>
+      <c r="O41" s="6"/>
+      <c r="P41" s="6"/>
+      <c r="Q41" s="6"/>
+      <c r="R41" s="6"/>
+      <c r="S41" s="6"/>
+      <c r="T41" s="6"/>
+      <c r="U41" s="6"/>
+      <c r="V41" s="6"/>
+    </row>
+    <row r="42" spans="1:22" s="18" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="5"/>
+      <c r="B42" s="5"/>
+      <c r="C42" s="9"/>
+      <c r="D42" s="5"/>
+      <c r="E42" s="9"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="5"/>
+      <c r="M42" s="6"/>
+      <c r="N42" s="6"/>
+      <c r="O42" s="6"/>
+      <c r="P42" s="6"/>
+      <c r="Q42" s="6"/>
+      <c r="R42" s="6"/>
+      <c r="S42" s="6"/>
+      <c r="T42" s="6"/>
+      <c r="U42" s="6"/>
+      <c r="V42" s="6"/>
+    </row>
+    <row r="43" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C43" s="9"/>
+      <c r="E43" s="9"/>
+      <c r="G43" s="9"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
+    </row>
+    <row r="44" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C44" s="9"/>
+      <c r="E44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="I44" s="18"/>
+      <c r="J44" s="18"/>
+      <c r="K44" s="18"/>
+      <c r="L44" s="18"/>
+      <c r="M44" s="6"/>
+      <c r="N44" s="6"/>
+      <c r="O44" s="6"/>
+      <c r="P44" s="6"/>
+      <c r="Q44" s="6"/>
+      <c r="R44" s="6"/>
+      <c r="S44" s="6"/>
+      <c r="T44" s="6"/>
+      <c r="U44" s="6"/>
+      <c r="V44" s="6"/>
+    </row>
+    <row r="45" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C45" s="9"/>
+      <c r="E45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="18"/>
+      <c r="K45" s="18"/>
+      <c r="L45" s="18"/>
+      <c r="M45" s="6"/>
+      <c r="N45" s="6"/>
+      <c r="O45" s="6"/>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="6"/>
+      <c r="R45" s="6"/>
+      <c r="S45" s="6"/>
+      <c r="T45" s="6"/>
+      <c r="U45" s="6"/>
+      <c r="V45" s="6"/>
+    </row>
+    <row r="46" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C46" s="9"/>
+      <c r="E46" s="9"/>
+      <c r="G46" s="9"/>
+      <c r="I46" s="18"/>
+      <c r="J46" s="18"/>
+      <c r="K46" s="18"/>
+      <c r="L46" s="18"/>
+      <c r="M46" s="6"/>
+      <c r="N46" s="6"/>
+      <c r="O46" s="6"/>
+      <c r="P46" s="6"/>
+      <c r="Q46" s="6"/>
+      <c r="R46" s="6"/>
+      <c r="S46" s="6"/>
+      <c r="T46" s="6"/>
+      <c r="U46" s="6"/>
+      <c r="V46" s="6"/>
+    </row>
+    <row r="47" spans="1:22" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="C47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="G47" s="9"/>
+      <c r="I47" s="18"/>
+      <c r="J47" s="18"/>
+      <c r="K47" s="18"/>
+      <c r="L47" s="18"/>
+      <c r="M47" s="6"/>
+      <c r="N47" s="6"/>
+      <c r="O47" s="6"/>
+      <c r="P47" s="6"/>
+      <c r="Q47" s="6"/>
+      <c r="R47" s="6"/>
+      <c r="S47" s="6"/>
+      <c r="T47" s="6"/>
+      <c r="U47" s="6"/>
+      <c r="V47" s="6"/>
+    </row>
+  </sheetData>
+  <mergeCells count="14">
+    <mergeCell ref="I19:L19"/>
+    <mergeCell ref="I20:L20"/>
+    <mergeCell ref="I13:L13"/>
+    <mergeCell ref="I14:L14"/>
+    <mergeCell ref="I15:L15"/>
+    <mergeCell ref="I16:L16"/>
+    <mergeCell ref="I17:L17"/>
+    <mergeCell ref="I18:L18"/>
+    <mergeCell ref="I12:L12"/>
+    <mergeCell ref="I7:L7"/>
+    <mergeCell ref="I8:L8"/>
+    <mergeCell ref="I9:L9"/>
+    <mergeCell ref="I10:L10"/>
+    <mergeCell ref="I11:L11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>22</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="34" baseType="lpstr">
+    <vt:vector size="37" baseType="lpstr">
+      <vt:lpstr>te563 (2024-25)</vt:lpstr>
       <vt:lpstr>te563 (2023-24)</vt:lpstr>
       <vt:lpstr>te563 (2022-23)</vt:lpstr>
       <vt:lpstr>te563 (2021-22)</vt:lpstr>
       <vt:lpstr>T563 (2020-21)</vt:lpstr>
       <vt:lpstr>T563 (2019-20) </vt:lpstr>
       <vt:lpstr>T563 (2018-19)</vt:lpstr>
       <vt:lpstr>T563 (2017-18)</vt:lpstr>
       <vt:lpstr>T563 (2016-17)</vt:lpstr>
       <vt:lpstr>T563 (2015-16)</vt:lpstr>
       <vt:lpstr>T563 (2014-15)</vt:lpstr>
       <vt:lpstr>T563 (2013-14)</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'T563 (2013-14)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2014-15)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2015-16)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2016-17)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2017-18)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2018-19)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2019-20) '!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2020-21)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'te563 (2021-22)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'te563 (2022-23)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'te563 (2023-24)'!Impression_des_titres</vt:lpstr>
+      <vt:lpstr>'te563 (2024-25)'!Impression_des_titres</vt:lpstr>
       <vt:lpstr>'T563 (2013-14)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2014-15)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2015-16)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2016-17)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2017-18)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2018-19)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2019-20) '!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T563 (2020-21)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te563 (2021-22)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te563 (2022-23)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te563 (2023-24)'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'te563 (2024-25)'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>