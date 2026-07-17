--- v0 (2025-12-14)
+++ v1 (2026-07-17)
@@ -1,138 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3F63993E-48F0-44C9-989A-423C668CC24E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DE679BA1-957C-402A-977F-70A0422CF479}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="-10850" windowWidth="38620" windowHeight="21100" tabRatio="661" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38310" yWindow="0" windowWidth="19380" windowHeight="20970" tabRatio="661" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te407 (2023-24)" sheetId="3" r:id="rId1"/>
-[...10 lines deleted...]
-    <sheet name="Signes - Zeichen" sheetId="4" r:id="rId12"/>
+    <sheet name="te407 (2024-25)" sheetId="15" r:id="rId1"/>
+    <sheet name="te407 (2023-24)" sheetId="3" r:id="rId2"/>
+    <sheet name="te407 (2022-23)" sheetId="5" r:id="rId3"/>
+    <sheet name="te407 (2021-22)" sheetId="6" r:id="rId4"/>
+    <sheet name="T407 (2020-21)" sheetId="7" r:id="rId5"/>
+    <sheet name="T407 (2019-20)" sheetId="8" r:id="rId6"/>
+    <sheet name="T407 (2018-19)" sheetId="9" r:id="rId7"/>
+    <sheet name="T407 (2017-18)" sheetId="10" r:id="rId8"/>
+    <sheet name="T407 (2016-17)" sheetId="11" r:id="rId9"/>
+    <sheet name="T407 (2015-16)" sheetId="12" r:id="rId10"/>
+    <sheet name="T407 (2014-15)" sheetId="13" r:id="rId11"/>
+    <sheet name="T407 (2013-14)" sheetId="14" r:id="rId12"/>
+    <sheet name="Signes - Zeichen" sheetId="4" r:id="rId13"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">'T407 (2013-14)'!$A$1:$P$30</definedName>
-[...9 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te407 (2023-24)'!$A$1:$G$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="11">'T407 (2013-14)'!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'T407 (2014-15)'!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'T407 (2015-16)'!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'T407 (2016-17)'!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'T407 (2017-18)'!$A$1:$P$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'T407 (2018-19)'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'T407 (2019-20)'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'T407 (2020-21)'!$A$1:$P$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'te407 (2021-22)'!$A$1:$G$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'te407 (2022-23)'!$A$1:$G$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'te407 (2023-24)'!$A$1:$G$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te407 (2024-25)'!$A$1:$G$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="C23" i="13" l="1"/>
   <c r="C22" i="13"/>
   <c r="K21" i="13"/>
   <c r="I21" i="13"/>
   <c r="H21" i="13"/>
   <c r="G21" i="13"/>
   <c r="F21" i="13"/>
   <c r="E21" i="13"/>
   <c r="C21" i="13"/>
   <c r="C20" i="13"/>
   <c r="C19" i="13"/>
   <c r="C18" i="13"/>
   <c r="C17" i="13"/>
   <c r="K16" i="13"/>
   <c r="I16" i="13"/>
   <c r="C16" i="13" s="1"/>
   <c r="H16" i="13"/>
   <c r="G16" i="13"/>
   <c r="F16" i="13"/>
   <c r="E16" i="13"/>
   <c r="C15" i="13"/>
   <c r="C14" i="13"/>
   <c r="C12" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="591" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="145">
   <si>
     <t>Degré secondaire I</t>
   </si>
   <si>
     <t>Degré secondaire II, formation professionnelle</t>
   </si>
   <si>
     <t>Sekundarstufe II, Berufsausbildung</t>
   </si>
   <si>
     <t>50-89%</t>
   </si>
   <si>
     <t>&lt; 50%</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Personnes / Personen</t>
   </si>
   <si>
     <t>Equivalents</t>
   </si>
   <si>
@@ -602,50 +605,59 @@
     <t>Enseignants selon le taux d'occupation, le degré et type d'enseignement, pour l'année scolaire 2014/15</t>
   </si>
   <si>
     <t>Lehrkräfte nach Beschäftigungsgrad, Schulstufe und Schultyp im Schuljahr 2014/15</t>
   </si>
   <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, t17-407</t>
   </si>
   <si>
     <t>Enseignants selon le taux d'occupation, le degré et type d'enseignement, pour l'année scolaire 2013/14</t>
   </si>
   <si>
     <t>Lehrkräfte nach Beschäftigungsgrad, Schulstufe und Schultyp im Schuljahr 2013/14</t>
   </si>
   <si>
     <t>T15-38</t>
   </si>
   <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, t16-407</t>
   </si>
   <si>
     <t>Enseignants selon le taux d'occupation, le degré et type d'enseignement, pour l'année scolaire 2016/17</t>
   </si>
   <si>
     <t>Lehrkräfte nach Beschäftigungsgrad, Schulstufe und Schultyp im Schuljahr 2016/17</t>
+  </si>
+  <si>
+    <t>Enseignants selon le taux d'occupation et le degré d'enseignement, pour l'année scolaire 2024/25</t>
+  </si>
+  <si>
+    <t>Lehrkräfte nach Beschäftigungsgrad und Schulstufe im Schuljahr 2024/25</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 26.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="[=0]&quot;-&quot;;#,##0"/>
   </numFmts>
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1492,115 +1504,115 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="17" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="20" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...16 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Lien hypertexte 2" xfId="6" xr:uid="{DAC1D558-31CB-4D73-9029-BEFC2DAEDB2E}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{008798D1-A7FA-498A-93E0-E7D19C059547}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1860,113 +1872,117 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1013C18C-E1D0-4987-AAD0-21236D8028DE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.7265625" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.7265625" style="3" customWidth="1"/>
     <col min="3" max="5" width="8.7265625" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" style="3" customWidth="1"/>
     <col min="7" max="7" width="33.7265625" style="3" customWidth="1"/>
     <col min="8" max="8" width="12" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.7265625" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.54296875" style="3" customWidth="1"/>
     <col min="11" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:11" ht="12.75" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>37</v>
+        <v>143</v>
       </c>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>5</v>
       </c>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:11" ht="10.5" customHeight="1">
       <c r="A4" s="5" t="s">
         <v>40</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="6"/>
       <c r="F4" s="6"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:11" ht="10.5" customHeight="1">
       <c r="A5" s="5" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
@@ -2025,307 +2041,307 @@
       <c r="F9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="22"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="23"/>
       <c r="B10" s="39"/>
       <c r="C10" s="26"/>
       <c r="D10" s="26"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="23"/>
       <c r="H10" s="18"/>
       <c r="I10" s="7"/>
       <c r="K10" s="8"/>
     </row>
     <row r="11" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A11" s="40" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="62">
-        <v>5344</v>
+        <v>5432</v>
       </c>
       <c r="C11" s="62">
-        <v>1244</v>
+        <v>1254</v>
       </c>
       <c r="D11" s="62">
-        <v>2625</v>
+        <v>2681</v>
       </c>
       <c r="E11" s="62">
-        <v>1475</v>
+        <v>1497</v>
       </c>
       <c r="F11" s="62">
-        <v>3564.6</v>
+        <v>3662.2</v>
       </c>
       <c r="G11" s="35" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="41" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="63">
-        <v>593</v>
+        <v>587</v>
       </c>
       <c r="C12" s="63">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="D12" s="63">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="E12" s="63">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="F12" s="63">
-        <v>414.2</v>
+        <v>411.6</v>
       </c>
       <c r="G12" s="36" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="18"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="63">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="C13" s="63">
         <v>9</v>
       </c>
       <c r="D13" s="63">
-        <v>41</v>
+        <v>57</v>
       </c>
       <c r="E13" s="63">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="F13" s="63" t="s">
         <v>27</v>
       </c>
       <c r="G13" s="36" t="s">
         <v>20</v>
       </c>
       <c r="H13" s="18"/>
       <c r="I13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="10.5" customHeight="1">
       <c r="A14" s="42" t="s">
         <v>14</v>
       </c>
       <c r="B14" s="63">
-        <v>1960</v>
+        <v>1982</v>
       </c>
       <c r="C14" s="63">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="D14" s="63">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="E14" s="63">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F14" s="63">
-        <v>1308.0999999999999</v>
+        <v>1331.2</v>
       </c>
       <c r="G14" s="36" t="s">
         <v>15</v>
       </c>
       <c r="H14" s="11"/>
     </row>
     <row r="15" spans="1:11" ht="10.5" customHeight="1">
       <c r="A15" s="42" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="63">
         <v>4</v>
       </c>
       <c r="C15" s="63">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D15" s="63">
         <v>1</v>
       </c>
       <c r="E15" s="63">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F15" s="63" t="s">
         <v>27</v>
       </c>
       <c r="G15" s="36" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="11"/>
       <c r="J15" s="10"/>
     </row>
     <row r="16" spans="1:11" ht="10.5" customHeight="1">
       <c r="A16" s="42" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="63">
-        <v>1335</v>
+        <v>1405</v>
       </c>
       <c r="C16" s="63">
-        <v>273</v>
+        <v>290</v>
       </c>
       <c r="D16" s="63">
-        <v>688</v>
+        <v>730</v>
       </c>
       <c r="E16" s="63">
-        <v>374</v>
+        <v>385</v>
       </c>
       <c r="F16" s="63">
-        <v>912.2</v>
+        <v>985.9</v>
       </c>
       <c r="G16" s="36" t="s">
         <v>21</v>
       </c>
       <c r="H16" s="11"/>
     </row>
     <row r="17" spans="1:9" ht="10.5" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="63">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="C17" s="63">
+        <v>2</v>
+      </c>
+      <c r="D17" s="63">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="E17" s="63">
         <v>11</v>
       </c>
       <c r="F17" s="63" t="s">
         <v>27</v>
       </c>
       <c r="G17" s="36" t="s">
         <v>12</v>
       </c>
       <c r="H17" s="18"/>
     </row>
     <row r="18" spans="1:9" ht="10.5" customHeight="1">
       <c r="A18" s="42" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="63">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="C18" s="63">
-        <v>100</v>
+        <v>91</v>
       </c>
       <c r="D18" s="63">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="E18" s="63">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="F18" s="63">
         <v>466.9</v>
       </c>
       <c r="G18" s="36" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="18"/>
     </row>
     <row r="19" spans="1:9" ht="10.5" customHeight="1">
       <c r="A19" s="42" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="63">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="C19" s="63">
-        <v>200</v>
+        <v>195</v>
       </c>
       <c r="D19" s="63">
         <v>215</v>
       </c>
       <c r="E19" s="63">
-        <v>234</v>
+        <v>244</v>
       </c>
       <c r="F19" s="63">
-        <v>450.3</v>
+        <v>456.4</v>
       </c>
       <c r="G19" s="36" t="s">
         <v>2</v>
       </c>
       <c r="H19" s="18"/>
     </row>
     <row r="20" spans="1:9" ht="10.5" customHeight="1">
       <c r="A20" s="42" t="s">
         <v>74</v>
       </c>
       <c r="B20" s="63">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C20" s="63">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D20" s="63">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E20" s="63">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="F20" s="63" t="s">
         <v>27</v>
       </c>
       <c r="G20" s="36" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="18"/>
     </row>
     <row r="21" spans="1:9" ht="10.5" customHeight="1">
       <c r="A21" s="43" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="64">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="C21" s="64">
-        <v>47</v>
+        <v>38</v>
       </c>
       <c r="D21" s="64">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E21" s="64">
         <v>0</v>
       </c>
       <c r="F21" s="64">
-        <v>12.9</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="G21" s="37" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="11"/>
     </row>
     <row r="22" spans="1:9" s="15" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="5"/>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="11"/>
     </row>
     <row r="23" spans="1:9" ht="10.5" customHeight="1">
       <c r="A23" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="14"/>
       <c r="F23" s="12"/>
       <c r="G23" s="15"/>
@@ -2361,62 +2377,863 @@
       <c r="C26" s="16"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="9"/>
       <c r="H26" s="19"/>
     </row>
     <row r="27" spans="1:9" ht="10.5" customHeight="1">
       <c r="A27" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="19"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9" ht="10.5" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="G28" s="17"/>
     </row>
     <row r="29" spans="1:9" ht="10.5" customHeight="1">
       <c r="A29" s="44"/>
     </row>
     <row r="30" spans="1:9" ht="10.5" customHeight="1">
       <c r="A30" s="44" t="s">
-        <v>39</v>
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D4C3AD4-51C7-4955-BEE4-565A79CCF4A4}">
+  <dimension ref="A1:T34"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="25.36328125" style="69" customWidth="1"/>
+    <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
+    <col min="3" max="3" width="7.08984375" style="69" customWidth="1"/>
+    <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
+    <col min="5" max="5" width="7.08984375" style="69" customWidth="1"/>
+    <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
+    <col min="7" max="7" width="7.08984375" style="69" customWidth="1"/>
+    <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
+    <col min="9" max="9" width="7.08984375" style="69" customWidth="1"/>
+    <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
+    <col min="11" max="11" width="7.08984375" style="69" customWidth="1"/>
+    <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
+    <col min="13" max="13" width="19.1796875" style="69" customWidth="1"/>
+    <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
+    <col min="17" max="17" width="7.90625" style="69" customWidth="1"/>
+    <col min="18" max="18" width="1.6328125" style="104" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="11.453125" style="69"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" s="92" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="118" t="s">
+        <v>130</v>
+      </c>
+      <c r="B1" s="118"/>
+      <c r="D1" s="118"/>
+      <c r="F1" s="118"/>
+      <c r="H1" s="118"/>
+      <c r="J1" s="118"/>
+      <c r="L1" s="118"/>
+      <c r="R1" s="69"/>
+    </row>
+    <row r="2" spans="1:20" ht="12.75" customHeight="1">
+      <c r="A2" s="117" t="s">
+        <v>131</v>
+      </c>
+      <c r="B2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="L2" s="117"/>
+      <c r="R2" s="69"/>
+    </row>
+    <row r="3" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A3" s="117" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="117"/>
+      <c r="D3" s="117"/>
+      <c r="F3" s="117"/>
+      <c r="H3" s="117"/>
+      <c r="J3" s="117"/>
+      <c r="L3" s="117"/>
+      <c r="R3" s="69"/>
+    </row>
+    <row r="4" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A4" s="73" t="s">
+        <v>78</v>
+      </c>
+      <c r="B4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="73"/>
+      <c r="R4" s="69"/>
+    </row>
+    <row r="5" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A5" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="B5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="73"/>
+      <c r="I5" s="72"/>
+      <c r="J5" s="73"/>
+      <c r="K5" s="72"/>
+      <c r="L5" s="73"/>
+      <c r="R5" s="69"/>
+    </row>
+    <row r="6" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A6" s="72"/>
+      <c r="B6" s="72"/>
+      <c r="D6" s="72"/>
+      <c r="E6" s="72"/>
+      <c r="F6" s="72"/>
+      <c r="G6" s="72"/>
+      <c r="H6" s="72"/>
+      <c r="I6" s="72"/>
+      <c r="J6" s="72"/>
+      <c r="K6" s="72"/>
+      <c r="L6" s="72"/>
+      <c r="R6" s="69"/>
+    </row>
+    <row r="7" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A7" s="116" t="s">
+        <v>109</v>
+      </c>
+      <c r="B7" s="72"/>
+      <c r="C7" s="115" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="114"/>
+      <c r="E7" s="114"/>
+      <c r="F7" s="114"/>
+      <c r="G7" s="114"/>
+      <c r="H7" s="114"/>
+      <c r="I7" s="114"/>
+      <c r="J7" s="72"/>
+      <c r="K7" s="113" t="s">
+        <v>7</v>
+      </c>
+      <c r="L7" s="72"/>
+      <c r="M7" s="152"/>
+      <c r="N7" s="152"/>
+      <c r="O7" s="152"/>
+      <c r="P7" s="152"/>
+      <c r="R7" s="69"/>
+    </row>
+    <row r="8" spans="1:20" ht="10.5" customHeight="1">
+      <c r="B8" s="92"/>
+      <c r="C8" s="112" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="111"/>
+      <c r="E8" s="109" t="s">
+        <v>9</v>
+      </c>
+      <c r="F8" s="110"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="110"/>
+      <c r="I8" s="109"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="L8" s="92"/>
+      <c r="M8" s="153"/>
+      <c r="N8" s="153"/>
+      <c r="O8" s="153"/>
+      <c r="P8" s="153"/>
+      <c r="Q8" s="92"/>
+      <c r="R8" s="69"/>
+    </row>
+    <row r="9" spans="1:20" ht="10.5" customHeight="1">
+      <c r="E9" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9" s="103"/>
+      <c r="G9" s="108" t="s">
+        <v>3</v>
+      </c>
+      <c r="H9" s="103"/>
+      <c r="I9" s="108" t="s">
+        <v>10</v>
+      </c>
+      <c r="K9" s="107" t="s">
+        <v>11</v>
+      </c>
+      <c r="M9" s="154"/>
+      <c r="N9" s="154"/>
+      <c r="O9" s="154"/>
+      <c r="P9" s="154"/>
+      <c r="R9" s="69"/>
+    </row>
+    <row r="10" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A10" s="105"/>
+      <c r="C10" s="106"/>
+      <c r="E10" s="106"/>
+      <c r="G10" s="106"/>
+      <c r="I10" s="106"/>
+      <c r="K10" s="106" t="s">
+        <v>84</v>
+      </c>
+      <c r="M10" s="155"/>
+      <c r="N10" s="155"/>
+      <c r="O10" s="155"/>
+      <c r="P10" s="155"/>
+      <c r="R10" s="69"/>
+    </row>
+    <row r="11" spans="1:20" ht="10.5" customHeight="1">
+      <c r="E11" s="104"/>
+      <c r="M11" s="156"/>
+      <c r="N11" s="156"/>
+      <c r="O11" s="156"/>
+      <c r="P11" s="156"/>
+      <c r="T11" s="104"/>
+    </row>
+    <row r="12" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="119" t="s">
+        <v>8</v>
+      </c>
+      <c r="B12" s="99"/>
+      <c r="C12" s="100">
+        <v>4848</v>
+      </c>
+      <c r="D12" s="99"/>
+      <c r="E12" s="100">
+        <v>1047</v>
+      </c>
+      <c r="F12" s="99"/>
+      <c r="G12" s="100">
+        <v>2151</v>
+      </c>
+      <c r="H12" s="99"/>
+      <c r="I12" s="100">
+        <v>1650</v>
+      </c>
+      <c r="J12" s="99"/>
+      <c r="K12" s="100">
+        <v>3364.3</v>
+      </c>
+      <c r="L12" s="99"/>
+      <c r="M12" s="161" t="s">
+        <v>8</v>
+      </c>
+      <c r="N12" s="161"/>
+      <c r="O12" s="161"/>
+      <c r="P12" s="161"/>
+      <c r="Q12" s="122"/>
+      <c r="R12" s="104"/>
+      <c r="T12" s="120"/>
+    </row>
+    <row r="13" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A13" s="72"/>
+      <c r="B13" s="72"/>
+      <c r="C13" s="75"/>
+      <c r="D13" s="72"/>
+      <c r="E13" s="75"/>
+      <c r="F13" s="72"/>
+      <c r="G13" s="75"/>
+      <c r="H13" s="72"/>
+      <c r="I13" s="75"/>
+      <c r="J13" s="72"/>
+      <c r="K13" s="75"/>
+      <c r="L13" s="72"/>
+      <c r="M13" s="162"/>
+      <c r="N13" s="162"/>
+      <c r="O13" s="162"/>
+      <c r="P13" s="162"/>
+      <c r="Q13" s="86"/>
+    </row>
+    <row r="14" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A14" s="119" t="s">
+        <v>110</v>
+      </c>
+      <c r="B14" s="99"/>
+      <c r="C14" s="100">
+        <v>526</v>
+      </c>
+      <c r="D14" s="99"/>
+      <c r="E14" s="100">
+        <v>93</v>
+      </c>
+      <c r="F14" s="99"/>
+      <c r="G14" s="100">
+        <v>225</v>
+      </c>
+      <c r="H14" s="99"/>
+      <c r="I14" s="100">
+        <v>208</v>
+      </c>
+      <c r="J14" s="99"/>
+      <c r="K14" s="100">
+        <v>374.2</v>
+      </c>
+      <c r="L14" s="99"/>
+      <c r="M14" s="161" t="s">
+        <v>111</v>
+      </c>
+      <c r="N14" s="161"/>
+      <c r="O14" s="161"/>
+      <c r="P14" s="161"/>
+      <c r="Q14" s="122"/>
+      <c r="R14" s="104"/>
+    </row>
+    <row r="15" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A15" s="119" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" s="99"/>
+      <c r="C15" s="100">
+        <v>17</v>
+      </c>
+      <c r="D15" s="99"/>
+      <c r="E15" s="100">
+        <v>2</v>
+      </c>
+      <c r="F15" s="99"/>
+      <c r="G15" s="100">
+        <v>11</v>
+      </c>
+      <c r="H15" s="99"/>
+      <c r="I15" s="100">
+        <v>4</v>
+      </c>
+      <c r="J15" s="99"/>
+      <c r="K15" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="L15" s="99"/>
+      <c r="M15" s="159" t="s">
+        <v>113</v>
+      </c>
+      <c r="N15" s="159"/>
+      <c r="O15" s="159"/>
+      <c r="P15" s="159"/>
+      <c r="Q15" s="122"/>
+      <c r="R15" s="104"/>
+    </row>
+    <row r="16" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A16" s="119" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="99"/>
+      <c r="C16" s="100">
+        <v>3173</v>
+      </c>
+      <c r="D16" s="101"/>
+      <c r="E16" s="100">
+        <v>688</v>
+      </c>
+      <c r="F16" s="101">
+        <v>0</v>
+      </c>
+      <c r="G16" s="100">
+        <v>1459</v>
+      </c>
+      <c r="H16" s="101">
+        <v>0</v>
+      </c>
+      <c r="I16" s="100">
+        <v>1026</v>
+      </c>
+      <c r="J16" s="101"/>
+      <c r="K16" s="100">
+        <v>2201.1</v>
+      </c>
+      <c r="L16" s="101"/>
+      <c r="M16" s="159" t="s">
+        <v>115</v>
+      </c>
+      <c r="N16" s="159"/>
+      <c r="O16" s="159"/>
+      <c r="P16" s="159"/>
+      <c r="Q16" s="122"/>
+      <c r="R16" s="104"/>
+    </row>
+    <row r="17" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A17" s="114" t="s">
+        <v>116</v>
+      </c>
+      <c r="B17" s="72"/>
+      <c r="C17" s="95">
+        <v>1917</v>
+      </c>
+      <c r="D17" s="72"/>
+      <c r="E17" s="95">
+        <v>440</v>
+      </c>
+      <c r="F17" s="72"/>
+      <c r="G17" s="95">
+        <v>884</v>
+      </c>
+      <c r="H17" s="72"/>
+      <c r="I17" s="95">
+        <v>593</v>
+      </c>
+      <c r="J17" s="72"/>
+      <c r="K17" s="95">
+        <v>1289.8</v>
+      </c>
+      <c r="L17" s="72"/>
+      <c r="M17" s="160" t="s">
+        <v>117</v>
+      </c>
+      <c r="N17" s="160"/>
+      <c r="O17" s="160"/>
+      <c r="P17" s="160"/>
+      <c r="Q17" s="86"/>
+    </row>
+    <row r="18" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A18" s="121" t="s">
+        <v>118</v>
+      </c>
+      <c r="B18" s="72"/>
+      <c r="C18" s="89">
+        <v>12</v>
+      </c>
+      <c r="D18" s="72"/>
+      <c r="E18" s="89">
+        <v>3</v>
+      </c>
+      <c r="F18" s="72"/>
+      <c r="G18" s="89">
+        <v>8</v>
+      </c>
+      <c r="H18" s="72"/>
+      <c r="I18" s="89">
+        <v>1</v>
+      </c>
+      <c r="J18" s="72"/>
+      <c r="K18" s="89" t="s">
+        <v>27</v>
+      </c>
+      <c r="L18" s="72"/>
+      <c r="M18" s="157" t="s">
+        <v>119</v>
+      </c>
+      <c r="N18" s="157"/>
+      <c r="O18" s="157"/>
+      <c r="P18" s="157"/>
+      <c r="Q18" s="86"/>
+      <c r="S18" s="123"/>
+    </row>
+    <row r="19" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A19" s="121" t="s">
+        <v>0</v>
+      </c>
+      <c r="B19" s="72"/>
+      <c r="C19" s="89">
+        <v>1244</v>
+      </c>
+      <c r="D19" s="72"/>
+      <c r="E19" s="89">
+        <v>245</v>
+      </c>
+      <c r="F19" s="72"/>
+      <c r="G19" s="89">
+        <v>567</v>
+      </c>
+      <c r="H19" s="72"/>
+      <c r="I19" s="89">
+        <v>432</v>
+      </c>
+      <c r="J19" s="72"/>
+      <c r="K19" s="89">
+        <v>911.3</v>
+      </c>
+      <c r="L19" s="72"/>
+      <c r="M19" s="157" t="s">
+        <v>120</v>
+      </c>
+      <c r="N19" s="157"/>
+      <c r="O19" s="157"/>
+      <c r="P19" s="157"/>
+      <c r="Q19" s="86"/>
+    </row>
+    <row r="20" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A20" s="119" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="99"/>
+      <c r="C20" s="100">
+        <v>37</v>
+      </c>
+      <c r="D20" s="99"/>
+      <c r="E20" s="100">
+        <v>4</v>
+      </c>
+      <c r="F20" s="99"/>
+      <c r="G20" s="100">
+        <v>15</v>
+      </c>
+      <c r="H20" s="99"/>
+      <c r="I20" s="100">
+        <v>18</v>
+      </c>
+      <c r="J20" s="99"/>
+      <c r="K20" s="100" t="s">
+        <v>27</v>
+      </c>
+      <c r="L20" s="99"/>
+      <c r="M20" s="158" t="s">
+        <v>12</v>
+      </c>
+      <c r="N20" s="158"/>
+      <c r="O20" s="158"/>
+      <c r="P20" s="158"/>
+      <c r="Q20" s="122"/>
+    </row>
+    <row r="21" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A21" s="119" t="s">
+        <v>122</v>
+      </c>
+      <c r="B21" s="99"/>
+      <c r="C21" s="100">
+        <v>1095</v>
+      </c>
+      <c r="D21" s="101"/>
+      <c r="E21" s="100">
+        <v>260</v>
+      </c>
+      <c r="F21" s="101">
+        <v>0</v>
+      </c>
+      <c r="G21" s="100">
+        <v>441</v>
+      </c>
+      <c r="H21" s="101">
+        <v>0</v>
+      </c>
+      <c r="I21" s="100">
+        <v>394</v>
+      </c>
+      <c r="J21" s="101"/>
+      <c r="K21" s="100">
+        <v>789</v>
+      </c>
+      <c r="L21" s="101"/>
+      <c r="M21" s="159" t="s">
+        <v>123</v>
+      </c>
+      <c r="N21" s="159"/>
+      <c r="O21" s="159"/>
+      <c r="P21" s="159"/>
+      <c r="Q21" s="122"/>
+    </row>
+    <row r="22" spans="1:19" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="114" t="s">
+        <v>124</v>
+      </c>
+      <c r="B22" s="72"/>
+      <c r="C22" s="95">
+        <v>530</v>
+      </c>
+      <c r="D22" s="72"/>
+      <c r="E22" s="95">
+        <v>89</v>
+      </c>
+      <c r="F22" s="72"/>
+      <c r="G22" s="95">
+        <v>256</v>
+      </c>
+      <c r="H22" s="72"/>
+      <c r="I22" s="95">
+        <v>185</v>
+      </c>
+      <c r="J22" s="72"/>
+      <c r="K22" s="95">
+        <v>403.2</v>
+      </c>
+      <c r="L22" s="72"/>
+      <c r="M22" s="160" t="s">
+        <v>125</v>
+      </c>
+      <c r="N22" s="160"/>
+      <c r="O22" s="160"/>
+      <c r="P22" s="160"/>
+      <c r="Q22" s="86"/>
+      <c r="R22" s="104"/>
+    </row>
+    <row r="23" spans="1:19" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A23" s="121" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="72"/>
+      <c r="C23" s="89">
+        <v>565</v>
+      </c>
+      <c r="D23" s="72"/>
+      <c r="E23" s="89">
+        <v>171</v>
+      </c>
+      <c r="F23" s="72"/>
+      <c r="G23" s="89">
+        <v>185</v>
+      </c>
+      <c r="H23" s="72"/>
+      <c r="I23" s="89">
+        <v>209</v>
+      </c>
+      <c r="J23" s="72"/>
+      <c r="K23" s="89">
+        <v>385.8</v>
+      </c>
+      <c r="L23" s="72"/>
+      <c r="M23" s="157" t="s">
+        <v>127</v>
+      </c>
+      <c r="N23" s="157"/>
+      <c r="O23" s="157"/>
+      <c r="P23" s="157"/>
+      <c r="Q23" s="86"/>
+      <c r="R23" s="104"/>
+    </row>
+    <row r="24" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A24" s="72"/>
+      <c r="B24" s="72"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="72"/>
+      <c r="E24" s="75"/>
+      <c r="F24" s="72"/>
+      <c r="G24" s="75"/>
+      <c r="H24" s="72"/>
+      <c r="I24" s="75"/>
+      <c r="J24" s="72"/>
+      <c r="K24" s="75"/>
+      <c r="L24" s="72"/>
+      <c r="M24" s="86"/>
+      <c r="N24" s="86"/>
+      <c r="O24" s="86"/>
+      <c r="P24" s="86"/>
+      <c r="Q24" s="86"/>
+    </row>
+    <row r="25" spans="1:19" s="79" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A25" s="78" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" s="84"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="84"/>
+      <c r="E25" s="85"/>
+      <c r="F25" s="84"/>
+      <c r="G25" s="85"/>
+      <c r="H25" s="84"/>
+      <c r="I25" s="83"/>
+      <c r="J25" s="82"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="80"/>
+    </row>
+    <row r="26" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A26" s="78" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="76"/>
+      <c r="C26" s="75"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="77"/>
+      <c r="F26" s="76"/>
+      <c r="G26" s="77"/>
+      <c r="H26" s="76"/>
+      <c r="I26" s="77"/>
+      <c r="J26" s="76"/>
+      <c r="K26" s="77"/>
+      <c r="L26" s="76"/>
+      <c r="M26" s="75"/>
+      <c r="N26" s="75"/>
+      <c r="O26" s="75"/>
+      <c r="P26" s="75"/>
+      <c r="Q26" s="75"/>
+    </row>
+    <row r="27" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A27" s="78" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" s="76"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="76"/>
+      <c r="E27" s="77"/>
+      <c r="F27" s="76"/>
+      <c r="G27" s="77"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="77"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="77"/>
+      <c r="L27" s="76"/>
+      <c r="M27" s="75"/>
+      <c r="N27" s="75"/>
+      <c r="O27" s="75"/>
+      <c r="P27" s="75"/>
+      <c r="Q27" s="75"/>
+    </row>
+    <row r="28" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A28" s="78"/>
+      <c r="B28" s="76"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="77"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="76"/>
+      <c r="I28" s="77"/>
+      <c r="J28" s="76"/>
+      <c r="K28" s="77"/>
+      <c r="L28" s="76"/>
+      <c r="M28" s="75"/>
+      <c r="N28" s="75"/>
+      <c r="O28" s="75"/>
+      <c r="P28" s="75"/>
+      <c r="Q28" s="75"/>
+    </row>
+    <row r="29" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A29" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="B29" s="72"/>
+      <c r="D29" s="72"/>
+      <c r="F29" s="72"/>
+      <c r="H29" s="72"/>
+      <c r="J29" s="72"/>
+      <c r="L29" s="72"/>
+      <c r="N29" s="74" t="s">
+        <v>97</v>
+      </c>
+      <c r="O29" s="74" t="s">
+        <v>96</v>
+      </c>
+      <c r="P29" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q29" s="124"/>
+    </row>
+    <row r="30" spans="1:19" ht="10.5" customHeight="1">
+      <c r="A30" s="73" t="s">
+        <v>132</v>
+      </c>
+      <c r="B30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="F30" s="72"/>
+      <c r="H30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="71"/>
+      <c r="N30" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="O30" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="P30" s="70" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q30" s="125"/>
+      <c r="R30" s="69"/>
+    </row>
+    <row r="32" spans="1:19" ht="10.5" customHeight="1">
+      <c r="C32" s="104"/>
+      <c r="D32" s="104"/>
+      <c r="E32" s="104"/>
+      <c r="F32" s="104"/>
+      <c r="G32" s="104"/>
+      <c r="H32" s="104"/>
+      <c r="I32" s="104"/>
+      <c r="J32" s="104"/>
+      <c r="K32" s="104"/>
+    </row>
+    <row r="33" spans="3:11" ht="10.5" customHeight="1">
+      <c r="C33" s="104"/>
+      <c r="D33" s="104"/>
+      <c r="E33" s="104"/>
+      <c r="F33" s="104"/>
+      <c r="G33" s="104"/>
+      <c r="H33" s="104"/>
+      <c r="I33" s="104"/>
+      <c r="J33" s="104"/>
+      <c r="K33" s="104"/>
+    </row>
+    <row r="34" spans="3:11" ht="10.5" customHeight="1">
+      <c r="C34" s="104"/>
+      <c r="D34" s="104"/>
+      <c r="E34" s="104"/>
+      <c r="F34" s="104"/>
+      <c r="G34" s="104"/>
+      <c r="H34" s="104"/>
+      <c r="I34" s="104"/>
+      <c r="J34" s="104"/>
+      <c r="K34" s="104"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="M18:P18"/>
+    <mergeCell ref="M7:P7"/>
+    <mergeCell ref="M8:P8"/>
+    <mergeCell ref="M9:P9"/>
+    <mergeCell ref="M10:P10"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="M12:P12"/>
+    <mergeCell ref="M13:P13"/>
+    <mergeCell ref="M14:P14"/>
+    <mergeCell ref="M15:P15"/>
+    <mergeCell ref="M16:P16"/>
+    <mergeCell ref="M17:P17"/>
+    <mergeCell ref="M19:P19"/>
+    <mergeCell ref="M20:P20"/>
+    <mergeCell ref="M21:P21"/>
+    <mergeCell ref="M22:P22"/>
+    <mergeCell ref="M23:P23"/>
+  </mergeCells>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D41AA6D2-2239-4182-876A-D0359EC4EC79}">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24.6328125" style="69" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
     <col min="3" max="3" width="7.08984375" style="69" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
     <col min="5" max="5" width="7.08984375" style="69" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
     <col min="7" max="7" width="7.08984375" style="69" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
     <col min="9" max="9" width="7.08984375" style="69" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
     <col min="11" max="11" width="7.08984375" style="69" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
     <col min="13" max="13" width="19.1796875" style="69" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
     <col min="17" max="16384" width="11.453125" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="92" customFormat="1" ht="12.75" customHeight="1">
@@ -2587,107 +3404,107 @@
       <c r="A12" s="119" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="99"/>
       <c r="C12" s="100">
         <f>SUM(E12:I12)</f>
         <v>4831</v>
       </c>
       <c r="D12" s="99"/>
       <c r="E12" s="100">
         <v>1033</v>
       </c>
       <c r="F12" s="99"/>
       <c r="G12" s="100">
         <v>2115</v>
       </c>
       <c r="H12" s="99"/>
       <c r="I12" s="100">
         <v>1683</v>
       </c>
       <c r="J12" s="99"/>
       <c r="K12" s="100">
         <v>3371.4</v>
       </c>
       <c r="L12" s="99"/>
-      <c r="M12" s="162" t="s">
+      <c r="M12" s="161" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="162"/>
-[...1 lines deleted...]
-      <c r="P12" s="162"/>
+      <c r="N12" s="161"/>
+      <c r="O12" s="161"/>
+      <c r="P12" s="161"/>
     </row>
     <row r="13" spans="1:16" ht="10.5" customHeight="1">
       <c r="A13" s="72"/>
       <c r="B13" s="72"/>
       <c r="C13" s="75"/>
       <c r="D13" s="72"/>
       <c r="E13" s="75"/>
       <c r="F13" s="72"/>
       <c r="G13" s="75"/>
       <c r="H13" s="72"/>
       <c r="I13" s="75"/>
       <c r="J13" s="72"/>
       <c r="K13" s="75"/>
       <c r="L13" s="72"/>
-      <c r="M13" s="161"/>
-[...2 lines deleted...]
-      <c r="P13" s="161"/>
+      <c r="M13" s="162"/>
+      <c r="N13" s="162"/>
+      <c r="O13" s="162"/>
+      <c r="P13" s="162"/>
     </row>
     <row r="14" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="119" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="99"/>
       <c r="C14" s="100">
         <f t="shared" ref="C14:C23" si="0">SUM(E14:I14)</f>
         <v>545</v>
       </c>
       <c r="D14" s="99"/>
       <c r="E14" s="100">
         <v>109</v>
       </c>
       <c r="F14" s="99"/>
       <c r="G14" s="100">
         <v>231</v>
       </c>
       <c r="H14" s="99"/>
       <c r="I14" s="100">
         <v>205</v>
       </c>
       <c r="J14" s="99"/>
       <c r="K14" s="100">
         <v>382</v>
       </c>
       <c r="L14" s="99"/>
-      <c r="M14" s="162" t="s">
+      <c r="M14" s="161" t="s">
         <v>111</v>
       </c>
-      <c r="N14" s="162"/>
-[...1 lines deleted...]
-      <c r="P14" s="162"/>
+      <c r="N14" s="161"/>
+      <c r="O14" s="161"/>
+      <c r="P14" s="161"/>
     </row>
     <row r="15" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="119" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="99"/>
       <c r="C15" s="100">
         <f t="shared" si="0"/>
         <v>23</v>
       </c>
       <c r="D15" s="99"/>
       <c r="E15" s="100">
         <v>5</v>
       </c>
       <c r="F15" s="99"/>
       <c r="G15" s="100">
         <v>11</v>
       </c>
       <c r="H15" s="99"/>
       <c r="I15" s="100">
         <v>7</v>
       </c>
       <c r="J15" s="99"/>
       <c r="K15" s="100" t="s">
         <v>27</v>
@@ -3125,51 +3942,51 @@
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
     <mergeCell ref="M12:P12"/>
     <mergeCell ref="M13:P13"/>
     <mergeCell ref="M14:P14"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="M16:P16"/>
     <mergeCell ref="M17:P17"/>
     <mergeCell ref="M19:P19"/>
     <mergeCell ref="M20:P20"/>
     <mergeCell ref="M21:P21"/>
     <mergeCell ref="M22:P22"/>
     <mergeCell ref="M23:P23"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
     <ignoredError sqref="E16 G16" formulaRange="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{749D517A-523C-4B4D-9866-84358708C780}">
   <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24.6328125" style="3" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="3" customWidth="1"/>
     <col min="3" max="3" width="7.08984375" style="3" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="3" customWidth="1"/>
     <col min="5" max="5" width="7.08984375" style="3" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="3" customWidth="1"/>
     <col min="7" max="7" width="7.08984375" style="3" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="3" customWidth="1"/>
     <col min="9" max="9" width="7.08984375" style="3" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="3" customWidth="1"/>
     <col min="11" max="11" width="7.08984375" style="3" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="3" customWidth="1"/>
     <col min="13" max="13" width="19.1796875" style="3" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="3" customWidth="1"/>
     <col min="17" max="16384" width="11.453125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="2" customFormat="1" ht="12.75" customHeight="1">
@@ -3245,199 +4062,199 @@
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
     </row>
     <row r="7" spans="1:16" ht="10.5" customHeight="1">
       <c r="A7" s="126" t="s">
         <v>138</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="127" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="128"/>
       <c r="E7" s="128"/>
       <c r="F7" s="128"/>
       <c r="G7" s="128"/>
       <c r="H7" s="128"/>
       <c r="I7" s="128"/>
       <c r="J7" s="6"/>
       <c r="K7" s="129" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="6"/>
-      <c r="M7" s="169"/>
-[...2 lines deleted...]
-      <c r="P7" s="169"/>
+      <c r="M7" s="167"/>
+      <c r="N7" s="167"/>
+      <c r="O7" s="167"/>
+      <c r="P7" s="167"/>
     </row>
     <row r="8" spans="1:16" ht="10.5" customHeight="1">
       <c r="B8" s="2"/>
       <c r="C8" s="130" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="131"/>
       <c r="E8" s="132" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="133"/>
       <c r="G8" s="132"/>
       <c r="H8" s="133"/>
       <c r="I8" s="132"/>
       <c r="J8" s="2"/>
       <c r="K8" s="134" t="s">
         <v>83</v>
       </c>
       <c r="L8" s="2"/>
-      <c r="M8" s="170"/>
-[...2 lines deleted...]
-      <c r="P8" s="170"/>
+      <c r="M8" s="168"/>
+      <c r="N8" s="168"/>
+      <c r="O8" s="168"/>
+      <c r="P8" s="168"/>
     </row>
     <row r="9" spans="1:16" ht="10.5" customHeight="1">
       <c r="E9" s="135" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="136"/>
       <c r="G9" s="135" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="136"/>
       <c r="I9" s="135" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="134" t="s">
         <v>11</v>
       </c>
-      <c r="M9" s="171"/>
-[...2 lines deleted...]
-      <c r="P9" s="171"/>
+      <c r="M9" s="169"/>
+      <c r="N9" s="169"/>
+      <c r="O9" s="169"/>
+      <c r="P9" s="169"/>
     </row>
     <row r="10" spans="1:16" ht="10.5" customHeight="1">
       <c r="A10" s="137"/>
       <c r="C10" s="138"/>
       <c r="E10" s="138"/>
       <c r="G10" s="138"/>
       <c r="I10" s="138"/>
       <c r="K10" s="138" t="s">
         <v>84</v>
       </c>
-      <c r="M10" s="172"/>
-[...2 lines deleted...]
-      <c r="P10" s="172"/>
+      <c r="M10" s="170"/>
+      <c r="N10" s="170"/>
+      <c r="O10" s="170"/>
+      <c r="P10" s="170"/>
     </row>
     <row r="11" spans="1:16" ht="10.5" customHeight="1">
-      <c r="M11" s="173"/>
-[...2 lines deleted...]
-      <c r="P11" s="173"/>
+      <c r="M11" s="171"/>
+      <c r="N11" s="171"/>
+      <c r="O11" s="171"/>
+      <c r="P11" s="171"/>
     </row>
     <row r="12" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="139" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="140"/>
       <c r="C12" s="141">
         <v>4787</v>
       </c>
       <c r="D12" s="140"/>
       <c r="E12" s="141">
         <v>1049</v>
       </c>
       <c r="F12" s="140"/>
       <c r="G12" s="141">
         <v>2013</v>
       </c>
       <c r="H12" s="140"/>
       <c r="I12" s="141">
         <v>1725</v>
       </c>
       <c r="J12" s="140"/>
       <c r="K12" s="141">
         <v>3337.8</v>
       </c>
       <c r="L12" s="140"/>
-      <c r="M12" s="168" t="s">
+      <c r="M12" s="172" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="168"/>
-[...1 lines deleted...]
-      <c r="P12" s="168"/>
+      <c r="N12" s="172"/>
+      <c r="O12" s="172"/>
+      <c r="P12" s="172"/>
     </row>
     <row r="13" spans="1:16" ht="10.5" customHeight="1">
       <c r="A13" s="6"/>
       <c r="B13" s="6"/>
       <c r="C13" s="9"/>
       <c r="D13" s="6"/>
       <c r="E13" s="9"/>
       <c r="F13" s="6"/>
       <c r="G13" s="9"/>
       <c r="H13" s="6"/>
       <c r="I13" s="9"/>
       <c r="J13" s="6"/>
       <c r="K13" s="9"/>
       <c r="L13" s="6"/>
-      <c r="M13" s="167"/>
-[...2 lines deleted...]
-      <c r="P13" s="167"/>
+      <c r="M13" s="173"/>
+      <c r="N13" s="173"/>
+      <c r="O13" s="173"/>
+      <c r="P13" s="173"/>
     </row>
     <row r="14" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="139" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="140"/>
       <c r="C14" s="141">
         <v>535</v>
       </c>
       <c r="D14" s="140"/>
       <c r="E14" s="141">
         <v>105</v>
       </c>
       <c r="F14" s="140"/>
       <c r="G14" s="141">
         <v>221</v>
       </c>
       <c r="H14" s="140"/>
       <c r="I14" s="141">
         <v>209</v>
       </c>
       <c r="J14" s="140"/>
       <c r="K14" s="141">
         <v>376.7</v>
       </c>
       <c r="L14" s="140"/>
-      <c r="M14" s="168" t="s">
+      <c r="M14" s="172" t="s">
         <v>111</v>
       </c>
-      <c r="N14" s="168"/>
-[...1 lines deleted...]
-      <c r="P14" s="168"/>
+      <c r="N14" s="172"/>
+      <c r="O14" s="172"/>
+      <c r="P14" s="172"/>
     </row>
     <row r="15" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="139" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="140"/>
       <c r="C15" s="141">
         <v>28</v>
       </c>
       <c r="D15" s="140"/>
       <c r="E15" s="141">
         <v>7</v>
       </c>
       <c r="F15" s="140"/>
       <c r="G15" s="141">
         <v>15</v>
       </c>
       <c r="H15" s="140"/>
       <c r="I15" s="141">
         <v>6</v>
       </c>
       <c r="J15" s="140"/>
       <c r="K15" s="141" t="s">
         <v>27</v>
       </c>
@@ -3843,51 +4660,51 @@
     <mergeCell ref="M18:P18"/>
     <mergeCell ref="M7:P7"/>
     <mergeCell ref="M8:P8"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
     <mergeCell ref="M12:P12"/>
     <mergeCell ref="M13:P13"/>
     <mergeCell ref="M14:P14"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="M16:P16"/>
     <mergeCell ref="M17:P17"/>
     <mergeCell ref="M19:P19"/>
     <mergeCell ref="M20:P20"/>
     <mergeCell ref="M21:P21"/>
     <mergeCell ref="M22:P22"/>
     <mergeCell ref="M23:P23"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A7C7A0DA-1606-4923-BBD0-3A1DFBF1FC81}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.453125" style="46" customWidth="1"/>
     <col min="2" max="2" width="37.7265625" style="46" customWidth="1"/>
     <col min="3" max="3" width="3.453125" style="46" customWidth="1"/>
     <col min="4" max="4" width="8.453125" style="46" customWidth="1"/>
     <col min="5" max="5" width="37.7265625" style="46" customWidth="1"/>
     <col min="6" max="16384" width="11.453125" style="46"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="45" t="s">
         <v>42</v>
       </c>
       <c r="D1" s="45" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="48" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="47" t="s">
@@ -4042,50 +4859,530 @@
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
       <c r="A14" s="61"/>
       <c r="D14" s="60"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
       <c r="A15" s="61"/>
       <c r="D15" s="60"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
       <c r="A16" s="60"/>
       <c r="D16" s="60"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
       <c r="A17" s="60"/>
       <c r="D17" s="60"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:K30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="33.7265625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="7.7265625" style="3" customWidth="1"/>
+    <col min="3" max="5" width="8.7265625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="8.54296875" style="3" customWidth="1"/>
+    <col min="7" max="7" width="33.7265625" style="3" customWidth="1"/>
+    <col min="8" max="8" width="12" style="3" customWidth="1"/>
+    <col min="9" max="9" width="1.7265625" style="7" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="9.54296875" style="3" customWidth="1"/>
+    <col min="11" max="16384" width="12" style="3"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="I1" s="3"/>
+    </row>
+    <row r="2" spans="1:11" ht="12.75" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="6"/>
+      <c r="I4" s="3"/>
+    </row>
+    <row r="5" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A5" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:11" ht="10.5" customHeight="1">
+      <c r="I6" s="3"/>
+    </row>
+    <row r="7" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A7" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="31" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="33"/>
+      <c r="H7" s="2"/>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A8" s="22"/>
+      <c r="B8" s="38" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="34"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="28" t="s">
+        <v>3</v>
+      </c>
+      <c r="E9" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" s="22"/>
+      <c r="I9" s="3"/>
+    </row>
+    <row r="10" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A10" s="23"/>
+      <c r="B10" s="39"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="26"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="G10" s="23"/>
+      <c r="H10" s="18"/>
+      <c r="I10" s="7"/>
+      <c r="K10" s="8"/>
+    </row>
+    <row r="11" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="B11" s="62">
+        <v>5344</v>
+      </c>
+      <c r="C11" s="62">
+        <v>1244</v>
+      </c>
+      <c r="D11" s="62">
+        <v>2625</v>
+      </c>
+      <c r="E11" s="62">
+        <v>1475</v>
+      </c>
+      <c r="F11" s="62">
+        <v>3564.6</v>
+      </c>
+      <c r="G11" s="35" t="s">
+        <v>8</v>
+      </c>
+      <c r="H11" s="18"/>
+      <c r="I11" s="7"/>
+    </row>
+    <row r="12" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A12" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="63">
+        <v>593</v>
+      </c>
+      <c r="C12" s="63">
+        <v>128</v>
+      </c>
+      <c r="D12" s="63">
+        <v>317</v>
+      </c>
+      <c r="E12" s="63">
+        <v>148</v>
+      </c>
+      <c r="F12" s="63">
+        <v>414.2</v>
+      </c>
+      <c r="G12" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="H12" s="18"/>
+      <c r="I12" s="7"/>
+    </row>
+    <row r="13" spans="1:11" s="2" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A13" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="63">
+        <v>58</v>
+      </c>
+      <c r="C13" s="63">
+        <v>9</v>
+      </c>
+      <c r="D13" s="63">
+        <v>41</v>
+      </c>
+      <c r="E13" s="63">
+        <v>8</v>
+      </c>
+      <c r="F13" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="18"/>
+      <c r="I13" s="7"/>
+    </row>
+    <row r="14" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A14" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="63">
+        <v>1960</v>
+      </c>
+      <c r="C14" s="63">
+        <v>465</v>
+      </c>
+      <c r="D14" s="63">
+        <v>994</v>
+      </c>
+      <c r="E14" s="63">
+        <v>501</v>
+      </c>
+      <c r="F14" s="63">
+        <v>1308.0999999999999</v>
+      </c>
+      <c r="G14" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="H14" s="11"/>
+    </row>
+    <row r="15" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A15" s="42" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="63">
+        <v>4</v>
+      </c>
+      <c r="C15" s="63">
+        <v>3</v>
+      </c>
+      <c r="D15" s="63">
+        <v>1</v>
+      </c>
+      <c r="E15" s="63">
+        <v>0</v>
+      </c>
+      <c r="F15" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="11"/>
+      <c r="J15" s="10"/>
+    </row>
+    <row r="16" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A16" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B16" s="63">
+        <v>1335</v>
+      </c>
+      <c r="C16" s="63">
+        <v>273</v>
+      </c>
+      <c r="D16" s="63">
+        <v>688</v>
+      </c>
+      <c r="E16" s="63">
+        <v>374</v>
+      </c>
+      <c r="F16" s="63">
+        <v>912.2</v>
+      </c>
+      <c r="G16" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="11"/>
+    </row>
+    <row r="17" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A17" s="41" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="63">
+        <v>21</v>
+      </c>
+      <c r="C17" s="63">
+        <v>3</v>
+      </c>
+      <c r="D17" s="63">
+        <v>7</v>
+      </c>
+      <c r="E17" s="63">
+        <v>11</v>
+      </c>
+      <c r="F17" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="H17" s="18"/>
+    </row>
+    <row r="18" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A18" s="42" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" s="63">
+        <v>627</v>
+      </c>
+      <c r="C18" s="63">
+        <v>100</v>
+      </c>
+      <c r="D18" s="63">
+        <v>339</v>
+      </c>
+      <c r="E18" s="63">
+        <v>188</v>
+      </c>
+      <c r="F18" s="63">
+        <v>466.9</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="H18" s="18"/>
+    </row>
+    <row r="19" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A19" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B19" s="63">
+        <v>649</v>
+      </c>
+      <c r="C19" s="63">
+        <v>200</v>
+      </c>
+      <c r="D19" s="63">
+        <v>215</v>
+      </c>
+      <c r="E19" s="63">
+        <v>234</v>
+      </c>
+      <c r="F19" s="63">
+        <v>450.3</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>2</v>
+      </c>
+      <c r="H19" s="18"/>
+    </row>
+    <row r="20" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A20" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" s="63">
+        <v>42</v>
+      </c>
+      <c r="C20" s="63">
+        <v>16</v>
+      </c>
+      <c r="D20" s="63">
+        <v>15</v>
+      </c>
+      <c r="E20" s="63">
+        <v>11</v>
+      </c>
+      <c r="F20" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="18"/>
+    </row>
+    <row r="21" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A21" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="64">
+        <v>55</v>
+      </c>
+      <c r="C21" s="64">
+        <v>47</v>
+      </c>
+      <c r="D21" s="64">
+        <v>8</v>
+      </c>
+      <c r="E21" s="64">
+        <v>0</v>
+      </c>
+      <c r="F21" s="64">
+        <v>12.9</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="11"/>
+    </row>
+    <row r="22" spans="1:9" s="15" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="5"/>
+      <c r="B22" s="9"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="11"/>
+    </row>
+    <row r="23" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A23" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="13"/>
+      <c r="D23" s="13"/>
+      <c r="E23" s="14"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="15"/>
+      <c r="H23" s="9"/>
+    </row>
+    <row r="24" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A24" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="9"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="16"/>
+      <c r="E24" s="16"/>
+      <c r="F24" s="16"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="9"/>
+    </row>
+    <row r="25" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A25" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="16"/>
+      <c r="D25" s="16"/>
+      <c r="E25" s="16"/>
+      <c r="F25" s="16"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+    </row>
+    <row r="26" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A26" s="44"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="16"/>
+      <c r="E26" s="16"/>
+      <c r="F26" s="16"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="19"/>
+    </row>
+    <row r="27" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A27" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="19"/>
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A28" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="G28" s="17"/>
+    </row>
+    <row r="29" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A29" s="44"/>
+    </row>
+    <row r="30" spans="1:9" ht="10.5" customHeight="1">
+      <c r="A30" s="44" t="s">
+        <v>39</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7341368E-5C73-473C-9F88-CA9BE704FE87}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.7265625" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.7265625" style="3" customWidth="1"/>
     <col min="3" max="5" width="8.7265625" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" style="3" customWidth="1"/>
     <col min="7" max="7" width="33.7265625" style="3" customWidth="1"/>
     <col min="8" max="8" width="12" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.7265625" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.54296875" style="3" customWidth="1"/>
     <col min="11" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
@@ -4521,51 +5818,51 @@
       <c r="H27" s="19"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9" ht="10.5" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="G28" s="17"/>
     </row>
     <row r="29" spans="1:9" ht="10.5" customHeight="1">
       <c r="A29" s="44"/>
     </row>
     <row r="30" spans="1:9" ht="10.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>75</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F6E21079-C7F9-477E-BC99-65CEF54B7C90}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="33.6328125" style="3" customWidth="1"/>
     <col min="2" max="2" width="7.6328125" style="3" customWidth="1"/>
     <col min="3" max="5" width="8.6328125" style="3" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" style="3" customWidth="1"/>
     <col min="7" max="7" width="33.6328125" style="3" customWidth="1"/>
     <col min="8" max="8" width="12" style="3" customWidth="1"/>
     <col min="9" max="9" width="1.6328125" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="9.54296875" style="3" customWidth="1"/>
     <col min="11" max="16384" width="12" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>81</v>
       </c>
@@ -4998,51 +6295,51 @@
       <c r="A27" s="5" t="s">
         <v>90</v>
       </c>
       <c r="H27" s="68"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:9" ht="10.5" customHeight="1">
       <c r="A28" s="5" t="s">
         <v>91</v>
       </c>
       <c r="G28" s="17"/>
     </row>
     <row r="30" spans="1:9" ht="10.5" customHeight="1">
       <c r="A30" s="44" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="93" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CB59FEDC-B6E4-49DD-85F1-28CEB514F6FF}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24.54296875" style="69" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
     <col min="3" max="3" width="7.36328125" style="69" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
     <col min="5" max="5" width="7.36328125" style="69" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
     <col min="7" max="7" width="7.36328125" style="69" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
     <col min="9" max="9" width="7.36328125" style="69" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
     <col min="11" max="11" width="7.36328125" style="69" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
     <col min="13" max="13" width="18.6328125" style="69" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
     <col min="17" max="16384" width="11.453125" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="92" customFormat="1" ht="12.75" customHeight="1">
@@ -5623,51 +6920,51 @@
       <c r="N27" s="70" t="s">
         <v>93</v>
       </c>
       <c r="O27" s="70" t="s">
         <v>93</v>
       </c>
       <c r="P27" s="70" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="M7:P7"/>
     <mergeCell ref="M8:P8"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C1F9D279-67EF-47AD-98F6-C5B83A3709CF}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24.54296875" style="69" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
     <col min="3" max="3" width="7.36328125" style="69" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
     <col min="5" max="5" width="7.36328125" style="69" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
     <col min="7" max="7" width="7.36328125" style="69" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
     <col min="9" max="9" width="7.36328125" style="69" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
     <col min="11" max="11" width="7.36328125" style="69" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
     <col min="13" max="13" width="18.6328125" style="69" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
     <col min="17" max="16384" width="11.453125" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="92" customFormat="1" ht="12.75" customHeight="1">
@@ -6248,51 +7545,51 @@
       <c r="N27" s="70" t="s">
         <v>93</v>
       </c>
       <c r="O27" s="70" t="s">
         <v>93</v>
       </c>
       <c r="P27" s="70" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="M7:P7"/>
     <mergeCell ref="M8:P8"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9B89283C-1780-4096-85A5-B7372AC20DC4}">
   <dimension ref="A1:P27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="24.54296875" style="69" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
     <col min="3" max="3" width="7.36328125" style="69" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
     <col min="5" max="5" width="7.36328125" style="69" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
     <col min="7" max="7" width="7.36328125" style="69" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
     <col min="9" max="9" width="7.36328125" style="69" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
     <col min="11" max="11" width="7.36328125" style="69" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
     <col min="13" max="13" width="18.6328125" style="69" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
     <col min="17" max="16384" width="11.453125" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="92" customFormat="1" ht="12.75" customHeight="1">
@@ -6873,51 +8170,51 @@
       <c r="N27" s="70" t="s">
         <v>93</v>
       </c>
       <c r="O27" s="70" t="s">
         <v>93</v>
       </c>
       <c r="P27" s="70" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="M7:P7"/>
     <mergeCell ref="M8:P8"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D2EDF972-8CBD-4F7F-B035-066D48F37276}">
   <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="25.08984375" style="69" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
     <col min="3" max="3" width="7.08984375" style="69" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
     <col min="5" max="5" width="7.08984375" style="69" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
     <col min="7" max="7" width="7.08984375" style="69" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
     <col min="9" max="9" width="7.08984375" style="69" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
     <col min="11" max="11" width="7.08984375" style="69" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
     <col min="13" max="13" width="19.1796875" style="69" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
     <col min="17" max="16384" width="11.453125" style="69"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" s="92" customFormat="1" ht="12.75" customHeight="1">
@@ -7088,107 +8385,107 @@
     <row r="12" spans="1:17" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="119" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="99"/>
       <c r="C12" s="100">
         <v>4942</v>
       </c>
       <c r="D12" s="99"/>
       <c r="E12" s="100">
         <v>1090</v>
       </c>
       <c r="F12" s="99"/>
       <c r="G12" s="100">
         <v>2286</v>
       </c>
       <c r="H12" s="99"/>
       <c r="I12" s="100">
         <v>1566</v>
       </c>
       <c r="J12" s="99"/>
       <c r="K12" s="100">
         <v>3394.1</v>
       </c>
       <c r="L12" s="99"/>
-      <c r="M12" s="162" t="s">
+      <c r="M12" s="161" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="162"/>
-[...1 lines deleted...]
-      <c r="P12" s="162"/>
+      <c r="N12" s="161"/>
+      <c r="O12" s="161"/>
+      <c r="P12" s="161"/>
       <c r="Q12" s="120"/>
     </row>
     <row r="13" spans="1:17" ht="10.5" customHeight="1">
       <c r="A13" s="72"/>
       <c r="B13" s="72"/>
       <c r="C13" s="75"/>
       <c r="D13" s="72"/>
       <c r="E13" s="75"/>
       <c r="F13" s="72"/>
       <c r="G13" s="75"/>
       <c r="H13" s="72"/>
       <c r="I13" s="75"/>
       <c r="J13" s="72"/>
       <c r="K13" s="75"/>
       <c r="L13" s="72"/>
-      <c r="M13" s="161"/>
-[...2 lines deleted...]
-      <c r="P13" s="161"/>
+      <c r="M13" s="162"/>
+      <c r="N13" s="162"/>
+      <c r="O13" s="162"/>
+      <c r="P13" s="162"/>
     </row>
     <row r="14" spans="1:17" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="119" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="99"/>
       <c r="C14" s="100">
         <v>549</v>
       </c>
       <c r="D14" s="99"/>
       <c r="E14" s="100">
         <v>121</v>
       </c>
       <c r="F14" s="99"/>
       <c r="G14" s="100">
         <v>252</v>
       </c>
       <c r="H14" s="99"/>
       <c r="I14" s="100">
         <v>176</v>
       </c>
       <c r="J14" s="99"/>
       <c r="K14" s="100">
         <v>377.3</v>
       </c>
       <c r="L14" s="99"/>
-      <c r="M14" s="162" t="s">
+      <c r="M14" s="161" t="s">
         <v>111</v>
       </c>
-      <c r="N14" s="162"/>
-[...1 lines deleted...]
-      <c r="P14" s="162"/>
+      <c r="N14" s="161"/>
+      <c r="O14" s="161"/>
+      <c r="P14" s="161"/>
     </row>
     <row r="15" spans="1:17" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="119" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="99"/>
       <c r="C15" s="100">
         <v>16</v>
       </c>
       <c r="D15" s="99"/>
       <c r="E15" s="100">
         <v>3</v>
       </c>
       <c r="F15" s="99"/>
       <c r="G15" s="100">
         <v>9</v>
       </c>
       <c r="H15" s="99"/>
       <c r="I15" s="100">
         <v>4</v>
       </c>
       <c r="J15" s="99"/>
       <c r="K15" s="100" t="s">
         <v>27</v>
       </c>
@@ -7557,1663 +8854,864 @@
       <c r="P28" s="75"/>
     </row>
     <row r="29" spans="1:16" ht="10.5" customHeight="1">
       <c r="A29" s="73" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="72"/>
       <c r="D29" s="72"/>
       <c r="F29" s="72"/>
       <c r="H29" s="72"/>
       <c r="J29" s="72"/>
       <c r="L29" s="72"/>
       <c r="N29" s="74" t="s">
         <v>97</v>
       </c>
       <c r="O29" s="74" t="s">
         <v>96</v>
       </c>
       <c r="P29" s="74" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="10.5" customHeight="1">
       <c r="A30" s="73" t="s">
         <v>128</v>
-      </c>
-[...725 lines deleted...]
-        <v>129</v>
       </c>
       <c r="B30" s="72"/>
       <c r="D30" s="72"/>
       <c r="F30" s="72"/>
       <c r="H30" s="72"/>
       <c r="J30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="71"/>
       <c r="N30" s="70" t="s">
         <v>93</v>
       </c>
       <c r="O30" s="70" t="s">
         <v>93</v>
       </c>
       <c r="P30" s="70" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="M18:P18"/>
     <mergeCell ref="M7:P7"/>
     <mergeCell ref="M8:P8"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
     <mergeCell ref="M12:P12"/>
     <mergeCell ref="M13:P13"/>
     <mergeCell ref="M14:P14"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="M16:P16"/>
     <mergeCell ref="M17:P17"/>
     <mergeCell ref="M19:P19"/>
     <mergeCell ref="M20:P20"/>
     <mergeCell ref="M21:P21"/>
     <mergeCell ref="M22:P22"/>
     <mergeCell ref="M23:P23"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5D4C3AD4-51C7-4955-BEE4-565A79CCF4A4}">
-  <dimension ref="A1:T34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{427CE319-FE3A-47AD-980F-7B3F04B80F16}">
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="25.36328125" style="69" customWidth="1"/>
+    <col min="1" max="1" width="25.08984375" style="69" customWidth="1"/>
     <col min="2" max="2" width="0.90625" style="69" customWidth="1"/>
     <col min="3" max="3" width="7.08984375" style="69" customWidth="1"/>
     <col min="4" max="4" width="0.90625" style="69" customWidth="1"/>
     <col min="5" max="5" width="7.08984375" style="69" customWidth="1"/>
     <col min="6" max="6" width="0.90625" style="69" customWidth="1"/>
     <col min="7" max="7" width="7.08984375" style="69" customWidth="1"/>
     <col min="8" max="8" width="0.90625" style="69" customWidth="1"/>
     <col min="9" max="9" width="7.08984375" style="69" customWidth="1"/>
     <col min="10" max="10" width="0.90625" style="69" customWidth="1"/>
     <col min="11" max="11" width="7.08984375" style="69" customWidth="1"/>
     <col min="12" max="12" width="0.90625" style="69" customWidth="1"/>
     <col min="13" max="13" width="19.1796875" style="69" customWidth="1"/>
     <col min="14" max="16" width="1.90625" style="69" customWidth="1"/>
-    <col min="17" max="17" width="7.90625" style="69" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="11.453125" style="69"/>
+    <col min="17" max="16384" width="11.453125" style="69"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" s="92" customFormat="1" ht="12.75" customHeight="1">
+    <row r="1" spans="1:16" s="92" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="118" t="s">
-        <v>130</v>
+        <v>140</v>
       </c>
       <c r="B1" s="118"/>
       <c r="D1" s="118"/>
       <c r="F1" s="118"/>
       <c r="H1" s="118"/>
       <c r="J1" s="118"/>
       <c r="L1" s="118"/>
-      <c r="R1" s="69"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:20" ht="12.75" customHeight="1">
+    </row>
+    <row r="2" spans="1:16" ht="12.75" customHeight="1">
       <c r="A2" s="117" t="s">
-        <v>131</v>
+        <v>141</v>
       </c>
       <c r="B2" s="117"/>
       <c r="D2" s="117"/>
       <c r="F2" s="117"/>
       <c r="H2" s="117"/>
       <c r="J2" s="117"/>
       <c r="L2" s="117"/>
-      <c r="R2" s="69"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="3" spans="1:16" ht="10.5" customHeight="1">
       <c r="A3" s="117" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="117"/>
       <c r="D3" s="117"/>
       <c r="F3" s="117"/>
       <c r="H3" s="117"/>
       <c r="J3" s="117"/>
       <c r="L3" s="117"/>
-      <c r="R3" s="69"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="4" spans="1:16" ht="10.5" customHeight="1">
       <c r="A4" s="73" t="s">
         <v>78</v>
       </c>
       <c r="B4" s="73"/>
       <c r="D4" s="73"/>
       <c r="E4" s="72"/>
       <c r="F4" s="73"/>
       <c r="G4" s="72"/>
       <c r="H4" s="73"/>
       <c r="I4" s="72"/>
       <c r="J4" s="73"/>
       <c r="K4" s="72"/>
       <c r="L4" s="73"/>
-      <c r="R4" s="69"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="5" spans="1:16" ht="10.5" customHeight="1">
       <c r="A5" s="73" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="73"/>
       <c r="D5" s="73"/>
       <c r="E5" s="72"/>
       <c r="F5" s="73"/>
       <c r="G5" s="72"/>
       <c r="H5" s="73"/>
       <c r="I5" s="72"/>
       <c r="J5" s="73"/>
       <c r="K5" s="72"/>
       <c r="L5" s="73"/>
-      <c r="R5" s="69"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="6" spans="1:16" ht="10.5" customHeight="1">
       <c r="A6" s="72"/>
       <c r="B6" s="72"/>
       <c r="D6" s="72"/>
       <c r="E6" s="72"/>
       <c r="F6" s="72"/>
       <c r="G6" s="72"/>
       <c r="H6" s="72"/>
       <c r="I6" s="72"/>
       <c r="J6" s="72"/>
       <c r="K6" s="72"/>
       <c r="L6" s="72"/>
-      <c r="R6" s="69"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="7" spans="1:16" ht="10.5" customHeight="1">
       <c r="A7" s="116" t="s">
         <v>109</v>
       </c>
       <c r="B7" s="72"/>
       <c r="C7" s="115" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="114"/>
       <c r="E7" s="114"/>
       <c r="F7" s="114"/>
       <c r="G7" s="114"/>
       <c r="H7" s="114"/>
       <c r="I7" s="114"/>
       <c r="J7" s="72"/>
       <c r="K7" s="113" t="s">
         <v>7</v>
       </c>
       <c r="L7" s="72"/>
       <c r="M7" s="152"/>
       <c r="N7" s="152"/>
       <c r="O7" s="152"/>
       <c r="P7" s="152"/>
-      <c r="R7" s="69"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="8" spans="1:16" ht="10.5" customHeight="1">
       <c r="B8" s="92"/>
       <c r="C8" s="112" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="111"/>
       <c r="E8" s="109" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="110"/>
       <c r="G8" s="109"/>
       <c r="H8" s="110"/>
       <c r="I8" s="109"/>
       <c r="J8" s="92"/>
       <c r="K8" s="107" t="s">
         <v>83</v>
       </c>
       <c r="L8" s="92"/>
       <c r="M8" s="153"/>
       <c r="N8" s="153"/>
       <c r="O8" s="153"/>
       <c r="P8" s="153"/>
-      <c r="Q8" s="92"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="9" spans="1:16" ht="10.5" customHeight="1">
       <c r="E9" s="108" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="103"/>
       <c r="G9" s="108" t="s">
         <v>3</v>
       </c>
       <c r="H9" s="103"/>
       <c r="I9" s="108" t="s">
         <v>10</v>
       </c>
       <c r="K9" s="107" t="s">
         <v>11</v>
       </c>
       <c r="M9" s="154"/>
       <c r="N9" s="154"/>
       <c r="O9" s="154"/>
       <c r="P9" s="154"/>
-      <c r="R9" s="69"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="10" spans="1:16" ht="10.5" customHeight="1">
       <c r="A10" s="105"/>
       <c r="C10" s="106"/>
       <c r="E10" s="106"/>
       <c r="G10" s="106"/>
       <c r="I10" s="106"/>
       <c r="K10" s="106" t="s">
         <v>84</v>
       </c>
       <c r="M10" s="155"/>
       <c r="N10" s="155"/>
       <c r="O10" s="155"/>
       <c r="P10" s="155"/>
-      <c r="R10" s="69"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:20" ht="10.5" customHeight="1">
+    </row>
+    <row r="11" spans="1:16" ht="10.5" customHeight="1">
       <c r="E11" s="104"/>
       <c r="M11" s="156"/>
       <c r="N11" s="156"/>
       <c r="O11" s="156"/>
       <c r="P11" s="156"/>
-      <c r="T11" s="104"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+    </row>
+    <row r="12" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="119" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="99"/>
       <c r="C12" s="100">
-        <v>4848</v>
+        <v>4849</v>
       </c>
       <c r="D12" s="99"/>
       <c r="E12" s="100">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="F12" s="99"/>
       <c r="G12" s="100">
-        <v>2151</v>
+        <v>2153</v>
       </c>
       <c r="H12" s="99"/>
       <c r="I12" s="100">
         <v>1650</v>
       </c>
       <c r="J12" s="99"/>
       <c r="K12" s="100">
-        <v>3364.3</v>
+        <v>3364.5</v>
       </c>
       <c r="L12" s="99"/>
-      <c r="M12" s="162" t="s">
+      <c r="M12" s="161" t="s">
         <v>8</v>
       </c>
-      <c r="N12" s="162"/>
-[...6 lines deleted...]
-    <row r="13" spans="1:20" ht="10.5" customHeight="1">
+      <c r="N12" s="161"/>
+      <c r="O12" s="161"/>
+      <c r="P12" s="161"/>
+    </row>
+    <row r="13" spans="1:16" ht="10.5" customHeight="1">
       <c r="A13" s="72"/>
       <c r="B13" s="72"/>
       <c r="C13" s="75"/>
       <c r="D13" s="72"/>
       <c r="E13" s="75"/>
       <c r="F13" s="72"/>
       <c r="G13" s="75"/>
       <c r="H13" s="72"/>
       <c r="I13" s="75"/>
       <c r="J13" s="72"/>
       <c r="K13" s="75"/>
       <c r="L13" s="72"/>
-      <c r="M13" s="161"/>
-[...5 lines deleted...]
-    <row r="14" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="M13" s="162"/>
+      <c r="N13" s="162"/>
+      <c r="O13" s="162"/>
+      <c r="P13" s="162"/>
+    </row>
+    <row r="14" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="119" t="s">
         <v>110</v>
       </c>
       <c r="B14" s="99"/>
       <c r="C14" s="100">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D14" s="99"/>
       <c r="E14" s="100">
         <v>93</v>
       </c>
       <c r="F14" s="99"/>
       <c r="G14" s="100">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="H14" s="99"/>
       <c r="I14" s="100">
         <v>208</v>
       </c>
       <c r="J14" s="99"/>
       <c r="K14" s="100">
-        <v>374.2</v>
+        <v>373.6</v>
       </c>
       <c r="L14" s="99"/>
-      <c r="M14" s="162" t="s">
+      <c r="M14" s="161" t="s">
         <v>111</v>
       </c>
-      <c r="N14" s="162"/>
-[...5 lines deleted...]
-    <row r="15" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+      <c r="N14" s="161"/>
+      <c r="O14" s="161"/>
+      <c r="P14" s="161"/>
+    </row>
+    <row r="15" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A15" s="119" t="s">
         <v>112</v>
       </c>
       <c r="B15" s="99"/>
       <c r="C15" s="100">
         <v>17</v>
       </c>
       <c r="D15" s="99"/>
       <c r="E15" s="100">
         <v>2</v>
       </c>
       <c r="F15" s="99"/>
       <c r="G15" s="100">
         <v>11</v>
       </c>
       <c r="H15" s="99"/>
       <c r="I15" s="100">
         <v>4</v>
       </c>
       <c r="J15" s="99"/>
       <c r="K15" s="100" t="s">
         <v>27</v>
       </c>
       <c r="L15" s="99"/>
       <c r="M15" s="159" t="s">
         <v>113</v>
       </c>
       <c r="N15" s="159"/>
       <c r="O15" s="159"/>
       <c r="P15" s="159"/>
-      <c r="Q15" s="122"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:20" s="92" customFormat="1" ht="10.5" customHeight="1">
+    </row>
+    <row r="16" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A16" s="119" t="s">
         <v>114</v>
       </c>
       <c r="B16" s="99"/>
       <c r="C16" s="100">
-        <v>3173</v>
-[...1 lines deleted...]
-      <c r="D16" s="101"/>
+        <v>3174</v>
+      </c>
+      <c r="D16" s="101">
+        <v>0</v>
+      </c>
       <c r="E16" s="100">
         <v>688</v>
       </c>
       <c r="F16" s="101">
         <v>0</v>
       </c>
       <c r="G16" s="100">
-        <v>1459</v>
+        <v>1461</v>
       </c>
       <c r="H16" s="101">
         <v>0</v>
       </c>
       <c r="I16" s="100">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="J16" s="101"/>
+        <v>1025</v>
+      </c>
+      <c r="J16" s="101">
+        <v>0</v>
+      </c>
       <c r="K16" s="100">
-        <v>2201.1</v>
+        <v>2201.3000000000002</v>
       </c>
       <c r="L16" s="101"/>
       <c r="M16" s="159" t="s">
         <v>115</v>
       </c>
       <c r="N16" s="159"/>
       <c r="O16" s="159"/>
       <c r="P16" s="159"/>
-      <c r="Q16" s="122"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="17" spans="1:16" ht="10.5" customHeight="1">
       <c r="A17" s="114" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="72"/>
       <c r="C17" s="95">
-        <v>1917</v>
+        <v>1923</v>
       </c>
       <c r="D17" s="72"/>
       <c r="E17" s="95">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="F17" s="72"/>
       <c r="G17" s="95">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="H17" s="72"/>
       <c r="I17" s="95">
-        <v>593</v>
+        <v>595</v>
       </c>
       <c r="J17" s="72"/>
       <c r="K17" s="95">
-        <v>1289.8</v>
+        <v>1293.2</v>
       </c>
       <c r="L17" s="72"/>
       <c r="M17" s="160" t="s">
         <v>117</v>
       </c>
       <c r="N17" s="160"/>
       <c r="O17" s="160"/>
       <c r="P17" s="160"/>
-      <c r="Q17" s="86"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="18" spans="1:16" ht="10.5" customHeight="1">
       <c r="A18" s="121" t="s">
         <v>118</v>
       </c>
       <c r="B18" s="72"/>
       <c r="C18" s="89">
         <v>12</v>
       </c>
       <c r="D18" s="72"/>
       <c r="E18" s="89">
         <v>3</v>
       </c>
       <c r="F18" s="72"/>
       <c r="G18" s="89">
         <v>8</v>
       </c>
       <c r="H18" s="72"/>
       <c r="I18" s="89">
         <v>1</v>
       </c>
       <c r="J18" s="72"/>
       <c r="K18" s="89" t="s">
         <v>27</v>
       </c>
       <c r="L18" s="72"/>
       <c r="M18" s="157" t="s">
         <v>119</v>
       </c>
       <c r="N18" s="157"/>
       <c r="O18" s="157"/>
       <c r="P18" s="157"/>
-      <c r="Q18" s="86"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="19" spans="1:16" ht="10.5" customHeight="1">
       <c r="A19" s="121" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="72"/>
       <c r="C19" s="89">
-        <v>1244</v>
+        <v>1239</v>
       </c>
       <c r="D19" s="72"/>
       <c r="E19" s="89">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F19" s="72"/>
       <c r="G19" s="89">
         <v>567</v>
       </c>
       <c r="H19" s="72"/>
       <c r="I19" s="89">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="J19" s="72"/>
       <c r="K19" s="89">
-        <v>911.3</v>
+        <v>908.1</v>
       </c>
       <c r="L19" s="72"/>
       <c r="M19" s="157" t="s">
         <v>120</v>
       </c>
       <c r="N19" s="157"/>
       <c r="O19" s="157"/>
       <c r="P19" s="157"/>
-      <c r="Q19" s="86"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="20" spans="1:16" ht="10.5" customHeight="1">
       <c r="A20" s="119" t="s">
         <v>121</v>
       </c>
       <c r="B20" s="99"/>
       <c r="C20" s="100">
         <v>37</v>
       </c>
       <c r="D20" s="99"/>
       <c r="E20" s="100">
         <v>4</v>
       </c>
       <c r="F20" s="99"/>
       <c r="G20" s="100">
         <v>15</v>
       </c>
       <c r="H20" s="99"/>
       <c r="I20" s="100">
         <v>18</v>
       </c>
       <c r="J20" s="99"/>
       <c r="K20" s="100" t="s">
         <v>27</v>
       </c>
       <c r="L20" s="99"/>
       <c r="M20" s="158" t="s">
         <v>12</v>
       </c>
       <c r="N20" s="158"/>
       <c r="O20" s="158"/>
       <c r="P20" s="158"/>
-      <c r="Q20" s="122"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="21" spans="1:16" ht="10.5" customHeight="1">
       <c r="A21" s="119" t="s">
         <v>122</v>
       </c>
       <c r="B21" s="99"/>
       <c r="C21" s="100">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D21" s="101"/>
       <c r="E21" s="100">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>259</v>
+      </c>
+      <c r="F21" s="101"/>
       <c r="G21" s="100">
-        <v>441</v>
-[...3 lines deleted...]
-      </c>
+        <v>442</v>
+      </c>
+      <c r="H21" s="101"/>
       <c r="I21" s="100">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="J21" s="101"/>
       <c r="K21" s="100">
-        <v>789</v>
+        <v>789.59999999999991</v>
       </c>
       <c r="L21" s="101"/>
       <c r="M21" s="159" t="s">
         <v>123</v>
       </c>
       <c r="N21" s="159"/>
       <c r="O21" s="159"/>
       <c r="P21" s="159"/>
-      <c r="Q21" s="122"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:19" s="92" customFormat="1" ht="10.5" customHeight="1">
+    </row>
+    <row r="22" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A22" s="114" t="s">
         <v>124</v>
       </c>
       <c r="B22" s="72"/>
       <c r="C22" s="95">
         <v>530</v>
       </c>
       <c r="D22" s="72"/>
       <c r="E22" s="95">
         <v>89</v>
       </c>
       <c r="F22" s="72"/>
       <c r="G22" s="95">
         <v>256</v>
       </c>
       <c r="H22" s="72"/>
       <c r="I22" s="95">
         <v>185</v>
       </c>
       <c r="J22" s="72"/>
       <c r="K22" s="95">
         <v>403.2</v>
       </c>
       <c r="L22" s="72"/>
       <c r="M22" s="160" t="s">
         <v>125</v>
       </c>
       <c r="N22" s="160"/>
       <c r="O22" s="160"/>
       <c r="P22" s="160"/>
-      <c r="Q22" s="86"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:19" s="92" customFormat="1" ht="10.5" customHeight="1">
+    </row>
+    <row r="23" spans="1:16" s="92" customFormat="1" ht="10.5" customHeight="1">
       <c r="A23" s="121" t="s">
         <v>126</v>
       </c>
       <c r="B23" s="72"/>
       <c r="C23" s="89">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="D23" s="72"/>
       <c r="E23" s="89">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="F23" s="72"/>
       <c r="G23" s="89">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H23" s="72"/>
       <c r="I23" s="89">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J23" s="72"/>
       <c r="K23" s="89">
-        <v>385.8</v>
+        <v>386.4</v>
       </c>
       <c r="L23" s="72"/>
       <c r="M23" s="157" t="s">
         <v>127</v>
       </c>
       <c r="N23" s="157"/>
       <c r="O23" s="157"/>
       <c r="P23" s="157"/>
-      <c r="Q23" s="86"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="24" spans="1:16" ht="10.5" customHeight="1">
       <c r="A24" s="72"/>
       <c r="B24" s="72"/>
       <c r="C24" s="75"/>
       <c r="D24" s="72"/>
       <c r="E24" s="75"/>
       <c r="F24" s="72"/>
       <c r="G24" s="75"/>
       <c r="H24" s="72"/>
       <c r="I24" s="75"/>
       <c r="J24" s="72"/>
       <c r="K24" s="75"/>
       <c r="L24" s="72"/>
       <c r="M24" s="86"/>
       <c r="N24" s="86"/>
       <c r="O24" s="86"/>
       <c r="P24" s="86"/>
-      <c r="Q24" s="86"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:19" s="79" customFormat="1" ht="10.5" customHeight="1">
+    </row>
+    <row r="25" spans="1:16" s="79" customFormat="1" ht="10.5" customHeight="1">
       <c r="A25" s="78" t="s">
         <v>87</v>
       </c>
       <c r="B25" s="84"/>
       <c r="C25" s="81"/>
       <c r="D25" s="84"/>
       <c r="E25" s="85"/>
       <c r="F25" s="84"/>
       <c r="G25" s="85"/>
       <c r="H25" s="84"/>
       <c r="I25" s="83"/>
       <c r="J25" s="82"/>
       <c r="K25" s="81"/>
       <c r="L25" s="80"/>
     </row>
-    <row r="26" spans="1:19" ht="10.5" customHeight="1">
+    <row r="26" spans="1:16" ht="10.5" customHeight="1">
       <c r="A26" s="78" t="s">
         <v>88</v>
       </c>
       <c r="B26" s="76"/>
       <c r="C26" s="75"/>
       <c r="D26" s="76"/>
       <c r="E26" s="77"/>
       <c r="F26" s="76"/>
       <c r="G26" s="77"/>
       <c r="H26" s="76"/>
       <c r="I26" s="77"/>
       <c r="J26" s="76"/>
       <c r="K26" s="77"/>
       <c r="L26" s="76"/>
       <c r="M26" s="75"/>
       <c r="N26" s="75"/>
       <c r="O26" s="75"/>
       <c r="P26" s="75"/>
-      <c r="Q26" s="75"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="27" spans="1:16" ht="10.5" customHeight="1">
       <c r="A27" s="78" t="s">
         <v>89</v>
       </c>
       <c r="B27" s="76"/>
       <c r="C27" s="75"/>
       <c r="D27" s="76"/>
       <c r="E27" s="77"/>
       <c r="F27" s="76"/>
       <c r="G27" s="77"/>
       <c r="H27" s="76"/>
       <c r="I27" s="77"/>
       <c r="J27" s="76"/>
       <c r="K27" s="77"/>
       <c r="L27" s="76"/>
       <c r="M27" s="75"/>
       <c r="N27" s="75"/>
       <c r="O27" s="75"/>
       <c r="P27" s="75"/>
-      <c r="Q27" s="75"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="28" spans="1:16" ht="10.5" customHeight="1">
       <c r="A28" s="78"/>
       <c r="B28" s="76"/>
       <c r="C28" s="75"/>
       <c r="D28" s="76"/>
       <c r="E28" s="77"/>
       <c r="F28" s="76"/>
       <c r="G28" s="77"/>
       <c r="H28" s="76"/>
       <c r="I28" s="77"/>
       <c r="J28" s="76"/>
       <c r="K28" s="77"/>
       <c r="L28" s="76"/>
       <c r="M28" s="75"/>
       <c r="N28" s="75"/>
       <c r="O28" s="75"/>
       <c r="P28" s="75"/>
-      <c r="Q28" s="75"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="29" spans="1:16" ht="10.5" customHeight="1">
       <c r="A29" s="73" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="72"/>
       <c r="D29" s="72"/>
       <c r="F29" s="72"/>
       <c r="H29" s="72"/>
       <c r="J29" s="72"/>
       <c r="L29" s="72"/>
       <c r="N29" s="74" t="s">
         <v>97</v>
       </c>
       <c r="O29" s="74" t="s">
         <v>96</v>
       </c>
       <c r="P29" s="74" t="s">
         <v>95</v>
       </c>
-      <c r="Q29" s="124"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:19" ht="10.5" customHeight="1">
+    </row>
+    <row r="30" spans="1:16" ht="10.5" customHeight="1">
       <c r="A30" s="73" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="B30" s="72"/>
       <c r="D30" s="72"/>
       <c r="F30" s="72"/>
       <c r="H30" s="72"/>
       <c r="J30" s="72"/>
       <c r="L30" s="72"/>
       <c r="M30" s="71"/>
       <c r="N30" s="70" t="s">
         <v>93</v>
       </c>
       <c r="O30" s="70" t="s">
         <v>93</v>
       </c>
       <c r="P30" s="70" t="s">
         <v>93</v>
       </c>
-      <c r="Q30" s="125"/>
-[...33 lines deleted...]
-      <c r="K34" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="M18:P18"/>
     <mergeCell ref="M7:P7"/>
     <mergeCell ref="M8:P8"/>
     <mergeCell ref="M9:P9"/>
     <mergeCell ref="M10:P10"/>
     <mergeCell ref="M11:P11"/>
     <mergeCell ref="M12:P12"/>
     <mergeCell ref="M13:P13"/>
     <mergeCell ref="M14:P14"/>
     <mergeCell ref="M15:P15"/>
     <mergeCell ref="M16:P16"/>
     <mergeCell ref="M17:P17"/>
     <mergeCell ref="M19:P19"/>
     <mergeCell ref="M20:P20"/>
     <mergeCell ref="M21:P21"/>
     <mergeCell ref="M22:P22"/>
     <mergeCell ref="M23:P23"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>11</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="23" baseType="lpstr">
+    <vt:vector size="25" baseType="lpstr">
+      <vt:lpstr>te407 (2024-25)</vt:lpstr>
       <vt:lpstr>te407 (2023-24)</vt:lpstr>
       <vt:lpstr>te407 (2022-23)</vt:lpstr>
       <vt:lpstr>te407 (2021-22)</vt:lpstr>
       <vt:lpstr>T407 (2020-21)</vt:lpstr>
       <vt:lpstr>T407 (2019-20)</vt:lpstr>
       <vt:lpstr>T407 (2018-19)</vt:lpstr>
       <vt:lpstr>T407 (2017-18)</vt:lpstr>
       <vt:lpstr>T407 (2016-17)</vt:lpstr>
       <vt:lpstr>T407 (2015-16)</vt:lpstr>
       <vt:lpstr>T407 (2014-15)</vt:lpstr>
       <vt:lpstr>T407 (2013-14)</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'T407 (2013-14)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2014-15)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2015-16)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2016-17)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2017-18)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2018-19)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2019-20)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'T407 (2020-21)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te407 (2021-22)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te407 (2022-23)'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'te407 (2023-24)'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'te407 (2024-25)'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>