--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1C7515C-743F-4073-A66A-233077916293}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{363E1ECE-7E52-4B71-8664-A574967B6FBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19090" yWindow="-10850" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te273" sheetId="15" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="14" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'fc0909c4-75e2-45a5-a367-af7518ac0f73'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te273'!$A$1:$T$35</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te273'!$A$1:$W$35</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="86">
   <si>
     <t>Fachmaturitäten</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
@@ -110,53 +110,50 @@
   <si>
     <t>Eine moderne Sprache</t>
   </si>
   <si>
     <t>Gesundheit</t>
   </si>
   <si>
     <t>Pädagogik</t>
   </si>
   <si>
     <t>Soziale Arbeit</t>
   </si>
   <si>
     <t>Gymnasiales</t>
   </si>
   <si>
     <t>Gymnasiale</t>
   </si>
   <si>
     <t>Spécialisées</t>
   </si>
   <si>
     <t>Maturités, en tout</t>
   </si>
   <si>
-    <t>Marutitäten, insgesamt</t>
-[...1 lines deleted...]
-  <si>
     <t>Bildnerisches Gestalten</t>
   </si>
   <si>
     <t>Physique et applications des mathématiques</t>
   </si>
   <si>
     <t>Physik und Anwendungen der Mathematik</t>
   </si>
   <si>
     <t>Technique, architecture et sciences de la vie - sans variante</t>
   </si>
   <si>
     <t>Arts visuels et arts appliqués</t>
   </si>
   <si>
     <t>Nature, paysage et alimentation</t>
   </si>
   <si>
     <t>T15-03-02</t>
   </si>
   <si>
     <t>Santé et social - 
 variante économie et droit</t>
   </si>
   <si>
@@ -188,65 +185,53 @@
   <si>
     <t>Wirtschaft und Dienstleistungen - 
 Typ Dienstleistungen</t>
   </si>
   <si>
     <t>Wirtschaft und Dienstleistungen - 
 Typ Wirtschaft</t>
   </si>
   <si>
     <t>Technik, Architektur, Life Sciences - 
 ohne Variante</t>
   </si>
   <si>
     <t>Source : Statistique des diplômes - Office fédéral de la statistique : Section Formation scolaire et professionnelle, Neuchâtel</t>
   </si>
   <si>
     <t>Professionnelles¹</t>
   </si>
   <si>
     <t>Berufsmaturitäten¹</t>
   </si>
   <si>
     <t>¹Orientations selon l'Ordonnance sur la maturité professionnelle fédérale (OMPr) 2009 / Richtlinien nach Verordnung über die eidgenössische Berufsmaturität (BMV) 2009</t>
   </si>
   <si>
-    <t>Certificats de maturité délivrés, par type et sexe, de 2019 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Certificats de maturité délivrés dans les écoles du canton de Fribourg, série révisée / In den Schulen des Kantons Freiburg ausgestellte Maturazeugnisse, revidierte Serie</t>
   </si>
   <si>
-    <t>Quelle: Statistik der Bildungsabschlüsse - Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, te25-273</t>
-[...4 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -297,50 +282,65 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Certificats de maturité délivrés, par type et sexe, de 2019 à 2025</t>
+  </si>
+  <si>
+    <t>Ausgestellte Maturazeugnisse nach Typ und Geschlecht von 2019 bis 2025</t>
+  </si>
+  <si>
+    <t>Quelle: Statistik der Bildungsabschlüsse - Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, te26-273</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 07.07.2026</t>
+  </si>
+  <si>
+    <t>Maturitäten, insgesamt</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="165" formatCode="#\ ##0\,0"/>
   </numFmts>
   <fonts count="15">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
@@ -1047,1822 +1047,2047 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{998D8219-DC51-4DE7-A276-AD8E62CC8D9E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:T35"/>
+  <dimension ref="A1:W35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="15.54296875" defaultRowHeight="8.5"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="15.5703125" defaultRowHeight="9"/>
   <cols>
     <col min="1" max="1" width="22" style="3" customWidth="1"/>
-    <col min="2" max="19" width="4.54296875" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="16384" width="15.54296875" style="3"/>
+    <col min="2" max="22" width="4.5703125" style="2" customWidth="1"/>
+    <col min="23" max="23" width="25.42578125" style="20" customWidth="1"/>
+    <col min="24" max="16384" width="15.5703125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="11.25" customHeight="1">
+    <row r="1" spans="1:23" ht="11.25" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:20" ht="11.25" customHeight="1">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23" ht="11.25" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:20" ht="10">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23" ht="11.25">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
-      <c r="H3" s="6"/>
-      <c r="I3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="6"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
-      <c r="N3" s="6"/>
+      <c r="N3" s="3"/>
       <c r="O3" s="3"/>
-      <c r="P3" s="3"/>
+      <c r="P3" s="6"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="T3" s="3"/>
+      <c r="U3" s="3"/>
+      <c r="V3" s="3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" s="7" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:20">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="17" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="14"/>
       <c r="D6" s="14"/>
       <c r="E6" s="14"/>
       <c r="F6" s="14"/>
       <c r="G6" s="14"/>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="15"/>
+      <c r="I6" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="I6" s="14"/>
       <c r="J6" s="14"/>
       <c r="K6" s="14"/>
       <c r="L6" s="14"/>
       <c r="M6" s="14"/>
-      <c r="N6" s="13" t="s">
+      <c r="N6" s="14"/>
+      <c r="O6" s="14"/>
+      <c r="P6" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="O6" s="14"/>
-      <c r="P6" s="14"/>
       <c r="Q6" s="14"/>
       <c r="R6" s="14"/>
-      <c r="S6" s="15"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:20">
+      <c r="S6" s="14"/>
+      <c r="T6" s="14"/>
+      <c r="U6" s="14"/>
+      <c r="V6" s="15"/>
+      <c r="W6" s="19"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" s="12"/>
       <c r="B7" s="16">
         <v>2019</v>
       </c>
       <c r="C7" s="16">
         <v>2020</v>
       </c>
       <c r="D7" s="16">
         <v>2021</v>
       </c>
       <c r="E7" s="16">
         <v>2022</v>
       </c>
       <c r="F7" s="16">
         <v>2023</v>
       </c>
       <c r="G7" s="16">
         <v>2024</v>
       </c>
       <c r="H7" s="16">
+        <v>2025</v>
+      </c>
+      <c r="I7" s="16">
         <v>2019</v>
       </c>
-      <c r="I7" s="16">
+      <c r="J7" s="16">
         <v>2020</v>
       </c>
-      <c r="J7" s="16">
+      <c r="K7" s="16">
         <v>2021</v>
       </c>
-      <c r="K7" s="16">
+      <c r="L7" s="16">
         <v>2022</v>
       </c>
-      <c r="L7" s="16">
+      <c r="M7" s="16">
         <v>2023</v>
       </c>
-      <c r="M7" s="16">
+      <c r="N7" s="16">
         <v>2024</v>
       </c>
-      <c r="N7" s="16">
+      <c r="O7" s="16">
+        <v>2025</v>
+      </c>
+      <c r="P7" s="16">
         <v>2019</v>
       </c>
-      <c r="O7" s="16">
+      <c r="Q7" s="16">
         <v>2020</v>
       </c>
-      <c r="P7" s="16">
+      <c r="R7" s="16">
         <v>2021</v>
       </c>
-      <c r="Q7" s="16">
+      <c r="S7" s="16">
         <v>2022</v>
       </c>
-      <c r="R7" s="16">
+      <c r="T7" s="16">
         <v>2023</v>
       </c>
-      <c r="S7" s="16">
+      <c r="U7" s="16">
         <v>2024</v>
       </c>
-      <c r="T7" s="33"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:20" s="8" customFormat="1">
+      <c r="V7" s="16">
+        <v>2025</v>
+      </c>
+      <c r="W7" s="33"/>
+    </row>
+    <row r="8" spans="1:23" s="8" customFormat="1">
       <c r="A8" s="21" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="30">
         <v>1555</v>
       </c>
       <c r="C8" s="30">
         <v>1590</v>
       </c>
       <c r="D8" s="30">
         <v>1638</v>
       </c>
       <c r="E8" s="30">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="F8" s="30">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="G8" s="30">
-        <v>1597</v>
+        <v>1593</v>
       </c>
       <c r="H8" s="30">
+        <v>1692</v>
+      </c>
+      <c r="I8" s="30">
         <v>685</v>
       </c>
-      <c r="I8" s="30">
+      <c r="J8" s="30">
         <v>686</v>
       </c>
-      <c r="J8" s="30">
+      <c r="K8" s="30">
         <v>705</v>
       </c>
-      <c r="K8" s="30">
-[...1 lines deleted...]
-      </c>
       <c r="L8" s="30">
-        <v>654</v>
+        <v>689</v>
       </c>
       <c r="M8" s="30">
-        <v>671</v>
+        <v>655</v>
       </c>
       <c r="N8" s="30">
+        <v>668</v>
+      </c>
+      <c r="O8" s="30">
+        <v>743</v>
+      </c>
+      <c r="P8" s="30">
         <v>870</v>
       </c>
-      <c r="O8" s="30">
+      <c r="Q8" s="30">
         <v>904</v>
       </c>
-      <c r="P8" s="30">
+      <c r="R8" s="30">
         <v>933</v>
       </c>
-      <c r="Q8" s="30">
+      <c r="S8" s="30">
         <v>945</v>
       </c>
-      <c r="R8" s="30">
+      <c r="T8" s="30">
         <v>981</v>
       </c>
-      <c r="S8" s="30">
-[...6 lines deleted...]
-    <row r="9" spans="1:20" s="8" customFormat="1">
+      <c r="U8" s="30">
+        <v>925</v>
+      </c>
+      <c r="V8" s="30">
+        <v>949</v>
+      </c>
+      <c r="W8" s="21" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23" s="8" customFormat="1">
       <c r="A9" s="25" t="s">
         <v>22</v>
       </c>
       <c r="B9" s="31">
         <v>666</v>
       </c>
       <c r="C9" s="31">
         <v>732</v>
       </c>
       <c r="D9" s="31">
         <v>759</v>
       </c>
       <c r="E9" s="31">
         <v>763</v>
       </c>
       <c r="F9" s="31">
         <v>767</v>
       </c>
       <c r="G9" s="31">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="H9" s="31">
+        <v>754</v>
+      </c>
+      <c r="I9" s="31">
         <v>272</v>
       </c>
-      <c r="I9" s="31">
+      <c r="J9" s="31">
         <v>291</v>
       </c>
-      <c r="J9" s="31">
+      <c r="K9" s="31">
         <v>309</v>
       </c>
-      <c r="K9" s="31">
+      <c r="L9" s="31">
         <v>303</v>
       </c>
-      <c r="L9" s="31">
+      <c r="M9" s="31">
         <v>287</v>
       </c>
-      <c r="M9" s="31">
+      <c r="N9" s="31">
         <v>284</v>
       </c>
-      <c r="N9" s="31">
+      <c r="O9" s="31">
+        <v>320</v>
+      </c>
+      <c r="P9" s="31">
         <v>394</v>
       </c>
-      <c r="O9" s="31">
+      <c r="Q9" s="31">
         <v>441</v>
       </c>
-      <c r="P9" s="31">
+      <c r="R9" s="31">
         <v>450</v>
       </c>
-      <c r="Q9" s="31">
+      <c r="S9" s="31">
         <v>460</v>
       </c>
-      <c r="R9" s="31">
+      <c r="T9" s="31">
         <v>480</v>
       </c>
-      <c r="S9" s="31">
-[...2 lines deleted...]
-      <c r="T9" s="25" t="s">
+      <c r="U9" s="31">
+        <v>463</v>
+      </c>
+      <c r="V9" s="31">
+        <v>434</v>
+      </c>
+      <c r="W9" s="25" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:23">
       <c r="A10" s="22" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="32">
         <v>24</v>
       </c>
       <c r="C10" s="32">
         <v>25</v>
       </c>
       <c r="D10" s="32">
         <v>26</v>
       </c>
       <c r="E10" s="32">
         <v>9</v>
       </c>
       <c r="F10" s="32">
         <v>13</v>
       </c>
       <c r="G10" s="32">
         <v>19</v>
       </c>
       <c r="H10" s="32">
+        <v>15</v>
+      </c>
+      <c r="I10" s="32">
         <v>12</v>
       </c>
-      <c r="I10" s="32">
+      <c r="J10" s="32">
         <v>8</v>
       </c>
-      <c r="J10" s="32">
+      <c r="K10" s="32">
         <v>12</v>
       </c>
-      <c r="K10" s="32">
+      <c r="L10" s="32">
         <v>1</v>
       </c>
-      <c r="L10" s="32">
+      <c r="M10" s="32">
         <v>9</v>
       </c>
-      <c r="M10" s="32">
+      <c r="N10" s="32">
         <v>6</v>
       </c>
-      <c r="N10" s="32">
+      <c r="O10" s="32">
+        <v>9</v>
+      </c>
+      <c r="P10" s="32">
         <v>12</v>
       </c>
-      <c r="O10" s="32">
+      <c r="Q10" s="32">
         <v>17</v>
       </c>
-      <c r="P10" s="32">
+      <c r="R10" s="32">
         <v>14</v>
       </c>
-      <c r="Q10" s="32">
+      <c r="S10" s="32">
         <v>8</v>
       </c>
-      <c r="R10" s="32">
+      <c r="T10" s="32">
         <v>4</v>
       </c>
-      <c r="S10" s="32">
+      <c r="U10" s="32">
         <v>13</v>
       </c>
-      <c r="T10" s="22" t="s">
+      <c r="V10" s="32">
+        <v>6</v>
+      </c>
+      <c r="W10" s="22" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:23">
       <c r="A11" s="22" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="32">
         <v>207</v>
       </c>
       <c r="C11" s="32">
         <v>249</v>
       </c>
       <c r="D11" s="32">
         <v>245</v>
       </c>
       <c r="E11" s="32">
         <v>266</v>
       </c>
       <c r="F11" s="32">
         <v>220</v>
       </c>
       <c r="G11" s="32">
         <v>221</v>
       </c>
       <c r="H11" s="32">
+        <v>260</v>
+      </c>
+      <c r="I11" s="32">
         <v>44</v>
       </c>
-      <c r="I11" s="32">
+      <c r="J11" s="32">
         <v>66</v>
       </c>
-      <c r="J11" s="32">
+      <c r="K11" s="32">
         <v>70</v>
       </c>
-      <c r="K11" s="32">
+      <c r="L11" s="32">
         <v>72</v>
       </c>
-      <c r="L11" s="32">
+      <c r="M11" s="32">
         <v>55</v>
       </c>
-      <c r="M11" s="32">
+      <c r="N11" s="32">
         <v>41</v>
       </c>
-      <c r="N11" s="32">
+      <c r="O11" s="32">
+        <v>62</v>
+      </c>
+      <c r="P11" s="32">
         <v>163</v>
       </c>
-      <c r="O11" s="32">
+      <c r="Q11" s="32">
         <v>183</v>
       </c>
-      <c r="P11" s="32">
+      <c r="R11" s="32">
         <v>175</v>
       </c>
-      <c r="Q11" s="32">
+      <c r="S11" s="32">
         <v>194</v>
       </c>
-      <c r="R11" s="32">
+      <c r="T11" s="32">
         <v>165</v>
       </c>
-      <c r="S11" s="32">
+      <c r="U11" s="32">
         <v>180</v>
       </c>
-      <c r="T11" s="22" t="s">
+      <c r="V11" s="32">
+        <v>198</v>
+      </c>
+      <c r="W11" s="22" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="12" spans="1:20" s="9" customFormat="1" ht="17">
+    <row r="12" spans="1:23" s="9" customFormat="1" ht="18">
       <c r="A12" s="23" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B12" s="10">
         <v>52</v>
       </c>
       <c r="C12" s="10">
         <v>66</v>
       </c>
       <c r="D12" s="10">
         <v>68</v>
       </c>
       <c r="E12" s="10">
         <v>53</v>
       </c>
       <c r="F12" s="10">
         <v>62</v>
       </c>
       <c r="G12" s="10">
         <v>62</v>
       </c>
       <c r="H12" s="10">
+        <v>56</v>
+      </c>
+      <c r="I12" s="10">
         <v>39</v>
       </c>
-      <c r="I12" s="10">
+      <c r="J12" s="10">
         <v>46</v>
       </c>
-      <c r="J12" s="10">
+      <c r="K12" s="10">
         <v>49</v>
       </c>
-      <c r="K12" s="10">
+      <c r="L12" s="10">
         <v>42</v>
       </c>
-      <c r="L12" s="10">
+      <c r="M12" s="10">
         <v>46</v>
       </c>
-      <c r="M12" s="10">
+      <c r="N12" s="10">
         <v>49</v>
       </c>
-      <c r="N12" s="10">
+      <c r="O12" s="10">
+        <v>45</v>
+      </c>
+      <c r="P12" s="10">
         <v>13</v>
       </c>
-      <c r="O12" s="10">
+      <c r="Q12" s="10">
         <v>20</v>
       </c>
-      <c r="P12" s="10">
+      <c r="R12" s="10">
         <v>19</v>
       </c>
-      <c r="Q12" s="10">
+      <c r="S12" s="10">
         <v>11</v>
       </c>
-      <c r="R12" s="10">
+      <c r="T12" s="10">
         <v>16</v>
       </c>
-      <c r="S12" s="10">
+      <c r="U12" s="10">
         <v>13</v>
       </c>
-      <c r="T12" s="23" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:20">
+      <c r="V12" s="10">
+        <v>11</v>
+      </c>
+      <c r="W12" s="23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="22" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="32">
         <v>147</v>
       </c>
       <c r="C13" s="32">
         <v>163</v>
       </c>
       <c r="D13" s="32">
         <v>188</v>
       </c>
       <c r="E13" s="32">
         <v>183</v>
       </c>
       <c r="F13" s="32">
         <v>194</v>
       </c>
       <c r="G13" s="32">
         <v>184</v>
       </c>
       <c r="H13" s="32">
+        <v>148</v>
+      </c>
+      <c r="I13" s="32">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J13" s="32">
         <v>69</v>
       </c>
       <c r="K13" s="32">
+        <v>69</v>
+      </c>
+      <c r="L13" s="32">
         <v>70</v>
       </c>
-      <c r="L13" s="32">
+      <c r="M13" s="32">
         <v>56</v>
       </c>
-      <c r="M13" s="32">
+      <c r="N13" s="32">
         <v>68</v>
       </c>
-      <c r="N13" s="32">
+      <c r="O13" s="32">
+        <v>61</v>
+      </c>
+      <c r="P13" s="32">
         <v>84</v>
       </c>
-      <c r="O13" s="32">
+      <c r="Q13" s="32">
         <v>94</v>
       </c>
-      <c r="P13" s="32">
+      <c r="R13" s="32">
         <v>119</v>
       </c>
-      <c r="Q13" s="32">
+      <c r="S13" s="32">
         <v>113</v>
       </c>
-      <c r="R13" s="32">
+      <c r="T13" s="32">
         <v>138</v>
       </c>
-      <c r="S13" s="32">
+      <c r="U13" s="32">
         <v>116</v>
       </c>
-      <c r="T13" s="22" t="s">
+      <c r="V13" s="32">
+        <v>87</v>
+      </c>
+      <c r="W13" s="22" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:23">
       <c r="A14" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="32">
         <v>161</v>
       </c>
       <c r="C14" s="32">
         <v>161</v>
       </c>
       <c r="D14" s="32">
         <v>139</v>
       </c>
       <c r="E14" s="32">
         <v>157</v>
       </c>
       <c r="F14" s="32">
         <v>202</v>
       </c>
       <c r="G14" s="32">
         <v>189</v>
       </c>
       <c r="H14" s="32">
+        <v>203</v>
+      </c>
+      <c r="I14" s="32">
         <v>91</v>
       </c>
-      <c r="I14" s="32">
+      <c r="J14" s="32">
         <v>85</v>
       </c>
-      <c r="J14" s="32">
+      <c r="K14" s="32">
         <v>86</v>
       </c>
-      <c r="K14" s="32">
+      <c r="L14" s="32">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="M14" s="32">
         <v>103</v>
       </c>
       <c r="N14" s="32">
+        <v>103</v>
+      </c>
+      <c r="O14" s="32">
+        <v>120</v>
+      </c>
+      <c r="P14" s="32">
         <v>70</v>
       </c>
-      <c r="O14" s="32">
+      <c r="Q14" s="32">
         <v>76</v>
       </c>
-      <c r="P14" s="32">
+      <c r="R14" s="32">
         <v>53</v>
       </c>
-      <c r="Q14" s="32">
+      <c r="S14" s="32">
         <v>68</v>
       </c>
-      <c r="R14" s="32">
+      <c r="T14" s="32">
         <v>99</v>
       </c>
-      <c r="S14" s="32">
+      <c r="U14" s="32">
         <v>86</v>
       </c>
-      <c r="T14" s="22" t="s">
+      <c r="V14" s="32">
+        <v>83</v>
+      </c>
+      <c r="W14" s="22" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:23">
       <c r="A15" s="22" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="32">
         <v>48</v>
       </c>
       <c r="C15" s="32">
         <v>48</v>
       </c>
       <c r="D15" s="32">
         <v>68</v>
       </c>
       <c r="E15" s="32">
         <v>70</v>
       </c>
       <c r="F15" s="32">
         <v>51</v>
       </c>
       <c r="G15" s="32">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H15" s="32">
+        <v>49</v>
+      </c>
+      <c r="I15" s="32">
         <v>12</v>
       </c>
-      <c r="I15" s="32">
+      <c r="J15" s="32">
         <v>9</v>
       </c>
-      <c r="J15" s="32">
+      <c r="K15" s="32">
         <v>13</v>
       </c>
-      <c r="K15" s="32">
+      <c r="L15" s="32">
         <v>18</v>
       </c>
-      <c r="L15" s="32">
+      <c r="M15" s="32">
         <v>7</v>
       </c>
-      <c r="M15" s="32">
+      <c r="N15" s="32">
         <v>9</v>
       </c>
-      <c r="N15" s="32">
+      <c r="O15" s="32">
+        <v>14</v>
+      </c>
+      <c r="P15" s="32">
         <v>36</v>
       </c>
-      <c r="O15" s="32">
+      <c r="Q15" s="32">
         <v>39</v>
       </c>
-      <c r="P15" s="32">
+      <c r="R15" s="32">
         <v>55</v>
       </c>
-      <c r="Q15" s="32">
+      <c r="S15" s="32">
         <v>52</v>
       </c>
-      <c r="R15" s="32">
+      <c r="T15" s="32">
         <v>44</v>
       </c>
-      <c r="S15" s="32">
-[...6 lines deleted...]
-    <row r="16" spans="1:20">
+      <c r="U15" s="32">
+        <v>44</v>
+      </c>
+      <c r="V15" s="32">
+        <v>35</v>
+      </c>
+      <c r="W15" s="22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="22" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="32">
         <v>27</v>
       </c>
       <c r="C16" s="32">
         <v>20</v>
       </c>
       <c r="D16" s="32">
         <v>25</v>
       </c>
       <c r="E16" s="32">
         <v>25</v>
       </c>
       <c r="F16" s="32">
         <v>25</v>
       </c>
       <c r="G16" s="32">
         <v>19</v>
       </c>
       <c r="H16" s="32">
+        <v>23</v>
+      </c>
+      <c r="I16" s="32">
         <v>11</v>
       </c>
-      <c r="I16" s="32">
+      <c r="J16" s="32">
         <v>8</v>
       </c>
-      <c r="J16" s="32">
+      <c r="K16" s="32">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="L16" s="32">
         <v>11</v>
       </c>
       <c r="M16" s="32">
+        <v>11</v>
+      </c>
+      <c r="N16" s="32">
         <v>8</v>
       </c>
-      <c r="N16" s="32">
+      <c r="O16" s="32">
+        <v>9</v>
+      </c>
+      <c r="P16" s="32">
         <v>16</v>
       </c>
-      <c r="O16" s="32">
+      <c r="Q16" s="32">
         <v>12</v>
       </c>
-      <c r="P16" s="32">
+      <c r="R16" s="32">
         <v>15</v>
       </c>
-      <c r="Q16" s="32">
+      <c r="S16" s="32">
         <v>14</v>
       </c>
-      <c r="R16" s="32">
+      <c r="T16" s="32">
         <v>14</v>
       </c>
-      <c r="S16" s="32">
+      <c r="U16" s="32">
         <v>11</v>
       </c>
-      <c r="T16" s="22" t="s">
+      <c r="V16" s="32">
+        <v>14</v>
+      </c>
+      <c r="W16" s="22" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="17" spans="1:20" s="8" customFormat="1">
+    <row r="17" spans="1:23" s="8" customFormat="1">
       <c r="A17" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="31">
         <v>262</v>
       </c>
       <c r="C17" s="31">
         <v>229</v>
       </c>
       <c r="D17" s="31">
         <v>271</v>
       </c>
       <c r="E17" s="31">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="F17" s="31">
         <v>297</v>
       </c>
       <c r="G17" s="31">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="H17" s="31">
+        <v>291</v>
+      </c>
+      <c r="I17" s="31">
         <v>53</v>
       </c>
-      <c r="I17" s="31">
+      <c r="J17" s="31">
         <v>61</v>
       </c>
-      <c r="J17" s="31">
+      <c r="K17" s="31">
         <v>74</v>
       </c>
-      <c r="K17" s="31">
-[...1 lines deleted...]
-      </c>
       <c r="L17" s="31">
+        <v>71</v>
+      </c>
+      <c r="M17" s="31">
         <v>63</v>
       </c>
-      <c r="M17" s="31">
-[...1 lines deleted...]
-      </c>
       <c r="N17" s="31">
+        <v>81</v>
+      </c>
+      <c r="O17" s="31">
+        <v>76</v>
+      </c>
+      <c r="P17" s="31">
         <v>209</v>
       </c>
-      <c r="O17" s="31">
+      <c r="Q17" s="31">
         <v>168</v>
       </c>
-      <c r="P17" s="31">
+      <c r="R17" s="31">
         <v>197</v>
       </c>
-      <c r="Q17" s="31">
+      <c r="S17" s="31">
         <v>207</v>
       </c>
-      <c r="R17" s="31">
+      <c r="T17" s="31">
         <v>234</v>
       </c>
-      <c r="S17" s="31">
+      <c r="U17" s="31">
         <v>249</v>
       </c>
-      <c r="T17" s="25" t="s">
+      <c r="V17" s="31">
+        <v>215</v>
+      </c>
+      <c r="W17" s="25" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:23">
       <c r="A18" s="22" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="32">
         <v>140</v>
       </c>
       <c r="C18" s="32">
         <v>125</v>
       </c>
       <c r="D18" s="32">
         <v>122</v>
       </c>
       <c r="E18" s="32">
         <v>115</v>
       </c>
       <c r="F18" s="32">
         <v>155</v>
       </c>
       <c r="G18" s="32">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="H18" s="32">
+        <v>122</v>
+      </c>
+      <c r="I18" s="32">
         <v>30</v>
       </c>
-      <c r="I18" s="32">
+      <c r="J18" s="32">
         <v>35</v>
       </c>
-      <c r="J18" s="32">
+      <c r="K18" s="32">
         <v>34</v>
       </c>
-      <c r="K18" s="32">
+      <c r="L18" s="32">
         <v>35</v>
       </c>
-      <c r="L18" s="32">
+      <c r="M18" s="32">
         <v>37</v>
       </c>
-      <c r="M18" s="32">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="32">
+        <v>38</v>
+      </c>
+      <c r="O18" s="32">
+        <v>32</v>
+      </c>
+      <c r="P18" s="32">
         <v>110</v>
       </c>
-      <c r="O18" s="32">
+      <c r="Q18" s="32">
         <v>90</v>
       </c>
-      <c r="P18" s="32">
+      <c r="R18" s="32">
         <v>88</v>
       </c>
-      <c r="Q18" s="32">
+      <c r="S18" s="32">
         <v>80</v>
       </c>
-      <c r="R18" s="32">
+      <c r="T18" s="32">
         <v>118</v>
       </c>
-      <c r="S18" s="32">
+      <c r="U18" s="32">
         <v>91</v>
       </c>
-      <c r="T18" s="22" t="s">
+      <c r="V18" s="32">
+        <v>90</v>
+      </c>
+      <c r="W18" s="22" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:23">
       <c r="A19" s="22" t="s">
         <v>13</v>
       </c>
       <c r="B19" s="32">
         <v>71</v>
       </c>
       <c r="C19" s="32">
         <v>67</v>
       </c>
       <c r="D19" s="32">
         <v>56</v>
       </c>
       <c r="E19" s="32">
         <v>79</v>
       </c>
       <c r="F19" s="32">
         <v>69</v>
       </c>
       <c r="G19" s="32">
         <v>101</v>
       </c>
       <c r="H19" s="32">
+        <v>76</v>
+      </c>
+      <c r="I19" s="32">
         <v>10</v>
       </c>
-      <c r="I19" s="32">
+      <c r="J19" s="32">
         <v>21</v>
       </c>
-      <c r="J19" s="32">
+      <c r="K19" s="32">
         <v>14</v>
       </c>
-      <c r="K19" s="32">
+      <c r="L19" s="32">
         <v>13</v>
       </c>
-      <c r="L19" s="32">
+      <c r="M19" s="32">
         <v>14</v>
       </c>
-      <c r="M19" s="32">
+      <c r="N19" s="32">
         <v>30</v>
       </c>
-      <c r="N19" s="32">
+      <c r="O19" s="32">
+        <v>21</v>
+      </c>
+      <c r="P19" s="32">
         <v>61</v>
       </c>
-      <c r="O19" s="32">
+      <c r="Q19" s="32">
         <v>46</v>
       </c>
-      <c r="P19" s="32">
+      <c r="R19" s="32">
         <v>42</v>
       </c>
-      <c r="Q19" s="32">
+      <c r="S19" s="32">
         <v>66</v>
       </c>
-      <c r="R19" s="32">
+      <c r="T19" s="32">
         <v>55</v>
       </c>
-      <c r="S19" s="32">
+      <c r="U19" s="32">
         <v>71</v>
       </c>
-      <c r="T19" s="22" t="s">
+      <c r="V19" s="32">
+        <v>55</v>
+      </c>
+      <c r="W19" s="22" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:23">
       <c r="A20" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B20" s="32">
         <v>51</v>
       </c>
       <c r="C20" s="32">
         <v>37</v>
       </c>
       <c r="D20" s="32">
         <v>93</v>
       </c>
       <c r="E20" s="32">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="F20" s="32">
         <v>73</v>
       </c>
       <c r="G20" s="32">
         <v>100</v>
       </c>
       <c r="H20" s="32">
+        <v>93</v>
+      </c>
+      <c r="I20" s="32">
         <v>13</v>
       </c>
-      <c r="I20" s="32">
+      <c r="J20" s="32">
         <v>5</v>
       </c>
-      <c r="J20" s="32">
+      <c r="K20" s="32">
         <v>26</v>
       </c>
-      <c r="K20" s="32">
-[...1 lines deleted...]
-      </c>
       <c r="L20" s="32">
+        <v>23</v>
+      </c>
+      <c r="M20" s="32">
         <v>12</v>
       </c>
-      <c r="M20" s="32">
+      <c r="N20" s="32">
         <v>13</v>
       </c>
-      <c r="N20" s="32">
+      <c r="O20" s="32">
+        <v>23</v>
+      </c>
+      <c r="P20" s="32">
         <v>38</v>
       </c>
-      <c r="O20" s="32">
+      <c r="Q20" s="32">
         <v>32</v>
       </c>
-      <c r="P20" s="32">
+      <c r="R20" s="32">
         <v>67</v>
       </c>
-      <c r="Q20" s="32">
+      <c r="S20" s="32">
         <v>61</v>
       </c>
-      <c r="R20" s="32">
+      <c r="T20" s="32">
         <v>61</v>
       </c>
-      <c r="S20" s="32">
+      <c r="U20" s="32">
         <v>87</v>
       </c>
-      <c r="T20" s="22" t="s">
+      <c r="V20" s="32">
+        <v>70</v>
+      </c>
+      <c r="W20" s="22" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="21" spans="1:20" s="8" customFormat="1">
+    <row r="21" spans="1:23" s="8" customFormat="1">
       <c r="A21" s="25" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B21" s="31">
         <v>627</v>
       </c>
       <c r="C21" s="31">
         <v>629</v>
       </c>
       <c r="D21" s="31">
         <v>608</v>
       </c>
       <c r="E21" s="31">
         <v>593</v>
       </c>
       <c r="F21" s="31">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="G21" s="31">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="H21" s="31">
+        <v>647</v>
+      </c>
+      <c r="I21" s="31">
         <v>360</v>
       </c>
-      <c r="I21" s="31">
+      <c r="J21" s="31">
         <v>334</v>
       </c>
-      <c r="J21" s="31">
+      <c r="K21" s="31">
         <v>322</v>
       </c>
-      <c r="K21" s="31">
+      <c r="L21" s="31">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="M21" s="31">
         <v>305</v>
       </c>
       <c r="N21" s="31">
+        <v>303</v>
+      </c>
+      <c r="O21" s="31">
+        <v>347</v>
+      </c>
+      <c r="P21" s="31">
         <v>267</v>
       </c>
-      <c r="O21" s="31">
+      <c r="Q21" s="31">
         <v>295</v>
       </c>
-      <c r="P21" s="31">
+      <c r="R21" s="31">
         <v>286</v>
       </c>
-      <c r="Q21" s="31">
+      <c r="S21" s="31">
         <v>278</v>
       </c>
-      <c r="R21" s="31">
+      <c r="T21" s="31">
         <v>267</v>
       </c>
-      <c r="S21" s="31">
+      <c r="U21" s="31">
         <v>213</v>
       </c>
-      <c r="T21" s="25" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:20" s="9" customFormat="1" ht="17">
+      <c r="V21" s="31">
+        <v>300</v>
+      </c>
+      <c r="W21" s="25" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23" s="9" customFormat="1" ht="18">
       <c r="A22" s="23" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B22" s="18">
         <v>215</v>
       </c>
       <c r="C22" s="18">
         <v>220</v>
       </c>
       <c r="D22" s="18">
         <v>196</v>
       </c>
       <c r="E22" s="18">
         <v>182</v>
       </c>
       <c r="F22" s="18">
         <v>200</v>
       </c>
       <c r="G22" s="18">
         <v>140</v>
       </c>
       <c r="H22" s="18">
+        <v>211</v>
+      </c>
+      <c r="I22" s="18">
         <v>193</v>
       </c>
-      <c r="I22" s="18">
+      <c r="J22" s="18">
         <v>188</v>
       </c>
-      <c r="J22" s="18">
+      <c r="K22" s="18">
         <v>164</v>
       </c>
-      <c r="K22" s="18">
+      <c r="L22" s="18">
         <v>154</v>
       </c>
-      <c r="L22" s="18">
+      <c r="M22" s="18">
         <v>170</v>
       </c>
-      <c r="M22" s="18">
+      <c r="N22" s="18">
         <v>121</v>
       </c>
-      <c r="N22" s="18">
+      <c r="O22" s="18">
+        <v>181</v>
+      </c>
+      <c r="P22" s="18">
         <v>22</v>
       </c>
-      <c r="O22" s="18">
+      <c r="Q22" s="18">
         <v>32</v>
       </c>
-      <c r="P22" s="18">
+      <c r="R22" s="18">
         <v>32</v>
       </c>
-      <c r="Q22" s="18">
+      <c r="S22" s="18">
         <v>28</v>
       </c>
-      <c r="R22" s="18">
+      <c r="T22" s="18">
         <v>30</v>
       </c>
-      <c r="S22" s="18">
+      <c r="U22" s="18">
         <v>19</v>
       </c>
-      <c r="T22" s="23" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:20" s="9" customFormat="1" ht="17">
+      <c r="V22" s="18">
+        <v>30</v>
+      </c>
+      <c r="W22" s="23" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23" s="9" customFormat="1" ht="18">
       <c r="A23" s="23" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B23" s="10">
         <v>219</v>
       </c>
       <c r="C23" s="10">
         <v>226</v>
       </c>
       <c r="D23" s="10">
         <v>230</v>
       </c>
       <c r="E23" s="10">
         <v>231</v>
       </c>
       <c r="F23" s="10">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G23" s="10">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="H23" s="10">
+        <v>235</v>
+      </c>
+      <c r="I23" s="10">
         <v>107</v>
       </c>
-      <c r="I23" s="10">
+      <c r="J23" s="10">
         <v>102</v>
       </c>
-      <c r="J23" s="10">
+      <c r="K23" s="10">
         <v>103</v>
       </c>
-      <c r="K23" s="10">
+      <c r="L23" s="10">
         <v>112</v>
       </c>
-      <c r="L23" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="M23" s="10">
+        <v>91</v>
+      </c>
+      <c r="N23" s="10">
+        <v>125</v>
+      </c>
+      <c r="O23" s="10">
+        <v>109</v>
+      </c>
+      <c r="P23" s="10">
+        <v>112</v>
+      </c>
+      <c r="Q23" s="10">
+        <v>124</v>
+      </c>
+      <c r="R23" s="10">
         <v>127</v>
       </c>
-      <c r="N23" s="10">
-[...8 lines deleted...]
-      <c r="Q23" s="10">
+      <c r="S23" s="10">
         <v>119</v>
       </c>
-      <c r="R23" s="10">
+      <c r="T23" s="10">
         <v>110</v>
       </c>
-      <c r="S23" s="10">
+      <c r="U23" s="10">
         <v>100</v>
       </c>
-      <c r="T23" s="23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:20" s="9" customFormat="1" ht="17">
+      <c r="V23" s="10">
+        <v>126</v>
+      </c>
+      <c r="W23" s="23" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23" s="9" customFormat="1" ht="18">
       <c r="A24" s="23" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B24" s="10">
         <v>34</v>
       </c>
       <c r="C24" s="10">
         <v>23</v>
       </c>
       <c r="D24" s="10">
         <v>22</v>
       </c>
       <c r="E24" s="10">
         <v>34</v>
       </c>
       <c r="F24" s="10">
         <v>37</v>
       </c>
       <c r="G24" s="10">
         <v>23</v>
       </c>
       <c r="H24" s="10">
+        <v>38</v>
+      </c>
+      <c r="I24" s="10">
         <v>22</v>
       </c>
-      <c r="I24" s="10">
+      <c r="J24" s="10">
         <v>12</v>
       </c>
-      <c r="J24" s="10">
+      <c r="K24" s="10">
         <v>14</v>
       </c>
-      <c r="K24" s="10">
+      <c r="L24" s="10">
         <v>12</v>
       </c>
-      <c r="L24" s="10">
+      <c r="M24" s="10">
         <v>23</v>
       </c>
-      <c r="M24" s="10">
+      <c r="N24" s="10">
         <v>19</v>
       </c>
-      <c r="N24" s="10">
+      <c r="O24" s="10">
+        <v>20</v>
+      </c>
+      <c r="P24" s="10">
         <v>12</v>
       </c>
-      <c r="O24" s="10">
+      <c r="Q24" s="10">
         <v>11</v>
       </c>
-      <c r="P24" s="10">
+      <c r="R24" s="10">
         <v>8</v>
       </c>
-      <c r="Q24" s="10">
+      <c r="S24" s="10">
         <v>22</v>
       </c>
-      <c r="R24" s="10">
+      <c r="T24" s="10">
         <v>14</v>
       </c>
-      <c r="S24" s="10">
+      <c r="U24" s="10">
         <v>4</v>
       </c>
-      <c r="T24" s="23" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:20">
+      <c r="V24" s="10">
+        <v>18</v>
+      </c>
+      <c r="W24" s="23" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" s="23" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B25" s="10">
         <v>24</v>
       </c>
       <c r="C25" s="10">
         <v>18</v>
       </c>
       <c r="D25" s="10">
         <v>35</v>
       </c>
       <c r="E25" s="10">
         <v>19</v>
       </c>
       <c r="F25" s="10">
         <v>23</v>
       </c>
       <c r="G25" s="10">
         <v>26</v>
       </c>
       <c r="H25" s="10">
+        <v>29</v>
+      </c>
+      <c r="I25" s="10">
         <v>11</v>
       </c>
-      <c r="I25" s="10">
+      <c r="J25" s="10">
         <v>5</v>
       </c>
-      <c r="J25" s="10">
+      <c r="K25" s="10">
         <v>13</v>
       </c>
-      <c r="K25" s="10">
+      <c r="L25" s="10">
         <v>7</v>
       </c>
-      <c r="L25" s="10">
+      <c r="M25" s="10">
         <v>8</v>
       </c>
-      <c r="M25" s="10">
+      <c r="N25" s="10">
         <v>14</v>
       </c>
-      <c r="N25" s="10">
+      <c r="O25" s="10">
+        <v>9</v>
+      </c>
+      <c r="P25" s="10">
         <v>13</v>
       </c>
-      <c r="O25" s="10">
+      <c r="Q25" s="10">
         <v>13</v>
       </c>
-      <c r="P25" s="10">
+      <c r="R25" s="10">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="S25" s="10">
         <v>12</v>
       </c>
-      <c r="T25" s="23" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:20">
+      <c r="T25" s="10">
+        <v>15</v>
+      </c>
+      <c r="U25" s="10">
+        <v>12</v>
+      </c>
+      <c r="V25" s="10">
+        <v>20</v>
+      </c>
+      <c r="W25" s="23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" s="23" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B26" s="10">
         <v>7</v>
       </c>
       <c r="C26" s="10">
         <v>4</v>
       </c>
       <c r="D26" s="10">
         <v>10</v>
       </c>
       <c r="E26" s="10">
         <v>10</v>
       </c>
       <c r="F26" s="10">
         <v>5</v>
       </c>
       <c r="G26" s="10">
         <v>3</v>
       </c>
       <c r="H26" s="10">
+        <v>12</v>
+      </c>
+      <c r="I26" s="10">
         <v>5</v>
       </c>
-      <c r="I26" s="10">
+      <c r="J26" s="10">
         <v>3</v>
       </c>
-      <c r="J26" s="10">
+      <c r="K26" s="10">
         <v>4</v>
       </c>
-      <c r="K26" s="10">
+      <c r="L26" s="10">
         <v>6</v>
       </c>
-      <c r="L26" s="10">
+      <c r="M26" s="10">
         <v>2</v>
       </c>
-      <c r="M26" s="10">
+      <c r="N26" s="10">
         <v>3</v>
       </c>
-      <c r="N26" s="10">
+      <c r="O26" s="10">
+        <v>6</v>
+      </c>
+      <c r="P26" s="10">
         <v>2</v>
       </c>
-      <c r="O26" s="10">
+      <c r="Q26" s="10">
         <v>1</v>
       </c>
-      <c r="P26" s="10">
+      <c r="R26" s="10">
         <v>6</v>
       </c>
-      <c r="Q26" s="10">
+      <c r="S26" s="10">
         <v>4</v>
       </c>
-      <c r="R26" s="10">
+      <c r="T26" s="10">
         <v>3</v>
       </c>
-      <c r="S26" s="10">
+      <c r="U26" s="10">
         <v>0</v>
       </c>
-      <c r="T26" s="23" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:20" s="9" customFormat="1" ht="17">
+      <c r="V26" s="10">
+        <v>6</v>
+      </c>
+      <c r="W26" s="23" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23" s="9" customFormat="1" ht="18">
       <c r="A27" s="23" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B27" s="10">
         <v>91</v>
       </c>
       <c r="C27" s="10">
         <v>95</v>
       </c>
       <c r="D27" s="10">
         <v>66</v>
       </c>
       <c r="E27" s="10">
         <v>76</v>
       </c>
       <c r="F27" s="10">
         <v>72</v>
       </c>
       <c r="G27" s="10">
         <v>68</v>
       </c>
       <c r="H27" s="10">
+        <v>80</v>
+      </c>
+      <c r="I27" s="10">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="J27" s="10">
         <v>11</v>
       </c>
       <c r="K27" s="10">
         <v>11</v>
       </c>
       <c r="L27" s="10">
+        <v>11</v>
+      </c>
+      <c r="M27" s="10">
         <v>5</v>
       </c>
-      <c r="M27" s="10">
+      <c r="N27" s="10">
         <v>13</v>
       </c>
-      <c r="N27" s="10">
+      <c r="O27" s="10">
+        <v>9</v>
+      </c>
+      <c r="P27" s="10">
         <v>83</v>
       </c>
-      <c r="O27" s="10">
+      <c r="Q27" s="10">
         <v>84</v>
       </c>
-      <c r="P27" s="10">
+      <c r="R27" s="10">
         <v>55</v>
       </c>
-      <c r="Q27" s="10">
+      <c r="S27" s="10">
         <v>65</v>
       </c>
-      <c r="R27" s="10">
+      <c r="T27" s="10">
         <v>67</v>
       </c>
-      <c r="S27" s="10">
+      <c r="U27" s="10">
         <v>55</v>
       </c>
-      <c r="T27" s="23" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:20" s="9" customFormat="1" ht="17">
+      <c r="V27" s="10">
+        <v>71</v>
+      </c>
+      <c r="W27" s="23" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:23" s="9" customFormat="1" ht="18">
       <c r="A28" s="24" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B28" s="11">
         <v>37</v>
       </c>
       <c r="C28" s="11">
         <v>43</v>
       </c>
       <c r="D28" s="11">
         <v>49</v>
       </c>
       <c r="E28" s="11">
         <v>41</v>
       </c>
       <c r="F28" s="11">
         <v>34</v>
       </c>
       <c r="G28" s="11">
         <v>31</v>
       </c>
       <c r="H28" s="11">
+        <v>42</v>
+      </c>
+      <c r="I28" s="11">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="J28" s="11">
         <v>13</v>
       </c>
       <c r="K28" s="11">
         <v>13</v>
       </c>
       <c r="L28" s="11">
+        <v>13</v>
+      </c>
+      <c r="M28" s="11">
         <v>6</v>
       </c>
-      <c r="M28" s="11">
+      <c r="N28" s="11">
         <v>8</v>
       </c>
-      <c r="N28" s="11">
+      <c r="O28" s="11">
+        <v>13</v>
+      </c>
+      <c r="P28" s="11">
         <v>23</v>
       </c>
-      <c r="O28" s="11">
+      <c r="Q28" s="11">
         <v>30</v>
       </c>
-      <c r="P28" s="11">
+      <c r="R28" s="11">
         <v>36</v>
       </c>
-      <c r="Q28" s="11">
+      <c r="S28" s="11">
         <v>28</v>
       </c>
-      <c r="R28" s="11">
+      <c r="T28" s="11">
         <v>28</v>
       </c>
-      <c r="S28" s="11">
+      <c r="U28" s="11">
         <v>23</v>
       </c>
-      <c r="T28" s="24" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="V28" s="11">
+        <v>29</v>
+      </c>
+      <c r="W28" s="24" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="29" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="B29" s="26"/>
       <c r="C29" s="26"/>
       <c r="D29" s="26"/>
       <c r="E29" s="26"/>
       <c r="F29" s="26"/>
       <c r="G29" s="26"/>
       <c r="H29" s="26"/>
       <c r="I29" s="26"/>
       <c r="J29" s="26"/>
       <c r="K29" s="26"/>
       <c r="L29" s="26"/>
       <c r="M29" s="26"/>
       <c r="N29" s="26"/>
       <c r="O29" s="26"/>
       <c r="P29" s="26"/>
       <c r="Q29" s="26"/>
       <c r="R29" s="26"/>
       <c r="S29" s="26"/>
-      <c r="T29" s="27"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="T29" s="26"/>
+      <c r="U29" s="26"/>
+      <c r="V29" s="26"/>
+      <c r="W29" s="27"/>
+    </row>
+    <row r="30" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="A30" s="7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B30" s="26"/>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="26"/>
       <c r="N30" s="26"/>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
-      <c r="T30" s="27"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="T30" s="26"/>
+      <c r="U30" s="26"/>
+      <c r="V30" s="26"/>
+      <c r="W30" s="27"/>
+    </row>
+    <row r="31" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="B31" s="26"/>
       <c r="C31" s="26"/>
       <c r="D31" s="26"/>
       <c r="E31" s="26"/>
       <c r="F31" s="26"/>
       <c r="G31" s="26"/>
       <c r="H31" s="26"/>
       <c r="I31" s="26"/>
       <c r="J31" s="26"/>
       <c r="K31" s="26"/>
       <c r="L31" s="26"/>
       <c r="M31" s="26"/>
       <c r="N31" s="26"/>
       <c r="O31" s="26"/>
       <c r="P31" s="26"/>
       <c r="Q31" s="26"/>
       <c r="R31" s="26"/>
       <c r="S31" s="26"/>
-      <c r="T31" s="27"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="T31" s="26"/>
+      <c r="U31" s="26"/>
+      <c r="V31" s="26"/>
+      <c r="W31" s="27"/>
+    </row>
+    <row r="32" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="A32" s="29" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B32" s="26"/>
       <c r="C32" s="26"/>
       <c r="D32" s="26"/>
       <c r="E32" s="26"/>
       <c r="F32" s="26"/>
       <c r="G32" s="26"/>
       <c r="H32" s="26"/>
       <c r="I32" s="26"/>
       <c r="J32" s="26"/>
       <c r="K32" s="26"/>
       <c r="L32" s="26"/>
       <c r="M32" s="26"/>
       <c r="N32" s="26"/>
       <c r="O32" s="26"/>
       <c r="P32" s="26"/>
       <c r="Q32" s="26"/>
       <c r="R32" s="26"/>
       <c r="S32" s="26"/>
-      <c r="T32" s="27"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="T32" s="26"/>
+      <c r="U32" s="26"/>
+      <c r="V32" s="26"/>
+      <c r="W32" s="27"/>
+    </row>
+    <row r="33" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="A33" s="29" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="B33" s="26"/>
       <c r="C33" s="26"/>
       <c r="D33" s="26"/>
       <c r="E33" s="26"/>
       <c r="F33" s="26"/>
       <c r="G33" s="26"/>
       <c r="H33" s="26"/>
       <c r="I33" s="26"/>
       <c r="J33" s="26"/>
       <c r="K33" s="26"/>
       <c r="L33" s="26"/>
       <c r="M33" s="26"/>
       <c r="N33" s="26"/>
       <c r="O33" s="26"/>
       <c r="P33" s="26"/>
       <c r="Q33" s="26"/>
       <c r="R33" s="26"/>
       <c r="S33" s="26"/>
-      <c r="T33" s="27"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="T33" s="26"/>
+      <c r="U33" s="26"/>
+      <c r="V33" s="26"/>
+      <c r="W33" s="27"/>
+    </row>
+    <row r="34" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="B34" s="26"/>
       <c r="C34" s="26"/>
       <c r="D34" s="26"/>
       <c r="E34" s="26"/>
       <c r="F34" s="26"/>
       <c r="G34" s="26"/>
       <c r="H34" s="26"/>
       <c r="I34" s="26"/>
       <c r="J34" s="26"/>
       <c r="K34" s="26"/>
       <c r="L34" s="26"/>
       <c r="M34" s="26"/>
       <c r="N34" s="26"/>
       <c r="O34" s="26"/>
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
-      <c r="T34" s="27"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:20" s="7" customFormat="1" ht="8">
+      <c r="T34" s="26"/>
+      <c r="U34" s="26"/>
+      <c r="V34" s="26"/>
+      <c r="W34" s="27"/>
+    </row>
+    <row r="35" spans="1:23" s="7" customFormat="1" ht="8.25">
       <c r="A35" s="28" t="s">
-        <v>53</v>
+        <v>84</v>
       </c>
       <c r="B35" s="26"/>
       <c r="C35" s="26"/>
       <c r="D35" s="26"/>
       <c r="E35" s="26"/>
       <c r="F35" s="26"/>
       <c r="G35" s="26"/>
       <c r="H35" s="26"/>
       <c r="I35" s="26"/>
       <c r="J35" s="26"/>
       <c r="K35" s="26"/>
       <c r="L35" s="26"/>
       <c r="M35" s="26"/>
       <c r="N35" s="26"/>
       <c r="O35" s="26"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
-      <c r="T35" s="27"/>
+      <c r="T35" s="26"/>
+      <c r="U35" s="26"/>
+      <c r="V35" s="26"/>
+      <c r="W35" s="27"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.59" header="0.4921259845" footer="0.26"/>
   <pageSetup paperSize="9" scale="79" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C97E8D6-9669-4B47-9465-F79FE1C1756C}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="35" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="35"/>
+    <col min="1" max="1" width="8.42578125" style="35" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="35" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="35" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="35" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="35"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="34" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="D1" s="34" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="37" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="36" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="36" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1">
       <c r="A3" s="38" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B3" s="39" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C3" s="40"/>
       <c r="D3" s="38" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="E3" s="38" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1">
       <c r="A4" s="41" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B4" s="42" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C4" s="43"/>
       <c r="D4" s="41" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="E4" s="42" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1">
       <c r="A5" s="44" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B5" s="45" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="C5" s="43"/>
       <c r="D5" s="44" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E5" s="45" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1">
       <c r="A6" s="46" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B6" s="42" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="C6" s="43"/>
       <c r="D6" s="46" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="E6" s="42" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1">
       <c r="A7" s="44" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B7" s="45" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="C7" s="43"/>
       <c r="D7" s="44" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E7" s="45" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1">
       <c r="A8" s="41" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B8" s="42" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C8" s="43"/>
       <c r="D8" s="41" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="E8" s="42" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1">
       <c r="A9" s="44" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B9" s="45" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C9" s="43"/>
       <c r="D9" s="44" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E9" s="45" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1">
       <c r="A10" s="41" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B10" s="42" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="C10" s="43"/>
       <c r="D10" s="41" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E10" s="42" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1">
       <c r="A11" s="47" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B11" s="48" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C11" s="43"/>
       <c r="D11" s="47" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="E11" s="48" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1">
       <c r="A12" s="49"/>
       <c r="D12" s="49"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1">
       <c r="A13" s="49"/>
       <c r="D13" s="49"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
       <c r="A14" s="50"/>
       <c r="D14" s="49"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
       <c r="A15" s="50"/>
       <c r="D15" s="49"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
       <c r="A16" s="49"/>
       <c r="D16" s="49"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
       <c r="A17" s="49"/>
       <c r="D17" s="49"/>