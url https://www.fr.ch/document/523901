--- v0 (2025-12-05)
+++ v1 (2026-08-11)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2DC0E490-28BA-44D0-BBD9-A91528881AEF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A0AFFDBE-C370-4DF1-8291-0EC286519F59}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te266" sheetId="2" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te266'!$A$1:$M$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te266'!$A$1:$M$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="83" uniqueCount="57">
   <si>
     <t>Nouveaux contrats d'apprentissage</t>
   </si>
   <si>
     <t>Certificats de capacité délivrés</t>
   </si>
   <si>
@@ -185,66 +185,66 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Examens de fin d'apprentissage et contrats d'apprentissage professionnel¹, par sexe, de 2010 à 2024</t>
-[...10 lines deleted...]
-  <si>
     <t>Canton de Fribourg. Formation professionnelle initiale avec Certificat fédéral de capacité / Kanton Freiburg. Berufliche Grundbildung mit Eidgenössischem Fähigkeitszeugnis</t>
   </si>
   <si>
-    <t>Source : Office fédéral de la statistique: Section Formation scolaire et professionnelle, Neuchâtel</t>
+    <t>Examens de fin d'apprentissage et contrats d'apprentissage professionnel¹, par sexe, de 2010 à 2025</t>
+  </si>
+  <si>
+    <t>Lehrabschlussprüfungen und Lehrverträge¹ nach Geschlecht von 2010 bis 2025</t>
+  </si>
+  <si>
+    <t>Source: Office fédéral de la statistique: Section Formation scolaire et professionnelle, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg, te26-266</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 07.07.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
@@ -1014,89 +1014,89 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M34"/>
+  <dimension ref="A1:M35"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.375" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="8.125" style="8" customWidth="1"/>
     <col min="2" max="2" width="7" style="4" customWidth="1"/>
     <col min="3" max="4" width="7.125" style="4" customWidth="1"/>
     <col min="5" max="5" width="7" style="4" customWidth="1"/>
     <col min="6" max="7" width="7.125" style="4" customWidth="1"/>
     <col min="8" max="8" width="7" style="4" customWidth="1"/>
     <col min="9" max="10" width="7.125" style="4" customWidth="1"/>
     <col min="11" max="11" width="7" style="4" customWidth="1"/>
     <col min="12" max="13" width="7.125" style="4" customWidth="1"/>
     <col min="14" max="16384" width="9.375" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
     </row>
     <row r="6" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="18" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="9"/>
       <c r="D6" s="13"/>
       <c r="E6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="9"/>
       <c r="G6" s="13"/>
       <c r="H6" s="22" t="s">
         <v>0</v>
       </c>
       <c r="I6" s="9"/>
       <c r="J6" s="13"/>
@@ -1775,129 +1775,170 @@
         <v>1201</v>
       </c>
       <c r="G24" s="11">
         <v>862</v>
       </c>
       <c r="H24" s="10">
         <v>2618</v>
       </c>
       <c r="I24" s="11">
         <v>1579</v>
       </c>
       <c r="J24" s="11">
         <v>1039</v>
       </c>
       <c r="K24" s="10">
         <v>7438</v>
       </c>
       <c r="L24" s="11">
         <v>4727</v>
       </c>
       <c r="M24" s="14">
         <v>2711</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A25" s="39">
+      <c r="A25" s="38">
         <v>2024</v>
       </c>
-      <c r="B25" s="15">
+      <c r="B25" s="10">
         <v>2240</v>
       </c>
-      <c r="C25" s="16">
+      <c r="C25" s="11">
         <v>1410</v>
       </c>
-      <c r="D25" s="16">
+      <c r="D25" s="11">
         <v>830</v>
       </c>
-      <c r="E25" s="15">
+      <c r="E25" s="10">
         <v>2009</v>
       </c>
-      <c r="F25" s="16">
+      <c r="F25" s="11">
         <v>1249</v>
       </c>
-      <c r="G25" s="16">
+      <c r="G25" s="11">
         <v>760</v>
       </c>
-      <c r="H25" s="15">
+      <c r="H25" s="10">
         <v>2682</v>
       </c>
-      <c r="I25" s="16">
+      <c r="I25" s="11">
         <v>1707</v>
       </c>
-      <c r="J25" s="16">
+      <c r="J25" s="11">
         <v>975</v>
       </c>
-      <c r="K25" s="15">
+      <c r="K25" s="10">
         <v>7591</v>
       </c>
-      <c r="L25" s="16">
+      <c r="L25" s="11">
         <v>4785</v>
       </c>
-      <c r="M25" s="17">
+      <c r="M25" s="14">
         <v>2806</v>
       </c>
     </row>
-    <row r="26" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A26" s="12"/>
+    <row r="26" spans="1:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="39">
+        <v>2025</v>
+      </c>
+      <c r="B26" s="15">
+        <v>2278</v>
+      </c>
+      <c r="C26" s="16">
+        <v>1376</v>
+      </c>
+      <c r="D26" s="16">
+        <v>902</v>
+      </c>
+      <c r="E26" s="15">
+        <v>2056</v>
+      </c>
+      <c r="F26" s="16">
+        <v>1218</v>
+      </c>
+      <c r="G26" s="16">
+        <v>838</v>
+      </c>
+      <c r="H26" s="15">
+        <v>2635</v>
+      </c>
+      <c r="I26" s="16">
+        <v>1654</v>
+      </c>
+      <c r="J26" s="16">
+        <v>981</v>
+      </c>
+      <c r="K26" s="15">
+        <v>7689</v>
+      </c>
+      <c r="L26" s="16">
+        <v>4892</v>
+      </c>
+      <c r="M26" s="17">
+        <v>2797</v>
+      </c>
     </row>
     <row r="27" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A27" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A27" s="12"/>
     </row>
     <row r="28" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="12" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="12" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="29" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-[...1 lines deleted...]
-    </row>
     <row r="30" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A30" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A30" s="12"/>
     </row>
     <row r="31" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A31" s="12" t="s">
-        <v>53</v>
-[...3 lines deleted...]
-      <c r="M31" s="41"/>
+        <v>54</v>
+      </c>
     </row>
     <row r="32" spans="1:13" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A32" s="12"/>
+      <c r="A32" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D32" s="41"/>
+      <c r="G32" s="41"/>
+      <c r="M32" s="41"/>
     </row>
     <row r="33" spans="1:1" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A33" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A33" s="12"/>
     </row>
     <row r="34" spans="1:1" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A34" s="12"/>
+      <c r="A34" s="12" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" s="40" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="12"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.46" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CEE4FF3C-6079-447A-A25D-8EB700105390}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.75" style="43" customWidth="1"/>
     <col min="2" max="2" width="34.625" style="43" customWidth="1"/>
     <col min="3" max="3" width="3.125" style="43" customWidth="1"/>
     <col min="4" max="4" width="7.75" style="43" customWidth="1"/>
     <col min="5" max="5" width="34.625" style="43" customWidth="1"/>
     <col min="6" max="16384" width="10.5" style="43"/>
   </cols>
   <sheetData>