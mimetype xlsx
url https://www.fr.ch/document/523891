--- v0 (2025-12-06)
+++ v1 (2026-07-28)
@@ -2,86 +2,86 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSTAT\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\01 Population et société\1502 Personnes en formation\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\01 Population et société\1502 Personnes en formation\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9772C47F-98B9-447F-AE69-B4ED94885726}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B6D26E00-0EB9-4FEF-BAF4-9E882D7865C2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te245" sheetId="4" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="5" r:id="rId2"/>
     <sheet name="ESRI_MAPINFO_SHEET" sheetId="3" state="veryHidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'te245'!$A$1:$I$46</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="120">
   <si>
     <t>Degré secondaire I</t>
   </si>
   <si>
     <t>Sekundarstufe I</t>
   </si>
   <si>
     <t>Maturité gymnasiale</t>
   </si>
   <si>
     <t>Gymnasiale Maturität</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>2017/18</t>
   </si>
   <si>
     <t>Degré primaire 1-2</t>
   </si>
   <si>
@@ -187,155 +187,134 @@
     <t>Höhere Berufsbildung</t>
   </si>
   <si>
     <t>Höhere Fachschulen</t>
   </si>
   <si>
     <t>Vorbereitung auf Berufsprüfung</t>
   </si>
   <si>
     <t>Vorbereitung auf höhere Fachprüfung</t>
   </si>
   <si>
     <t>Form. générales degré secondaire II</t>
   </si>
   <si>
     <t>Allgemeinbildende Ausbildungen Sek. II</t>
   </si>
   <si>
     <t>Autres formations transitoires</t>
   </si>
   <si>
     <t>Andere Übergangsausbildungen</t>
   </si>
   <si>
     <t>T15-02-02</t>
-  </si>
-[...4 lines deleted...]
-    <t>2020/21ʳ</t>
   </si>
   <si>
     <t>2021/22ʳ</t>
   </si>
   <si>
     <t>¹Y compris préparation à la maturité professionnelle intégrée dans la formation professionnelle initiale (MP1)</t>
   </si>
   <si>
     <t>¹Inbegriffen Vorbereitung auf die Berufsmaturität während der beruflichen Grundbildung (BM1)</t>
   </si>
   <si>
     <t>²CFC: Certificat fédéral de capacité / EFZ: Eidg. Fähigkeitszeugnis</t>
   </si>
   <si>
     <t>³AFP: Attestation fédérale de formation professionnelle / EBA: Eidg. Berufsattest</t>
   </si>
   <si>
     <t xml:space="preserve">⁴LFPr: Loi fédérale sur la formation professionnelle / BBG: Berufsbildungsgesetz 
 </t>
   </si>
   <si>
-    <t>Schüler nach Schulstufe von 2010/11 bis 2023/24</t>
-[...4 lines deleted...]
-  <si>
     <t>2011/12</t>
   </si>
   <si>
     <t>2012/13</t>
   </si>
   <si>
     <t>2013/14</t>
   </si>
   <si>
     <t>2014/15</t>
   </si>
   <si>
     <t>2015/16</t>
   </si>
   <si>
     <t>2016/17</t>
   </si>
   <si>
     <t>2018/19</t>
   </si>
   <si>
     <t>2022/23ʳ</t>
   </si>
   <si>
-    <t>2023/24</t>
-[...1 lines deleted...]
-  <si>
     <t>Ecoles de commerce et d'informatique</t>
   </si>
   <si>
     <t>Handels- und Informatikmittelschulen</t>
   </si>
   <si>
     <t>Formation élémentaire</t>
   </si>
   <si>
     <t>Anlehre</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 08.04.2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Formation professionnelle initiale CFC¹’²</t>
   </si>
   <si>
     <t>Berufliche Grundbildung mit EFZ¹’²</t>
   </si>
   <si>
     <t>Formation professionnelle initiale AFP³</t>
   </si>
   <si>
     <t>Berufliche Grundbildung mit EBA³</t>
   </si>
   <si>
     <t>Form. prof. initiale non réglementée LFPr⁴</t>
   </si>
   <si>
     <t>Nicht BBG-reglement. berufl. Grundbildung⁴</t>
   </si>
   <si>
     <t>Form. prof. sup. non réglementée LFPr⁴</t>
   </si>
   <si>
     <t>Nicht BBG-Reglement. höhere Berufsbildung⁴</t>
   </si>
   <si>
     <t xml:space="preserve">Source: Statistique des élèves et étudiants - Office fédéral de la statistique, Neuchâtel / Service de la statistique et de la donnée du canton de Fribourg </t>
   </si>
   <si>
-    <t>Quelle: Statistik der Lernenden - Bundesamt für Statistik, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, te25-245</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Canton de Fribourg. Sans l'Université de Fribourg et les Hautes écoles spécialisées de Fribourg; le recensement scolaire est effectué au début de l'année scolaire (en général, en octobre). </t>
   </si>
   <si>
     <t xml:space="preserve">Kanton Freiburg. Ohne die Universität Freiburg und die Fachhochschulen Freiburg; die Schulerhebung wird Anfang Schuljahr durchgeführt (in der Regel im Oktober). </t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
@@ -394,51 +373,75 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Élèves par enseignement suivi, de 2010/11 à 2023/24</t>
+    <t>Schüler nach Schulstufe von 2010/11 bis 2024/25</t>
+  </si>
+  <si>
+    <t>2019/20</t>
+  </si>
+  <si>
+    <t>2020/21</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>Quelle: Statistik der Lernenden - Bundesamt für Statistik, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, te26-245</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 19.03.2026</t>
+  </si>
+  <si>
+    <t>2010/11ʳ</t>
+  </si>
+  <si>
+    <t>2023/24ʳ</t>
+  </si>
+  <si>
+    <t>Élèves par enseignement suivi, de 2010/11 à 2024/25</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="165" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -1255,2134 +1258,2238 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:U48"/>
+  <dimension ref="A1:V48"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="5.625" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="5.58203125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="25.625" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="17" max="16384" width="5.625" style="4"/>
+    <col min="1" max="1" width="25.58203125" style="4" customWidth="1"/>
+    <col min="2" max="8" width="5.58203125" style="6"/>
+    <col min="9" max="9" width="5.58203125" style="4"/>
+    <col min="10" max="10" width="5.58203125" style="38"/>
+    <col min="11" max="16" width="5.58203125" style="4"/>
+    <col min="17" max="17" width="25.58203125" style="4" customWidth="1"/>
+    <col min="18" max="16384" width="5.58203125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:22" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
-    </row>
-    <row r="2" spans="1:21" ht="11.25" x14ac:dyDescent="0.15">
+      <c r="P1" s="3"/>
+    </row>
+    <row r="2" spans="1:22" ht="10" x14ac:dyDescent="0.25">
       <c r="A2" s="5" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="6"/>
       <c r="N2" s="6"/>
       <c r="O2" s="6"/>
-    </row>
-    <row r="3" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P2" s="6"/>
+    </row>
+    <row r="3" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="J3" s="4"/>
-      <c r="P3" s="8"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q3" s="8"/>
+    </row>
+    <row r="4" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="6"/>
       <c r="L4" s="6"/>
       <c r="M4" s="6"/>
       <c r="N4" s="6"/>
       <c r="O4" s="6"/>
-    </row>
-    <row r="5" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P4" s="6"/>
+    </row>
+    <row r="5" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
       <c r="L5" s="6"/>
       <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
-    </row>
-    <row r="6" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P5" s="6"/>
+    </row>
+    <row r="6" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="4"/>
       <c r="C6" s="4"/>
       <c r="D6" s="4"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="6"/>
       <c r="N6" s="6"/>
       <c r="O6" s="6"/>
-    </row>
-    <row r="7" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P6" s="6"/>
+    </row>
+    <row r="7" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B7" s="33" t="s">
+        <v>117</v>
+      </c>
+      <c r="C7" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="E7" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="F7" s="33" t="s">
         <v>59</v>
       </c>
-      <c r="C7" s="33" t="s">
+      <c r="G7" s="33" t="s">
         <v>60</v>
       </c>
-      <c r="D7" s="33" t="s">
+      <c r="H7" s="19" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="I7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="J7" s="19" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="K7" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="L7" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="M7" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="L7" s="19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N7" s="33" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="O7" s="33" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-    <row r="8" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>118</v>
+      </c>
+      <c r="P7" s="33" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q7" s="20"/>
+    </row>
+    <row r="8" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="22">
         <v>50540</v>
       </c>
       <c r="C8" s="22">
         <v>50870</v>
       </c>
       <c r="D8" s="22">
         <v>51637</v>
       </c>
       <c r="E8" s="22">
         <v>53024</v>
       </c>
       <c r="F8" s="22">
         <v>54183</v>
       </c>
       <c r="G8" s="22">
         <v>53263</v>
       </c>
       <c r="H8" s="22">
         <v>53462</v>
       </c>
       <c r="I8" s="22">
         <v>53723</v>
       </c>
       <c r="J8" s="22">
         <v>53873</v>
       </c>
       <c r="K8" s="22">
         <v>53860</v>
       </c>
       <c r="L8" s="22">
         <v>54303</v>
       </c>
       <c r="M8" s="22">
-        <v>54756</v>
+        <v>54758</v>
       </c>
       <c r="N8" s="22">
-        <v>55409</v>
+        <v>55411</v>
       </c>
       <c r="O8" s="22">
         <v>56198</v>
       </c>
-      <c r="P8" s="34" t="s">
+      <c r="P8" s="22">
+        <v>56492</v>
+      </c>
+      <c r="Q8" s="34" t="s">
         <v>5</v>
       </c>
-      <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
       <c r="T8" s="6"/>
       <c r="U8" s="6"/>
-    </row>
-    <row r="9" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V8" s="6"/>
+    </row>
+    <row r="9" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="23" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="24">
         <v>5205</v>
       </c>
       <c r="C9" s="24">
         <v>5356</v>
       </c>
       <c r="D9" s="24">
         <v>5918</v>
       </c>
       <c r="E9" s="24">
         <v>6949</v>
       </c>
       <c r="F9" s="24">
         <v>7058</v>
       </c>
       <c r="G9" s="24">
         <v>7130</v>
       </c>
       <c r="H9" s="24">
         <v>7008</v>
       </c>
       <c r="I9" s="24">
         <v>6888</v>
       </c>
       <c r="J9" s="24">
         <v>7023</v>
       </c>
       <c r="K9" s="24">
         <v>7224</v>
       </c>
       <c r="L9" s="24">
         <v>7346</v>
       </c>
       <c r="M9" s="24">
         <v>7382</v>
       </c>
       <c r="N9" s="24">
         <v>7540</v>
       </c>
       <c r="O9" s="24">
         <v>7697</v>
       </c>
-      <c r="P9" s="34" t="s">
+      <c r="P9" s="24">
+        <v>7676</v>
+      </c>
+      <c r="Q9" s="34" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="10" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="23" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="24">
         <v>19738</v>
       </c>
       <c r="C10" s="24">
         <v>19881</v>
       </c>
       <c r="D10" s="24">
         <v>20101</v>
       </c>
       <c r="E10" s="24">
         <v>20348</v>
       </c>
       <c r="F10" s="24">
         <v>20606</v>
       </c>
       <c r="G10" s="24">
         <v>20908</v>
       </c>
       <c r="H10" s="24">
         <v>21094</v>
       </c>
       <c r="I10" s="24">
         <v>21862</v>
       </c>
       <c r="J10" s="24">
         <v>21990</v>
       </c>
       <c r="K10" s="24">
         <v>21928</v>
       </c>
       <c r="L10" s="24">
         <v>21835</v>
       </c>
       <c r="M10" s="24">
         <v>22057</v>
       </c>
       <c r="N10" s="24">
         <v>22442</v>
       </c>
       <c r="O10" s="24">
-        <v>22635</v>
-[...1 lines deleted...]
-      <c r="P10" s="34" t="s">
+        <v>22636</v>
+      </c>
+      <c r="P10" s="24">
+        <v>23095</v>
+      </c>
+      <c r="Q10" s="34" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B11" s="24">
-        <v>10830</v>
+        <v>10829</v>
       </c>
       <c r="C11" s="24">
         <v>10875</v>
       </c>
       <c r="D11" s="24">
         <v>10877</v>
       </c>
       <c r="E11" s="24">
         <v>11037</v>
       </c>
       <c r="F11" s="24">
         <v>10713</v>
       </c>
       <c r="G11" s="24">
         <v>10616</v>
       </c>
       <c r="H11" s="24">
         <v>10783</v>
       </c>
       <c r="I11" s="24">
         <v>11392</v>
       </c>
       <c r="J11" s="24">
         <v>11456</v>
       </c>
       <c r="K11" s="24">
         <v>11340</v>
       </c>
       <c r="L11" s="24">
         <v>11518</v>
       </c>
       <c r="M11" s="24">
         <v>11596</v>
       </c>
       <c r="N11" s="24">
         <v>11897</v>
       </c>
       <c r="O11" s="24">
-        <v>12010</v>
-[...1 lines deleted...]
-      <c r="P11" s="34" t="s">
+        <v>12009</v>
+      </c>
+      <c r="P11" s="24">
+        <v>12002</v>
+      </c>
+      <c r="Q11" s="34" t="s">
         <v>1</v>
       </c>
-      <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
       <c r="T11" s="6"/>
       <c r="U11" s="6"/>
-    </row>
-    <row r="12" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V11" s="6"/>
+    </row>
+    <row r="12" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="25" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="26">
-        <v>2392</v>
+        <v>2391</v>
       </c>
       <c r="C12" s="26">
         <v>2437</v>
       </c>
       <c r="D12" s="26">
         <v>2419</v>
       </c>
       <c r="E12" s="26">
         <v>2452</v>
       </c>
       <c r="F12" s="26">
         <v>2164</v>
       </c>
       <c r="G12" s="26">
         <v>2126</v>
       </c>
       <c r="H12" s="26">
         <v>2209</v>
       </c>
       <c r="I12" s="26">
         <v>2209</v>
       </c>
       <c r="J12" s="26">
         <v>2250</v>
       </c>
       <c r="K12" s="26">
         <v>2238</v>
       </c>
       <c r="L12" s="26">
         <v>2167</v>
       </c>
       <c r="M12" s="26">
         <v>2247</v>
       </c>
       <c r="N12" s="26">
         <v>2395</v>
       </c>
       <c r="O12" s="26">
         <v>2458</v>
       </c>
-      <c r="P12" s="35" t="s">
+      <c r="P12" s="26">
+        <v>2791</v>
+      </c>
+      <c r="Q12" s="35" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="25" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="26">
         <v>8438</v>
       </c>
       <c r="C13" s="26">
         <v>8438</v>
       </c>
       <c r="D13" s="26">
         <v>8458</v>
       </c>
       <c r="E13" s="26">
         <v>8585</v>
       </c>
       <c r="F13" s="26">
         <v>8549</v>
       </c>
       <c r="G13" s="26">
         <v>8490</v>
       </c>
       <c r="H13" s="26">
         <v>8574</v>
       </c>
       <c r="I13" s="26">
         <v>8511</v>
       </c>
       <c r="J13" s="26">
         <v>8583</v>
       </c>
       <c r="K13" s="26">
         <v>8507</v>
       </c>
       <c r="L13" s="26">
         <v>8784</v>
       </c>
       <c r="M13" s="26">
         <v>8774</v>
       </c>
       <c r="N13" s="26">
         <v>8895</v>
       </c>
       <c r="O13" s="26">
         <v>8940</v>
       </c>
-      <c r="P13" s="35" t="s">
+      <c r="P13" s="26">
+        <v>8947</v>
+      </c>
+      <c r="Q13" s="35" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="26">
         <v>0</v>
       </c>
       <c r="C14" s="26">
         <v>0</v>
       </c>
       <c r="D14" s="26">
         <v>0</v>
       </c>
       <c r="E14" s="26">
         <v>0</v>
       </c>
       <c r="F14" s="26">
         <v>0</v>
       </c>
       <c r="G14" s="26">
         <v>0</v>
       </c>
       <c r="H14" s="26">
         <v>0</v>
       </c>
       <c r="I14" s="26">
         <v>672</v>
       </c>
       <c r="J14" s="26">
         <v>623</v>
       </c>
       <c r="K14" s="26">
         <v>595</v>
       </c>
       <c r="L14" s="26">
         <v>567</v>
       </c>
       <c r="M14" s="26">
         <v>575</v>
       </c>
       <c r="N14" s="26">
         <v>607</v>
       </c>
       <c r="O14" s="26">
-        <v>612</v>
-[...1 lines deleted...]
-      <c r="P14" s="35" t="s">
+        <v>611</v>
+      </c>
+      <c r="P14" s="26">
+        <v>264</v>
+      </c>
+      <c r="Q14" s="35" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="15" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="15" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="24">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="C15" s="24">
         <v>1193</v>
       </c>
       <c r="D15" s="24">
         <v>1238</v>
       </c>
       <c r="E15" s="24">
         <v>1189</v>
       </c>
       <c r="F15" s="24">
         <v>1441</v>
       </c>
       <c r="G15" s="24">
         <v>1412</v>
       </c>
       <c r="H15" s="24">
         <v>1353</v>
       </c>
       <c r="I15" s="24">
         <v>0</v>
       </c>
       <c r="J15" s="24">
         <v>0</v>
       </c>
       <c r="K15" s="24">
         <v>0</v>
       </c>
       <c r="L15" s="24">
         <v>0</v>
       </c>
       <c r="M15" s="24">
         <v>0</v>
       </c>
       <c r="N15" s="24">
         <v>0</v>
       </c>
       <c r="O15" s="24">
         <v>0</v>
       </c>
-      <c r="P15" s="34" t="s">
+      <c r="P15" s="24">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="34" t="s">
         <v>18</v>
       </c>
-      <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
       <c r="T15" s="6"/>
       <c r="U15" s="6"/>
-    </row>
-    <row r="16" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V15" s="6"/>
+    </row>
+    <row r="16" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="24">
         <v>378</v>
       </c>
       <c r="C16" s="24">
         <v>372</v>
       </c>
       <c r="D16" s="24">
         <v>406</v>
       </c>
       <c r="E16" s="24">
         <v>421</v>
       </c>
       <c r="F16" s="24">
         <v>426</v>
       </c>
       <c r="G16" s="24">
         <v>505</v>
       </c>
       <c r="H16" s="24">
         <v>580</v>
       </c>
       <c r="I16" s="24">
         <v>609</v>
       </c>
       <c r="J16" s="24">
         <v>343</v>
       </c>
       <c r="K16" s="24">
         <v>413</v>
       </c>
       <c r="L16" s="24">
         <v>287</v>
       </c>
       <c r="M16" s="24">
         <v>267</v>
       </c>
       <c r="N16" s="24">
         <v>367</v>
       </c>
       <c r="O16" s="24">
         <v>384</v>
       </c>
-      <c r="P16" s="34" t="s">
+      <c r="P16" s="24">
+        <v>490</v>
+      </c>
+      <c r="Q16" s="34" t="s">
         <v>20</v>
       </c>
-      <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
-    </row>
-    <row r="17" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V16" s="6"/>
+    </row>
+    <row r="17" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="24">
         <v>6773</v>
       </c>
       <c r="C17" s="24">
         <v>6827</v>
       </c>
       <c r="D17" s="24">
         <v>6565</v>
       </c>
       <c r="E17" s="24">
         <v>6527</v>
       </c>
       <c r="F17" s="24">
         <v>7200</v>
       </c>
       <c r="G17" s="24">
         <v>7119</v>
       </c>
       <c r="H17" s="24">
         <v>6953</v>
       </c>
       <c r="I17" s="24">
         <v>6931</v>
       </c>
       <c r="J17" s="24">
         <v>6890</v>
       </c>
       <c r="K17" s="24">
         <v>6682</v>
       </c>
       <c r="L17" s="24">
         <v>6727</v>
       </c>
       <c r="M17" s="24">
-        <v>6794</v>
+        <v>6796</v>
       </c>
       <c r="N17" s="24">
-        <v>6563</v>
+        <v>6565</v>
       </c>
       <c r="O17" s="24">
         <v>7008</v>
       </c>
-      <c r="P17" s="34" t="s">
+      <c r="P17" s="24">
+        <v>6932</v>
+      </c>
+      <c r="Q17" s="34" t="s">
         <v>33</v>
       </c>
-      <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
       <c r="T17" s="6"/>
       <c r="U17" s="6"/>
-    </row>
-    <row r="18" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V17" s="6"/>
+    </row>
+    <row r="18" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="27" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="B18" s="26">
         <v>6042</v>
       </c>
       <c r="C18" s="26">
         <v>6126</v>
       </c>
       <c r="D18" s="26">
         <v>5896</v>
       </c>
       <c r="E18" s="26">
         <v>5863</v>
       </c>
       <c r="F18" s="26">
         <v>6708</v>
       </c>
       <c r="G18" s="26">
         <v>6738</v>
       </c>
       <c r="H18" s="26">
         <v>6624</v>
       </c>
       <c r="I18" s="26">
         <v>6609</v>
       </c>
       <c r="J18" s="26">
         <v>6563</v>
       </c>
       <c r="K18" s="26">
         <v>6352</v>
       </c>
       <c r="L18" s="26">
         <v>6358</v>
       </c>
       <c r="M18" s="28">
-        <v>6451</v>
+        <v>6453</v>
       </c>
       <c r="N18" s="26">
-        <v>6268</v>
+        <v>6270</v>
       </c>
       <c r="O18" s="26">
         <v>6682</v>
       </c>
-      <c r="P18" s="36" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P18" s="26">
+        <v>6652</v>
+      </c>
+      <c r="Q18" s="36" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="27" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="B19" s="26">
         <v>181</v>
       </c>
       <c r="C19" s="26">
         <v>180</v>
       </c>
       <c r="D19" s="26">
         <v>205</v>
       </c>
       <c r="E19" s="26">
         <v>220</v>
       </c>
       <c r="F19" s="26">
         <v>318</v>
       </c>
       <c r="G19" s="26">
         <v>317</v>
       </c>
       <c r="H19" s="26">
         <v>329</v>
       </c>
       <c r="I19" s="26">
         <v>322</v>
       </c>
       <c r="J19" s="26">
         <v>327</v>
       </c>
       <c r="K19" s="26">
         <v>322</v>
       </c>
       <c r="L19" s="26">
         <v>361</v>
       </c>
       <c r="M19" s="26">
         <v>335</v>
       </c>
       <c r="N19" s="26">
         <v>295</v>
       </c>
       <c r="O19" s="26">
         <v>320</v>
       </c>
-      <c r="P19" s="36" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P19" s="26">
+        <v>280</v>
+      </c>
+      <c r="Q19" s="36" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="25" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B20" s="26">
         <v>69</v>
       </c>
       <c r="C20" s="26">
         <v>77</v>
       </c>
       <c r="D20" s="26">
         <v>52</v>
       </c>
       <c r="E20" s="26">
         <v>72</v>
       </c>
       <c r="F20" s="26">
         <v>93</v>
       </c>
       <c r="G20" s="26">
         <v>0</v>
       </c>
       <c r="H20" s="26">
         <v>0</v>
       </c>
       <c r="I20" s="26">
         <v>0</v>
       </c>
       <c r="J20" s="26">
         <v>0</v>
       </c>
       <c r="K20" s="26">
         <v>8</v>
       </c>
       <c r="L20" s="26">
         <v>8</v>
       </c>
       <c r="M20" s="26">
         <v>8</v>
       </c>
       <c r="N20" s="26">
         <v>0</v>
       </c>
       <c r="O20" s="26">
         <v>6</v>
       </c>
-      <c r="P20" s="35" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P20" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="35" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="25" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B21" s="26">
         <v>341</v>
       </c>
       <c r="C21" s="26">
         <v>303</v>
       </c>
       <c r="D21" s="26">
         <v>286</v>
       </c>
       <c r="E21" s="26">
         <v>271</v>
       </c>
       <c r="F21" s="26">
         <v>0</v>
       </c>
       <c r="G21" s="26">
         <v>0</v>
       </c>
       <c r="H21" s="26">
         <v>0</v>
       </c>
       <c r="I21" s="26">
         <v>0</v>
       </c>
       <c r="J21" s="26">
         <v>0</v>
       </c>
       <c r="K21" s="26">
         <v>0</v>
       </c>
       <c r="L21" s="26">
         <v>0</v>
       </c>
       <c r="M21" s="26">
         <v>0</v>
       </c>
       <c r="N21" s="26">
         <v>0</v>
       </c>
       <c r="O21" s="26">
         <v>0</v>
       </c>
-      <c r="P21" s="35" t="s">
-[...2 lines deleted...]
-      <c r="Q21" s="6"/>
+      <c r="P21" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="35" t="s">
+        <v>65</v>
+      </c>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
       <c r="T21" s="6"/>
       <c r="U21" s="6"/>
-    </row>
-    <row r="22" spans="1:21" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V21" s="6"/>
+    </row>
+    <row r="22" spans="1:22" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="25" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="B22" s="26">
         <v>140</v>
       </c>
       <c r="C22" s="26">
         <v>141</v>
       </c>
       <c r="D22" s="26">
         <v>126</v>
       </c>
       <c r="E22" s="26">
         <v>101</v>
       </c>
       <c r="F22" s="26">
         <v>81</v>
       </c>
       <c r="G22" s="26">
         <v>64</v>
       </c>
       <c r="H22" s="26">
         <v>0</v>
       </c>
       <c r="I22" s="26">
         <v>0</v>
       </c>
       <c r="J22" s="26">
         <v>0</v>
       </c>
       <c r="K22" s="26">
         <v>0</v>
       </c>
       <c r="L22" s="26">
         <v>0</v>
       </c>
       <c r="M22" s="26">
         <v>0</v>
       </c>
       <c r="N22" s="26">
         <v>0</v>
       </c>
       <c r="O22" s="26">
         <v>0</v>
       </c>
-      <c r="P22" s="35" t="s">
-[...2 lines deleted...]
-      <c r="Q22" s="12"/>
+      <c r="P22" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="35" t="s">
+        <v>67</v>
+      </c>
       <c r="R22" s="12"/>
       <c r="S22" s="12"/>
       <c r="T22" s="12"/>
       <c r="U22" s="12"/>
-    </row>
-    <row r="23" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V22" s="12"/>
+    </row>
+    <row r="23" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="24">
         <v>288</v>
       </c>
       <c r="C23" s="24">
         <v>266</v>
       </c>
       <c r="D23" s="24">
         <v>305</v>
       </c>
       <c r="E23" s="24">
         <v>294</v>
       </c>
       <c r="F23" s="24">
         <v>334</v>
       </c>
       <c r="G23" s="24">
         <v>312</v>
       </c>
       <c r="H23" s="24">
         <v>271</v>
       </c>
       <c r="I23" s="24">
         <v>300</v>
       </c>
       <c r="J23" s="24">
         <v>313</v>
       </c>
       <c r="K23" s="24">
         <v>292</v>
       </c>
       <c r="L23" s="24">
         <v>317</v>
       </c>
       <c r="M23" s="24">
         <v>334</v>
       </c>
       <c r="N23" s="24">
         <v>283</v>
       </c>
       <c r="O23" s="24">
         <v>307</v>
       </c>
-      <c r="P23" s="34" t="s">
+      <c r="P23" s="24">
+        <v>322</v>
+      </c>
+      <c r="Q23" s="34" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="24" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="23" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="24">
         <v>4651</v>
       </c>
       <c r="C24" s="24">
         <v>4585</v>
       </c>
       <c r="D24" s="24">
         <v>4650</v>
       </c>
       <c r="E24" s="24">
         <v>4742</v>
       </c>
       <c r="F24" s="24">
         <v>4771</v>
       </c>
       <c r="G24" s="24">
         <v>4544</v>
       </c>
       <c r="H24" s="24">
         <v>4683</v>
       </c>
       <c r="I24" s="24">
         <v>4805</v>
       </c>
       <c r="J24" s="24">
         <v>4979</v>
       </c>
       <c r="K24" s="24">
         <v>5121</v>
       </c>
       <c r="L24" s="24">
         <v>5292</v>
       </c>
       <c r="M24" s="24">
         <v>5198</v>
       </c>
       <c r="N24" s="24">
         <v>5274</v>
       </c>
       <c r="O24" s="24">
-        <v>5178</v>
-[...1 lines deleted...]
-      <c r="P24" s="34" t="s">
+        <v>5171</v>
+      </c>
+      <c r="P24" s="24">
+        <v>5097</v>
+      </c>
+      <c r="Q24" s="34" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="25" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="25" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="26">
         <v>3474</v>
       </c>
       <c r="C25" s="26">
         <v>3470</v>
       </c>
       <c r="D25" s="26">
         <v>3449</v>
       </c>
       <c r="E25" s="26">
         <v>3459</v>
       </c>
       <c r="F25" s="26">
         <v>3399</v>
       </c>
       <c r="G25" s="26">
         <v>3227</v>
       </c>
       <c r="H25" s="26">
         <v>3264</v>
       </c>
       <c r="I25" s="26">
         <v>3320</v>
       </c>
       <c r="J25" s="26">
         <v>3425</v>
       </c>
       <c r="K25" s="26">
         <v>3588</v>
       </c>
       <c r="L25" s="26">
         <v>3612</v>
       </c>
       <c r="M25" s="26">
         <v>3570</v>
       </c>
       <c r="N25" s="26">
         <v>3629</v>
       </c>
       <c r="O25" s="26">
         <v>3586</v>
       </c>
-      <c r="P25" s="35" t="s">
+      <c r="P25" s="26">
+        <v>3555</v>
+      </c>
+      <c r="Q25" s="35" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="26" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="26">
         <v>980</v>
       </c>
       <c r="C26" s="26">
         <v>912</v>
       </c>
       <c r="D26" s="26">
         <v>955</v>
       </c>
       <c r="E26" s="26">
         <v>992</v>
       </c>
       <c r="F26" s="26">
         <v>1070</v>
       </c>
       <c r="G26" s="26">
         <v>1010</v>
       </c>
       <c r="H26" s="26">
         <v>1118</v>
       </c>
       <c r="I26" s="26">
         <v>1141</v>
       </c>
       <c r="J26" s="26">
         <v>1199</v>
       </c>
       <c r="K26" s="26">
         <v>1219</v>
       </c>
       <c r="L26" s="26">
         <v>1359</v>
       </c>
       <c r="M26" s="26">
         <v>1288</v>
       </c>
       <c r="N26" s="26">
         <v>1240</v>
       </c>
       <c r="O26" s="26">
         <v>1198</v>
       </c>
-      <c r="P26" s="35" t="s">
+      <c r="P26" s="26">
+        <v>1191</v>
+      </c>
+      <c r="Q26" s="35" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="27" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="26">
         <v>197</v>
       </c>
       <c r="C27" s="26">
         <v>203</v>
       </c>
       <c r="D27" s="26">
         <v>246</v>
       </c>
       <c r="E27" s="26">
         <v>291</v>
       </c>
       <c r="F27" s="26">
         <v>295</v>
       </c>
       <c r="G27" s="26">
         <v>296</v>
       </c>
       <c r="H27" s="26">
         <v>294</v>
       </c>
       <c r="I27" s="26">
         <v>337</v>
       </c>
       <c r="J27" s="26">
         <v>346</v>
       </c>
       <c r="K27" s="26">
         <v>314</v>
       </c>
       <c r="L27" s="26">
         <v>321</v>
       </c>
       <c r="M27" s="26">
         <v>340</v>
       </c>
       <c r="N27" s="26">
         <v>405</v>
       </c>
       <c r="O27" s="26">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="P27" s="35" t="s">
+        <v>387</v>
+      </c>
+      <c r="P27" s="26">
+        <v>351</v>
+      </c>
+      <c r="Q27" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="Q27" s="6"/>
       <c r="R27" s="6"/>
       <c r="S27" s="6"/>
       <c r="T27" s="6"/>
       <c r="U27" s="6"/>
-    </row>
-    <row r="28" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V27" s="6"/>
+    </row>
+    <row r="28" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="26">
         <v>0</v>
       </c>
       <c r="C28" s="26">
         <v>0</v>
       </c>
       <c r="D28" s="26">
         <v>0</v>
       </c>
       <c r="E28" s="26">
         <v>0</v>
       </c>
       <c r="F28" s="26">
         <v>7</v>
       </c>
       <c r="G28" s="26">
         <v>11</v>
       </c>
       <c r="H28" s="26">
         <v>7</v>
       </c>
       <c r="I28" s="26">
         <v>7</v>
       </c>
       <c r="J28" s="26">
         <v>9</v>
       </c>
       <c r="K28" s="26">
         <v>0</v>
       </c>
       <c r="L28" s="26">
         <v>0</v>
       </c>
       <c r="M28" s="26">
         <v>0</v>
       </c>
       <c r="N28" s="26">
         <v>0</v>
       </c>
       <c r="O28" s="26">
         <v>0</v>
       </c>
-      <c r="P28" s="35" t="s">
+      <c r="P28" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="35" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="29" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="23" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="24">
         <v>122</v>
       </c>
       <c r="C29" s="24">
         <v>41</v>
       </c>
       <c r="D29" s="24">
         <v>58</v>
       </c>
       <c r="E29" s="24">
         <v>63</v>
       </c>
       <c r="F29" s="24">
         <v>58</v>
       </c>
       <c r="G29" s="24">
         <v>77</v>
       </c>
       <c r="H29" s="24">
         <v>96</v>
       </c>
       <c r="I29" s="24">
         <v>268</v>
       </c>
       <c r="J29" s="24">
         <v>277</v>
       </c>
       <c r="K29" s="24">
         <v>221</v>
       </c>
       <c r="L29" s="24">
         <v>284</v>
       </c>
       <c r="M29" s="24">
         <v>305</v>
       </c>
       <c r="N29" s="24">
         <v>285</v>
       </c>
       <c r="O29" s="24">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="P29" s="34" t="s">
+        <v>266</v>
+      </c>
+      <c r="P29" s="24">
+        <v>245</v>
+      </c>
+      <c r="Q29" s="34" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="30" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="25" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="26">
         <v>0</v>
       </c>
       <c r="C30" s="26">
         <v>32</v>
       </c>
       <c r="D30" s="26">
         <v>43</v>
       </c>
       <c r="E30" s="26">
         <v>44</v>
       </c>
       <c r="F30" s="26">
         <v>45</v>
       </c>
       <c r="G30" s="26">
         <v>63</v>
       </c>
       <c r="H30" s="26">
         <v>63</v>
       </c>
       <c r="I30" s="26">
         <v>109</v>
       </c>
       <c r="J30" s="26">
         <v>129</v>
       </c>
       <c r="K30" s="26">
         <v>77</v>
       </c>
       <c r="L30" s="26">
         <v>111</v>
       </c>
       <c r="M30" s="26">
         <v>118</v>
       </c>
       <c r="N30" s="26">
         <v>100</v>
       </c>
       <c r="O30" s="26">
         <v>98</v>
       </c>
-      <c r="P30" s="35" t="s">
+      <c r="P30" s="26">
+        <v>92</v>
+      </c>
+      <c r="Q30" s="35" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="31" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="29" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="26">
         <v>106</v>
       </c>
       <c r="C31" s="26">
         <v>0</v>
       </c>
       <c r="D31" s="26">
         <v>0</v>
       </c>
       <c r="E31" s="26">
         <v>0</v>
       </c>
       <c r="F31" s="26">
         <v>0</v>
       </c>
       <c r="G31" s="26">
         <v>0</v>
       </c>
       <c r="H31" s="26">
         <v>0</v>
       </c>
       <c r="I31" s="26">
         <v>0</v>
       </c>
       <c r="J31" s="26">
         <v>16</v>
       </c>
       <c r="K31" s="26">
         <v>13</v>
       </c>
       <c r="L31" s="26">
         <v>14</v>
       </c>
       <c r="M31" s="26">
         <v>16</v>
       </c>
       <c r="N31" s="26">
         <v>11</v>
       </c>
       <c r="O31" s="26">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P31" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="P31" s="26">
+        <v>11</v>
+      </c>
+      <c r="Q31" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="6"/>
       <c r="U31" s="6"/>
-    </row>
-    <row r="32" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="V31" s="6"/>
+    </row>
+    <row r="32" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="29" t="s">
         <v>47</v>
       </c>
       <c r="B32" s="26">
         <v>16</v>
       </c>
       <c r="C32" s="26">
         <v>9</v>
       </c>
       <c r="D32" s="26">
         <v>15</v>
       </c>
       <c r="E32" s="26">
         <v>19</v>
       </c>
       <c r="F32" s="26">
         <v>13</v>
       </c>
       <c r="G32" s="26">
         <v>14</v>
       </c>
       <c r="H32" s="26">
         <v>33</v>
       </c>
       <c r="I32" s="26">
         <v>159</v>
       </c>
       <c r="J32" s="26">
         <v>132</v>
       </c>
       <c r="K32" s="26">
         <v>131</v>
       </c>
       <c r="L32" s="26">
         <v>159</v>
       </c>
       <c r="M32" s="26">
         <v>171</v>
       </c>
       <c r="N32" s="26">
         <v>174</v>
       </c>
       <c r="O32" s="26">
         <v>161</v>
       </c>
-      <c r="P32" s="35" t="s">
+      <c r="P32" s="26">
+        <v>142</v>
+      </c>
+      <c r="Q32" s="35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="33" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="33" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="23" t="s">
         <v>29</v>
       </c>
       <c r="B33" s="24">
         <v>1373</v>
       </c>
       <c r="C33" s="24">
         <v>1474</v>
       </c>
       <c r="D33" s="24">
         <v>1519</v>
       </c>
       <c r="E33" s="24">
         <v>1454</v>
       </c>
       <c r="F33" s="24">
         <v>1576</v>
       </c>
       <c r="G33" s="24">
         <v>640</v>
       </c>
       <c r="H33" s="24">
         <v>641</v>
       </c>
       <c r="I33" s="24">
         <v>668</v>
       </c>
       <c r="J33" s="24">
         <v>602</v>
       </c>
       <c r="K33" s="24">
         <v>639</v>
       </c>
       <c r="L33" s="24">
         <v>697</v>
       </c>
       <c r="M33" s="24">
         <v>823</v>
       </c>
       <c r="N33" s="24">
         <v>758</v>
       </c>
       <c r="O33" s="24">
         <v>720</v>
       </c>
-      <c r="P33" s="34" t="s">
+      <c r="P33" s="24">
+        <v>633</v>
+      </c>
+      <c r="Q33" s="34" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="34" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="25" t="s">
         <v>30</v>
       </c>
       <c r="B34" s="26">
         <v>79</v>
       </c>
       <c r="C34" s="26">
         <v>75</v>
       </c>
       <c r="D34" s="26">
         <v>94</v>
       </c>
       <c r="E34" s="26">
         <v>89</v>
       </c>
       <c r="F34" s="26">
         <v>134</v>
       </c>
       <c r="G34" s="26">
         <v>133</v>
       </c>
       <c r="H34" s="30">
         <v>155</v>
       </c>
       <c r="I34" s="26">
         <v>172</v>
       </c>
       <c r="J34" s="26">
         <v>182</v>
       </c>
       <c r="K34" s="26">
         <v>183</v>
       </c>
       <c r="L34" s="26">
         <v>229</v>
       </c>
       <c r="M34" s="26">
         <v>266</v>
       </c>
       <c r="N34" s="26">
         <v>266</v>
       </c>
       <c r="O34" s="26">
         <v>238</v>
       </c>
-      <c r="P34" s="35" t="s">
+      <c r="P34" s="26">
+        <v>218</v>
+      </c>
+      <c r="Q34" s="35" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="35" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="35" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="25" t="s">
         <v>31</v>
       </c>
       <c r="B35" s="26">
         <v>421</v>
       </c>
       <c r="C35" s="26">
         <v>435</v>
       </c>
       <c r="D35" s="26">
         <v>488</v>
       </c>
       <c r="E35" s="26">
         <v>520</v>
       </c>
       <c r="F35" s="26">
         <v>529</v>
       </c>
       <c r="G35" s="26">
         <v>471</v>
       </c>
       <c r="H35" s="30">
         <v>457</v>
       </c>
       <c r="I35" s="26">
         <v>456</v>
       </c>
       <c r="J35" s="26">
         <v>397</v>
       </c>
       <c r="K35" s="26">
         <v>420</v>
       </c>
       <c r="L35" s="26">
         <v>444</v>
       </c>
       <c r="M35" s="26">
         <v>499</v>
       </c>
       <c r="N35" s="26">
         <v>446</v>
       </c>
       <c r="O35" s="26">
         <v>424</v>
       </c>
-      <c r="P35" s="35" t="s">
+      <c r="P35" s="26">
+        <v>364</v>
+      </c>
+      <c r="Q35" s="35" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="36" spans="1:16" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:17" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B36" s="26">
         <v>35</v>
       </c>
       <c r="C36" s="26">
         <v>51</v>
       </c>
       <c r="D36" s="26">
         <v>46</v>
       </c>
       <c r="E36" s="26">
         <v>40</v>
       </c>
       <c r="F36" s="26">
         <v>28</v>
       </c>
       <c r="G36" s="26">
         <v>33</v>
       </c>
       <c r="H36" s="30">
         <v>27</v>
       </c>
       <c r="I36" s="26">
         <v>38</v>
       </c>
       <c r="J36" s="26">
         <v>18</v>
       </c>
       <c r="K36" s="26">
         <v>33</v>
       </c>
       <c r="L36" s="26">
         <v>20</v>
       </c>
       <c r="M36" s="26">
         <v>53</v>
       </c>
       <c r="N36" s="26">
         <v>38</v>
       </c>
       <c r="O36" s="26">
         <v>49</v>
       </c>
-      <c r="P36" s="35" t="s">
+      <c r="P36" s="26">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q36" s="35" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="31" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="B37" s="32">
         <v>838</v>
       </c>
       <c r="C37" s="32">
         <v>913</v>
       </c>
       <c r="D37" s="32">
         <v>891</v>
       </c>
       <c r="E37" s="32">
         <v>805</v>
       </c>
       <c r="F37" s="32">
         <v>885</v>
       </c>
       <c r="G37" s="32">
         <v>3</v>
       </c>
       <c r="H37" s="32">
         <v>2</v>
       </c>
       <c r="I37" s="32">
         <v>2</v>
       </c>
       <c r="J37" s="32">
         <v>5</v>
       </c>
       <c r="K37" s="32">
         <v>3</v>
       </c>
       <c r="L37" s="32">
         <v>4</v>
       </c>
       <c r="M37" s="32">
         <v>5</v>
       </c>
       <c r="N37" s="32">
         <v>8</v>
       </c>
       <c r="O37" s="32">
         <v>9</v>
       </c>
-      <c r="P37" s="37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P37" s="32">
+        <v>7</v>
+      </c>
+      <c r="Q37" s="37" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="38" spans="1:17" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
       <c r="B38" s="13"/>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="13"/>
       <c r="G38" s="13"/>
       <c r="H38" s="13"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
       <c r="L38" s="14"/>
       <c r="M38" s="14"/>
       <c r="N38" s="14"/>
       <c r="O38" s="14"/>
-      <c r="P38" s="15"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P38" s="14"/>
+      <c r="Q38" s="15"/>
+    </row>
+    <row r="39" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="40" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="10" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B40" s="16"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
       <c r="F40" s="16"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
       <c r="J40" s="16"/>
       <c r="K40" s="16"/>
       <c r="L40" s="16"/>
       <c r="M40" s="16"/>
       <c r="N40" s="16"/>
       <c r="O40" s="16"/>
       <c r="P40" s="16"/>
-    </row>
-    <row r="41" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q40" s="16"/>
+    </row>
+    <row r="41" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:17" s="11" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="10" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="43" spans="1:17" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="10" t="s">
         <v>55</v>
-      </c>
-[...8 lines deleted...]
-        <v>57</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
       <c r="I43" s="11"/>
       <c r="J43" s="11"/>
       <c r="K43" s="11"/>
       <c r="L43" s="11"/>
       <c r="M43" s="11"/>
       <c r="N43" s="11"/>
       <c r="O43" s="11"/>
       <c r="P43" s="11"/>
-    </row>
-    <row r="44" spans="1:16" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q43" s="11"/>
+    </row>
+    <row r="44" spans="1:17" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="10"/>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="11"/>
       <c r="I44" s="11"/>
       <c r="J44" s="11"/>
       <c r="K44" s="11"/>
       <c r="L44" s="11"/>
       <c r="M44" s="11"/>
       <c r="N44" s="11"/>
       <c r="O44" s="11"/>
       <c r="P44" s="11"/>
-    </row>
-    <row r="45" spans="1:16" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Q44" s="11"/>
+    </row>
+    <row r="45" spans="1:17" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="11" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="I45" s="14"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="14"/>
       <c r="O45" s="14"/>
-    </row>
-    <row r="46" spans="1:16" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P45" s="14"/>
+    </row>
+    <row r="46" spans="1:17" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="11" t="s">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c r="B46" s="17"/>
       <c r="C46" s="17"/>
       <c r="D46" s="17"/>
       <c r="E46" s="17"/>
       <c r="F46" s="17"/>
       <c r="G46" s="17"/>
       <c r="H46" s="17"/>
       <c r="I46" s="13"/>
       <c r="J46" s="13"/>
       <c r="K46" s="13"/>
       <c r="L46" s="13"/>
       <c r="M46" s="13"/>
       <c r="N46" s="13"/>
       <c r="O46" s="13"/>
-      <c r="P46" s="17"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P46" s="13"/>
+      <c r="Q46" s="17"/>
+    </row>
+    <row r="47" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="9"/>
       <c r="B47" s="14"/>
       <c r="C47" s="14"/>
       <c r="D47" s="14"/>
       <c r="E47" s="14"/>
       <c r="F47" s="14"/>
       <c r="G47" s="14"/>
       <c r="H47" s="14"/>
       <c r="I47" s="14"/>
       <c r="J47" s="14"/>
       <c r="K47" s="14"/>
       <c r="L47" s="14"/>
       <c r="M47" s="14"/>
       <c r="N47" s="14"/>
       <c r="O47" s="14"/>
-      <c r="P47" s="9"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="P47" s="14"/>
+      <c r="Q47" s="9"/>
+    </row>
+    <row r="48" spans="1:17" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="9" t="s">
-        <v>73</v>
+        <v>116</v>
       </c>
       <c r="B48" s="14"/>
       <c r="C48" s="14"/>
       <c r="D48" s="14"/>
       <c r="E48" s="14"/>
       <c r="F48" s="14"/>
       <c r="G48" s="14"/>
       <c r="H48" s="14"/>
       <c r="I48" s="14"/>
       <c r="J48" s="14"/>
       <c r="K48" s="14"/>
       <c r="L48" s="14"/>
       <c r="M48" s="14"/>
       <c r="N48" s="14"/>
       <c r="O48" s="14"/>
-      <c r="P48" s="9"/>
+      <c r="P48" s="14"/>
+      <c r="Q48" s="9"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F82DF785-8390-433C-99AE-1A6C3D3533ED}">
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="7.375" style="40" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" style="40" customWidth="1"/>
     <col min="2" max="2" width="33" style="40" customWidth="1"/>
     <col min="3" max="3" width="3" style="40" customWidth="1"/>
-    <col min="4" max="4" width="7.375" style="40" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="40" customWidth="1"/>
     <col min="5" max="5" width="33" style="40" customWidth="1"/>
     <col min="6" max="16384" width="10" style="40"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A1" s="39" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="D1" s="39" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" s="42" customFormat="1" x14ac:dyDescent="0.15">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="42" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="41" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="41" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A3" s="43" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="B3" s="44" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="C3" s="45"/>
       <c r="D3" s="43" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="E3" s="43" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A4" s="46" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B4" s="47" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="C4" s="48"/>
       <c r="D4" s="46" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="E4" s="47" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A5" s="49" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="B5" s="50" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="C5" s="48"/>
       <c r="D5" s="49" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="E5" s="50" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A6" s="51" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B6" s="47" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C6" s="48"/>
       <c r="D6" s="51" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="E6" s="47" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A7" s="49" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B7" s="50" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C7" s="48"/>
       <c r="D7" s="49" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E7" s="50" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.25">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
       <c r="A8" s="46" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B8" s="47" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C8" s="48"/>
       <c r="D8" s="46" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E8" s="47" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A9" s="49" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B9" s="50" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C9" s="48"/>
       <c r="D9" s="49" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="E9" s="50" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A10" s="46" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B10" s="47" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C10" s="48"/>
       <c r="D10" s="46" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="E10" s="47" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A11" s="52" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="B11" s="53" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="C11" s="48"/>
       <c r="D11" s="52" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E11" s="53" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A12" s="54"/>
       <c r="D12" s="54"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A13" s="54"/>
       <c r="D13" s="54"/>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A14" s="55"/>
       <c r="D14" s="54"/>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A15" s="55"/>
       <c r="D15" s="54"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A16" s="54"/>
       <c r="D16" s="54"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" s="54"/>
       <c r="D17" s="54"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>