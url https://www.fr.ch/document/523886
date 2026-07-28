--- v0 (2025-12-05)
+++ v1 (2026-07-28)
@@ -1,84 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A4D3F578-EED9-4A0D-BAC3-FD2CF508B525}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29725"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{47018758-1D62-4C6F-8E86-746877EB0372}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" tabRatio="441" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19110" yWindow="0" windowWidth="19380" windowHeight="20970" tabRatio="441" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te244" sheetId="2" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'023b0939-a7be-4046-abd9-de12ec1e9c60'"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="119">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Degré secondaire II / Sekundarstufe II</t>
   </si>
   <si>
     <t>Degré tertiaire / Tertiärstufe</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
@@ -246,89 +241,68 @@
   <si>
     <t>Sekundarstufe I</t>
   </si>
   <si>
     <t>Berufliche Grundbildung</t>
   </si>
   <si>
     <t>Berufsmaturität</t>
   </si>
   <si>
     <t>Allgemeinbildende Ausbildungen Sek. II</t>
   </si>
   <si>
     <t>Zusatzausbildungen Sekundarstufe II</t>
   </si>
   <si>
     <t>Höhere Berufsbildung</t>
   </si>
   <si>
     <t>Fachhochschulen</t>
   </si>
   <si>
     <t>Universitäre Hochschulen</t>
   </si>
   <si>
-    <t>Suisse / Schweiz (2023/24)</t>
-[...1 lines deleted...]
-  <si>
     <t>FS-CH¹</t>
   </si>
   <si>
-    <t>Canton de Fribourg (2023/24)</t>
-[...7 lines deleted...]
-  <si>
     <t>Canton de Fribourgʳ</t>
   </si>
   <si>
     <t>2023/24</t>
   </si>
   <si>
     <t>¹Formation universitaire à distance Suisse et Institut universitaire Kurt Bösch / Universitäre Fernstudien Schweiz und Universitäres Institut Kurt Bösch</t>
   </si>
   <si>
     <t>²Selon LAgg du 19.9.1995 et Statuts Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Fribourg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
   </si>
   <si>
     <t>²Gemäss AggG vom 19.9.1995 und Statuten Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Freiburg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg / Amt für Statistik des Kantons Freiburg, te25-244</t>
-[...7 lines deleted...]
-  <si>
     <t>Übergangsaus-bildungen Sek. I - Sek. II</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -381,54 +355,81 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Élèves et étudiants, selon l'enseignement suivi, canton, district et agglomération, de 2017/18 à 2023/24</t>
-[...2 lines deleted...]
-    <t>Élèves et étudiants dénombrés à leur lieu d'école et non à leur domicile / Schüler und Studenten am Schulort gezählt (nicht am Wohnort)</t>
+    <t>Schüler und Studenten nach Schulstufe, Kanton, Bezirk und Agglomeration von 2017/18 bis 2024/25</t>
+  </si>
+  <si>
+    <t>Elèves et étudiants dénombrés à leur lieu d'école et non à leur domicile / Schüler und Studenten am Schulort gezählt (nicht am Wohnort)</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2024/25)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2024/25)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2024/25)</t>
+  </si>
+  <si>
+    <t>Agglo Fribourg-Freiburg (2024/25)²</t>
+  </si>
+  <si>
+    <t>2024/25</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Schul- und Berufsbildung, Neuenburg / Amt für Statistik des Kantons Freiburg, te26-244</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 26.03.2026</t>
+  </si>
+  <si>
+    <t>Élèves et étudiants, selon l'enseignement suivi, canton, district et agglomération, de 2017/18 à 2024/25</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="167" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1095,51 +1096,51 @@
       <color rgb="FFF0F0F0"/>
       <color rgb="FFF0CCCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="66675" cy="188530"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Texte 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110716A9-9CA1-443B-809B-AE8196BBFC14}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1">
           <a:spLocks noChangeArrowheads="1"/>
         </xdr:cNvSpPr>
       </xdr:nvSpPr>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="7286625" y="13906500"/>
           <a:ext cx="66675" cy="188530"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
@@ -1423,114 +1424,118 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77C8F2EA-F201-4F41-84C7-63FD99BDEBC0}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M64"/>
+  <dimension ref="A1:M65"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.58203125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="10.625" style="1"/>
+    <col min="1" max="1" width="20.58203125" style="1" customWidth="1"/>
+    <col min="2" max="12" width="10.58203125" style="2"/>
+    <col min="13" max="16384" width="10.58203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="20" customFormat="1" ht="11.25">
+    <row r="1" spans="1:13" s="20" customFormat="1">
       <c r="A1" s="52" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B1" s="51"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="50"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:13" ht="11.25">
+    <row r="2" spans="1:13" ht="10">
       <c r="A2" s="49" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="B2" s="46"/>
       <c r="C2" s="46"/>
       <c r="D2" s="46"/>
       <c r="E2" s="46"/>
       <c r="F2" s="46"/>
       <c r="G2" s="46"/>
       <c r="H2" s="46"/>
       <c r="I2" s="48"/>
       <c r="J2" s="3"/>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:13" ht="11.25">
+    <row r="3" spans="1:13" ht="10">
       <c r="A3" s="49" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
       <c r="D3" s="46"/>
       <c r="E3" s="48"/>
       <c r="F3" s="46"/>
       <c r="G3" s="46"/>
       <c r="H3" s="46"/>
       <c r="I3" s="46"/>
       <c r="J3" s="3"/>
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:13" ht="10.5" customHeight="1">
       <c r="A4" s="13" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B4" s="46"/>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="48"/>
       <c r="G4" s="48"/>
       <c r="H4" s="48"/>
       <c r="I4" s="48"/>
       <c r="J4" s="3"/>
       <c r="L4" s="1"/>
     </row>
     <row r="5" spans="1:13" ht="10.5" customHeight="1">
       <c r="A5" s="47"/>
       <c r="B5" s="46"/>
       <c r="C5" s="46"/>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="45"/>
       <c r="G5" s="45"/>
       <c r="H5" s="45"/>
       <c r="I5" s="45"/>
       <c r="J5" s="3"/>
       <c r="L5" s="30"/>
     </row>
@@ -1587,1641 +1592,1713 @@
         <v>56</v>
       </c>
       <c r="K7" s="36" t="s">
         <v>57</v>
       </c>
       <c r="L7" s="36" t="s">
         <v>58</v>
       </c>
       <c r="M7" s="36" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="34" customFormat="1" ht="27" customHeight="1">
       <c r="A8" s="35"/>
       <c r="B8" s="35"/>
       <c r="C8" s="35" t="s">
         <v>60</v>
       </c>
       <c r="D8" s="35" t="s">
         <v>61</v>
       </c>
       <c r="E8" s="35" t="s">
         <v>62</v>
       </c>
       <c r="F8" s="35" t="s">
-        <v>83</v>
+        <v>76</v>
       </c>
       <c r="G8" s="35" t="s">
         <v>63</v>
       </c>
       <c r="H8" s="35" t="s">
         <v>64</v>
       </c>
       <c r="I8" s="35" t="s">
         <v>65</v>
       </c>
       <c r="J8" s="35" t="s">
         <v>66</v>
       </c>
       <c r="K8" s="35" t="s">
         <v>67</v>
       </c>
       <c r="L8" s="35" t="s">
         <v>68</v>
       </c>
       <c r="M8" s="35" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="34" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="23" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="B9" s="26">
-        <v>1731924</v>
+        <v>1749232</v>
       </c>
       <c r="C9" s="26">
-        <v>184539</v>
+        <v>183960</v>
       </c>
       <c r="D9" s="26">
-        <v>553851</v>
+        <v>559459</v>
       </c>
       <c r="E9" s="26">
-        <v>285792</v>
+        <v>288187</v>
       </c>
       <c r="F9" s="26">
-        <v>18939</v>
+        <v>20873</v>
       </c>
       <c r="G9" s="26">
-        <v>214617</v>
+        <v>217096</v>
       </c>
       <c r="H9" s="26">
-        <v>10266</v>
+        <v>10492</v>
       </c>
       <c r="I9" s="26">
-        <v>109867</v>
+        <v>111894</v>
       </c>
       <c r="J9" s="26">
-        <v>16668</v>
+        <v>15560</v>
       </c>
       <c r="K9" s="26">
-        <v>60892</v>
+        <v>60377</v>
       </c>
       <c r="L9" s="26">
-        <v>107238</v>
+        <v>109092</v>
       </c>
       <c r="M9" s="25">
-        <v>169255</v>
+        <v>172242</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="34" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C10" s="27">
-        <v>15558</v>
+        <v>15580</v>
       </c>
       <c r="D10" s="27">
-        <v>46243</v>
+        <v>46672</v>
       </c>
       <c r="E10" s="27">
-        <v>23886</v>
+        <v>23996</v>
       </c>
       <c r="F10" s="27">
-        <v>1337</v>
+        <v>1398</v>
       </c>
       <c r="G10" s="27">
-        <v>15663</v>
+        <v>16092</v>
       </c>
       <c r="H10" s="27">
-        <v>672</v>
+        <v>654</v>
       </c>
       <c r="I10" s="27">
-        <v>5591</v>
+        <v>5803</v>
       </c>
       <c r="J10" s="27">
-        <v>1756</v>
+        <v>1574</v>
       </c>
       <c r="K10" s="27">
-        <v>4065</v>
+        <v>4194</v>
       </c>
       <c r="L10" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M10" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="33" customFormat="1" ht="10.5" customHeight="1">
       <c r="A11" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="27">
-        <v>1272</v>
+        <v>1258</v>
       </c>
       <c r="D11" s="27">
-        <v>3785</v>
+        <v>3864</v>
       </c>
       <c r="E11" s="27">
-        <v>1718</v>
+        <v>1737</v>
       </c>
       <c r="F11" s="27">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="G11" s="27">
-        <v>874</v>
+        <v>923</v>
       </c>
       <c r="H11" s="27">
-        <v>28</v>
+        <v>52</v>
       </c>
       <c r="I11" s="27">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="J11" s="27">
         <v>0</v>
       </c>
       <c r="K11" s="27">
         <v>0</v>
       </c>
       <c r="L11" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M11" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="10.5" customHeight="1">
       <c r="A12" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C12" s="27">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="D12" s="27">
-        <v>1103</v>
+        <v>1072</v>
       </c>
       <c r="E12" s="27">
-        <v>517</v>
+        <v>540</v>
       </c>
       <c r="F12" s="27">
         <v>0</v>
       </c>
       <c r="G12" s="27">
         <v>0</v>
       </c>
       <c r="H12" s="27">
         <v>0</v>
       </c>
       <c r="I12" s="27">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J12" s="27">
         <v>0</v>
       </c>
       <c r="K12" s="27">
         <v>0</v>
       </c>
       <c r="L12" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M12" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:13" s="32" customFormat="1" ht="10.5" customHeight="1">
       <c r="A13" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="27">
-        <v>5897</v>
+        <v>5758</v>
       </c>
       <c r="D13" s="27">
-        <v>18608</v>
+        <v>18785</v>
       </c>
       <c r="E13" s="27">
-        <v>9877</v>
+        <v>10018</v>
       </c>
       <c r="F13" s="27">
-        <v>452</v>
+        <v>500</v>
       </c>
       <c r="G13" s="27">
-        <v>5840</v>
+        <v>5946</v>
       </c>
       <c r="H13" s="27">
-        <v>212</v>
+        <v>228</v>
       </c>
       <c r="I13" s="27">
-        <v>4988</v>
+        <v>5096</v>
       </c>
       <c r="J13" s="27">
-        <v>321</v>
+        <v>335</v>
       </c>
       <c r="K13" s="27">
-        <v>1334</v>
+        <v>1333</v>
       </c>
       <c r="L13" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M13" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1">
       <c r="A14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="27">
-        <v>3908</v>
+        <v>3896</v>
       </c>
       <c r="D14" s="27">
-        <v>11259</v>
+        <v>11385</v>
       </c>
       <c r="E14" s="27">
-        <v>5456</v>
+        <v>5474</v>
       </c>
       <c r="F14" s="27">
-        <v>765</v>
+        <v>833</v>
       </c>
       <c r="G14" s="27">
-        <v>5651</v>
+        <v>5752</v>
       </c>
       <c r="H14" s="27">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="I14" s="27">
-        <v>4104</v>
+        <v>4161</v>
       </c>
       <c r="J14" s="27">
-        <v>465</v>
+        <v>403</v>
       </c>
       <c r="K14" s="27">
-        <v>1429</v>
+        <v>1285</v>
       </c>
       <c r="L14" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="31">
-        <v>13439</v>
+        <v>13731</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1">
       <c r="A15" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B15" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="27">
-        <v>20724</v>
+        <v>20613</v>
       </c>
       <c r="D15" s="27">
-        <v>63489</v>
+        <v>64123</v>
       </c>
       <c r="E15" s="27">
-        <v>33459</v>
+        <v>33581</v>
       </c>
       <c r="F15" s="27">
-        <v>2211</v>
+        <v>2612</v>
       </c>
       <c r="G15" s="27">
-        <v>28889</v>
+        <v>29127</v>
       </c>
       <c r="H15" s="27">
-        <v>1640</v>
+        <v>1612</v>
       </c>
       <c r="I15" s="27">
-        <v>8679</v>
+        <v>8910</v>
       </c>
       <c r="J15" s="27">
-        <v>1901</v>
+        <v>1883</v>
       </c>
       <c r="K15" s="27">
-        <v>7992</v>
+        <v>7618</v>
       </c>
       <c r="L15" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M15" s="31">
-        <v>18368</v>
+        <v>18220</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1">
       <c r="A16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B16" s="27">
-        <v>69109</v>
+        <v>69059</v>
       </c>
       <c r="C16" s="27">
-        <v>7697</v>
+        <v>7676</v>
       </c>
       <c r="D16" s="27">
-        <v>22635</v>
+        <v>23095</v>
       </c>
       <c r="E16" s="27">
-        <v>12010</v>
+        <v>12002</v>
       </c>
       <c r="F16" s="27">
-        <v>384</v>
+        <v>490</v>
       </c>
       <c r="G16" s="27">
-        <v>7008</v>
+        <v>6932</v>
       </c>
       <c r="H16" s="27">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="I16" s="27">
-        <v>5178</v>
+        <v>5097</v>
       </c>
       <c r="J16" s="27">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="K16" s="27">
-        <v>720</v>
+        <v>633</v>
       </c>
       <c r="L16" s="27">
-        <v>2744</v>
+        <v>2695</v>
       </c>
       <c r="M16" s="31">
-        <v>10167</v>
+        <v>9872</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="10.5" customHeight="1">
       <c r="A17" s="28" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C17" s="27">
-        <v>11069</v>
+        <v>11182</v>
       </c>
       <c r="D17" s="27">
-        <v>35671</v>
+        <v>36171</v>
       </c>
       <c r="E17" s="27">
-        <v>18073</v>
+        <v>18301</v>
       </c>
       <c r="F17" s="27">
-        <v>2711</v>
+        <v>2990</v>
       </c>
       <c r="G17" s="27">
-        <v>9007</v>
+        <v>9204</v>
       </c>
       <c r="H17" s="27">
-        <v>344</v>
+        <v>311</v>
       </c>
       <c r="I17" s="27">
-        <v>16358</v>
+        <v>16717</v>
       </c>
       <c r="J17" s="27">
-        <v>641</v>
+        <v>655</v>
       </c>
       <c r="K17" s="27">
-        <v>971</v>
+        <v>995</v>
       </c>
       <c r="L17" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M17" s="31">
-        <v>18518</v>
+        <v>18681</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="10.5" customHeight="1">
       <c r="A18" s="28" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="27">
-        <v>880</v>
+        <v>897</v>
       </c>
       <c r="D18" s="27">
-        <v>2635</v>
+        <v>2687</v>
       </c>
       <c r="E18" s="27">
-        <v>1276</v>
+        <v>1290</v>
       </c>
       <c r="F18" s="27">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="G18" s="27">
-        <v>1070</v>
+        <v>1037</v>
       </c>
       <c r="H18" s="27">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="I18" s="27">
-        <v>265</v>
+        <v>240</v>
       </c>
       <c r="J18" s="27">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="K18" s="27">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="L18" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M18" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="10.5" customHeight="1">
       <c r="A19" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C19" s="27">
-        <v>3668</v>
+        <v>3594</v>
       </c>
       <c r="D19" s="27">
-        <v>11024</v>
+        <v>11087</v>
       </c>
       <c r="E19" s="27">
-        <v>5362</v>
+        <v>5427</v>
       </c>
       <c r="F19" s="27">
         <v>202</v>
       </c>
       <c r="G19" s="27">
-        <v>4888</v>
+        <v>4908</v>
       </c>
       <c r="H19" s="27">
-        <v>249</v>
+        <v>222</v>
       </c>
       <c r="I19" s="27">
-        <v>1589</v>
+        <v>1569</v>
       </c>
       <c r="J19" s="27">
-        <v>336</v>
+        <v>377</v>
       </c>
       <c r="K19" s="27">
-        <v>1766</v>
+        <v>1646</v>
       </c>
       <c r="L19" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M19" s="31">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="27">
-        <v>1458</v>
+        <v>1479</v>
       </c>
       <c r="D20" s="27">
-        <v>4692</v>
+        <v>4714</v>
       </c>
       <c r="E20" s="27">
-        <v>2389</v>
+        <v>2363</v>
       </c>
       <c r="F20" s="27">
         <v>133</v>
       </c>
       <c r="G20" s="27">
-        <v>1947</v>
+        <v>2041</v>
       </c>
       <c r="H20" s="27">
-        <v>66</v>
+        <v>82</v>
       </c>
       <c r="I20" s="27">
-        <v>903</v>
+        <v>843</v>
       </c>
       <c r="J20" s="27">
         <v>0</v>
       </c>
       <c r="K20" s="27">
-        <v>165</v>
+        <v>193</v>
       </c>
       <c r="L20" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M20" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B21" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C21" s="27">
-        <v>8089</v>
+        <v>8034</v>
       </c>
       <c r="D21" s="27">
-        <v>26858</v>
+        <v>27246</v>
       </c>
       <c r="E21" s="27">
-        <v>13029</v>
+        <v>13288</v>
       </c>
       <c r="F21" s="27">
-        <v>629</v>
+        <v>765</v>
       </c>
       <c r="G21" s="27">
-        <v>13959</v>
+        <v>14198</v>
       </c>
       <c r="H21" s="27">
-        <v>504</v>
+        <v>568</v>
       </c>
       <c r="I21" s="27">
-        <v>3211</v>
+        <v>3362</v>
       </c>
       <c r="J21" s="27">
-        <v>1855</v>
+        <v>1915</v>
       </c>
       <c r="K21" s="27">
-        <v>7742</v>
+        <v>7539</v>
       </c>
       <c r="L21" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M21" s="31">
-        <v>3567</v>
+        <v>3923</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="27">
-        <v>3469</v>
+        <v>3349</v>
       </c>
       <c r="D22" s="27">
-        <v>11103</v>
+        <v>11073</v>
       </c>
       <c r="E22" s="27">
-        <v>5988</v>
+        <v>5941</v>
       </c>
       <c r="F22" s="27">
-        <v>436</v>
+        <v>491</v>
       </c>
       <c r="G22" s="27">
-        <v>5025</v>
+        <v>4901</v>
       </c>
       <c r="H22" s="27">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="I22" s="27">
-        <v>2518</v>
+        <v>2560</v>
       </c>
       <c r="J22" s="27">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="K22" s="27">
-        <v>676</v>
+        <v>788</v>
       </c>
       <c r="L22" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M22" s="31">
-        <v>4295</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="10.5" customHeight="1">
       <c r="A23" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="27">
-        <v>834</v>
+        <v>829</v>
       </c>
       <c r="D23" s="27">
-        <v>2266</v>
+        <v>2300</v>
       </c>
       <c r="E23" s="27">
-        <v>1213</v>
+        <v>1230</v>
       </c>
       <c r="F23" s="27">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G23" s="27">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="H23" s="27">
         <v>0</v>
       </c>
       <c r="I23" s="27">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="J23" s="27">
         <v>0</v>
       </c>
       <c r="K23" s="27">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="L23" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M23" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="10.5" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="27">
-        <v>723</v>
+        <v>689</v>
       </c>
       <c r="D24" s="27">
-        <v>2437</v>
+        <v>2431</v>
       </c>
       <c r="E24" s="27">
-        <v>1225</v>
+        <v>1246</v>
       </c>
       <c r="F24" s="27">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="G24" s="27">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="H24" s="27">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="I24" s="27">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="J24" s="27">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="K24" s="27">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="L24" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M24" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="10.5" customHeight="1">
       <c r="A25" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="27">
-        <v>11565</v>
+        <v>11712</v>
       </c>
       <c r="D25" s="27">
-        <v>34010</v>
+        <v>34449</v>
       </c>
       <c r="E25" s="27">
-        <v>16857</v>
+        <v>17113</v>
       </c>
       <c r="F25" s="27">
-        <v>845</v>
+        <v>1016</v>
       </c>
       <c r="G25" s="27">
-        <v>16360</v>
+        <v>16451</v>
       </c>
       <c r="H25" s="27">
-        <v>636</v>
+        <v>800</v>
       </c>
       <c r="I25" s="27">
-        <v>4034</v>
+        <v>4103</v>
       </c>
       <c r="J25" s="27">
-        <v>1497</v>
+        <v>1452</v>
       </c>
       <c r="K25" s="27">
-        <v>5529</v>
+        <v>5291</v>
       </c>
       <c r="L25" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M25" s="31">
-        <v>10355</v>
+        <v>10189</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="10.5" customHeight="1">
       <c r="A26" s="28" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C26" s="27">
-        <v>1610</v>
+        <v>1760</v>
       </c>
       <c r="D26" s="27">
-        <v>5212</v>
+        <v>5262</v>
       </c>
       <c r="E26" s="27">
-        <v>2723</v>
+        <v>2766</v>
       </c>
       <c r="F26" s="27">
-        <v>160</v>
+        <v>185</v>
       </c>
       <c r="G26" s="27">
-        <v>2027</v>
+        <v>2048</v>
       </c>
       <c r="H26" s="27">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="I26" s="27">
-        <v>613</v>
+        <v>651</v>
       </c>
       <c r="J26" s="27">
         <v>0</v>
       </c>
       <c r="K26" s="27">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="L26" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M26" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="10.5" customHeight="1">
       <c r="A27" s="28" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C27" s="27">
-        <v>3230</v>
+        <v>3187</v>
       </c>
       <c r="D27" s="27">
-        <v>9567</v>
+        <v>9595</v>
       </c>
       <c r="E27" s="27">
-        <v>4938</v>
+        <v>4976</v>
       </c>
       <c r="F27" s="27">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="G27" s="27">
-        <v>2743</v>
+        <v>2715</v>
       </c>
       <c r="H27" s="27">
-        <v>141</v>
+        <v>120</v>
       </c>
       <c r="I27" s="27">
-        <v>1289</v>
+        <v>1269</v>
       </c>
       <c r="J27" s="27">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="K27" s="27">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="L27" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M27" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="10.5" customHeight="1">
       <c r="A28" s="28" t="s">
         <v>14</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C28" s="27">
-        <v>5700</v>
+        <v>5775</v>
       </c>
       <c r="D28" s="27">
-        <v>17103</v>
+        <v>17389</v>
       </c>
       <c r="E28" s="27">
-        <v>8440</v>
+        <v>8580</v>
       </c>
       <c r="F28" s="27">
-        <v>318</v>
+        <v>332</v>
       </c>
       <c r="G28" s="27">
-        <v>5645</v>
+        <v>5708</v>
       </c>
       <c r="H28" s="27">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="I28" s="27">
-        <v>1819</v>
+        <v>1865</v>
       </c>
       <c r="J28" s="27">
-        <v>743</v>
+        <v>774</v>
       </c>
       <c r="K28" s="27">
-        <v>2749</v>
+        <v>2694</v>
       </c>
       <c r="L28" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M28" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="10.5" customHeight="1">
       <c r="A29" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C29" s="27">
-        <v>6538</v>
+        <v>6507</v>
       </c>
       <c r="D29" s="27">
-        <v>18656</v>
+        <v>19088</v>
       </c>
       <c r="E29" s="27">
-        <v>8781</v>
+        <v>8893</v>
       </c>
       <c r="F29" s="27">
-        <v>252</v>
+        <v>325</v>
       </c>
       <c r="G29" s="27">
-        <v>5650</v>
+        <v>5800</v>
       </c>
       <c r="H29" s="27">
-        <v>438</v>
+        <v>479</v>
       </c>
       <c r="I29" s="27">
-        <v>1988</v>
+        <v>2002</v>
       </c>
       <c r="J29" s="27">
-        <v>210</v>
+        <v>204</v>
       </c>
       <c r="K29" s="27">
-        <v>803</v>
+        <v>763</v>
       </c>
       <c r="L29" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M29" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="10.5" customHeight="1">
       <c r="A30" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B30" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="27">
-        <v>8022</v>
+        <v>7842</v>
       </c>
       <c r="D30" s="27">
-        <v>15832</v>
+        <v>15617</v>
       </c>
       <c r="E30" s="27">
-        <v>13156</v>
+        <v>13206</v>
       </c>
       <c r="F30" s="27">
-        <v>683</v>
+        <v>643</v>
       </c>
       <c r="G30" s="27">
-        <v>9090</v>
+        <v>9201</v>
       </c>
       <c r="H30" s="27">
-        <v>284</v>
+        <v>313</v>
       </c>
       <c r="I30" s="27">
-        <v>6807</v>
+        <v>6681</v>
       </c>
       <c r="J30" s="27">
-        <v>443</v>
+        <v>408</v>
       </c>
       <c r="K30" s="27">
-        <v>1256</v>
+        <v>1250</v>
       </c>
       <c r="L30" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M30" s="31">
-        <v>4307</v>
+        <v>4534</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="10.5" customHeight="1">
       <c r="A31" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="27">
-        <v>743</v>
+        <v>722</v>
       </c>
       <c r="D31" s="27">
-        <v>2179</v>
+        <v>2185</v>
       </c>
       <c r="E31" s="27">
-        <v>1116</v>
+        <v>1107</v>
       </c>
       <c r="F31" s="27">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="G31" s="27">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="H31" s="27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I31" s="27">
-        <v>155</v>
+        <v>166</v>
       </c>
       <c r="J31" s="27">
         <v>0</v>
       </c>
       <c r="K31" s="27">
         <v>0</v>
       </c>
       <c r="L31" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M31" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="10.5" customHeight="1">
       <c r="A32" s="28" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C32" s="27">
-        <v>7065</v>
+        <v>7012</v>
       </c>
       <c r="D32" s="27">
-        <v>21837</v>
+        <v>22282</v>
       </c>
       <c r="E32" s="27">
-        <v>11251</v>
+        <v>11168</v>
       </c>
       <c r="F32" s="27">
-        <v>1097</v>
+        <v>1245</v>
       </c>
       <c r="G32" s="27">
-        <v>8106</v>
+        <v>8171</v>
       </c>
       <c r="H32" s="27">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="I32" s="27">
-        <v>5417</v>
+        <v>5480</v>
       </c>
       <c r="J32" s="27">
-        <v>166</v>
+        <v>148</v>
       </c>
       <c r="K32" s="27">
-        <v>450</v>
+        <v>498</v>
       </c>
       <c r="L32" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M32" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="10.5" customHeight="1">
       <c r="A33" s="28" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C33" s="27">
-        <v>18121</v>
+        <v>18160</v>
       </c>
       <c r="D33" s="27">
-        <v>55788</v>
+        <v>56425</v>
       </c>
       <c r="E33" s="27">
-        <v>30261</v>
+        <v>30162</v>
       </c>
       <c r="F33" s="27">
-        <v>2880</v>
+        <v>3204</v>
       </c>
       <c r="G33" s="27">
-        <v>18798</v>
+        <v>18827</v>
       </c>
       <c r="H33" s="27">
-        <v>669</v>
+        <v>558</v>
       </c>
       <c r="I33" s="27">
-        <v>17997</v>
+        <v>18470</v>
       </c>
       <c r="J33" s="27">
-        <v>653</v>
+        <v>715</v>
       </c>
       <c r="K33" s="27">
-        <v>3579</v>
+        <v>3745</v>
       </c>
       <c r="L33" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M33" s="31">
-        <v>30574</v>
+        <v>31431</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="10.5" customHeight="1">
       <c r="A34" s="28" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C34" s="27">
-        <v>2638</v>
+        <v>2746</v>
       </c>
       <c r="D34" s="27">
-        <v>8396</v>
+        <v>8395</v>
       </c>
       <c r="E34" s="27">
-        <v>4331</v>
+        <v>4396</v>
       </c>
       <c r="F34" s="27">
-        <v>150</v>
+        <v>192</v>
       </c>
       <c r="G34" s="27">
-        <v>3067</v>
+        <v>3133</v>
       </c>
       <c r="H34" s="27">
-        <v>156</v>
+        <v>146</v>
       </c>
       <c r="I34" s="27">
-        <v>1923</v>
+        <v>1973</v>
       </c>
       <c r="J34" s="27">
-        <v>230</v>
+        <v>198</v>
       </c>
       <c r="K34" s="27">
-        <v>1026</v>
+        <v>943</v>
       </c>
       <c r="L34" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M34" s="31">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="10.5" customHeight="1">
       <c r="A35" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="27" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="27">
-        <v>33725</v>
+        <v>33346</v>
       </c>
       <c r="D35" s="27">
-        <v>101463</v>
+        <v>102067</v>
       </c>
       <c r="E35" s="27">
-        <v>48460</v>
+        <v>49386</v>
       </c>
       <c r="F35" s="27">
-        <v>2804</v>
+        <v>2787</v>
       </c>
       <c r="G35" s="27">
-        <v>41355</v>
+        <v>42041</v>
       </c>
       <c r="H35" s="27">
-        <v>2805</v>
+        <v>2922</v>
       </c>
       <c r="I35" s="27">
-        <v>13440</v>
+        <v>13900</v>
       </c>
       <c r="J35" s="27">
-        <v>5005</v>
+        <v>4101</v>
       </c>
       <c r="K35" s="27">
-        <v>17923</v>
+        <v>18280</v>
       </c>
       <c r="L35" s="27" t="s">
         <v>40</v>
       </c>
       <c r="M35" s="31">
-        <v>53563</v>
+        <v>54918</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="10.5" customHeight="1">
       <c r="A36" s="28" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>2102</v>
+        <v>70</v>
+      </c>
+      <c r="B36" s="27" t="s">
+        <v>40</v>
       </c>
       <c r="C36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="D36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="H36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="I36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="J36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="K36" s="27" t="s">
         <v>6</v>
       </c>
       <c r="L36" s="27" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="M36" s="31">
-        <v>2102</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="10.5" customHeight="1">
       <c r="A37" s="24" t="s">
-        <v>72</v>
-[...12 lines deleted...]
-      <c r="M37" s="21"/>
+        <v>111</v>
+      </c>
+      <c r="B37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="E37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="H37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="I37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="K37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="L37" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="M37" s="21" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="38" spans="1:13" ht="10.5" customHeight="1">
       <c r="A38" s="23" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="B38" s="26">
-        <v>69109</v>
+        <v>69059</v>
       </c>
       <c r="C38" s="26">
-        <v>7697</v>
+        <v>7676</v>
       </c>
       <c r="D38" s="26">
-        <v>22635</v>
+        <v>23095</v>
       </c>
       <c r="E38" s="26">
-        <v>12010</v>
+        <v>12002</v>
       </c>
       <c r="F38" s="26">
-        <v>384</v>
+        <v>490</v>
       </c>
       <c r="G38" s="26">
-        <v>7008</v>
+        <v>6932</v>
       </c>
       <c r="H38" s="26">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="I38" s="26">
-        <v>5178</v>
+        <v>5097</v>
       </c>
       <c r="J38" s="26">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="K38" s="26">
-        <v>720</v>
+        <v>633</v>
       </c>
       <c r="L38" s="26">
-        <v>2744</v>
+        <v>2695</v>
       </c>
       <c r="M38" s="25">
-        <v>10167</v>
+        <v>9872</v>
       </c>
     </row>
     <row r="39" spans="1:13" s="20" customFormat="1" ht="10.5" customHeight="1">
       <c r="A39" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="27">
-        <v>4656</v>
+        <v>4784</v>
       </c>
       <c r="C39" s="18">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="D39" s="18">
-        <v>2487</v>
+        <v>2586</v>
       </c>
       <c r="E39" s="18">
-        <v>1309</v>
+        <v>1340</v>
       </c>
       <c r="F39" s="18">
         <v>0</v>
       </c>
       <c r="G39" s="18">
         <v>0</v>
       </c>
       <c r="H39" s="18">
         <v>0</v>
       </c>
       <c r="I39" s="18">
         <v>0</v>
       </c>
       <c r="J39" s="18">
         <v>0</v>
       </c>
       <c r="K39" s="18">
         <v>0</v>
       </c>
       <c r="L39" s="18">
         <v>0</v>
       </c>
       <c r="M39" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" s="20" customFormat="1" ht="10.5" customHeight="1">
       <c r="A40" s="28" t="s">
         <v>33</v>
       </c>
       <c r="B40" s="27">
-        <v>3678</v>
+        <v>3695</v>
       </c>
       <c r="C40" s="18">
-        <v>641</v>
+        <v>651</v>
       </c>
       <c r="D40" s="18">
-        <v>1938</v>
+        <v>1946</v>
       </c>
       <c r="E40" s="18">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="F40" s="18">
         <v>0</v>
       </c>
       <c r="G40" s="18">
         <v>0</v>
       </c>
       <c r="H40" s="18">
         <v>0</v>
       </c>
       <c r="I40" s="18">
         <v>0</v>
       </c>
       <c r="J40" s="18">
         <v>0</v>
       </c>
       <c r="K40" s="18">
         <v>0</v>
       </c>
       <c r="L40" s="18">
         <v>0</v>
       </c>
       <c r="M40" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="10.5" customHeight="1">
       <c r="A41" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B41" s="27">
-        <v>10134</v>
+        <v>10311</v>
       </c>
       <c r="C41" s="18">
-        <v>1418</v>
+        <v>1406</v>
       </c>
       <c r="D41" s="18">
-        <v>4134</v>
+        <v>4249</v>
       </c>
       <c r="E41" s="18">
-        <v>2123</v>
+        <v>2197</v>
       </c>
       <c r="F41" s="18">
         <v>0</v>
       </c>
       <c r="G41" s="18">
-        <v>1138</v>
+        <v>1176</v>
       </c>
       <c r="H41" s="18">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="I41" s="18">
-        <v>1282</v>
+        <v>1241</v>
       </c>
       <c r="J41" s="18">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="K41" s="18">
         <v>0</v>
       </c>
       <c r="L41" s="18">
         <v>0</v>
       </c>
       <c r="M41" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="10.5" customHeight="1">
       <c r="A42" s="29" t="s">
         <v>30</v>
       </c>
       <c r="B42" s="27">
-        <v>38372</v>
+        <v>37966</v>
       </c>
       <c r="C42" s="18">
-        <v>2459</v>
+        <v>2516</v>
       </c>
       <c r="D42" s="18">
-        <v>7575</v>
+        <v>7637</v>
       </c>
       <c r="E42" s="18">
-        <v>4226</v>
+        <v>4205</v>
       </c>
       <c r="F42" s="18">
-        <v>349</v>
+        <v>459</v>
       </c>
       <c r="G42" s="18">
-        <v>5746</v>
+        <v>5568</v>
       </c>
       <c r="H42" s="18">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="I42" s="18">
-        <v>3896</v>
+        <v>3856</v>
       </c>
       <c r="J42" s="18">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="K42" s="18">
-        <v>683</v>
+        <v>633</v>
       </c>
       <c r="L42" s="18">
-        <v>2744</v>
+        <v>2695</v>
       </c>
       <c r="M42" s="17">
-        <v>10167</v>
+        <v>9872</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="10.5" customHeight="1">
       <c r="A43" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B43" s="27">
-        <v>4380</v>
+        <v>4426</v>
       </c>
       <c r="C43" s="18">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="D43" s="18">
-        <v>2460</v>
+        <v>2557</v>
       </c>
       <c r="E43" s="18">
-        <v>1014</v>
+        <v>980</v>
       </c>
       <c r="F43" s="18">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="G43" s="18">
         <v>0</v>
       </c>
       <c r="H43" s="18">
         <v>0</v>
       </c>
       <c r="I43" s="18">
         <v>0</v>
       </c>
       <c r="J43" s="18">
         <v>0</v>
       </c>
       <c r="K43" s="18">
         <v>0</v>
       </c>
       <c r="L43" s="18">
         <v>0</v>
       </c>
       <c r="M43" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" s="20" customFormat="1" ht="10.5" customHeight="1">
       <c r="A44" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B44" s="27">
-        <v>5019</v>
+        <v>4953</v>
       </c>
       <c r="C44" s="18">
-        <v>921</v>
+        <v>898</v>
       </c>
       <c r="D44" s="18">
-        <v>2604</v>
+        <v>2607</v>
       </c>
       <c r="E44" s="18">
-        <v>1494</v>
+        <v>1448</v>
       </c>
       <c r="F44" s="18">
         <v>0</v>
       </c>
       <c r="G44" s="18">
         <v>0</v>
       </c>
       <c r="H44" s="18">
         <v>0</v>
       </c>
       <c r="I44" s="18">
         <v>0</v>
       </c>
       <c r="J44" s="18">
         <v>0</v>
       </c>
       <c r="K44" s="18">
         <v>0</v>
       </c>
       <c r="L44" s="18">
         <v>0</v>
       </c>
       <c r="M44" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="10.5" customHeight="1">
       <c r="A45" s="28" t="s">
         <v>35</v>
       </c>
       <c r="B45" s="27">
-        <v>2870</v>
+        <v>2924</v>
       </c>
       <c r="C45" s="18">
-        <v>527</v>
+        <v>489</v>
       </c>
       <c r="D45" s="18">
-        <v>1437</v>
+        <v>1513</v>
       </c>
       <c r="E45" s="18">
-        <v>745</v>
+        <v>734</v>
       </c>
       <c r="F45" s="18">
         <v>0</v>
       </c>
       <c r="G45" s="18">
-        <v>124</v>
+        <v>188</v>
       </c>
       <c r="H45" s="18">
         <v>0</v>
       </c>
       <c r="I45" s="18">
         <v>0</v>
       </c>
       <c r="J45" s="18">
         <v>0</v>
       </c>
       <c r="K45" s="18">
-        <v>37</v>
+        <v>0</v>
       </c>
       <c r="L45" s="18">
         <v>0</v>
       </c>
       <c r="M45" s="17">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="10.5" customHeight="1">
       <c r="A46" s="23" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="B46" s="26">
-        <v>34069</v>
+        <v>26466</v>
       </c>
       <c r="C46" s="26">
-        <v>1891</v>
+        <v>1851</v>
       </c>
       <c r="D46" s="26">
-        <v>5741</v>
+        <v>5581</v>
       </c>
       <c r="E46" s="26">
-        <v>4181</v>
+        <v>2812</v>
       </c>
       <c r="F46" s="26">
-        <v>309</v>
+        <v>250</v>
       </c>
       <c r="G46" s="26">
-        <v>4427</v>
+        <v>1437</v>
       </c>
       <c r="H46" s="26">
-        <v>289</v>
+        <v>77</v>
       </c>
       <c r="I46" s="26">
-        <v>3896</v>
+        <v>1718</v>
       </c>
       <c r="J46" s="26">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="K46" s="26">
-        <v>277</v>
+        <v>86</v>
       </c>
       <c r="L46" s="26">
-        <v>2744</v>
+        <v>2695</v>
       </c>
       <c r="M46" s="25">
-        <v>10167</v>
+        <v>9872</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="10.5" customHeight="1">
       <c r="A47" s="24" t="s">
-        <v>75</v>
-[...12 lines deleted...]
-      <c r="M47" s="21"/>
+        <v>71</v>
+      </c>
+      <c r="B47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="E47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="G47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="H47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="I47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="K47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="L47" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="M47" s="21" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="48" spans="1:13" s="20" customFormat="1" ht="10.5" customHeight="1">
       <c r="A48" s="23" t="s">
         <v>45</v>
       </c>
-      <c r="B48" s="22"/>
-[...10 lines deleted...]
-      <c r="M48" s="21"/>
+      <c r="B48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="C48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="D48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="E48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="F48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="G48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="H48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="I48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="K48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="L48" s="22" t="s">
+        <v>118</v>
+      </c>
+      <c r="M48" s="21" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="49" spans="1:13" s="20" customFormat="1" ht="10.5" customHeight="1">
       <c r="A49" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B49" s="18">
         <v>67410</v>
       </c>
       <c r="C49" s="18">
         <v>6888</v>
       </c>
       <c r="D49" s="18">
         <v>21862</v>
       </c>
       <c r="E49" s="18">
         <v>11392</v>
       </c>
       <c r="F49" s="18">
         <v>609</v>
       </c>
       <c r="G49" s="18">
         <v>6931</v>
       </c>
       <c r="H49" s="18">
         <v>300</v>
@@ -3348,525 +3425,566 @@
       </c>
       <c r="H52" s="18">
         <v>317</v>
       </c>
       <c r="I52" s="18">
         <v>5292</v>
       </c>
       <c r="J52" s="18">
         <v>284</v>
       </c>
       <c r="K52" s="18">
         <v>697</v>
       </c>
       <c r="L52" s="18">
         <v>2923</v>
       </c>
       <c r="M52" s="17">
         <v>10581</v>
       </c>
     </row>
     <row r="53" spans="1:13" ht="10.5" customHeight="1">
       <c r="A53" s="19" t="s">
         <v>42</v>
       </c>
       <c r="B53" s="18">
-        <v>68410</v>
+        <v>68412</v>
       </c>
       <c r="C53" s="18">
         <v>7382</v>
       </c>
       <c r="D53" s="18">
         <v>22057</v>
       </c>
       <c r="E53" s="18">
         <v>11596</v>
       </c>
       <c r="F53" s="18">
         <v>267</v>
       </c>
       <c r="G53" s="18">
-        <v>6794</v>
+        <v>6796</v>
       </c>
       <c r="H53" s="18">
         <v>334</v>
       </c>
       <c r="I53" s="18">
         <v>5198</v>
       </c>
       <c r="J53" s="18">
         <v>305</v>
       </c>
       <c r="K53" s="18">
         <v>823</v>
       </c>
       <c r="L53" s="18">
         <v>2930</v>
       </c>
       <c r="M53" s="17">
         <v>10724</v>
       </c>
     </row>
     <row r="54" spans="1:13" ht="10.5" customHeight="1">
       <c r="A54" s="19" t="s">
         <v>46</v>
       </c>
       <c r="B54" s="18">
-        <v>68565</v>
+        <v>68567</v>
       </c>
       <c r="C54" s="18">
         <v>7540</v>
       </c>
       <c r="D54" s="18">
         <v>22442</v>
       </c>
       <c r="E54" s="18">
         <v>11897</v>
       </c>
       <c r="F54" s="18">
         <v>367</v>
       </c>
       <c r="G54" s="18">
-        <v>6563</v>
+        <v>6565</v>
       </c>
       <c r="H54" s="18">
         <v>283</v>
       </c>
       <c r="I54" s="18">
         <v>5274</v>
       </c>
       <c r="J54" s="18">
         <v>285</v>
       </c>
       <c r="K54" s="18">
         <v>758</v>
       </c>
       <c r="L54" s="18">
         <v>2793</v>
       </c>
       <c r="M54" s="17">
         <v>10363</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A55" s="16" t="s">
-[...2 lines deleted...]
-      <c r="B55" s="15">
+      <c r="A55" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="B55" s="18">
         <v>69109</v>
       </c>
-      <c r="C55" s="15">
+      <c r="C55" s="18">
         <v>7697</v>
       </c>
-      <c r="D55" s="15">
-[...5 lines deleted...]
-      <c r="F55" s="15">
+      <c r="D55" s="18">
+        <v>22636</v>
+      </c>
+      <c r="E55" s="18">
+        <v>12009</v>
+      </c>
+      <c r="F55" s="18">
         <v>384</v>
       </c>
-      <c r="G55" s="15">
+      <c r="G55" s="18">
         <v>7008</v>
       </c>
-      <c r="H55" s="15">
+      <c r="H55" s="18">
         <v>307</v>
       </c>
-      <c r="I55" s="15">
-[...5 lines deleted...]
-      <c r="K55" s="15">
+      <c r="I55" s="18">
+        <v>5171</v>
+      </c>
+      <c r="J55" s="18">
+        <v>266</v>
+      </c>
+      <c r="K55" s="18">
         <v>720</v>
       </c>
-      <c r="L55" s="15">
+      <c r="L55" s="18">
         <v>2744</v>
       </c>
-      <c r="M55" s="14">
+      <c r="M55" s="17">
         <v>10167</v>
       </c>
     </row>
     <row r="56" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A56" s="13"/>
-[...11 lines deleted...]
-      <c r="M56" s="4"/>
+      <c r="A56" s="16" t="s">
+        <v>114</v>
+      </c>
+      <c r="B56" s="15">
+        <v>69059</v>
+      </c>
+      <c r="C56" s="15">
+        <v>7676</v>
+      </c>
+      <c r="D56" s="15">
+        <v>23095</v>
+      </c>
+      <c r="E56" s="15">
+        <v>12002</v>
+      </c>
+      <c r="F56" s="15">
+        <v>490</v>
+      </c>
+      <c r="G56" s="15">
+        <v>6932</v>
+      </c>
+      <c r="H56" s="15">
+        <v>322</v>
+      </c>
+      <c r="I56" s="15">
+        <v>5097</v>
+      </c>
+      <c r="J56" s="15">
+        <v>245</v>
+      </c>
+      <c r="K56" s="15">
+        <v>633</v>
+      </c>
+      <c r="L56" s="15">
+        <v>2695</v>
+      </c>
+      <c r="M56" s="14">
+        <v>9872</v>
+      </c>
     </row>
     <row r="57" spans="1:13" ht="10.5" customHeight="1">
-      <c r="A57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A57" s="13"/>
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="4"/>
       <c r="K57" s="5"/>
       <c r="L57" s="4"/>
       <c r="M57" s="4"/>
     </row>
-    <row r="58" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="58" spans="1:13" ht="10.5" customHeight="1">
+      <c r="A58" s="4" t="s">
+        <v>73</v>
       </c>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
-      <c r="J58" s="12"/>
-[...2 lines deleted...]
-      <c r="M58" s="10"/>
+      <c r="J58" s="4"/>
+      <c r="K58" s="5"/>
+      <c r="L58" s="4"/>
+      <c r="M58" s="4"/>
     </row>
     <row r="59" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A59" s="10" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="12"/>
       <c r="K59" s="11"/>
       <c r="L59" s="10"/>
       <c r="M59" s="10"/>
     </row>
     <row r="60" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A60" s="10" t="s">
+        <v>75</v>
+      </c>
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="E60" s="9"/>
       <c r="F60" s="9"/>
       <c r="G60" s="9"/>
       <c r="H60" s="9"/>
       <c r="I60" s="9"/>
-      <c r="J60" s="6"/>
-      <c r="K60" s="5"/>
+      <c r="J60" s="12"/>
+      <c r="K60" s="11"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="10"/>
     </row>
     <row r="61" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A61" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="E61" s="9"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
       <c r="J61" s="6"/>
       <c r="K61" s="5"/>
     </row>
     <row r="62" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A62" s="8" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="B62" s="9"/>
       <c r="C62" s="9"/>
       <c r="D62" s="9"/>
       <c r="E62" s="9"/>
       <c r="F62" s="9"/>
       <c r="G62" s="9"/>
       <c r="H62" s="9"/>
       <c r="I62" s="9"/>
       <c r="J62" s="6"/>
       <c r="K62" s="5"/>
     </row>
     <row r="63" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A63" s="8"/>
-[...7 lines deleted...]
-      <c r="I63" s="6"/>
+      <c r="A63" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="B63" s="9"/>
+      <c r="C63" s="9"/>
+      <c r="D63" s="9"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="9"/>
+      <c r="G63" s="9"/>
+      <c r="H63" s="9"/>
+      <c r="I63" s="9"/>
       <c r="J63" s="6"/>
       <c r="K63" s="5"/>
     </row>
-    <row r="64" spans="1:13" s="10" customFormat="1" ht="10.5" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="64" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A64" s="8"/>
       <c r="B64" s="6"/>
       <c r="C64" s="6"/>
       <c r="D64" s="6"/>
       <c r="E64" s="6"/>
       <c r="F64" s="6"/>
       <c r="G64" s="7"/>
       <c r="H64" s="7"/>
       <c r="I64" s="6"/>
       <c r="J64" s="6"/>
       <c r="K64" s="5"/>
-      <c r="L64" s="4"/>
-      <c r="M64" s="4"/>
+    </row>
+    <row r="65" spans="1:13" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A65" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B65" s="6"/>
+      <c r="C65" s="6"/>
+      <c r="D65" s="6"/>
+      <c r="E65" s="6"/>
+      <c r="F65" s="6"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="6"/>
+      <c r="J65" s="6"/>
+      <c r="K65" s="5"/>
+      <c r="L65" s="4"/>
+      <c r="M65" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="8" fitToHeight="0" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5105298D-9DBC-4BC9-9C35-E117E3742DDF}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="14.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="14"/>
   <cols>
-    <col min="1" max="1" width="7.375" style="54" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" style="54" customWidth="1"/>
     <col min="2" max="2" width="33" style="54" customWidth="1"/>
     <col min="3" max="3" width="3" style="54" customWidth="1"/>
-    <col min="4" max="4" width="7.375" style="54" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="54" customWidth="1"/>
     <col min="5" max="5" width="33" style="54" customWidth="1"/>
     <col min="6" max="16384" width="10" style="54"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="53" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="D1" s="53" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="56" customFormat="1">
       <c r="A2" s="55" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="55" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="57" t="s">
-        <v>86</v>
+        <v>79</v>
       </c>
       <c r="B3" s="58" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C3" s="59"/>
       <c r="D3" s="57" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="E3" s="57" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="60" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="61" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="C4" s="62"/>
       <c r="D4" s="60" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="61" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="63" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="B5" s="64" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="C5" s="62"/>
       <c r="D5" s="63" t="s">
-        <v>94</v>
+        <v>87</v>
       </c>
       <c r="E5" s="64" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="18">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" s="65" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
       <c r="B6" s="61" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="C6" s="62"/>
       <c r="D6" s="65" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="E6" s="61" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="18">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="17">
       <c r="A7" s="63" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="B7" s="64" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="C7" s="62"/>
       <c r="D7" s="63" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="E7" s="64" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="18">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="17">
       <c r="A8" s="60" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="B8" s="61" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
       <c r="C8" s="62"/>
       <c r="D8" s="60" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="E8" s="61" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="63" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B9" s="64" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="C9" s="62"/>
       <c r="D9" s="63" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E9" s="64" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="60" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="B10" s="61" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="C10" s="62"/>
       <c r="D10" s="60" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="E10" s="61" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="66" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="B11" s="67" t="s">
-        <v>113</v>
+        <v>106</v>
       </c>
       <c r="C11" s="62"/>
       <c r="D11" s="66" t="s">
-        <v>112</v>
+        <v>105</v>
       </c>
       <c r="E11" s="67" t="s">
-        <v>114</v>
+        <v>107</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="68"/>
       <c r="D12" s="68"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="68"/>
       <c r="D13" s="68"/>
     </row>
-    <row r="14" spans="1:5" ht="15">
+    <row r="14" spans="1:5" ht="14.5">
       <c r="A14" s="69"/>
       <c r="D14" s="68"/>
     </row>
-    <row r="15" spans="1:5" ht="15">
+    <row r="15" spans="1:5" ht="14.5">
       <c r="A15" s="69"/>
       <c r="D15" s="68"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="68"/>
       <c r="D16" s="68"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="68"/>
       <c r="D17" s="68"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>te244</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Etat de Fribourg</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CIEF</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>