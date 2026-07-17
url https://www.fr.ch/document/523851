--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -1,145 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\05 Protection sociale et santé\1304 Assurances sociales\Excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\05 Protection sociale et santé\1304 Assurances sociales\Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9E85165-D223-4DBB-A279-B737FD78D612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7A773FE9-E376-4202-844B-13C1A9E9879B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{0A8DAD5C-C941-4F4F-B82F-059BA5A1E401}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{0A8DAD5C-C941-4F4F-B82F-059BA5A1E401}"/>
   </bookViews>
   <sheets>
-    <sheet name="te204" sheetId="2" r:id="rId1"/>
+    <sheet name="te204" sheetId="4" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="En_tête2">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="Source2">#REF!</definedName>
     <definedName name="Source2021">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te204'!$A$1:$K$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te204'!$A$1:$K$64</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>CIEF</author>
   </authors>
   <commentList>
-    <comment ref="K9" authorId="0" shapeId="0" xr:uid="{9B5583E9-5C8A-47D8-A99F-753C1D88CA9F}">
+    <comment ref="K9" authorId="0" shapeId="0" xr:uid="{DDFF4BF7-BD3E-453A-9D9F-3819E851D36C}">
       <text>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">OFAS, Statistique des prestations complémentaires à l'AVS et à l'AI 2001, Tabl. A 1.2
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="98">
   <si>
     <t>—</t>
   </si>
   <si>
-    <t>Nombre de bénéficiaires selon leur domicile, situation en décembre / Anzahl Bezüger nach ihrem Wohnort, Stand im Dezember</t>
-[...1 lines deleted...]
-  <si>
     <t>T13-04-01</t>
   </si>
   <si>
     <t>Rentes AVS / AHV-Renten</t>
   </si>
   <si>
     <t>Rentes AI / IV-Renten</t>
   </si>
   <si>
     <t>Prestations</t>
   </si>
   <si>
     <t>Rentes ordinaires et extraordinaires</t>
   </si>
   <si>
     <t>Allocations</t>
   </si>
   <si>
     <t>complément.</t>
   </si>
   <si>
     <t>Ordentliche und ausserordentliche Renten</t>
   </si>
   <si>
     <t>pour</t>
@@ -273,65 +255,50 @@
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>Canton de Fribourg</t>
   </si>
   <si>
     <t>Kanton Freiburg</t>
   </si>
   <si>
     <t>Source: Office fédéral des assurances sociales, Berne</t>
   </si>
   <si>
-    <t>Bénéficiaires de rentes AVS et AI, par canton, de 2008 à 2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -382,50 +349,68 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Bénéficiaires de rentes AVS et AI, par canton, de 2008 à 2025</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2025)</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Sozialversicherungen, Bern, te26-204</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 01.06.2026</t>
+  </si>
+  <si>
+    <t>Bezüger/innen von AHV- und IV-Renten nach Kanton von 2008 bis 2025</t>
+  </si>
+  <si>
+    <t>Nombre de bénéficiaires selon leur domicile, situation en décembre / Anzahl Bezüger/innen nach ihrem Wohnort, Stand im Dezember</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -668,51 +653,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -886,71 +871,77 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2 2 2" xfId="1" xr:uid="{F02F10BC-E8BA-4964-A7D0-B594C61F756E}"/>
     <cellStyle name="Normal 5 2" xfId="2" xr:uid="{7FB2E6AC-5772-45B7-97C2-C7D82105A72E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1233,2213 +1224,3762 @@
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{620EB02D-0184-4D27-9C5F-43AC03EE69A0}">
-  <dimension ref="A1:K77"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5FA9EE9-3D16-4A17-93AF-48493FF3136D}">
+  <dimension ref="A1:BH79"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="1" width="14.44140625" style="7" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="11" max="11" width="7.88671875" style="7" customWidth="1"/>
+    <col min="1" max="1" width="14.5" style="7" customWidth="1"/>
+    <col min="2" max="5" width="8.625" style="7" customWidth="1"/>
+    <col min="6" max="6" width="9.125" style="7" customWidth="1"/>
+    <col min="7" max="9" width="8.625" style="7" customWidth="1"/>
+    <col min="10" max="10" width="9.125" style="7" customWidth="1"/>
+    <col min="11" max="11" width="7.875" style="7" customWidth="1"/>
     <col min="12" max="16384" width="11" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:60" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="1" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
     </row>
-    <row r="2" spans="1:11" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:60" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="4" t="s">
-        <v>62</v>
+        <v>96</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
-    <row r="3" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
       <c r="K3" s="6"/>
     </row>
-    <row r="4" spans="1:11" s="10" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:60" s="10" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A4" s="8" t="s">
-        <v>1</v>
+        <v>97</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="E4" s="9"/>
       <c r="F4" s="9"/>
       <c r="G4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="9"/>
     </row>
-    <row r="5" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="11"/>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="6"/>
       <c r="K5" s="6"/>
     </row>
-    <row r="6" spans="1:11" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:60" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B6" s="13" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="13" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="15" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="7" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="17"/>
       <c r="B7" s="18" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C7" s="18"/>
       <c r="D7" s="18"/>
       <c r="E7" s="18"/>
       <c r="F7" s="19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="G7" s="20" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H7" s="21"/>
       <c r="I7" s="22"/>
       <c r="J7" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="K7" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="K7" s="24" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="17"/>
       <c r="B8" s="25" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C8" s="25"/>
       <c r="D8" s="25"/>
       <c r="E8" s="25"/>
       <c r="F8" s="19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="G8" s="26" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="H8" s="25"/>
       <c r="I8" s="27"/>
       <c r="J8" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="K8" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="K8" s="24" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="17"/>
       <c r="B9" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="23" t="s">
+      <c r="D9" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="23" t="s">
+      <c r="E9" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="E9" s="30" t="s">
+      <c r="F9" s="19" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="H9" s="30" t="s">
+      <c r="I9" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="I9" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J9" s="19" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K9" s="24"/>
     </row>
-    <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="17"/>
       <c r="B10" s="28"/>
       <c r="C10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D10" s="19" t="s">
+      <c r="E10" s="31" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="31" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="I10" s="19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="J10" s="19"/>
       <c r="K10" s="24" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="17"/>
       <c r="B11" s="28"/>
       <c r="C11" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="D11" s="19" t="s">
+      <c r="E11" s="31" t="s">
         <v>23</v>
       </c>
-      <c r="E11" s="31" t="s">
+      <c r="F11" s="19" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="G11" s="19"/>
       <c r="H11" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="K11" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="I11" s="19" t="s">
-[...9 lines deleted...]
-    <row r="12" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="12" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="32"/>
       <c r="B12" s="33"/>
       <c r="C12" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="D12" s="34" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="35" t="s">
+      <c r="F12" s="34" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G12" s="34"/>
       <c r="H12" s="35" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="I12" s="34" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J12" s="34" t="s">
+        <v>29</v>
+      </c>
+      <c r="K12" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="K12" s="36" t="s">
+    </row>
+    <row r="13" spans="1:60" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="38">
+        <v>1912800</v>
+      </c>
+      <c r="C13" s="38">
+        <v>1818158</v>
+      </c>
+      <c r="D13" s="38">
+        <v>25150</v>
+      </c>
+      <c r="E13" s="38">
+        <v>69492</v>
+      </c>
+      <c r="F13" s="38">
+        <v>80386</v>
+      </c>
+      <c r="G13" s="38">
+        <v>294763</v>
+      </c>
+      <c r="H13" s="38">
+        <v>233843</v>
+      </c>
+      <c r="I13" s="38">
+        <v>60920</v>
+      </c>
+      <c r="J13" s="38">
+        <v>40021</v>
+      </c>
+      <c r="K13" s="58">
+        <v>361209</v>
+      </c>
+      <c r="L13" s="77"/>
+      <c r="M13" s="77"/>
+      <c r="N13" s="77"/>
+      <c r="O13" s="77"/>
+      <c r="P13" s="77"/>
+      <c r="Q13" s="77"/>
+      <c r="R13" s="77"/>
+      <c r="S13" s="77"/>
+      <c r="T13" s="77"/>
+      <c r="U13" s="77"/>
+      <c r="V13" s="77"/>
+      <c r="W13" s="77"/>
+      <c r="X13" s="77"/>
+      <c r="Y13" s="77"/>
+      <c r="Z13" s="77"/>
+      <c r="AA13" s="77"/>
+      <c r="AB13" s="77"/>
+      <c r="AC13" s="77"/>
+      <c r="AD13" s="77"/>
+      <c r="AE13" s="77"/>
+      <c r="AF13" s="77"/>
+      <c r="AG13" s="77"/>
+      <c r="AH13" s="77"/>
+      <c r="AI13" s="77"/>
+      <c r="AJ13" s="77"/>
+      <c r="AK13" s="77"/>
+      <c r="AL13" s="77"/>
+      <c r="AM13" s="77"/>
+      <c r="AN13" s="77"/>
+      <c r="AO13" s="77"/>
+      <c r="AP13" s="77"/>
+      <c r="AQ13" s="77"/>
+      <c r="AR13" s="77"/>
+      <c r="AS13" s="77"/>
+      <c r="AT13" s="77"/>
+      <c r="AU13" s="77"/>
+      <c r="AV13" s="77"/>
+      <c r="AW13" s="77"/>
+      <c r="AX13" s="77"/>
+      <c r="AY13" s="77"/>
+      <c r="AZ13" s="77"/>
+      <c r="BA13" s="77"/>
+      <c r="BB13" s="77"/>
+      <c r="BC13" s="77"/>
+      <c r="BD13" s="77"/>
+      <c r="BE13" s="77"/>
+      <c r="BF13" s="77"/>
+      <c r="BG13" s="77"/>
+      <c r="BH13" s="77"/>
+    </row>
+    <row r="14" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="41" t="s">
         <v>31</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="A14" s="41" t="s">
+      <c r="B14" s="42">
+        <v>152873</v>
+      </c>
+      <c r="C14" s="42">
+        <v>145891</v>
+      </c>
+      <c r="D14" s="42">
+        <v>1492</v>
+      </c>
+      <c r="E14" s="42">
+        <v>5490</v>
+      </c>
+      <c r="F14" s="42">
+        <v>5784</v>
+      </c>
+      <c r="G14" s="42">
+        <v>20983</v>
+      </c>
+      <c r="H14" s="42">
+        <v>16905</v>
+      </c>
+      <c r="I14" s="42">
+        <v>4078</v>
+      </c>
+      <c r="J14" s="42">
+        <v>3045</v>
+      </c>
+      <c r="K14" s="43">
+        <v>22006</v>
+      </c>
+      <c r="L14" s="78"/>
+      <c r="M14" s="78"/>
+      <c r="N14" s="78"/>
+      <c r="O14" s="78"/>
+      <c r="P14" s="78"/>
+      <c r="Q14" s="78"/>
+      <c r="R14" s="78"/>
+      <c r="S14" s="78"/>
+      <c r="T14" s="78"/>
+      <c r="U14" s="78"/>
+      <c r="V14" s="78"/>
+      <c r="W14" s="78"/>
+      <c r="X14" s="78"/>
+      <c r="Y14" s="78"/>
+      <c r="Z14" s="78"/>
+      <c r="AA14" s="78"/>
+      <c r="AB14" s="78"/>
+      <c r="AC14" s="78"/>
+      <c r="AD14" s="78"/>
+      <c r="AE14" s="78"/>
+      <c r="AF14" s="78"/>
+      <c r="AG14" s="78"/>
+      <c r="AH14" s="78"/>
+      <c r="AI14" s="78"/>
+      <c r="AJ14" s="78"/>
+      <c r="AK14" s="78"/>
+      <c r="AL14" s="78"/>
+      <c r="AM14" s="78"/>
+      <c r="AN14" s="78"/>
+      <c r="AO14" s="78"/>
+      <c r="AP14" s="78"/>
+      <c r="AQ14" s="78"/>
+      <c r="AR14" s="78"/>
+      <c r="AS14" s="78"/>
+      <c r="AT14" s="78"/>
+      <c r="AU14" s="78"/>
+      <c r="AV14" s="78"/>
+      <c r="AW14" s="78"/>
+      <c r="AX14" s="78"/>
+      <c r="AY14" s="78"/>
+      <c r="AZ14" s="78"/>
+      <c r="BA14" s="78"/>
+      <c r="BB14" s="78"/>
+      <c r="BC14" s="78"/>
+      <c r="BD14" s="78"/>
+      <c r="BE14" s="78"/>
+      <c r="BF14" s="78"/>
+      <c r="BG14" s="78"/>
+      <c r="BH14" s="78"/>
+    </row>
+    <row r="15" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="B14" s="42">
-[...31 lines deleted...]
-      <c r="A15" s="41" t="s">
+      <c r="B15" s="42">
+        <v>13515</v>
+      </c>
+      <c r="C15" s="42">
+        <v>12973</v>
+      </c>
+      <c r="D15" s="42">
+        <v>144</v>
+      </c>
+      <c r="E15" s="42">
+        <v>398</v>
+      </c>
+      <c r="F15" s="42">
+        <v>373</v>
+      </c>
+      <c r="G15" s="42">
+        <v>1849</v>
+      </c>
+      <c r="H15" s="42">
+        <v>1535</v>
+      </c>
+      <c r="I15" s="42">
+        <v>314</v>
+      </c>
+      <c r="J15" s="42">
+        <v>195</v>
+      </c>
+      <c r="K15" s="43">
+        <v>1976</v>
+      </c>
+      <c r="L15" s="78"/>
+      <c r="M15" s="78"/>
+      <c r="N15" s="78"/>
+      <c r="O15" s="78"/>
+      <c r="P15" s="78"/>
+      <c r="Q15" s="78"/>
+      <c r="R15" s="78"/>
+      <c r="S15" s="78"/>
+      <c r="T15" s="78"/>
+      <c r="U15" s="78"/>
+      <c r="V15" s="78"/>
+      <c r="W15" s="78"/>
+      <c r="X15" s="78"/>
+      <c r="Y15" s="78"/>
+      <c r="Z15" s="78"/>
+      <c r="AA15" s="78"/>
+      <c r="AB15" s="78"/>
+      <c r="AC15" s="78"/>
+      <c r="AD15" s="78"/>
+      <c r="AE15" s="78"/>
+      <c r="AF15" s="78"/>
+      <c r="AG15" s="78"/>
+      <c r="AH15" s="78"/>
+      <c r="AI15" s="78"/>
+      <c r="AJ15" s="78"/>
+      <c r="AK15" s="78"/>
+      <c r="AL15" s="78"/>
+      <c r="AM15" s="78"/>
+      <c r="AN15" s="78"/>
+      <c r="AO15" s="78"/>
+      <c r="AP15" s="78"/>
+      <c r="AQ15" s="78"/>
+      <c r="AR15" s="78"/>
+      <c r="AS15" s="78"/>
+      <c r="AT15" s="78"/>
+      <c r="AU15" s="78"/>
+      <c r="AV15" s="78"/>
+      <c r="AW15" s="78"/>
+      <c r="AX15" s="78"/>
+      <c r="AY15" s="78"/>
+      <c r="AZ15" s="78"/>
+      <c r="BA15" s="78"/>
+      <c r="BB15" s="78"/>
+      <c r="BC15" s="78"/>
+      <c r="BD15" s="78"/>
+      <c r="BE15" s="78"/>
+      <c r="BF15" s="78"/>
+      <c r="BG15" s="78"/>
+      <c r="BH15" s="78"/>
+    </row>
+    <row r="16" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B15" s="42">
-[...31 lines deleted...]
-      <c r="A16" s="41" t="s">
+      <c r="B16" s="42">
+        <v>3861</v>
+      </c>
+      <c r="C16" s="42">
+        <v>3719</v>
+      </c>
+      <c r="D16" s="42">
+        <v>25</v>
+      </c>
+      <c r="E16" s="42">
+        <v>117</v>
+      </c>
+      <c r="F16" s="42">
+        <v>119</v>
+      </c>
+      <c r="G16" s="42">
+        <v>326</v>
+      </c>
+      <c r="H16" s="42">
+        <v>266</v>
+      </c>
+      <c r="I16" s="42">
+        <v>60</v>
+      </c>
+      <c r="J16" s="42">
+        <v>60</v>
+      </c>
+      <c r="K16" s="43">
+        <v>303</v>
+      </c>
+      <c r="L16" s="78"/>
+      <c r="M16" s="78"/>
+      <c r="N16" s="78"/>
+      <c r="O16" s="78"/>
+      <c r="P16" s="78"/>
+      <c r="Q16" s="78"/>
+      <c r="R16" s="78"/>
+      <c r="S16" s="78"/>
+      <c r="T16" s="78"/>
+      <c r="U16" s="78"/>
+      <c r="V16" s="78"/>
+      <c r="W16" s="78"/>
+      <c r="X16" s="78"/>
+      <c r="Y16" s="78"/>
+      <c r="Z16" s="78"/>
+      <c r="AA16" s="78"/>
+      <c r="AB16" s="78"/>
+      <c r="AC16" s="78"/>
+      <c r="AD16" s="78"/>
+      <c r="AE16" s="78"/>
+      <c r="AF16" s="78"/>
+      <c r="AG16" s="78"/>
+      <c r="AH16" s="78"/>
+      <c r="AI16" s="78"/>
+      <c r="AJ16" s="78"/>
+      <c r="AK16" s="78"/>
+      <c r="AL16" s="78"/>
+      <c r="AM16" s="78"/>
+      <c r="AN16" s="78"/>
+      <c r="AO16" s="78"/>
+      <c r="AP16" s="78"/>
+      <c r="AQ16" s="78"/>
+      <c r="AR16" s="78"/>
+      <c r="AS16" s="78"/>
+      <c r="AT16" s="78"/>
+      <c r="AU16" s="78"/>
+      <c r="AV16" s="78"/>
+      <c r="AW16" s="78"/>
+      <c r="AX16" s="78"/>
+      <c r="AY16" s="78"/>
+      <c r="AZ16" s="78"/>
+      <c r="BA16" s="78"/>
+      <c r="BB16" s="78"/>
+      <c r="BC16" s="78"/>
+      <c r="BD16" s="78"/>
+      <c r="BE16" s="78"/>
+      <c r="BF16" s="78"/>
+      <c r="BG16" s="78"/>
+      <c r="BH16" s="78"/>
+    </row>
+    <row r="17" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A17" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B16" s="42">
-[...20 lines deleted...]
-      <c r="I16" s="42">
+      <c r="B17" s="42">
+        <v>74832</v>
+      </c>
+      <c r="C17" s="42">
+        <v>71657</v>
+      </c>
+      <c r="D17" s="42">
+        <v>848</v>
+      </c>
+      <c r="E17" s="42">
+        <v>2327</v>
+      </c>
+      <c r="F17" s="42">
+        <v>3425</v>
+      </c>
+      <c r="G17" s="42">
+        <v>10901</v>
+      </c>
+      <c r="H17" s="42">
+        <v>8626</v>
+      </c>
+      <c r="I17" s="42">
+        <v>2275</v>
+      </c>
+      <c r="J17" s="42">
+        <v>1606</v>
+      </c>
+      <c r="K17" s="43">
+        <v>11771</v>
+      </c>
+      <c r="L17" s="78"/>
+      <c r="M17" s="78"/>
+      <c r="N17" s="78"/>
+      <c r="O17" s="78"/>
+      <c r="P17" s="78"/>
+      <c r="Q17" s="78"/>
+      <c r="R17" s="78"/>
+      <c r="S17" s="78"/>
+      <c r="T17" s="78"/>
+      <c r="U17" s="78"/>
+      <c r="V17" s="78"/>
+      <c r="W17" s="78"/>
+      <c r="X17" s="78"/>
+      <c r="Y17" s="78"/>
+      <c r="Z17" s="78"/>
+      <c r="AA17" s="78"/>
+      <c r="AB17" s="78"/>
+      <c r="AC17" s="78"/>
+      <c r="AD17" s="78"/>
+      <c r="AE17" s="78"/>
+      <c r="AF17" s="78"/>
+      <c r="AG17" s="78"/>
+      <c r="AH17" s="78"/>
+      <c r="AI17" s="78"/>
+      <c r="AJ17" s="78"/>
+      <c r="AK17" s="78"/>
+      <c r="AL17" s="78"/>
+      <c r="AM17" s="78"/>
+      <c r="AN17" s="78"/>
+      <c r="AO17" s="78"/>
+      <c r="AP17" s="78"/>
+      <c r="AQ17" s="78"/>
+      <c r="AR17" s="78"/>
+      <c r="AS17" s="78"/>
+      <c r="AT17" s="78"/>
+      <c r="AU17" s="78"/>
+      <c r="AV17" s="78"/>
+      <c r="AW17" s="78"/>
+      <c r="AX17" s="78"/>
+      <c r="AY17" s="78"/>
+      <c r="AZ17" s="78"/>
+      <c r="BA17" s="78"/>
+      <c r="BB17" s="78"/>
+      <c r="BC17" s="78"/>
+      <c r="BD17" s="78"/>
+      <c r="BE17" s="78"/>
+      <c r="BF17" s="78"/>
+      <c r="BG17" s="78"/>
+      <c r="BH17" s="78"/>
+    </row>
+    <row r="18" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A18" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="42">
+        <v>42599</v>
+      </c>
+      <c r="C18" s="42">
+        <v>40227</v>
+      </c>
+      <c r="D18" s="42">
+        <v>765</v>
+      </c>
+      <c r="E18" s="42">
+        <v>1607</v>
+      </c>
+      <c r="F18" s="42">
+        <v>2294</v>
+      </c>
+      <c r="G18" s="42">
+        <v>9154</v>
+      </c>
+      <c r="H18" s="42">
+        <v>7371</v>
+      </c>
+      <c r="I18" s="42">
+        <v>1783</v>
+      </c>
+      <c r="J18" s="42">
+        <v>1038</v>
+      </c>
+      <c r="K18" s="43">
+        <v>14752</v>
+      </c>
+      <c r="L18" s="78"/>
+      <c r="M18" s="78"/>
+      <c r="N18" s="78"/>
+      <c r="O18" s="78"/>
+      <c r="P18" s="78"/>
+      <c r="Q18" s="78"/>
+      <c r="R18" s="78"/>
+      <c r="S18" s="78"/>
+      <c r="T18" s="78"/>
+      <c r="U18" s="78"/>
+      <c r="V18" s="78"/>
+      <c r="W18" s="78"/>
+      <c r="X18" s="78"/>
+      <c r="Y18" s="78"/>
+      <c r="Z18" s="78"/>
+      <c r="AA18" s="78"/>
+      <c r="AB18" s="78"/>
+      <c r="AC18" s="78"/>
+      <c r="AD18" s="78"/>
+      <c r="AE18" s="78"/>
+      <c r="AF18" s="78"/>
+      <c r="AG18" s="78"/>
+      <c r="AH18" s="78"/>
+      <c r="AI18" s="78"/>
+      <c r="AJ18" s="78"/>
+      <c r="AK18" s="78"/>
+      <c r="AL18" s="78"/>
+      <c r="AM18" s="78"/>
+      <c r="AN18" s="78"/>
+      <c r="AO18" s="78"/>
+      <c r="AP18" s="78"/>
+      <c r="AQ18" s="78"/>
+      <c r="AR18" s="78"/>
+      <c r="AS18" s="78"/>
+      <c r="AT18" s="78"/>
+      <c r="AU18" s="78"/>
+      <c r="AV18" s="78"/>
+      <c r="AW18" s="78"/>
+      <c r="AX18" s="78"/>
+      <c r="AY18" s="78"/>
+      <c r="AZ18" s="78"/>
+      <c r="BA18" s="78"/>
+      <c r="BB18" s="78"/>
+      <c r="BC18" s="78"/>
+      <c r="BD18" s="78"/>
+      <c r="BE18" s="78"/>
+      <c r="BF18" s="78"/>
+      <c r="BG18" s="78"/>
+      <c r="BH18" s="78"/>
+    </row>
+    <row r="19" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="42">
+        <v>258590</v>
+      </c>
+      <c r="C19" s="42">
+        <v>248076</v>
+      </c>
+      <c r="D19" s="42">
+        <v>2538</v>
+      </c>
+      <c r="E19" s="42">
+        <v>7976</v>
+      </c>
+      <c r="F19" s="42">
+        <v>9967</v>
+      </c>
+      <c r="G19" s="42">
+        <v>31523</v>
+      </c>
+      <c r="H19" s="42">
+        <v>25983</v>
+      </c>
+      <c r="I19" s="42">
+        <v>5540</v>
+      </c>
+      <c r="J19" s="42">
+        <v>5960</v>
+      </c>
+      <c r="K19" s="43">
+        <v>48839</v>
+      </c>
+      <c r="L19" s="78"/>
+      <c r="M19" s="78"/>
+      <c r="N19" s="78"/>
+      <c r="O19" s="78"/>
+      <c r="P19" s="78"/>
+      <c r="Q19" s="78"/>
+      <c r="R19" s="78"/>
+      <c r="S19" s="78"/>
+      <c r="T19" s="78"/>
+      <c r="U19" s="78"/>
+      <c r="V19" s="78"/>
+      <c r="W19" s="78"/>
+      <c r="X19" s="78"/>
+      <c r="Y19" s="78"/>
+      <c r="Z19" s="78"/>
+      <c r="AA19" s="78"/>
+      <c r="AB19" s="78"/>
+      <c r="AC19" s="78"/>
+      <c r="AD19" s="78"/>
+      <c r="AE19" s="78"/>
+      <c r="AF19" s="78"/>
+      <c r="AG19" s="78"/>
+      <c r="AH19" s="78"/>
+      <c r="AI19" s="78"/>
+      <c r="AJ19" s="78"/>
+      <c r="AK19" s="78"/>
+      <c r="AL19" s="78"/>
+      <c r="AM19" s="78"/>
+      <c r="AN19" s="78"/>
+      <c r="AO19" s="78"/>
+      <c r="AP19" s="78"/>
+      <c r="AQ19" s="78"/>
+      <c r="AR19" s="78"/>
+      <c r="AS19" s="78"/>
+      <c r="AT19" s="78"/>
+      <c r="AU19" s="78"/>
+      <c r="AV19" s="78"/>
+      <c r="AW19" s="78"/>
+      <c r="AX19" s="78"/>
+      <c r="AY19" s="78"/>
+      <c r="AZ19" s="78"/>
+      <c r="BA19" s="78"/>
+      <c r="BB19" s="78"/>
+      <c r="BC19" s="78"/>
+      <c r="BD19" s="78"/>
+      <c r="BE19" s="78"/>
+      <c r="BF19" s="78"/>
+      <c r="BG19" s="78"/>
+      <c r="BH19" s="78"/>
+    </row>
+    <row r="20" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="B20" s="42">
+        <v>65290</v>
+      </c>
+      <c r="C20" s="42">
+        <v>61563</v>
+      </c>
+      <c r="D20" s="42">
+        <v>953</v>
+      </c>
+      <c r="E20" s="42">
+        <v>2774</v>
+      </c>
+      <c r="F20" s="42">
+        <v>2618</v>
+      </c>
+      <c r="G20" s="42">
+        <v>11553</v>
+      </c>
+      <c r="H20" s="42">
+        <v>8766</v>
+      </c>
+      <c r="I20" s="42">
+        <v>2787</v>
+      </c>
+      <c r="J20" s="42">
+        <v>1573</v>
+      </c>
+      <c r="K20" s="43">
+        <v>13771</v>
+      </c>
+      <c r="L20" s="78"/>
+      <c r="M20" s="78"/>
+      <c r="N20" s="78"/>
+      <c r="O20" s="78"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="78"/>
+      <c r="R20" s="78"/>
+      <c r="S20" s="78"/>
+      <c r="T20" s="78"/>
+      <c r="U20" s="78"/>
+      <c r="V20" s="78"/>
+      <c r="W20" s="78"/>
+      <c r="X20" s="78"/>
+      <c r="Y20" s="78"/>
+      <c r="Z20" s="78"/>
+      <c r="AA20" s="78"/>
+      <c r="AB20" s="78"/>
+      <c r="AC20" s="78"/>
+      <c r="AD20" s="78"/>
+      <c r="AE20" s="78"/>
+      <c r="AF20" s="78"/>
+      <c r="AG20" s="78"/>
+      <c r="AH20" s="78"/>
+      <c r="AI20" s="78"/>
+      <c r="AJ20" s="78"/>
+      <c r="AK20" s="78"/>
+      <c r="AL20" s="78"/>
+      <c r="AM20" s="78"/>
+      <c r="AN20" s="78"/>
+      <c r="AO20" s="78"/>
+      <c r="AP20" s="78"/>
+      <c r="AQ20" s="78"/>
+      <c r="AR20" s="78"/>
+      <c r="AS20" s="78"/>
+      <c r="AT20" s="78"/>
+      <c r="AU20" s="78"/>
+      <c r="AV20" s="78"/>
+      <c r="AW20" s="78"/>
+      <c r="AX20" s="78"/>
+      <c r="AY20" s="78"/>
+      <c r="AZ20" s="78"/>
+      <c r="BA20" s="78"/>
+      <c r="BB20" s="78"/>
+      <c r="BC20" s="78"/>
+      <c r="BD20" s="78"/>
+      <c r="BE20" s="78"/>
+      <c r="BF20" s="78"/>
+      <c r="BG20" s="78"/>
+      <c r="BH20" s="78"/>
+    </row>
+    <row r="21" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A21" s="41" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="42">
+        <v>95282</v>
+      </c>
+      <c r="C21" s="42">
+        <v>87694</v>
+      </c>
+      <c r="D21" s="42">
+        <v>2865</v>
+      </c>
+      <c r="E21" s="42">
+        <v>4723</v>
+      </c>
+      <c r="F21" s="42">
+        <v>4152</v>
+      </c>
+      <c r="G21" s="42">
+        <v>21785</v>
+      </c>
+      <c r="H21" s="42">
+        <v>15748</v>
+      </c>
+      <c r="I21" s="42">
+        <v>6037</v>
+      </c>
+      <c r="J21" s="42">
+        <v>2151</v>
+      </c>
+      <c r="K21" s="43">
+        <v>25187</v>
+      </c>
+      <c r="L21" s="78"/>
+      <c r="M21" s="78"/>
+      <c r="N21" s="78"/>
+      <c r="O21" s="78"/>
+      <c r="P21" s="78"/>
+      <c r="Q21" s="78"/>
+      <c r="R21" s="78"/>
+      <c r="S21" s="78"/>
+      <c r="T21" s="78"/>
+      <c r="U21" s="78"/>
+      <c r="V21" s="78"/>
+      <c r="W21" s="78"/>
+      <c r="X21" s="78"/>
+      <c r="Y21" s="78"/>
+      <c r="Z21" s="78"/>
+      <c r="AA21" s="78"/>
+      <c r="AB21" s="78"/>
+      <c r="AC21" s="78"/>
+      <c r="AD21" s="78"/>
+      <c r="AE21" s="78"/>
+      <c r="AF21" s="78"/>
+      <c r="AG21" s="78"/>
+      <c r="AH21" s="78"/>
+      <c r="AI21" s="78"/>
+      <c r="AJ21" s="78"/>
+      <c r="AK21" s="78"/>
+      <c r="AL21" s="78"/>
+      <c r="AM21" s="78"/>
+      <c r="AN21" s="78"/>
+      <c r="AO21" s="78"/>
+      <c r="AP21" s="78"/>
+      <c r="AQ21" s="78"/>
+      <c r="AR21" s="78"/>
+      <c r="AS21" s="78"/>
+      <c r="AT21" s="78"/>
+      <c r="AU21" s="78"/>
+      <c r="AV21" s="78"/>
+      <c r="AW21" s="78"/>
+      <c r="AX21" s="78"/>
+      <c r="AY21" s="78"/>
+      <c r="AZ21" s="78"/>
+      <c r="BA21" s="78"/>
+      <c r="BB21" s="78"/>
+      <c r="BC21" s="78"/>
+      <c r="BD21" s="78"/>
+      <c r="BE21" s="78"/>
+      <c r="BF21" s="78"/>
+      <c r="BG21" s="78"/>
+      <c r="BH21" s="78"/>
+    </row>
+    <row r="22" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A22" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" s="42">
+        <v>9887</v>
+      </c>
+      <c r="C22" s="42">
+        <v>9467</v>
+      </c>
+      <c r="D22" s="42">
+        <v>87</v>
+      </c>
+      <c r="E22" s="42">
+        <v>333</v>
+      </c>
+      <c r="F22" s="42">
+        <v>378</v>
+      </c>
+      <c r="G22" s="42">
+        <v>1410</v>
+      </c>
+      <c r="H22" s="42">
+        <v>1152</v>
+      </c>
+      <c r="I22" s="42">
+        <v>258</v>
+      </c>
+      <c r="J22" s="42">
+        <v>196</v>
+      </c>
+      <c r="K22" s="43">
+        <v>1754</v>
+      </c>
+      <c r="L22" s="78"/>
+      <c r="M22" s="78"/>
+      <c r="N22" s="78"/>
+      <c r="O22" s="78"/>
+      <c r="P22" s="78"/>
+      <c r="Q22" s="78"/>
+      <c r="R22" s="78"/>
+      <c r="S22" s="78"/>
+      <c r="T22" s="78"/>
+      <c r="U22" s="78"/>
+      <c r="V22" s="78"/>
+      <c r="W22" s="78"/>
+      <c r="X22" s="78"/>
+      <c r="Y22" s="78"/>
+      <c r="Z22" s="78"/>
+      <c r="AA22" s="78"/>
+      <c r="AB22" s="78"/>
+      <c r="AC22" s="78"/>
+      <c r="AD22" s="78"/>
+      <c r="AE22" s="78"/>
+      <c r="AF22" s="78"/>
+      <c r="AG22" s="78"/>
+      <c r="AH22" s="78"/>
+      <c r="AI22" s="78"/>
+      <c r="AJ22" s="78"/>
+      <c r="AK22" s="78"/>
+      <c r="AL22" s="78"/>
+      <c r="AM22" s="78"/>
+      <c r="AN22" s="78"/>
+      <c r="AO22" s="78"/>
+      <c r="AP22" s="78"/>
+      <c r="AQ22" s="78"/>
+      <c r="AR22" s="78"/>
+      <c r="AS22" s="78"/>
+      <c r="AT22" s="78"/>
+      <c r="AU22" s="78"/>
+      <c r="AV22" s="78"/>
+      <c r="AW22" s="78"/>
+      <c r="AX22" s="78"/>
+      <c r="AY22" s="78"/>
+      <c r="AZ22" s="78"/>
+      <c r="BA22" s="78"/>
+      <c r="BB22" s="78"/>
+      <c r="BC22" s="78"/>
+      <c r="BD22" s="78"/>
+      <c r="BE22" s="78"/>
+      <c r="BF22" s="78"/>
+      <c r="BG22" s="78"/>
+      <c r="BH22" s="78"/>
+    </row>
+    <row r="23" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="42">
+        <v>51516</v>
+      </c>
+      <c r="C23" s="42">
+        <v>49392</v>
+      </c>
+      <c r="D23" s="42">
+        <v>494</v>
+      </c>
+      <c r="E23" s="42">
+        <v>1630</v>
+      </c>
+      <c r="F23" s="42">
+        <v>1711</v>
+      </c>
+      <c r="G23" s="42">
+        <v>5508</v>
+      </c>
+      <c r="H23" s="42">
+        <v>4649</v>
+      </c>
+      <c r="I23" s="42">
+        <v>859</v>
+      </c>
+      <c r="J23" s="42">
+        <v>727</v>
+      </c>
+      <c r="K23" s="43">
+        <v>6137</v>
+      </c>
+      <c r="L23" s="78"/>
+      <c r="M23" s="78"/>
+      <c r="N23" s="78"/>
+      <c r="O23" s="78"/>
+      <c r="P23" s="78"/>
+      <c r="Q23" s="78"/>
+      <c r="R23" s="78"/>
+      <c r="S23" s="78"/>
+      <c r="T23" s="78"/>
+      <c r="U23" s="78"/>
+      <c r="V23" s="78"/>
+      <c r="W23" s="78"/>
+      <c r="X23" s="78"/>
+      <c r="Y23" s="78"/>
+      <c r="Z23" s="78"/>
+      <c r="AA23" s="78"/>
+      <c r="AB23" s="78"/>
+      <c r="AC23" s="78"/>
+      <c r="AD23" s="78"/>
+      <c r="AE23" s="78"/>
+      <c r="AF23" s="78"/>
+      <c r="AG23" s="78"/>
+      <c r="AH23" s="78"/>
+      <c r="AI23" s="78"/>
+      <c r="AJ23" s="78"/>
+      <c r="AK23" s="78"/>
+      <c r="AL23" s="78"/>
+      <c r="AM23" s="78"/>
+      <c r="AN23" s="78"/>
+      <c r="AO23" s="78"/>
+      <c r="AP23" s="78"/>
+      <c r="AQ23" s="78"/>
+      <c r="AR23" s="78"/>
+      <c r="AS23" s="78"/>
+      <c r="AT23" s="78"/>
+      <c r="AU23" s="78"/>
+      <c r="AV23" s="78"/>
+      <c r="AW23" s="78"/>
+      <c r="AX23" s="78"/>
+      <c r="AY23" s="78"/>
+      <c r="AZ23" s="78"/>
+      <c r="BA23" s="78"/>
+      <c r="BB23" s="78"/>
+      <c r="BC23" s="78"/>
+      <c r="BD23" s="78"/>
+      <c r="BE23" s="78"/>
+      <c r="BF23" s="78"/>
+      <c r="BG23" s="78"/>
+      <c r="BH23" s="78"/>
+    </row>
+    <row r="24" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="B24" s="42">
+        <v>18713</v>
+      </c>
+      <c r="C24" s="42">
+        <v>17704</v>
+      </c>
+      <c r="D24" s="42">
+        <v>222</v>
+      </c>
+      <c r="E24" s="42">
+        <v>787</v>
+      </c>
+      <c r="F24" s="42">
+        <v>1110</v>
+      </c>
+      <c r="G24" s="42">
+        <v>3181</v>
+      </c>
+      <c r="H24" s="42">
+        <v>2444</v>
+      </c>
+      <c r="I24" s="42">
+        <v>737</v>
+      </c>
+      <c r="J24" s="42">
+        <v>512</v>
+      </c>
+      <c r="K24" s="43">
+        <v>4696</v>
+      </c>
+      <c r="L24" s="78"/>
+      <c r="M24" s="78"/>
+      <c r="N24" s="78"/>
+      <c r="O24" s="78"/>
+      <c r="P24" s="78"/>
+      <c r="Q24" s="78"/>
+      <c r="R24" s="78"/>
+      <c r="S24" s="78"/>
+      <c r="T24" s="78"/>
+      <c r="U24" s="78"/>
+      <c r="V24" s="78"/>
+      <c r="W24" s="78"/>
+      <c r="X24" s="78"/>
+      <c r="Y24" s="78"/>
+      <c r="Z24" s="78"/>
+      <c r="AA24" s="78"/>
+      <c r="AB24" s="78"/>
+      <c r="AC24" s="78"/>
+      <c r="AD24" s="78"/>
+      <c r="AE24" s="78"/>
+      <c r="AF24" s="78"/>
+      <c r="AG24" s="78"/>
+      <c r="AH24" s="78"/>
+      <c r="AI24" s="78"/>
+      <c r="AJ24" s="78"/>
+      <c r="AK24" s="78"/>
+      <c r="AL24" s="78"/>
+      <c r="AM24" s="78"/>
+      <c r="AN24" s="78"/>
+      <c r="AO24" s="78"/>
+      <c r="AP24" s="78"/>
+      <c r="AQ24" s="78"/>
+      <c r="AR24" s="78"/>
+      <c r="AS24" s="78"/>
+      <c r="AT24" s="78"/>
+      <c r="AU24" s="78"/>
+      <c r="AV24" s="78"/>
+      <c r="AW24" s="78"/>
+      <c r="AX24" s="78"/>
+      <c r="AY24" s="78"/>
+      <c r="AZ24" s="78"/>
+      <c r="BA24" s="78"/>
+      <c r="BB24" s="78"/>
+      <c r="BC24" s="78"/>
+      <c r="BD24" s="78"/>
+      <c r="BE24" s="78"/>
+      <c r="BF24" s="78"/>
+      <c r="BG24" s="78"/>
+      <c r="BH24" s="78"/>
+    </row>
+    <row r="25" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A25" s="41" t="s">
         <v>42</v>
       </c>
-      <c r="J16" s="42">
-[...287 lines deleted...]
-      <c r="A25" s="41" t="s">
+      <c r="B25" s="42">
+        <v>90362</v>
+      </c>
+      <c r="C25" s="42">
+        <v>86448</v>
+      </c>
+      <c r="D25" s="42">
+        <v>867</v>
+      </c>
+      <c r="E25" s="42">
+        <v>3047</v>
+      </c>
+      <c r="F25" s="42">
+        <v>3535</v>
+      </c>
+      <c r="G25" s="42">
+        <v>10659</v>
+      </c>
+      <c r="H25" s="42">
+        <v>8833</v>
+      </c>
+      <c r="I25" s="42">
+        <v>1826</v>
+      </c>
+      <c r="J25" s="42">
+        <v>1881</v>
+      </c>
+      <c r="K25" s="43">
+        <v>17236</v>
+      </c>
+      <c r="L25" s="78"/>
+      <c r="M25" s="78"/>
+      <c r="N25" s="78"/>
+      <c r="O25" s="78"/>
+      <c r="P25" s="78"/>
+      <c r="Q25" s="78"/>
+      <c r="R25" s="78"/>
+      <c r="S25" s="78"/>
+      <c r="T25" s="78"/>
+      <c r="U25" s="78"/>
+      <c r="V25" s="78"/>
+      <c r="W25" s="78"/>
+      <c r="X25" s="78"/>
+      <c r="Y25" s="78"/>
+      <c r="Z25" s="78"/>
+      <c r="AA25" s="78"/>
+      <c r="AB25" s="78"/>
+      <c r="AC25" s="78"/>
+      <c r="AD25" s="78"/>
+      <c r="AE25" s="78"/>
+      <c r="AF25" s="78"/>
+      <c r="AG25" s="78"/>
+      <c r="AH25" s="78"/>
+      <c r="AI25" s="78"/>
+      <c r="AJ25" s="78"/>
+      <c r="AK25" s="78"/>
+      <c r="AL25" s="78"/>
+      <c r="AM25" s="78"/>
+      <c r="AN25" s="78"/>
+      <c r="AO25" s="78"/>
+      <c r="AP25" s="78"/>
+      <c r="AQ25" s="78"/>
+      <c r="AR25" s="78"/>
+      <c r="AS25" s="78"/>
+      <c r="AT25" s="78"/>
+      <c r="AU25" s="78"/>
+      <c r="AV25" s="78"/>
+      <c r="AW25" s="78"/>
+      <c r="AX25" s="78"/>
+      <c r="AY25" s="78"/>
+      <c r="AZ25" s="78"/>
+      <c r="BA25" s="78"/>
+      <c r="BB25" s="78"/>
+      <c r="BC25" s="78"/>
+      <c r="BD25" s="78"/>
+      <c r="BE25" s="78"/>
+      <c r="BF25" s="78"/>
+      <c r="BG25" s="78"/>
+      <c r="BH25" s="78"/>
+    </row>
+    <row r="26" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="41" t="s">
         <v>43</v>
       </c>
-      <c r="B25" s="42">
-[...31 lines deleted...]
-      <c r="A26" s="41" t="s">
+      <c r="B26" s="42">
+        <v>39726</v>
+      </c>
+      <c r="C26" s="42">
+        <v>37458</v>
+      </c>
+      <c r="D26" s="42">
+        <v>584</v>
+      </c>
+      <c r="E26" s="42">
+        <v>1684</v>
+      </c>
+      <c r="F26" s="42">
+        <v>1690</v>
+      </c>
+      <c r="G26" s="42">
+        <v>7339</v>
+      </c>
+      <c r="H26" s="42">
+        <v>5626</v>
+      </c>
+      <c r="I26" s="42">
+        <v>1713</v>
+      </c>
+      <c r="J26" s="42">
+        <v>934</v>
+      </c>
+      <c r="K26" s="43">
+        <v>10544</v>
+      </c>
+      <c r="L26" s="78"/>
+      <c r="M26" s="78"/>
+      <c r="N26" s="78"/>
+      <c r="O26" s="78"/>
+      <c r="P26" s="78"/>
+      <c r="Q26" s="78"/>
+      <c r="R26" s="78"/>
+      <c r="S26" s="78"/>
+      <c r="T26" s="78"/>
+      <c r="U26" s="78"/>
+      <c r="V26" s="78"/>
+      <c r="W26" s="78"/>
+      <c r="X26" s="78"/>
+      <c r="Y26" s="78"/>
+      <c r="Z26" s="78"/>
+      <c r="AA26" s="78"/>
+      <c r="AB26" s="78"/>
+      <c r="AC26" s="78"/>
+      <c r="AD26" s="78"/>
+      <c r="AE26" s="78"/>
+      <c r="AF26" s="78"/>
+      <c r="AG26" s="78"/>
+      <c r="AH26" s="78"/>
+      <c r="AI26" s="78"/>
+      <c r="AJ26" s="78"/>
+      <c r="AK26" s="78"/>
+      <c r="AL26" s="78"/>
+      <c r="AM26" s="78"/>
+      <c r="AN26" s="78"/>
+      <c r="AO26" s="78"/>
+      <c r="AP26" s="78"/>
+      <c r="AQ26" s="78"/>
+      <c r="AR26" s="78"/>
+      <c r="AS26" s="78"/>
+      <c r="AT26" s="78"/>
+      <c r="AU26" s="78"/>
+      <c r="AV26" s="78"/>
+      <c r="AW26" s="78"/>
+      <c r="AX26" s="78"/>
+      <c r="AY26" s="78"/>
+      <c r="AZ26" s="78"/>
+      <c r="BA26" s="78"/>
+      <c r="BB26" s="78"/>
+      <c r="BC26" s="78"/>
+      <c r="BD26" s="78"/>
+      <c r="BE26" s="78"/>
+      <c r="BF26" s="78"/>
+      <c r="BG26" s="78"/>
+      <c r="BH26" s="78"/>
+    </row>
+    <row r="27" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="B26" s="42">
-[...31 lines deleted...]
-      <c r="A27" s="41" t="s">
+      <c r="B27" s="42">
+        <v>11202</v>
+      </c>
+      <c r="C27" s="42">
+        <v>10764</v>
+      </c>
+      <c r="D27" s="42">
+        <v>120</v>
+      </c>
+      <c r="E27" s="42">
+        <v>318</v>
+      </c>
+      <c r="F27" s="42">
+        <v>348</v>
+      </c>
+      <c r="G27" s="42">
+        <v>858</v>
+      </c>
+      <c r="H27" s="42">
+        <v>724</v>
+      </c>
+      <c r="I27" s="42">
+        <v>134</v>
+      </c>
+      <c r="J27" s="42">
+        <v>159</v>
+      </c>
+      <c r="K27" s="43">
+        <v>1056</v>
+      </c>
+      <c r="L27" s="78"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="78"/>
+      <c r="P27" s="78"/>
+      <c r="Q27" s="78"/>
+      <c r="R27" s="78"/>
+      <c r="S27" s="78"/>
+      <c r="T27" s="78"/>
+      <c r="U27" s="78"/>
+      <c r="V27" s="78"/>
+      <c r="W27" s="78"/>
+      <c r="X27" s="78"/>
+      <c r="Y27" s="78"/>
+      <c r="Z27" s="78"/>
+      <c r="AA27" s="78"/>
+      <c r="AB27" s="78"/>
+      <c r="AC27" s="78"/>
+      <c r="AD27" s="78"/>
+      <c r="AE27" s="78"/>
+      <c r="AF27" s="78"/>
+      <c r="AG27" s="78"/>
+      <c r="AH27" s="78"/>
+      <c r="AI27" s="78"/>
+      <c r="AJ27" s="78"/>
+      <c r="AK27" s="78"/>
+      <c r="AL27" s="78"/>
+      <c r="AM27" s="78"/>
+      <c r="AN27" s="78"/>
+      <c r="AO27" s="78"/>
+      <c r="AP27" s="78"/>
+      <c r="AQ27" s="78"/>
+      <c r="AR27" s="78"/>
+      <c r="AS27" s="78"/>
+      <c r="AT27" s="78"/>
+      <c r="AU27" s="78"/>
+      <c r="AV27" s="78"/>
+      <c r="AW27" s="78"/>
+      <c r="AX27" s="78"/>
+      <c r="AY27" s="78"/>
+      <c r="AZ27" s="78"/>
+      <c r="BA27" s="78"/>
+      <c r="BB27" s="78"/>
+      <c r="BC27" s="78"/>
+      <c r="BD27" s="78"/>
+      <c r="BE27" s="78"/>
+      <c r="BF27" s="78"/>
+      <c r="BG27" s="78"/>
+      <c r="BH27" s="78"/>
+    </row>
+    <row r="28" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="41" t="s">
         <v>45</v>
       </c>
-      <c r="B27" s="42">
-[...33 lines deleted...]
-      </c>
       <c r="B28" s="42">
-        <v>8995</v>
+        <v>9229</v>
       </c>
       <c r="C28" s="42">
-        <v>8569</v>
+        <v>8818</v>
       </c>
       <c r="D28" s="42">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E28" s="42">
-        <v>324</v>
+        <v>306</v>
       </c>
       <c r="F28" s="42">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="G28" s="42">
-        <v>861</v>
+        <v>879</v>
       </c>
       <c r="H28" s="42">
         <v>730</v>
       </c>
       <c r="I28" s="42">
-        <v>131</v>
+        <v>149</v>
       </c>
       <c r="J28" s="42">
         <v>196</v>
       </c>
       <c r="K28" s="43">
-        <v>1077</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1087</v>
+      </c>
+      <c r="L28" s="78"/>
+      <c r="M28" s="78"/>
+      <c r="N28" s="78"/>
+      <c r="O28" s="78"/>
+      <c r="P28" s="78"/>
+      <c r="Q28" s="78"/>
+      <c r="R28" s="78"/>
+      <c r="S28" s="78"/>
+      <c r="T28" s="78"/>
+      <c r="U28" s="78"/>
+      <c r="V28" s="78"/>
+      <c r="W28" s="78"/>
+      <c r="X28" s="78"/>
+      <c r="Y28" s="78"/>
+      <c r="Z28" s="78"/>
+      <c r="AA28" s="78"/>
+      <c r="AB28" s="78"/>
+      <c r="AC28" s="78"/>
+      <c r="AD28" s="78"/>
+      <c r="AE28" s="78"/>
+      <c r="AF28" s="78"/>
+      <c r="AG28" s="78"/>
+      <c r="AH28" s="78"/>
+      <c r="AI28" s="78"/>
+      <c r="AJ28" s="78"/>
+      <c r="AK28" s="78"/>
+      <c r="AL28" s="78"/>
+      <c r="AM28" s="78"/>
+      <c r="AN28" s="78"/>
+      <c r="AO28" s="78"/>
+      <c r="AP28" s="78"/>
+      <c r="AQ28" s="78"/>
+      <c r="AR28" s="78"/>
+      <c r="AS28" s="78"/>
+      <c r="AT28" s="78"/>
+      <c r="AU28" s="78"/>
+      <c r="AV28" s="78"/>
+      <c r="AW28" s="78"/>
+      <c r="AX28" s="78"/>
+      <c r="AY28" s="78"/>
+      <c r="AZ28" s="78"/>
+      <c r="BA28" s="78"/>
+      <c r="BB28" s="78"/>
+      <c r="BC28" s="78"/>
+      <c r="BD28" s="78"/>
+      <c r="BE28" s="78"/>
+      <c r="BF28" s="78"/>
+      <c r="BG28" s="78"/>
+      <c r="BH28" s="78"/>
+    </row>
+    <row r="29" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="41" t="s">
+        <v>46</v>
+      </c>
+      <c r="B29" s="42">
+        <v>114530</v>
+      </c>
+      <c r="C29" s="42">
+        <v>109182</v>
+      </c>
+      <c r="D29" s="42">
+        <v>990</v>
+      </c>
+      <c r="E29" s="42">
+        <v>4358</v>
+      </c>
+      <c r="F29" s="42">
+        <v>3933</v>
+      </c>
+      <c r="G29" s="42">
+        <v>18596</v>
+      </c>
+      <c r="H29" s="42">
+        <v>15131</v>
+      </c>
+      <c r="I29" s="42">
+        <v>3465</v>
+      </c>
+      <c r="J29" s="42">
+        <v>2123</v>
+      </c>
+      <c r="K29" s="43">
+        <v>22185</v>
+      </c>
+      <c r="L29" s="78"/>
+      <c r="M29" s="78"/>
+      <c r="N29" s="78"/>
+      <c r="O29" s="78"/>
+      <c r="P29" s="78"/>
+      <c r="Q29" s="78"/>
+      <c r="R29" s="78"/>
+      <c r="S29" s="78"/>
+      <c r="T29" s="78"/>
+      <c r="U29" s="78"/>
+      <c r="V29" s="78"/>
+      <c r="W29" s="78"/>
+      <c r="X29" s="78"/>
+      <c r="Y29" s="78"/>
+      <c r="Z29" s="78"/>
+      <c r="AA29" s="78"/>
+      <c r="AB29" s="78"/>
+      <c r="AC29" s="78"/>
+      <c r="AD29" s="78"/>
+      <c r="AE29" s="78"/>
+      <c r="AF29" s="78"/>
+      <c r="AG29" s="78"/>
+      <c r="AH29" s="78"/>
+      <c r="AI29" s="78"/>
+      <c r="AJ29" s="78"/>
+      <c r="AK29" s="78"/>
+      <c r="AL29" s="78"/>
+      <c r="AM29" s="78"/>
+      <c r="AN29" s="78"/>
+      <c r="AO29" s="78"/>
+      <c r="AP29" s="78"/>
+      <c r="AQ29" s="78"/>
+      <c r="AR29" s="78"/>
+      <c r="AS29" s="78"/>
+      <c r="AT29" s="78"/>
+      <c r="AU29" s="78"/>
+      <c r="AV29" s="78"/>
+      <c r="AW29" s="78"/>
+      <c r="AX29" s="78"/>
+      <c r="AY29" s="78"/>
+      <c r="AZ29" s="78"/>
+      <c r="BA29" s="78"/>
+      <c r="BB29" s="78"/>
+      <c r="BC29" s="78"/>
+      <c r="BD29" s="78"/>
+      <c r="BE29" s="78"/>
+      <c r="BF29" s="78"/>
+      <c r="BG29" s="78"/>
+      <c r="BH29" s="78"/>
+    </row>
+    <row r="30" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="41" t="s">
         <v>47</v>
       </c>
-      <c r="B29" s="42">
-[...31 lines deleted...]
-      <c r="A30" s="41" t="s">
+      <c r="B30" s="42">
+        <v>21329</v>
+      </c>
+      <c r="C30" s="42">
+        <v>20444</v>
+      </c>
+      <c r="D30" s="42">
+        <v>195</v>
+      </c>
+      <c r="E30" s="42">
+        <v>690</v>
+      </c>
+      <c r="F30" s="42">
+        <v>746</v>
+      </c>
+      <c r="G30" s="42">
+        <v>3142</v>
+      </c>
+      <c r="H30" s="42">
+        <v>2562</v>
+      </c>
+      <c r="I30" s="42">
+        <v>580</v>
+      </c>
+      <c r="J30" s="42">
+        <v>386</v>
+      </c>
+      <c r="K30" s="43">
+        <v>3537</v>
+      </c>
+      <c r="L30" s="78"/>
+      <c r="M30" s="78"/>
+      <c r="N30" s="78"/>
+      <c r="O30" s="78"/>
+      <c r="P30" s="78"/>
+      <c r="Q30" s="78"/>
+      <c r="R30" s="78"/>
+      <c r="S30" s="78"/>
+      <c r="T30" s="78"/>
+      <c r="U30" s="78"/>
+      <c r="V30" s="78"/>
+      <c r="W30" s="78"/>
+      <c r="X30" s="78"/>
+      <c r="Y30" s="78"/>
+      <c r="Z30" s="78"/>
+      <c r="AA30" s="78"/>
+      <c r="AB30" s="78"/>
+      <c r="AC30" s="78"/>
+      <c r="AD30" s="78"/>
+      <c r="AE30" s="78"/>
+      <c r="AF30" s="78"/>
+      <c r="AG30" s="78"/>
+      <c r="AH30" s="78"/>
+      <c r="AI30" s="78"/>
+      <c r="AJ30" s="78"/>
+      <c r="AK30" s="78"/>
+      <c r="AL30" s="78"/>
+      <c r="AM30" s="78"/>
+      <c r="AN30" s="78"/>
+      <c r="AO30" s="78"/>
+      <c r="AP30" s="78"/>
+      <c r="AQ30" s="78"/>
+      <c r="AR30" s="78"/>
+      <c r="AS30" s="78"/>
+      <c r="AT30" s="78"/>
+      <c r="AU30" s="78"/>
+      <c r="AV30" s="78"/>
+      <c r="AW30" s="78"/>
+      <c r="AX30" s="78"/>
+      <c r="AY30" s="78"/>
+      <c r="AZ30" s="78"/>
+      <c r="BA30" s="78"/>
+      <c r="BB30" s="78"/>
+      <c r="BC30" s="78"/>
+      <c r="BD30" s="78"/>
+      <c r="BE30" s="78"/>
+      <c r="BF30" s="78"/>
+      <c r="BG30" s="78"/>
+      <c r="BH30" s="78"/>
+    </row>
+    <row r="31" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B30" s="42">
-[...31 lines deleted...]
-      <c r="A31" s="41" t="s">
+      <c r="B31" s="42">
+        <v>36162</v>
+      </c>
+      <c r="C31" s="42">
+        <v>34527</v>
+      </c>
+      <c r="D31" s="42">
+        <v>415</v>
+      </c>
+      <c r="E31" s="42">
+        <v>1220</v>
+      </c>
+      <c r="F31" s="42">
+        <v>1069</v>
+      </c>
+      <c r="G31" s="42">
+        <v>3443</v>
+      </c>
+      <c r="H31" s="42">
+        <v>2936</v>
+      </c>
+      <c r="I31" s="42">
+        <v>507</v>
+      </c>
+      <c r="J31" s="42">
+        <v>577</v>
+      </c>
+      <c r="K31" s="43">
+        <v>4079</v>
+      </c>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="78"/>
+      <c r="U31" s="78"/>
+      <c r="V31" s="78"/>
+      <c r="W31" s="78"/>
+      <c r="X31" s="78"/>
+      <c r="Y31" s="78"/>
+      <c r="Z31" s="78"/>
+      <c r="AA31" s="78"/>
+      <c r="AB31" s="78"/>
+      <c r="AC31" s="78"/>
+      <c r="AD31" s="78"/>
+      <c r="AE31" s="78"/>
+      <c r="AF31" s="78"/>
+      <c r="AG31" s="78"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AK31" s="78"/>
+      <c r="AL31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+      <c r="AR31" s="78"/>
+      <c r="AS31" s="78"/>
+      <c r="AT31" s="78"/>
+      <c r="AU31" s="78"/>
+      <c r="AV31" s="78"/>
+      <c r="AW31" s="78"/>
+      <c r="AX31" s="78"/>
+      <c r="AY31" s="78"/>
+      <c r="AZ31" s="78"/>
+      <c r="BA31" s="78"/>
+      <c r="BB31" s="78"/>
+      <c r="BC31" s="78"/>
+      <c r="BD31" s="78"/>
+      <c r="BE31" s="78"/>
+      <c r="BF31" s="78"/>
+      <c r="BG31" s="78"/>
+      <c r="BH31" s="78"/>
+    </row>
+    <row r="32" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A32" s="41" t="s">
         <v>49</v>
       </c>
-      <c r="B31" s="42">
-[...31 lines deleted...]
-      <c r="A32" s="41" t="s">
+      <c r="B32" s="42">
+        <v>67054</v>
+      </c>
+      <c r="C32" s="42">
+        <v>64089</v>
+      </c>
+      <c r="D32" s="42">
+        <v>673</v>
+      </c>
+      <c r="E32" s="42">
+        <v>2292</v>
+      </c>
+      <c r="F32" s="42">
+        <v>3149</v>
+      </c>
+      <c r="G32" s="42">
+        <v>10221</v>
+      </c>
+      <c r="H32" s="42">
+        <v>8275</v>
+      </c>
+      <c r="I32" s="42">
+        <v>1946</v>
+      </c>
+      <c r="J32" s="42">
+        <v>1706</v>
+      </c>
+      <c r="K32" s="43">
+        <v>12769</v>
+      </c>
+      <c r="L32" s="78"/>
+      <c r="M32" s="78"/>
+      <c r="N32" s="78"/>
+      <c r="O32" s="78"/>
+      <c r="P32" s="78"/>
+      <c r="Q32" s="78"/>
+      <c r="R32" s="78"/>
+      <c r="S32" s="78"/>
+      <c r="T32" s="78"/>
+      <c r="U32" s="78"/>
+      <c r="V32" s="78"/>
+      <c r="W32" s="78"/>
+      <c r="X32" s="78"/>
+      <c r="Y32" s="78"/>
+      <c r="Z32" s="78"/>
+      <c r="AA32" s="78"/>
+      <c r="AB32" s="78"/>
+      <c r="AC32" s="78"/>
+      <c r="AD32" s="78"/>
+      <c r="AE32" s="78"/>
+      <c r="AF32" s="78"/>
+      <c r="AG32" s="78"/>
+      <c r="AH32" s="78"/>
+      <c r="AI32" s="78"/>
+      <c r="AJ32" s="78"/>
+      <c r="AK32" s="78"/>
+      <c r="AL32" s="78"/>
+      <c r="AM32" s="78"/>
+      <c r="AN32" s="78"/>
+      <c r="AO32" s="78"/>
+      <c r="AP32" s="78"/>
+      <c r="AQ32" s="78"/>
+      <c r="AR32" s="78"/>
+      <c r="AS32" s="78"/>
+      <c r="AT32" s="78"/>
+      <c r="AU32" s="78"/>
+      <c r="AV32" s="78"/>
+      <c r="AW32" s="78"/>
+      <c r="AX32" s="78"/>
+      <c r="AY32" s="78"/>
+      <c r="AZ32" s="78"/>
+      <c r="BA32" s="78"/>
+      <c r="BB32" s="78"/>
+      <c r="BC32" s="78"/>
+      <c r="BD32" s="78"/>
+      <c r="BE32" s="78"/>
+      <c r="BF32" s="78"/>
+      <c r="BG32" s="78"/>
+      <c r="BH32" s="78"/>
+    </row>
+    <row r="33" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B32" s="42">
-[...31 lines deleted...]
-      <c r="A33" s="41" t="s">
+      <c r="B33" s="42">
+        <v>63572</v>
+      </c>
+      <c r="C33" s="42">
+        <v>60647</v>
+      </c>
+      <c r="D33" s="42">
+        <v>619</v>
+      </c>
+      <c r="E33" s="42">
+        <v>2306</v>
+      </c>
+      <c r="F33" s="42">
+        <v>1893</v>
+      </c>
+      <c r="G33" s="42">
+        <v>9321</v>
+      </c>
+      <c r="H33" s="42">
+        <v>7556</v>
+      </c>
+      <c r="I33" s="42">
+        <v>1765</v>
+      </c>
+      <c r="J33" s="42">
+        <v>1033</v>
+      </c>
+      <c r="K33" s="43">
+        <v>9534</v>
+      </c>
+      <c r="L33" s="78"/>
+      <c r="M33" s="78"/>
+      <c r="N33" s="78"/>
+      <c r="O33" s="78"/>
+      <c r="P33" s="78"/>
+      <c r="Q33" s="78"/>
+      <c r="R33" s="78"/>
+      <c r="S33" s="78"/>
+      <c r="T33" s="78"/>
+      <c r="U33" s="78"/>
+      <c r="V33" s="78"/>
+      <c r="W33" s="78"/>
+      <c r="X33" s="78"/>
+      <c r="Y33" s="78"/>
+      <c r="Z33" s="78"/>
+      <c r="AA33" s="78"/>
+      <c r="AB33" s="78"/>
+      <c r="AC33" s="78"/>
+      <c r="AD33" s="78"/>
+      <c r="AE33" s="78"/>
+      <c r="AF33" s="78"/>
+      <c r="AG33" s="78"/>
+      <c r="AH33" s="78"/>
+      <c r="AI33" s="78"/>
+      <c r="AJ33" s="78"/>
+      <c r="AK33" s="78"/>
+      <c r="AL33" s="78"/>
+      <c r="AM33" s="78"/>
+      <c r="AN33" s="78"/>
+      <c r="AO33" s="78"/>
+      <c r="AP33" s="78"/>
+      <c r="AQ33" s="78"/>
+      <c r="AR33" s="78"/>
+      <c r="AS33" s="78"/>
+      <c r="AT33" s="78"/>
+      <c r="AU33" s="78"/>
+      <c r="AV33" s="78"/>
+      <c r="AW33" s="78"/>
+      <c r="AX33" s="78"/>
+      <c r="AY33" s="78"/>
+      <c r="AZ33" s="78"/>
+      <c r="BA33" s="78"/>
+      <c r="BB33" s="78"/>
+      <c r="BC33" s="78"/>
+      <c r="BD33" s="78"/>
+      <c r="BE33" s="78"/>
+      <c r="BF33" s="78"/>
+      <c r="BG33" s="78"/>
+      <c r="BH33" s="78"/>
+    </row>
+    <row r="34" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="41" t="s">
         <v>51</v>
       </c>
-      <c r="B33" s="42">
-[...31 lines deleted...]
-      <c r="A34" s="41" t="s">
+      <c r="B34" s="42">
+        <v>90891</v>
+      </c>
+      <c r="C34" s="42">
+        <v>86309</v>
+      </c>
+      <c r="D34" s="42">
+        <v>1521</v>
+      </c>
+      <c r="E34" s="42">
+        <v>3061</v>
+      </c>
+      <c r="F34" s="42">
+        <v>7495</v>
+      </c>
+      <c r="G34" s="42">
+        <v>15332</v>
+      </c>
+      <c r="H34" s="42">
+        <v>12184</v>
+      </c>
+      <c r="I34" s="42">
+        <v>3148</v>
+      </c>
+      <c r="J34" s="42">
+        <v>2075</v>
+      </c>
+      <c r="K34" s="43">
+        <v>22220</v>
+      </c>
+      <c r="L34" s="78"/>
+      <c r="M34" s="78"/>
+      <c r="N34" s="78"/>
+      <c r="O34" s="78"/>
+      <c r="P34" s="78"/>
+      <c r="Q34" s="78"/>
+      <c r="R34" s="78"/>
+      <c r="S34" s="78"/>
+      <c r="T34" s="78"/>
+      <c r="U34" s="78"/>
+      <c r="V34" s="78"/>
+      <c r="W34" s="78"/>
+      <c r="X34" s="78"/>
+      <c r="Y34" s="78"/>
+      <c r="Z34" s="78"/>
+      <c r="AA34" s="78"/>
+      <c r="AB34" s="78"/>
+      <c r="AC34" s="78"/>
+      <c r="AD34" s="78"/>
+      <c r="AE34" s="78"/>
+      <c r="AF34" s="78"/>
+      <c r="AG34" s="78"/>
+      <c r="AH34" s="78"/>
+      <c r="AI34" s="78"/>
+      <c r="AJ34" s="78"/>
+      <c r="AK34" s="78"/>
+      <c r="AL34" s="78"/>
+      <c r="AM34" s="78"/>
+      <c r="AN34" s="78"/>
+      <c r="AO34" s="78"/>
+      <c r="AP34" s="78"/>
+      <c r="AQ34" s="78"/>
+      <c r="AR34" s="78"/>
+      <c r="AS34" s="78"/>
+      <c r="AT34" s="78"/>
+      <c r="AU34" s="78"/>
+      <c r="AV34" s="78"/>
+      <c r="AW34" s="78"/>
+      <c r="AX34" s="78"/>
+      <c r="AY34" s="78"/>
+      <c r="AZ34" s="78"/>
+      <c r="BA34" s="78"/>
+      <c r="BB34" s="78"/>
+      <c r="BC34" s="78"/>
+      <c r="BD34" s="78"/>
+      <c r="BE34" s="78"/>
+      <c r="BF34" s="78"/>
+      <c r="BG34" s="78"/>
+      <c r="BH34" s="78"/>
+    </row>
+    <row r="35" spans="1:60" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="41" t="s">
         <v>52</v>
       </c>
-      <c r="B34" s="42">
-[...31 lines deleted...]
-      <c r="A35" s="41" t="s">
+      <c r="B35" s="42">
+        <v>9273</v>
+      </c>
+      <c r="C35" s="42">
+        <v>8910</v>
+      </c>
+      <c r="D35" s="42">
+        <v>60</v>
+      </c>
+      <c r="E35" s="42">
+        <v>303</v>
+      </c>
+      <c r="F35" s="42">
+        <v>281</v>
+      </c>
+      <c r="G35" s="42">
+        <v>713</v>
+      </c>
+      <c r="H35" s="42">
+        <v>618</v>
+      </c>
+      <c r="I35" s="42">
+        <v>95</v>
+      </c>
+      <c r="J35" s="42">
+        <v>154</v>
+      </c>
+      <c r="K35" s="43">
+        <v>1122</v>
+      </c>
+      <c r="L35" s="77"/>
+      <c r="M35" s="77"/>
+      <c r="N35" s="77"/>
+      <c r="O35" s="77"/>
+      <c r="P35" s="77"/>
+      <c r="Q35" s="77"/>
+      <c r="R35" s="77"/>
+      <c r="S35" s="77"/>
+      <c r="T35" s="77"/>
+      <c r="U35" s="77"/>
+      <c r="V35" s="77"/>
+      <c r="W35" s="77"/>
+      <c r="X35" s="77"/>
+      <c r="Y35" s="77"/>
+      <c r="Z35" s="77"/>
+      <c r="AA35" s="77"/>
+      <c r="AB35" s="77"/>
+      <c r="AC35" s="77"/>
+      <c r="AD35" s="77"/>
+      <c r="AE35" s="77"/>
+      <c r="AF35" s="77"/>
+      <c r="AG35" s="77"/>
+      <c r="AH35" s="77"/>
+      <c r="AI35" s="77"/>
+      <c r="AJ35" s="77"/>
+      <c r="AK35" s="77"/>
+      <c r="AL35" s="77"/>
+      <c r="AM35" s="77"/>
+      <c r="AN35" s="77"/>
+      <c r="AO35" s="77"/>
+      <c r="AP35" s="77"/>
+      <c r="AQ35" s="77"/>
+      <c r="AR35" s="77"/>
+      <c r="AS35" s="77"/>
+      <c r="AT35" s="77"/>
+      <c r="AU35" s="77"/>
+      <c r="AV35" s="77"/>
+      <c r="AW35" s="77"/>
+      <c r="AX35" s="77"/>
+      <c r="AY35" s="77"/>
+      <c r="AZ35" s="77"/>
+      <c r="BA35" s="77"/>
+      <c r="BB35" s="77"/>
+      <c r="BC35" s="77"/>
+      <c r="BD35" s="77"/>
+      <c r="BE35" s="77"/>
+      <c r="BF35" s="77"/>
+      <c r="BG35" s="77"/>
+      <c r="BH35" s="77"/>
+    </row>
+    <row r="36" spans="1:60" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="41" t="s">
         <v>53</v>
       </c>
-      <c r="B35" s="42">
-[...31 lines deleted...]
-      <c r="A36" s="41" t="s">
+      <c r="B36" s="42">
+        <v>82751</v>
+      </c>
+      <c r="C36" s="42">
+        <v>78556</v>
+      </c>
+      <c r="D36" s="42">
+        <v>893</v>
+      </c>
+      <c r="E36" s="42">
+        <v>3302</v>
+      </c>
+      <c r="F36" s="42">
+        <v>4501</v>
+      </c>
+      <c r="G36" s="42">
+        <v>13770</v>
+      </c>
+      <c r="H36" s="42">
+        <v>10655</v>
+      </c>
+      <c r="I36" s="42">
+        <v>3115</v>
+      </c>
+      <c r="J36" s="42">
+        <v>2028</v>
+      </c>
+      <c r="K36" s="43">
+        <v>11405</v>
+      </c>
+      <c r="L36" s="77"/>
+      <c r="M36" s="77"/>
+      <c r="N36" s="77"/>
+      <c r="O36" s="77"/>
+      <c r="P36" s="77"/>
+      <c r="Q36" s="77"/>
+      <c r="R36" s="77"/>
+      <c r="S36" s="77"/>
+      <c r="T36" s="77"/>
+      <c r="U36" s="77"/>
+      <c r="V36" s="77"/>
+      <c r="W36" s="77"/>
+      <c r="X36" s="77"/>
+      <c r="Y36" s="77"/>
+      <c r="Z36" s="77"/>
+      <c r="AA36" s="77"/>
+      <c r="AB36" s="77"/>
+      <c r="AC36" s="77"/>
+      <c r="AD36" s="77"/>
+      <c r="AE36" s="77"/>
+      <c r="AF36" s="77"/>
+      <c r="AG36" s="77"/>
+      <c r="AH36" s="77"/>
+      <c r="AI36" s="77"/>
+      <c r="AJ36" s="77"/>
+      <c r="AK36" s="77"/>
+      <c r="AL36" s="77"/>
+      <c r="AM36" s="77"/>
+      <c r="AN36" s="77"/>
+      <c r="AO36" s="77"/>
+      <c r="AP36" s="77"/>
+      <c r="AQ36" s="77"/>
+      <c r="AR36" s="77"/>
+      <c r="AS36" s="77"/>
+      <c r="AT36" s="77"/>
+      <c r="AU36" s="77"/>
+      <c r="AV36" s="77"/>
+      <c r="AW36" s="77"/>
+      <c r="AX36" s="77"/>
+      <c r="AY36" s="77"/>
+      <c r="AZ36" s="77"/>
+      <c r="BA36" s="77"/>
+      <c r="BB36" s="77"/>
+      <c r="BC36" s="77"/>
+      <c r="BD36" s="77"/>
+      <c r="BE36" s="77"/>
+      <c r="BF36" s="77"/>
+      <c r="BG36" s="77"/>
+      <c r="BH36" s="77"/>
+    </row>
+    <row r="37" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="41" t="s">
         <v>54</v>
       </c>
-      <c r="B36" s="42">
-[...31 lines deleted...]
-      <c r="A37" s="41" t="s">
+      <c r="B37" s="42">
+        <v>156456</v>
+      </c>
+      <c r="C37" s="42">
+        <v>146414</v>
+      </c>
+      <c r="D37" s="42">
+        <v>3089</v>
+      </c>
+      <c r="E37" s="42">
+        <v>6953</v>
+      </c>
+      <c r="F37" s="42">
+        <v>7473</v>
+      </c>
+      <c r="G37" s="42">
+        <v>33293</v>
+      </c>
+      <c r="H37" s="42">
+        <v>24745</v>
+      </c>
+      <c r="I37" s="42">
+        <v>8548</v>
+      </c>
+      <c r="J37" s="42">
+        <v>3862</v>
+      </c>
+      <c r="K37" s="43">
+        <v>38823</v>
+      </c>
+      <c r="L37" s="78"/>
+      <c r="M37" s="78"/>
+      <c r="N37" s="78"/>
+      <c r="O37" s="78"/>
+      <c r="P37" s="78"/>
+      <c r="Q37" s="78"/>
+      <c r="R37" s="78"/>
+      <c r="S37" s="78"/>
+      <c r="T37" s="78"/>
+      <c r="U37" s="78"/>
+      <c r="V37" s="78"/>
+      <c r="W37" s="78"/>
+      <c r="X37" s="78"/>
+      <c r="Y37" s="78"/>
+      <c r="Z37" s="78"/>
+      <c r="AA37" s="78"/>
+      <c r="AB37" s="78"/>
+      <c r="AC37" s="78"/>
+      <c r="AD37" s="78"/>
+      <c r="AE37" s="78"/>
+      <c r="AF37" s="78"/>
+      <c r="AG37" s="78"/>
+      <c r="AH37" s="78"/>
+      <c r="AI37" s="78"/>
+      <c r="AJ37" s="78"/>
+      <c r="AK37" s="78"/>
+      <c r="AL37" s="78"/>
+      <c r="AM37" s="78"/>
+      <c r="AN37" s="78"/>
+      <c r="AO37" s="78"/>
+      <c r="AP37" s="78"/>
+      <c r="AQ37" s="78"/>
+      <c r="AR37" s="78"/>
+      <c r="AS37" s="78"/>
+      <c r="AT37" s="78"/>
+      <c r="AU37" s="78"/>
+      <c r="AV37" s="78"/>
+      <c r="AW37" s="78"/>
+      <c r="AX37" s="78"/>
+      <c r="AY37" s="78"/>
+      <c r="AZ37" s="78"/>
+      <c r="BA37" s="78"/>
+      <c r="BB37" s="78"/>
+      <c r="BC37" s="78"/>
+      <c r="BD37" s="78"/>
+      <c r="BE37" s="78"/>
+      <c r="BF37" s="78"/>
+      <c r="BG37" s="78"/>
+      <c r="BH37" s="78"/>
+    </row>
+    <row r="38" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="41" t="s">
         <v>55</v>
       </c>
-      <c r="B37" s="42">
-[...31 lines deleted...]
-      <c r="A38" s="41" t="s">
+      <c r="B38" s="42">
+        <v>26907</v>
+      </c>
+      <c r="C38" s="42">
+        <v>25678</v>
+      </c>
+      <c r="D38" s="42">
+        <v>381</v>
+      </c>
+      <c r="E38" s="42">
+        <v>848</v>
+      </c>
+      <c r="F38" s="42">
+        <v>851</v>
+      </c>
+      <c r="G38" s="42">
+        <v>2511</v>
+      </c>
+      <c r="H38" s="42">
+        <v>2109</v>
+      </c>
+      <c r="I38" s="42">
+        <v>402</v>
+      </c>
+      <c r="J38" s="42">
+        <v>443</v>
+      </c>
+      <c r="K38" s="43">
+        <v>2704</v>
+      </c>
+      <c r="L38" s="78"/>
+      <c r="M38" s="78"/>
+      <c r="N38" s="78"/>
+      <c r="O38" s="78"/>
+      <c r="P38" s="78"/>
+      <c r="Q38" s="78"/>
+      <c r="R38" s="78"/>
+      <c r="S38" s="78"/>
+      <c r="T38" s="78"/>
+      <c r="U38" s="78"/>
+      <c r="V38" s="78"/>
+      <c r="W38" s="78"/>
+      <c r="X38" s="78"/>
+      <c r="Y38" s="78"/>
+      <c r="Z38" s="78"/>
+      <c r="AA38" s="78"/>
+      <c r="AB38" s="78"/>
+      <c r="AC38" s="78"/>
+      <c r="AD38" s="78"/>
+      <c r="AE38" s="78"/>
+      <c r="AF38" s="78"/>
+      <c r="AG38" s="78"/>
+      <c r="AH38" s="78"/>
+      <c r="AI38" s="78"/>
+      <c r="AJ38" s="78"/>
+      <c r="AK38" s="78"/>
+      <c r="AL38" s="78"/>
+      <c r="AM38" s="78"/>
+      <c r="AN38" s="78"/>
+      <c r="AO38" s="78"/>
+      <c r="AP38" s="78"/>
+      <c r="AQ38" s="78"/>
+      <c r="AR38" s="78"/>
+      <c r="AS38" s="78"/>
+      <c r="AT38" s="78"/>
+      <c r="AU38" s="78"/>
+      <c r="AV38" s="78"/>
+      <c r="AW38" s="78"/>
+      <c r="AX38" s="78"/>
+      <c r="AY38" s="78"/>
+      <c r="AZ38" s="78"/>
+      <c r="BA38" s="78"/>
+      <c r="BB38" s="78"/>
+      <c r="BC38" s="78"/>
+      <c r="BD38" s="78"/>
+      <c r="BE38" s="78"/>
+      <c r="BF38" s="78"/>
+      <c r="BG38" s="78"/>
+      <c r="BH38" s="78"/>
+    </row>
+    <row r="39" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="B38" s="42">
-[...31 lines deleted...]
-      <c r="A39" s="41" t="s">
+      <c r="B39" s="42">
+        <v>306398</v>
+      </c>
+      <c r="C39" s="42">
+        <v>291551</v>
+      </c>
+      <c r="D39" s="42">
+        <v>4205</v>
+      </c>
+      <c r="E39" s="42">
+        <v>10642</v>
+      </c>
+      <c r="F39" s="42">
+        <v>11170</v>
+      </c>
+      <c r="G39" s="42">
+        <v>46513</v>
+      </c>
+      <c r="H39" s="42">
+        <v>37714</v>
+      </c>
+      <c r="I39" s="42">
+        <v>8799</v>
+      </c>
+      <c r="J39" s="42">
+        <v>5401</v>
+      </c>
+      <c r="K39" s="43">
+        <v>51716</v>
+      </c>
+      <c r="L39" s="78"/>
+      <c r="M39" s="78"/>
+      <c r="N39" s="78"/>
+      <c r="O39" s="78"/>
+      <c r="P39" s="78"/>
+      <c r="Q39" s="78"/>
+      <c r="R39" s="78"/>
+      <c r="S39" s="78"/>
+      <c r="T39" s="78"/>
+      <c r="U39" s="78"/>
+      <c r="V39" s="78"/>
+      <c r="W39" s="78"/>
+      <c r="X39" s="78"/>
+      <c r="Y39" s="78"/>
+      <c r="Z39" s="78"/>
+      <c r="AA39" s="78"/>
+      <c r="AB39" s="78"/>
+      <c r="AC39" s="78"/>
+      <c r="AD39" s="78"/>
+      <c r="AE39" s="78"/>
+      <c r="AF39" s="78"/>
+      <c r="AG39" s="78"/>
+      <c r="AH39" s="78"/>
+      <c r="AI39" s="78"/>
+      <c r="AJ39" s="78"/>
+      <c r="AK39" s="78"/>
+      <c r="AL39" s="78"/>
+      <c r="AM39" s="78"/>
+      <c r="AN39" s="78"/>
+      <c r="AO39" s="78"/>
+      <c r="AP39" s="78"/>
+      <c r="AQ39" s="78"/>
+      <c r="AR39" s="78"/>
+      <c r="AS39" s="78"/>
+      <c r="AT39" s="78"/>
+      <c r="AU39" s="78"/>
+      <c r="AV39" s="78"/>
+      <c r="AW39" s="78"/>
+      <c r="AX39" s="78"/>
+      <c r="AY39" s="78"/>
+      <c r="AZ39" s="78"/>
+      <c r="BA39" s="78"/>
+      <c r="BB39" s="78"/>
+      <c r="BC39" s="78"/>
+      <c r="BD39" s="78"/>
+      <c r="BE39" s="78"/>
+      <c r="BF39" s="78"/>
+      <c r="BG39" s="78"/>
+      <c r="BH39" s="78"/>
+    </row>
+    <row r="40" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="37" t="s">
         <v>57</v>
-      </c>
-[...33 lines deleted...]
-        <v>58</v>
       </c>
       <c r="B40" s="44"/>
       <c r="C40" s="44"/>
       <c r="D40" s="44"/>
       <c r="E40" s="44"/>
       <c r="F40" s="44"/>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="45"/>
-    </row>
-    <row r="41" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L40" s="78"/>
+      <c r="M40" s="78"/>
+      <c r="N40" s="78"/>
+      <c r="O40" s="78"/>
+      <c r="P40" s="78"/>
+      <c r="Q40" s="78"/>
+      <c r="R40" s="78"/>
+      <c r="S40" s="78"/>
+      <c r="T40" s="78"/>
+      <c r="U40" s="78"/>
+      <c r="V40" s="78"/>
+      <c r="W40" s="78"/>
+      <c r="X40" s="78"/>
+      <c r="Y40" s="78"/>
+      <c r="Z40" s="78"/>
+      <c r="AA40" s="78"/>
+      <c r="AB40" s="78"/>
+      <c r="AC40" s="78"/>
+      <c r="AD40" s="78"/>
+      <c r="AE40" s="78"/>
+      <c r="AF40" s="78"/>
+      <c r="AG40" s="78"/>
+      <c r="AH40" s="78"/>
+      <c r="AI40" s="78"/>
+      <c r="AJ40" s="78"/>
+      <c r="AK40" s="78"/>
+      <c r="AL40" s="78"/>
+      <c r="AM40" s="78"/>
+      <c r="AN40" s="78"/>
+      <c r="AO40" s="78"/>
+      <c r="AP40" s="78"/>
+      <c r="AQ40" s="78"/>
+      <c r="AR40" s="78"/>
+      <c r="AS40" s="78"/>
+      <c r="AT40" s="78"/>
+      <c r="AU40" s="78"/>
+      <c r="AV40" s="78"/>
+      <c r="AW40" s="78"/>
+      <c r="AX40" s="78"/>
+      <c r="AY40" s="78"/>
+      <c r="AZ40" s="78"/>
+      <c r="BA40" s="78"/>
+      <c r="BB40" s="78"/>
+      <c r="BC40" s="78"/>
+      <c r="BD40" s="78"/>
+      <c r="BE40" s="78"/>
+      <c r="BF40" s="78"/>
+      <c r="BG40" s="78"/>
+      <c r="BH40" s="78"/>
+    </row>
+    <row r="41" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A41" s="37" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B41" s="38"/>
       <c r="C41" s="38"/>
       <c r="D41" s="38"/>
       <c r="E41" s="38"/>
       <c r="F41" s="38"/>
       <c r="G41" s="38"/>
       <c r="H41" s="38"/>
       <c r="I41" s="38"/>
       <c r="J41" s="38"/>
       <c r="K41" s="39"/>
-    </row>
-    <row r="42" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L41" s="78"/>
+      <c r="M41" s="78"/>
+      <c r="N41" s="78"/>
+      <c r="O41" s="78"/>
+      <c r="P41" s="78"/>
+      <c r="Q41" s="78"/>
+      <c r="R41" s="78"/>
+      <c r="S41" s="78"/>
+      <c r="T41" s="78"/>
+      <c r="U41" s="78"/>
+      <c r="V41" s="78"/>
+      <c r="W41" s="78"/>
+      <c r="X41" s="78"/>
+      <c r="Y41" s="78"/>
+      <c r="Z41" s="78"/>
+      <c r="AA41" s="78"/>
+      <c r="AB41" s="78"/>
+      <c r="AC41" s="78"/>
+      <c r="AD41" s="78"/>
+      <c r="AE41" s="78"/>
+      <c r="AF41" s="78"/>
+      <c r="AG41" s="78"/>
+      <c r="AH41" s="78"/>
+      <c r="AI41" s="78"/>
+      <c r="AJ41" s="78"/>
+      <c r="AK41" s="78"/>
+      <c r="AL41" s="78"/>
+      <c r="AM41" s="78"/>
+      <c r="AN41" s="78"/>
+      <c r="AO41" s="78"/>
+      <c r="AP41" s="78"/>
+      <c r="AQ41" s="78"/>
+      <c r="AR41" s="78"/>
+      <c r="AS41" s="78"/>
+      <c r="AT41" s="78"/>
+      <c r="AU41" s="78"/>
+      <c r="AV41" s="78"/>
+      <c r="AW41" s="78"/>
+      <c r="AX41" s="78"/>
+      <c r="AY41" s="78"/>
+      <c r="AZ41" s="78"/>
+      <c r="BA41" s="78"/>
+      <c r="BB41" s="78"/>
+      <c r="BC41" s="78"/>
+      <c r="BD41" s="78"/>
+      <c r="BE41" s="78"/>
+      <c r="BF41" s="78"/>
+      <c r="BG41" s="78"/>
+      <c r="BH41" s="78"/>
+    </row>
+    <row r="42" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A42" s="41">
         <v>2008</v>
       </c>
       <c r="B42" s="42">
         <v>41251</v>
       </c>
       <c r="C42" s="42">
         <v>37496</v>
       </c>
       <c r="D42" s="42">
         <v>676</v>
       </c>
       <c r="E42" s="42">
         <v>3079</v>
       </c>
       <c r="F42" s="42">
         <v>1790</v>
       </c>
       <c r="G42" s="42">
         <v>13230</v>
       </c>
       <c r="H42" s="42">
         <v>9261</v>
       </c>
       <c r="I42" s="42">
         <v>3969</v>
       </c>
       <c r="J42" s="42">
         <v>1195</v>
       </c>
       <c r="K42" s="43">
         <v>9921</v>
       </c>
-    </row>
-    <row r="43" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L42" s="78"/>
+      <c r="M42" s="78"/>
+      <c r="N42" s="78"/>
+      <c r="O42" s="78"/>
+      <c r="P42" s="78"/>
+      <c r="Q42" s="78"/>
+      <c r="R42" s="78"/>
+      <c r="S42" s="78"/>
+      <c r="T42" s="78"/>
+      <c r="U42" s="78"/>
+      <c r="V42" s="78"/>
+      <c r="W42" s="78"/>
+      <c r="X42" s="78"/>
+      <c r="Y42" s="78"/>
+      <c r="Z42" s="78"/>
+      <c r="AA42" s="78"/>
+      <c r="AB42" s="78"/>
+      <c r="AC42" s="78"/>
+      <c r="AD42" s="78"/>
+      <c r="AE42" s="78"/>
+      <c r="AF42" s="78"/>
+      <c r="AG42" s="78"/>
+      <c r="AH42" s="78"/>
+      <c r="AI42" s="78"/>
+      <c r="AJ42" s="78"/>
+      <c r="AK42" s="78"/>
+      <c r="AL42" s="78"/>
+      <c r="AM42" s="78"/>
+      <c r="AN42" s="78"/>
+      <c r="AO42" s="78"/>
+      <c r="AP42" s="78"/>
+      <c r="AQ42" s="78"/>
+      <c r="AR42" s="78"/>
+      <c r="AS42" s="78"/>
+      <c r="AT42" s="78"/>
+      <c r="AU42" s="78"/>
+      <c r="AV42" s="78"/>
+      <c r="AW42" s="78"/>
+      <c r="AX42" s="78"/>
+      <c r="AY42" s="78"/>
+      <c r="AZ42" s="78"/>
+      <c r="BA42" s="78"/>
+      <c r="BB42" s="78"/>
+      <c r="BC42" s="78"/>
+      <c r="BD42" s="78"/>
+      <c r="BE42" s="78"/>
+      <c r="BF42" s="78"/>
+      <c r="BG42" s="78"/>
+      <c r="BH42" s="78"/>
+    </row>
+    <row r="43" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="41">
         <v>2009</v>
       </c>
       <c r="B43" s="42">
         <v>42712</v>
       </c>
       <c r="C43" s="42">
         <v>38979</v>
       </c>
       <c r="D43" s="42">
         <v>645</v>
       </c>
       <c r="E43" s="42">
         <v>3088</v>
       </c>
       <c r="F43" s="42">
         <v>1799</v>
       </c>
       <c r="G43" s="42">
         <v>13016</v>
       </c>
       <c r="H43" s="42">
         <v>9102</v>
       </c>
       <c r="I43" s="42">
         <v>3914</v>
       </c>
       <c r="J43" s="42">
         <v>1222</v>
       </c>
       <c r="K43" s="43">
         <v>9988</v>
       </c>
-    </row>
-    <row r="44" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L43" s="78"/>
+      <c r="M43" s="78"/>
+      <c r="N43" s="78"/>
+      <c r="O43" s="78"/>
+      <c r="P43" s="78"/>
+      <c r="Q43" s="78"/>
+      <c r="R43" s="78"/>
+      <c r="S43" s="78"/>
+      <c r="T43" s="78"/>
+      <c r="U43" s="78"/>
+      <c r="V43" s="78"/>
+      <c r="W43" s="78"/>
+      <c r="X43" s="78"/>
+      <c r="Y43" s="78"/>
+      <c r="Z43" s="78"/>
+      <c r="AA43" s="78"/>
+      <c r="AB43" s="78"/>
+      <c r="AC43" s="78"/>
+      <c r="AD43" s="78"/>
+      <c r="AE43" s="78"/>
+      <c r="AF43" s="78"/>
+      <c r="AG43" s="78"/>
+      <c r="AH43" s="78"/>
+      <c r="AI43" s="78"/>
+      <c r="AJ43" s="78"/>
+      <c r="AK43" s="78"/>
+      <c r="AL43" s="78"/>
+      <c r="AM43" s="78"/>
+      <c r="AN43" s="78"/>
+      <c r="AO43" s="78"/>
+      <c r="AP43" s="78"/>
+      <c r="AQ43" s="78"/>
+      <c r="AR43" s="78"/>
+      <c r="AS43" s="78"/>
+      <c r="AT43" s="78"/>
+      <c r="AU43" s="78"/>
+      <c r="AV43" s="78"/>
+      <c r="AW43" s="78"/>
+      <c r="AX43" s="78"/>
+      <c r="AY43" s="78"/>
+      <c r="AZ43" s="78"/>
+      <c r="BA43" s="78"/>
+      <c r="BB43" s="78"/>
+      <c r="BC43" s="78"/>
+      <c r="BD43" s="78"/>
+      <c r="BE43" s="78"/>
+      <c r="BF43" s="78"/>
+      <c r="BG43" s="78"/>
+      <c r="BH43" s="78"/>
+    </row>
+    <row r="44" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="41">
         <v>2010</v>
       </c>
       <c r="B44" s="42">
         <v>43978</v>
       </c>
       <c r="C44" s="42">
         <v>40261</v>
       </c>
       <c r="D44" s="42">
         <v>623</v>
       </c>
       <c r="E44" s="42">
         <v>3094</v>
       </c>
       <c r="F44" s="42">
         <v>1809</v>
       </c>
       <c r="G44" s="42">
         <v>12700</v>
       </c>
       <c r="H44" s="42">
         <v>8947</v>
       </c>
       <c r="I44" s="42">
         <v>3753</v>
       </c>
       <c r="J44" s="42">
         <v>1243</v>
       </c>
       <c r="K44" s="43">
         <v>10214</v>
       </c>
     </row>
-    <row r="45" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="41">
         <v>2011</v>
       </c>
       <c r="B45" s="42">
         <v>45195</v>
       </c>
       <c r="C45" s="42">
         <v>41429</v>
       </c>
       <c r="D45" s="46">
         <v>634</v>
       </c>
       <c r="E45" s="42">
         <v>3132</v>
       </c>
       <c r="F45" s="42">
         <v>1884</v>
       </c>
       <c r="G45" s="42">
         <v>12559</v>
       </c>
       <c r="H45" s="42">
         <v>8903</v>
       </c>
       <c r="I45" s="42">
         <v>3656</v>
       </c>
       <c r="J45" s="42">
         <v>1276</v>
       </c>
       <c r="K45" s="43">
         <v>10354</v>
       </c>
     </row>
-    <row r="46" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A46" s="41">
         <v>2012</v>
       </c>
       <c r="B46" s="42">
         <v>46583</v>
       </c>
       <c r="C46" s="42">
         <v>42863</v>
       </c>
       <c r="D46" s="46">
         <v>640</v>
       </c>
       <c r="E46" s="42">
         <v>3080</v>
       </c>
       <c r="F46" s="42">
         <v>2001</v>
       </c>
       <c r="G46" s="42">
         <v>12348</v>
       </c>
       <c r="H46" s="42">
         <v>8813</v>
       </c>
       <c r="I46" s="42">
         <v>3535</v>
       </c>
       <c r="J46" s="42">
         <v>1308</v>
       </c>
       <c r="K46" s="43">
         <v>10473</v>
       </c>
     </row>
-    <row r="47" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="41">
         <v>2013</v>
       </c>
       <c r="B47" s="42">
         <v>47906</v>
       </c>
       <c r="C47" s="42">
         <v>44213</v>
       </c>
       <c r="D47" s="46">
         <v>640</v>
       </c>
       <c r="E47" s="42">
         <v>3053</v>
       </c>
       <c r="F47" s="42">
         <v>1999</v>
       </c>
       <c r="G47" s="42">
         <v>12096</v>
       </c>
       <c r="H47" s="42">
         <v>8692</v>
       </c>
       <c r="I47" s="42">
         <v>3404</v>
       </c>
       <c r="J47" s="42">
         <v>1304</v>
       </c>
       <c r="K47" s="43">
         <v>11052</v>
       </c>
     </row>
-    <row r="48" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:60" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A48" s="41">
         <v>2014</v>
       </c>
       <c r="B48" s="42">
         <v>49133</v>
       </c>
       <c r="C48" s="42">
         <v>45415</v>
       </c>
       <c r="D48" s="42">
         <v>668</v>
       </c>
       <c r="E48" s="42">
         <v>3050</v>
       </c>
       <c r="F48" s="42">
         <v>1939</v>
       </c>
       <c r="G48" s="42">
         <v>11798</v>
       </c>
       <c r="H48" s="42">
         <v>8558</v>
       </c>
       <c r="I48" s="42">
         <v>3240</v>
       </c>
       <c r="J48" s="42">
         <v>1350</v>
       </c>
       <c r="K48" s="43">
         <v>11471</v>
       </c>
     </row>
-    <row r="49" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A49" s="41">
         <v>2015</v>
       </c>
       <c r="B49" s="42">
         <v>50499</v>
       </c>
       <c r="C49" s="42">
         <v>46777</v>
       </c>
       <c r="D49" s="42">
         <v>709</v>
       </c>
       <c r="E49" s="42">
         <v>3013</v>
       </c>
       <c r="F49" s="42">
         <v>1880</v>
       </c>
       <c r="G49" s="42">
         <v>11650</v>
       </c>
       <c r="H49" s="42">
         <v>8515</v>
       </c>
       <c r="I49" s="42">
         <v>3135</v>
       </c>
       <c r="J49" s="42">
         <v>1378</v>
       </c>
       <c r="K49" s="43">
         <v>11745</v>
       </c>
     </row>
-    <row r="50" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A50" s="41">
         <v>2016</v>
       </c>
       <c r="B50" s="42">
         <v>51796</v>
       </c>
       <c r="C50" s="42">
         <v>48139</v>
       </c>
       <c r="D50" s="42">
         <v>702</v>
       </c>
       <c r="E50" s="42">
         <v>2955</v>
       </c>
       <c r="F50" s="42">
         <v>1879</v>
       </c>
       <c r="G50" s="42">
         <v>11327</v>
       </c>
       <c r="H50" s="42">
         <v>8378</v>
       </c>
       <c r="I50" s="42">
         <v>2949</v>
       </c>
       <c r="J50" s="42">
         <v>1382</v>
       </c>
       <c r="K50" s="43">
         <v>12275</v>
       </c>
     </row>
-    <row r="51" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A51" s="41">
         <v>2017</v>
       </c>
       <c r="B51" s="42">
         <v>53087</v>
       </c>
       <c r="C51" s="42">
         <v>49484</v>
       </c>
       <c r="D51" s="42">
         <v>735</v>
       </c>
       <c r="E51" s="42">
         <v>2868</v>
       </c>
       <c r="F51" s="42">
         <v>1959</v>
       </c>
       <c r="G51" s="42">
         <v>11005</v>
       </c>
       <c r="H51" s="42">
         <v>8202</v>
       </c>
       <c r="I51" s="42">
         <v>2803</v>
       </c>
       <c r="J51" s="42">
         <v>1410</v>
       </c>
       <c r="K51" s="43">
         <v>12303</v>
       </c>
     </row>
-    <row r="52" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A52" s="41">
         <v>2018</v>
       </c>
       <c r="B52" s="42">
         <v>54317</v>
       </c>
       <c r="C52" s="42">
         <v>50789</v>
       </c>
       <c r="D52" s="42">
         <v>702</v>
       </c>
       <c r="E52" s="42">
         <v>2826</v>
       </c>
       <c r="F52" s="42">
         <v>2111</v>
       </c>
       <c r="G52" s="42">
         <v>10665</v>
       </c>
       <c r="H52" s="42">
         <v>8028</v>
       </c>
       <c r="I52" s="42">
         <v>2637</v>
       </c>
       <c r="J52" s="42">
         <v>1424</v>
       </c>
       <c r="K52" s="43">
         <v>12408</v>
       </c>
     </row>
-    <row r="53" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A53" s="41">
         <v>2019</v>
       </c>
       <c r="B53" s="42">
         <v>55683</v>
       </c>
       <c r="C53" s="42">
         <v>52158</v>
       </c>
       <c r="D53" s="42">
         <v>731</v>
       </c>
       <c r="E53" s="42">
         <v>2794</v>
       </c>
       <c r="F53" s="42">
         <v>2147</v>
       </c>
       <c r="G53" s="42">
         <v>10351</v>
       </c>
       <c r="H53" s="42">
         <v>7827</v>
       </c>
       <c r="I53" s="42">
         <v>2524</v>
       </c>
       <c r="J53" s="42">
         <v>1442</v>
       </c>
       <c r="K53" s="43">
         <v>12755</v>
       </c>
     </row>
-    <row r="54" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A54" s="41">
         <v>2020</v>
       </c>
       <c r="B54" s="42">
         <v>56997</v>
       </c>
       <c r="C54" s="42">
         <v>53412</v>
       </c>
       <c r="D54" s="42">
         <v>785</v>
       </c>
       <c r="E54" s="42">
         <v>2800</v>
       </c>
       <c r="F54" s="42">
         <v>2029</v>
       </c>
       <c r="G54" s="42">
         <v>10438</v>
       </c>
       <c r="H54" s="42">
         <v>7909</v>
       </c>
       <c r="I54" s="42">
         <v>2529</v>
       </c>
       <c r="J54" s="42">
         <v>1466</v>
       </c>
       <c r="K54" s="43">
         <v>12905</v>
       </c>
     </row>
-    <row r="55" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A55" s="41">
         <v>2021</v>
       </c>
       <c r="B55" s="42">
         <v>58297</v>
       </c>
       <c r="C55" s="42">
         <v>54738</v>
       </c>
       <c r="D55" s="42">
         <v>816</v>
       </c>
       <c r="E55" s="42">
         <v>2743</v>
       </c>
       <c r="F55" s="42">
         <v>2059</v>
       </c>
       <c r="G55" s="42">
         <v>10508</v>
       </c>
       <c r="H55" s="42">
         <v>7975</v>
       </c>
       <c r="I55" s="42">
         <v>2533</v>
       </c>
       <c r="J55" s="42">
         <v>1473</v>
       </c>
       <c r="K55" s="43">
         <v>13012</v>
       </c>
     </row>
-    <row r="56" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A56" s="41">
         <v>2022</v>
       </c>
       <c r="B56" s="42">
         <v>59778</v>
       </c>
       <c r="C56" s="42">
         <v>56235</v>
       </c>
       <c r="D56" s="42">
         <v>834</v>
       </c>
       <c r="E56" s="42">
         <v>2709</v>
       </c>
       <c r="F56" s="42">
         <v>2067</v>
       </c>
       <c r="G56" s="42">
         <v>10562</v>
       </c>
       <c r="H56" s="42">
         <v>8039</v>
       </c>
       <c r="I56" s="42">
         <v>2523</v>
       </c>
       <c r="J56" s="42">
         <v>1478</v>
       </c>
       <c r="K56" s="43">
         <v>13091</v>
       </c>
     </row>
-    <row r="57" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A57" s="59">
         <v>2023</v>
       </c>
       <c r="B57" s="42">
         <v>61610</v>
       </c>
       <c r="C57" s="42">
         <v>57981</v>
       </c>
       <c r="D57" s="42">
         <v>915</v>
       </c>
       <c r="E57" s="42">
         <v>2714</v>
       </c>
       <c r="F57" s="42">
         <v>2209</v>
       </c>
       <c r="G57" s="42">
         <v>10847</v>
       </c>
       <c r="H57" s="42">
         <v>8230</v>
       </c>
       <c r="I57" s="42">
         <v>2617</v>
       </c>
       <c r="J57" s="42">
         <v>1501</v>
       </c>
       <c r="K57" s="43">
         <v>13304</v>
       </c>
     </row>
-    <row r="58" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="47">
+    <row r="58" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A58" s="59">
         <v>2024</v>
       </c>
-      <c r="B58" s="48">
-        <f>B20</f>
+      <c r="B58" s="42">
         <v>63502</v>
       </c>
-      <c r="C58" s="48">
-        <f t="shared" ref="C58:J58" si="0">C20</f>
+      <c r="C58" s="42">
         <v>59846</v>
       </c>
-      <c r="D58" s="48">
-        <f t="shared" si="0"/>
+      <c r="D58" s="42">
         <v>897</v>
       </c>
-      <c r="E58" s="48">
-        <f t="shared" si="0"/>
+      <c r="E58" s="42">
         <v>2759</v>
       </c>
-      <c r="F58" s="48">
-        <f t="shared" si="0"/>
+      <c r="F58" s="42">
         <v>2450</v>
       </c>
-      <c r="G58" s="48">
-        <f t="shared" si="0"/>
+      <c r="G58" s="42">
         <v>11173</v>
       </c>
-      <c r="H58" s="48">
-        <f t="shared" si="0"/>
+      <c r="H58" s="42">
         <v>8476</v>
       </c>
-      <c r="I58" s="48">
-        <f t="shared" si="0"/>
+      <c r="I58" s="42">
         <v>2697</v>
       </c>
-      <c r="J58" s="48">
-        <f t="shared" si="0"/>
+      <c r="J58" s="42">
         <v>1547</v>
       </c>
-      <c r="K58" s="49">
+      <c r="K58" s="43">
         <v>13331</v>
       </c>
     </row>
-    <row r="59" spans="1:11" s="10" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-    <row r="61" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A59" s="47">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="48">
+        <v>65290</v>
+      </c>
+      <c r="C59" s="48">
+        <v>61563</v>
+      </c>
+      <c r="D59" s="48">
+        <v>953</v>
+      </c>
+      <c r="E59" s="48">
+        <v>2774</v>
+      </c>
+      <c r="F59" s="48">
+        <v>2618</v>
+      </c>
+      <c r="G59" s="48">
+        <v>11553</v>
+      </c>
+      <c r="H59" s="48">
+        <v>8766</v>
+      </c>
+      <c r="I59" s="48">
+        <v>2787</v>
+      </c>
+      <c r="J59" s="48">
+        <v>1573</v>
+      </c>
+      <c r="K59" s="49">
+        <v>13771</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A60" s="11"/>
+      <c r="B60" s="50"/>
+      <c r="C60" s="50"/>
+      <c r="D60" s="6"/>
+      <c r="E60" s="50"/>
+      <c r="F60" s="50"/>
+      <c r="G60" s="50"/>
+      <c r="H60" s="50"/>
+      <c r="I60" s="50"/>
+      <c r="J60" s="50"/>
+      <c r="K60" s="50"/>
+    </row>
+    <row r="61" spans="1:11" s="10" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A61" s="8" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
-      <c r="E61" s="9"/>
+      <c r="E61" s="51"/>
       <c r="F61" s="9"/>
       <c r="G61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
       <c r="J61" s="9"/>
-      <c r="K61" s="52"/>
-[...19 lines deleted...]
-    <row r="64" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K61" s="9"/>
+    </row>
+    <row r="62" spans="1:11" s="10" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A62" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="B62" s="9"/>
+      <c r="C62" s="9"/>
+      <c r="D62" s="9"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+      <c r="G62" s="9"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="9"/>
+      <c r="J62" s="9"/>
+      <c r="K62" s="52"/>
+    </row>
+    <row r="63" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A63" s="53"/>
+    </row>
+    <row r="64" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A64" s="54" t="s">
+        <v>95</v>
+      </c>
+      <c r="B64" s="10"/>
       <c r="E64" s="55"/>
     </row>
-    <row r="65" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-    <row r="66" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:11" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="56"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+      <c r="K65" s="7"/>
+    </row>
+    <row r="66" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E66" s="55"/>
     </row>
-    <row r="67" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E67" s="55"/>
-    </row>
-    <row r="68" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K67" s="40"/>
+    </row>
+    <row r="68" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E68" s="55"/>
     </row>
-    <row r="69" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="57"/>
+    <row r="69" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E69" s="55"/>
     </row>
-    <row r="70" spans="1:11" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="71" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E70" s="55"/>
+    </row>
+    <row r="71" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A71" s="57"/>
       <c r="E71" s="55"/>
     </row>
-    <row r="72" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="73" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:11" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="B72" s="7"/>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="56"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+      <c r="K72" s="7"/>
+    </row>
+    <row r="73" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E73" s="55"/>
     </row>
-    <row r="74" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E74" s="55"/>
     </row>
-    <row r="75" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="E75" s="55"/>
     </row>
-    <row r="76" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="A77" s="16"/>
+    <row r="76" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E76" s="55"/>
+    </row>
+    <row r="77" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="E77" s="55"/>
+    </row>
+    <row r="78" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A78" s="57"/>
+    </row>
+    <row r="79" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A79" s="16"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.5" bottom="0.62" header="0.4921259845" footer="0.28000000000000003"/>
   <pageSetup paperSize="9" scale="93" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0E301DF4-63E5-41F7-A10C-140A6B2AB5CF}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="7.33203125" style="61" customWidth="1"/>
+    <col min="1" max="1" width="7.375" style="61" customWidth="1"/>
     <col min="2" max="2" width="33" style="61" customWidth="1"/>
     <col min="3" max="3" width="3" style="61" customWidth="1"/>
-    <col min="4" max="4" width="7.33203125" style="61" customWidth="1"/>
+    <col min="4" max="4" width="7.375" style="61" customWidth="1"/>
     <col min="5" max="5" width="33" style="61" customWidth="1"/>
     <col min="6" max="16384" width="10" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="60" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D1" s="60" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="63" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="62" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="62" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="64" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="B3" s="65" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="C3" s="66"/>
       <c r="D3" s="64" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="E3" s="64" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="67" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="B4" s="68" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="C4" s="69"/>
       <c r="D4" s="67" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="E4" s="68" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="70" t="s">
-        <v>75</v>
+        <v>69</v>
       </c>
       <c r="B5" s="71" t="s">
-        <v>76</v>
+        <v>70</v>
       </c>
       <c r="C5" s="69"/>
       <c r="D5" s="70" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="E5" s="71" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="72" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="B6" s="68" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="C6" s="69"/>
       <c r="D6" s="72" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E6" s="68" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="70" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="B7" s="71" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="C7" s="69"/>
       <c r="D7" s="70" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E7" s="71" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="67" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="B8" s="68" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="C8" s="69"/>
       <c r="D8" s="67" t="s">
-        <v>86</v>
+        <v>80</v>
       </c>
       <c r="E8" s="68" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="70" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="B9" s="71" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="C9" s="69"/>
       <c r="D9" s="70" t="s">
-        <v>89</v>
+        <v>83</v>
       </c>
       <c r="E9" s="71" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="67" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="B10" s="68" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="C10" s="69"/>
       <c r="D10" s="67" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E10" s="68" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="73" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B11" s="74" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="C11" s="69"/>
       <c r="D11" s="73" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E11" s="74" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="75"/>
       <c r="D12" s="75"/>
     </row>
-    <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="75"/>
       <c r="D13" s="75"/>
     </row>
-    <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="76"/>
       <c r="D14" s="75"/>
     </row>
-    <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="76"/>
       <c r="D15" s="75"/>
     </row>
-    <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="75"/>
       <c r="D16" s="75"/>
     </row>
-    <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="75"/>
       <c r="D17" s="75"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>