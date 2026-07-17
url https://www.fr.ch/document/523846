--- v0 (2025-12-05)
+++ v1 (2026-07-17)
@@ -1,99 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\05 Protection sociale et santé\1304 Assurances sociales\Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB51C0A5-5AB9-4E6E-A10D-381A3059A890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0B7D3D2-E539-41FF-8D55-1BA4867D32F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te088" sheetId="3" r:id="rId1"/>
+    <sheet name="te088" sheetId="5" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="4" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4ec6d868-249a-476c-be85-f60992101c48'"</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="En_tête2">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="Source2">#REF!</definedName>
     <definedName name="Source2021">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te088'!$A$1:$J$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te088'!$A$1:$K$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E7" i="3" l="1"/>
-  <c r="D7" i="3"/>
+  <c r="E7" i="5" l="1"/>
+  <c r="D7" i="5"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="55">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Indemnités journalières (IC)</t>
   </si>
   <si>
     <t>Arbeitslosentaggelder (ALE)</t>
   </si>
   <si>
     <t>Allocations familiales</t>
   </si>
   <si>
     <t>Familienzulagen</t>
   </si>
   <si>
     <t>Mesures relatives au marché du travail (MMT)</t>
@@ -137,98 +133,83 @@
       </rPr>
       <t>Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen </t>
     </r>
   </si>
   <si>
     <t>T13-04-02</t>
-  </si>
-[...10 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 03.07.2025</t>
   </si>
   <si>
     <r>
       <t>Canton de Fribourg. En francs</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> / Kanton Freiburg. In Franken</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
-    <t>Quelle: Tätigkeitsbericht des Staatsrats 2024 - Staatskanzlei, Freiburg, te25-088</t>
-[...1 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -279,50 +260,65 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Indemnités versées par la Caisse publique cantonale d'assurance-chômage, de 2017 à 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Source : Rapport d'activité du Conseil d'Etat 2025 - Chancellerie d'Etat, Fribourg  </t>
+  </si>
+  <si>
+    <t>Quelle: Tätigkeitsbericht des Staatsrats 2025 - Staatskanzlei, Freiburg, te26-088</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 13.04.2026</t>
+  </si>
+  <si>
+    <t>Von der Öffentlichen Arbeitslosenkasse des Kantons entrichtete Entschädigungen von 2017 bis 2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
@@ -641,73 +637,51 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="3" xr:uid="{41DABA85-BBDA-4CEC-B774-C9D68A205037}"/>
     <cellStyle name="Normal 5 2" xfId="4" xr:uid="{86D1A60E-E4B8-4226-89AD-76198274E354}"/>
     <cellStyle name="Normal 6" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...21 lines deleted...]
-</externalLink>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -960,568 +934,594 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{86816A32-1D97-4418-8231-D7ACC0F5E888}">
-  <dimension ref="A1:J24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A00EB160-EEA2-49CD-A768-F0D405CC5EE5}">
+  <dimension ref="A1:K24"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.85546875" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.85546875" style="4" customWidth="1"/>
-    <col min="2" max="9" width="7.5703125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.85546875" style="4"/>
+    <col min="2" max="10" width="7.5703125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="22.28515625" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9.85546875" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="5" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="13">
         <v>2017</v>
       </c>
       <c r="C6" s="13">
         <v>2018</v>
       </c>
       <c r="D6" s="13">
         <v>2019</v>
       </c>
       <c r="E6" s="13">
         <v>2020</v>
       </c>
       <c r="F6" s="13">
         <v>2021</v>
       </c>
       <c r="G6" s="15">
         <v>2022</v>
       </c>
       <c r="H6" s="15">
         <v>2023</v>
       </c>
       <c r="I6" s="15">
         <v>2024</v>
       </c>
-      <c r="J6" s="12"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="15">
+        <v>2025</v>
+      </c>
+      <c r="K6" s="12"/>
+    </row>
+    <row r="7" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="14">
         <v>144991233.19999999</v>
       </c>
       <c r="C7" s="14">
         <v>137138017.84999999</v>
       </c>
       <c r="D7" s="14">
         <f>SUM(D8:D13)</f>
         <v>128619233.90000002</v>
       </c>
       <c r="E7" s="14">
         <f>SUM(E8:E13)</f>
         <v>375083373.05000001</v>
       </c>
       <c r="F7" s="14">
         <v>282607708</v>
       </c>
       <c r="G7" s="14">
         <v>152616366</v>
       </c>
       <c r="H7" s="14">
         <v>129040420</v>
       </c>
       <c r="I7" s="14">
         <v>149120749</v>
       </c>
-      <c r="J7" s="16" t="s">
+      <c r="J7" s="14">
+        <v>171952822</v>
+      </c>
+      <c r="K7" s="16" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="8">
         <v>110356216.09999999</v>
       </c>
       <c r="C8" s="8">
         <v>105456811.8</v>
       </c>
       <c r="D8" s="8">
         <v>98273149.849999994</v>
       </c>
       <c r="E8" s="8">
         <v>130914588.95</v>
       </c>
       <c r="F8" s="8">
         <v>135222818.09999999</v>
       </c>
       <c r="G8" s="8">
         <v>106155972</v>
       </c>
       <c r="H8" s="8">
         <v>94511861</v>
       </c>
       <c r="I8" s="8">
         <v>116003477</v>
       </c>
-      <c r="J8" s="17" t="s">
+      <c r="J8" s="8">
+        <v>135451419</v>
+      </c>
+      <c r="K8" s="17" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B9" s="8">
         <v>1699471.6</v>
       </c>
       <c r="C9" s="8">
         <v>1525314.1</v>
       </c>
       <c r="D9" s="8">
         <v>1433349.9</v>
       </c>
       <c r="E9" s="8">
         <v>2131600.15</v>
       </c>
       <c r="F9" s="8">
         <v>2104605.25</v>
       </c>
       <c r="G9" s="8">
         <v>1509703</v>
       </c>
       <c r="H9" s="8">
         <v>1431472</v>
       </c>
       <c r="I9" s="8">
         <v>1910690</v>
       </c>
-      <c r="J9" s="17" t="s">
+      <c r="J9" s="8">
+        <v>1927995</v>
+      </c>
+      <c r="K9" s="17" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8">
         <v>7471968.7999999998</v>
       </c>
       <c r="C10" s="8">
         <v>6631060.5499999998</v>
       </c>
       <c r="D10" s="8">
         <v>5885738.6500000004</v>
       </c>
       <c r="E10" s="8">
         <v>4544932.1500000004</v>
       </c>
       <c r="F10" s="8">
         <v>5539792.7000000002</v>
       </c>
       <c r="G10" s="8">
         <v>5198327</v>
       </c>
       <c r="H10" s="8">
         <v>4104588</v>
       </c>
       <c r="I10" s="8">
         <v>3598491</v>
       </c>
-      <c r="J10" s="17" t="s">
+      <c r="J10" s="8">
+        <v>3802369</v>
+      </c>
+      <c r="K10" s="17" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="8">
         <v>20056305.5</v>
       </c>
       <c r="C11" s="8">
         <v>21323190.899999999</v>
       </c>
       <c r="D11" s="8">
         <v>20802636.899999999</v>
       </c>
       <c r="E11" s="8">
         <v>30775964.5</v>
       </c>
       <c r="F11" s="8">
         <v>21350639.25</v>
       </c>
       <c r="G11" s="8">
         <v>20207128</v>
       </c>
       <c r="H11" s="8">
         <v>20520338</v>
       </c>
       <c r="I11" s="8">
         <v>21120566</v>
       </c>
-      <c r="J11" s="17" t="s">
+      <c r="J11" s="8">
+        <v>22999257</v>
+      </c>
+      <c r="K11" s="17" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="8">
         <v>2301909.0499999998</v>
       </c>
       <c r="C12" s="8">
         <v>927300.75</v>
       </c>
       <c r="D12" s="8">
         <v>1740358.7</v>
       </c>
       <c r="E12" s="8">
         <v>205797146.09999999</v>
       </c>
       <c r="F12" s="8">
         <v>117707638.59999999</v>
       </c>
       <c r="G12" s="8">
         <v>18520337</v>
       </c>
       <c r="H12" s="8">
         <v>7296908</v>
       </c>
       <c r="I12" s="8">
         <v>3071003</v>
       </c>
-      <c r="J12" s="17" t="s">
+      <c r="J12" s="8">
+        <v>6298884</v>
+      </c>
+      <c r="K12" s="17" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="10">
         <v>3105362.15</v>
       </c>
       <c r="C13" s="10">
         <v>1274339.75</v>
       </c>
       <c r="D13" s="10">
         <v>483999.9</v>
       </c>
       <c r="E13" s="10">
         <v>919141.2</v>
       </c>
       <c r="F13" s="10">
         <v>682214.1</v>
       </c>
       <c r="G13" s="10">
         <v>1024899</v>
       </c>
       <c r="H13" s="10">
         <v>1175253</v>
       </c>
       <c r="I13" s="10">
         <v>3406519</v>
       </c>
-      <c r="J13" s="18" t="s">
+      <c r="J13" s="10">
+        <v>1472898</v>
+      </c>
+      <c r="K13" s="18" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="21" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" s="21" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="19"/>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="20"/>
       <c r="I14" s="20"/>
       <c r="J14" s="20"/>
-    </row>
-    <row r="15" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K14" s="20"/>
+    </row>
+    <row r="15" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="9" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="9" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="9"/>
     </row>
-    <row r="18" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="9" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-    <row r="21" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="5" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="B21" s="19"/>
       <c r="C21" s="19"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
-    </row>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="K21" s="19"/>
+    </row>
+    <row r="22" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="23" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="24" spans="1:11" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69310A9A-1C36-4E13-9756-822437C9A646}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="23" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="23" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="23" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="23" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="23"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="22" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D1" s="22" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="25" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C3" s="28"/>
       <c r="D3" s="26" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E3" s="26" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="29" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B4" s="30" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="C4" s="31"/>
       <c r="D4" s="29" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="E4" s="30" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="32" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B5" s="33" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="C5" s="31"/>
       <c r="D5" s="32" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E5" s="33" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="34" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B6" s="30" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="34" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E6" s="30" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="32" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B7" s="33" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="C7" s="31"/>
       <c r="D7" s="32" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="E7" s="33" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="29" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B8" s="30" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C8" s="31"/>
       <c r="D8" s="29" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E8" s="30" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B9" s="33" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="32" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="E9" s="33" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="29" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B10" s="30" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C10" s="31"/>
       <c r="D10" s="29" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="E10" s="30" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C11" s="31"/>
       <c r="D11" s="35" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E11" s="36" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="37"/>
       <c r="D12" s="37"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="37"/>
       <c r="D13" s="37"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="38"/>
       <c r="D14" s="37"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="38"/>
       <c r="D15" s="37"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="37"/>
       <c r="D16" s="37"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="37"/>
       <c r="D17" s="37"/>