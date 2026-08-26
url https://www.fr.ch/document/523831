--- v0 (2025-12-05)
+++ v1 (2026-08-26)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\1205 Banques\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\1205 Banques\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB77F862-E114-4A6B-90ED-99A412F3A890}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9E24A4F-709F-4AFA-9340-22DFE8EDF266}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te201" sheetId="26" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="27" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="cube" localSheetId="0">#REF!</definedName>
     <definedName name="cube">#REF!</definedName>
     <definedName name="cubr" localSheetId="0">#REF!</definedName>
     <definedName name="cubr">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te201'!$A$1:$Y$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te201'!$A$1:$Z$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="61">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
@@ -181,146 +181,146 @@
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Canton de Fribourg / Kanton Freiburg</t>
   </si>
   <si>
     <t>Banques Raiffeisen (y c. représentations)</t>
   </si>
   <si>
     <t>Autres (y c. représentations)</t>
   </si>
   <si>
-    <t xml:space="preserve">Source : Statistique bancaire 2002-2024 - Banque nationale suisse, Zurich      </t>
-[...4 lines deleted...]
-  <si>
     <t>Raiffeisenbanken (inklusive Vertretungen)</t>
   </si>
   <si>
     <t>Übrige (inklusive Vertretungen)</t>
   </si>
   <si>
     <t>Grandes banques</t>
   </si>
   <si>
     <r>
       <t>Succursales</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
   </si>
   <si>
     <r>
       <t>Filialen</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 15.07.2025</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Comptoirs juridiquement dépendants : total des succursales, agences, représentations, etc. Les banques Raiffeisen sont un cas particulier : à l'exception de leur siège, toutes les unités, y compris les banques Raiffeisen juridiquement indépendantes, figurent dans cette catégorie</t>
     </r>
   </si>
   <si>
-    <t>Comptoirs bancaires, par catégorie de banque, de 2002 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Rechtlich unselbständige Geschäftsstellen: Total aus Zweigniederlassungen, Agenturen, Vertretungen, usw. Die Raiffeisenbanken bilden eine Ausnahme: Ausser dem Sitz werden alle Einheiten, auch rechtlich selbständige Raiffeisenbanken, in dieser Position ausgewiesen</t>
     </r>
   </si>
   <si>
     <t>Banque cantonale</t>
   </si>
   <si>
     <t>Kantonalbank</t>
+  </si>
+  <si>
+    <t>Comptoirs bancaires, par catégorie de banque, de 2002 à 2025</t>
+  </si>
+  <si>
+    <t>Bankniederlassungen nach Bankengruppe von 2002 bis 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Source : Statistique bancaire 2002-2025 - Banque nationale suisse, Zurich      </t>
+  </si>
+  <si>
+    <t>Quelle: Bankenstatistik 2002-2025 - Schweizerische Nationalbank, Zürich, te26-201</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 30.06.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
   </numFmts>
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -963,159 +963,160 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="15.5" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="24.75" style="1" customWidth="1"/>
     <col min="2" max="12" width="4.125" style="1" bestFit="1" customWidth="1"/>
-    <col min="13" max="24" width="4.125" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="26" max="16384" width="15.5" style="2"/>
+    <col min="13" max="25" width="4.125" style="2" customWidth="1"/>
+    <col min="26" max="26" width="24.75" style="2" customWidth="1"/>
+    <col min="27" max="16384" width="15.5" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:28" s="3" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="46" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="46"/>
       <c r="F1" s="46"/>
       <c r="G1" s="46"/>
       <c r="H1" s="46"/>
       <c r="I1" s="46"/>
       <c r="J1" s="46"/>
       <c r="K1" s="46"/>
       <c r="L1" s="46"/>
       <c r="O1" s="4"/>
-      <c r="Y1" s="4"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:27" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Z1" s="4"/>
+    </row>
+    <row r="2" spans="1:28" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="47" t="s">
         <v>57</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
       <c r="D2" s="47"/>
       <c r="E2" s="47"/>
       <c r="F2" s="47"/>
       <c r="G2" s="47"/>
       <c r="H2" s="47"/>
       <c r="I2" s="47"/>
       <c r="J2" s="47"/>
       <c r="K2" s="47"/>
       <c r="L2" s="47"/>
     </row>
-    <row r="3" spans="1:27" ht="9" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:28" ht="9" x14ac:dyDescent="0.15">
       <c r="A3" s="48" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
-      <c r="Y3" s="1"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:27" ht="9" x14ac:dyDescent="0.15">
+      <c r="Z3" s="1"/>
+    </row>
+    <row r="4" spans="1:28" ht="9" x14ac:dyDescent="0.15">
       <c r="A4" s="25" t="s">
         <v>44</v>
       </c>
       <c r="B4" s="25"/>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
       <c r="G4" s="25"/>
       <c r="H4" s="25"/>
       <c r="I4" s="25"/>
       <c r="J4" s="25"/>
       <c r="K4" s="25"/>
       <c r="L4" s="25"/>
-      <c r="Y4" s="1"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:27" ht="9" x14ac:dyDescent="0.15">
+      <c r="Z4" s="1"/>
+    </row>
+    <row r="5" spans="1:28" ht="9" x14ac:dyDescent="0.15">
       <c r="A5" s="48"/>
       <c r="B5" s="48"/>
       <c r="C5" s="48"/>
       <c r="D5" s="48"/>
       <c r="E5" s="48"/>
       <c r="F5" s="48"/>
       <c r="G5" s="48"/>
       <c r="H5" s="48"/>
       <c r="I5" s="48"/>
       <c r="J5" s="48"/>
       <c r="K5" s="48"/>
       <c r="L5" s="48"/>
       <c r="M5" s="26"/>
       <c r="N5" s="26"/>
       <c r="O5" s="26"/>
       <c r="P5" s="26"/>
       <c r="Q5" s="26"/>
       <c r="R5" s="26"/>
       <c r="S5" s="26"/>
       <c r="T5" s="26"/>
       <c r="U5" s="26"/>
       <c r="V5" s="26"/>
       <c r="W5" s="26"/>
       <c r="X5" s="26"/>
-      <c r="Y5" s="27"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="27"/>
+    </row>
+    <row r="6" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="22" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="28">
         <v>2002</v>
       </c>
       <c r="C6" s="28">
         <v>2003</v>
       </c>
       <c r="D6" s="28">
         <v>2004</v>
       </c>
       <c r="E6" s="28">
         <v>2005</v>
       </c>
       <c r="F6" s="28">
         <v>2006</v>
       </c>
       <c r="G6" s="28">
         <v>2007</v>
       </c>
       <c r="H6" s="28">
         <v>2008</v>
       </c>
       <c r="I6" s="28">
@@ -1144,53 +1145,56 @@
       </c>
       <c r="Q6" s="28">
         <v>2017</v>
       </c>
       <c r="R6" s="28">
         <v>2018</v>
       </c>
       <c r="S6" s="28">
         <v>2019</v>
       </c>
       <c r="T6" s="28">
         <v>2020</v>
       </c>
       <c r="U6" s="28">
         <v>2021</v>
       </c>
       <c r="V6" s="28">
         <v>2022</v>
       </c>
       <c r="W6" s="28">
         <v>2023</v>
       </c>
       <c r="X6" s="28">
         <v>2024</v>
       </c>
-      <c r="Y6" s="23"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:27" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y6" s="28">
+        <v>2025</v>
+      </c>
+      <c r="Z6" s="23"/>
+    </row>
+    <row r="7" spans="1:28" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="16" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="10">
         <v>133</v>
       </c>
       <c r="C7" s="10">
         <v>128</v>
       </c>
       <c r="D7" s="10">
         <v>127</v>
       </c>
       <c r="E7" s="10">
         <v>125</v>
       </c>
       <c r="F7" s="10">
         <v>120</v>
       </c>
       <c r="G7" s="10">
         <v>122</v>
       </c>
       <c r="H7" s="10">
         <v>126</v>
       </c>
       <c r="I7" s="11">
@@ -1216,61 +1220,64 @@
       </c>
       <c r="P7" s="11">
         <v>113</v>
       </c>
       <c r="Q7" s="11">
         <v>110</v>
       </c>
       <c r="R7" s="11">
         <v>109</v>
       </c>
       <c r="S7" s="11">
         <v>107</v>
       </c>
       <c r="T7" s="11">
         <v>107</v>
       </c>
       <c r="U7" s="24">
         <v>109</v>
       </c>
       <c r="V7" s="24">
         <v>105</v>
       </c>
       <c r="W7" s="11">
         <v>103</v>
       </c>
-      <c r="X7" s="18">
+      <c r="X7" s="11">
         <v>98</v>
       </c>
-      <c r="Y7" s="12" t="s">
-[...4 lines deleted...]
-    <row r="8" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y7" s="18">
+        <v>95</v>
+      </c>
+      <c r="Z7" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="AB7" s="49"/>
+    </row>
+    <row r="8" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B8" s="6">
         <v>26</v>
       </c>
       <c r="C8" s="6">
         <v>26</v>
       </c>
       <c r="D8" s="6">
         <v>26</v>
       </c>
       <c r="E8" s="6">
         <v>25</v>
       </c>
       <c r="F8" s="6">
         <v>25</v>
       </c>
       <c r="G8" s="6">
         <v>25</v>
       </c>
       <c r="H8" s="6">
         <v>26</v>
       </c>
       <c r="I8" s="6">
         <v>27</v>
       </c>
@@ -1294,60 +1301,63 @@
       </c>
       <c r="P8" s="6">
         <v>28</v>
       </c>
       <c r="Q8" s="6">
         <v>27</v>
       </c>
       <c r="R8" s="6">
         <v>27</v>
       </c>
       <c r="S8" s="6">
         <v>27</v>
       </c>
       <c r="T8" s="6">
         <v>27</v>
       </c>
       <c r="U8" s="6">
         <v>27</v>
       </c>
       <c r="V8" s="6">
         <v>27</v>
       </c>
       <c r="W8" s="6">
         <v>27</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="6">
         <v>27</v>
       </c>
-      <c r="Y8" s="13" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y8" s="19">
+        <v>26</v>
+      </c>
+      <c r="Z8" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B9" s="6">
         <v>17</v>
       </c>
       <c r="C9" s="6">
         <v>16</v>
       </c>
       <c r="D9" s="6">
         <v>16</v>
       </c>
       <c r="E9" s="6">
         <v>17</v>
       </c>
       <c r="F9" s="6">
         <v>17</v>
       </c>
       <c r="G9" s="6">
         <v>18</v>
       </c>
       <c r="H9" s="6">
         <v>18</v>
       </c>
       <c r="I9" s="6">
         <v>18</v>
       </c>
@@ -1371,58 +1381,61 @@
       </c>
       <c r="P9" s="6">
         <v>15</v>
       </c>
       <c r="Q9" s="6">
         <v>15</v>
       </c>
       <c r="R9" s="6">
         <v>14</v>
       </c>
       <c r="S9" s="6">
         <v>13</v>
       </c>
       <c r="T9" s="6">
         <v>13</v>
       </c>
       <c r="U9" s="6">
         <v>13</v>
       </c>
       <c r="V9" s="6">
         <v>11</v>
       </c>
       <c r="W9" s="6">
         <v>11</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="6">
         <v>9</v>
       </c>
-      <c r="Y9" s="13" t="s">
+      <c r="Y9" s="19">
+        <v>8</v>
+      </c>
+      <c r="Z9" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="10" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A10" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B10" s="6">
         <v>14</v>
       </c>
       <c r="C10" s="6">
         <v>13</v>
       </c>
       <c r="D10" s="6">
         <v>13</v>
       </c>
       <c r="E10" s="6">
         <v>13</v>
       </c>
       <c r="F10" s="6">
         <v>13</v>
       </c>
       <c r="G10" s="6">
         <v>14</v>
       </c>
       <c r="H10" s="6">
         <v>14</v>
       </c>
       <c r="I10" s="6">
@@ -1448,58 +1461,61 @@
       </c>
       <c r="P10" s="6">
         <v>9</v>
       </c>
       <c r="Q10" s="6">
         <v>9</v>
       </c>
       <c r="R10" s="6">
         <v>9</v>
       </c>
       <c r="S10" s="6">
         <v>9</v>
       </c>
       <c r="T10" s="6">
         <v>9</v>
       </c>
       <c r="U10" s="6">
         <v>9</v>
       </c>
       <c r="V10" s="6">
         <v>9</v>
       </c>
       <c r="W10" s="6">
         <v>9</v>
       </c>
-      <c r="X10" s="19">
+      <c r="X10" s="6">
         <v>9</v>
       </c>
-      <c r="Y10" s="13" t="s">
+      <c r="Y10" s="19">
+        <v>9</v>
+      </c>
+      <c r="Z10" s="13" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="11" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="6">
         <v>72</v>
       </c>
       <c r="C11" s="6">
         <v>69</v>
       </c>
       <c r="D11" s="6">
         <v>67</v>
       </c>
       <c r="E11" s="6">
         <v>64</v>
       </c>
       <c r="F11" s="6">
         <v>59</v>
       </c>
       <c r="G11" s="6">
         <v>59</v>
       </c>
       <c r="H11" s="6">
         <v>60</v>
       </c>
       <c r="I11" s="6">
@@ -1525,58 +1541,61 @@
       </c>
       <c r="P11" s="6">
         <v>50</v>
       </c>
       <c r="Q11" s="6">
         <v>49</v>
       </c>
       <c r="R11" s="6">
         <v>49</v>
       </c>
       <c r="S11" s="6">
         <v>48</v>
       </c>
       <c r="T11" s="6">
         <v>48</v>
       </c>
       <c r="U11" s="6">
         <v>50</v>
       </c>
       <c r="V11" s="6">
         <v>48</v>
       </c>
       <c r="W11" s="6">
         <v>46</v>
       </c>
-      <c r="X11" s="19">
+      <c r="X11" s="6">
         <v>43</v>
       </c>
-      <c r="Y11" s="13" t="s">
+      <c r="Y11" s="19">
+        <v>43</v>
+      </c>
+      <c r="Z11" s="13" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="12" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="6">
         <v>4</v>
       </c>
       <c r="C12" s="6">
         <v>4</v>
       </c>
       <c r="D12" s="6">
         <v>5</v>
       </c>
       <c r="E12" s="6">
         <v>6</v>
       </c>
       <c r="F12" s="6">
         <v>6</v>
       </c>
       <c r="G12" s="6">
         <v>6</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6">
@@ -1602,58 +1621,61 @@
       </c>
       <c r="P12" s="6">
         <v>11</v>
       </c>
       <c r="Q12" s="6">
         <v>10</v>
       </c>
       <c r="R12" s="6">
         <v>10</v>
       </c>
       <c r="S12" s="6">
         <v>10</v>
       </c>
       <c r="T12" s="6">
         <v>10</v>
       </c>
       <c r="U12" s="6">
         <v>10</v>
       </c>
       <c r="V12" s="6">
         <v>10</v>
       </c>
       <c r="W12" s="6">
         <v>10</v>
       </c>
-      <c r="X12" s="19">
+      <c r="X12" s="6">
         <v>10</v>
       </c>
-      <c r="Y12" s="14" t="s">
+      <c r="Y12" s="19">
+        <v>9</v>
+      </c>
+      <c r="Z12" s="14" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:27" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:28" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A13" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B13" s="10">
         <v>7</v>
       </c>
       <c r="C13" s="10">
         <v>6</v>
       </c>
       <c r="D13" s="10">
         <v>6</v>
       </c>
       <c r="E13" s="10">
         <v>6</v>
       </c>
       <c r="F13" s="10">
         <v>6</v>
       </c>
       <c r="G13" s="10">
         <v>6</v>
       </c>
       <c r="H13" s="10">
         <v>5</v>
       </c>
       <c r="I13" s="11">
@@ -1679,60 +1701,63 @@
       </c>
       <c r="P13" s="11">
         <v>2</v>
       </c>
       <c r="Q13" s="11">
         <v>2</v>
       </c>
       <c r="R13" s="11">
         <v>2</v>
       </c>
       <c r="S13" s="11">
         <v>2</v>
       </c>
       <c r="T13" s="11">
         <v>2</v>
       </c>
       <c r="U13" s="11">
         <v>2</v>
       </c>
       <c r="V13" s="11">
         <v>2</v>
       </c>
       <c r="W13" s="11">
         <v>2</v>
       </c>
-      <c r="X13" s="18">
+      <c r="X13" s="11">
         <v>2</v>
       </c>
-      <c r="Y13" s="12" t="s">
+      <c r="Y13" s="18">
+        <v>2</v>
+      </c>
+      <c r="Z13" s="12" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="14" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="14" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A14" s="13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B14" s="6">
         <v>1</v>
       </c>
       <c r="C14" s="6">
         <v>1</v>
       </c>
       <c r="D14" s="6">
         <v>1</v>
       </c>
       <c r="E14" s="6">
         <v>1</v>
       </c>
       <c r="F14" s="6">
         <v>1</v>
       </c>
       <c r="G14" s="6">
         <v>1</v>
       </c>
       <c r="H14" s="6">
         <v>1</v>
       </c>
       <c r="I14" s="6">
         <v>1</v>
       </c>
@@ -1756,58 +1781,61 @@
       </c>
       <c r="P14" s="6">
         <v>1</v>
       </c>
       <c r="Q14" s="6">
         <v>1</v>
       </c>
       <c r="R14" s="6">
         <v>1</v>
       </c>
       <c r="S14" s="6">
         <v>1</v>
       </c>
       <c r="T14" s="6">
         <v>1</v>
       </c>
       <c r="U14" s="6">
         <v>1</v>
       </c>
       <c r="V14" s="6">
         <v>1</v>
       </c>
       <c r="W14" s="6">
         <v>1</v>
       </c>
-      <c r="X14" s="19">
-[...6 lines deleted...]
-    <row r="15" spans="1:27" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="X14" s="6">
+        <v>1</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z14" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A15" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B15" s="6">
         <v>6</v>
       </c>
       <c r="C15" s="6">
         <v>5</v>
       </c>
       <c r="D15" s="6">
         <v>5</v>
       </c>
       <c r="E15" s="6">
         <v>5</v>
       </c>
       <c r="F15" s="6">
         <v>5</v>
       </c>
       <c r="G15" s="6">
         <v>5</v>
       </c>
       <c r="H15" s="6">
         <v>4</v>
       </c>
       <c r="I15" s="6">
@@ -1833,60 +1861,63 @@
       </c>
       <c r="P15" s="6">
         <v>1</v>
       </c>
       <c r="Q15" s="6">
         <v>1</v>
       </c>
       <c r="R15" s="6">
         <v>1</v>
       </c>
       <c r="S15" s="6">
         <v>1</v>
       </c>
       <c r="T15" s="6">
         <v>1</v>
       </c>
       <c r="U15" s="6">
         <v>1</v>
       </c>
       <c r="V15" s="6">
         <v>1</v>
       </c>
       <c r="W15" s="6">
         <v>1</v>
       </c>
-      <c r="X15" s="19">
-[...2 lines deleted...]
-      <c r="Y15" s="13" t="s">
+      <c r="X15" s="6">
+        <v>1</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z15" s="13" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="16" spans="1:27" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="16" spans="1:28" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A16" s="16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B16" s="10">
         <v>126</v>
       </c>
       <c r="C16" s="10">
         <v>122</v>
       </c>
       <c r="D16" s="10">
         <v>121</v>
       </c>
       <c r="E16" s="10">
         <v>119</v>
       </c>
       <c r="F16" s="10">
         <v>114</v>
       </c>
       <c r="G16" s="10">
         <v>116</v>
       </c>
       <c r="H16" s="10">
         <v>121</v>
       </c>
       <c r="I16" s="11">
         <v>125</v>
       </c>
@@ -1910,60 +1941,63 @@
       </c>
       <c r="P16" s="11">
         <v>111</v>
       </c>
       <c r="Q16" s="11">
         <v>108</v>
       </c>
       <c r="R16" s="11">
         <v>107</v>
       </c>
       <c r="S16" s="11">
         <v>105</v>
       </c>
       <c r="T16" s="11">
         <v>105</v>
       </c>
       <c r="U16" s="11">
         <v>107</v>
       </c>
       <c r="V16" s="11">
         <v>103</v>
       </c>
       <c r="W16" s="11">
         <v>101</v>
       </c>
-      <c r="X16" s="18">
+      <c r="X16" s="11">
         <v>96</v>
       </c>
-      <c r="Y16" s="12" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y16" s="18">
+        <v>93</v>
+      </c>
+      <c r="Z16" s="12" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="13" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B17" s="6">
         <v>25</v>
       </c>
       <c r="C17" s="6">
         <v>25</v>
       </c>
       <c r="D17" s="6">
         <v>25</v>
       </c>
       <c r="E17" s="6">
         <v>24</v>
       </c>
       <c r="F17" s="6">
         <v>24</v>
       </c>
       <c r="G17" s="6">
         <v>24</v>
       </c>
       <c r="H17" s="6">
         <v>25</v>
       </c>
       <c r="I17" s="6">
         <v>26</v>
       </c>
@@ -1987,60 +2021,63 @@
       </c>
       <c r="P17" s="6">
         <v>27</v>
       </c>
       <c r="Q17" s="6">
         <v>26</v>
       </c>
       <c r="R17" s="6">
         <v>26</v>
       </c>
       <c r="S17" s="6">
         <v>26</v>
       </c>
       <c r="T17" s="6">
         <v>26</v>
       </c>
       <c r="U17" s="6">
         <v>26</v>
       </c>
       <c r="V17" s="6">
         <v>26</v>
       </c>
       <c r="W17" s="6">
         <v>26</v>
       </c>
-      <c r="X17" s="19">
+      <c r="X17" s="6">
         <v>26</v>
       </c>
-      <c r="Y17" s="13" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y17" s="19">
+        <v>25</v>
+      </c>
+      <c r="Z17" s="13" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A18" s="13" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B18" s="6">
         <v>17</v>
       </c>
       <c r="C18" s="6">
         <v>16</v>
       </c>
       <c r="D18" s="6">
         <v>16</v>
       </c>
       <c r="E18" s="6">
         <v>17</v>
       </c>
       <c r="F18" s="6">
         <v>17</v>
       </c>
       <c r="G18" s="6">
         <v>18</v>
       </c>
       <c r="H18" s="6">
         <v>18</v>
       </c>
       <c r="I18" s="6">
         <v>18</v>
       </c>
@@ -2064,58 +2101,61 @@
       </c>
       <c r="P18" s="6">
         <v>15</v>
       </c>
       <c r="Q18" s="6">
         <v>15</v>
       </c>
       <c r="R18" s="6">
         <v>14</v>
       </c>
       <c r="S18" s="6">
         <v>13</v>
       </c>
       <c r="T18" s="6">
         <v>13</v>
       </c>
       <c r="U18" s="6">
         <v>13</v>
       </c>
       <c r="V18" s="6">
         <v>11</v>
       </c>
       <c r="W18" s="6">
         <v>11</v>
       </c>
-      <c r="X18" s="19">
+      <c r="X18" s="6">
         <v>9</v>
       </c>
-      <c r="Y18" s="13" t="s">
+      <c r="Y18" s="19">
+        <v>8</v>
+      </c>
+      <c r="Z18" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="19" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A19" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B19" s="6">
         <v>8</v>
       </c>
       <c r="C19" s="6">
         <v>8</v>
       </c>
       <c r="D19" s="6">
         <v>8</v>
       </c>
       <c r="E19" s="6">
         <v>8</v>
       </c>
       <c r="F19" s="6">
         <v>8</v>
       </c>
       <c r="G19" s="6">
         <v>9</v>
       </c>
       <c r="H19" s="6">
         <v>10</v>
       </c>
       <c r="I19" s="6">
@@ -2141,58 +2181,61 @@
       </c>
       <c r="P19" s="6">
         <v>8</v>
       </c>
       <c r="Q19" s="6">
         <v>8</v>
       </c>
       <c r="R19" s="6">
         <v>8</v>
       </c>
       <c r="S19" s="6">
         <v>8</v>
       </c>
       <c r="T19" s="6">
         <v>8</v>
       </c>
       <c r="U19" s="6">
         <v>8</v>
       </c>
       <c r="V19" s="6">
         <v>8</v>
       </c>
       <c r="W19" s="6">
         <v>8</v>
       </c>
-      <c r="X19" s="19">
+      <c r="X19" s="6">
         <v>8</v>
       </c>
-      <c r="Y19" s="13" t="s">
+      <c r="Y19" s="19">
+        <v>8</v>
+      </c>
+      <c r="Z19" s="13" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="20" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A20" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="6">
         <v>72</v>
       </c>
       <c r="C20" s="6">
         <v>69</v>
       </c>
       <c r="D20" s="6">
         <v>67</v>
       </c>
       <c r="E20" s="6">
         <v>64</v>
       </c>
       <c r="F20" s="6">
         <v>59</v>
       </c>
       <c r="G20" s="6">
         <v>59</v>
       </c>
       <c r="H20" s="6">
         <v>60</v>
       </c>
       <c r="I20" s="6">
@@ -2218,58 +2261,61 @@
       </c>
       <c r="P20" s="6">
         <v>50</v>
       </c>
       <c r="Q20" s="6">
         <v>49</v>
       </c>
       <c r="R20" s="6">
         <v>49</v>
       </c>
       <c r="S20" s="6">
         <v>48</v>
       </c>
       <c r="T20" s="6">
         <v>48</v>
       </c>
       <c r="U20" s="6">
         <v>50</v>
       </c>
       <c r="V20" s="6">
         <v>48</v>
       </c>
       <c r="W20" s="6">
         <v>46</v>
       </c>
-      <c r="X20" s="19">
+      <c r="X20" s="6">
         <v>43</v>
       </c>
-      <c r="Y20" s="13" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y20" s="19">
+        <v>43</v>
+      </c>
+      <c r="Z20" s="13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="20">
         <v>4</v>
       </c>
       <c r="C21" s="20">
         <v>4</v>
       </c>
       <c r="D21" s="20">
         <v>5</v>
       </c>
       <c r="E21" s="20">
         <v>6</v>
       </c>
       <c r="F21" s="20">
         <v>6</v>
       </c>
       <c r="G21" s="20">
         <v>6</v>
       </c>
       <c r="H21" s="20">
         <v>8</v>
       </c>
       <c r="I21" s="20">
@@ -2295,198 +2341,206 @@
       </c>
       <c r="P21" s="20">
         <v>11</v>
       </c>
       <c r="Q21" s="20">
         <v>10</v>
       </c>
       <c r="R21" s="20">
         <v>10</v>
       </c>
       <c r="S21" s="20">
         <v>10</v>
       </c>
       <c r="T21" s="20">
         <v>10</v>
       </c>
       <c r="U21" s="20">
         <v>10</v>
       </c>
       <c r="V21" s="20">
         <v>10</v>
       </c>
       <c r="W21" s="20">
         <v>10</v>
       </c>
-      <c r="X21" s="21">
+      <c r="X21" s="20">
         <v>10</v>
       </c>
-      <c r="Y21" s="17" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y21" s="21">
+        <v>9</v>
+      </c>
+      <c r="Z21" s="17" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="M22" s="6"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
       <c r="T22" s="6"/>
       <c r="U22" s="6"/>
       <c r="V22" s="6"/>
       <c r="W22" s="6"/>
       <c r="X22" s="6"/>
-      <c r="Y22" s="1"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y22" s="6"/>
+      <c r="Z22" s="1"/>
+    </row>
+    <row r="23" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A23" s="8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="M23" s="6"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
       <c r="T23" s="6"/>
       <c r="U23" s="6"/>
       <c r="V23" s="6"/>
       <c r="W23" s="6"/>
       <c r="X23" s="6"/>
-      <c r="Y23" s="1"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y23" s="6"/>
+      <c r="Z23" s="1"/>
+    </row>
+    <row r="24" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A24" s="8" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="M24" s="6"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
       <c r="T24" s="6"/>
       <c r="U24" s="6"/>
       <c r="V24" s="6"/>
       <c r="W24" s="6"/>
       <c r="X24" s="6"/>
-      <c r="Y24" s="1"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y24" s="6"/>
+      <c r="Z24" s="1"/>
+    </row>
+    <row r="25" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="M25" s="6"/>
       <c r="N25" s="6"/>
       <c r="O25" s="6"/>
       <c r="P25" s="6"/>
       <c r="Q25" s="6"/>
       <c r="R25" s="6"/>
       <c r="S25" s="6"/>
       <c r="T25" s="6"/>
       <c r="U25" s="6"/>
       <c r="V25" s="6"/>
       <c r="W25" s="6"/>
       <c r="X25" s="6"/>
-      <c r="Y25" s="1"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:25" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y25" s="6"/>
+      <c r="Z25" s="1"/>
+    </row>
+    <row r="26" spans="1:26" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A26" s="8" t="s">
-        <v>47</v>
+        <v>58</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
       <c r="J26" s="8"/>
       <c r="K26" s="8"/>
       <c r="L26" s="8"/>
       <c r="N26" s="9"/>
       <c r="O26" s="9"/>
       <c r="P26" s="9"/>
       <c r="Q26" s="9"/>
       <c r="R26" s="9"/>
       <c r="S26" s="9"/>
       <c r="T26" s="9"/>
       <c r="U26" s="9"/>
       <c r="V26" s="9"/>
       <c r="W26" s="9"/>
       <c r="X26" s="9"/>
-      <c r="Y26" s="8"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="Y26" s="9"/>
+      <c r="Z26" s="8"/>
+    </row>
+    <row r="27" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A27" s="8" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
       <c r="J27" s="8"/>
       <c r="K27" s="8"/>
       <c r="L27" s="8"/>
     </row>
-    <row r="28" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="28" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
     </row>
-    <row r="29" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="25" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B29" s="25"/>
       <c r="C29" s="25"/>
       <c r="D29" s="25"/>
       <c r="E29" s="25"/>
       <c r="F29" s="25"/>
       <c r="G29" s="25"/>
       <c r="H29" s="25"/>
       <c r="I29" s="25"/>
       <c r="J29" s="25"/>
       <c r="K29" s="25"/>
       <c r="L29" s="25"/>
     </row>
-    <row r="30" spans="1:25" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:26" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A30" s="8"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>