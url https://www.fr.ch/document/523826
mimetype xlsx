--- v0 (2025-12-05)
+++ v1 (2026-08-26)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\1205 Banques\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\1205 Banques\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5BC3B616-802E-4EF4-9633-92D2387507CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6056795F-06DC-48C6-9610-878430388F56}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te199" sheetId="69" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="70" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4ec6d868-249a-476c-be85-f60992101c48'"</definedName>
     <definedName name="cube">#REF!</definedName>
     <definedName name="cubr">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te199'!$A$1:$L$80</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te199'!$A$1:$L$81</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="115">
   <si>
     <t>—</t>
   </si>
   <si>
     <r>
       <t>Comptoirs bancaires</t>
     </r>
@@ -409,101 +409,92 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Suisse / Schweiz (2024)</t>
-[...1 lines deleted...]
-  <si>
     <t>État au 31 décembre / Stand per 31. Dezember</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Sièges, succursales, agences, représentations / Sitze, Zweigniederlassungen, Agenturen, Vertretungen</t>
     </r>
   </si>
   <si>
     <r>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Les éventuelles différences entre le total général et la somme des nombres sont dues aux nombres arrondis.</t>
     </r>
   </si>
   <si>
     <r>
       <t>6</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen.</t>
     </r>
   </si>
   <si>
-    <t>Source : Statistique bancaire 2002-2024 - Banque nationale suisse, Zurich; Statistique de l'état annuel de la population (ESPOP) 2002-2009 et Statistique de la population et des ménages (STATPOP) 2010-2024, Office fédéral de la statistique, Neuchâtel</t>
-[...4 lines deleted...]
-  <si>
     <r>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Selon le domicile de la clientèle / Gemäss Domizil der Kundschaft.</t>
     </r>
   </si>
   <si>
     <r>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Dépôts de la clientèle dénonçables, déposés auprès de banques établies en Suisse (hors banquiers privés et succursales de banques étrangères). Depuis 2015 : sans les fonds déposés dans le cadre de la prévoyance liée.</t>
     </r>
   </si>
@@ -536,102 +527,113 @@
   <si>
     <r>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Créances hypothécaires des banques établies en Suisse (sans banquiers privés et succursales de banques étrangères)</t>
     </r>
   </si>
   <si>
     <r>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Hypothekarforderungen der Banken in der Schweiz (ohne Privatbankiers und ohne Filialen ausländischer Banken).</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Bankniederlassungen, Bankspareinlagen und Hypothekarforderungen von Banken nach Kanton von 2002 bis 2024</t>
   </si>
   <si>
     <r>
       <t>Créances hypothécaires bancaires</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4,5</t>
     </r>
   </si>
   <si>
     <r>
       <t>Hypothekarforderungen von Banken</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4,5</t>
     </r>
   </si>
+  <si>
+    <t>Comptoirs bancaires, épargne bancaire et créances hypothécaires bancaires, par canton, de 2002 à 2025</t>
+  </si>
+  <si>
+    <t>Bankniederlassungen, Bankspareinlagen und Hypothekarforderungen von Banken nach Kanton von 2002 bis 2025</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2025)</t>
+  </si>
+  <si>
+    <t>Source : Statistique bancaire 2002-2025 - Banque nationale suisse, Zurich; Statistique de l'état annuel de la population (ESPOP) 2002-2009 et Statistique de la population et des ménages (STATPOP) 2010-2025, Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Bankenstatistik 2002-2025 - Schweizerische Nationalbank, Zürich; Statistik des jährlichen Bevölkerungsstandes (ESPOP) 2002-2009 und Statistik der Bevölkerung und der Haushalte (STATPOP) 2010-2025 - Bundesamt für Statistik, Neuenburg, te26-199</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="8">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="166" formatCode="_ [$€-2]\ * #,##0.00_ ;_ [$€-2]\ * \-#,##0.00_ ;_ [$€-2]\ * &quot;-&quot;??_ "/>
     <numFmt numFmtId="167" formatCode="&quot;(&quot;#,##0&quot;)&quot;"/>
     <numFmt numFmtId="168" formatCode="0.0%"/>
     <numFmt numFmtId="169" formatCode="#,##0.00000"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="64">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -1492,51 +1494,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="115">
+  <cellStyleXfs count="116">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="0">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="39" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1610,52 +1612,53 @@
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="55" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="56" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="58" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="59" fillId="8" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="8" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="61" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="61" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1805,109 +1808,118 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="19" xfId="113" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="113" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="113" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="36" borderId="19" xfId="113" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="34" borderId="13" xfId="113" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="14" xfId="113" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="36" borderId="20" xfId="113" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="113" applyFont="1"/>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="112" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="112" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="112" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="112" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="112" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="114" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="34" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="34" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="171" fontId="3" fillId="0" borderId="0" xfId="115" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="115">
+  <cellStyles count="116">
     <cellStyle name="20 % - Akzent1 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20 % - Akzent1 3" xfId="15" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20 % - Akzent2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20 % - Akzent2 3" xfId="17" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20 % - Akzent3 2" xfId="18" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20 % - Akzent3 3" xfId="19" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20 % - Akzent4 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20 % - Akzent4 3" xfId="21" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20 % - Akzent5 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20 % - Akzent5 3" xfId="23" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20 % - Akzent6 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20 % - Akzent6 3" xfId="25" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="40 % - Akzent1 2" xfId="26" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="40 % - Akzent1 3" xfId="27" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="40 % - Akzent2 2" xfId="28" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="40 % - Akzent2 3" xfId="29" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="40 % - Akzent3 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="40 % - Akzent3 3" xfId="31" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="40 % - Akzent4 2" xfId="32" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="40 % - Akzent4 3" xfId="33" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="40 % - Akzent5 2" xfId="34" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="40 % - Akzent5 3" xfId="35" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="40 % - Akzent6 2" xfId="36" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="40 % - Akzent6 3" xfId="37" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
     <cellStyle name="60 % - Akzent1 2" xfId="38" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
@@ -1931,50 +1943,51 @@
     <cellStyle name="Akzent4 2" xfId="56" xr:uid="{00000000-0005-0000-0000-00002A000000}"/>
     <cellStyle name="Akzent4 3" xfId="57" xr:uid="{00000000-0005-0000-0000-00002B000000}"/>
     <cellStyle name="Akzent5 2" xfId="58" xr:uid="{00000000-0005-0000-0000-00002C000000}"/>
     <cellStyle name="Akzent5 3" xfId="59" xr:uid="{00000000-0005-0000-0000-00002D000000}"/>
     <cellStyle name="Akzent6 2" xfId="60" xr:uid="{00000000-0005-0000-0000-00002E000000}"/>
     <cellStyle name="Akzent6 3" xfId="61" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="Ausgabe 2" xfId="62" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="Ausgabe 3" xfId="63" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="Berechnung 2" xfId="64" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Berechnung 3" xfId="65" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Besuchter Hyperlink 2" xfId="66" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="Besuchter Hyperlink 3" xfId="67" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="Eingabe 2" xfId="68" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
     <cellStyle name="Eingabe 3" xfId="69" xr:uid="{00000000-0005-0000-0000-000037000000}"/>
     <cellStyle name="Ergebnis 2" xfId="70" xr:uid="{00000000-0005-0000-0000-000038000000}"/>
     <cellStyle name="Ergebnis 3" xfId="71" xr:uid="{00000000-0005-0000-0000-000039000000}"/>
     <cellStyle name="Erklärender Text 2" xfId="72" xr:uid="{00000000-0005-0000-0000-00003A000000}"/>
     <cellStyle name="Erklärender Text 3" xfId="73" xr:uid="{00000000-0005-0000-0000-00003B000000}"/>
     <cellStyle name="Euro" xfId="74" xr:uid="{00000000-0005-0000-0000-00003C000000}"/>
     <cellStyle name="Gut 2" xfId="75" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
     <cellStyle name="Gut 3" xfId="76" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
     <cellStyle name="Hyperlink 2" xfId="78" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
     <cellStyle name="Hyperlink 3" xfId="79" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
     <cellStyle name="Komma 2" xfId="80" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
     <cellStyle name="Lien hypertexte 2" xfId="77" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
+    <cellStyle name="Milliers" xfId="115" builtinId="3"/>
     <cellStyle name="Milliers 2" xfId="111" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
     <cellStyle name="Milliers 2 2" xfId="109" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
     <cellStyle name="Neutral 2" xfId="81" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
     <cellStyle name="Neutral 3" xfId="82" xr:uid="{00000000-0005-0000-0000-000046000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000048000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000049000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="112" xr:uid="{81696A2C-82E5-46E6-BFCD-D2A90D48CC02}"/>
     <cellStyle name="Normal 2 3" xfId="110" xr:uid="{00000000-0005-0000-0000-00004A000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-00004B000000}"/>
     <cellStyle name="Normal 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-00004C000000}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{00000000-0005-0000-0000-00004D000000}"/>
     <cellStyle name="Normal 4 2" xfId="7" xr:uid="{00000000-0005-0000-0000-00004E000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{00000000-0005-0000-0000-00004F000000}"/>
     <cellStyle name="Normal 5 2" xfId="113" xr:uid="{354D4549-18D5-4F79-B6D5-C417EFF1AD25}"/>
     <cellStyle name="Normal 6" xfId="8" xr:uid="{00000000-0005-0000-0000-000050000000}"/>
     <cellStyle name="Normal 7" xfId="13" xr:uid="{00000000-0005-0000-0000-000051000000}"/>
     <cellStyle name="Notiz 2" xfId="83" xr:uid="{00000000-0005-0000-0000-000052000000}"/>
     <cellStyle name="Notiz 3" xfId="84" xr:uid="{00000000-0005-0000-0000-000053000000}"/>
     <cellStyle name="Pourcentage" xfId="114" builtinId="5"/>
     <cellStyle name="Pourcentage 2" xfId="85" xr:uid="{00000000-0005-0000-0000-000054000000}"/>
     <cellStyle name="Prozent 2" xfId="86" xr:uid="{00000000-0005-0000-0000-000055000000}"/>
     <cellStyle name="retraitstyle" xfId="9" xr:uid="{00000000-0005-0000-0000-000056000000}"/>
     <cellStyle name="Schlecht 2" xfId="87" xr:uid="{00000000-0005-0000-0000-000057000000}"/>
     <cellStyle name="Schlecht 3" xfId="88" xr:uid="{00000000-0005-0000-0000-000058000000}"/>
@@ -2301,158 +2314,158 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4DB5558D-9D21-426B-81C7-A2B07C2E40A1}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O90"/>
+  <dimension ref="A1:Q91"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.140625" style="1" customWidth="1"/>
     <col min="2" max="7" width="8.140625" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="1" customWidth="1"/>
     <col min="10" max="10" width="9.85546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="11.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="75" customFormat="1" ht="12" customHeight="1">
-[...12 lines deleted...]
-      <c r="A3" s="78" t="s">
+    <row r="1" spans="1:15" s="73" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="72" t="s">
+        <v>109</v>
+      </c>
+      <c r="D1" s="74"/>
+      <c r="N1" s="74"/>
+    </row>
+    <row r="2" spans="1:15" s="74" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="75" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15" s="70" customFormat="1" ht="9">
+      <c r="A3" s="76" t="s">
         <v>0</v>
       </c>
-      <c r="N3" s="73"/>
-[...20 lines deleted...]
-      <c r="N5" s="73"/>
+      <c r="N3" s="71"/>
+    </row>
+    <row r="4" spans="1:15" s="70" customFormat="1" ht="9">
+      <c r="A4" s="69" t="s">
+        <v>97</v>
+      </c>
+      <c r="N4" s="71"/>
+    </row>
+    <row r="5" spans="1:15" s="70" customFormat="1" ht="9">
+      <c r="A5" s="76"/>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="N5" s="71"/>
     </row>
     <row r="6" spans="1:15" ht="10.5" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B6" s="19" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
       <c r="F6" s="20"/>
       <c r="G6" s="21"/>
       <c r="H6" s="22" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="25" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="26"/>
       <c r="K6" s="5" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="L6" s="26"/>
     </row>
     <row r="7" spans="1:15" ht="10.5" customHeight="1">
       <c r="A7" s="16"/>
       <c r="B7" s="22" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>6</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>7</v>
       </c>
       <c r="H7" s="23" t="s">
         <v>8</v>
       </c>
       <c r="I7" s="27" t="s">
         <v>9</v>
       </c>
       <c r="J7" s="29"/>
       <c r="K7" s="28" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="L7" s="29"/>
     </row>
     <row r="8" spans="1:15" ht="10.5" customHeight="1">
       <c r="A8" s="16"/>
       <c r="B8" s="23"/>
       <c r="C8" s="23" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="23" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="23" t="s">
         <v>13</v>
       </c>
       <c r="G8" s="23" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="23" t="s">
         <v>14</v>
       </c>
       <c r="I8" s="22" t="s">
@@ -2576,2235 +2589,2326 @@
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="10.5" customHeight="1">
       <c r="A13" s="18"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24" t="s">
         <v>35</v>
       </c>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24" t="s">
         <v>14</v>
       </c>
       <c r="K13" s="24"/>
       <c r="L13" s="24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:15" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A14" s="31" t="s">
-        <v>97</v>
+        <v>111</v>
       </c>
       <c r="B14" s="32">
-        <v>2476</v>
+        <v>2424</v>
       </c>
       <c r="C14" s="32">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="D14" s="32">
-        <v>330</v>
+        <v>312</v>
       </c>
       <c r="E14" s="32">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="F14" s="32">
-        <v>775</v>
+        <v>762</v>
       </c>
       <c r="G14" s="32">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>3655.5044426494346</v>
+        <v>492</v>
+      </c>
+      <c r="H14" s="82">
+        <v>3765.3155940594102</v>
       </c>
       <c r="I14" s="33">
-        <v>387937.07155923999</v>
+        <v>387714.71221843001</v>
       </c>
       <c r="J14" s="33">
-        <v>42861.101379659704</v>
+        <v>42479.391069852798</v>
       </c>
       <c r="K14" s="33">
-        <v>1206959.87891319</v>
-[...4 lines deleted...]
-      <c r="M14" s="82"/>
+        <v>1242442.4005785401</v>
+      </c>
+      <c r="L14" s="83">
+        <v>136126.37063462401</v>
+      </c>
+      <c r="M14" s="80"/>
     </row>
     <row r="15" spans="1:15" ht="10.5" customHeight="1">
       <c r="A15" s="13" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="15">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C15" s="7">
         <v>33</v>
       </c>
       <c r="D15" s="7">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E15" s="7">
         <v>30</v>
       </c>
       <c r="F15" s="7">
         <v>74</v>
       </c>
       <c r="G15" s="7">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H15" s="6">
-        <v>4406.0359281437122</v>
+        <v>4535.1707317073196</v>
       </c>
       <c r="I15" s="50">
-        <v>30072.603447789999</v>
+        <v>30788.677024389999</v>
       </c>
       <c r="J15" s="6">
-        <v>40870.177339455404</v>
+        <v>41395.538695386203</v>
       </c>
       <c r="K15" s="50">
-        <v>102440.90734067</v>
+        <v>104849.60897962999</v>
       </c>
       <c r="L15" s="30">
-        <v>139222.33427833076</v>
-[...2 lines deleted...]
-      <c r="O15" s="80"/>
+        <v>140970.852442737</v>
+      </c>
+      <c r="M15" s="80"/>
+      <c r="O15" s="78"/>
     </row>
     <row r="16" spans="1:15" ht="10.5" customHeight="1">
       <c r="A16" s="13" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="15">
         <v>12</v>
       </c>
       <c r="C16" s="7">
         <v>2</v>
       </c>
       <c r="D16" s="7">
         <v>3</v>
       </c>
       <c r="E16" s="7">
         <v>1</v>
       </c>
       <c r="F16" s="7">
         <v>6</v>
       </c>
       <c r="G16" s="7">
         <v>0</v>
       </c>
       <c r="H16" s="6">
-        <v>4725.416666666667</v>
+        <v>4768.4166666666697</v>
       </c>
       <c r="I16" s="50">
-        <v>2643.98362008</v>
+        <v>2733.4699463799998</v>
       </c>
       <c r="J16" s="6">
-        <v>46626.992682832199</v>
+        <v>47770.398042327099</v>
       </c>
       <c r="K16" s="50">
-        <v>7591.2142152699998</v>
+        <v>7825.1988577800003</v>
       </c>
       <c r="L16" s="30">
-        <v>133872.04329900362</v>
-[...1 lines deleted...]
-      <c r="M16" s="82"/>
+        <v>136753.968958599</v>
+      </c>
+      <c r="M16" s="80"/>
     </row>
     <row r="17" spans="1:13" ht="10.5" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="15">
         <v>9</v>
       </c>
       <c r="C17" s="7">
         <v>4</v>
       </c>
       <c r="D17" s="7">
         <v>1</v>
       </c>
       <c r="E17" s="7">
         <v>0</v>
       </c>
       <c r="F17" s="7">
         <v>4</v>
       </c>
       <c r="G17" s="7">
         <v>0</v>
       </c>
       <c r="H17" s="6">
-        <v>1859.2222222222222</v>
+        <v>1876.6666666666699</v>
       </c>
       <c r="I17" s="50">
-        <v>1385.75292543</v>
+        <v>1404.1829378299999</v>
       </c>
       <c r="J17" s="6">
-        <v>82815.569558955365</v>
+        <v>83136.941256956794</v>
       </c>
       <c r="K17" s="50">
-        <v>2406.0714811100001</v>
+        <v>2502.7320338</v>
       </c>
       <c r="L17" s="30">
-        <v>143791.99671965578</v>
-[...1 lines deleted...]
-      <c r="M17" s="82"/>
+        <v>148178.33237418599</v>
+      </c>
+      <c r="M17" s="80"/>
     </row>
     <row r="18" spans="1:13" ht="10.5" customHeight="1">
       <c r="A18" s="13" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="15">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="C18" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D18" s="7">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E18" s="7">
         <v>4</v>
       </c>
       <c r="F18" s="7">
         <v>19</v>
       </c>
       <c r="G18" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H18" s="6">
-        <v>5107.1694915254238</v>
+        <v>5426.2857142857101</v>
       </c>
       <c r="I18" s="50">
-        <v>13318.32960173</v>
+        <v>13045.220700350001</v>
       </c>
       <c r="J18" s="6">
-        <v>44199.512157153615</v>
+        <v>42929.985982091101</v>
       </c>
       <c r="K18" s="50">
-        <v>44989.316093670001</v>
+        <v>46612.609131980003</v>
       </c>
       <c r="L18" s="30">
-        <v>149305.94774932548</v>
-[...1 lines deleted...]
-      <c r="M18" s="82"/>
+        <v>153395.53868727601</v>
+      </c>
+      <c r="M18" s="80"/>
     </row>
     <row r="19" spans="1:13" ht="10.5" customHeight="1">
       <c r="A19" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="15">
         <v>62</v>
       </c>
       <c r="C19" s="7">
         <v>13</v>
       </c>
       <c r="D19" s="7">
         <v>16</v>
       </c>
       <c r="E19" s="7">
         <v>3</v>
       </c>
       <c r="F19" s="7">
         <v>2</v>
       </c>
       <c r="G19" s="7">
         <v>28</v>
       </c>
       <c r="H19" s="6">
-        <v>3248.1290322580644</v>
+        <v>3292.8548387096798</v>
       </c>
       <c r="I19" s="50">
-        <v>8887.4899516400001</v>
+        <v>8839.3718505800007</v>
       </c>
       <c r="J19" s="6">
-        <v>44132.055931156392</v>
+        <v>43296.9325106658</v>
       </c>
       <c r="K19" s="50">
-        <v>21910.02309119</v>
+        <v>22214.533096340001</v>
       </c>
       <c r="L19" s="30">
-        <v>108797.23856507964</v>
-[...1 lines deleted...]
-      <c r="M19" s="82"/>
+        <v>108811.02825933001</v>
+      </c>
+      <c r="M19" s="80"/>
     </row>
     <row r="20" spans="1:13" ht="10.5" customHeight="1">
       <c r="A20" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B20" s="15">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="C20" s="7">
         <v>52</v>
       </c>
       <c r="D20" s="7">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="E20" s="7">
         <v>101</v>
       </c>
       <c r="F20" s="7">
         <v>73</v>
       </c>
       <c r="G20" s="7">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H20" s="6">
-        <v>3594.6845637583892</v>
+        <v>3635.5641891891901</v>
       </c>
       <c r="I20" s="50">
-        <v>45771.228339699999</v>
+        <v>47346.934127389999</v>
       </c>
       <c r="J20" s="6">
-        <v>42728.290409870649</v>
+        <v>43997.533866718302</v>
       </c>
       <c r="K20" s="50">
-        <v>123210.22554124999</v>
+        <v>126498.14073451</v>
       </c>
       <c r="L20" s="30">
-        <v>115019.03028077437</v>
-[...1 lines deleted...]
-      <c r="M20" s="82"/>
+        <v>117549.45348877</v>
+      </c>
+      <c r="M20" s="80"/>
     </row>
     <row r="21" spans="1:13" ht="10.5" customHeight="1">
       <c r="A21" s="13" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="15">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C21" s="7">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D21" s="7">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="E21" s="7">
         <v>9</v>
       </c>
       <c r="F21" s="7">
         <v>43</v>
       </c>
       <c r="G21" s="7">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="H21" s="6">
-        <v>3537.4897959183672</v>
+        <v>3693.87368421053</v>
       </c>
       <c r="I21" s="50">
-        <v>13519.03137384</v>
+        <v>14465.5378437</v>
       </c>
       <c r="J21" s="6">
-        <v>38996.380962633484</v>
+        <v>41221.988737254898</v>
       </c>
       <c r="K21" s="50">
-        <v>43491.684140899997</v>
+        <v>45170.4280698</v>
       </c>
       <c r="L21" s="30">
-        <v>125454.12733836398</v>
-[...1 lines deleted...]
-      <c r="M21" s="82"/>
+        <v>128720.749775731</v>
+      </c>
+      <c r="M21" s="80"/>
     </row>
     <row r="22" spans="1:13" ht="10.5" customHeight="1">
       <c r="A22" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B22" s="15">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="C22" s="7">
         <v>21</v>
       </c>
       <c r="D22" s="7">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="E22" s="7">
         <v>0</v>
       </c>
       <c r="F22" s="7">
         <v>18</v>
       </c>
       <c r="G22" s="7">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="H22" s="6">
-        <v>3382.815286624204</v>
+        <v>3580.56</v>
       </c>
       <c r="I22" s="50">
-        <v>18242.044568230001</v>
+        <v>17324.046311679998</v>
       </c>
       <c r="J22" s="6">
-        <v>34347.535065260541</v>
+        <v>32255.748284588601</v>
       </c>
       <c r="K22" s="50">
-        <v>62351.111294579998</v>
+        <v>64244.221626220002</v>
       </c>
       <c r="L22" s="30">
-        <v>117399.50385157652</v>
-[...1 lines deleted...]
-      <c r="M22" s="82"/>
+        <v>119616.71102885201</v>
+      </c>
+      <c r="M22" s="80"/>
     </row>
     <row r="23" spans="1:13" ht="10.5" customHeight="1">
       <c r="A23" s="13" t="s">
         <v>44</v>
       </c>
       <c r="B23" s="15">
         <v>15</v>
       </c>
       <c r="C23" s="7">
         <v>7</v>
       </c>
       <c r="D23" s="7">
         <v>1</v>
       </c>
       <c r="E23" s="7">
         <v>5</v>
       </c>
       <c r="F23" s="7">
         <v>2</v>
       </c>
       <c r="G23" s="7">
         <v>0</v>
       </c>
       <c r="H23" s="6">
-        <v>2824.7333333333331</v>
+        <v>2830.0666666666698</v>
       </c>
       <c r="I23" s="50">
-        <v>1850.98666768</v>
+        <v>1934.82503662</v>
       </c>
       <c r="J23" s="6">
-        <v>43685.224981237167</v>
+        <v>45577.843551859798</v>
       </c>
       <c r="K23" s="50">
-        <v>4748.3229578199998</v>
+        <v>4878.3322663299996</v>
       </c>
       <c r="L23" s="30">
-        <v>112065.39750820136</v>
-[...1 lines deleted...]
-      <c r="M23" s="82"/>
+        <v>114916.780908106</v>
+      </c>
+      <c r="M23" s="80"/>
     </row>
     <row r="24" spans="1:13" ht="10.5" customHeight="1">
       <c r="A24" s="13" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="15">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C24" s="7">
         <v>42</v>
       </c>
       <c r="D24" s="7">
         <v>6</v>
       </c>
       <c r="E24" s="7">
         <v>0</v>
       </c>
       <c r="F24" s="7">
         <v>36</v>
       </c>
       <c r="G24" s="7">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H24" s="6">
-        <v>2103.4489795918366</v>
+        <v>2138.1443298969102</v>
       </c>
       <c r="I24" s="50">
-        <v>10544.70545847</v>
+        <v>10284.09719344</v>
       </c>
       <c r="J24" s="6">
-        <v>51153.62261431662</v>
+        <v>49585.810961620104</v>
       </c>
       <c r="K24" s="50">
-        <v>39168.296393969998</v>
+        <v>40591.65945965</v>
       </c>
       <c r="L24" s="30">
-        <v>190010.07283455745</v>
-[...1 lines deleted...]
-      <c r="M24" s="82"/>
+        <v>195716.77656533301</v>
+      </c>
+      <c r="M24" s="80"/>
     </row>
     <row r="25" spans="1:13" ht="10.5" customHeight="1">
       <c r="A25" s="13" t="s">
         <v>46</v>
       </c>
       <c r="B25" s="15">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C25" s="7">
         <v>5</v>
       </c>
       <c r="D25" s="7">
         <v>2</v>
       </c>
       <c r="E25" s="7">
         <v>3</v>
       </c>
       <c r="F25" s="7">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="G25" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H25" s="6">
-        <v>2267.878787878788</v>
+        <v>2592.3448275862102</v>
       </c>
       <c r="I25" s="50">
-        <v>2544.9322346399999</v>
+        <v>2436.0405046800001</v>
       </c>
       <c r="J25" s="6">
-        <v>34004.973739176909</v>
+        <v>32403.6354343026</v>
       </c>
       <c r="K25" s="50">
-        <v>9248.7752859400007</v>
+        <v>9533.8063611599991</v>
       </c>
       <c r="L25" s="30">
-        <v>123580.64251656868</v>
-[...1 lines deleted...]
-      <c r="M25" s="82"/>
+        <v>126816.440463433</v>
+      </c>
+      <c r="M25" s="80"/>
     </row>
     <row r="26" spans="1:13" ht="10.5" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B26" s="15">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C26" s="7">
         <v>22</v>
       </c>
       <c r="D26" s="7">
         <v>10</v>
       </c>
       <c r="E26" s="7">
         <v>20</v>
       </c>
       <c r="F26" s="7">
         <v>46</v>
       </c>
       <c r="G26" s="7">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H26" s="6">
-        <v>4017.8348623853212</v>
+        <v>4087.9629629629599</v>
       </c>
       <c r="I26" s="50">
-        <v>20526.530237679999</v>
+        <v>19307.016769400001</v>
       </c>
       <c r="J26" s="6">
-        <v>46870.21682607822</v>
+        <v>43730.502308946801</v>
       </c>
       <c r="K26" s="50">
-        <v>56322.509975360001</v>
+        <v>58012.701876719999</v>
       </c>
       <c r="L26" s="30">
-        <v>128606.64828233747</v>
-[...1 lines deleted...]
-      <c r="M26" s="82"/>
+        <v>131399.09824851601</v>
+      </c>
+      <c r="M26" s="80"/>
     </row>
     <row r="27" spans="1:13" ht="10.5" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>48</v>
       </c>
       <c r="B27" s="15">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C27" s="7">
         <v>11</v>
       </c>
       <c r="D27" s="7">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="E27" s="7">
         <v>2</v>
       </c>
       <c r="F27" s="7">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G27" s="7">
         <v>11</v>
       </c>
       <c r="H27" s="6">
-        <v>4079.9545454545455</v>
+        <v>4294.4047619047597</v>
       </c>
       <c r="I27" s="50">
-        <v>4627.83635168</v>
+        <v>4723.3795042199999</v>
       </c>
       <c r="J27" s="6">
-        <v>25779.233011062959</v>
+        <v>26187.894016134</v>
       </c>
       <c r="K27" s="50">
-        <v>18729.005465310001</v>
+        <v>19185.102178749999</v>
       </c>
       <c r="L27" s="30">
-        <v>104329.40131524416</v>
-[...1 lines deleted...]
-      <c r="M27" s="82"/>
+        <v>106368.20990075701</v>
+      </c>
+      <c r="M27" s="80"/>
     </row>
     <row r="28" spans="1:13" ht="10.5" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="15">
         <v>13</v>
       </c>
       <c r="C28" s="7">
         <v>7</v>
       </c>
       <c r="D28" s="7">
         <v>1</v>
       </c>
       <c r="E28" s="7">
         <v>1</v>
       </c>
       <c r="F28" s="7">
         <v>4</v>
       </c>
       <c r="G28" s="7">
         <v>0</v>
       </c>
       <c r="H28" s="6">
-        <v>3488.0769230769229</v>
+        <v>3512.6153846153802</v>
       </c>
       <c r="I28" s="50">
-        <v>4932.6794504500003</v>
+        <v>3915.6639381499999</v>
       </c>
       <c r="J28" s="6">
-        <v>108781.11038593011</v>
+        <v>85749.473067405401</v>
       </c>
       <c r="K28" s="50">
-        <v>6309.4436929499998</v>
+        <v>6523.67044979</v>
       </c>
       <c r="L28" s="30">
-        <v>139143.09610651669</v>
-[...1 lines deleted...]
-      <c r="M28" s="82"/>
+        <v>142862.43977290599</v>
+      </c>
+      <c r="M28" s="80"/>
     </row>
     <row r="29" spans="1:13" ht="10.5" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C29" s="7">
         <v>8</v>
       </c>
       <c r="D29" s="7">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E29" s="7">
         <v>1</v>
       </c>
       <c r="F29" s="7">
         <v>6</v>
       </c>
       <c r="G29" s="7">
         <v>0</v>
       </c>
       <c r="H29" s="6">
-        <v>2333.0588235294117</v>
+        <v>2492.4375</v>
       </c>
       <c r="I29" s="50">
-        <v>2677.51264429</v>
+        <v>2593.3108594599998</v>
       </c>
       <c r="J29" s="6">
-        <v>67508.260911956022</v>
+        <v>65029.485680684098</v>
       </c>
       <c r="K29" s="50">
-        <v>5664.42697967</v>
+        <v>5850.8737985099997</v>
       </c>
       <c r="L29" s="30">
-        <v>142817.48221647926</v>
-[...1 lines deleted...]
-      <c r="M29" s="82"/>
+        <v>146715.65983374699</v>
+      </c>
+      <c r="M29" s="80"/>
     </row>
     <row r="30" spans="1:13" ht="10.5" customHeight="1">
       <c r="A30" s="13" t="s">
         <v>51</v>
       </c>
       <c r="B30" s="15">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C30" s="7">
         <v>36</v>
       </c>
       <c r="D30" s="7">
         <v>13</v>
       </c>
       <c r="E30" s="7">
         <v>25</v>
       </c>
       <c r="F30" s="7">
         <v>71</v>
       </c>
       <c r="G30" s="7">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H30" s="6">
-        <v>3272.9454545454546</v>
+        <v>3317.3170731707301</v>
       </c>
       <c r="I30" s="50">
-        <v>21740.197253179998</v>
+        <v>22027.215934569998</v>
       </c>
       <c r="J30" s="6">
-        <v>40256.940746876127</v>
+        <v>40488.228686438502</v>
       </c>
       <c r="K30" s="50">
-        <v>68679.469510309995</v>
+        <v>70764.775964760003</v>
       </c>
       <c r="L30" s="30">
-        <v>127175.72441524269</v>
-[...1 lines deleted...]
-      <c r="M30" s="82"/>
+        <v>130072.74458635401</v>
+      </c>
+      <c r="M30" s="80"/>
     </row>
     <row r="31" spans="1:13" ht="10.5" customHeight="1">
       <c r="A31" s="13" t="s">
         <v>52</v>
       </c>
       <c r="B31" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C31" s="7">
         <v>2</v>
       </c>
       <c r="D31" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E31" s="7">
         <v>7</v>
       </c>
       <c r="F31" s="7">
         <v>2</v>
       </c>
       <c r="G31" s="7">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H31" s="6">
-        <v>4666.6842105263158</v>
+        <v>5299.2352941176496</v>
       </c>
       <c r="I31" s="50">
-        <v>4066.48288344</v>
+        <v>4285.5956919600003</v>
       </c>
       <c r="J31" s="6">
-        <v>45862.416495877835</v>
+        <v>47571.743891571503</v>
       </c>
       <c r="K31" s="50">
-        <v>10953.815008400001</v>
+        <v>11210.819653320001</v>
       </c>
       <c r="L31" s="30">
-        <v>123538.80258044145</v>
-[...1 lines deleted...]
-      <c r="M31" s="82"/>
+        <v>124444.36659362599</v>
+      </c>
+      <c r="M31" s="80"/>
     </row>
     <row r="32" spans="1:13" ht="10.5" customHeight="1">
       <c r="A32" s="13" t="s">
         <v>54</v>
       </c>
       <c r="B32" s="15">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="C32" s="7">
         <v>23</v>
       </c>
       <c r="D32" s="7">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="E32" s="7">
         <v>7</v>
       </c>
       <c r="F32" s="7">
         <v>13</v>
       </c>
       <c r="G32" s="7">
         <v>6</v>
       </c>
       <c r="H32" s="6">
-        <v>3071.4727272727273</v>
+        <v>3208.9056603773602</v>
       </c>
       <c r="I32" s="50">
-        <v>12623.20511694</v>
+        <v>11593.52035673</v>
       </c>
       <c r="J32" s="6">
-        <v>74724.030029657079</v>
+        <v>68168.307285914198</v>
       </c>
       <c r="K32" s="50">
-        <v>26970.86272298</v>
+        <v>27921.139072189999</v>
       </c>
       <c r="L32" s="30">
-        <v>159656.08871657657</v>
-[...3 lines deleted...]
-    <row r="33" spans="1:13" ht="10.5" customHeight="1">
+        <v>164172.462675749</v>
+      </c>
+      <c r="M32" s="80"/>
+    </row>
+    <row r="33" spans="1:16" ht="10.5" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B33" s="15">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C33" s="7">
         <v>6</v>
       </c>
       <c r="D33" s="7">
         <v>5</v>
       </c>
       <c r="E33" s="7">
         <v>16</v>
       </c>
       <c r="F33" s="7">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="G33" s="7">
         <v>9</v>
       </c>
       <c r="H33" s="6">
-        <v>3622.4</v>
+        <v>3887.7733333333299</v>
       </c>
       <c r="I33" s="50">
-        <v>11744.73974121</v>
+        <v>11930.116293610001</v>
       </c>
       <c r="J33" s="6">
-        <v>40528.171037192187</v>
+        <v>40914.992621689198</v>
       </c>
       <c r="K33" s="50">
-        <v>37856.931910740001</v>
+        <v>38878.188480010002</v>
       </c>
       <c r="L33" s="30">
-        <v>130634.8412335054</v>
-[...3 lines deleted...]
-    <row r="34" spans="1:13" ht="10.5" customHeight="1">
+        <v>133334.894283995</v>
+      </c>
+      <c r="M33" s="80"/>
+    </row>
+    <row r="34" spans="1:16" ht="10.5" customHeight="1">
       <c r="A34" s="13" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="15">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C34" s="7">
         <v>29</v>
       </c>
       <c r="D34" s="7">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E34" s="7">
         <v>1</v>
       </c>
       <c r="F34" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G34" s="7">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H34" s="6">
-        <v>3889.7272727272725</v>
+        <v>3984.28947368421</v>
       </c>
       <c r="I34" s="50">
-        <v>11401.749705099999</v>
+        <v>11976.37193512</v>
       </c>
       <c r="J34" s="6">
-        <v>38068.137201553203</v>
+        <v>39551.303260569497</v>
       </c>
       <c r="K34" s="50">
-        <v>43675.113271460003</v>
+        <v>44835.301575559999</v>
       </c>
       <c r="L34" s="30">
-        <v>145822.37352286576</v>
-[...3 lines deleted...]
-    <row r="35" spans="1:13" ht="10.5" customHeight="1">
+        <v>148066.093721921</v>
+      </c>
+      <c r="M34" s="80"/>
+    </row>
+    <row r="35" spans="1:16" ht="10.5" customHeight="1">
       <c r="A35" s="13" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="15">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="C35" s="7">
         <v>20</v>
       </c>
       <c r="D35" s="7">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E35" s="7">
         <v>0</v>
       </c>
       <c r="F35" s="7">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="G35" s="7">
         <v>62</v>
       </c>
       <c r="H35" s="6">
-        <v>2257.251572327044</v>
+        <v>2321.1806451612902</v>
       </c>
       <c r="I35" s="50">
-        <v>15993.113940110001</v>
+        <v>15982.338332380001</v>
       </c>
       <c r="J35" s="6">
-        <v>44561.104086925996</v>
+        <v>44422.160948071498</v>
       </c>
       <c r="K35" s="50">
-        <v>56961.432839649999</v>
+        <v>58420.048872669999</v>
       </c>
       <c r="L35" s="30">
-        <v>158709.82644238137</v>
-[...3 lines deleted...]
-    <row r="36" spans="1:13" ht="10.5" customHeight="1">
+        <v>162375.79005308801</v>
+      </c>
+      <c r="M35" s="80"/>
+    </row>
+    <row r="36" spans="1:16" ht="10.5" customHeight="1">
       <c r="A36" s="13" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="15">
         <v>13</v>
       </c>
       <c r="C36" s="7">
         <v>7</v>
       </c>
       <c r="D36" s="7">
         <v>1</v>
       </c>
       <c r="E36" s="7">
         <v>0</v>
       </c>
       <c r="F36" s="7">
         <v>5</v>
       </c>
       <c r="G36" s="7">
         <v>0</v>
       </c>
       <c r="H36" s="6">
-        <v>2944.2307692307691</v>
+        <v>2967.76923076923</v>
       </c>
       <c r="I36" s="50">
-        <v>1985.51059775</v>
+        <v>2073.65034904</v>
       </c>
       <c r="J36" s="6">
-        <v>51874.868654474201</v>
+        <v>53747.967886783597</v>
       </c>
       <c r="K36" s="50">
-        <v>5077.1320770700004</v>
+        <v>5273.9743163700005</v>
       </c>
       <c r="L36" s="30">
-        <v>132648.78058967995</v>
-[...3 lines deleted...]
-    <row r="37" spans="1:13" ht="10.5" customHeight="1">
+        <v>136698.74592079001</v>
+      </c>
+      <c r="M36" s="80"/>
+    </row>
+    <row r="37" spans="1:16" ht="10.5" customHeight="1">
       <c r="A37" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B37" s="15">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C37" s="7">
         <v>35</v>
       </c>
       <c r="D37" s="7">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E37" s="7">
         <v>1</v>
       </c>
       <c r="F37" s="7">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G37" s="7">
         <v>12</v>
       </c>
       <c r="H37" s="6">
-        <v>2525.7687074829932</v>
+        <v>2611.8958333333298</v>
       </c>
       <c r="I37" s="50">
-        <v>13776.364274539999</v>
+        <v>14631.20990867</v>
       </c>
       <c r="J37" s="6">
-        <v>37104.25404144491</v>
+        <v>38901.101287831101</v>
       </c>
       <c r="K37" s="50">
-        <v>48971.898398899997</v>
+        <v>51538.114442029997</v>
       </c>
       <c r="L37" s="30">
-        <v>131897.33683528687</v>
-[...3 lines deleted...]
-    <row r="38" spans="1:13" ht="10.5" customHeight="1">
+        <v>137028.27193431201</v>
+      </c>
+      <c r="M37" s="80"/>
+    </row>
+    <row r="38" spans="1:16" ht="10.5" customHeight="1">
       <c r="A38" s="13" t="s">
         <v>58</v>
       </c>
       <c r="B38" s="15">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C38" s="7">
         <v>60</v>
       </c>
       <c r="D38" s="7">
         <v>19</v>
       </c>
       <c r="E38" s="7">
         <v>13</v>
       </c>
       <c r="F38" s="7">
         <v>50</v>
       </c>
       <c r="G38" s="7">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H38" s="6">
-        <v>4672.710382513661</v>
+        <v>4745.3296703296701</v>
       </c>
       <c r="I38" s="50">
-        <v>27218.372201149999</v>
+        <v>28196.557105439999</v>
       </c>
       <c r="J38" s="6">
-        <v>31830.407225712366</v>
+        <v>32648.129572674101</v>
       </c>
       <c r="K38" s="50">
-        <v>106196.69369381999</v>
+        <v>110085.99600489</v>
       </c>
       <c r="L38" s="30">
-        <v>124191.26247952884</v>
-[...3 lines deleted...]
-    <row r="39" spans="1:13" ht="10.5" customHeight="1">
+        <v>127465.982753303</v>
+      </c>
+      <c r="M38" s="80"/>
+    </row>
+    <row r="39" spans="1:16" ht="10.5" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B39" s="15">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C39" s="7">
         <v>14</v>
       </c>
       <c r="D39" s="7">
         <v>3</v>
       </c>
       <c r="E39" s="7">
         <v>1</v>
       </c>
       <c r="F39" s="7">
         <v>12</v>
       </c>
       <c r="G39" s="7">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H39" s="6">
-        <v>3714.9722222222222</v>
+        <v>3857.6571428571401</v>
       </c>
       <c r="I39" s="50">
-        <v>9840.6841211600004</v>
+        <v>8559.7878763900007</v>
       </c>
       <c r="J39" s="6">
-        <v>74237.938087751594</v>
+        <v>63397.383136989098</v>
       </c>
       <c r="K39" s="50">
-        <v>22866.27842997</v>
+        <v>23718.11928644</v>
       </c>
       <c r="L39" s="30">
-        <v>170976.89103380466</v>
-[...3 lines deleted...]
-    <row r="40" spans="1:13" ht="10.5" customHeight="1">
+        <v>175666.35031210701</v>
+      </c>
+      <c r="M39" s="80"/>
+    </row>
+    <row r="40" spans="1:16" ht="10.5" customHeight="1">
       <c r="A40" s="13" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="15">
-        <v>351</v>
+        <v>346</v>
       </c>
       <c r="C40" s="7">
         <v>55</v>
       </c>
       <c r="D40" s="7">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E40" s="7">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F40" s="7">
         <v>39</v>
       </c>
       <c r="G40" s="7">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="H40" s="6">
-        <v>4615.4415954415954</v>
+        <v>4719.4161849710999</v>
       </c>
       <c r="I40" s="50">
-        <v>76001.004851349993</v>
+        <v>75316.573886259997</v>
       </c>
       <c r="J40" s="6">
-        <v>47337.6681096264</v>
+        <v>46123.916746744202</v>
       </c>
       <c r="K40" s="50">
-        <v>230168.91710024001</v>
+        <v>235302.30398932</v>
       </c>
       <c r="L40" s="30">
-        <v>142077.82440972334</v>
-[...3 lines deleted...]
-    <row r="41" spans="1:13" ht="10.5" customHeight="1">
+        <v>144099.27748320499</v>
+      </c>
+      <c r="M40" s="80"/>
+    </row>
+    <row r="41" spans="1:16" ht="10.5" customHeight="1">
       <c r="A41" s="34" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="36"/>
       <c r="C41" s="36"/>
       <c r="D41" s="36"/>
       <c r="E41" s="36"/>
       <c r="F41" s="36"/>
       <c r="G41" s="36"/>
       <c r="H41" s="51"/>
       <c r="I41" s="37"/>
       <c r="J41" s="38"/>
       <c r="K41" s="37"/>
       <c r="L41" s="39"/>
     </row>
-    <row r="42" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="42" spans="1:16" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A42" s="34" t="s">
         <v>63</v>
       </c>
       <c r="B42" s="35"/>
       <c r="C42" s="35"/>
       <c r="D42" s="35"/>
       <c r="E42" s="35"/>
       <c r="F42" s="35"/>
       <c r="G42" s="35"/>
       <c r="H42" s="40"/>
       <c r="I42" s="33"/>
       <c r="J42" s="40"/>
       <c r="K42" s="33"/>
       <c r="L42" s="41"/>
     </row>
-    <row r="43" spans="1:13" ht="10.5" customHeight="1">
+    <row r="43" spans="1:16" ht="10.5" customHeight="1">
       <c r="A43" s="13">
         <v>2002</v>
       </c>
       <c r="B43" s="7">
         <v>133</v>
       </c>
       <c r="C43" s="7">
         <v>26</v>
       </c>
       <c r="D43" s="7">
         <v>17</v>
       </c>
       <c r="E43" s="7">
         <v>14</v>
       </c>
       <c r="F43" s="7">
         <v>72</v>
       </c>
       <c r="G43" s="7">
         <v>4</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="88">
         <v>1830.0751879699201</v>
       </c>
       <c r="I43" s="6">
         <v>8052.2489999999998</v>
       </c>
       <c r="J43" s="6">
         <v>33082.370583401796</v>
       </c>
       <c r="K43" s="6">
         <v>15731.83</v>
       </c>
       <c r="L43" s="30">
         <v>64633.648315530001</v>
       </c>
       <c r="M43" s="8"/>
-    </row>
-    <row r="44" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N43"/>
+      <c r="P43" s="3"/>
+    </row>
+    <row r="44" spans="1:16" ht="10.5" customHeight="1">
       <c r="A44" s="13">
         <v>2003</v>
       </c>
       <c r="B44" s="7">
         <v>128</v>
       </c>
       <c r="C44" s="7">
         <v>26</v>
       </c>
       <c r="D44" s="7">
         <v>16</v>
       </c>
       <c r="E44" s="7">
         <v>13</v>
       </c>
       <c r="F44" s="7">
         <v>69</v>
       </c>
       <c r="G44" s="7">
         <v>4</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="88">
         <v>1927</v>
       </c>
       <c r="I44" s="6">
         <v>8616.3700000000008</v>
       </c>
       <c r="J44" s="6">
         <v>34932.7403347172</v>
       </c>
       <c r="K44" s="6">
         <v>16539.438999999998</v>
       </c>
       <c r="L44" s="30">
         <v>67054.679391541198</v>
       </c>
       <c r="M44" s="8"/>
-    </row>
-    <row r="45" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N44"/>
+      <c r="P44" s="3"/>
+    </row>
+    <row r="45" spans="1:16" ht="10.5" customHeight="1">
       <c r="A45" s="13">
         <v>2004</v>
       </c>
       <c r="B45" s="7">
         <v>127</v>
       </c>
       <c r="C45" s="7">
         <v>26</v>
       </c>
       <c r="D45" s="7">
         <v>16</v>
       </c>
       <c r="E45" s="7">
         <v>13</v>
       </c>
       <c r="F45" s="7">
         <v>67</v>
       </c>
       <c r="G45" s="7">
         <v>5</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="88">
         <v>1971.47244094488</v>
       </c>
       <c r="I45" s="6">
         <v>8701.6020000000008</v>
       </c>
       <c r="J45" s="6">
         <v>34753.998969553897</v>
       </c>
       <c r="K45" s="6">
         <v>17433.538</v>
       </c>
       <c r="L45" s="30">
         <v>69629.151239930201</v>
       </c>
       <c r="M45" s="8"/>
-    </row>
-    <row r="46" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N45"/>
+      <c r="P45" s="3"/>
+    </row>
+    <row r="46" spans="1:16" ht="10.5" customHeight="1">
       <c r="A46" s="13">
         <v>2005</v>
       </c>
       <c r="B46" s="7">
         <v>125</v>
       </c>
       <c r="C46" s="7">
         <v>25</v>
       </c>
       <c r="D46" s="7">
         <v>17</v>
       </c>
       <c r="E46" s="7">
         <v>13</v>
       </c>
       <c r="F46" s="7">
         <v>64</v>
       </c>
       <c r="G46" s="7">
         <v>6</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="88">
         <v>2031.6320000000001</v>
       </c>
       <c r="I46" s="6">
         <v>8952.357</v>
       </c>
       <c r="J46" s="6">
         <v>35251.884199500702</v>
       </c>
       <c r="K46" s="6">
         <v>18745.137999999999</v>
       </c>
       <c r="L46" s="30">
         <v>73813.123636564094</v>
       </c>
       <c r="M46" s="8"/>
-    </row>
-    <row r="47" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N46"/>
+      <c r="P46" s="3"/>
+    </row>
+    <row r="47" spans="1:16" ht="10.5" customHeight="1">
       <c r="A47" s="13">
         <v>2006</v>
       </c>
       <c r="B47" s="7">
         <v>120</v>
       </c>
       <c r="C47" s="7">
         <v>25</v>
       </c>
       <c r="D47" s="7">
         <v>17</v>
       </c>
       <c r="E47" s="7">
         <v>13</v>
       </c>
       <c r="F47" s="7">
         <v>59</v>
       </c>
       <c r="G47" s="7">
         <v>6</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="88">
         <v>2152.1</v>
       </c>
       <c r="I47" s="6">
         <v>8933.2569999999996</v>
       </c>
       <c r="J47" s="6">
         <v>34591.240338893796</v>
       </c>
       <c r="K47" s="6">
         <v>19651.587</v>
       </c>
       <c r="L47" s="30">
         <v>76094.616885832394</v>
       </c>
       <c r="M47" s="8"/>
-    </row>
-    <row r="48" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N47"/>
+      <c r="P47" s="3"/>
+    </row>
+    <row r="48" spans="1:16" ht="10.5" customHeight="1">
       <c r="A48" s="13">
         <v>2007</v>
       </c>
       <c r="B48" s="7">
         <v>122</v>
       </c>
       <c r="C48" s="8">
         <v>25</v>
       </c>
       <c r="D48" s="8">
         <v>18</v>
       </c>
       <c r="E48" s="7">
         <v>14</v>
       </c>
       <c r="F48" s="7">
         <v>59</v>
       </c>
       <c r="G48" s="7">
         <v>6</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="88">
         <v>2157.7131147540999</v>
       </c>
       <c r="I48" s="6">
         <v>8573.2630000000008</v>
       </c>
       <c r="J48" s="6">
         <v>32568.114389475799</v>
       </c>
       <c r="K48" s="6">
         <v>20514.629000000001</v>
       </c>
       <c r="L48" s="30">
         <v>77930.979596643403</v>
       </c>
       <c r="M48" s="8"/>
-    </row>
-    <row r="49" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N48"/>
+      <c r="P48" s="3"/>
+    </row>
+    <row r="49" spans="1:17" ht="10.5" customHeight="1">
       <c r="A49" s="13">
         <v>2008</v>
       </c>
       <c r="B49" s="7">
         <v>126</v>
       </c>
       <c r="C49" s="8">
         <v>26</v>
       </c>
       <c r="D49" s="8">
         <v>18</v>
       </c>
       <c r="E49" s="7">
         <v>14</v>
       </c>
       <c r="F49" s="7">
         <v>60</v>
       </c>
       <c r="G49" s="7">
         <v>8</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="88">
         <v>2131.24603174603</v>
       </c>
       <c r="I49" s="6">
         <v>8886.9169999999995</v>
       </c>
       <c r="J49" s="6">
         <v>33093.826921429798</v>
       </c>
       <c r="K49" s="6">
         <v>21467.119999999999</v>
       </c>
       <c r="L49" s="30">
         <v>79941.013715056004</v>
       </c>
       <c r="M49" s="8"/>
-    </row>
-    <row r="50" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N49"/>
+      <c r="P49" s="3"/>
+    </row>
+    <row r="50" spans="1:17" ht="10.5" customHeight="1">
       <c r="A50" s="13">
         <v>2009</v>
       </c>
       <c r="B50" s="7">
         <v>128</v>
       </c>
       <c r="C50" s="8">
         <v>27</v>
       </c>
       <c r="D50" s="8">
         <v>18</v>
       </c>
       <c r="E50" s="7">
         <v>12</v>
       </c>
       <c r="F50" s="7">
         <v>61</v>
       </c>
       <c r="G50" s="7">
         <v>10</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="88">
         <v>2134.0546875</v>
       </c>
       <c r="I50" s="6">
         <v>10435.156000000001</v>
       </c>
       <c r="J50" s="6">
         <v>38201.7652722407</v>
       </c>
       <c r="K50" s="6">
         <v>22442.415000000001</v>
       </c>
       <c r="L50" s="30">
         <v>82158.797623362203</v>
       </c>
       <c r="M50" s="8"/>
-    </row>
-    <row r="51" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N50"/>
+      <c r="P50" s="3"/>
+    </row>
+    <row r="51" spans="1:17" ht="10.5" customHeight="1">
       <c r="A51" s="13">
         <v>2010</v>
       </c>
       <c r="B51" s="7">
         <v>135</v>
       </c>
       <c r="C51" s="7">
         <v>37</v>
       </c>
       <c r="D51" s="7">
         <v>18</v>
       </c>
       <c r="E51" s="7">
         <v>10</v>
       </c>
       <c r="F51" s="7">
         <v>61</v>
       </c>
       <c r="G51" s="7">
         <v>9</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="88">
         <v>2062.9111111111101</v>
       </c>
       <c r="I51" s="6">
         <v>11082.728999999999</v>
       </c>
       <c r="J51" s="6">
         <v>39795.359308851599</v>
       </c>
       <c r="K51" s="6">
         <v>23807.58</v>
       </c>
       <c r="L51" s="30">
         <v>85487.175620213093</v>
       </c>
       <c r="M51" s="8"/>
-    </row>
-    <row r="52" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N51"/>
+      <c r="O51" s="89"/>
+      <c r="P51" s="3"/>
+      <c r="Q51" s="89"/>
+    </row>
+    <row r="52" spans="1:17" ht="10.5" customHeight="1">
       <c r="A52" s="13">
         <v>2011</v>
       </c>
       <c r="B52" s="7">
         <v>123</v>
       </c>
       <c r="C52" s="7">
         <v>28</v>
       </c>
       <c r="D52" s="7">
         <v>17</v>
       </c>
       <c r="E52" s="7">
         <v>10</v>
       </c>
       <c r="F52" s="7">
         <v>60</v>
       </c>
       <c r="G52" s="7">
         <v>8</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="88">
         <v>2314.3739837398398</v>
       </c>
       <c r="I52" s="6">
         <v>11710.43</v>
       </c>
       <c r="J52" s="6">
         <v>41137.149240518796</v>
       </c>
       <c r="K52" s="6">
         <v>25452.09</v>
       </c>
       <c r="L52" s="30">
         <v>89409.733443871504</v>
       </c>
       <c r="M52" s="8"/>
-    </row>
-    <row r="53" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N52"/>
+      <c r="P52" s="3"/>
+    </row>
+    <row r="53" spans="1:17" ht="10.5" customHeight="1">
       <c r="A53" s="13">
         <v>2012</v>
       </c>
       <c r="B53" s="7">
         <v>123</v>
       </c>
       <c r="C53" s="7">
         <v>29</v>
       </c>
       <c r="D53" s="7">
         <v>17</v>
       </c>
       <c r="E53" s="7">
         <v>10</v>
       </c>
       <c r="F53" s="7">
         <v>59</v>
       </c>
       <c r="G53" s="7">
         <v>8</v>
       </c>
-      <c r="H53" s="6">
+      <c r="H53" s="88">
         <v>2369.0650406504101</v>
       </c>
       <c r="I53" s="6">
         <v>12910.879000000001</v>
       </c>
       <c r="J53" s="6">
         <v>44307.139793064402</v>
       </c>
       <c r="K53" s="6">
         <v>26904.675999999999</v>
       </c>
       <c r="L53" s="30">
         <v>92330.602790027304</v>
       </c>
       <c r="M53" s="8"/>
-    </row>
-    <row r="54" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N53"/>
+      <c r="P53" s="3"/>
+    </row>
+    <row r="54" spans="1:17" ht="10.5" customHeight="1">
       <c r="A54" s="13">
         <v>2013</v>
       </c>
       <c r="B54" s="7">
         <v>118</v>
       </c>
       <c r="C54" s="7">
         <v>29</v>
       </c>
       <c r="D54" s="7">
         <v>16</v>
       </c>
       <c r="E54" s="7">
         <v>10</v>
       </c>
       <c r="F54" s="7">
         <v>52</v>
       </c>
       <c r="G54" s="7">
         <v>11</v>
       </c>
-      <c r="H54" s="6">
+      <c r="H54" s="88">
         <v>2522.2203389830502</v>
       </c>
       <c r="I54" s="6">
         <v>14460.287</v>
       </c>
       <c r="J54" s="6">
         <v>48586.0823460631</v>
       </c>
       <c r="K54" s="6">
         <v>28342.206999999999</v>
       </c>
       <c r="L54" s="30">
         <v>95228.870849601197</v>
       </c>
       <c r="M54" s="8"/>
-    </row>
-    <row r="55" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N54"/>
+      <c r="P54" s="3"/>
+    </row>
+    <row r="55" spans="1:17" ht="10.5" customHeight="1">
       <c r="A55" s="13">
         <v>2014</v>
       </c>
       <c r="B55" s="7">
         <v>117</v>
       </c>
       <c r="C55" s="7">
         <v>29</v>
       </c>
       <c r="D55" s="7">
         <v>16</v>
       </c>
       <c r="E55" s="7">
         <v>9</v>
       </c>
       <c r="F55" s="7">
         <v>52</v>
       </c>
       <c r="G55" s="7">
         <v>11</v>
       </c>
-      <c r="H55" s="6">
+      <c r="H55" s="88">
         <v>2592.9658119658102</v>
       </c>
       <c r="I55" s="6">
         <v>14959.419</v>
       </c>
       <c r="J55" s="6">
         <v>49309.667509402498</v>
       </c>
       <c r="K55" s="6">
         <v>29621.595000000001</v>
       </c>
       <c r="L55" s="30">
         <v>97639.554086169999</v>
       </c>
       <c r="M55" s="8"/>
-    </row>
-    <row r="56" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N55"/>
+      <c r="P55" s="3"/>
+    </row>
+    <row r="56" spans="1:17" ht="10.5" customHeight="1">
       <c r="A56" s="13">
         <v>2015</v>
       </c>
       <c r="B56" s="7">
         <v>116</v>
       </c>
       <c r="C56" s="7">
         <v>29</v>
       </c>
       <c r="D56" s="7">
         <v>16</v>
       </c>
       <c r="E56" s="7">
         <v>9</v>
       </c>
       <c r="F56" s="7">
         <v>51</v>
       </c>
       <c r="G56" s="7">
         <v>11</v>
       </c>
-      <c r="H56" s="6">
+      <c r="H56" s="88">
         <v>2650.5258620689701</v>
       </c>
       <c r="I56" s="6">
         <v>13218.605433279999</v>
       </c>
       <c r="J56" s="6">
         <v>42992.787486152702</v>
       </c>
       <c r="K56" s="6">
         <v>30782.224965969999</v>
       </c>
       <c r="L56" s="30">
         <v>100117.494465867</v>
       </c>
       <c r="M56" s="8"/>
-    </row>
-    <row r="57" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N56"/>
+      <c r="P56" s="3"/>
+    </row>
+    <row r="57" spans="1:17" ht="10.5" customHeight="1">
       <c r="A57" s="13">
         <v>2016</v>
       </c>
       <c r="B57" s="7">
         <v>113</v>
       </c>
       <c r="C57" s="7">
         <v>28</v>
       </c>
       <c r="D57" s="7">
         <v>15</v>
       </c>
       <c r="E57" s="7">
         <v>9</v>
       </c>
       <c r="F57" s="7">
         <v>50</v>
       </c>
       <c r="G57" s="7">
         <v>11</v>
       </c>
-      <c r="H57" s="6">
+      <c r="H57" s="88">
         <v>2760.30088495575</v>
       </c>
       <c r="I57" s="6">
         <v>12215.696967600001</v>
       </c>
       <c r="J57" s="6">
         <v>39163.670010323403</v>
       </c>
       <c r="K57" s="6">
         <v>32097.436110279999</v>
       </c>
       <c r="L57" s="30">
         <v>102904.76256365499</v>
       </c>
       <c r="M57" s="8"/>
-    </row>
-    <row r="58" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N57"/>
+      <c r="P57" s="3"/>
+    </row>
+    <row r="58" spans="1:17" ht="10.5" customHeight="1">
       <c r="A58" s="13">
         <v>2017</v>
       </c>
       <c r="B58" s="7">
         <v>110</v>
       </c>
       <c r="C58" s="7">
         <v>27</v>
       </c>
       <c r="D58" s="7">
         <v>15</v>
       </c>
       <c r="E58" s="7">
         <v>9</v>
       </c>
       <c r="F58" s="7">
         <v>49</v>
       </c>
       <c r="G58" s="7">
         <v>10</v>
       </c>
-      <c r="H58" s="6">
+      <c r="H58" s="88">
         <v>2864.3090909090902</v>
       </c>
       <c r="I58" s="6">
         <v>12484.13255586</v>
       </c>
       <c r="J58" s="6">
         <v>39622.858616896403</v>
       </c>
       <c r="K58" s="6">
         <v>33258.493766330001</v>
       </c>
       <c r="L58" s="30">
         <v>105557.72220598999</v>
       </c>
       <c r="M58" s="8"/>
-    </row>
-    <row r="59" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N58"/>
+      <c r="P58" s="3"/>
+    </row>
+    <row r="59" spans="1:17" ht="10.5" customHeight="1">
       <c r="A59" s="13">
         <v>2018</v>
       </c>
       <c r="B59" s="7">
         <v>109</v>
       </c>
       <c r="C59" s="7">
         <v>27</v>
       </c>
       <c r="D59" s="7">
         <v>14</v>
       </c>
       <c r="E59" s="7">
         <v>9</v>
       </c>
       <c r="F59" s="7">
         <v>49</v>
       </c>
       <c r="G59" s="7">
         <v>10</v>
       </c>
-      <c r="H59" s="6">
+      <c r="H59" s="88">
         <v>2923.9816513761498</v>
       </c>
       <c r="I59" s="6">
         <v>12824.38446521</v>
       </c>
       <c r="J59" s="6">
         <v>40237.9075447266</v>
       </c>
       <c r="K59" s="6">
         <v>34699.426754499997</v>
       </c>
       <c r="L59" s="30">
         <v>108873.24295293</v>
       </c>
       <c r="M59" s="8"/>
-    </row>
-    <row r="60" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N59"/>
+      <c r="P59" s="3"/>
+    </row>
+    <row r="60" spans="1:17" ht="10.5" customHeight="1">
       <c r="A60" s="13">
         <v>2019</v>
       </c>
       <c r="B60" s="7">
         <v>107</v>
       </c>
       <c r="C60" s="7">
         <v>27</v>
       </c>
       <c r="D60" s="7">
         <v>13</v>
       </c>
       <c r="E60" s="7">
         <v>9</v>
       </c>
       <c r="F60" s="7">
         <v>48</v>
       </c>
       <c r="G60" s="7">
         <v>10</v>
       </c>
-      <c r="H60" s="6">
+      <c r="H60" s="88">
         <v>3007.3177570093499</v>
       </c>
       <c r="I60" s="6">
         <v>13163.60977409</v>
       </c>
       <c r="J60" s="6">
         <v>40908.344362784897</v>
       </c>
       <c r="K60" s="6">
         <v>36291.656250649998</v>
       </c>
       <c r="L60" s="30">
         <v>112783.012933095</v>
       </c>
       <c r="M60" s="8"/>
-    </row>
-    <row r="61" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N60"/>
+      <c r="P60" s="3"/>
+    </row>
+    <row r="61" spans="1:17" ht="10.5" customHeight="1">
       <c r="A61" s="13">
         <v>2020</v>
       </c>
       <c r="B61" s="7">
         <v>107</v>
       </c>
       <c r="C61" s="7">
         <v>27</v>
       </c>
       <c r="D61" s="7">
         <v>13</v>
       </c>
       <c r="E61" s="7">
         <v>9</v>
       </c>
       <c r="F61" s="7">
         <v>48</v>
       </c>
       <c r="G61" s="7">
         <v>10</v>
       </c>
-      <c r="H61" s="6">
+      <c r="H61" s="88">
         <v>3042.0186915887898</v>
       </c>
       <c r="I61" s="6">
         <v>12996.806352760001</v>
       </c>
       <c r="J61" s="6">
         <v>39929.235237176501</v>
       </c>
       <c r="K61" s="6">
         <v>37691.754308579999</v>
       </c>
       <c r="L61" s="30">
         <v>115797.90322639899</v>
       </c>
       <c r="M61" s="8"/>
-    </row>
-    <row r="62" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N61"/>
+      <c r="P61" s="3"/>
+    </row>
+    <row r="62" spans="1:17" ht="10.5" customHeight="1">
       <c r="A62" s="13">
         <v>2021</v>
       </c>
       <c r="B62" s="15">
         <v>109</v>
       </c>
       <c r="C62" s="7">
         <v>27</v>
       </c>
       <c r="D62" s="7">
         <v>13</v>
       </c>
       <c r="E62" s="7">
         <v>9</v>
       </c>
       <c r="F62" s="7">
         <v>50</v>
       </c>
       <c r="G62" s="7">
         <v>10</v>
       </c>
-      <c r="H62" s="6">
+      <c r="H62" s="88">
         <v>3025.77064220184</v>
       </c>
       <c r="I62" s="6">
         <v>13181.044784420001</v>
       </c>
       <c r="J62" s="6">
         <v>39965.691610659502</v>
       </c>
       <c r="K62" s="6">
         <v>39338.770715569997</v>
       </c>
       <c r="L62" s="30">
         <v>119277.43243989701</v>
       </c>
       <c r="M62" s="8"/>
-    </row>
-    <row r="63" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N62"/>
+      <c r="P62" s="3"/>
+    </row>
+    <row r="63" spans="1:17" ht="10.5" customHeight="1">
       <c r="A63" s="13">
         <v>2022</v>
       </c>
       <c r="B63" s="15">
         <v>105</v>
       </c>
       <c r="C63" s="7">
         <v>27</v>
       </c>
       <c r="D63" s="7">
         <v>11</v>
       </c>
       <c r="E63" s="7">
         <v>9</v>
       </c>
       <c r="F63" s="7">
         <v>48</v>
       </c>
       <c r="G63" s="7">
         <v>10</v>
       </c>
-      <c r="H63" s="6">
+      <c r="H63" s="88">
         <v>3185.38095238095</v>
       </c>
       <c r="I63" s="6">
         <v>12618.0622571</v>
       </c>
       <c r="J63" s="6">
         <v>37726.106639259699</v>
       </c>
       <c r="K63" s="6">
         <v>40800.511573349999</v>
       </c>
       <c r="L63" s="30">
         <v>121987.38753935399</v>
       </c>
       <c r="M63" s="8"/>
-    </row>
-    <row r="64" spans="1:13" ht="10.5" customHeight="1">
+      <c r="N63"/>
+      <c r="P63" s="3"/>
+    </row>
+    <row r="64" spans="1:17" ht="10.5" customHeight="1">
       <c r="A64" s="13">
         <v>2023</v>
       </c>
       <c r="B64" s="15">
         <v>103</v>
       </c>
       <c r="C64" s="7">
         <v>27</v>
       </c>
       <c r="D64" s="7">
         <v>11</v>
       </c>
       <c r="E64" s="7">
         <v>9</v>
       </c>
       <c r="F64" s="7">
         <v>46</v>
       </c>
       <c r="G64" s="7">
         <v>10</v>
       </c>
-      <c r="H64" s="6">
+      <c r="H64" s="88">
         <v>3315.8932038835001</v>
       </c>
       <c r="I64" s="6">
         <v>12765.781929229999</v>
       </c>
       <c r="J64" s="6">
         <v>37377.449380974802</v>
       </c>
       <c r="K64" s="6">
         <v>41991.26377274</v>
       </c>
       <c r="L64" s="30">
         <v>122947.92005768001</v>
       </c>
       <c r="M64" s="8"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" s="14">
+      <c r="N64"/>
+      <c r="P64" s="3"/>
+    </row>
+    <row r="65" spans="1:16" ht="10.5" customHeight="1">
+      <c r="A65" s="13">
         <v>2024</v>
       </c>
-      <c r="B65" s="70">
+      <c r="B65" s="15">
         <v>98</v>
       </c>
-      <c r="C65" s="69">
+      <c r="C65" s="7">
         <v>27</v>
       </c>
-      <c r="D65" s="69">
+      <c r="D65" s="7">
         <v>9</v>
       </c>
-      <c r="E65" s="69">
+      <c r="E65" s="7">
         <v>9</v>
       </c>
-      <c r="F65" s="69">
+      <c r="F65" s="7">
         <v>43</v>
       </c>
-      <c r="G65" s="69">
+      <c r="G65" s="7">
         <v>10</v>
       </c>
-      <c r="H65" s="86">
-[...2 lines deleted...]
-      <c r="I65" s="86">
+      <c r="H65" s="88">
+        <v>3537.48979591837</v>
+      </c>
+      <c r="I65" s="6">
         <v>13519.03137384</v>
       </c>
-      <c r="J65" s="86">
-[...2 lines deleted...]
-      <c r="K65" s="86">
+      <c r="J65" s="6">
+        <v>38996.380962633499</v>
+      </c>
+      <c r="K65" s="6">
         <v>43491.684140899997</v>
       </c>
-      <c r="L65" s="87">
-        <v>125454.12733836398</v>
+      <c r="L65" s="30">
+        <v>125454.12733836399</v>
       </c>
       <c r="M65" s="8"/>
-    </row>
-[...28 lines deleted...]
-    <row r="68" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="N65"/>
+      <c r="P65" s="3"/>
+    </row>
+    <row r="66" spans="1:16" ht="10.5" customHeight="1">
+      <c r="A66" s="14">
+        <v>2025</v>
+      </c>
+      <c r="B66" s="85">
+        <v>95</v>
+      </c>
+      <c r="C66" s="86">
+        <v>26</v>
+      </c>
+      <c r="D66" s="86">
+        <v>8</v>
+      </c>
+      <c r="E66" s="86">
+        <v>9</v>
+      </c>
+      <c r="F66" s="86">
+        <v>43</v>
+      </c>
+      <c r="G66" s="86">
+        <v>9</v>
+      </c>
+      <c r="H66" s="90">
+        <v>3693.87368421053</v>
+      </c>
+      <c r="I66" s="84">
+        <v>14465.5378437</v>
+      </c>
+      <c r="J66" s="84">
+        <v>41221.988737254898</v>
+      </c>
+      <c r="K66" s="84">
+        <v>45170.4280698</v>
+      </c>
+      <c r="L66" s="87">
+        <v>128720.749775731</v>
+      </c>
+      <c r="M66" s="8"/>
+      <c r="N66"/>
+      <c r="P66" s="3"/>
+    </row>
+    <row r="67" spans="1:16" s="46" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A67" s="11"/>
+      <c r="B67" s="81"/>
+      <c r="C67" s="81"/>
+      <c r="D67" s="81"/>
+      <c r="E67" s="81"/>
+      <c r="F67" s="81"/>
+      <c r="G67" s="81"/>
+      <c r="H67" s="42"/>
+      <c r="I67" s="43"/>
+      <c r="J67" s="44"/>
+      <c r="K67" s="43"/>
+      <c r="L67" s="43"/>
+      <c r="O67" s="1"/>
+    </row>
+    <row r="68" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A68" s="10" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B68" s="47"/>
       <c r="C68" s="47"/>
       <c r="D68" s="47"/>
       <c r="E68" s="47"/>
       <c r="F68" s="47"/>
       <c r="G68" s="47"/>
       <c r="H68" s="48"/>
       <c r="I68" s="47"/>
       <c r="J68" s="49"/>
-    </row>
-    <row r="69" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="O68" s="1"/>
+    </row>
+    <row r="69" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A69" s="10" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="B69" s="47"/>
       <c r="C69" s="47"/>
       <c r="D69" s="47"/>
       <c r="E69" s="47"/>
       <c r="F69" s="47"/>
       <c r="G69" s="47"/>
       <c r="H69" s="48"/>
       <c r="I69" s="47"/>
       <c r="J69" s="49"/>
     </row>
-    <row r="70" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="70" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A70" s="10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B70" s="47"/>
       <c r="C70" s="47"/>
       <c r="D70" s="47"/>
       <c r="E70" s="47"/>
       <c r="F70" s="47"/>
       <c r="G70" s="47"/>
       <c r="H70" s="48"/>
       <c r="I70" s="47"/>
       <c r="J70" s="49"/>
     </row>
-    <row r="71" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="71" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A71" s="10" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B71" s="47"/>
       <c r="C71" s="47"/>
       <c r="D71" s="47"/>
       <c r="E71" s="47"/>
       <c r="F71" s="47"/>
       <c r="G71" s="47"/>
       <c r="H71" s="48"/>
       <c r="I71" s="47"/>
       <c r="J71" s="49"/>
     </row>
-    <row r="72" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="72" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A72" s="10" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B72" s="47"/>
       <c r="C72" s="47"/>
       <c r="D72" s="47"/>
       <c r="E72" s="47"/>
       <c r="F72" s="47"/>
       <c r="G72" s="47"/>
       <c r="H72" s="48"/>
       <c r="I72" s="47"/>
       <c r="J72" s="49"/>
     </row>
-    <row r="73" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="73" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A73" s="10" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B73" s="47"/>
       <c r="C73" s="47"/>
       <c r="D73" s="47"/>
       <c r="E73" s="47"/>
       <c r="F73" s="47"/>
       <c r="G73" s="47"/>
       <c r="H73" s="48"/>
       <c r="I73" s="47"/>
       <c r="J73" s="49"/>
     </row>
-    <row r="74" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="74" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A74" s="10" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="B74" s="47"/>
       <c r="C74" s="47"/>
       <c r="D74" s="47"/>
       <c r="E74" s="47"/>
       <c r="F74" s="47"/>
       <c r="G74" s="47"/>
       <c r="H74" s="48"/>
       <c r="I74" s="47"/>
       <c r="J74" s="49"/>
     </row>
-    <row r="75" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="75" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A75" s="10" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B75" s="47"/>
       <c r="C75" s="47"/>
       <c r="D75" s="47"/>
       <c r="E75" s="47"/>
       <c r="F75" s="47"/>
       <c r="G75" s="47"/>
       <c r="H75" s="48"/>
       <c r="I75" s="47"/>
       <c r="J75" s="49"/>
     </row>
-    <row r="76" spans="1:13" s="11" customFormat="1" ht="10.5" customHeight="1">
+    <row r="76" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A76" s="10" t="s">
+        <v>100</v>
+      </c>
       <c r="B76" s="47"/>
       <c r="C76" s="47"/>
       <c r="D76" s="47"/>
       <c r="E76" s="47"/>
       <c r="F76" s="47"/>
       <c r="G76" s="47"/>
       <c r="H76" s="48"/>
       <c r="I76" s="47"/>
       <c r="J76" s="49"/>
     </row>
-    <row r="77" spans="1:13" s="46" customFormat="1" ht="10.5" customHeight="1">
-[...13 lines deleted...]
-    <row r="78" spans="1:13" s="46" customFormat="1" ht="10.5" customHeight="1">
+    <row r="77" spans="1:16" s="11" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B77" s="47"/>
+      <c r="C77" s="47"/>
+      <c r="D77" s="47"/>
+      <c r="E77" s="47"/>
+      <c r="F77" s="47"/>
+      <c r="G77" s="47"/>
+      <c r="H77" s="48"/>
+      <c r="I77" s="47"/>
+      <c r="J77" s="49"/>
+    </row>
+    <row r="78" spans="1:16" s="46" customFormat="1" ht="10.5" customHeight="1">
       <c r="A78" s="11" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="H78" s="45"/>
+        <v>112</v>
+      </c>
+      <c r="B78" s="43"/>
+      <c r="C78" s="43"/>
+      <c r="D78" s="43"/>
+      <c r="E78" s="43"/>
+      <c r="F78" s="43"/>
+      <c r="G78" s="43"/>
+      <c r="H78" s="44"/>
+      <c r="I78" s="43"/>
       <c r="J78" s="45"/>
     </row>
-    <row r="79" spans="1:13" s="46" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A79" s="11"/>
+    <row r="79" spans="1:16" s="46" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A79" s="11" t="s">
+        <v>113</v>
+      </c>
       <c r="H79" s="45"/>
       <c r="J79" s="45"/>
     </row>
-    <row r="80" spans="1:13" s="46" customFormat="1" ht="10.5" customHeight="1">
-[...2 lines deleted...]
-      </c>
+    <row r="80" spans="1:16" s="46" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A80" s="11"/>
       <c r="H80" s="45"/>
       <c r="J80" s="45"/>
     </row>
-    <row r="81" spans="2:12" s="46" customFormat="1" ht="10.5" customHeight="1">
+    <row r="81" spans="1:12" s="46" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A81" s="11" t="s">
+        <v>114</v>
+      </c>
       <c r="H81" s="45"/>
       <c r="J81" s="45"/>
     </row>
-    <row r="82" spans="2:12" s="46" customFormat="1" ht="10.5" customHeight="1">
+    <row r="82" spans="1:12" s="46" customFormat="1" ht="10.5" customHeight="1">
       <c r="H82" s="45"/>
       <c r="J82" s="45"/>
     </row>
-    <row r="90" spans="2:12" ht="10.5" customHeight="1">
-[...10 lines deleted...]
-      <c r="L90" s="3"/>
+    <row r="83" spans="1:12" s="46" customFormat="1" ht="10.5" customHeight="1">
+      <c r="H83" s="45"/>
+      <c r="J83" s="45"/>
+    </row>
+    <row r="91" spans="1:12" ht="10.5" customHeight="1">
+      <c r="B91" s="3"/>
+      <c r="C91" s="3"/>
+      <c r="D91" s="3"/>
+      <c r="E91" s="3"/>
+      <c r="F91" s="3"/>
+      <c r="G91" s="3"/>
+      <c r="H91" s="9"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3"/>
+      <c r="K91" s="3"/>
+      <c r="L91" s="3"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.27559055118110237"/>
   <pageSetup paperSize="9" scale="91" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA9884C9-A77C-421F-AB19-2AD6C626CBBE}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="53" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="53" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="53" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="53" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="53" customWidth="1"/>