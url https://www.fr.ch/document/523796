--- v0 (2025-12-05)
+++ v1 (2026-06-29)
@@ -1,128 +1,122 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1106 Accidents des transports\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{46636566-A442-4CDC-973F-93B7EC779DDD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DBB1F631-4FCA-426E-AFC6-AE39681FEDAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te192" sheetId="2" r:id="rId1"/>
+    <sheet name="te192" sheetId="4" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te192'!$A$1:$I$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te192'!$A$1:$I$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="48">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Conducteurs / Lenker</t>
   </si>
   <si>
     <t>Passagers / Mitfahrer</t>
   </si>
   <si>
     <t>Piétons / Fussgänger</t>
   </si>
   <si>
     <t>Blessés</t>
   </si>
   <si>
     <t xml:space="preserve"> Tués</t>
   </si>
   <si>
     <t>Verletzt</t>
   </si>
   <si>
     <t>Getötet</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>T11-06-02</t>
   </si>
   <si>
     <t xml:space="preserve">Source : Accidents de la circulation routière (SVU) - Office fédéral de la statistique, Neuchâtel  </t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
-[...4 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
   </si>
   <si>
     <t>0 ou 0,0</t>
@@ -172,60 +166,63 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Victimes de la circulation routière, de 1999 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Canton de Fribourg / Kanton Freiburg</t>
   </si>
   <si>
-    <t>Quelle: Strassenverkehrsunfälle (SVU) - Bundesamt für Statistik, Neuenburg, te25-192</t>
+    <t>Victimes de la circulation routière, de 1999 à 2025</t>
+  </si>
+  <si>
+    <t>Unfallopfer des Strassenverkehrs von 1999 bis 2025</t>
+  </si>
+  <si>
+    <t>Quelle: Strassenverkehrsunfälle (SVU) - Bundesamt für Statistik, Neuenburg, te26-192</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 19.05.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
@@ -436,51 +433,51 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -567,50 +564,59 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{972D6220-C1FC-493E-9DDC-894D3F28E946}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF6699"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -891,1122 +897,1174 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J42"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B0EADDAC-E528-439D-AAEC-7FFD97CE5096}">
+  <dimension ref="A1:L43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.28515625" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.140625" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.42578125" style="4" customWidth="1"/>
     <col min="2" max="9" width="10" style="5" customWidth="1"/>
-    <col min="10" max="16384" width="12.28515625" style="5"/>
+    <col min="10" max="10" width="12.140625" style="5"/>
+    <col min="11" max="12" width="1.5703125" style="5" bestFit="1" customWidth="1"/>
+    <col min="13" max="16384" width="12.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="J1" s="2" t="s">
-[...8 lines deleted...]
-    <row r="3" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:12" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:12" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="9"/>
     </row>
-    <row r="6" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="10" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="12"/>
       <c r="D6" s="11" t="s">
         <v>2</v>
       </c>
       <c r="E6" s="12"/>
       <c r="F6" s="11" t="s">
         <v>3</v>
       </c>
       <c r="G6" s="12"/>
       <c r="H6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="I6" s="12"/>
     </row>
-    <row r="7" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="13"/>
       <c r="B7" s="28" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="G7" s="14" t="s">
         <v>6</v>
       </c>
       <c r="H7" s="14" t="s">
         <v>5</v>
       </c>
       <c r="I7" s="14" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="15"/>
       <c r="B8" s="29" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="16" t="s">
         <v>7</v>
       </c>
       <c r="I8" s="16" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="13">
+    <row r="9" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="48">
         <v>1999</v>
       </c>
       <c r="B9" s="17">
         <v>927</v>
       </c>
       <c r="C9" s="17">
         <v>27</v>
       </c>
       <c r="D9" s="17">
         <v>637</v>
       </c>
       <c r="E9" s="17">
         <v>17</v>
       </c>
       <c r="F9" s="17">
         <v>212</v>
       </c>
       <c r="G9" s="17">
         <v>5</v>
       </c>
       <c r="H9" s="17">
         <v>78</v>
       </c>
       <c r="I9" s="18">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <v>2000</v>
       </c>
       <c r="B10" s="17">
         <v>891</v>
       </c>
       <c r="C10" s="17">
         <v>29</v>
       </c>
       <c r="D10" s="17">
         <v>581</v>
       </c>
       <c r="E10" s="17">
         <v>21</v>
       </c>
       <c r="F10" s="17">
         <v>243</v>
       </c>
       <c r="G10" s="17">
         <v>3</v>
       </c>
       <c r="H10" s="17">
         <v>67</v>
       </c>
       <c r="I10" s="18">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <v>2001</v>
       </c>
       <c r="B11" s="17">
         <v>933</v>
       </c>
       <c r="C11" s="17">
         <v>24</v>
       </c>
       <c r="D11" s="17">
         <v>652</v>
       </c>
       <c r="E11" s="17">
         <v>18</v>
       </c>
       <c r="F11" s="17">
         <v>219</v>
       </c>
       <c r="G11" s="17">
         <v>4</v>
       </c>
       <c r="H11" s="17">
         <v>62</v>
       </c>
       <c r="I11" s="18">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13">
         <v>2002</v>
       </c>
       <c r="B12" s="17">
         <v>851</v>
       </c>
       <c r="C12" s="17">
         <v>24</v>
       </c>
       <c r="D12" s="17">
         <v>603</v>
       </c>
       <c r="E12" s="17">
         <v>18</v>
       </c>
       <c r="F12" s="17">
         <v>185</v>
       </c>
       <c r="G12" s="17" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="17">
         <v>63</v>
       </c>
       <c r="I12" s="18">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13">
         <v>2003</v>
       </c>
       <c r="B13" s="19">
         <v>1005</v>
       </c>
       <c r="C13" s="19">
         <v>28</v>
       </c>
       <c r="D13" s="19">
         <v>728</v>
       </c>
       <c r="E13" s="19">
         <v>18</v>
       </c>
       <c r="F13" s="19">
         <v>218</v>
       </c>
       <c r="G13" s="17">
         <v>3</v>
       </c>
       <c r="H13" s="19">
         <v>59</v>
       </c>
       <c r="I13" s="18">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="13">
         <v>2004</v>
       </c>
       <c r="B14" s="17">
         <v>1064</v>
       </c>
       <c r="C14" s="17">
         <v>25</v>
       </c>
       <c r="D14" s="17">
         <v>723</v>
       </c>
       <c r="E14" s="17">
         <v>19</v>
       </c>
       <c r="F14" s="17">
         <v>278</v>
       </c>
       <c r="G14" s="17">
         <v>2</v>
       </c>
       <c r="H14" s="17">
         <v>63</v>
       </c>
       <c r="I14" s="18">
         <v>4</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="13">
         <v>2005</v>
       </c>
       <c r="B15" s="17">
         <v>955</v>
       </c>
       <c r="C15" s="17">
         <v>14</v>
       </c>
       <c r="D15" s="17">
         <v>704</v>
       </c>
       <c r="E15" s="17">
         <v>11</v>
       </c>
       <c r="F15" s="17">
         <v>190</v>
       </c>
       <c r="G15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="H15" s="17">
         <v>61</v>
       </c>
       <c r="I15" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="13">
         <v>2006</v>
       </c>
       <c r="B16" s="17">
         <v>892</v>
       </c>
       <c r="C16" s="17">
         <v>11</v>
       </c>
       <c r="D16" s="17">
         <v>639</v>
       </c>
       <c r="E16" s="17">
         <v>8</v>
       </c>
       <c r="F16" s="17">
         <v>164</v>
       </c>
       <c r="G16" s="17">
         <v>2</v>
       </c>
       <c r="H16" s="17">
         <v>89</v>
       </c>
       <c r="I16" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K16" s="49"/>
+      <c r="L16" s="49"/>
+    </row>
+    <row r="17" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="13">
         <v>2007</v>
       </c>
       <c r="B17" s="19">
         <v>925</v>
       </c>
       <c r="C17" s="19">
         <v>19</v>
       </c>
       <c r="D17" s="19">
         <v>654</v>
       </c>
       <c r="E17" s="19">
         <v>9</v>
       </c>
       <c r="F17" s="19">
         <v>194</v>
       </c>
       <c r="G17" s="17">
         <v>7</v>
       </c>
       <c r="H17" s="19">
         <v>77</v>
       </c>
       <c r="I17" s="18">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="13">
         <v>2008</v>
       </c>
       <c r="B18" s="19">
         <v>781</v>
       </c>
       <c r="C18" s="19">
         <v>14</v>
       </c>
       <c r="D18" s="19">
         <v>573</v>
       </c>
       <c r="E18" s="19">
         <v>13</v>
       </c>
       <c r="F18" s="19">
         <v>143</v>
       </c>
       <c r="G18" s="17" t="s">
         <v>9</v>
       </c>
       <c r="H18" s="19">
         <v>65</v>
       </c>
       <c r="I18" s="18">
         <v>1</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="13">
         <v>2009</v>
       </c>
       <c r="B19" s="20">
         <v>808</v>
       </c>
       <c r="C19" s="20">
         <v>13</v>
       </c>
       <c r="D19" s="20">
         <v>571</v>
       </c>
       <c r="E19" s="20">
         <v>13</v>
       </c>
       <c r="F19" s="20">
         <v>171</v>
       </c>
       <c r="G19" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H19" s="20">
         <v>66</v>
       </c>
       <c r="I19" s="22" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="20" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="13">
         <v>2010</v>
       </c>
       <c r="B20" s="20">
         <v>835</v>
       </c>
       <c r="C20" s="20">
         <v>11</v>
       </c>
       <c r="D20" s="20">
         <v>586</v>
       </c>
       <c r="E20" s="20">
         <v>10</v>
       </c>
       <c r="F20" s="20">
         <v>178</v>
       </c>
       <c r="G20" s="21">
         <v>1</v>
       </c>
       <c r="H20" s="20">
         <v>71</v>
       </c>
       <c r="I20" s="22" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="21" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="13">
         <v>2011</v>
       </c>
       <c r="B21" s="20">
         <v>777</v>
       </c>
       <c r="C21" s="20">
         <v>17</v>
       </c>
       <c r="D21" s="20">
         <v>578</v>
       </c>
       <c r="E21" s="20">
         <v>14</v>
       </c>
       <c r="F21" s="20">
         <v>131</v>
       </c>
       <c r="G21" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H21" s="20">
         <v>68</v>
       </c>
       <c r="I21" s="23">
         <v>3</v>
       </c>
     </row>
-    <row r="22" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="13">
         <v>2012</v>
       </c>
       <c r="B22" s="20">
         <v>678</v>
       </c>
       <c r="C22" s="20">
         <v>12</v>
       </c>
       <c r="D22" s="20">
         <v>468</v>
       </c>
       <c r="E22" s="20">
         <v>9</v>
       </c>
       <c r="F22" s="20">
         <v>124</v>
       </c>
       <c r="G22" s="21">
         <v>3</v>
       </c>
       <c r="H22" s="20">
         <v>86</v>
       </c>
       <c r="I22" s="22" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="23" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K22" s="50"/>
+    </row>
+    <row r="23" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="13">
         <v>2013</v>
       </c>
       <c r="B23" s="20">
         <v>748</v>
       </c>
       <c r="C23" s="20">
         <v>11</v>
       </c>
       <c r="D23" s="20">
         <v>528</v>
       </c>
       <c r="E23" s="20">
         <v>9</v>
       </c>
       <c r="F23" s="20">
         <v>154</v>
       </c>
       <c r="G23" s="21">
         <v>1</v>
       </c>
       <c r="H23" s="20">
         <v>66</v>
       </c>
       <c r="I23" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K23" s="50"/>
+    </row>
+    <row r="24" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="13">
         <v>2014</v>
       </c>
       <c r="B24" s="20">
         <v>701</v>
       </c>
       <c r="C24" s="20">
         <v>9</v>
       </c>
       <c r="D24" s="20">
         <v>528</v>
       </c>
       <c r="E24" s="20">
         <v>5</v>
       </c>
       <c r="F24" s="20">
         <v>116</v>
       </c>
       <c r="G24" s="21">
         <v>1</v>
       </c>
       <c r="H24" s="20">
         <v>57</v>
       </c>
       <c r="I24" s="23">
         <v>3</v>
       </c>
-    </row>
-    <row r="25" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K24" s="50"/>
+    </row>
+    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="13">
         <v>2015</v>
       </c>
       <c r="B25" s="20">
         <v>689</v>
       </c>
       <c r="C25" s="20">
         <v>6</v>
       </c>
       <c r="D25" s="20">
         <v>517</v>
       </c>
       <c r="E25" s="20">
         <v>2</v>
       </c>
       <c r="F25" s="20">
         <v>98</v>
       </c>
       <c r="G25" s="21">
         <v>2</v>
       </c>
       <c r="H25" s="20">
         <v>74</v>
       </c>
       <c r="I25" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K25" s="50"/>
+    </row>
+    <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="13">
         <v>2016</v>
       </c>
       <c r="B26" s="20">
         <v>724</v>
       </c>
       <c r="C26" s="20">
         <v>7</v>
       </c>
       <c r="D26" s="20">
         <v>497</v>
       </c>
       <c r="E26" s="20">
         <v>4</v>
       </c>
       <c r="F26" s="20">
         <v>152</v>
       </c>
       <c r="G26" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="20">
         <v>75</v>
       </c>
       <c r="I26" s="23">
         <v>3</v>
       </c>
-    </row>
-    <row r="27" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K26" s="50"/>
+    </row>
+    <row r="27" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="13">
         <v>2017</v>
       </c>
       <c r="B27" s="20">
         <v>671</v>
       </c>
       <c r="C27" s="20">
         <v>7</v>
       </c>
       <c r="D27" s="20">
         <v>509</v>
       </c>
       <c r="E27" s="20">
         <v>4</v>
       </c>
       <c r="F27" s="20">
         <v>97</v>
       </c>
       <c r="G27" s="21">
         <v>2</v>
       </c>
       <c r="H27" s="20">
         <v>65</v>
       </c>
       <c r="I27" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="28" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K27" s="50"/>
+    </row>
+    <row r="28" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="13">
         <v>2018</v>
       </c>
       <c r="B28" s="20">
         <v>695</v>
       </c>
       <c r="C28" s="20">
         <v>9</v>
       </c>
       <c r="D28" s="20">
         <v>527</v>
       </c>
       <c r="E28" s="20">
         <v>5</v>
       </c>
       <c r="F28" s="20">
         <v>108</v>
       </c>
       <c r="G28" s="21">
         <v>2</v>
       </c>
       <c r="H28" s="20">
         <v>60</v>
       </c>
       <c r="I28" s="23">
         <v>2</v>
       </c>
-    </row>
-    <row r="29" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K28" s="50"/>
+    </row>
+    <row r="29" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="13">
         <v>2019</v>
       </c>
       <c r="B29" s="20">
         <v>692</v>
       </c>
       <c r="C29" s="20">
         <v>4</v>
       </c>
       <c r="D29" s="20">
         <v>513</v>
       </c>
       <c r="E29" s="20">
         <v>3</v>
       </c>
       <c r="F29" s="20">
         <v>95</v>
       </c>
       <c r="G29" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H29" s="20">
         <v>84</v>
       </c>
       <c r="I29" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K29" s="50"/>
+    </row>
+    <row r="30" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="13">
         <v>2020</v>
       </c>
       <c r="B30" s="20">
         <v>612</v>
       </c>
       <c r="C30" s="20">
         <v>11</v>
       </c>
       <c r="D30" s="20">
         <v>498</v>
       </c>
       <c r="E30" s="20">
         <v>8</v>
       </c>
       <c r="F30" s="20">
         <v>69</v>
       </c>
       <c r="G30" s="21">
         <v>2</v>
       </c>
       <c r="H30" s="20">
         <v>45</v>
       </c>
       <c r="I30" s="23">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K30" s="50"/>
+    </row>
+    <row r="31" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="13">
         <v>2021</v>
       </c>
       <c r="B31" s="20">
         <v>697</v>
       </c>
       <c r="C31" s="20">
         <v>8</v>
       </c>
       <c r="D31" s="20">
         <v>551</v>
       </c>
       <c r="E31" s="20">
         <v>6</v>
       </c>
       <c r="F31" s="20">
         <v>89</v>
       </c>
       <c r="G31" s="21">
         <v>2</v>
       </c>
       <c r="H31" s="20">
         <v>57</v>
       </c>
       <c r="I31" s="22" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K31" s="50"/>
+    </row>
+    <row r="32" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="13">
         <v>2022</v>
       </c>
       <c r="B32" s="20">
         <v>761</v>
       </c>
       <c r="C32" s="20">
         <v>7</v>
       </c>
       <c r="D32" s="20">
         <v>575</v>
       </c>
       <c r="E32" s="20">
         <v>6</v>
       </c>
       <c r="F32" s="20">
         <v>117</v>
       </c>
       <c r="G32" s="21">
         <v>1</v>
       </c>
       <c r="H32" s="20">
         <v>69</v>
       </c>
       <c r="I32" s="22" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:9" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K32" s="50"/>
+    </row>
+    <row r="33" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="13">
         <v>2023</v>
       </c>
       <c r="B33" s="20">
         <v>699</v>
       </c>
       <c r="C33" s="20">
         <v>9</v>
       </c>
       <c r="D33" s="20">
         <v>548</v>
       </c>
       <c r="E33" s="20">
         <v>5</v>
       </c>
       <c r="F33" s="20">
         <v>73</v>
       </c>
       <c r="G33" s="21">
         <v>1</v>
       </c>
       <c r="H33" s="20">
         <v>78</v>
       </c>
       <c r="I33" s="22">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="15">
+      <c r="K33" s="50"/>
+    </row>
+    <row r="34" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="13">
         <v>2024</v>
       </c>
-      <c r="B34" s="24">
+      <c r="B34" s="20">
         <v>689</v>
       </c>
-      <c r="C34" s="24">
+      <c r="C34" s="20">
         <v>8</v>
       </c>
-      <c r="D34" s="24">
+      <c r="D34" s="20">
         <v>534</v>
       </c>
-      <c r="E34" s="24">
+      <c r="E34" s="20">
         <v>4</v>
       </c>
-      <c r="F34" s="24">
+      <c r="F34" s="20">
         <v>105</v>
       </c>
-      <c r="G34" s="25">
+      <c r="G34" s="21">
         <v>2</v>
       </c>
-      <c r="H34" s="24">
+      <c r="H34" s="20">
         <v>50</v>
       </c>
-      <c r="I34" s="26">
+      <c r="I34" s="22">
         <v>2</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="A36" s="6" t="s">
+      <c r="K34" s="50"/>
+    </row>
+    <row r="35" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B35" s="24">
+        <v>700</v>
+      </c>
+      <c r="C35" s="24">
+        <v>12</v>
+      </c>
+      <c r="D35" s="24">
+        <v>532</v>
+      </c>
+      <c r="E35" s="24">
+        <v>10</v>
+      </c>
+      <c r="F35" s="24">
+        <v>103</v>
+      </c>
+      <c r="G35" s="25">
+        <v>2</v>
+      </c>
+      <c r="H35" s="24">
+        <v>65</v>
+      </c>
+      <c r="I35" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="K35" s="50"/>
+    </row>
+    <row r="36" spans="1:11" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="4"/>
+      <c r="B36" s="5"/>
+      <c r="C36" s="5"/>
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="49"/>
+    </row>
+    <row r="37" spans="1:11" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="A42" s="5"/>
+    <row r="38" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="8"/>
+    </row>
+    <row r="40" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="30" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="5"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E79CEDB9-AB45-484E-AA3E-F39CFBC1D420}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="32" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="32" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="32" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="32" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="32" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="31" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D1" s="31" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="34" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="33" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="35" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="E3" s="35" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="39" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C4" s="40"/>
       <c r="D4" s="38" t="s">
         <v>9</v>
       </c>
       <c r="E4" s="39" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="41" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B5" s="42" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="41" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="E5" s="42" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="43" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B6" s="39" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="43" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="E6" s="39" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="41" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B7" s="42" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C7" s="40"/>
       <c r="D7" s="41" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" s="42" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="38" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B8" s="39" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C8" s="40"/>
       <c r="D8" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="39" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="41" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B9" s="42" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="41" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="42" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="38" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B10" s="39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="C10" s="40"/>
       <c r="D10" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="39" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="44" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B11" s="45" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="C11" s="40"/>
       <c r="D11" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="45" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="46"/>
       <c r="D12" s="46"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="46"/>
       <c r="D13" s="46"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="47"/>
       <c r="D14" s="46"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="47"/>
       <c r="D15" s="46"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="46"/>
       <c r="D16" s="46"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="46"/>
       <c r="D17" s="46"/>