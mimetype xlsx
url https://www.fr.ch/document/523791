--- v0 (2025-12-16)
+++ v1 (2026-06-27)
@@ -6,84 +6,84 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0FFC89B0-EABA-4B43-ACFD-77CD4611B9EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{907749B6-E736-4B60-ABB2-FD0562D9E2FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te191" sheetId="9" r:id="rId1"/>
+    <sheet name="te191" sheetId="12" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="10" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
     <externalReference r:id="rId4"/>
     <externalReference r:id="rId5"/>
     <externalReference r:id="rId6"/>
     <externalReference r:id="rId7"/>
     <externalReference r:id="rId8"/>
     <externalReference r:id="rId9"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4ec6d868-249a-476c-be85-f60992101c48'"</definedName>
     <definedName name="Année">[1]Params!$B$3</definedName>
     <definedName name="Communes">'[2]Liste des communes 2021'!$1:$1048576</definedName>
     <definedName name="ImportDate">[1]Params!$B$1</definedName>
     <definedName name="Source19">'[3]Source 2019'!$A$1:$D$149</definedName>
     <definedName name="Source20">'[4]Source 2020'!$1:$1048576</definedName>
     <definedName name="Source2015">'[5]Source 2015'!$A:$C</definedName>
     <definedName name="Source2018">'[6]Source 2018'!$A$1:$D$149</definedName>
     <definedName name="Source2019">#REF!</definedName>
     <definedName name="Source21">'[7]Source 2021'!$1:$1048576</definedName>
     <definedName name="TAB_NET_GMDEN1" localSheetId="0">#REF!</definedName>
     <definedName name="TAB_NET_GMDEN1">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te191'!$A$1:$F$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te191'!$A$1:$F$34</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="56">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Accidents de la circulation routière / Strassenverkehrsunfälle</t>
   </si>
   <si>
@@ -209,66 +209,66 @@
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Unfälle mit reinem</t>
   </si>
   <si>
-    <t>Accidents de la circulation routière, de 2009 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Canton de Fribourg / Kanton Freiburg</t>
   </si>
   <si>
-    <t>Source : Statistique annuelle de la circulation routière 2009-2024 - Police cantonale, Fribourg</t>
+    <t>Accidents de la circulation routière, de 2009 à 2025</t>
   </si>
   <si>
-    <t>Quelle: Jahresstatistik des Strassenverkehrs 2009-2024 - Kantonspolizei, Freiburg, te25-191</t>
+    <t>Strassenverkehrsunfälle von 2009 bis 2025</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 17.06.2025</t>
+    <t>Actualisation / Aktualisiert am: 19.05.2026</t>
+  </si>
+  <si>
+    <t>Source : Statistique annuelle de la circulation routière 2009-2025 - Police cantonale, Fribourg</t>
+  </si>
+  <si>
+    <t>Quelle: Jahresstatistik des Strassenverkehrs 2009-2025 - Kantonspolizei, Freiburg, te26-191</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial "/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial "/>
     </font>
@@ -515,64 +515,65 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="11">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="9" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -674,166 +675,172 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="11" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="11">
+  <cellStyles count="12">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 13" xfId="8" xr:uid="{E9DC4CB1-266F-4856-8501-14D567FBC451}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 5 2" xfId="10" xr:uid="{BEEC6D1E-2188-46B7-9F1B-02DED16BD8B8}"/>
     <cellStyle name="Normal 6" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Pourcentage" xfId="11" builtinId="5"/>
     <cellStyle name="Standard 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Standard 3" xfId="7" xr:uid="{1B8C3E0F-BA2F-4D68-A14F-2BB7585D7D3B}"/>
     <cellStyle name="Standard_Tabelle2" xfId="9" xr:uid="{6F801294-97D6-43A5-944F-42FE896F7F96}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF441BF1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///S:\Finances_Administration\Interne\Circulation\Statistiques\Stat%20via%20asa\2021\Statistiques%20Vhc%20ASA+FR%20-%2030-09-2021.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2022/T22-179m.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2022/T22-179m.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2022/T22-179m.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T20-182m.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T20-182m.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T20-182m.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2021/T21-182m.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2021/T21-182m.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2021/T21-182m.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\ad.net.fr.ch\dfs\00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux\01%20Synth&#232;ses\01%20Annuaire\10%20Tableaux%20Annuaire\2020\T17-182m.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T17-182m.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T17-182m.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\ad.net.fr.ch\dfs\00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux\01%20Synth&#232;ses\01%20Annuaire\10%20Tableaux%20Annuaire\2020\T19-182m.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T19-182m.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2020/T19-182m.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2022/T22-182m.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="../../../../../../../../../00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2022/T22-182m.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/00%20Bases%20statistiques%20et%20produits%20g&#233;n&#233;raux/01%20Synth&#232;ses/01%20Annuaire/10%20Tableaux%20Annuaire/2022/T22-182m.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="ASA au 30.09"/>
       <sheetName val="Canton - Par district"/>
       <sheetName val="Véhicules par commune"/>
       <sheetName val="Cyclomoteurs par commune"/>
       <sheetName val="Permis collectifs par commune"/>
       <sheetName val="Params"/>
       <sheetName val="Carburant"/>
       <sheetName val="Boîte à vitesse"/>
       <sheetName val="Type d'entraînement"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1" refreshError="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5">
         <row r="1">
           <cell r="B1" t="str">
             <v>2021-09-30</v>
           </cell>
         </row>
         <row r="3">
           <cell r="B3" t="str">
             <v>2021</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
       <sheetData sheetId="8" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="T179m"/>
       <sheetName val="T179"/>
       <sheetName val="Source 2020_ColonneC"/>
       <sheetName val="T21-001_ColonneE"/>
       <sheetName val="Source 2020_ColonneG"/>
       <sheetName val="Source 2020_ColonneK"/>
       <sheetName val="Source 2020_T182"/>
       <sheetName val="Source 2020_DistrictsAgglo"/>
       <sheetName val="Liste des communes 2021"/>
       <sheetName val="Liste des cantons 2021"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8">
         <row r="1">
           <cell r="A1">
             <v>128</v>
@@ -1941,50 +1948,53 @@
           </cell>
         </row>
         <row r="148">
           <cell r="A148">
             <v>2338</v>
           </cell>
           <cell r="B148" t="str">
             <v>La Verrerie</v>
           </cell>
         </row>
         <row r="151">
           <cell r="A151" t="str">
             <v>https://www.fr.ch/etat-et-droit/communes/listes-des-collectivites-publiques-locales</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="9"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink3.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="T182m"/>
       <sheetName val="T182"/>
       <sheetName val="Source 2019"/>
       <sheetName val="T008"/>
       <sheetName val="ESRI_MAPINFO_SHEET"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="B1" t="str">
             <v>Nombre de véhicules par type de boîte à vitesses</v>
           </cell>
           <cell r="C1"/>
         </row>
         <row r="2">
           <cell r="B2" t="str">
             <v>Situation au 30.09.2019</v>
           </cell>
           <cell r="C2"/>
         </row>
         <row r="4">
           <cell r="B4" t="str">
@@ -3563,50 +3573,53 @@
             <v>755</v>
           </cell>
         </row>
         <row r="149">
           <cell r="A149">
             <v>2338</v>
           </cell>
           <cell r="C149" t="str">
             <v>2338 - La Verrerie</v>
           </cell>
           <cell r="D149">
             <v>755</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink4.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="T182m"/>
       <sheetName val="T182"/>
       <sheetName val="Source 2019_T182"/>
       <sheetName val="Source 2020"/>
       <sheetName val="T008"/>
       <sheetName val="ESRI_MAPINFO_SHEET"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3">
         <row r="1">
           <cell r="B1" t="str">
             <v>Nombre de véhicules par type de boîte à vitesses</v>
           </cell>
           <cell r="C1"/>
         </row>
         <row r="2">
           <cell r="B2" t="str">
             <v>Situation au 30.09.2020</v>
           </cell>
           <cell r="C2"/>
         </row>
@@ -5157,50 +5170,53 @@
             <v>770</v>
           </cell>
         </row>
         <row r="146">
           <cell r="A146">
             <v>2338</v>
           </cell>
           <cell r="C146" t="str">
             <v>2338 - La Verrerie</v>
           </cell>
           <cell r="D146">
             <v>803</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink5.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="T182m"/>
       <sheetName val="T182"/>
       <sheetName val="Source 2015"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="A1" t="str">
             <v>Nombre de voitures de tourisme par commune au 30.09.2016</v>
           </cell>
         </row>
         <row r="2">
           <cell r="A2" t="str">
             <v>District</v>
           </cell>
           <cell r="B2" t="str">
             <v>Commune</v>
           </cell>
           <cell r="C2" t="str">
             <v>Total voitures de tourisme</v>
           </cell>
         </row>
@@ -6905,50 +6921,53 @@
           </cell>
           <cell r="C159">
             <v>730</v>
           </cell>
         </row>
         <row r="160">
           <cell r="A160">
             <v>2338</v>
           </cell>
           <cell r="B160" t="str">
             <v>2338 - La Verrerie</v>
           </cell>
           <cell r="C160">
             <v>713</v>
           </cell>
         </row>
       </sheetData>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink6.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="T182m"/>
       <sheetName val="T182"/>
       <sheetName val="Source 2018"/>
       <sheetName val="ESRI_MAPINFO_SHEET"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="B1" t="str">
             <v>Nombre de véhicules par type de boîte à vitesses</v>
           </cell>
         </row>
         <row r="2">
           <cell r="B2" t="str">
             <v>Situation au 30.09.2018</v>
           </cell>
         </row>
         <row r="4">
           <cell r="B4" t="str">
             <v>Nbre vhc</v>
           </cell>
         </row>
@@ -8526,50 +8545,53 @@
           <cell r="D148">
             <v>725</v>
           </cell>
         </row>
         <row r="149">
           <cell r="A149" t="str">
             <v/>
           </cell>
           <cell r="B149" t="str">
             <v>Gesamtergebnis</v>
           </cell>
           <cell r="D149">
             <v>187839</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink7.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <xxl21:alternateUrls>
+      <xxl21:relativeUrl r:id="rId2"/>
+    </xxl21:alternateUrls>
     <sheetNames>
       <sheetName val="T182m"/>
       <sheetName val="T182"/>
       <sheetName val="Source 2021"/>
       <sheetName val="T008"/>
       <sheetName val="Source 2020_T182 &gt; T179"/>
       <sheetName val="ESRI_MAPINFO_SHEET"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
           <cell r="B1" t="str">
             <v>Nombre de véhicules par type de boîte à vitesses</v>
           </cell>
           <cell r="C1"/>
         </row>
         <row r="2">
           <cell r="B2" t="str">
             <v>Situation au 30.09.2021</v>
           </cell>
           <cell r="C2"/>
         </row>
         <row r="4">
@@ -10359,84 +10381,89 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:V35"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D4BDDCB8-6F17-4703-95CE-300232E89451}">
+  <dimension ref="A1:V36"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="14.7109375" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="15.5703125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="14.7109375" style="5"/>
-    <col min="2" max="16384" width="14.7109375" style="4"/>
+    <col min="1" max="1" width="13.5703125" style="5" customWidth="1"/>
+    <col min="2" max="3" width="13.5703125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="14.42578125" style="4" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="4" customWidth="1"/>
+    <col min="6" max="6" width="13.5703125" style="4" customWidth="1"/>
+    <col min="7" max="7" width="4.140625" style="4" customWidth="1"/>
+    <col min="8" max="16384" width="15.5703125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="27" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:22" s="1" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="28" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:22" s="9" customFormat="1" ht="10.5" customHeight="1">
       <c r="A3" s="29" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:22" s="9" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="30" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C4" s="31"/>
       <c r="D4" s="31"/>
       <c r="E4" s="31"/>
       <c r="F4" s="31"/>
     </row>
     <row r="5" spans="1:22" ht="10.5" customHeight="1">
       <c r="A5" s="32"/>
       <c r="B5" s="33"/>
       <c r="C5" s="33"/>
       <c r="D5" s="33"/>
       <c r="E5" s="33"/>
       <c r="F5" s="3"/>
     </row>
     <row r="6" spans="1:22" ht="10.5" customHeight="1">
       <c r="A6" s="34" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="35" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="36"/>
       <c r="D6" s="37"/>
       <c r="E6" s="38"/>
       <c r="F6" s="39" t="s">
@@ -10634,302 +10661,443 @@
         <v>1041</v>
       </c>
       <c r="F15" s="47">
         <v>7325.4</v>
       </c>
     </row>
     <row r="16" spans="1:22" ht="10.5" customHeight="1">
       <c r="A16" s="48">
         <v>2014</v>
       </c>
       <c r="B16" s="49">
         <v>1429</v>
       </c>
       <c r="C16" s="4">
         <v>8</v>
       </c>
       <c r="D16" s="4">
         <v>542</v>
       </c>
       <c r="E16" s="4">
         <v>879</v>
       </c>
       <c r="F16" s="47">
         <v>7591.1</v>
       </c>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
     </row>
-    <row r="17" spans="1:6" ht="10.5" customHeight="1">
+    <row r="17" spans="1:17" ht="10.5" customHeight="1">
       <c r="A17" s="48">
         <v>2015</v>
       </c>
       <c r="B17" s="49">
         <v>1398</v>
       </c>
       <c r="C17" s="4">
         <v>6</v>
       </c>
       <c r="D17" s="4">
         <v>535</v>
       </c>
       <c r="E17" s="4">
         <v>857</v>
       </c>
       <c r="F17" s="47">
         <v>6548.65</v>
       </c>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
     </row>
-    <row r="18" spans="1:6" ht="10.5" customHeight="1">
+    <row r="18" spans="1:17" ht="10.5" customHeight="1">
       <c r="A18" s="48">
         <v>2016</v>
       </c>
       <c r="B18" s="49">
         <v>1358</v>
       </c>
       <c r="C18" s="4">
         <v>7</v>
       </c>
       <c r="D18" s="4">
         <v>563</v>
       </c>
       <c r="E18" s="4">
         <v>788</v>
       </c>
       <c r="F18" s="47">
         <v>6312.5</v>
       </c>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
     </row>
-    <row r="19" spans="1:6" ht="10.5" customHeight="1">
+    <row r="19" spans="1:17" ht="10.5" customHeight="1">
       <c r="A19" s="48">
         <v>2017</v>
       </c>
       <c r="B19" s="49">
         <v>1197</v>
       </c>
       <c r="C19" s="4">
         <v>7</v>
       </c>
       <c r="D19" s="4">
         <v>532</v>
       </c>
       <c r="E19" s="4">
         <v>658</v>
       </c>
       <c r="F19" s="47">
         <v>10206.446</v>
       </c>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
     </row>
-    <row r="20" spans="1:6" ht="10.5" customHeight="1">
+    <row r="20" spans="1:17" ht="10.5" customHeight="1">
       <c r="A20" s="48">
         <v>2018</v>
       </c>
       <c r="B20" s="49">
         <v>1088</v>
       </c>
       <c r="C20" s="4">
         <v>8</v>
       </c>
       <c r="D20" s="4">
         <v>549</v>
       </c>
       <c r="E20" s="4">
         <v>531</v>
       </c>
       <c r="F20" s="47">
         <v>10535.72</v>
       </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
     </row>
-    <row r="21" spans="1:6" ht="10.5" customHeight="1">
+    <row r="21" spans="1:17" ht="10.5" customHeight="1">
       <c r="A21" s="48">
         <v>2019</v>
       </c>
       <c r="B21" s="49">
         <v>1082</v>
       </c>
       <c r="C21" s="4">
         <v>4</v>
       </c>
       <c r="D21" s="4">
         <v>544</v>
       </c>
       <c r="E21" s="4">
         <v>534</v>
       </c>
       <c r="F21" s="47">
         <v>10715.45</v>
       </c>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
     </row>
-    <row r="22" spans="1:6" ht="10.5" customHeight="1">
+    <row r="22" spans="1:17" ht="10.5" customHeight="1">
       <c r="A22" s="48">
         <v>2020</v>
       </c>
       <c r="B22" s="49">
         <v>999</v>
       </c>
       <c r="C22" s="4">
         <v>10</v>
       </c>
       <c r="D22" s="4">
         <v>504</v>
       </c>
       <c r="E22" s="4">
         <v>485</v>
       </c>
       <c r="F22" s="47">
         <v>11841.5</v>
       </c>
+      <c r="H22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
     </row>
-    <row r="23" spans="1:6" ht="10.5" customHeight="1">
+    <row r="23" spans="1:17" ht="10.5" customHeight="1">
       <c r="A23" s="48">
         <v>2021</v>
       </c>
       <c r="B23" s="49">
         <v>1089</v>
       </c>
       <c r="C23" s="4">
         <v>6</v>
       </c>
       <c r="D23" s="4">
         <v>565</v>
       </c>
       <c r="E23" s="4">
         <v>518</v>
       </c>
       <c r="F23" s="47">
         <v>13081.55</v>
       </c>
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23"/>
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23"/>
+      <c r="N23"/>
+      <c r="O23"/>
+      <c r="P23"/>
+      <c r="Q23"/>
     </row>
-    <row r="24" spans="1:6" ht="10.5" customHeight="1">
+    <row r="24" spans="1:17" ht="10.5" customHeight="1">
       <c r="A24" s="48">
         <v>2022</v>
       </c>
       <c r="B24" s="49">
         <v>1114</v>
       </c>
       <c r="C24" s="4">
         <v>6</v>
       </c>
       <c r="D24" s="4">
         <v>595</v>
       </c>
       <c r="E24" s="4">
         <v>513</v>
       </c>
       <c r="F24" s="47">
         <v>11956.52</v>
       </c>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
     </row>
-    <row r="25" spans="1:6" ht="10.5" customHeight="1">
+    <row r="25" spans="1:17" ht="10.5" customHeight="1">
       <c r="A25" s="48">
         <v>2023</v>
       </c>
       <c r="B25" s="49">
         <v>1068</v>
       </c>
       <c r="C25" s="4">
         <v>8</v>
       </c>
       <c r="D25" s="4">
         <v>566</v>
       </c>
       <c r="E25" s="4">
         <v>494</v>
       </c>
       <c r="F25" s="47">
         <v>11777.83</v>
       </c>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
     </row>
-    <row r="26" spans="1:6" ht="10.5" customHeight="1">
-      <c r="A26" s="50">
+    <row r="26" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A26" s="48">
         <v>2024</v>
       </c>
-      <c r="B26" s="51">
+      <c r="B26" s="49">
         <v>1077</v>
       </c>
-      <c r="C26" s="52">
+      <c r="C26" s="4">
         <v>7</v>
       </c>
-      <c r="D26" s="52">
+      <c r="D26" s="4">
         <v>554</v>
       </c>
-      <c r="E26" s="52">
+      <c r="E26" s="4">
         <v>516</v>
       </c>
-      <c r="F26" s="53">
+      <c r="F26" s="47">
         <v>13670</v>
       </c>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
     </row>
-    <row r="27" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A27" s="7"/>
+    <row r="27" spans="1:17" ht="10.5" customHeight="1">
+      <c r="A27" s="50">
+        <v>2025</v>
+      </c>
+      <c r="B27" s="51">
+        <v>1079</v>
+      </c>
+      <c r="C27" s="52">
+        <v>12</v>
+      </c>
+      <c r="D27" s="52">
+        <v>539</v>
+      </c>
+      <c r="E27" s="52">
+        <v>528</v>
+      </c>
+      <c r="F27" s="57">
+        <v>14581</v>
+      </c>
+      <c r="H27" s="55"/>
+      <c r="I27" s="56"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
     </row>
-    <row r="28" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A28" s="7" t="s">
+    <row r="28" spans="1:17" s="6" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="7"/>
+    </row>
+    <row r="29" spans="1:17" s="6" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="7" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A29" s="7"/>
+    <row r="30" spans="1:17" s="6" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="7"/>
     </row>
-    <row r="30" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-[...4 lines deleted...]
-    <row r="31" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
+    <row r="31" spans="1:17" s="6" customFormat="1" ht="10.5" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="F31" s="54"/>
     </row>
-    <row r="32" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A32" s="7"/>
+    <row r="32" spans="1:17" s="6" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="F32" s="53"/>
     </row>
     <row r="33" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A33" s="7" t="s">
-[...6 lines deleted...]
-      <c r="F33" s="55"/>
+      <c r="A33" s="7"/>
     </row>
     <row r="34" spans="1:6" s="6" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A34" s="7"/>
+      <c r="A34" s="7" t="s">
+        <v>53</v>
+      </c>
       <c r="B34" s="7"/>
-      <c r="C34" s="7"/>
-[...2 lines deleted...]
-      <c r="F34" s="7"/>
+      <c r="C34" s="54"/>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
     </row>
     <row r="35" spans="1:6" ht="10.5" customHeight="1">
-      <c r="A35" s="8"/>
+      <c r="B35" s="5"/>
+      <c r="C35" s="5"/>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+    </row>
+    <row r="36" spans="1:6" ht="10.5" customHeight="1">
+      <c r="A36" s="8"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{33D233FC-AEBC-41DC-A2F0-3BEA0AA79F1C}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="11" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="11" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="11" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="11" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="11" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="11"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="10" t="s">
         <v>17</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>18</v>