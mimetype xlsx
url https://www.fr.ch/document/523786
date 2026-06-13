--- v0 (2025-12-05)
+++ v1 (2026-06-13)
@@ -1,566 +1,2464 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1104 Transport de personnes\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F25075F1-7E09-4B1E-BE41-644277932A95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDF12D87-9B42-415E-848A-CD0FEB45869A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te585" sheetId="22" r:id="rId1"/>
-    <sheet name="Signes - Zeichen" sheetId="23" r:id="rId2"/>
+    <sheet name="2024" sheetId="25" r:id="rId1"/>
+    <sheet name="2023" sheetId="26" r:id="rId2"/>
+    <sheet name="2022" sheetId="27" r:id="rId3"/>
+    <sheet name="2021" sheetId="28" r:id="rId4"/>
+    <sheet name="2020" sheetId="29" r:id="rId5"/>
+    <sheet name="2019" sheetId="30" r:id="rId6"/>
+    <sheet name="2018" sheetId="31" r:id="rId7"/>
+    <sheet name="2017" sheetId="32" r:id="rId8"/>
+    <sheet name="2016" sheetId="33" r:id="rId9"/>
+    <sheet name="2015" sheetId="34" r:id="rId10"/>
+    <sheet name="2014" sheetId="35" r:id="rId11"/>
+    <sheet name="2013" sheetId="36" r:id="rId12"/>
+    <sheet name="2012" sheetId="37" r:id="rId13"/>
+    <sheet name="2011" sheetId="38" r:id="rId14"/>
+    <sheet name="2010" sheetId="39" r:id="rId15"/>
+    <sheet name="Signes - Zeichen" sheetId="23" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'48d58934-c161-4bb0-bdcf-a1f085bbad84'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te585'!$A$1:$H$65</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2024'!$A$1:$G$57</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="362" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5374" uniqueCount="645">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
+    <t>VD</t>
+  </si>
+  <si>
+    <t>VS</t>
+  </si>
+  <si>
+    <t>NE</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>Nombre / Anzahl</t>
+  </si>
+  <si>
+    <t>En % / In %</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> zurückzuführen </t>
+  </si>
+  <si>
+    <t>Personnes actives occupées</t>
+  </si>
+  <si>
+    <t>Erwerbstätige</t>
+  </si>
+  <si>
+    <t>SO</t>
+  </si>
+  <si>
+    <t>Zupendler in den Kanton Freiburg nach Abfahrtskanton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Navetteurs entrant dans le canton de Fribourg, par canton de départ </t>
+  </si>
+  <si>
+    <t>Saldo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Solde </t>
+  </si>
+  <si>
+    <t>Übrige</t>
+  </si>
+  <si>
+    <t>T11-04-02</t>
+  </si>
+  <si>
+    <t>Total²</t>
+  </si>
+  <si>
+    <t>Personnes en formation³</t>
+  </si>
+  <si>
+    <t>Personen in Ausbildung³</t>
+  </si>
+  <si>
+    <t>100,0</t>
+  </si>
+  <si>
+    <t>(100)</t>
+  </si>
+  <si>
+    <t>(0,6)</t>
+  </si>
+  <si>
+    <t>(300)</t>
+  </si>
+  <si>
+    <t>(200)</t>
+  </si>
+  <si>
+    <t>(400)</t>
+  </si>
+  <si>
+    <t>(500)</t>
+  </si>
+  <si>
+    <t>Autres</t>
+  </si>
+  <si>
+    <t>Navetteurs sortant du canton de Fribourg, par canton de destination⁴</t>
+  </si>
+  <si>
+    <t>Wegpendler aus dem Kanton Freiburg nach Zielkanton⁴</t>
+  </si>
+  <si>
+    <t>(800)</t>
+  </si>
+  <si>
+    <t>(1,2)</t>
+  </si>
+  <si>
+    <t>(-500)</t>
+  </si>
+  <si>
+    <t>(-100)</t>
+  </si>
+  <si>
+    <t>¹Estimation à partir d'un relevé par échantillon, arrondie à la centaine. Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis</t>
+  </si>
+  <si>
+    <t>¹Schätzung aufgrund einer Stichprobenerhebung, auf Hundert gerundet. Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen</t>
+  </si>
+  <si>
+    <t>²Sans doubles comptages: personnes actives occupées suivant une formation (apprentis, étudiants salariés, etc.)</t>
+  </si>
+  <si>
+    <t>²Ohne Doppelzählungen: Personen, die sowohl in Ausbildung als auch erwerbstätig sind (Lernende, Werkstudenten usw.)</t>
+  </si>
+  <si>
+    <t>³Elèves, étudiants, apprentis / Schüler, Studenten, Lernende</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg. Stand am 31. Dezember. Ständige Wohnbevölkerung ab 15 Jahren in Privathaushalten, ohne die Diplomaten, internationale Funktionäre und deren Angehörige¹</t>
+  </si>
+  <si>
+    <t>(1,1)</t>
+  </si>
+  <si>
+    <t>(2,3)</t>
+  </si>
+  <si>
+    <t>32,5</t>
+  </si>
+  <si>
+    <t>JU</t>
+  </si>
+  <si>
+    <t>(1 000)</t>
+  </si>
+  <si>
+    <t>(6,2)</t>
+  </si>
+  <si>
+    <t>(0,4)</t>
+  </si>
+  <si>
+    <t>(1,5)</t>
+  </si>
+  <si>
+    <t>(-400)</t>
+  </si>
+  <si>
+    <t>-13 300</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2000 personnes actives occupées et 200 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (2000 Erwerbstätige und 200 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2024</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2024</t>
+  </si>
+  <si>
+    <r>
+      <t>Canton de Fribourg. Situation</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>au</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>31</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>décembre.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Population</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>résidante</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>permanente</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>de</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>15</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ans</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>plus</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>dans</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>des</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>ménages</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>privés,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>sans</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>les</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>diplomates,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>fonctionnaires</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>internationaux</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>et</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>membres</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>de</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>leurs</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>familles¹</t>
+    </r>
+  </si>
+  <si>
+    <t>18 700</t>
+  </si>
+  <si>
+    <t>15 700</t>
+  </si>
+  <si>
+    <t>4 800</t>
+  </si>
+  <si>
+    <t>5 800</t>
+  </si>
+  <si>
+    <t>31,0</t>
+  </si>
+  <si>
+    <t>5 100</t>
+  </si>
+  <si>
+    <t>(1 500)</t>
+  </si>
+  <si>
+    <t>(31,2)</t>
+  </si>
+  <si>
+    <t>(2,1)</t>
+  </si>
+  <si>
+    <t>(4,2)</t>
+  </si>
+  <si>
+    <t>1 200</t>
+  </si>
+  <si>
+    <t>6,4</t>
+  </si>
+  <si>
+    <t>(5,1)</t>
+  </si>
+  <si>
+    <t>(8,3)</t>
+  </si>
+  <si>
+    <t>TI</t>
+  </si>
+  <si>
+    <t>(1 200)</t>
+  </si>
+  <si>
+    <t>(6,4)</t>
+  </si>
+  <si>
+    <t>(900)</t>
+  </si>
+  <si>
+    <t>(5,7)</t>
+  </si>
+  <si>
+    <t>9 200</t>
+  </si>
+  <si>
+    <t>49,2</t>
+  </si>
+  <si>
+    <t>8 300</t>
+  </si>
+  <si>
+    <t>52,9</t>
+  </si>
+  <si>
+    <t>1 700</t>
+  </si>
+  <si>
+    <t>35,4</t>
+  </si>
+  <si>
+    <t>46 300</t>
+  </si>
+  <si>
+    <t>41 500</t>
+  </si>
+  <si>
+    <t>8 600</t>
+  </si>
+  <si>
+    <t>19 100</t>
+  </si>
+  <si>
+    <t>41,3</t>
+  </si>
+  <si>
+    <t>17 200</t>
+  </si>
+  <si>
+    <t>41,4</t>
+  </si>
+  <si>
+    <t>3 500</t>
+  </si>
+  <si>
+    <t>40,7</t>
+  </si>
+  <si>
+    <t>(1,7)</t>
+  </si>
+  <si>
+    <t>(600)</t>
+  </si>
+  <si>
+    <t>(1,4)</t>
+  </si>
+  <si>
+    <t>(4,7)</t>
+  </si>
+  <si>
+    <t>2 400</t>
+  </si>
+  <si>
+    <t>5,2</t>
+  </si>
+  <si>
+    <t>2 200</t>
+  </si>
+  <si>
+    <t>5,3</t>
+  </si>
+  <si>
+    <t>(5,8)</t>
+  </si>
+  <si>
+    <t>(3,5)</t>
+  </si>
+  <si>
+    <t>22 200</t>
+  </si>
+  <si>
+    <t>47,9</t>
+  </si>
+  <si>
+    <t>20 100</t>
+  </si>
+  <si>
+    <t>48,4</t>
+  </si>
+  <si>
+    <t>3 600</t>
+  </si>
+  <si>
+    <t>41,9</t>
+  </si>
+  <si>
+    <t>-27 600</t>
+  </si>
+  <si>
+    <t>-25 800</t>
+  </si>
+  <si>
+    <t>-3 800</t>
+  </si>
+  <si>
+    <t>-12 000</t>
+  </si>
+  <si>
+    <t>(-2 000)</t>
+  </si>
+  <si>
+    <t>(-600)</t>
+  </si>
+  <si>
+    <t>(-200)</t>
+  </si>
+  <si>
+    <t>-1 200</t>
+  </si>
+  <si>
+    <t>(-1 300)</t>
+  </si>
+  <si>
+    <t>-13 000</t>
+  </si>
+  <si>
+    <t>-11 800</t>
+  </si>
+  <si>
+    <t>-1 800</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2024 - Bundesamt für Statistik, Neuenburg, te26-585</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 09.02.2026</t>
+  </si>
+  <si>
+    <t>(700)</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2500 personnes actives occupées et 200 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (2500 Erwerbstätige und 200 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2023</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2023</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg. Situation au 31 décembre. Population résidante permanente de 15 ans et plus dans des ménages privés, sans les diplomates, fonctionnaires internationaux et membres de leurs familles¹</t>
+  </si>
+  <si>
+    <t>18 500</t>
+  </si>
+  <si>
+    <t>16 000</t>
+  </si>
+  <si>
+    <t>4 400</t>
+  </si>
+  <si>
+    <t>AG</t>
+  </si>
+  <si>
+    <t>5 700</t>
+  </si>
+  <si>
+    <t>30,8</t>
+  </si>
+  <si>
+    <t>5 200</t>
+  </si>
+  <si>
+    <t>(1 100)</t>
+  </si>
+  <si>
+    <t>(25,0)</t>
+  </si>
+  <si>
+    <t>(4,5)</t>
+  </si>
+  <si>
     <t>LU</t>
   </si>
   <si>
-    <t>VD</t>
-[...71 lines deleted...]
-    <t>(0,6)</t>
+    <t>(4,3)</t>
+  </si>
+  <si>
+    <t>(4,4)</t>
+  </si>
+  <si>
+    <t>(6,8)</t>
+  </si>
+  <si>
+    <t>(1 300)</t>
+  </si>
+  <si>
+    <t>(7,0)</t>
+  </si>
+  <si>
+    <t>(9,1)</t>
+  </si>
+  <si>
+    <t>9 300</t>
+  </si>
+  <si>
+    <t>50,3</t>
+  </si>
+  <si>
+    <t>8 500</t>
+  </si>
+  <si>
+    <t>53,1</t>
+  </si>
+  <si>
+    <t>1 400</t>
   </si>
   <si>
     <t>31,8</t>
   </si>
   <si>
+    <t>(2,2)</t>
+  </si>
+  <si>
+    <t>48 000</t>
+  </si>
+  <si>
+    <t>43 400</t>
+  </si>
+  <si>
+    <t>8 000</t>
+  </si>
+  <si>
+    <t>(0,5)</t>
+  </si>
+  <si>
+    <t>19 300</t>
+  </si>
+  <si>
+    <t>40,2</t>
+  </si>
+  <si>
+    <t>17 900</t>
+  </si>
+  <si>
+    <t>41,2</t>
+  </si>
+  <si>
+    <t>2 500</t>
+  </si>
+  <si>
+    <t>31,2</t>
+  </si>
+  <si>
+    <t>(2,5)</t>
+  </si>
+  <si>
     <t>(1 600)</t>
   </si>
   <si>
-    <t>(300)</t>
-[...14 lines deleted...]
-    <t>(500)</t>
+    <t>(3,3)</t>
+  </si>
+  <si>
+    <t>(1 400)</t>
   </si>
   <si>
     <t>(3,2)</t>
   </si>
   <si>
-    <t>1 400</t>
-[...23 lines deleted...]
-    <t>(1,2)</t>
+    <t>(3,8)</t>
+  </si>
+  <si>
+    <t>(0,8)</t>
+  </si>
+  <si>
+    <t>(0,7)</t>
   </si>
   <si>
     <t>(1,0)</t>
   </si>
   <si>
+    <t>24 200</t>
+  </si>
+  <si>
     <t>50,4</t>
   </si>
   <si>
-    <t>(0,7)</t>
-[...2 lines deleted...]
-    <t>(0,8)</t>
+    <t>21 700</t>
+  </si>
+  <si>
+    <t>50,0</t>
+  </si>
+  <si>
+    <t>4 300</t>
+  </si>
+  <si>
+    <t>53,8</t>
+  </si>
+  <si>
+    <t>(0,9)</t>
+  </si>
+  <si>
+    <t>-29 500</t>
+  </si>
+  <si>
+    <t>-27 400</t>
   </si>
   <si>
     <t>-3 600</t>
   </si>
   <si>
-    <t>(-500)</t>
-[...4 lines deleted...]
-  <si>
     <t>(0)</t>
   </si>
   <si>
-    <t>¹Estimation à partir d'un relevé par échantillon, arrondie à la centaine. Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis</t>
-[...163 lines deleted...]
-  <si>
     <t>-13 600</t>
   </si>
   <si>
     <t>-12 700</t>
   </si>
   <si>
     <t>(-1 400)</t>
   </si>
   <si>
-    <t>(-400)</t>
-[...1 lines deleted...]
-  <si>
     <t>(-700)</t>
   </si>
   <si>
     <t>-14 900</t>
   </si>
   <si>
-    <t>-13 300</t>
-[...1 lines deleted...]
-  <si>
     <t>-3 000</t>
   </si>
   <si>
     <t>(-300)</t>
   </si>
   <si>
-    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2000 personnes actives occupées et 200 élèves et étudiants)</t>
-[...4 lines deleted...]
-  <si>
     <t>Source: Relevé structurel 2023 - Office fédéral de la statistique, Neuchâtel</t>
   </si>
   <si>
     <t>Quelle: Strukturerhebung 2023 - Bundesamt für Statistik, Neuenburg, te25-585</t>
   </si>
   <si>
     <t>Actualisation / Aktualisiert am: 26.02.2025</t>
   </si>
   <si>
-    <t>Légende des signes</t>
-[...92 lines deleted...]
-    <t>Geschätzter Wert</t>
+    <t>Navetteurs, par canton de départ et de destination, en 2022</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2022</t>
+  </si>
+  <si>
+    <t>Situation au 31 décembre. Population résidante permanente de 15 ans et plus dans des ménages privés, sans les diplomates, fonctionnaires internationaux et membres de leurs familles¹</t>
+  </si>
+  <si>
+    <t>Stand am 31. Dezember. Ständige Wohnbevölkerung ab 15 Jahren in Privathaushalten, ohne die Diplomaten, internationale Funktionäre und deren Angehörige¹</t>
+  </si>
+  <si>
+    <t>17 800</t>
+  </si>
+  <si>
+    <t>15 400</t>
+  </si>
+  <si>
+    <t>4 900</t>
+  </si>
+  <si>
+    <t>5 500</t>
+  </si>
+  <si>
+    <t>30,9</t>
+  </si>
+  <si>
+    <t>(32,7)</t>
+  </si>
+  <si>
+    <t>(1,3)</t>
+  </si>
+  <si>
+    <t>(4,1)</t>
+  </si>
+  <si>
+    <t>(2,0)</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>5,1</t>
+  </si>
+  <si>
+    <t>(8,2)</t>
+  </si>
+  <si>
+    <t>(3,9)</t>
+  </si>
+  <si>
+    <t>9 000</t>
+  </si>
+  <si>
+    <t>50,6</t>
+  </si>
+  <si>
+    <t>8 200</t>
+  </si>
+  <si>
+    <t>53,2</t>
+  </si>
+  <si>
+    <t>28,6</t>
+  </si>
+  <si>
+    <t>(2,8)</t>
+  </si>
+  <si>
+    <t>43 100</t>
+  </si>
+  <si>
+    <t>38 700</t>
+  </si>
+  <si>
+    <t>8 400</t>
+  </si>
+  <si>
+    <t>16 700</t>
+  </si>
+  <si>
+    <t>38,7</t>
+  </si>
+  <si>
+    <t>15 500</t>
+  </si>
+  <si>
+    <t>40,1</t>
+  </si>
+  <si>
+    <t>29,8</t>
+  </si>
+  <si>
+    <t>(1,9)</t>
+  </si>
+  <si>
+    <t>(1,8)</t>
+  </si>
+  <si>
+    <t>(3,6)</t>
+  </si>
+  <si>
+    <t>1 900</t>
+  </si>
+  <si>
+    <t>4,4</t>
+  </si>
+  <si>
+    <t>1 800</t>
+  </si>
+  <si>
+    <t>4,7</t>
+  </si>
+  <si>
+    <t>51,5</t>
+  </si>
+  <si>
+    <t>19 500</t>
+  </si>
+  <si>
+    <t>57,1</t>
+  </si>
+  <si>
+    <t>-25 400</t>
+  </si>
+  <si>
+    <t>-23 400</t>
+  </si>
+  <si>
+    <t>-11 200</t>
+  </si>
+  <si>
+    <t>-10 600</t>
+  </si>
+  <si>
+    <t>(-1 000)</t>
+  </si>
+  <si>
+    <t>-1 100</t>
+  </si>
+  <si>
+    <t>(-1 100)</t>
+  </si>
+  <si>
+    <t>-13 200</t>
+  </si>
+  <si>
+    <t>-11 300</t>
+  </si>
+  <si>
+    <t>-3 400</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2400 personnes actives occupées et 400 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (2400 Erwerbstätige und 400 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Source: Relevé structurel 2022 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Strukturerhebung 2022 - Bundesamt für Statistik, Neuenburg, te24-585</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 06.12.2024</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2021</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2021</t>
+  </si>
+  <si>
+    <t>16 300</t>
+  </si>
+  <si>
+    <t>13 500</t>
+  </si>
+  <si>
+    <t>30,1</t>
+  </si>
+  <si>
+    <t>4 100</t>
+  </si>
+  <si>
+    <t>30,4</t>
+  </si>
+  <si>
+    <t>(27,1)</t>
+  </si>
+  <si>
+    <t>(5,5)</t>
+  </si>
+  <si>
+    <t>(5,2)</t>
+  </si>
+  <si>
+    <t>SG</t>
+  </si>
+  <si>
+    <t>7 300</t>
+  </si>
+  <si>
+    <t>54,1</t>
+  </si>
+  <si>
+    <t>37,5</t>
+  </si>
+  <si>
+    <t>44 700</t>
+  </si>
+  <si>
+    <t>40 600</t>
+  </si>
+  <si>
+    <t>7 400</t>
+  </si>
+  <si>
+    <t>17 400</t>
+  </si>
+  <si>
+    <t>38,9</t>
+  </si>
+  <si>
+    <t>38,2</t>
+  </si>
+  <si>
+    <t>3 400</t>
+  </si>
+  <si>
+    <t>45,9</t>
+  </si>
+  <si>
+    <t>(2,7)</t>
+  </si>
+  <si>
+    <t>2 100</t>
+  </si>
+  <si>
+    <t>(5,4)</t>
+  </si>
+  <si>
+    <t>22 600</t>
+  </si>
+  <si>
+    <t>20 900</t>
+  </si>
+  <si>
+    <t>3 000</t>
+  </si>
+  <si>
+    <t>40,5</t>
+  </si>
+  <si>
+    <t>-28 400</t>
+  </si>
+  <si>
+    <t>-27 100</t>
+  </si>
+  <si>
+    <t>-2 600</t>
+  </si>
+  <si>
+    <t>-12 500</t>
+  </si>
+  <si>
+    <t>-11 400</t>
+  </si>
+  <si>
+    <t>(-2 100)</t>
+  </si>
+  <si>
+    <t>(-1 200)</t>
+  </si>
+  <si>
+    <t>-14 200</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (1700 personnes actives occupées et 200 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (1700 Erwerbstätige und 200 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2020</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2020</t>
+  </si>
+  <si>
+    <t>15 100</t>
+  </si>
+  <si>
+    <t>BS</t>
+  </si>
+  <si>
+    <t>6 300</t>
+  </si>
+  <si>
+    <t>35,2</t>
+  </si>
+  <si>
+    <t>5 300</t>
+  </si>
+  <si>
+    <t>35,1</t>
+  </si>
+  <si>
+    <t>36,7</t>
+  </si>
+  <si>
+    <t>(4,0)</t>
+  </si>
+  <si>
+    <t>(6,1)</t>
+  </si>
+  <si>
+    <t>(5,0)</t>
+  </si>
+  <si>
+    <t>8 700</t>
+  </si>
+  <si>
+    <t>48,6</t>
+  </si>
+  <si>
+    <t>7 800</t>
+  </si>
+  <si>
+    <t>51,7</t>
+  </si>
+  <si>
+    <t>1 600</t>
+  </si>
+  <si>
+    <t>32,7</t>
+  </si>
+  <si>
+    <t>36 900</t>
+  </si>
+  <si>
+    <t>42,9</t>
+  </si>
+  <si>
+    <t>16 100</t>
+  </si>
+  <si>
+    <t>43,6</t>
+  </si>
+  <si>
+    <t>2 900</t>
+  </si>
+  <si>
+    <t>37,2</t>
+  </si>
+  <si>
+    <t>(0,3)</t>
+  </si>
+  <si>
+    <t>(2,6)</t>
+  </si>
+  <si>
+    <t>2 000</t>
+  </si>
+  <si>
+    <t>4,8</t>
+  </si>
+  <si>
+    <t>4,6</t>
+  </si>
+  <si>
+    <t>20 000</t>
+  </si>
+  <si>
+    <t>48,2</t>
+  </si>
+  <si>
+    <t>17 700</t>
+  </si>
+  <si>
+    <t>48,0</t>
+  </si>
+  <si>
+    <t>46,2</t>
+  </si>
+  <si>
+    <t>-23 600</t>
+  </si>
+  <si>
+    <t>-21 800</t>
+  </si>
+  <si>
+    <t>-2 800</t>
+  </si>
+  <si>
+    <t>-11 500</t>
+  </si>
+  <si>
+    <t>-10 800</t>
+  </si>
+  <si>
+    <t>-9 900</t>
+  </si>
+  <si>
+    <t>-2 100</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2100 personnes actives occupées et 300 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (2100 Erwerbstätige und 300 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2019</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2019</t>
+  </si>
+  <si>
+    <t>17 600</t>
+  </si>
+  <si>
+    <t>15 200</t>
+  </si>
+  <si>
+    <t>5 000</t>
+  </si>
+  <si>
+    <t>35,8</t>
+  </si>
+  <si>
+    <t>5 400</t>
+  </si>
+  <si>
+    <t>35,5</t>
+  </si>
+  <si>
+    <t>40,0</t>
+  </si>
+  <si>
+    <t>(8,0)</t>
+  </si>
+  <si>
+    <t>(4,6)</t>
+  </si>
+  <si>
+    <t>(6,0)</t>
+  </si>
+  <si>
+    <t>47,2</t>
+  </si>
+  <si>
+    <t>7 600</t>
+  </si>
+  <si>
+    <t>1 500</t>
+  </si>
+  <si>
+    <t>30,0</t>
+  </si>
+  <si>
+    <t>42 900</t>
+  </si>
+  <si>
+    <t>38 500</t>
+  </si>
+  <si>
+    <t>8 900</t>
+  </si>
+  <si>
+    <t>(0,2)</t>
+  </si>
+  <si>
+    <t>43,1</t>
+  </si>
+  <si>
+    <t>17 000</t>
+  </si>
+  <si>
+    <t>44,2</t>
+  </si>
+  <si>
+    <t>3 300</t>
+  </si>
+  <si>
+    <t>37,1</t>
+  </si>
+  <si>
+    <t>(3,4)</t>
+  </si>
+  <si>
+    <t>4,2</t>
+  </si>
+  <si>
+    <t>(6,7)</t>
+  </si>
+  <si>
+    <t>19 200</t>
+  </si>
+  <si>
+    <t>44,8</t>
+  </si>
+  <si>
+    <t>17 300</t>
+  </si>
+  <si>
+    <t>44,9</t>
+  </si>
+  <si>
+    <t>4 000</t>
+  </si>
+  <si>
+    <t>-25 300</t>
+  </si>
+  <si>
+    <t>-23 200</t>
+  </si>
+  <si>
+    <t>-3 900</t>
+  </si>
+  <si>
+    <t>-12 200</t>
+  </si>
+  <si>
+    <t>-1 300</t>
+  </si>
+  <si>
+    <t>(-800)</t>
+  </si>
+  <si>
+    <t>-10 900</t>
+  </si>
+  <si>
+    <t>-9 700</t>
+  </si>
+  <si>
+    <t>-2 500</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2600 personnes actives occupées et 300 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (2600 Erwerbstätige und 300 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2018</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2018</t>
+  </si>
+  <si>
+    <t>14 800</t>
+  </si>
+  <si>
+    <t>5 600</t>
+  </si>
+  <si>
+    <t>32,9</t>
+  </si>
+  <si>
+    <t>33,8</t>
+  </si>
+  <si>
+    <t>1 000</t>
+  </si>
+  <si>
+    <t>5,8</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>5,4</t>
+  </si>
+  <si>
+    <t>(10,7)</t>
+  </si>
+  <si>
+    <t>49,1</t>
+  </si>
+  <si>
+    <t>51,4</t>
+  </si>
+  <si>
+    <t>32,1</t>
+  </si>
+  <si>
+    <t>(8,9)</t>
+  </si>
+  <si>
+    <t>42 800</t>
+  </si>
+  <si>
+    <t>7 900</t>
+  </si>
+  <si>
+    <t>18 000</t>
+  </si>
+  <si>
+    <t>42,1</t>
+  </si>
+  <si>
+    <t>16 600</t>
+  </si>
+  <si>
+    <t>2 800</t>
+  </si>
+  <si>
+    <t>3,7</t>
+  </si>
+  <si>
+    <t>3,9</t>
+  </si>
+  <si>
+    <t>(1,6)</t>
+  </si>
+  <si>
+    <t>20 300</t>
+  </si>
+  <si>
+    <t>47,4</t>
+  </si>
+  <si>
+    <t>18 100</t>
+  </si>
+  <si>
+    <t>46,8</t>
+  </si>
+  <si>
+    <t>-25 500</t>
+  </si>
+  <si>
+    <t>-23 900</t>
+  </si>
+  <si>
+    <t>-2 400</t>
+  </si>
+  <si>
+    <t>-12 300</t>
+  </si>
+  <si>
+    <t>-11 600</t>
+  </si>
+  <si>
+    <t>-600</t>
+  </si>
+  <si>
+    <t>-700</t>
+  </si>
+  <si>
+    <t>-11 700</t>
+  </si>
+  <si>
+    <t>-10 500</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (2600 personnes actives occupées et 700 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (2600 Erwerbstätige und 700 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2017</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2017</t>
+  </si>
+  <si>
+    <t>19 600</t>
+  </si>
+  <si>
+    <t>BL</t>
+  </si>
+  <si>
+    <t>33,3</t>
+  </si>
+  <si>
+    <t>1 100</t>
+  </si>
+  <si>
+    <t>5,6</t>
+  </si>
+  <si>
+    <t>(2,4)</t>
+  </si>
+  <si>
+    <t>9 100</t>
+  </si>
+  <si>
+    <t>46,4</t>
+  </si>
+  <si>
+    <t>(2,9)</t>
+  </si>
+  <si>
+    <t>44 500</t>
+  </si>
+  <si>
+    <t>41 000</t>
+  </si>
+  <si>
+    <t>44,1</t>
+  </si>
+  <si>
+    <t>3 100</t>
+  </si>
+  <si>
+    <t>37,3</t>
+  </si>
+  <si>
+    <t>3,8</t>
+  </si>
+  <si>
+    <t>19 400</t>
+  </si>
+  <si>
+    <t>43,2</t>
+  </si>
+  <si>
+    <t>-24 800</t>
+  </si>
+  <si>
+    <t>-24 000</t>
+  </si>
+  <si>
+    <t>-12 900</t>
+  </si>
+  <si>
+    <t>-500</t>
+  </si>
+  <si>
+    <t>-10 400</t>
+  </si>
+  <si>
+    <t>-9 400</t>
+  </si>
+  <si>
+    <t>-2 200</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (9100 personnes actives occupées et 1200 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (9100 Erwerbstätige und 1200 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2016</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2016</t>
+  </si>
+  <si>
+    <t>6 100</t>
+  </si>
+  <si>
+    <t>6 700</t>
+  </si>
+  <si>
+    <t>37,0</t>
+  </si>
+  <si>
+    <t>37,7</t>
+  </si>
+  <si>
+    <t>34,4</t>
+  </si>
+  <si>
+    <t>(6,6)</t>
+  </si>
+  <si>
+    <t>32,8</t>
+  </si>
+  <si>
+    <t>(4,9)</t>
+  </si>
+  <si>
+    <t>42 700</t>
+  </si>
+  <si>
+    <t>39 700</t>
+  </si>
+  <si>
+    <t>8 100</t>
+  </si>
+  <si>
+    <t>18 600</t>
+  </si>
+  <si>
+    <t>17 500</t>
+  </si>
+  <si>
+    <t>19 800</t>
+  </si>
+  <si>
+    <t>18 200</t>
+  </si>
+  <si>
+    <t>45,8</t>
+  </si>
+  <si>
+    <t>3 800</t>
+  </si>
+  <si>
+    <t>46,9</t>
+  </si>
+  <si>
+    <t>-24 600</t>
+  </si>
+  <si>
+    <t>-24 300</t>
+  </si>
+  <si>
+    <t>-2 000</t>
+  </si>
+  <si>
+    <t>-11 900</t>
+  </si>
+  <si>
+    <t>-900</t>
+  </si>
+  <si>
+    <t>(-900)</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (8800 personnes actives occupées et 800 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (8800 Erwerbstätige und 800 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2015</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2015</t>
+  </si>
+  <si>
+    <t>18 900</t>
+  </si>
+  <si>
+    <t>16 500</t>
+  </si>
+  <si>
+    <t>6 000</t>
+  </si>
+  <si>
+    <t>36,4</t>
+  </si>
+  <si>
+    <t>34,5</t>
+  </si>
+  <si>
+    <t>(10,3)</t>
+  </si>
+  <si>
+    <t>46,0</t>
+  </si>
+  <si>
+    <t>29,3</t>
+  </si>
+  <si>
+    <t>(6,9)</t>
+  </si>
+  <si>
+    <t>39 000</t>
+  </si>
+  <si>
+    <t>9 700</t>
+  </si>
+  <si>
+    <t>18 300</t>
+  </si>
+  <si>
+    <t>42,5</t>
+  </si>
+  <si>
+    <t>28,9</t>
+  </si>
+  <si>
+    <t>(3,1)</t>
+  </si>
+  <si>
+    <t>4,1</t>
+  </si>
+  <si>
+    <t>46,6</t>
+  </si>
+  <si>
+    <t>45,6</t>
+  </si>
+  <si>
+    <t>53,6</t>
+  </si>
+  <si>
+    <t>-24 200</t>
+  </si>
+  <si>
+    <t>-22 500</t>
+  </si>
+  <si>
+    <t>-11 000</t>
+  </si>
+  <si>
+    <t>-800</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (8300 personnes actives occupées et 1000 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (8300 Erwerbstätige und 1000 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2014</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2014</t>
+  </si>
+  <si>
+    <t>15 600</t>
+  </si>
+  <si>
+    <t>32,4</t>
+  </si>
+  <si>
+    <t>31,4</t>
+  </si>
+  <si>
+    <t>6,7</t>
+  </si>
+  <si>
+    <t>(7,8)</t>
+  </si>
+  <si>
+    <t>(5,6)</t>
+  </si>
+  <si>
+    <t>(5,9)</t>
+  </si>
+  <si>
+    <t>7 100</t>
+  </si>
+  <si>
+    <t>45,5</t>
+  </si>
+  <si>
+    <t>ZG</t>
+  </si>
+  <si>
+    <t>37 400</t>
+  </si>
+  <si>
+    <t>2 700</t>
+  </si>
+  <si>
+    <t>34,6</t>
+  </si>
+  <si>
+    <t>43,3</t>
+  </si>
+  <si>
+    <t>15 900</t>
+  </si>
+  <si>
+    <t>48,7</t>
+  </si>
+  <si>
+    <t>-22 700</t>
+  </si>
+  <si>
+    <t>-12 100</t>
+  </si>
+  <si>
+    <t>-1 000</t>
+  </si>
+  <si>
+    <t>-8 800</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (8500 personnes actives occupées et 1300 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (8500 Erwerbstätige und 1300 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2013</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2013</t>
+  </si>
+  <si>
+    <t>4 600</t>
+  </si>
+  <si>
+    <t>36,0</t>
+  </si>
+  <si>
+    <t>36,1</t>
+  </si>
+  <si>
+    <t>32,6</t>
+  </si>
+  <si>
+    <t>TG</t>
+  </si>
+  <si>
+    <t>(6,5)</t>
+  </si>
+  <si>
+    <t>43,4</t>
+  </si>
+  <si>
+    <t>40 400</t>
+  </si>
+  <si>
+    <t>37 100</t>
+  </si>
+  <si>
+    <t>7 500</t>
+  </si>
+  <si>
+    <t>15 800</t>
+  </si>
+  <si>
+    <t>42,6</t>
+  </si>
+  <si>
+    <t>(5,3)</t>
+  </si>
+  <si>
+    <t>46,3</t>
+  </si>
+  <si>
+    <t>3 700</t>
+  </si>
+  <si>
+    <t>49,3</t>
+  </si>
+  <si>
+    <t>-22 900</t>
+  </si>
+  <si>
+    <t>-21 600</t>
+  </si>
+  <si>
+    <t>-2 900</t>
+  </si>
+  <si>
+    <t>-10 200</t>
+  </si>
+  <si>
+    <t>-11 100</t>
+  </si>
+  <si>
+    <t>-2 300</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (8000 personnes actives occupées et 1100 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (8000 Erwerbstätige und 1100 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2012</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2012</t>
+  </si>
+  <si>
+    <t>15 000</t>
+  </si>
+  <si>
+    <t>5 900</t>
+  </si>
+  <si>
+    <t>33,9</t>
+  </si>
+  <si>
+    <t>35,3</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>7 000</t>
+  </si>
+  <si>
+    <t>46,7</t>
+  </si>
+  <si>
+    <t>39 200</t>
+  </si>
+  <si>
+    <t>36 800</t>
+  </si>
+  <si>
+    <t>16 900</t>
+  </si>
+  <si>
+    <t>16 200</t>
+  </si>
+  <si>
+    <t>44,0</t>
+  </si>
+  <si>
+    <t>-21 700</t>
+  </si>
+  <si>
+    <t>-21 900</t>
+  </si>
+  <si>
+    <t>-1 700</t>
+  </si>
+  <si>
+    <t>-9 800</t>
+  </si>
+  <si>
+    <t>-9 200</t>
+  </si>
+  <si>
+    <t>-1 600</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (3100 personnes actives occupées et 1700 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (3100 Erwerbstätige und 1700 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2011</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2011</t>
+  </si>
+  <si>
+    <t>4 500</t>
+  </si>
+  <si>
+    <t>35,6</t>
+  </si>
+  <si>
+    <t>7 200</t>
+  </si>
+  <si>
+    <t>6 500</t>
+  </si>
+  <si>
+    <t>43,9</t>
+  </si>
+  <si>
+    <t>31,1</t>
+  </si>
+  <si>
+    <t>37 700</t>
+  </si>
+  <si>
+    <t>34 600</t>
+  </si>
+  <si>
+    <t>15 300</t>
+  </si>
+  <si>
+    <t>43,0</t>
+  </si>
+  <si>
+    <t>14 600</t>
+  </si>
+  <si>
+    <t>42,2</t>
+  </si>
+  <si>
+    <t>45,2</t>
+  </si>
+  <si>
+    <t>-20 800</t>
+  </si>
+  <si>
+    <t>-19 800</t>
+  </si>
+  <si>
+    <t>-10 100</t>
+  </si>
+  <si>
+    <t>-9 000</t>
+  </si>
+  <si>
+    <t>-8 100</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (4500 personnes actives occupées et 1700 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (4700 Erwerbstätige und 1700 Schüler und Studenten)</t>
+  </si>
+  <si>
+    <t>Navetteurs, par canton de départ et de destination, en 2010</t>
+  </si>
+  <si>
+    <t>Pendler nach Abfahrts- und Zielkanton 2010</t>
+  </si>
+  <si>
+    <t>16 400</t>
+  </si>
+  <si>
+    <t>38,4</t>
+  </si>
+  <si>
+    <t>38,5</t>
+  </si>
+  <si>
+    <t>2 300</t>
+  </si>
+  <si>
+    <t>39,7</t>
+  </si>
+  <si>
+    <t>5,5</t>
+  </si>
+  <si>
+    <t>(3,7)</t>
+  </si>
+  <si>
+    <t>25,9</t>
+  </si>
+  <si>
+    <t>37 900</t>
+  </si>
+  <si>
+    <t>34 900</t>
+  </si>
+  <si>
+    <t>26,8</t>
+  </si>
+  <si>
+    <t>42,7</t>
+  </si>
+  <si>
+    <t>14 400</t>
+  </si>
+  <si>
+    <t>56,3</t>
+  </si>
+  <si>
+    <t>-21 400</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>-8 900</t>
+  </si>
+  <si>
+    <t>⁴Sans les personnes dont le lieu de destination se trouve à l'étranger ou dont le trajet est inconnu (4400 personnes actives occupées et 2000 élèves et étudiants)</t>
+  </si>
+  <si>
+    <t>⁴Ohne Personen, deren Zielort im Ausland ist oder deren Weg unbekannt ist (4400 Erwerbstätige und 2000 Schüler und Studenten)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="6">
+  <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="167" formatCode="&quot;(&quot;#,##0&quot;)&quot;;&quot;(&quot;\-#,##0&quot;)&quot;"/>
     <numFmt numFmtId="168" formatCode="&quot;(&quot;#,##0.0&quot;)&quot;;&quot;(-&quot;#,##0.0&quot;)&quot;"/>
     <numFmt numFmtId="169" formatCode="&quot;...&quot;;&quot;...&quot;"/>
+    <numFmt numFmtId="170" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -608,50 +2506,61 @@
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
@@ -862,51 +2771,51 @@
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -966,53 +2875,50 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1023,98 +2929,134 @@
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="169" fontId="4" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="2" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="64"/>
     <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="64" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="64" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="64" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="64" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="8" xfId="64" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="64" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="170" fontId="18" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="4" fillId="0" borderId="8" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="65">
     <cellStyle name="Milliers 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Milliers 3" xfId="9" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 2 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 2 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Normal 5" xfId="64" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Standard_P05_F" xfId="1" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style1386859311248" xfId="10" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="style1386859311280" xfId="11" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="style1386859311311" xfId="12" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="style1386859311326" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="style1386859311358" xfId="14" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="style1386859311389" xfId="15" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="style1386859311404" xfId="16" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="style1386859311436" xfId="17" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="style1386859311467" xfId="18" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="style1386859311498" xfId="19" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="style1386859311670" xfId="20" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="style1386859311701" xfId="21" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="style1386859311779" xfId="22" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -1224,51 +3166,51 @@
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00B2B2B2"/>
       <rgbColor rgb="005F5F5F"/>
       <rgbColor rgb="00CFCFCF"/>
     </indexedColors>
     <mruColors>
       <color rgb="FFF0F0F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1517,1497 +3459,20230 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DBDD3446-5C6F-48FC-BAB0-181C817842F5}">
-[...3 lines deleted...]
-  <dimension ref="A1:H65"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21099F7F-5E48-4058-B6CC-389088A020FD}">
+  <dimension ref="A1:O59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="9.9" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9.9499999999999993" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="18.6640625" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="16384" width="10.6640625" style="5"/>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="2" customFormat="1" ht="12" customHeight="1">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:8" s="4" customFormat="1" ht="12" customHeight="1">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="3" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="9.9" customHeight="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
       <c r="A3" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="4"/>
       <c r="G3" s="4"/>
     </row>
-    <row r="4" spans="1:8" s="7" customFormat="1" ht="9.9" customHeight="1">
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A4" s="6" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
     </row>
-    <row r="5" spans="1:8" s="7" customFormat="1" ht="9.9" customHeight="1">
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A5" s="6" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
     </row>
-    <row r="6" spans="1:8" ht="9.9" customHeight="1">
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
       <c r="A6" s="5"/>
     </row>
-    <row r="7" spans="1:8" ht="9.9" customHeight="1">
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
       <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="C7" s="14"/>
       <c r="D7" s="15" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="E7" s="14"/>
       <c r="F7" s="15" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="G7" s="14"/>
       <c r="H7" s="16"/>
     </row>
-    <row r="8" spans="1:8" ht="9.9" customHeight="1">
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
       <c r="A8" s="17"/>
       <c r="B8" s="18"/>
       <c r="C8" s="19"/>
       <c r="D8" s="20" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E8" s="19"/>
       <c r="F8" s="20" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="G8" s="19"/>
       <c r="H8" s="21"/>
     </row>
-    <row r="9" spans="1:8" s="9" customFormat="1" ht="9.9" customHeight="1">
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A9" s="22"/>
       <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="E9" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="G9" s="24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9" s="25"/>
     </row>
-    <row r="10" spans="1:8" ht="17">
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
       <c r="A10" s="26" t="s">
-        <v>17</v>
-[...6 lines deleted...]
-      <c r="G10" s="42"/>
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
       <c r="H10" s="27" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" s="10" customFormat="1" ht="9.9" customHeight="1">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A11" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B11" s="43" t="s">
-[...15 lines deleted...]
-        <v>25</v>
+      <c r="B11" s="42" t="s">
+        <v>91</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
       </c>
       <c r="H11" s="28" t="s">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:8" ht="9.9" customHeight="1">
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
       <c r="A12" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>97</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>98</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="45" t="s">
         <v>26</v>
       </c>
+      <c r="F13" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="30" customHeight="1">
+      <c r="A22" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>116</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E23" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="42" t="s">
+        <v>118</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>119</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>120</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>121</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="45" t="s">
+        <v>123</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>124</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E25" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>128</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>129</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>130</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>131</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>132</v>
+      </c>
+      <c r="F27" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="31" t="s">
+        <v>134</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>138</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>139</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>140</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="50"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>141</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="42" t="s">
+        <v>142</v>
+      </c>
+      <c r="E35" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="42" t="s">
+        <v>143</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="72"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="45" t="s">
+        <v>144</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>145</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>151</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>152</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="74" t="s">
+        <v>147</v>
+      </c>
+      <c r="C45" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="75" t="s">
+        <v>52</v>
+      </c>
+      <c r="E45" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="35"/>
+      <c r="B46" s="36"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="38"/>
+    </row>
+    <row r="47" spans="1:15" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11"/>
+    </row>
+    <row r="56" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11"/>
+    </row>
+    <row r="59" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.196850393700787" right="0.196850393700787" top="0.49" bottom="0.82677165354330695" header="0.4921259845" footer="0.2"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L&amp;"Arial Narrow,Normal"&amp;8Service de la statistique du canton de Fribourg-RM
+&amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial Narrow,Normal"&amp;8&amp;P/&amp;N</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{445B66C3-F20F-4C9D-A25D-737B10EE91A1}">
+  <dimension ref="A1:O65"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>505</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>506</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
       <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>115</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>507</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>508</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>509</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>389</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>348</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>291</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>133</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>510</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>333</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>511</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>424</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>136</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>512</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>389</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>513</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="30" customHeight="1">
+      <c r="A24" s="26" t="s">
         <v>32</v>
       </c>
+      <c r="B24" s="50"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>514</v>
+      </c>
+      <c r="E25" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>515</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>516</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>517</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>385</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="F28" s="47" t="s">
+        <v>428</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>518</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>257</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="F29" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>519</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>430</v>
+      </c>
+      <c r="D31" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="E31" s="45" t="s">
+        <v>520</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>291</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>99</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="47" t="s">
+        <v>137</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>521</v>
+      </c>
+      <c r="D35" s="47" t="s">
+        <v>230</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>522</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>168</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>523</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="50"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="50"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>524</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>525</v>
+      </c>
+      <c r="E39" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="G39" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="72"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+    </row>
+    <row r="40" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="80" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="C40" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="81" t="s">
+        <v>215</v>
+      </c>
+      <c r="E40" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="81" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="83" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="84" t="s">
+        <v>165</v>
+      </c>
+      <c r="I40" s="72"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>440</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="45" t="s">
+        <v>526</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>527</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>527</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>315</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>360</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>276</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="77" t="s">
+        <v>222</v>
+      </c>
+      <c r="C51" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="35"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="36"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="38"/>
+    </row>
+    <row r="53" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="11" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11"/>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2739E563-60AF-4E2C-B32A-1DEEE5F835B6}">
+  <dimension ref="A1:O71"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>532</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>96</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
       <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>242</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>533</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>451</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>534</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>238</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>238</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>101</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>535</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>414</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>536</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>238</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>537</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>538</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>424</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>460</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>539</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>540</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>451</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>242</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F25" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="30" customHeight="1">
+      <c r="A26" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B26" s="50"/>
+      <c r="C26" s="51"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="51"/>
+      <c r="F26" s="50"/>
+      <c r="G26" s="52"/>
+      <c r="H26" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B27" s="42" t="s">
+        <v>297</v>
+      </c>
+      <c r="C27" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D27" s="42" t="s">
+        <v>542</v>
+      </c>
+      <c r="E27" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F27" s="42" t="s">
+        <v>335</v>
+      </c>
+      <c r="G27" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H27" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>192</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>385</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>540</v>
+      </c>
+      <c r="F30" s="47" t="s">
+        <v>543</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>544</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>304</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="F31" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>201</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>346</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B34" s="47" t="s">
+        <v>199</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>389</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>457</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>103</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>366</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>545</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>546</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>517</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>493</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>547</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>257</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>346</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F41" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B42" s="50"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="50"/>
+      <c r="E42" s="43"/>
+      <c r="F42" s="50"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B43" s="42" t="s">
+        <v>548</v>
+      </c>
+      <c r="C43" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="E43" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="G43" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I43" s="72"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B46" s="47" t="s">
+        <v>549</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="47" t="s">
+        <v>151</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="47" t="s">
+        <v>550</v>
+      </c>
+      <c r="G46" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="29" t="s">
+        <v>219</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G47" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B52" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I52" s="72"/>
+    </row>
+    <row r="53" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I53" s="72"/>
+    </row>
+    <row r="54" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B54" s="45" t="s">
+        <v>404</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="45" t="s">
+        <v>551</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="45" t="s">
+        <v>361</v>
+      </c>
+      <c r="G54" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I54" s="72"/>
+    </row>
+    <row r="55" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I55" s="72"/>
+    </row>
+    <row r="56" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B56" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G56" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I56" s="72"/>
+    </row>
+    <row r="57" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B57" s="74" t="s">
+        <v>215</v>
+      </c>
+      <c r="C57" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="75" t="s">
+        <v>215</v>
+      </c>
+      <c r="E57" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I57" s="72"/>
+    </row>
+    <row r="58" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="35"/>
+      <c r="B58" s="36"/>
+      <c r="C58" s="37"/>
+      <c r="D58" s="36"/>
+      <c r="E58" s="37"/>
+      <c r="F58" s="36"/>
+      <c r="G58" s="38"/>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A66" s="11" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A67" s="11"/>
+    </row>
+    <row r="68" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A68" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A69" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A70" s="11"/>
+    </row>
+    <row r="71" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A71" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEFA883A-CF69-49EF-A12B-86C096C938E0}">
+  <dimension ref="A1:O65"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>489</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>254</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>556</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>325</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>557</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>411</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>558</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>378</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>559</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>239</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>240</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>291</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>173</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>330</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>171</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>561</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>377</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>562</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>539</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>492</v>
+      </c>
+      <c r="F21" s="45" t="s">
+        <v>183</v>
+      </c>
+      <c r="G21" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>173</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>457</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>346</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>561</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="30" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="50"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>563</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>564</v>
+      </c>
+      <c r="E25" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>565</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>252</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>120</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>566</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>567</v>
+      </c>
+      <c r="F28" s="47" t="s">
+        <v>194</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>451</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>108</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="F29" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>568</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>199</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>200</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="D31" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>569</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>385</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>492</v>
+      </c>
+      <c r="F35" s="45" t="s">
+        <v>570</v>
+      </c>
+      <c r="G35" s="46" t="s">
+        <v>571</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>304</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="50"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="50"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>572</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>573</v>
+      </c>
+      <c r="E39" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>574</v>
+      </c>
+      <c r="G39" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="72"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="47" t="s">
+        <v>470</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="47" t="s">
+        <v>575</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="47" t="s">
+        <v>550</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>219</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G43" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>576</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>360</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>577</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="74" t="s">
+        <v>215</v>
+      </c>
+      <c r="C51" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="E51" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="35"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="36"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="38"/>
+    </row>
+    <row r="53" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="11" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11"/>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C62D05D5-8BD1-41DF-BD55-5AFEFF8EF337}">
+  <dimension ref="A1:O77"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>299</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>582</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>411</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>583</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>584</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>327</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>585</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>125</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>330</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>330</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F21" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>457</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>306</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>335</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>393</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>587</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>588</v>
+      </c>
+      <c r="F25" s="29" t="s">
+        <v>260</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>584</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>389</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>304</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="31" t="s">
+        <v>306</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="31" t="s">
+        <v>259</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="30" customHeight="1">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="50"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>589</v>
+      </c>
+      <c r="C29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="42" t="s">
+        <v>590</v>
+      </c>
+      <c r="E29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="D30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>44</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="84" t="s">
+        <v>165</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D31" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D32" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="45" t="s">
+        <v>591</v>
+      </c>
+      <c r="C33" s="45" t="s">
+        <v>384</v>
+      </c>
+      <c r="D33" s="45" t="s">
+        <v>592</v>
+      </c>
+      <c r="E33" s="45" t="s">
+        <v>593</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="45" t="s">
+        <v>533</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="D34" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E34" s="45" t="s">
+        <v>257</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G34" s="45" t="s">
+        <v>306</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D35" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C37" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D37" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>519</v>
+      </c>
+      <c r="D38" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>198</v>
+      </c>
+      <c r="F38" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>306</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>202</v>
+      </c>
+      <c r="D39" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>202</v>
+      </c>
+      <c r="F39" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="49" t="s">
+        <v>304</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D42" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="F42" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>366</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>395</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>592</v>
+      </c>
+      <c r="E43" s="30" t="s">
+        <v>593</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>302</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>303</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C44" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E45" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F45" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B46" s="50"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>594</v>
+      </c>
+      <c r="C47" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>595</v>
+      </c>
+      <c r="E47" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="42" t="s">
+        <v>596</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="72"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="45" t="s">
+        <v>403</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="45" t="s">
+        <v>442</v>
+      </c>
+      <c r="G51" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G52" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I52" s="72"/>
+    </row>
+    <row r="53" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>586</v>
+      </c>
+      <c r="I53" s="72"/>
+    </row>
+    <row r="54" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I54" s="72"/>
+    </row>
+    <row r="55" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B55" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I55" s="72"/>
+    </row>
+    <row r="56" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B56" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="47" t="s">
+        <v>146</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="47" t="s">
+        <v>147</v>
+      </c>
+      <c r="G56" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I56" s="72"/>
+    </row>
+    <row r="57" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I57" s="72"/>
+    </row>
+    <row r="58" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="B58" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="I58" s="72"/>
+    </row>
+    <row r="59" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B59" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I59" s="72"/>
+    </row>
+    <row r="60" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I60" s="72"/>
+    </row>
+    <row r="61" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>597</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="45" t="s">
+        <v>598</v>
+      </c>
+      <c r="E61" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="45" t="s">
+        <v>599</v>
+      </c>
+      <c r="G61" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I61" s="72"/>
+    </row>
+    <row r="62" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="E62" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G62" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H62" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I62" s="72"/>
+    </row>
+    <row r="63" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C63" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="75" t="s">
+        <v>215</v>
+      </c>
+      <c r="E63" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H63" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" s="72"/>
+    </row>
+    <row r="64" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="35"/>
+      <c r="B64" s="36"/>
+      <c r="C64" s="37"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="37"/>
+      <c r="F64" s="36"/>
+      <c r="G64" s="38"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A66" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A67" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A68" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A69" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A70" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A71" s="11" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A72" s="11" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A73" s="11"/>
+    </row>
+    <row r="74" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A74" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A75" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A76" s="11"/>
+    </row>
+    <row r="77" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A77" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{47579E28-1E03-4C22-91DC-2E8015D0A6DD}">
+  <dimension ref="A1:O74"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>591</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>410</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>604</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>185</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>507</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>328</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>185</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>185</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>391</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>237</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>174</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>606</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>567</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>607</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>608</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>609</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F25" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>258</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>238</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="30" customHeight="1">
+      <c r="A27" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="50"/>
+      <c r="C27" s="51"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="51"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="52"/>
+      <c r="H27" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B28" s="42" t="s">
+        <v>610</v>
+      </c>
+      <c r="C28" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D28" s="42" t="s">
+        <v>611</v>
+      </c>
+      <c r="E28" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F28" s="42" t="s">
+        <v>293</v>
+      </c>
+      <c r="G28" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H28" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>202</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="F29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>284</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>465</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>612</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>386</v>
+      </c>
+      <c r="F31" s="47" t="s">
+        <v>543</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>479</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>457</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="F32" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>237</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B34" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D34" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B35" s="47" t="s">
+        <v>106</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="D35" s="47" t="s">
+        <v>169</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>200</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>290</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>592</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>613</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>614</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>615</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>387</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>616</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E41" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E42" s="30" t="s">
+        <v>238</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>237</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E43" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B44" s="50"/>
+      <c r="C44" s="43"/>
+      <c r="D44" s="50"/>
+      <c r="E44" s="43"/>
+      <c r="F44" s="50"/>
+      <c r="G44" s="44"/>
+      <c r="H44" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B45" s="42" t="s">
+        <v>617</v>
+      </c>
+      <c r="C45" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="42" t="s">
+        <v>618</v>
+      </c>
+      <c r="E45" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="G45" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I45" s="72"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
+      <c r="L45" s="5"/>
+      <c r="M45" s="5"/>
+      <c r="N45" s="5"/>
+      <c r="O45" s="5"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B46" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B48" s="47" t="s">
+        <v>575</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="47" t="s">
+        <v>619</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="47" t="s">
+        <v>272</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G49" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B52" s="29" t="s">
+        <v>222</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G52" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I52" s="72"/>
+    </row>
+    <row r="53" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I53" s="72"/>
+    </row>
+    <row r="54" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I54" s="72"/>
+    </row>
+    <row r="55" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G55" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I55" s="72"/>
+    </row>
+    <row r="56" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I56" s="72"/>
+    </row>
+    <row r="57" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B57" s="45" t="s">
+        <v>620</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="45" t="s">
+        <v>621</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="45" t="s">
+        <v>152</v>
+      </c>
+      <c r="G57" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I57" s="72"/>
+    </row>
+    <row r="58" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B58" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I58" s="72"/>
+    </row>
+    <row r="59" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B59" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I59" s="72"/>
+    </row>
+    <row r="60" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B60" s="74" t="s">
+        <v>222</v>
+      </c>
+      <c r="C60" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="75" t="s">
+        <v>222</v>
+      </c>
+      <c r="E60" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G60" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I60" s="72"/>
+    </row>
+    <row r="61" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="35"/>
+      <c r="B61" s="36"/>
+      <c r="C61" s="37"/>
+      <c r="D61" s="36"/>
+      <c r="E61" s="37"/>
+      <c r="F61" s="36"/>
+      <c r="G61" s="38"/>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A66" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A67" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A68" s="11" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A69" s="11" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A70" s="11"/>
+    </row>
+    <row r="71" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A71" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A72" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A73" s="11"/>
+    </row>
+    <row r="74" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A74" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9ACB6A6-8314-458E-B95D-4E737331D06B}">
+  <dimension ref="A1:O77"/>
+  <sheetViews>
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>626</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>285</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>94</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>389</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>325</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>627</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>628</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>629</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>630</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>454</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>291</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>125</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>631</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>538</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>389</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>632</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>389</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>477</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>344</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>233</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>124</v>
+      </c>
+      <c r="F24" s="45" t="s">
+        <v>378</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>633</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>454</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>185</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="31" t="s">
+        <v>389</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="30" customHeight="1">
+      <c r="A28" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B28" s="50"/>
+      <c r="C28" s="51"/>
+      <c r="D28" s="50"/>
+      <c r="E28" s="51"/>
+      <c r="F28" s="50"/>
+      <c r="G28" s="52"/>
+      <c r="H28" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B29" s="42" t="s">
+        <v>634</v>
+      </c>
+      <c r="C29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D29" s="42" t="s">
+        <v>635</v>
+      </c>
+      <c r="E29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" s="42" t="s">
+        <v>539</v>
+      </c>
+      <c r="G29" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H29" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D30" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F32" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="47" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>615</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>231</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="F33" s="47" t="s">
+        <v>260</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>636</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B36" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D36" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>389</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>169</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>200</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E41" s="30" t="s">
+        <v>127</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>592</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>637</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>638</v>
+      </c>
+      <c r="E42" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>639</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C44" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="E44" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>248</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E45" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="F45" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B46" s="50"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="43"/>
+      <c r="F46" s="50"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="42" t="s">
+        <v>573</v>
+      </c>
+      <c r="C47" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="42" t="s">
+        <v>640</v>
+      </c>
+      <c r="E47" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="42" t="s">
+        <v>401</v>
+      </c>
+      <c r="G47" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I47" s="72"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
+      <c r="M47" s="5"/>
+      <c r="N47" s="5"/>
+      <c r="O47" s="5"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B48" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B50" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="29" t="s">
+        <v>575</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="45" t="s">
+        <v>641</v>
+      </c>
+      <c r="G51" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G52" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I52" s="72"/>
+    </row>
+    <row r="53" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="I53" s="72"/>
+    </row>
+    <row r="54" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B54" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E54" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I54" s="72"/>
+    </row>
+    <row r="55" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B55" s="29" t="s">
+        <v>52</v>
+      </c>
+      <c r="C55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="45" t="s">
+        <v>222</v>
+      </c>
+      <c r="E55" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G55" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H55" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I55" s="72"/>
+    </row>
+    <row r="56" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B56" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G56" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H56" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I56" s="72"/>
+    </row>
+    <row r="57" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C57" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H57" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I57" s="72"/>
+    </row>
+    <row r="58" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B58" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D58" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G58" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H58" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I58" s="72"/>
+    </row>
+    <row r="59" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H59" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I59" s="72"/>
+    </row>
+    <row r="60" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B60" s="29" t="s">
+        <v>619</v>
+      </c>
+      <c r="C60" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" s="45" t="s">
+        <v>642</v>
+      </c>
+      <c r="E60" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="G60" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H60" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I60" s="72"/>
+    </row>
+    <row r="61" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="B61" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C61" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G61" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H61" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="I61" s="72"/>
+    </row>
+    <row r="62" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B62" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D62" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="E62" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G62" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H62" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I62" s="72"/>
+    </row>
+    <row r="63" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B63" s="74" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" s="75" t="s">
+        <v>222</v>
+      </c>
+      <c r="E63" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G63" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H63" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" s="72"/>
+    </row>
+    <row r="64" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="35"/>
+      <c r="B64" s="36"/>
+      <c r="C64" s="37"/>
+      <c r="D64" s="36"/>
+      <c r="E64" s="37"/>
+      <c r="F64" s="36"/>
+      <c r="G64" s="38"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A66" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A67" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="68" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A68" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A69" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A70" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="71" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A71" s="11" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="72" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A72" s="11" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A73" s="11"/>
+    </row>
+    <row r="74" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A74" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="75" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A75" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="76" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A76" s="11"/>
+    </row>
+    <row r="77" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A77" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29F49C88-0A67-4F5F-8DF5-8EE9BC83903B}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="J22" sqref="J22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="7.75" style="56" customWidth="1"/>
+    <col min="2" max="2" width="34.625" style="56" customWidth="1"/>
+    <col min="3" max="3" width="3.125" style="56" customWidth="1"/>
+    <col min="4" max="4" width="7.75" style="56" customWidth="1"/>
+    <col min="5" max="5" width="34.625" style="56" customWidth="1"/>
+    <col min="6" max="16384" width="10.5" style="56"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="55" t="s">
+        <v>56</v>
+      </c>
+      <c r="D1" s="55" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="58" customFormat="1">
+      <c r="A2" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" s="57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>59</v>
+      </c>
+      <c r="C3" s="61"/>
+      <c r="D3" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="B4" s="63" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" s="64"/>
+      <c r="D4" s="62" t="s">
+        <v>62</v>
+      </c>
+      <c r="E4" s="63" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="65" t="s">
+        <v>65</v>
+      </c>
+      <c r="B5" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="64"/>
+      <c r="D5" s="65" t="s">
         <v>67</v>
       </c>
+      <c r="E5" s="66" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
+      <c r="A6" s="67" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="63" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" s="64"/>
+      <c r="D6" s="67" t="s">
+        <v>71</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18">
+      <c r="A7" s="65" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="66" t="s">
+        <v>74</v>
+      </c>
+      <c r="C7" s="64"/>
+      <c r="D7" s="65" t="s">
+        <v>73</v>
+      </c>
+      <c r="E7" s="66" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18">
+      <c r="A8" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="B8" s="63" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="64"/>
+      <c r="D8" s="62" t="s">
+        <v>76</v>
+      </c>
+      <c r="E8" s="63" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="B9" s="66" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" s="64"/>
+      <c r="D9" s="65" t="s">
+        <v>79</v>
+      </c>
+      <c r="E9" s="66" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="B10" s="63" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="64"/>
+      <c r="D10" s="62" t="s">
+        <v>82</v>
+      </c>
+      <c r="E10" s="63" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="68" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="69" t="s">
+        <v>86</v>
+      </c>
+      <c r="C11" s="64"/>
+      <c r="D11" s="68" t="s">
+        <v>85</v>
+      </c>
+      <c r="E11" s="69" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="70"/>
+      <c r="D12" s="70"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="70"/>
+      <c r="D13" s="70"/>
+    </row>
+    <row r="14" spans="1:5" ht="15">
+      <c r="A14" s="71"/>
+      <c r="D14" s="70"/>
+    </row>
+    <row r="15" spans="1:5" ht="15">
+      <c r="A15" s="71"/>
+      <c r="D15" s="70"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="70"/>
+      <c r="D16" s="70"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="70"/>
+      <c r="D17" s="70"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCC0B984-9A61-41E7-AB4D-8DDFDCEEFE1E}">
+  <dimension ref="A1:H65"/>
+  <sheetViews>
+    <sheetView showGridLines="0" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:8" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:8" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:8" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:8" ht="27">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>162</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>163</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
       <c r="D12" s="29" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E12" s="30" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>68</v>
+        <v>26</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>45</v>
       </c>
       <c r="H12" s="21" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:8" ht="9.9" customHeight="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A13" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="46" t="s">
-[...15 lines deleted...]
-        <v>74</v>
+      <c r="B13" s="45" t="s">
+        <v>166</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>167</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>168</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>46</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>169</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>170</v>
       </c>
       <c r="H13" s="21" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="9.9" customHeight="1">
+    <row r="14" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A14" s="21" t="s">
-        <v>7</v>
-[...7 lines deleted...]
-      <c r="D14" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D14" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="F14" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>173</v>
+      </c>
+      <c r="D17" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>174</v>
+      </c>
+      <c r="F17" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="E14" s="49" t="s">
-[...39 lines deleted...]
-      <c r="A16" s="21" t="s">
+      <c r="G17" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>176</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>49</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="31" t="s">
+        <v>178</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B16" s="29" t="s">
-[...17 lines deleted...]
-      <c r="H16" s="21" t="s">
+      <c r="B20" s="29" t="s">
+        <v>179</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>180</v>
+      </c>
+      <c r="D20" s="29" t="s">
+        <v>181</v>
+      </c>
+      <c r="E20" s="30" t="s">
+        <v>182</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>184</v>
+      </c>
+      <c r="H20" s="21" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="17" spans="1:8" ht="9.9" customHeight="1">
-[...103 lines deleted...]
-    <row r="21" spans="1:8" ht="9.9" customHeight="1">
+    <row r="21" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A21" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...15 lines deleted...]
-        <v>34</v>
+      <c r="B21" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="49" t="s">
+        <v>171</v>
       </c>
       <c r="H21" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="9.9" customHeight="1">
+    <row r="22" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A22" s="21" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="B22" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>185</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="45" t="s">
         <v>35</v>
       </c>
-      <c r="C22" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="46" t="s">
+      <c r="F22" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>175</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="27">
+      <c r="A23" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="E22" s="46" t="s">
-[...21 lines deleted...]
-      <c r="G23" s="53"/>
+      <c r="B23" s="50"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="52"/>
       <c r="H23" s="27" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="9.9" customHeight="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A24" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B24" s="43" t="s">
-[...15 lines deleted...]
-        <v>25</v>
+      <c r="B24" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="E24" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>24</v>
       </c>
       <c r="H24" s="28" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="10" customFormat="1" ht="9.9" customHeight="1">
+    <row r="25" spans="1:8" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A25" s="21" t="s">
-        <v>26</v>
-[...17 lines deleted...]
-        <v>11</v>
+        <v>165</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>10</v>
       </c>
       <c r="H25" s="21" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="9.9" customHeight="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A26" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B26" s="29" t="s">
-        <v>92</v>
+        <v>190</v>
       </c>
       <c r="C26" s="30" t="s">
-        <v>93</v>
+        <v>191</v>
       </c>
       <c r="D26" s="29" t="s">
-        <v>94</v>
+        <v>192</v>
       </c>
       <c r="E26" s="30" t="s">
-        <v>95</v>
-[...5 lines deleted...]
-        <v>96</v>
+        <v>193</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>194</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>195</v>
       </c>
       <c r="H26" s="21" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="9.9" customHeight="1">
+    <row r="27" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A27" s="21" t="s">
-        <v>7</v>
-[...17 lines deleted...]
-        <v>98</v>
+        <v>6</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>51</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="F27" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>196</v>
       </c>
       <c r="H27" s="21" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="9.9" customHeight="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A28" s="21" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="B28" s="29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C28" s="30" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="D28" s="29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E28" s="30" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="F28" s="29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G28" s="31" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H28" s="21" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="9.9" customHeight="1">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A29" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>198</v>
+      </c>
+      <c r="D30" s="45" t="s">
+        <v>199</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>201</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>202</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B29" s="29" t="s">
-[...17 lines deleted...]
-      <c r="H29" s="21" t="s">
+      <c r="B33" s="29" t="s">
+        <v>205</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>207</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>208</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>209</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>210</v>
+      </c>
+      <c r="H33" s="21" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="9.9" customHeight="1">
-[...103 lines deleted...]
-    <row r="34" spans="1:8" ht="9.9" customHeight="1">
+    <row r="34" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A34" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B34" s="48" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="B34" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>204</v>
+      </c>
+      <c r="D34" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>211</v>
+      </c>
+      <c r="F34" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="49" t="s">
+        <v>10</v>
       </c>
       <c r="H34" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="9.9" customHeight="1">
+    <row r="35" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A35" s="21" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B35" s="29" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C35" s="30" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D35" s="29" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E35" s="30" t="s">
-        <v>49</v>
+        <v>203</v>
       </c>
       <c r="F35" s="29" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G35" s="31" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="H35" s="21" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:8" ht="9.9" customHeight="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A36" s="32" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-      <c r="G36" s="45"/>
+        <v>18</v>
+      </c>
+      <c r="B36" s="50"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="44"/>
       <c r="H36" s="33" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="9.9" customHeight="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A37" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B37" s="43" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="B37" s="42" t="s">
+        <v>212</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="42" t="s">
+        <v>213</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>10</v>
       </c>
       <c r="H37" s="28" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="38" spans="1:8" s="10" customFormat="1" ht="9.9" customHeight="1">
+    <row r="38" spans="1:8" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A38" s="21" t="s">
-        <v>26</v>
-[...17 lines deleted...]
-        <v>11</v>
+        <v>165</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>10</v>
       </c>
       <c r="H38" s="21" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" s="10" customFormat="1" ht="9.9" customHeight="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A39" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B39" s="46" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="B39" s="45" t="s">
+        <v>216</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="45" t="s">
+        <v>217</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>218</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
       </c>
       <c r="H39" s="21" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="9.9" customHeight="1">
+    <row r="40" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A40" s="21" t="s">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B40" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="C40" s="49" t="s">
-[...8 lines deleted...]
-      <c r="F40" s="48" t="s">
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>219</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>220</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="29" t="s">
         <v>53</v>
       </c>
-      <c r="G40" s="47" t="s">
-[...33 lines deleted...]
-      <c r="A42" s="21" t="s">
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>221</v>
+      </c>
+      <c r="G46" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B42" s="29" t="s">
-[...125 lines deleted...]
-    <row r="47" spans="1:8" ht="9.9" customHeight="1">
+    </row>
+    <row r="47" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A47" s="21" t="s">
         <v>1</v>
       </c>
-      <c r="B47" s="48" t="s">
-[...15 lines deleted...]
-        <v>11</v>
+      <c r="B47" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="49" t="s">
+        <v>10</v>
       </c>
       <c r="H47" s="21" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="48" spans="1:8" ht="9.9" customHeight="1">
+    <row r="48" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A48" s="34" t="s">
-        <v>40</v>
-[...17 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="B48" s="76" t="s">
+        <v>215</v>
+      </c>
+      <c r="C48" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="76" t="s">
+        <v>215</v>
+      </c>
+      <c r="E48" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="54" t="s">
+        <v>10</v>
       </c>
       <c r="H48" s="34" t="s">
-        <v>20</v>
-[...12 lines deleted...]
-    <row r="50" spans="1:8" ht="9.9" customHeight="1">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="35"/>
+      <c r="B49" s="36"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="38"/>
+      <c r="H49" s="39"/>
+    </row>
+    <row r="50" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A50" s="11" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
     </row>
-    <row r="51" spans="1:8" ht="9.9" customHeight="1">
+    <row r="51" spans="1:8" ht="9.9499999999999993" customHeight="1">
       <c r="A51" s="6" t="s">
-        <v>56</v>
+        <v>39</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
     </row>
-    <row r="52" spans="1:8" s="40" customFormat="1" ht="9.9" customHeight="1">
+    <row r="52" spans="1:8" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A52" s="11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B52" s="6"/>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
     </row>
-    <row r="53" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+    <row r="53" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A53" s="11" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A54" s="11" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A55" s="11" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A56" s="11" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A57" s="11" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A58" s="11"/>
     </row>
-    <row r="59" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+    <row r="59" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A59" s="6" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A60" s="6" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="61" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A61" s="11"/>
     </row>
-    <row r="62" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+    <row r="62" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A62" s="11" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="63" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A63" s="8"/>
       <c r="B63" s="5"/>
       <c r="C63" s="5"/>
       <c r="D63" s="5"/>
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
     </row>
-    <row r="64" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+    <row r="64" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A64" s="8"/>
       <c r="B64" s="5"/>
       <c r="C64" s="5"/>
       <c r="D64" s="5"/>
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
     </row>
-    <row r="65" spans="1:8" s="6" customFormat="1" ht="9.9" customHeight="1">
+    <row r="65" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
       <c r="A65" s="8"/>
       <c r="B65" s="5"/>
       <c r="C65" s="5"/>
       <c r="D65" s="5"/>
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1"/>
-[...8 lines deleted...]
-  </ignoredErrors>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="A1:E17"/>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{56C0AF9A-B82F-45E3-AF9D-324F19279E4A}">
+  <dimension ref="A1:J62"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.5" defaultRowHeight="13"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
   <cols>
-    <col min="1" max="1" width="7.75" style="58" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="10.5" style="58"/>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-[...3 lines deleted...]
-      <c r="D1" s="57" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>228</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>229</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>230</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>233</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>234</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>232</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>184</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>197</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>235</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="48" t="s">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="59" t="s">
+      <c r="D14" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="F14" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="49" t="s">
+        <v>237</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>238</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>240</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="D18" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E18" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>243</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="D19" s="29" t="s">
+        <v>245</v>
+      </c>
+      <c r="E19" s="30" t="s">
+        <v>246</v>
+      </c>
+      <c r="F19" s="29" t="s">
+        <v>183</v>
+      </c>
+      <c r="G19" s="31" t="s">
+        <v>247</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>185</v>
+      </c>
+      <c r="D20" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="F20" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="49" t="s">
+        <v>237</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>248</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="30" customHeight="1">
+      <c r="A22" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>249</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="E23" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="42" t="s">
+        <v>251</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>252</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="D25" s="29" t="s">
+        <v>254</v>
+      </c>
+      <c r="E25" s="30" t="s">
+        <v>255</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>194</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>256</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>257</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="F26" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G26" s="49" t="s">
+        <v>259</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>261</v>
+      </c>
+      <c r="D28" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="E28" s="45" t="s">
+        <v>263</v>
+      </c>
+      <c r="F28" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>265</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>206</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>266</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="50"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>267</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="E35" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="42" t="s">
+        <v>214</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>269</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="45" t="s">
+        <v>270</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>272</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="45" t="s">
+        <v>273</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>274</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>275</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>276</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="C45" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="76" t="s">
+        <v>215</v>
+      </c>
+      <c r="E45" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="77" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="35"/>
+      <c r="B46" s="36"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="38"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B47" s="6"/>
+      <c r="C47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6"/>
+      <c r="F47" s="6"/>
+      <c r="G47" s="6"/>
+      <c r="H47" s="6"/>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="6"/>
+      <c r="C48" s="6"/>
+      <c r="D48" s="6"/>
+      <c r="E48" s="6"/>
+      <c r="F48" s="6"/>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:8" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="6"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6"/>
+      <c r="F49" s="6"/>
+      <c r="G49" s="6"/>
+      <c r="H49" s="6"/>
+    </row>
+    <row r="50" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11"/>
+    </row>
+    <row r="56" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="6" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11"/>
+    </row>
+    <row r="59" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="8"/>
+      <c r="B60" s="5"/>
+      <c r="C60" s="5"/>
+      <c r="D60" s="5"/>
+      <c r="E60" s="5"/>
+      <c r="F60" s="5"/>
+      <c r="G60" s="5"/>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="8"/>
+      <c r="B61" s="5"/>
+      <c r="C61" s="5"/>
+      <c r="D61" s="5"/>
+      <c r="E61" s="5"/>
+      <c r="F61" s="5"/>
+      <c r="G61" s="5"/>
+      <c r="H61" s="5"/>
+    </row>
+    <row r="62" spans="1:8" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="8"/>
+      <c r="B62" s="5"/>
+      <c r="C62" s="5"/>
+      <c r="D62" s="5"/>
+      <c r="E62" s="5"/>
+      <c r="F62" s="5"/>
+      <c r="G62" s="5"/>
+      <c r="H62" s="5"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E14591B-48EA-4E89-A927-47E1ABBA007D}">
+  <dimension ref="A1:O62"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:9" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:9" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:9" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="59" t="s">
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="61" t="s">
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:9" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>284</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>285</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>93</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+    </row>
+    <row r="12" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="78" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="C12" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="E12" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="F12" s="5" t="s">
+        <v>176</v>
+      </c>
+      <c r="G12" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="78" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>203</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="78" t="s">
+        <v>292</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="78" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>104</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="E20" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="78" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="30" customHeight="1">
+      <c r="A23" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="50"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>296</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>297</v>
+      </c>
+      <c r="E24" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="42" t="s">
+        <v>298</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>299</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>300</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>254</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>301</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>302</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>303</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>304</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>305</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>263</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>260</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>263</v>
+      </c>
+      <c r="F28" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>306</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D30" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>307</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>244</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>308</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>264</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>310</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="F34" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="50"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>311</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="42" t="s">
+        <v>312</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="42" t="s">
+        <v>313</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="72"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>314</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="45" t="s">
+        <v>315</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>316</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="45" t="s">
+        <v>146</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B40" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>317</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>317</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>216</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="G46" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C48" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="75" t="s">
+        <v>37</v>
+      </c>
+      <c r="E48" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:7" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="35"/>
+      <c r="B49" s="36"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="38"/>
+    </row>
+    <row r="50" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="11" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11"/>
+    </row>
+    <row r="59" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11"/>
+    </row>
+    <row r="62" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A1EF3508-0414-4B4D-9F8C-72EB72620B7D}">
+  <dimension ref="A1:O65"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>323</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>232</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>325</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>326</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>327</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>328</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>329</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="D17" s="45" t="s">
         <v>126</v>
       </c>
-      <c r="B3" s="62" t="s">
+      <c r="E17" s="45" t="s">
+        <v>330</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>238</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>332</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>330</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>241</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>333</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>334</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>335</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>336</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>337</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>338</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>237</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>331</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="30" customHeight="1">
+      <c r="A24" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="50"/>
+      <c r="C24" s="51"/>
+      <c r="D24" s="50"/>
+      <c r="E24" s="51"/>
+      <c r="F24" s="50"/>
+      <c r="G24" s="52"/>
+      <c r="H24" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B25" s="42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D25" s="42" t="s">
+        <v>339</v>
+      </c>
+      <c r="E25" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F25" s="42" t="s">
+        <v>335</v>
+      </c>
+      <c r="G25" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H25" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D27" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>230</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>340</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>341</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>342</v>
+      </c>
+      <c r="F28" s="47" t="s">
+        <v>343</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>344</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>345</v>
+      </c>
+      <c r="F29" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>346</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B31" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="C31" s="45" t="s">
+        <v>348</v>
+      </c>
+      <c r="D31" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="E31" s="45" t="s">
+        <v>349</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>107</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D32" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>350</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>351</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>352</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>353</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>354</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>346</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="50"/>
+      <c r="C38" s="43"/>
+      <c r="D38" s="50"/>
+      <c r="E38" s="43"/>
+      <c r="F38" s="50"/>
+      <c r="G38" s="44"/>
+      <c r="H38" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B39" s="42" t="s">
+        <v>355</v>
+      </c>
+      <c r="C39" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="42" t="s">
+        <v>356</v>
+      </c>
+      <c r="E39" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="42" t="s">
+        <v>357</v>
+      </c>
+      <c r="G39" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I39" s="72"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B42" s="47" t="s">
+        <v>358</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="47" t="s">
+        <v>359</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="47" t="s">
+        <v>272</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>317</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B49" s="29" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="29" t="s">
+        <v>360</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>361</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="75" t="s">
+        <v>215</v>
+      </c>
+      <c r="E51" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="35"/>
+      <c r="B52" s="36"/>
+      <c r="C52" s="37"/>
+      <c r="D52" s="36"/>
+      <c r="E52" s="37"/>
+      <c r="F52" s="36"/>
+      <c r="G52" s="38"/>
+    </row>
+    <row r="53" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="11" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11"/>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ECEBBF26-17A4-49B5-84E4-2E78742ABF78}">
+  <dimension ref="A1:O68"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>366</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>367</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>368</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>325</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>369</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>370</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>371</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>372</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>238</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>171</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>242</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>373</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>374</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>375</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>376</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>377</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>208</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>378</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>379</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>330</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="30" customHeight="1">
+      <c r="A25" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="50"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>380</v>
+      </c>
+      <c r="C26" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>381</v>
+      </c>
+      <c r="E26" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>382</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>383</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>345</v>
+      </c>
+      <c r="F28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>162</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>385</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>386</v>
+      </c>
+      <c r="F29" s="47" t="s">
+        <v>387</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>388</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>48</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>99</v>
+      </c>
+      <c r="F30" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>389</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>347</v>
+      </c>
+      <c r="C32" s="45" t="s">
+        <v>263</v>
+      </c>
+      <c r="D32" s="45" t="s">
+        <v>337</v>
+      </c>
+      <c r="E32" s="45" t="s">
+        <v>390</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>391</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B33" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G36" s="31" t="s">
+        <v>185</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>392</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>393</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>394</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>395</v>
+      </c>
+      <c r="F37" s="29" t="s">
+        <v>396</v>
+      </c>
+      <c r="G37" s="31" t="s">
+        <v>395</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F38" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="31" t="s">
+        <v>185</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="50"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="50"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="50"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>397</v>
+      </c>
+      <c r="C41" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>398</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>399</v>
+      </c>
+      <c r="G41" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="72"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>400</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>358</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="47" t="s">
+        <v>401</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>219</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G46" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>317</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="45" t="s">
+        <v>271</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>292</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="29" t="s">
+        <v>403</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="29" t="s">
+        <v>404</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>405</v>
+      </c>
+      <c r="G52" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I52" s="72"/>
+    </row>
+    <row r="53" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="G53" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I53" s="72"/>
+    </row>
+    <row r="54" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B54" s="74" t="s">
+        <v>10</v>
+      </c>
+      <c r="C54" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="75" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" s="72"/>
+    </row>
+    <row r="55" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="35"/>
+      <c r="B55" s="36"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="36"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="36"/>
+      <c r="G55" s="38"/>
+    </row>
+    <row r="56" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="11" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A66" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A67" s="11"/>
+    </row>
+    <row r="68" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A68" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{545E233A-2A4F-4175-AE15-225434DC380C}">
+  <dimension ref="A1:O59"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>394</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>410</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>411</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>166</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>412</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>368</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>413</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>114</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>288</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E13" s="45" t="s">
         <v>127</v>
       </c>
-      <c r="C3" s="63"/>
-[...18 lines deleted...]
-      <c r="E4" s="65" t="s">
+      <c r="F13" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>259</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>414</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>415</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>416</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>417</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>306</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>258</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>237</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>418</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>181</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>419</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>377</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>420</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>262</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>421</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>127</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>422</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="30" customHeight="1">
+      <c r="A22" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B22" s="50"/>
+      <c r="C22" s="51"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="51"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="52"/>
+      <c r="H22" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B23" s="42" t="s">
+        <v>423</v>
+      </c>
+      <c r="C23" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D23" s="42" t="s">
+        <v>250</v>
+      </c>
+      <c r="E23" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F23" s="42" t="s">
+        <v>424</v>
+      </c>
+      <c r="G23" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H23" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="45" t="s">
+        <v>425</v>
+      </c>
+      <c r="C24" s="45" t="s">
+        <v>426</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>427</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>340</v>
+      </c>
+      <c r="F24" s="45" t="s">
+        <v>428</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="H24" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="D25" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="E25" s="30" t="s">
+        <v>258</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>201</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G26" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>337</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>429</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>378</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>430</v>
+      </c>
+      <c r="F27" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>431</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G30" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>432</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>433</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>434</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>435</v>
+      </c>
+      <c r="F31" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="G31" s="46" t="s">
+        <v>244</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>211</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B34" s="50"/>
+      <c r="C34" s="43"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="43"/>
+      <c r="F34" s="50"/>
+      <c r="G34" s="44"/>
+      <c r="H34" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="42" t="s">
+        <v>436</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="42" t="s">
+        <v>437</v>
+      </c>
+      <c r="E35" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" s="42" t="s">
+        <v>438</v>
+      </c>
+      <c r="G35" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I35" s="72"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="45" t="s">
+        <v>439</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D36" s="45" t="s">
+        <v>440</v>
+      </c>
+      <c r="E36" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="G36" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" s="45" t="s">
+        <v>146</v>
+      </c>
+      <c r="C37" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B38" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>441</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>442</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G39" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G40" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>215</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>443</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>444</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>361</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B45" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="75" t="s">
+        <v>147</v>
+      </c>
+      <c r="E45" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="75" t="s">
+        <v>27</v>
+      </c>
+      <c r="G45" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="35"/>
+      <c r="B46" s="36"/>
+      <c r="C46" s="37"/>
+      <c r="D46" s="36"/>
+      <c r="E46" s="37"/>
+      <c r="F46" s="36"/>
+      <c r="G46" s="38"/>
+    </row>
+    <row r="47" spans="1:15" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="48" spans="1:15" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="50" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="51" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="52" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="53" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="54" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11"/>
+    </row>
+    <row r="56" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="57" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="58" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11"/>
+    </row>
+    <row r="59" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6099D0AE-1CB6-4B49-BA99-596DCB0EFD3C}">
+  <dimension ref="A1:O68"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>449</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>385</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>166</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>325</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>421</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>411</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>412</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>260</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>451</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>346</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>177</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>452</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>453</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>239</v>
+      </c>
+      <c r="E18" s="30" t="s">
         <v>132</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="68" t="s">
+      <c r="F18" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>454</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>258</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>108</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>374</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>156</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>237</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>177</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B22" s="29" t="s">
+        <v>455</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>245</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>351</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>256</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A23" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>30</v>
+      </c>
+      <c r="E23" s="45" t="s">
+        <v>457</v>
+      </c>
+      <c r="F23" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H23" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23" s="72"/>
+    </row>
+    <row r="24" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E24" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G24" s="31" t="s">
         <v>134</v>
       </c>
-      <c r="C5" s="66"/>
-[...53 lines deleted...]
-      <c r="A9" s="67" t="s">
+      <c r="H24" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="30" customHeight="1">
+      <c r="A25" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="50"/>
+      <c r="C25" s="51"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="52"/>
+      <c r="H25" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B26" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="C26" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D26" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="E26" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F26" s="42" t="s">
+        <v>112</v>
+      </c>
+      <c r="G26" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B27" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="D27" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="45" t="s">
+        <v>203</v>
+      </c>
+      <c r="F27" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F28" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B29" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="D29" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E29" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="F29" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G29" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B30" s="47" t="s">
+        <v>392</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>384</v>
+      </c>
+      <c r="D30" s="47" t="s">
+        <v>434</v>
+      </c>
+      <c r="E30" s="48" t="s">
+        <v>460</v>
+      </c>
+      <c r="F30" s="47" t="s">
+        <v>461</v>
+      </c>
+      <c r="G30" s="49" t="s">
+        <v>462</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>185</v>
+      </c>
+      <c r="D31" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="E31" s="30" t="s">
+        <v>238</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G31" s="31" t="s">
+        <v>259</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B32" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="D32" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E32" s="45" t="s">
+        <v>189</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>463</v>
+      </c>
+      <c r="D33" s="47" t="s">
+        <v>337</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>430</v>
+      </c>
+      <c r="F33" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G33" s="31" t="s">
+        <v>454</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>189</v>
+      </c>
+      <c r="F35" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" s="30" t="s">
+        <v>204</v>
+      </c>
+      <c r="F36" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H36" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>464</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>342</v>
+      </c>
+      <c r="D37" s="29" t="s">
+        <v>352</v>
+      </c>
+      <c r="E37" s="30" t="s">
+        <v>465</v>
+      </c>
+      <c r="F37" s="45" t="s">
+        <v>396</v>
+      </c>
+      <c r="G37" s="46" t="s">
+        <v>351</v>
+      </c>
+      <c r="H37" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I37" s="72"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>431</v>
+      </c>
+      <c r="D38" s="29" t="s">
+        <v>126</v>
+      </c>
+      <c r="E38" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G38" s="46" t="s">
+        <v>454</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D39" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B40" s="50"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="50"/>
+      <c r="E40" s="43"/>
+      <c r="F40" s="50"/>
+      <c r="G40" s="44"/>
+      <c r="H40" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B41" s="42" t="s">
+        <v>466</v>
+      </c>
+      <c r="C41" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="42" t="s">
+        <v>467</v>
+      </c>
+      <c r="E41" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="42" t="s">
+        <v>405</v>
+      </c>
+      <c r="G41" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I41" s="72"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="B44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>324</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>468</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="29" t="s">
+        <v>314</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>148</v>
+      </c>
+      <c r="G45" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G46" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B48" s="29" t="s">
+        <v>469</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="45" t="s">
+        <v>442</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G48" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="C49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" s="45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G49" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H49" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I49" s="72"/>
+    </row>
+    <row r="50" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B50" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G50" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H50" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I50" s="72"/>
+    </row>
+    <row r="51" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G51" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H51" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I51" s="72"/>
+    </row>
+    <row r="52" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B52" s="29" t="s">
+        <v>470</v>
+      </c>
+      <c r="C52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="29" t="s">
+        <v>471</v>
+      </c>
+      <c r="E52" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>472</v>
+      </c>
+      <c r="G52" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H52" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I52" s="72"/>
+    </row>
+    <row r="53" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B53" s="29" t="s">
         <v>147</v>
       </c>
-      <c r="B9" s="68" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="67" t="s">
+      <c r="C53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" s="29" t="s">
         <v>147</v>
       </c>
-      <c r="E9" s="68" t="s">
-[...14 lines deleted...]
-      <c r="E10" s="65" t="s">
+      <c r="E53" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G53" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H53" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I53" s="72"/>
+    </row>
+    <row r="54" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B54" s="77" t="s">
+        <v>215</v>
+      </c>
+      <c r="C54" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="77" t="s">
+        <v>37</v>
+      </c>
+      <c r="E54" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="G54" s="79" t="s">
+        <v>10</v>
+      </c>
+      <c r="H54" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I54" s="72"/>
+    </row>
+    <row r="55" spans="1:9" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="35"/>
+      <c r="B55" s="36"/>
+      <c r="C55" s="37"/>
+      <c r="D55" s="36"/>
+      <c r="E55" s="37"/>
+      <c r="F55" s="36"/>
+      <c r="G55" s="38"/>
+    </row>
+    <row r="56" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="11" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A63" s="11" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A64" s="11"/>
+    </row>
+    <row r="65" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A65" s="6" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="66" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A66" s="6" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="67" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A67" s="11"/>
+    </row>
+    <row r="68" spans="1:1" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A68" s="11" t="s">
+        <v>155</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{181DB69E-B802-4730-A496-1C44AE2EE954}">
+  <dimension ref="A1:O62"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="9"/>
+  <cols>
+    <col min="1" max="1" width="18.625" style="8" customWidth="1"/>
+    <col min="2" max="7" width="9.625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="18.625" style="5" customWidth="1"/>
+    <col min="9" max="16384" width="10.625" style="5"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1">
+      <c r="A1" s="1" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1">
+      <c r="A2" s="3" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+    </row>
+    <row r="4" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B4" s="5"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="5"/>
+    </row>
+    <row r="5" spans="1:10" s="7" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A5" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="5"/>
+      <c r="C5" s="5"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="5"/>
+    </row>
+    <row r="6" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A6" s="5"/>
+    </row>
+    <row r="7" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A7" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="14"/>
+      <c r="D7" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="14"/>
+      <c r="F7" s="15" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A8" s="17"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="E8" s="19"/>
+      <c r="F8" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="19"/>
+      <c r="H8" s="21"/>
+    </row>
+    <row r="9" spans="1:10" s="9" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A9" s="22"/>
+      <c r="B9" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="G9" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="H9" s="25"/>
+    </row>
+    <row r="10" spans="1:10" ht="20.100000000000001" customHeight="1">
+      <c r="A10" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="72"/>
+    </row>
+    <row r="11" spans="1:10" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="42" t="s">
+        <v>434</v>
+      </c>
+      <c r="C11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="42" t="s">
+        <v>231</v>
+      </c>
+      <c r="E11" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="G11" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73"/>
+    </row>
+    <row r="12" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="H12" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I12" s="72"/>
+    </row>
+    <row r="13" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A13" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="C13" s="45" t="s">
+        <v>479</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" s="45" t="s">
+        <v>480</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>305</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>481</v>
+      </c>
+      <c r="H13" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I13" s="72"/>
+    </row>
+    <row r="14" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A14" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="46" t="s">
+        <v>198</v>
+      </c>
+      <c r="H14" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I14" s="72"/>
+    </row>
+    <row r="15" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A15" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="46" t="s">
+        <v>431</v>
+      </c>
+      <c r="H15" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I15" s="72"/>
+    </row>
+    <row r="16" spans="1:10" ht="9.9499999999999993" customHeight="1">
+      <c r="A16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>174</v>
+      </c>
+      <c r="D16" s="47" t="s">
+        <v>156</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>171</v>
+      </c>
+      <c r="F16" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>482</v>
+      </c>
+      <c r="H16" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I16" s="72"/>
+    </row>
+    <row r="17" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I17" s="72"/>
+    </row>
+    <row r="18" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A18" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="31" t="s">
+        <v>431</v>
+      </c>
+      <c r="H18" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I18" s="72"/>
+    </row>
+    <row r="19" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>156</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>242</v>
+      </c>
+      <c r="D19" s="45" t="s">
+        <v>126</v>
+      </c>
+      <c r="E19" s="45" t="s">
+        <v>242</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="46" t="s">
+        <v>482</v>
+      </c>
+      <c r="H19" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I19" s="72"/>
+    </row>
+    <row r="20" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A20" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>303</v>
+      </c>
+      <c r="D20" s="45" t="s">
+        <v>293</v>
+      </c>
+      <c r="E20" s="45" t="s">
+        <v>433</v>
+      </c>
+      <c r="F20" s="29" t="s">
+        <v>347</v>
+      </c>
+      <c r="G20" s="31" t="s">
+        <v>483</v>
+      </c>
+      <c r="H20" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="72"/>
+    </row>
+    <row r="21" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A21" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="D21" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F21" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="31" t="s">
+        <v>484</v>
+      </c>
+      <c r="H21" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I21" s="72"/>
+    </row>
+    <row r="22" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A22" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B22" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C22" s="45" t="s">
+        <v>185</v>
+      </c>
+      <c r="D22" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="E22" s="45" t="s">
+        <v>236</v>
+      </c>
+      <c r="F22" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G22" s="31" t="s">
+        <v>484</v>
+      </c>
+      <c r="H22" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I22" s="72"/>
+    </row>
+    <row r="23" spans="1:9" ht="30" customHeight="1">
+      <c r="A23" s="26" t="s">
+        <v>32</v>
+      </c>
+      <c r="B23" s="50"/>
+      <c r="C23" s="51"/>
+      <c r="D23" s="50"/>
+      <c r="E23" s="51"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="52"/>
+      <c r="H23" s="27" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A24" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="42" t="s">
+        <v>485</v>
+      </c>
+      <c r="C24" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="42" t="s">
+        <v>486</v>
+      </c>
+      <c r="E24" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="F24" s="42" t="s">
+        <v>487</v>
+      </c>
+      <c r="G24" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="H24" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I24" s="72"/>
+    </row>
+    <row r="25" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A25" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H25" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I25" s="72"/>
+    </row>
+    <row r="26" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A26" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>488</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>342</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>489</v>
+      </c>
+      <c r="E26" s="30" t="s">
+        <v>460</v>
+      </c>
+      <c r="F26" s="45" t="s">
+        <v>309</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>479</v>
+      </c>
+      <c r="H26" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I26" s="72"/>
+    </row>
+    <row r="27" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A27" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>126</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>127</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>236</v>
+      </c>
+      <c r="F27" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>196</v>
+      </c>
+      <c r="H27" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I27" s="72"/>
+    </row>
+    <row r="28" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B28" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="C28" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>189</v>
+      </c>
+      <c r="F28" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H28" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I28" s="72"/>
+    </row>
+    <row r="29" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A29" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="D29" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="E29" s="30" t="s">
+        <v>201</v>
+      </c>
+      <c r="F29" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="31" t="s">
+        <v>484</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I29" s="72"/>
+    </row>
+    <row r="30" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A30" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>211</v>
+      </c>
+      <c r="D30" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E30" s="45" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G30" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H30" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I30" s="72"/>
+    </row>
+    <row r="31" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="C31" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="31" t="s">
+        <v>10</v>
+      </c>
+      <c r="H31" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I31" s="72"/>
+    </row>
+    <row r="32" spans="1:9" ht="9.9499999999999993" customHeight="1">
+      <c r="A32" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>203</v>
+      </c>
+      <c r="D32" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="F32" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G32" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H32" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I32" s="72"/>
+    </row>
+    <row r="33" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A33" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>490</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>456</v>
+      </c>
+      <c r="D33" s="29" t="s">
+        <v>491</v>
+      </c>
+      <c r="E33" s="30" t="s">
+        <v>492</v>
+      </c>
+      <c r="F33" s="45" t="s">
+        <v>493</v>
+      </c>
+      <c r="G33" s="46" t="s">
+        <v>494</v>
+      </c>
+      <c r="H33" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I33" s="72"/>
+    </row>
+    <row r="34" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A34" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F34" s="45" t="s">
+        <v>28</v>
+      </c>
+      <c r="G34" s="46" t="s">
+        <v>196</v>
+      </c>
+      <c r="H34" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I34" s="72"/>
+    </row>
+    <row r="35" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A35" s="21" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="E35" s="30" t="s">
+        <v>236</v>
+      </c>
+      <c r="F35" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="G35" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="H35" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" s="72"/>
+    </row>
+    <row r="36" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A36" s="32" t="s">
+        <v>18</v>
+      </c>
+      <c r="B36" s="50"/>
+      <c r="C36" s="43"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="43"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="44"/>
+      <c r="H36" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="I36" s="72"/>
+    </row>
+    <row r="37" spans="1:15" s="10" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B37" s="42" t="s">
+        <v>495</v>
+      </c>
+      <c r="C37" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D37" s="42" t="s">
+        <v>496</v>
+      </c>
+      <c r="E37" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" s="42" t="s">
+        <v>497</v>
+      </c>
+      <c r="G37" s="44" t="s">
+        <v>10</v>
+      </c>
+      <c r="H37" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="I37" s="72"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+    </row>
+    <row r="38" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A38" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="B38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="C38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H38" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="I38" s="72"/>
+    </row>
+    <row r="39" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A39" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>498</v>
+      </c>
+      <c r="C39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" s="45" t="s">
+        <v>443</v>
+      </c>
+      <c r="E39" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" s="45" t="s">
+        <v>499</v>
+      </c>
+      <c r="G39" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H39" s="21" t="s">
+        <v>2</v>
+      </c>
+      <c r="I39" s="72"/>
+    </row>
+    <row r="40" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A40" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" s="47" t="s">
+        <v>222</v>
+      </c>
+      <c r="E40" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" s="47" t="s">
+        <v>215</v>
+      </c>
+      <c r="G40" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H40" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="I40" s="72"/>
+    </row>
+    <row r="41" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A41" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D41" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H41" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="I41" s="72"/>
+    </row>
+    <row r="42" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A42" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>402</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="29" t="s">
+        <v>500</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>10</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>5</v>
+      </c>
+      <c r="I42" s="72"/>
+    </row>
+    <row r="43" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A43" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" s="45" t="s">
+        <v>147</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H43" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="I43" s="72"/>
+    </row>
+    <row r="44" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A44" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G44" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H44" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="I44" s="72"/>
+    </row>
+    <row r="45" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A45" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="C45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D45" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" s="45" t="s">
+        <v>10</v>
+      </c>
+      <c r="G45" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H45" s="21" t="s">
+        <v>4</v>
+      </c>
+      <c r="I45" s="72"/>
+    </row>
+    <row r="46" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A46" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>358</v>
+      </c>
+      <c r="C46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D46" s="29" t="s">
+        <v>359</v>
+      </c>
+      <c r="E46" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" s="45" t="s">
         <v>152</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="70" t="s">
+      <c r="G46" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H46" s="21" t="s">
+        <v>3</v>
+      </c>
+      <c r="I46" s="72"/>
+    </row>
+    <row r="47" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A47" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" s="29" t="s">
+        <v>222</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G47" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="H47" s="21" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47" s="72"/>
+    </row>
+    <row r="48" spans="1:15" ht="9.9499999999999993" customHeight="1">
+      <c r="A48" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B48" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="C48" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D48" s="75" t="s">
+        <v>147</v>
+      </c>
+      <c r="E48" s="53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="G48" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="H48" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I48" s="72"/>
+    </row>
+    <row r="49" spans="1:7" s="39" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A49" s="35"/>
+      <c r="B49" s="36"/>
+      <c r="C49" s="37"/>
+      <c r="D49" s="36"/>
+      <c r="E49" s="37"/>
+      <c r="F49" s="36"/>
+      <c r="G49" s="38"/>
+    </row>
+    <row r="50" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A50" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A51" s="6" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A52" s="11" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A53" s="11" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A55" s="11" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A56" s="11" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A57" s="11" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A58" s="11"/>
+    </row>
+    <row r="59" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A59" s="6" t="s">
         <v>153</v>
       </c>
-      <c r="B11" s="71" t="s">
+    </row>
+    <row r="60" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A60" s="6" t="s">
         <v>154</v>
       </c>
-      <c r="C11" s="66"/>
-[...3 lines deleted...]
-      <c r="E11" s="71" t="s">
+    </row>
+    <row r="61" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A61" s="11"/>
+    </row>
+    <row r="62" spans="1:7" s="6" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A62" s="11" t="s">
         <v>155</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="D17" s="72"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>te585</vt:lpstr>
+    <vt:vector size="17" baseType="lpstr">
+      <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>2022</vt:lpstr>
+      <vt:lpstr>2021</vt:lpstr>
+      <vt:lpstr>2020</vt:lpstr>
+      <vt:lpstr>2019</vt:lpstr>
+      <vt:lpstr>2018</vt:lpstr>
+      <vt:lpstr>2017</vt:lpstr>
+      <vt:lpstr>2016</vt:lpstr>
+      <vt:lpstr>2015</vt:lpstr>
+      <vt:lpstr>2014</vt:lpstr>
+      <vt:lpstr>2013</vt:lpstr>
+      <vt:lpstr>2012</vt:lpstr>
+      <vt:lpstr>2011</vt:lpstr>
+      <vt:lpstr>2010</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
-      <vt:lpstr>'te585'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'2024'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CIEF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>