--- v0 (2025-12-05)
+++ v1 (2026-07-07)
@@ -4,51 +4,51 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10518" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="4139"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F13B8C" w:rsidRPr="004A0F2D" w14:paraId="7192F327" w14:textId="77777777" w:rsidTr="003F6174">
         <w:trPr>
           <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A1E1DD" w14:textId="0FE2C292" w:rsidR="00F13B8C" w:rsidRPr="00AA545D" w:rsidRDefault="003F6174" w:rsidP="00CF0E0C">
             <w:pPr>
               <w:pStyle w:val="TM1"/>
@@ -839,51 +839,51 @@
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">cette </w:t>
       </w:r>
       <w:r w:rsidRPr="00330E84">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>adresse</w:t>
       </w:r>
       <w:r w:rsidR="00BF5301">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67158616" w14:textId="5A037D17" w:rsidR="00741618" w:rsidRPr="00BB7AEF" w:rsidRDefault="00330E84" w:rsidP="00BB7AEF">
+    <w:p w14:paraId="67158616" w14:textId="4560108D" w:rsidR="00741618" w:rsidRPr="00BB7AEF" w:rsidRDefault="00330E84" w:rsidP="00BB7AEF">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Service de </w:t>
       </w:r>
       <w:r w:rsidR="00711F3A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
@@ -952,78 +952,60 @@
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fribourg.</w:t>
       </w:r>
       <w:r w:rsidR="009002A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="000128B4" w:rsidRPr="00E86F99">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">jusqu’au </w:t>
       </w:r>
-      <w:r w:rsidR="00447791">
+      <w:r w:rsidR="007932A9" w:rsidRPr="007932A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>28 février</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t>30 août 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007932A9">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58E6D8EE" w14:textId="77777777" w:rsidR="000128B4" w:rsidRPr="007D4F61" w:rsidRDefault="000128B4" w:rsidP="00741618">
       <w:pPr>
         <w:pStyle w:val="05objet"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6150"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:ind w:right="43"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1181,65 +1163,56 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>organis</w:t>
       </w:r>
       <w:r w:rsidRPr="007D4F61">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ation) responsables du projet </w:t>
       </w:r>
       <w:r w:rsidR="00EF0991">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="007D4F61">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>pour</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> cette année</w:t>
+        <w:t>pour cette année</w:t>
       </w:r>
       <w:r w:rsidR="00BF5301">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
@@ -2098,157 +2071,188 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>pour</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> des </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>enfant</w:t>
       </w:r>
       <w:r w:rsidR="00BB7AEF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s ?</w:t>
       </w:r>
       <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A30118">
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">des </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000128B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">jeunes, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A30118">
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">des </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000128B4">
+        <w:t xml:space="preserve">jeunes, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>adultes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A30118">
+        <w:t xml:space="preserve">des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">, des </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000128B4">
+        <w:t>adultes</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>personnes âgées</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A30118">
+        <w:t xml:space="preserve">, des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> ? des</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000128B4">
+        <w:t>personnes âgées</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> groupe mélangé</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> ? </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>s ?</w:t>
+        <w:t>des</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000128B4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> groupe mélangé</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30118">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A30118">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> ?</w:t>
       </w:r>
       <w:r w:rsidRPr="000128B4">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec et sans handicap</w:t>
       </w:r>
       <w:r w:rsidR="00A30118">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> ?)</w:t>
       </w:r>
       <w:r w:rsidR="00BB7AEF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3716,83 +3720,83 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A30118">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Dans le budget vous devez écrire combien votre projet va coûter.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A30118" w:rsidRPr="00A30118" w:rsidSect="00E61FBF">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="851" w:left="1418" w:header="709" w:footer="284" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="647FB02D" w14:textId="77777777" w:rsidR="002A7698" w:rsidRDefault="002A7698" w:rsidP="00E63DC6">
+    <w:p w14:paraId="3A893C04" w14:textId="77777777" w:rsidR="00A071A9" w:rsidRDefault="00A071A9" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AD03E9F" w14:textId="77777777" w:rsidR="002A7698" w:rsidRDefault="002A7698" w:rsidP="00E63DC6">
+    <w:p w14:paraId="76D72BE9" w14:textId="77777777" w:rsidR="00A071A9" w:rsidRDefault="00A071A9" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="369F2A4A" w14:textId="77777777" w:rsidR="002A7698" w:rsidRDefault="002A7698">
+    <w:p w14:paraId="5497174F" w14:textId="77777777" w:rsidR="00A071A9" w:rsidRDefault="00A071A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3814,62 +3818,61 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C6007DC" w14:textId="77777777" w:rsidR="0067706A" w:rsidRPr="003E0C17" w:rsidRDefault="0067706A" w:rsidP="00DD34A5">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
     </w:pPr>
     <w:r w:rsidRPr="003E0C17">
       <w:t>—</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B1A85FA" w14:textId="77777777" w:rsidR="0067706A" w:rsidRPr="003E0C17" w:rsidRDefault="0067706A" w:rsidP="00DD34A5">
     <w:pPr>
       <w:pStyle w:val="01entteetbasdepage"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4818"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003E0C17">
       <w:t xml:space="preserve">Direction de la santé et des affaires sociales </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
@@ -3893,83 +3896,83 @@
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t xml:space="preserve">Direktion für Gesundheit und Soziales </w:t>
     </w:r>
     <w:r w:rsidRPr="003E0C17">
       <w:rPr>
         <w:b/>
         <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:t>GSD</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="59AF6614" w14:textId="09B192F9" w:rsidR="0067706A" w:rsidRPr="00DD34A5" w:rsidRDefault="0067706A" w:rsidP="00DD34A5">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:lang w:val="de-CH"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7211B7D5" w14:textId="77777777" w:rsidR="002A7698" w:rsidRDefault="002A7698" w:rsidP="00E63DC6">
+    <w:p w14:paraId="39CB5E14" w14:textId="77777777" w:rsidR="00A071A9" w:rsidRDefault="00A071A9" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51C4BA9A" w14:textId="77777777" w:rsidR="002A7698" w:rsidRDefault="002A7698" w:rsidP="00E63DC6">
+    <w:p w14:paraId="70F90208" w14:textId="77777777" w:rsidR="00A071A9" w:rsidRDefault="00A071A9" w:rsidP="00E63DC6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01C6C3DC" w14:textId="77777777" w:rsidR="002A7698" w:rsidRDefault="002A7698">
+    <w:p w14:paraId="0EA08CC6" w14:textId="77777777" w:rsidR="00A071A9" w:rsidRDefault="00A071A9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16236353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19BED084"/>
     <w:lvl w:ilvl="0" w:tplc="C6FE838C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5442,51 +5445,51 @@
   <w:num w:numId="16" w16cid:durableId="1820729273">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="612711383">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="312830300">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="720250102">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1554077672">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="666638089">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1956250569">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:styleLockTheme/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -5499,50 +5502,51 @@
   <w:rsids>
     <w:rsidRoot w:val="00F13B8C"/>
     <w:rsid w:val="00000E63"/>
     <w:rsid w:val="00001421"/>
     <w:rsid w:val="00002A11"/>
     <w:rsid w:val="00002D91"/>
     <w:rsid w:val="00003844"/>
     <w:rsid w:val="00004E85"/>
     <w:rsid w:val="0000588C"/>
     <w:rsid w:val="00011169"/>
     <w:rsid w:val="000128B4"/>
     <w:rsid w:val="00014BF8"/>
     <w:rsid w:val="0002090F"/>
     <w:rsid w:val="000214AC"/>
     <w:rsid w:val="00023215"/>
     <w:rsid w:val="000245B9"/>
     <w:rsid w:val="000261E8"/>
     <w:rsid w:val="00027CE7"/>
     <w:rsid w:val="000302FD"/>
     <w:rsid w:val="00033406"/>
     <w:rsid w:val="00035991"/>
     <w:rsid w:val="00043632"/>
     <w:rsid w:val="00045A58"/>
     <w:rsid w:val="000461B1"/>
     <w:rsid w:val="000465E0"/>
+    <w:rsid w:val="00047582"/>
     <w:rsid w:val="0004779E"/>
     <w:rsid w:val="00050640"/>
     <w:rsid w:val="00051953"/>
     <w:rsid w:val="00051C47"/>
     <w:rsid w:val="0005392F"/>
     <w:rsid w:val="00054E92"/>
     <w:rsid w:val="0005763D"/>
     <w:rsid w:val="00062988"/>
     <w:rsid w:val="00063502"/>
     <w:rsid w:val="000645AC"/>
     <w:rsid w:val="00067BA4"/>
     <w:rsid w:val="00071260"/>
     <w:rsid w:val="0007254A"/>
     <w:rsid w:val="0007276D"/>
     <w:rsid w:val="0007393B"/>
     <w:rsid w:val="00074348"/>
     <w:rsid w:val="0007555E"/>
     <w:rsid w:val="00080E74"/>
     <w:rsid w:val="00083237"/>
     <w:rsid w:val="00086600"/>
     <w:rsid w:val="000921D3"/>
     <w:rsid w:val="000935B3"/>
     <w:rsid w:val="0009462C"/>
     <w:rsid w:val="00097358"/>
     <w:rsid w:val="00097410"/>
@@ -5836,50 +5840,51 @@
     <w:rsid w:val="00427E41"/>
     <w:rsid w:val="0043034C"/>
     <w:rsid w:val="004331ED"/>
     <w:rsid w:val="004335E3"/>
     <w:rsid w:val="00433E8C"/>
     <w:rsid w:val="00434EE2"/>
     <w:rsid w:val="00437007"/>
     <w:rsid w:val="0043758F"/>
     <w:rsid w:val="004435CD"/>
     <w:rsid w:val="00447791"/>
     <w:rsid w:val="004505BE"/>
     <w:rsid w:val="004509AD"/>
     <w:rsid w:val="00450EF1"/>
     <w:rsid w:val="00451160"/>
     <w:rsid w:val="00453C27"/>
     <w:rsid w:val="0045593B"/>
     <w:rsid w:val="004632F3"/>
     <w:rsid w:val="00463C44"/>
     <w:rsid w:val="00466475"/>
     <w:rsid w:val="00466573"/>
     <w:rsid w:val="00466D60"/>
     <w:rsid w:val="00472F48"/>
     <w:rsid w:val="004764B6"/>
     <w:rsid w:val="004766CA"/>
     <w:rsid w:val="00476A13"/>
+    <w:rsid w:val="00483309"/>
     <w:rsid w:val="00484E3A"/>
     <w:rsid w:val="00484E61"/>
     <w:rsid w:val="00485F38"/>
     <w:rsid w:val="004869F9"/>
     <w:rsid w:val="00486B66"/>
     <w:rsid w:val="00490055"/>
     <w:rsid w:val="00493CBF"/>
     <w:rsid w:val="00493CF2"/>
     <w:rsid w:val="00494925"/>
     <w:rsid w:val="004958F2"/>
     <w:rsid w:val="004A051C"/>
     <w:rsid w:val="004A2849"/>
     <w:rsid w:val="004A2CA9"/>
     <w:rsid w:val="004A398C"/>
     <w:rsid w:val="004A4AC2"/>
     <w:rsid w:val="004A50F4"/>
     <w:rsid w:val="004A55EC"/>
     <w:rsid w:val="004A57AD"/>
     <w:rsid w:val="004A634A"/>
     <w:rsid w:val="004A7986"/>
     <w:rsid w:val="004B019A"/>
     <w:rsid w:val="004B0B3A"/>
     <w:rsid w:val="004B363A"/>
     <w:rsid w:val="004C1EB7"/>
     <w:rsid w:val="004C21E7"/>
@@ -6071,50 +6076,51 @@
     <w:rsid w:val="00733957"/>
     <w:rsid w:val="00735ED7"/>
     <w:rsid w:val="00741205"/>
     <w:rsid w:val="00741618"/>
     <w:rsid w:val="0074173A"/>
     <w:rsid w:val="00742488"/>
     <w:rsid w:val="00745F23"/>
     <w:rsid w:val="00747159"/>
     <w:rsid w:val="007555AA"/>
     <w:rsid w:val="0075569B"/>
     <w:rsid w:val="007612E2"/>
     <w:rsid w:val="00765CEA"/>
     <w:rsid w:val="00765F8D"/>
     <w:rsid w:val="00770CAF"/>
     <w:rsid w:val="007719FF"/>
     <w:rsid w:val="00771D60"/>
     <w:rsid w:val="007731C5"/>
     <w:rsid w:val="007745D9"/>
     <w:rsid w:val="007752AD"/>
     <w:rsid w:val="00777E39"/>
     <w:rsid w:val="007821D8"/>
     <w:rsid w:val="00784C1F"/>
     <w:rsid w:val="0078513E"/>
     <w:rsid w:val="00785B3E"/>
     <w:rsid w:val="0079020F"/>
+    <w:rsid w:val="007932A9"/>
     <w:rsid w:val="00793ED7"/>
     <w:rsid w:val="00795BBF"/>
     <w:rsid w:val="00797667"/>
     <w:rsid w:val="007A1349"/>
     <w:rsid w:val="007A2009"/>
     <w:rsid w:val="007A4190"/>
     <w:rsid w:val="007A512D"/>
     <w:rsid w:val="007A54C9"/>
     <w:rsid w:val="007B51C8"/>
     <w:rsid w:val="007B6F2C"/>
     <w:rsid w:val="007C1C10"/>
     <w:rsid w:val="007C1FB9"/>
     <w:rsid w:val="007C2A4A"/>
     <w:rsid w:val="007C341E"/>
     <w:rsid w:val="007C3488"/>
     <w:rsid w:val="007C5447"/>
     <w:rsid w:val="007C6A74"/>
     <w:rsid w:val="007D0670"/>
     <w:rsid w:val="007D1860"/>
     <w:rsid w:val="007D1B9C"/>
     <w:rsid w:val="007D4337"/>
     <w:rsid w:val="007D4F61"/>
     <w:rsid w:val="007D60F3"/>
     <w:rsid w:val="007D614A"/>
     <w:rsid w:val="007D6CB9"/>
@@ -6147,50 +6153,51 @@
     <w:rsid w:val="00823F02"/>
     <w:rsid w:val="0082605F"/>
     <w:rsid w:val="008278F1"/>
     <w:rsid w:val="008336FD"/>
     <w:rsid w:val="00833DD1"/>
     <w:rsid w:val="008344A9"/>
     <w:rsid w:val="00834F2D"/>
     <w:rsid w:val="00835DAC"/>
     <w:rsid w:val="00836504"/>
     <w:rsid w:val="00836858"/>
     <w:rsid w:val="00837238"/>
     <w:rsid w:val="00837AD8"/>
     <w:rsid w:val="008405D6"/>
     <w:rsid w:val="00841620"/>
     <w:rsid w:val="00843DA3"/>
     <w:rsid w:val="008440BB"/>
     <w:rsid w:val="00844C11"/>
     <w:rsid w:val="00844D2C"/>
     <w:rsid w:val="00845021"/>
     <w:rsid w:val="008460EA"/>
     <w:rsid w:val="00846A53"/>
     <w:rsid w:val="008612A8"/>
     <w:rsid w:val="0086594A"/>
     <w:rsid w:val="00865DE7"/>
     <w:rsid w:val="0086706C"/>
+    <w:rsid w:val="008714C5"/>
     <w:rsid w:val="008720C7"/>
     <w:rsid w:val="008725C7"/>
     <w:rsid w:val="00873263"/>
     <w:rsid w:val="0087382D"/>
     <w:rsid w:val="008741DF"/>
     <w:rsid w:val="0087781D"/>
     <w:rsid w:val="008837E7"/>
     <w:rsid w:val="00890D19"/>
     <w:rsid w:val="00891C79"/>
     <w:rsid w:val="00893171"/>
     <w:rsid w:val="00895634"/>
     <w:rsid w:val="008960DF"/>
     <w:rsid w:val="00897344"/>
     <w:rsid w:val="008A07BD"/>
     <w:rsid w:val="008A129F"/>
     <w:rsid w:val="008A2D4A"/>
     <w:rsid w:val="008A68FA"/>
     <w:rsid w:val="008B101C"/>
     <w:rsid w:val="008B1834"/>
     <w:rsid w:val="008B2D93"/>
     <w:rsid w:val="008B32F8"/>
     <w:rsid w:val="008C2730"/>
     <w:rsid w:val="008C2874"/>
     <w:rsid w:val="008C613A"/>
     <w:rsid w:val="008C6ABE"/>
@@ -6266,50 +6273,51 @@
     <w:rsid w:val="009B3946"/>
     <w:rsid w:val="009B7BB4"/>
     <w:rsid w:val="009C16B1"/>
     <w:rsid w:val="009C26F4"/>
     <w:rsid w:val="009C3980"/>
     <w:rsid w:val="009C50A1"/>
     <w:rsid w:val="009C5111"/>
     <w:rsid w:val="009C71BF"/>
     <w:rsid w:val="009D020B"/>
     <w:rsid w:val="009D2935"/>
     <w:rsid w:val="009D46D5"/>
     <w:rsid w:val="009D5B51"/>
     <w:rsid w:val="009D63BA"/>
     <w:rsid w:val="009E2989"/>
     <w:rsid w:val="009E5529"/>
     <w:rsid w:val="009E6C0A"/>
     <w:rsid w:val="009E6E33"/>
     <w:rsid w:val="009F3F59"/>
     <w:rsid w:val="009F4380"/>
     <w:rsid w:val="009F5739"/>
     <w:rsid w:val="009F7339"/>
     <w:rsid w:val="00A0021C"/>
     <w:rsid w:val="00A00C36"/>
     <w:rsid w:val="00A04C13"/>
     <w:rsid w:val="00A0662D"/>
+    <w:rsid w:val="00A071A9"/>
     <w:rsid w:val="00A1203E"/>
     <w:rsid w:val="00A12E7D"/>
     <w:rsid w:val="00A164DE"/>
     <w:rsid w:val="00A17490"/>
     <w:rsid w:val="00A24594"/>
     <w:rsid w:val="00A269B0"/>
     <w:rsid w:val="00A30118"/>
     <w:rsid w:val="00A30F7B"/>
     <w:rsid w:val="00A34E4C"/>
     <w:rsid w:val="00A3745A"/>
     <w:rsid w:val="00A41C91"/>
     <w:rsid w:val="00A51BAD"/>
     <w:rsid w:val="00A55AAC"/>
     <w:rsid w:val="00A5701E"/>
     <w:rsid w:val="00A60EA9"/>
     <w:rsid w:val="00A6100B"/>
     <w:rsid w:val="00A645F3"/>
     <w:rsid w:val="00A6782E"/>
     <w:rsid w:val="00A72653"/>
     <w:rsid w:val="00A7417D"/>
     <w:rsid w:val="00A7577F"/>
     <w:rsid w:val="00A76AF1"/>
     <w:rsid w:val="00A8036D"/>
     <w:rsid w:val="00A80A2D"/>
     <w:rsid w:val="00A8266C"/>
@@ -6428,50 +6436,51 @@
     <w:rsid w:val="00BF5301"/>
     <w:rsid w:val="00BF570B"/>
     <w:rsid w:val="00BF6B4D"/>
     <w:rsid w:val="00C05C7F"/>
     <w:rsid w:val="00C0697A"/>
     <w:rsid w:val="00C073A2"/>
     <w:rsid w:val="00C105CA"/>
     <w:rsid w:val="00C11512"/>
     <w:rsid w:val="00C11598"/>
     <w:rsid w:val="00C11F0A"/>
     <w:rsid w:val="00C12A39"/>
     <w:rsid w:val="00C12A41"/>
     <w:rsid w:val="00C25624"/>
     <w:rsid w:val="00C25F16"/>
     <w:rsid w:val="00C26E2C"/>
     <w:rsid w:val="00C30B39"/>
     <w:rsid w:val="00C32052"/>
     <w:rsid w:val="00C322F4"/>
     <w:rsid w:val="00C33F4C"/>
     <w:rsid w:val="00C34733"/>
     <w:rsid w:val="00C351A8"/>
     <w:rsid w:val="00C43997"/>
     <w:rsid w:val="00C43E4D"/>
     <w:rsid w:val="00C43F45"/>
     <w:rsid w:val="00C46252"/>
+    <w:rsid w:val="00C4625E"/>
     <w:rsid w:val="00C51913"/>
     <w:rsid w:val="00C53924"/>
     <w:rsid w:val="00C5477D"/>
     <w:rsid w:val="00C55231"/>
     <w:rsid w:val="00C567A8"/>
     <w:rsid w:val="00C56856"/>
     <w:rsid w:val="00C6696A"/>
     <w:rsid w:val="00C71959"/>
     <w:rsid w:val="00C71C61"/>
     <w:rsid w:val="00C74317"/>
     <w:rsid w:val="00C74EFA"/>
     <w:rsid w:val="00C75B23"/>
     <w:rsid w:val="00C81ADA"/>
     <w:rsid w:val="00C821D3"/>
     <w:rsid w:val="00C8245A"/>
     <w:rsid w:val="00C84132"/>
     <w:rsid w:val="00C867FC"/>
     <w:rsid w:val="00C8693E"/>
     <w:rsid w:val="00C86CC7"/>
     <w:rsid w:val="00C90100"/>
     <w:rsid w:val="00C95A59"/>
     <w:rsid w:val="00C95C6D"/>
     <w:rsid w:val="00CA2DFD"/>
     <w:rsid w:val="00CA5B20"/>
     <w:rsid w:val="00CA619C"/>
@@ -6747,51 +6756,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-CH" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="41B893C4"/>
   <w15:docId w15:val="{8BFE38D9-CB71-4968-9186-1E2C4A606ED4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="0" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7672,51 +7681,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00741618"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertextesuivivisit">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="00BB7AEF"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2134785206">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sps@fr.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -8003,68 +8012,68 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B7D2897-F620-4029-B7B7-35DB9D20C669}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>267</Words>
-  <Characters>1474</Characters>
+  <Characters>1471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Sitel</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1738</CharactersWithSpaces>
+  <CharactersWithSpaces>1735</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SchenkI</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>