--- v0 (2025-12-05)
+++ v1 (2026-06-29)
@@ -1,157 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1103 Infrastructure des transports et véhicules\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1103 Infrastructure des transports et véhicules\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D940EAD3-0FA3-4978-B661-20997BAC8541}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6EEB4CEF-CF71-4338-9670-F3D3BB138B8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4908" yWindow="0" windowWidth="17280" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te463" sheetId="2" r:id="rId1"/>
+    <sheet name="te463" sheetId="6" r:id="rId1"/>
+    <sheet name="Signes - Zeichen" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'bb787830-94f7-4c65-b176-5b0df1193876'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te463'!$A$1:$J$20</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te463'!$A$1:$J$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="54">
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Longueur du réseau sur le territoire fribourgeois, en km / Netzlänge auf Freiburger Gebiet, in km</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
-    <t>Routes nationales</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
-    <t>Nationalstrassen</t>
-[...1 lines deleted...]
-  <si>
     <t>Routes cantonales</t>
   </si>
   <si>
     <t>Kantonsstrassen</t>
   </si>
   <si>
-    <t>Routes communales</t>
-[...25 lines deleted...]
-  <si>
     <t>¹Les éventuelles différences entre le total général et la somme des nombres sont dues aux nombres arrondis</t>
   </si>
   <si>
     <t>¹Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen</t>
   </si>
   <si>
-    <t>²Autres routes ouvertes aux véhicules à moteur (routes communales et privées) / Übrige dem Motorfahrzeugverkehr geöffnete Strassen (Gemeinde- und Privatstrassen)</t>
-[...8 lines deleted...]
-    <t>Quelle: Bundesamt für Statistik: Sektion Verkehr, Neuenburg, te24-463</t>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Réseau routier, de 1970 à 2025</t>
+  </si>
+  <si>
+    <t>Strassennetz von 1970 bis 2025</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 28.01.2026</t>
+  </si>
+  <si>
+    <r>
+      <t>Routes nationales</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nationalstrassen</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Autres routes ouvertes aux véhicules à moteur</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Übrige dem Motorfahrzeugverkehr geöffnete Strassen</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>En 1970, 1980 et 1984, les données se basent sur des données communiquées par les communes. Aucune donnée disponible pour la période 1985-2020. Nouvelle méthode de calcul pour les « autres routes ouvertes aux véhicules à moteur » (routes communales et privées) pour l'année de référence 2025 : la longueur des routes est calculée à partir du modèle topographique du paysage (Swisstopo)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Für die Jahre 1970, 1980 und 1984 basieren die Daten auf Angaben der Gemeinden. Für den Zeitraum 1985–2020 liegen keine Daten vor. Neue Berechnungsmethode für «andere für Motorfahrzeuge freigegebene Strassen» (Gemeindestrassen und Privatstrassen) für das Referenzjahr 2025: Die Strassenlänge wird anhand des topografischen Landschaftsmodells (Swisstopo) berechnet</t>
+    </r>
+  </si>
+  <si>
+    <t>Source: Office fédéral de la statistique: Section MOBIL, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion MOBIL, Neuenburg, te26-463</t>
+  </si>
+  <si>
+    <r>
+      <t>Total</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Jusqu’en 2019, sans routes d’accès au réseau national principal et sans routes privées ; dès 2020, avec routes d’accès et autres routes ouvertes aux véhicules à moteur (routes communales et privées)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bis 2019 ohne Zubringer zum nationalen Hauptstrassennetz und ohne Privatstrassen; ab 2020 mit Zubringern und übrigen dem Motorfahrzeugverkehr geöffneten Strassen (Gemeinde- und Privatstrassen)</t>
+    </r>
+  </si>
+  <si>
+    <t>T11-03-03</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
@@ -167,66 +383,142 @@
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helvetica-Narrow"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="6.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color theme="0" tint="-0.499984740745262"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -251,153 +543,252 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5"/>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="4" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="5" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="5" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="5" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="6" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...32 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="7">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2" xfId="4" xr:uid="{316C1D08-B952-4580-B831-06F0ABFA1EA1}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{D2CBEDCE-4B53-40EF-977A-F6C28774D25A}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{4BE7C13E-3E77-4AE5-ACD7-D381F438D270}"/>
+    <cellStyle name="Normal 5 2" xfId="5" xr:uid="{8C97DAAC-B498-49A7-9760-CA1990F5601F}"/>
+    <cellStyle name="Normal 7" xfId="6" xr:uid="{776E37FD-5151-4B08-B670-3784407AC7B6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -646,514 +1037,731 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J37"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BB8834D8-06EF-42FE-A01D-A66A31B7B6C4}">
+  <dimension ref="A1:K42"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.6640625" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.625" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="16" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="10.6640625" style="1"/>
+    <col min="1" max="1" width="27.75" style="1" customWidth="1"/>
+    <col min="2" max="4" width="6.25" style="1" customWidth="1"/>
+    <col min="5" max="9" width="6.25" style="7" customWidth="1"/>
+    <col min="10" max="10" width="28.75" style="1" customWidth="1"/>
+    <col min="11" max="11" width="8.5" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="10.625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="2" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="2" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
     </row>
-    <row r="2" spans="1:10" s="4" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" s="4" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
-    <row r="3" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="10.5" customHeight="1">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="9" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="8" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="J4" s="8"/>
     </row>
-    <row r="5" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:11" ht="10.5" customHeight="1">
       <c r="A5" s="7"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="7"/>
     </row>
-    <row r="6" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B6" s="15">
+    <row r="6" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A6" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="B6" s="14">
         <v>1970</v>
       </c>
-      <c r="C6" s="15">
+      <c r="C6" s="14">
         <v>1980</v>
       </c>
-      <c r="D6" s="15">
+      <c r="D6" s="14">
         <v>1984</v>
       </c>
-      <c r="E6" s="15">
+      <c r="E6" s="14">
         <v>1990</v>
       </c>
-      <c r="F6" s="15">
+      <c r="F6" s="14">
         <v>2000</v>
       </c>
-      <c r="G6" s="15">
+      <c r="G6" s="14">
         <v>2010</v>
       </c>
-      <c r="H6" s="15" t="s">
-[...11 lines deleted...]
-      <c r="B7" s="18">
+      <c r="H6" s="14">
+        <v>2020</v>
+      </c>
+      <c r="I6" s="14">
+        <v>2025</v>
+      </c>
+      <c r="J6" s="15"/>
+    </row>
+    <row r="7" spans="1:11" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="B7" s="17">
         <v>2944</v>
       </c>
-      <c r="C7" s="18">
+      <c r="C7" s="17">
         <v>3300.3</v>
       </c>
-      <c r="D7" s="18">
+      <c r="D7" s="17">
         <v>3425.4</v>
       </c>
-      <c r="E7" s="18" t="s">
+      <c r="E7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="F7" s="18" t="s">
+      <c r="F7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="G7" s="18" t="s">
+      <c r="G7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="H7" s="18" t="s">
+      <c r="H7" s="17" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="18">
-[...7 lines deleted...]
-      <c r="A8" s="20" t="s">
+      <c r="I7" s="17">
+        <v>4242.1489981315099</v>
+      </c>
+      <c r="J7" s="18" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A8" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B8" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="21" t="s">
+      <c r="C8" s="20">
+        <v>46.3</v>
+      </c>
+      <c r="D8" s="20">
+        <v>66.400000000000006</v>
+      </c>
+      <c r="E8" s="20">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="F8" s="20">
+        <v>73.3</v>
+      </c>
+      <c r="G8" s="20">
+        <v>84.2</v>
+      </c>
+      <c r="H8" s="20">
+        <v>89.5</v>
+      </c>
+      <c r="I8" s="20">
+        <v>89.5</v>
+      </c>
+      <c r="J8" s="19" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A9" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="21">
-[...20 lines deleted...]
-      <c r="J8" s="20" t="s">
+      <c r="B9" s="20">
+        <v>614</v>
+      </c>
+      <c r="C9" s="20">
+        <v>644</v>
+      </c>
+      <c r="D9" s="20">
+        <v>641</v>
+      </c>
+      <c r="E9" s="20">
+        <v>625.6</v>
+      </c>
+      <c r="F9" s="20">
+        <v>640</v>
+      </c>
+      <c r="G9" s="20">
+        <v>640</v>
+      </c>
+      <c r="H9" s="20">
+        <v>631</v>
+      </c>
+      <c r="I9" s="20">
+        <v>675.24400000000003</v>
+      </c>
+      <c r="J9" s="19" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="20" t="s">
+    <row r="10" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A10" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B10" s="22">
+        <v>2330</v>
+      </c>
+      <c r="C10" s="22">
+        <v>2610</v>
+      </c>
+      <c r="D10" s="22">
+        <v>2718</v>
+      </c>
+      <c r="E10" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="F10" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="G10" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="H10" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" s="22">
+        <v>3477.4049981315102</v>
+      </c>
+      <c r="J10" s="21" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A11" s="9"/>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="11"/>
+    </row>
+    <row r="12" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A12" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="21">
-[...23 lines deleted...]
-      <c r="J9" s="20" t="s">
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+    </row>
+    <row r="13" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A13" s="23" t="s">
         <v>7</v>
       </c>
-    </row>
-[...84 lines deleted...]
-      <c r="G13" s="24"/>
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
       <c r="H13" s="1"/>
       <c r="I13" s="1"/>
     </row>
-    <row r="14" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="G14" s="24"/>
+    <row r="14" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A14" s="23" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
     </row>
-    <row r="15" spans="1:10" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...44 lines deleted...]
-      <c r="F20" s="1"/>
+    <row r="15" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A15" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+    </row>
+    <row r="16" spans="1:11" ht="16.5" customHeight="1">
+      <c r="A16" s="47" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="41"/>
+    </row>
+    <row r="17" spans="1:11" ht="16.5" customHeight="1">
+      <c r="A17" s="47" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+    </row>
+    <row r="18" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A18" s="23"/>
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+    </row>
+    <row r="19" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A19" s="23"/>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+      <c r="H19" s="1"/>
+      <c r="I19" s="1"/>
+    </row>
+    <row r="20" spans="1:11" ht="10.5" customHeight="1">
+      <c r="A20" s="9"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
     </row>
-    <row r="21" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-    <row r="24" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A21" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+    </row>
+    <row r="22" spans="1:11" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A22" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="42"/>
+    </row>
+    <row r="23" spans="1:11" ht="12" customHeight="1">
+      <c r="A23" s="9"/>
+      <c r="K23" s="43"/>
+    </row>
+    <row r="24" spans="1:11" ht="12" customHeight="1">
+      <c r="A24" s="9" t="s">
+        <v>41</v>
+      </c>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
-    </row>
-    <row r="25" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K24" s="44"/>
+    </row>
+    <row r="25" spans="1:11" ht="12" customHeight="1">
       <c r="A25" s="10"/>
-      <c r="B25" s="10"/>
-[...8 lines deleted...]
-    <row r="26" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+    </row>
+    <row r="26" spans="1:11" ht="12" customHeight="1">
+      <c r="A26" s="10"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="10"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="1"/>
     </row>
-    <row r="27" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-    <row r="28" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:11" ht="12" customHeight="1">
+      <c r="A27" s="10"/>
+      <c r="B27" s="46"/>
+      <c r="C27" s="46"/>
+      <c r="D27" s="46"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="46"/>
+      <c r="I27" s="46"/>
+    </row>
+    <row r="28" spans="1:11" ht="12" customHeight="1">
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="1"/>
     </row>
-    <row r="29" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:11" ht="12" customHeight="1">
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="1"/>
     </row>
-    <row r="30" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:11" ht="12" customHeight="1">
+      <c r="A30" s="10"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="10"/>
+      <c r="D30" s="10"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="1"/>
     </row>
-    <row r="31" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:11" ht="12" customHeight="1">
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="1"/>
     </row>
-    <row r="32" spans="1:10" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:11" ht="12" customHeight="1">
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="1"/>
     </row>
-    <row r="33" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-    <row r="37" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="34" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="35" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="36" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="37" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="38" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="39" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="40" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="41" s="1" customFormat="1" ht="12" customHeight="1"/>
+    <row r="42" s="1" customFormat="1" ht="12" customHeight="1"/>
   </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A16:J16"/>
+    <mergeCell ref="A17:J17"/>
+  </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E89F4F4-CC9C-4AF5-87AF-E900416B37C0}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="7.375" style="25" customWidth="1"/>
+    <col min="2" max="2" width="33" style="25" customWidth="1"/>
+    <col min="3" max="3" width="3" style="25" customWidth="1"/>
+    <col min="4" max="4" width="7.375" style="25" customWidth="1"/>
+    <col min="5" max="5" width="33" style="25" customWidth="1"/>
+    <col min="6" max="16384" width="10" style="25"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1" s="24" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="27" customFormat="1">
+      <c r="A2" s="26" t="s">
+        <v>0</v>
+      </c>
+      <c r="D2" s="26" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C3" s="30"/>
+      <c r="D3" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="33"/>
+      <c r="D4" s="31" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="32" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="33"/>
+      <c r="D5" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" s="35" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
+      <c r="A6" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="33"/>
+      <c r="D6" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18">
+      <c r="A7" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B7" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="33"/>
+      <c r="D7" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18">
+      <c r="A8" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="33"/>
+      <c r="D8" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="32" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="33"/>
+      <c r="D9" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="33"/>
+      <c r="D10" s="31" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" s="33"/>
+      <c r="D11" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="38" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="39"/>
+      <c r="D12" s="39"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="39"/>
+      <c r="D13" s="39"/>
+    </row>
+    <row r="14" spans="1:5" ht="15">
+      <c r="A14" s="40"/>
+      <c r="D14" s="39"/>
+    </row>
+    <row r="15" spans="1:5" ht="15">
+      <c r="A15" s="40"/>
+      <c r="D15" s="39"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="39"/>
+      <c r="D16" s="39"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="39"/>
+      <c r="D17" s="39"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>te463</vt:lpstr>
+      <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te463'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>C I E F</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>