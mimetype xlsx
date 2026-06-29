--- v0 (2025-12-05)
+++ v1 (2026-06-29)
@@ -1,81 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1103 Infrastructure des transports et véhicules\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1103 Infrastructure des transports et véhicules\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{492667F0-2CDA-4909-AB86-F8DE03B586BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5CD036E-B7D9-45B9-BF2B-C9A9FD742F5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11424" yWindow="0" windowWidth="11712" windowHeight="12336" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-2400" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te181" sheetId="6" r:id="rId1"/>
+    <sheet name="te181" sheetId="9" r:id="rId1"/>
+    <sheet name="Signes - Zeichen" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te181'!$A$1:$J$74</definedName>
+    <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te181'!$A$1:$J$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="103">
   <si>
     <t>Remorques</t>
   </si>
   <si>
     <t>Anhänger</t>
   </si>
   <si>
     <t>schaftliche</t>
   </si>
   <si>
     <t>transport-</t>
   </si>
   <si>
     <t>Industrie-</t>
   </si>
   <si>
     <t>Landwirt-</t>
   </si>
   <si>
     <t>Sachen-</t>
   </si>
   <si>
     <t>Personen-</t>
   </si>
   <si>
@@ -87,144 +90,595 @@
   <si>
     <t>Motorfahrräder</t>
   </si>
   <si>
     <t xml:space="preserve">Véhicules </t>
   </si>
   <si>
     <t>Véhicules de</t>
   </si>
   <si>
     <t>Voitures de</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Cyclomoteurs</t>
   </si>
   <si>
     <t>Véhicules à moteur / Motorfahrzeuge</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
+    <t>Source : Office fédéral de la statistique : Section Mobilité, Neuchâtel, Office de la circulation et de la navigation, Fribourg</t>
+  </si>
+  <si>
+    <t>Motocycles⁶</t>
+  </si>
+  <si>
+    <t>tourisme¹</t>
+  </si>
+  <si>
+    <t>agricoles⁴</t>
+  </si>
+  <si>
+    <t>industriels⁵</t>
+  </si>
+  <si>
+    <t>personnes²</t>
+  </si>
+  <si>
+    <t>de choses³</t>
+  </si>
+  <si>
+    <t>Motorräder⁶</t>
+  </si>
+  <si>
+    <t>wagen¹</t>
+  </si>
+  <si>
+    <t>fahrzeuge⁵</t>
+  </si>
+  <si>
+    <t>fahrzeuge²</t>
+  </si>
+  <si>
+    <t>fahrzeuge³</t>
+  </si>
+  <si>
+    <t>Fahrzeuge⁴</t>
+  </si>
+  <si>
+    <t>¹Voitures de tourisme et voitures de tourisme lourdes / Personenwagen und schwere Personenwagen</t>
+  </si>
+  <si>
+    <t>²Voitures automobiles légères, voitures automobiles lourdes, autocar, minibus et bus à plateforme pivotante</t>
+  </si>
+  <si>
+    <t>²Leichte Motorwagen, schwere Motorwagen, Gesellschaftswagen, Kleinbusse und Gelenkbusse</t>
+  </si>
+  <si>
+    <t>³Voitures de livraison, camions, véhicules articulés lourds et tracteurs à sellette / Lieferwagen, Lastwagen, schwere Sattelmotorfahrzeuge und Sattelschlepper</t>
+  </si>
+  <si>
+    <t>⁴Tracteurs agricoles, chariots de travail agricoles, chariots à moteur agricoles, monoaxes agricoles, véhicules agricoles combinés</t>
+  </si>
+  <si>
+    <t xml:space="preserve">⁴Landwirtschaftliche Traktoren, landw. Arbeitskarren, landw. Motorkarren, landw. Motoreinachser, landw. Kombinations-Fahrzeuge </t>
+  </si>
+  <si>
+    <t>⁵Tracteurs, machines de travail, chariots de travail, chariots à moteur, monoaxes / Traktoren, Arbeitsmaschinen, Arbeitskarren, Motorkarren und Motoreinachser</t>
+  </si>
+  <si>
+    <t>⁶Motocycles, motocycles tricars, motocycles side-cars, motocycles légers tricars, quadricycles légers à moteur, quadricycles à moteur, tricycles à moteur et luges à moteur</t>
+  </si>
+  <si>
+    <t>⁶Motorräder, Motorrad-Dreiräder, Motorradseitenwagen, Kleinmotorrad-Dreiräder, Leichtmotorfahrzeuge, Kleinmotorfahrzeuge, dreirädrige Motorfahrzeuge und Motorschlitten</t>
+  </si>
+  <si>
+    <t>Véhicules immatriculés, par catégorie de véhicule, de 1992 à 2025</t>
+  </si>
+  <si>
+    <t>Immatrikulierte Fahrzeuge nach Fahrzeugkategorie von 1992 bis 2025</t>
+  </si>
+  <si>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg / Kanton Freiburg</t>
+  </si>
+  <si>
+    <t>Véhicules selon le lieu de stationnement du véhicule, situation au 30 septembre (source: Office cantonal de la circulation et de la navigation)
+Fahrzeuge gemäss Standort des Fahrzeuges, Stand am 30. September (Quelle: Amt für Strassenverkehr und Schifffahrt)</t>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Mobilität, Neuenburg, Amt für Strassenverkehr und Schifffahrt, Freiburg, te26-181</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 28.04.2026</t>
+  </si>
+  <si>
+    <r>
+      <t>2005</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2006</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2007</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2008</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2009</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2010</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2011</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2012</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2013</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2014</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2015</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2016</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2017</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2018</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2019</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2020</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2021</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2022</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2023</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>2024</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Véhicules selon le lieu de domicile du détenteur (1992-2017) ou la plaque d'immatriculation (2018-2025), situation au 31 décembre (source: Office fédéral de la statistique)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+Fahrzeuge nach Wohnort des Fahrzeughalters (1992-2017) oder Kontrollschild (2018-2025), Stand am 31. Dezember (Quelle: Bundesamt für Statistik)</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Jusqu’en 2017, le canton était déterminé selon l’adresse du détenteur, les détenteurs à l’étranger étant exclus. Dès 2018, avec l’introduction du SIAC‑Véhicules, il est déterminé selon la plaque d’immatriculation. La comparabilité avec les années précédentes est donc limitée</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>7</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Bis 2017 wurde der Kanton anhand der Adresse des Halters bestimmt, wobei Halter im Ausland ausgeschlossen waren. Seit 2018, mit der Einführung von SIAC‑Fahrzeuge, wird er anhand des Kontrollschilds bestimmt. Die Vergleichbarkeit mit den Vorjahren ist daher eingeschränkt</t>
+    </r>
+  </si>
+  <si>
     <t>T11-03-02</t>
-  </si>
-[...84 lines deleted...]
-    <t>Immatrikulierte Fahrzeuge nach Fahrzeugkategorie von 1992 bis 2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
@@ -250,66 +704,143 @@
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helvetica-Narrow"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="6.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="6.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="6.5"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6"/>
+      <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="13">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -403,80 +934,109 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -508,95 +1068,174 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="7" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="8" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="8" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="14" xfId="8" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="8" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="9" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="11">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2" xfId="7" xr:uid="{56827B05-449E-4446-9ABB-EE8E565167B7}"/>
+    <cellStyle name="Normal 2 3" xfId="10" xr:uid="{AD3C5913-2E04-48AC-A9DD-B5610EA676BF}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="Normal 5 2" xfId="8" xr:uid="{4C343A90-A2E1-430F-AF9B-FC0D0446444E}"/>
     <cellStyle name="Normal 6" xfId="5" xr:uid="{9F4538B3-66FF-4A86-A6D6-448DD0670AE7}"/>
+    <cellStyle name="Normal 7" xfId="9" xr:uid="{77B08257-F997-4C9A-AE69-8D0CD791D18B}"/>
     <cellStyle name="Standard 2" xfId="6" xr:uid="{8E9FD0B6-B1D9-4B8A-A6EF-04F58973F6AA}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{8F4C9DE2-6279-47AD-8C24-93C0A62C6EDE}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -845,1974 +1484,2361 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{823B36B8-93DB-495A-AABA-77D09D3518F8}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4FA8C5B-054E-488D-9381-E7EDBA40546C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J74"/>
+  <dimension ref="A1:U84"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.109375" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="7.44140625" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="10" width="8.88671875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="7.5" style="2" customWidth="1"/>
+    <col min="2" max="2" width="7.625" style="2" customWidth="1"/>
+    <col min="3" max="7" width="7.625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="8.5" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="8.875" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="8.109375" style="1"/>
+    <col min="12" max="20" width="8.125" style="1"/>
+    <col min="21" max="21" width="5.5" style="1" customWidth="1"/>
+    <col min="22" max="16384" width="8.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="8" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="1" spans="1:21" s="7" customFormat="1" ht="11.25">
+      <c r="A1" s="8" t="s">
+        <v>40</v>
       </c>
       <c r="B1" s="5"/>
     </row>
-    <row r="2" spans="1:10" ht="10.199999999999999" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="A3" s="6" t="s">
+    <row r="2" spans="1:21" ht="11.25">
+      <c r="A2" s="6" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" s="49" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A3" s="48" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+    </row>
+    <row r="4" spans="1:21" s="51" customFormat="1" ht="9.9499999999999993" customHeight="1">
+      <c r="A4" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="B4" s="49"/>
+      <c r="C4" s="49"/>
+      <c r="D4" s="49"/>
+      <c r="E4" s="49"/>
+      <c r="F4" s="49"/>
+      <c r="G4" s="49"/>
+    </row>
+    <row r="5" spans="1:21" s="49" customFormat="1" ht="9.9499999999999993" customHeight="1"/>
+    <row r="6" spans="1:21" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A6" s="14" t="s">
+        <v>102</v>
+      </c>
+      <c r="B6" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="18"/>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18"/>
+      <c r="F6" s="18"/>
+      <c r="G6" s="18"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="19" t="s">
+        <v>0</v>
+      </c>
+      <c r="J6" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="L6" s="53"/>
+    </row>
+    <row r="7" spans="1:21" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="15"/>
+      <c r="B7" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="20" t="s">
+        <v>1</v>
+      </c>
+      <c r="J7" s="24" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A8" s="15"/>
+      <c r="B8" s="20"/>
+      <c r="C8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" s="20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G8" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="20"/>
+      <c r="I8" s="20"/>
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A9" s="15"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="F9" s="20"/>
+      <c r="G9" s="20"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="22"/>
+      <c r="J9" s="10"/>
+    </row>
+    <row r="10" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A10" s="15"/>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D10" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="E10" s="20" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10" s="20" t="s">
+        <v>5</v>
+      </c>
+      <c r="G10" s="20" t="s">
+        <v>4</v>
+      </c>
+      <c r="H10" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="20"/>
+      <c r="J10" s="9"/>
+    </row>
+    <row r="11" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A11" s="15"/>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="E11" s="20" t="s">
+        <v>3</v>
+      </c>
+      <c r="F11" s="20" t="s">
+        <v>2</v>
+      </c>
+      <c r="G11" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="9"/>
+    </row>
+    <row r="12" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A12" s="16"/>
+      <c r="B12" s="21"/>
+      <c r="C12" s="21"/>
+      <c r="D12" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="21"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="9"/>
+      <c r="L12" s="54"/>
+      <c r="M12" s="54"/>
+      <c r="N12" s="54"/>
+      <c r="O12" s="54"/>
+      <c r="P12" s="54"/>
+      <c r="Q12" s="54"/>
+      <c r="R12" s="54"/>
+      <c r="S12" s="54"/>
+      <c r="T12" s="54"/>
+      <c r="U12" s="54"/>
+    </row>
+    <row r="13" spans="1:21" ht="35.450000000000003" customHeight="1">
+      <c r="A13" s="57" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="58"/>
+      <c r="C13" s="58"/>
+      <c r="D13" s="58"/>
+      <c r="E13" s="58"/>
+      <c r="F13" s="58"/>
+      <c r="G13" s="58"/>
+      <c r="H13" s="58"/>
+      <c r="I13" s="58"/>
+      <c r="J13" s="59"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
+      <c r="O13" s="60"/>
+      <c r="P13" s="60"/>
+      <c r="Q13" s="60"/>
+      <c r="R13" s="60"/>
+      <c r="S13" s="60"/>
+      <c r="T13" s="60"/>
+      <c r="U13" s="60"/>
+    </row>
+    <row r="14" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A14" s="15">
+        <v>1992</v>
+      </c>
+      <c r="B14" s="28">
+        <v>129844</v>
+      </c>
+      <c r="C14" s="28">
+        <v>100572</v>
+      </c>
+      <c r="D14" s="28">
+        <v>960</v>
+      </c>
+      <c r="E14" s="28">
+        <v>7614</v>
+      </c>
+      <c r="F14" s="28">
+        <v>9778</v>
+      </c>
+      <c r="G14" s="28">
+        <v>1441</v>
+      </c>
+      <c r="H14" s="29">
+        <v>9479</v>
+      </c>
+      <c r="I14" s="29">
+        <v>7411</v>
+      </c>
+      <c r="J14" s="11">
+        <v>11096</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A15" s="15">
+        <v>1993</v>
+      </c>
+      <c r="B15" s="28">
+        <v>131945</v>
+      </c>
+      <c r="C15" s="28">
+        <v>102373</v>
+      </c>
+      <c r="D15" s="28">
+        <v>990</v>
+      </c>
+      <c r="E15" s="28">
+        <v>7537</v>
+      </c>
+      <c r="F15" s="28">
+        <v>9845</v>
+      </c>
+      <c r="G15" s="28">
+        <v>1396</v>
+      </c>
+      <c r="H15" s="29">
+        <v>9804</v>
+      </c>
+      <c r="I15" s="29">
+        <v>7608</v>
+      </c>
+      <c r="J15" s="11">
+        <v>10553</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="10.5" customHeight="1">
+      <c r="A16" s="15">
+        <v>1994</v>
+      </c>
+      <c r="B16" s="28">
+        <v>135316</v>
+      </c>
+      <c r="C16" s="28">
+        <v>105124</v>
+      </c>
+      <c r="D16" s="28">
+        <v>1050</v>
+      </c>
+      <c r="E16" s="28">
+        <v>7715</v>
+      </c>
+      <c r="F16" s="28">
+        <v>9962</v>
+      </c>
+      <c r="G16" s="28">
+        <v>1366</v>
+      </c>
+      <c r="H16" s="29">
+        <v>10099</v>
+      </c>
+      <c r="I16" s="29">
+        <v>8002</v>
+      </c>
+      <c r="J16" s="11">
+        <v>9915</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A17" s="15">
+        <v>1995</v>
+      </c>
+      <c r="B17" s="28">
+        <v>138534</v>
+      </c>
+      <c r="C17" s="28">
+        <v>108064</v>
+      </c>
+      <c r="D17" s="28">
+        <v>1091</v>
+      </c>
+      <c r="E17" s="28">
+        <v>7864</v>
+      </c>
+      <c r="F17" s="28">
+        <v>9968</v>
+      </c>
+      <c r="G17" s="28">
+        <v>1339</v>
+      </c>
+      <c r="H17" s="29">
+        <v>10208</v>
+      </c>
+      <c r="I17" s="29">
+        <v>8482</v>
+      </c>
+      <c r="J17" s="11">
+        <v>9212</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A18" s="15">
+        <v>1996</v>
+      </c>
+      <c r="B18" s="28">
+        <v>141688</v>
+      </c>
+      <c r="C18" s="28">
+        <v>110726</v>
+      </c>
+      <c r="D18" s="28">
+        <v>1158</v>
+      </c>
+      <c r="E18" s="28">
+        <v>7953</v>
+      </c>
+      <c r="F18" s="28">
+        <v>9967</v>
+      </c>
+      <c r="G18" s="28">
+        <v>1340</v>
+      </c>
+      <c r="H18" s="29">
+        <v>10544</v>
+      </c>
+      <c r="I18" s="29">
+        <v>9007</v>
+      </c>
+      <c r="J18" s="11">
+        <v>9006</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A19" s="15">
+        <v>1997</v>
+      </c>
+      <c r="B19" s="28">
+        <v>145061</v>
+      </c>
+      <c r="C19" s="28">
+        <v>113251</v>
+      </c>
+      <c r="D19" s="28">
+        <v>1196</v>
+      </c>
+      <c r="E19" s="28">
+        <v>7972</v>
+      </c>
+      <c r="F19" s="28">
+        <v>9936</v>
+      </c>
+      <c r="G19" s="28">
+        <v>1362</v>
+      </c>
+      <c r="H19" s="29">
+        <v>11344</v>
+      </c>
+      <c r="I19" s="29">
+        <v>9397</v>
+      </c>
+      <c r="J19" s="11">
+        <v>9129</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A20" s="15">
+        <v>1998</v>
+      </c>
+      <c r="B20" s="28">
+        <v>148195</v>
+      </c>
+      <c r="C20" s="28">
+        <v>115705</v>
+      </c>
+      <c r="D20" s="28">
+        <v>1247</v>
+      </c>
+      <c r="E20" s="28">
+        <v>8111</v>
+      </c>
+      <c r="F20" s="28">
+        <v>9924</v>
+      </c>
+      <c r="G20" s="28">
+        <v>1371</v>
+      </c>
+      <c r="H20" s="29">
+        <v>11837</v>
+      </c>
+      <c r="I20" s="29">
+        <v>9789</v>
+      </c>
+      <c r="J20" s="11">
+        <v>9097</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A21" s="15">
+        <v>1999</v>
+      </c>
+      <c r="B21" s="28">
+        <v>152743</v>
+      </c>
+      <c r="C21" s="28">
+        <v>119163</v>
+      </c>
+      <c r="D21" s="28">
+        <v>1308</v>
+      </c>
+      <c r="E21" s="28">
+        <v>8242</v>
+      </c>
+      <c r="F21" s="28">
+        <v>9863</v>
+      </c>
+      <c r="G21" s="28">
+        <v>1398</v>
+      </c>
+      <c r="H21" s="29">
+        <v>12769</v>
+      </c>
+      <c r="I21" s="29">
+        <v>10160</v>
+      </c>
+      <c r="J21" s="11">
+        <v>8609</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A22" s="15">
+        <v>2000</v>
+      </c>
+      <c r="B22" s="28">
+        <v>156608</v>
+      </c>
+      <c r="C22" s="28">
+        <v>122182</v>
+      </c>
+      <c r="D22" s="28">
+        <v>1327</v>
+      </c>
+      <c r="E22" s="28">
+        <v>8360</v>
+      </c>
+      <c r="F22" s="28">
+        <v>9888</v>
+      </c>
+      <c r="G22" s="28">
+        <v>1452</v>
+      </c>
+      <c r="H22" s="29">
+        <v>13399</v>
+      </c>
+      <c r="I22" s="29">
+        <v>10593</v>
+      </c>
+      <c r="J22" s="11">
+        <v>7857</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A23" s="15">
+        <v>2001</v>
+      </c>
+      <c r="B23" s="28">
+        <v>161132</v>
+      </c>
+      <c r="C23" s="28">
+        <v>125567</v>
+      </c>
+      <c r="D23" s="28">
+        <v>1406</v>
+      </c>
+      <c r="E23" s="28">
+        <v>8572</v>
+      </c>
+      <c r="F23" s="28">
+        <v>9917</v>
+      </c>
+      <c r="G23" s="28">
+        <v>1496</v>
+      </c>
+      <c r="H23" s="29">
+        <v>14174</v>
+      </c>
+      <c r="I23" s="29">
+        <v>11221</v>
+      </c>
+      <c r="J23" s="11">
+        <v>7207</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A24" s="15">
+        <v>2002</v>
+      </c>
+      <c r="B24" s="28">
+        <v>165421</v>
+      </c>
+      <c r="C24" s="28">
+        <v>128866</v>
+      </c>
+      <c r="D24" s="28">
+        <v>1511</v>
+      </c>
+      <c r="E24" s="28">
+        <v>8810</v>
+      </c>
+      <c r="F24" s="28">
+        <v>9890</v>
+      </c>
+      <c r="G24" s="28">
+        <v>1514</v>
+      </c>
+      <c r="H24" s="29">
+        <v>14830</v>
+      </c>
+      <c r="I24" s="29">
+        <v>11684</v>
+      </c>
+      <c r="J24" s="11">
+        <v>6745</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A25" s="15">
+        <v>2003</v>
+      </c>
+      <c r="B25" s="28">
+        <v>168968</v>
+      </c>
+      <c r="C25" s="28">
+        <v>131608</v>
+      </c>
+      <c r="D25" s="28">
+        <v>1516</v>
+      </c>
+      <c r="E25" s="28">
+        <v>8989</v>
+      </c>
+      <c r="F25" s="28">
+        <v>9840</v>
+      </c>
+      <c r="G25" s="28">
+        <v>1538</v>
+      </c>
+      <c r="H25" s="29">
+        <v>15477</v>
+      </c>
+      <c r="I25" s="29">
+        <v>12137</v>
+      </c>
+      <c r="J25" s="11">
+        <v>6291</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A26" s="15">
+        <v>2004</v>
+      </c>
+      <c r="B26" s="28">
+        <v>172775</v>
+      </c>
+      <c r="C26" s="28">
+        <v>134381</v>
+      </c>
+      <c r="D26" s="28">
+        <v>1563</v>
+      </c>
+      <c r="E26" s="28">
+        <v>9251</v>
+      </c>
+      <c r="F26" s="28">
+        <v>9784</v>
+      </c>
+      <c r="G26" s="28">
+        <v>1592</v>
+      </c>
+      <c r="H26" s="29">
+        <v>16204</v>
+      </c>
+      <c r="I26" s="29">
+        <v>12659</v>
+      </c>
+      <c r="J26" s="11">
+        <v>6167</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A27" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B27" s="28">
+        <v>176450</v>
+      </c>
+      <c r="C27" s="28">
+        <v>137214</v>
+      </c>
+      <c r="D27" s="28">
+        <v>1593</v>
+      </c>
+      <c r="E27" s="28">
+        <v>9469</v>
+      </c>
+      <c r="F27" s="28">
+        <v>9835</v>
+      </c>
+      <c r="G27" s="28">
+        <v>1624</v>
+      </c>
+      <c r="H27" s="29">
+        <v>16715</v>
+      </c>
+      <c r="I27" s="29">
+        <v>13448</v>
+      </c>
+      <c r="J27" s="11">
+        <v>6138</v>
+      </c>
+      <c r="L27" s="55"/>
+    </row>
+    <row r="28" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A28" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="28">
+        <v>180739</v>
+      </c>
+      <c r="C28" s="28">
+        <v>140571</v>
+      </c>
+      <c r="D28" s="28">
+        <v>1664</v>
+      </c>
+      <c r="E28" s="28">
+        <v>9891</v>
+      </c>
+      <c r="F28" s="28">
+        <v>9827</v>
+      </c>
+      <c r="G28" s="28">
+        <v>1645</v>
+      </c>
+      <c r="H28" s="29">
+        <v>17141</v>
+      </c>
+      <c r="I28" s="29">
+        <v>14067</v>
+      </c>
+      <c r="J28" s="11">
+        <v>5883</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A29" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="B29" s="28">
+        <v>183722</v>
+      </c>
+      <c r="C29" s="28">
+        <v>143003</v>
+      </c>
+      <c r="D29" s="28">
+        <v>1755</v>
+      </c>
+      <c r="E29" s="28">
+        <v>10181</v>
+      </c>
+      <c r="F29" s="28">
+        <v>9630</v>
+      </c>
+      <c r="G29" s="28">
+        <v>1685</v>
+      </c>
+      <c r="H29" s="29">
+        <v>17468</v>
+      </c>
+      <c r="I29" s="29">
+        <v>14733</v>
+      </c>
+      <c r="J29" s="11">
+        <v>5770</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A30" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B30" s="28">
+        <v>190082</v>
+      </c>
+      <c r="C30" s="28">
+        <v>147767</v>
+      </c>
+      <c r="D30" s="28">
+        <v>1322</v>
+      </c>
+      <c r="E30" s="28">
+        <v>11153</v>
+      </c>
+      <c r="F30" s="28">
+        <v>9711</v>
+      </c>
+      <c r="G30" s="28">
+        <v>1663</v>
+      </c>
+      <c r="H30" s="29">
+        <v>18466</v>
+      </c>
+      <c r="I30" s="29">
+        <v>15813</v>
+      </c>
+      <c r="J30" s="11">
+        <v>5627</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A31" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="B31" s="28">
+        <v>199982</v>
+      </c>
+      <c r="C31" s="28">
+        <v>155596</v>
+      </c>
+      <c r="D31" s="28">
+        <v>1796</v>
+      </c>
+      <c r="E31" s="28">
+        <v>11227</v>
+      </c>
+      <c r="F31" s="28">
+        <v>9750</v>
+      </c>
+      <c r="G31" s="28">
+        <v>1724</v>
+      </c>
+      <c r="H31" s="29">
+        <v>19889</v>
+      </c>
+      <c r="I31" s="29">
+        <v>16713</v>
+      </c>
+      <c r="J31" s="11">
+        <v>5801</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A32" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B32" s="28">
+        <v>198388</v>
+      </c>
+      <c r="C32" s="28">
+        <v>154213</v>
+      </c>
+      <c r="D32" s="28">
+        <v>1965</v>
+      </c>
+      <c r="E32" s="28">
+        <v>11337</v>
+      </c>
+      <c r="F32" s="28">
+        <v>9754</v>
+      </c>
+      <c r="G32" s="28">
+        <v>1869</v>
+      </c>
+      <c r="H32" s="29">
+        <v>19250</v>
+      </c>
+      <c r="I32" s="29">
+        <v>17262</v>
+      </c>
+      <c r="J32" s="11">
+        <v>5806</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A33" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="B33" s="28">
+        <v>204808</v>
+      </c>
+      <c r="C33" s="28">
+        <v>158954</v>
+      </c>
+      <c r="D33" s="28">
+        <v>2083</v>
+      </c>
+      <c r="E33" s="28">
+        <v>12024</v>
+      </c>
+      <c r="F33" s="28">
+        <v>9844</v>
+      </c>
+      <c r="G33" s="28">
+        <v>1893</v>
+      </c>
+      <c r="H33" s="29">
+        <v>20010</v>
+      </c>
+      <c r="I33" s="29">
+        <v>18292</v>
+      </c>
+      <c r="J33" s="11">
+        <v>6097</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A34" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B34" s="28">
+        <v>211861</v>
+      </c>
+      <c r="C34" s="28">
+        <v>164269</v>
+      </c>
+      <c r="D34" s="28">
+        <v>2220</v>
+      </c>
+      <c r="E34" s="28">
+        <v>12643</v>
+      </c>
+      <c r="F34" s="28">
+        <v>9859</v>
+      </c>
+      <c r="G34" s="28">
+        <v>1995</v>
+      </c>
+      <c r="H34" s="29">
+        <v>20875</v>
+      </c>
+      <c r="I34" s="29">
+        <v>19163</v>
+      </c>
+      <c r="J34" s="11">
+        <v>6232</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A35" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" s="28">
+        <v>216957</v>
+      </c>
+      <c r="C35" s="28">
+        <v>168369</v>
+      </c>
+      <c r="D35" s="28">
+        <v>2286</v>
+      </c>
+      <c r="E35" s="28">
+        <v>13169</v>
+      </c>
+      <c r="F35" s="28">
+        <v>9884</v>
+      </c>
+      <c r="G35" s="28">
+        <v>2080</v>
+      </c>
+      <c r="H35" s="29">
+        <v>21169</v>
+      </c>
+      <c r="I35" s="29">
+        <v>19968</v>
+      </c>
+      <c r="J35" s="11">
+        <v>6287</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A36" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="B36" s="28">
+        <v>222098</v>
+      </c>
+      <c r="C36" s="28">
+        <v>172293</v>
+      </c>
+      <c r="D36" s="28">
+        <v>2405</v>
+      </c>
+      <c r="E36" s="28">
+        <v>13455</v>
+      </c>
+      <c r="F36" s="28">
+        <v>9901</v>
+      </c>
+      <c r="G36" s="28">
+        <v>2160</v>
+      </c>
+      <c r="H36" s="29">
+        <v>21884</v>
+      </c>
+      <c r="I36" s="29">
+        <v>20843</v>
+      </c>
+      <c r="J36" s="11">
+        <v>6436</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B37" s="28">
+        <v>227677</v>
+      </c>
+      <c r="C37" s="28">
+        <v>176574</v>
+      </c>
+      <c r="D37" s="28">
+        <v>2509</v>
+      </c>
+      <c r="E37" s="28">
+        <v>13965</v>
+      </c>
+      <c r="F37" s="28">
+        <v>9871</v>
+      </c>
+      <c r="G37" s="28">
+        <v>2231</v>
+      </c>
+      <c r="H37" s="29">
+        <v>22527</v>
+      </c>
+      <c r="I37" s="29">
+        <v>21736</v>
+      </c>
+      <c r="J37" s="11">
+        <v>6791</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B38" s="28">
+        <v>233123</v>
+      </c>
+      <c r="C38" s="28">
+        <v>180314</v>
+      </c>
+      <c r="D38" s="28">
+        <v>2699</v>
+      </c>
+      <c r="E38" s="28">
+        <v>14522</v>
+      </c>
+      <c r="F38" s="28">
+        <v>9906</v>
+      </c>
+      <c r="G38" s="28">
+        <v>2331</v>
+      </c>
+      <c r="H38" s="29">
+        <v>23351</v>
+      </c>
+      <c r="I38" s="29">
+        <v>22462</v>
+      </c>
+      <c r="J38" s="11">
+        <v>7135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="B39" s="28">
+        <v>237682</v>
+      </c>
+      <c r="C39" s="28">
+        <v>183806</v>
+      </c>
+      <c r="D39" s="28">
+        <v>2793</v>
+      </c>
+      <c r="E39" s="28">
+        <v>15032</v>
+      </c>
+      <c r="F39" s="28">
+        <v>9927</v>
+      </c>
+      <c r="G39" s="28">
+        <v>2384</v>
+      </c>
+      <c r="H39" s="29">
+        <v>23740</v>
+      </c>
+      <c r="I39" s="29">
+        <v>23309</v>
+      </c>
+      <c r="J39" s="11">
+        <v>7451</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A40" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" s="28">
+        <v>245012</v>
+      </c>
+      <c r="C40" s="28">
+        <v>188249</v>
+      </c>
+      <c r="D40" s="28">
+        <v>3016</v>
+      </c>
+      <c r="E40" s="28">
+        <v>16539</v>
+      </c>
+      <c r="F40" s="28">
+        <v>9963</v>
+      </c>
+      <c r="G40" s="28">
+        <v>2785</v>
+      </c>
+      <c r="H40" s="29">
+        <v>24460</v>
+      </c>
+      <c r="I40" s="29">
+        <v>23933</v>
+      </c>
+      <c r="J40" s="11">
+        <v>7868</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="B41" s="28">
+        <v>248676</v>
+      </c>
+      <c r="C41" s="28">
+        <v>190481</v>
+      </c>
+      <c r="D41" s="28">
+        <v>3210</v>
+      </c>
+      <c r="E41" s="28">
+        <v>17139</v>
+      </c>
+      <c r="F41" s="28">
+        <v>9951</v>
+      </c>
+      <c r="G41" s="28">
+        <v>2986</v>
+      </c>
+      <c r="H41" s="29">
+        <v>24909</v>
+      </c>
+      <c r="I41" s="29">
+        <v>24460</v>
+      </c>
+      <c r="J41" s="11">
+        <v>8152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="28">
+        <v>252730</v>
+      </c>
+      <c r="C42" s="28">
+        <v>192546</v>
+      </c>
+      <c r="D42" s="28">
+        <v>3471</v>
+      </c>
+      <c r="E42" s="28">
+        <v>17659</v>
+      </c>
+      <c r="F42" s="28">
+        <v>9998</v>
+      </c>
+      <c r="G42" s="28">
+        <v>3047</v>
+      </c>
+      <c r="H42" s="29">
+        <v>26009</v>
+      </c>
+      <c r="I42" s="29">
+        <v>25206</v>
+      </c>
+      <c r="J42" s="11">
+        <v>8763</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A43" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B43" s="28">
+        <v>258328</v>
+      </c>
+      <c r="C43" s="28">
+        <v>195480</v>
+      </c>
+      <c r="D43" s="28">
+        <v>3996</v>
+      </c>
+      <c r="E43" s="28">
+        <v>18339</v>
+      </c>
+      <c r="F43" s="28">
+        <v>10038</v>
+      </c>
+      <c r="G43" s="28">
+        <v>3140</v>
+      </c>
+      <c r="H43" s="29">
+        <v>27335</v>
+      </c>
+      <c r="I43" s="29">
+        <v>26032</v>
+      </c>
+      <c r="J43" s="11">
+        <v>9324</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="B44" s="28">
+        <v>261922</v>
+      </c>
+      <c r="C44" s="28">
+        <v>197594</v>
+      </c>
+      <c r="D44" s="28">
+        <v>4418</v>
+      </c>
+      <c r="E44" s="28">
+        <v>18921</v>
+      </c>
+      <c r="F44" s="28">
+        <v>10010</v>
+      </c>
+      <c r="G44" s="28">
+        <v>3199</v>
+      </c>
+      <c r="H44" s="29">
+        <v>27780</v>
+      </c>
+      <c r="I44" s="29">
+        <v>26643</v>
+      </c>
+      <c r="J44" s="11">
+        <v>9655</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="28">
+        <v>266600</v>
+      </c>
+      <c r="C45" s="28">
+        <v>200275</v>
+      </c>
+      <c r="D45" s="28">
+        <v>4774</v>
+      </c>
+      <c r="E45" s="28">
+        <v>19357</v>
+      </c>
+      <c r="F45" s="28">
+        <v>10090</v>
+      </c>
+      <c r="G45" s="28">
+        <v>3281</v>
+      </c>
+      <c r="H45" s="29">
+        <v>28823</v>
+      </c>
+      <c r="I45" s="29">
+        <v>27177</v>
+      </c>
+      <c r="J45" s="11">
+        <v>10021</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A46" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="B46" s="28">
+        <v>270159</v>
+      </c>
+      <c r="C46" s="28">
+        <v>203057</v>
+      </c>
+      <c r="D46" s="28">
+        <v>5175</v>
+      </c>
+      <c r="E46" s="28">
+        <v>19891</v>
+      </c>
+      <c r="F46" s="28">
+        <v>10086</v>
+      </c>
+      <c r="G46" s="28">
+        <v>3354</v>
+      </c>
+      <c r="H46" s="28">
+        <v>28596</v>
+      </c>
+      <c r="I46" s="28">
+        <v>27687</v>
+      </c>
+      <c r="J46" s="11">
+        <v>10249</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="15">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="28">
+        <v>273936</v>
+      </c>
+      <c r="C47" s="28">
+        <v>205489</v>
+      </c>
+      <c r="D47" s="28">
+        <v>5493</v>
+      </c>
+      <c r="E47" s="28">
+        <v>20316</v>
+      </c>
+      <c r="F47" s="28">
+        <v>9991</v>
+      </c>
+      <c r="G47" s="28">
+        <v>3469</v>
+      </c>
+      <c r="H47" s="29">
+        <v>29087</v>
+      </c>
+      <c r="I47" s="29">
+        <v>29178</v>
+      </c>
+      <c r="J47" s="52" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="26.25" customHeight="1">
+      <c r="A48" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48" s="62"/>
+      <c r="C48" s="62"/>
+      <c r="D48" s="62"/>
+      <c r="E48" s="62"/>
+      <c r="F48" s="62"/>
+      <c r="G48" s="62"/>
+      <c r="H48" s="62"/>
+      <c r="I48" s="62"/>
+      <c r="J48" s="63"/>
+    </row>
+    <row r="49" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A49" s="15">
+        <v>2010</v>
+      </c>
+      <c r="B49" s="28">
+        <v>199649</v>
+      </c>
+      <c r="C49" s="28">
+        <v>154883</v>
+      </c>
+      <c r="D49" s="28">
+        <v>1997</v>
+      </c>
+      <c r="E49" s="28">
+        <v>11721</v>
+      </c>
+      <c r="F49" s="28">
+        <v>9737</v>
+      </c>
+      <c r="G49" s="28">
+        <v>1925</v>
+      </c>
+      <c r="H49" s="29">
+        <v>19386</v>
+      </c>
+      <c r="I49" s="29">
+        <v>17528</v>
+      </c>
+      <c r="J49" s="11">
+        <v>5662</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A50" s="15">
+        <v>2011</v>
+      </c>
+      <c r="B50" s="28">
+        <v>206198</v>
+      </c>
+      <c r="C50" s="28">
+        <v>159638</v>
+      </c>
+      <c r="D50" s="28">
+        <v>2110</v>
+      </c>
+      <c r="E50" s="28">
+        <v>12449</v>
+      </c>
+      <c r="F50" s="28">
+        <v>9833</v>
+      </c>
+      <c r="G50" s="28">
+        <v>2037</v>
+      </c>
+      <c r="H50" s="29">
+        <v>20131</v>
+      </c>
+      <c r="I50" s="29">
+        <v>18604</v>
+      </c>
+      <c r="J50" s="11">
+        <v>5920</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A51" s="15">
+        <v>2012</v>
+      </c>
+      <c r="B51" s="28">
+        <v>213506</v>
+      </c>
+      <c r="C51" s="28">
+        <v>165114</v>
+      </c>
+      <c r="D51" s="28">
+        <v>2235</v>
+      </c>
+      <c r="E51" s="28">
+        <v>13123</v>
+      </c>
+      <c r="F51" s="28">
+        <v>9851</v>
+      </c>
+      <c r="G51" s="28">
+        <v>2172</v>
+      </c>
+      <c r="H51" s="29">
+        <v>21011</v>
+      </c>
+      <c r="I51" s="29">
+        <v>19487</v>
+      </c>
+      <c r="J51" s="11">
+        <v>6082</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A52" s="15">
+        <v>2013</v>
+      </c>
+      <c r="B52" s="28">
+        <v>219300</v>
+      </c>
+      <c r="C52" s="28">
+        <v>169621</v>
+      </c>
+      <c r="D52" s="28">
+        <v>2332</v>
+      </c>
+      <c r="E52" s="28">
+        <v>13661</v>
+      </c>
+      <c r="F52" s="28">
+        <v>9906</v>
+      </c>
+      <c r="G52" s="28">
+        <v>2257</v>
+      </c>
+      <c r="H52" s="29">
+        <v>21523</v>
+      </c>
+      <c r="I52" s="29">
+        <v>20331</v>
+      </c>
+      <c r="J52" s="11">
+        <v>6141</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A53" s="15">
+        <v>2014</v>
+      </c>
+      <c r="B53" s="28">
+        <v>224856</v>
+      </c>
+      <c r="C53" s="28">
+        <v>173777</v>
+      </c>
+      <c r="D53" s="28">
+        <v>2429</v>
+      </c>
+      <c r="E53" s="28">
+        <v>14284</v>
+      </c>
+      <c r="F53" s="28">
+        <v>9915</v>
+      </c>
+      <c r="G53" s="28">
+        <v>2368</v>
+      </c>
+      <c r="H53" s="29">
+        <v>22083</v>
+      </c>
+      <c r="I53" s="29">
+        <v>21233</v>
+      </c>
+      <c r="J53" s="11">
+        <v>6269</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A54" s="15">
+        <v>2015</v>
+      </c>
+      <c r="B54" s="28">
+        <v>230576</v>
+      </c>
+      <c r="C54" s="28">
+        <v>178127</v>
+      </c>
+      <c r="D54" s="28">
+        <v>2538</v>
+      </c>
+      <c r="E54" s="28">
+        <v>14778</v>
+      </c>
+      <c r="F54" s="28">
+        <v>9877</v>
+      </c>
+      <c r="G54" s="28">
+        <v>2541</v>
+      </c>
+      <c r="H54" s="29">
+        <v>22715</v>
+      </c>
+      <c r="I54" s="29">
+        <v>22086</v>
+      </c>
+      <c r="J54" s="11">
+        <v>6627</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A55" s="15">
+        <v>2016</v>
+      </c>
+      <c r="B55" s="28">
+        <v>235990</v>
+      </c>
+      <c r="C55" s="28">
+        <v>181831</v>
+      </c>
+      <c r="D55" s="28">
+        <v>2715</v>
+      </c>
+      <c r="E55" s="28">
+        <v>15355</v>
+      </c>
+      <c r="F55" s="28">
+        <v>9920</v>
+      </c>
+      <c r="G55" s="28">
+        <v>2645</v>
+      </c>
+      <c r="H55" s="29">
+        <v>23524</v>
+      </c>
+      <c r="I55" s="29">
+        <v>22826</v>
+      </c>
+      <c r="J55" s="11">
+        <v>6937</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A56" s="15">
+        <v>2017</v>
+      </c>
+      <c r="B56" s="28">
+        <v>240611</v>
+      </c>
+      <c r="C56" s="28">
+        <v>185374</v>
+      </c>
+      <c r="D56" s="28">
+        <v>2807</v>
+      </c>
+      <c r="E56" s="28">
+        <v>15892</v>
+      </c>
+      <c r="F56" s="28">
+        <v>9925</v>
+      </c>
+      <c r="G56" s="28">
+        <v>2697</v>
+      </c>
+      <c r="H56" s="29">
+        <v>23916</v>
+      </c>
+      <c r="I56" s="29">
+        <v>23690</v>
+      </c>
+      <c r="J56" s="11">
+        <v>7296</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="10.5" customHeight="1">
+      <c r="A57" s="15">
+        <v>2018</v>
+      </c>
+      <c r="B57" s="28">
+        <v>244708</v>
+      </c>
+      <c r="C57" s="28">
+        <v>187839</v>
+      </c>
+      <c r="D57" s="28">
+        <v>3020</v>
+      </c>
+      <c r="E57" s="28">
+        <v>16487</v>
+      </c>
+      <c r="F57" s="28">
+        <v>9949</v>
+      </c>
+      <c r="G57" s="28">
+        <v>2788</v>
+      </c>
+      <c r="H57" s="29">
+        <v>24625</v>
+      </c>
+      <c r="I57" s="29">
+        <v>23937</v>
+      </c>
+      <c r="J57" s="11">
+        <v>7742</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A58" s="15">
+        <v>2019</v>
+      </c>
+      <c r="B58" s="28">
+        <v>247922</v>
+      </c>
+      <c r="C58" s="28">
+        <v>189722</v>
+      </c>
+      <c r="D58" s="28">
+        <v>3209</v>
+      </c>
+      <c r="E58" s="28">
+        <v>17049</v>
+      </c>
+      <c r="F58" s="28">
+        <v>9938</v>
+      </c>
+      <c r="G58" s="28">
+        <v>2989</v>
+      </c>
+      <c r="H58" s="29">
+        <v>25015</v>
+      </c>
+      <c r="I58" s="29">
+        <v>24451</v>
+      </c>
+      <c r="J58" s="11">
+        <v>8047</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A59" s="15">
+        <v>2020</v>
+      </c>
+      <c r="B59" s="28">
+        <v>252744</v>
+      </c>
+      <c r="C59" s="28">
+        <v>192441</v>
+      </c>
+      <c r="D59" s="28">
+        <v>3471</v>
+      </c>
+      <c r="E59" s="28">
+        <v>17654</v>
+      </c>
+      <c r="F59" s="28">
+        <v>9987</v>
+      </c>
+      <c r="G59" s="28">
+        <v>3052</v>
+      </c>
+      <c r="H59" s="29">
+        <v>26139</v>
+      </c>
+      <c r="I59" s="29">
+        <v>25204</v>
+      </c>
+      <c r="J59" s="11">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A60" s="15">
+        <v>2021</v>
+      </c>
+      <c r="B60" s="28">
+        <v>258592</v>
+      </c>
+      <c r="C60" s="28">
+        <v>195466</v>
+      </c>
+      <c r="D60" s="28">
+        <v>4014</v>
+      </c>
+      <c r="E60" s="28">
+        <v>18348</v>
+      </c>
+      <c r="F60" s="28">
+        <v>10028</v>
+      </c>
+      <c r="G60" s="28">
+        <v>3138</v>
+      </c>
+      <c r="H60" s="29">
+        <v>27598</v>
+      </c>
+      <c r="I60" s="29">
+        <v>26049</v>
+      </c>
+      <c r="J60" s="11">
+        <v>9103</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A61" s="15">
+        <v>2022</v>
+      </c>
+      <c r="B61" s="28">
+        <v>261745</v>
+      </c>
+      <c r="C61" s="28">
+        <v>197410</v>
+      </c>
+      <c r="D61" s="28">
+        <v>4411</v>
+      </c>
+      <c r="E61" s="28">
+        <v>18907</v>
+      </c>
+      <c r="F61" s="28">
+        <v>10013</v>
+      </c>
+      <c r="G61" s="28">
+        <v>3200</v>
+      </c>
+      <c r="H61" s="29">
+        <v>27804</v>
+      </c>
+      <c r="I61" s="29">
+        <v>26643</v>
+      </c>
+      <c r="J61" s="11">
+        <v>9483</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A62" s="15">
+        <v>2023</v>
+      </c>
+      <c r="B62" s="28">
+        <v>266445</v>
+      </c>
+      <c r="C62" s="28">
+        <v>200121</v>
+      </c>
+      <c r="D62" s="28">
+        <v>4770</v>
+      </c>
+      <c r="E62" s="28">
+        <v>19333</v>
+      </c>
+      <c r="F62" s="28">
+        <v>10091</v>
+      </c>
+      <c r="G62" s="28">
+        <v>3282</v>
+      </c>
+      <c r="H62" s="29">
+        <v>28848</v>
+      </c>
+      <c r="I62" s="29">
+        <v>27190</v>
+      </c>
+      <c r="J62" s="11">
+        <v>9834</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A63" s="15">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="28">
+        <v>270133</v>
+      </c>
+      <c r="C63" s="28">
+        <v>202909</v>
+      </c>
+      <c r="D63" s="28">
+        <v>5177</v>
+      </c>
+      <c r="E63" s="28">
+        <v>19883</v>
+      </c>
+      <c r="F63" s="28">
+        <v>10091</v>
+      </c>
+      <c r="G63" s="28">
+        <v>3354</v>
+      </c>
+      <c r="H63" s="29">
+        <v>28719</v>
+      </c>
+      <c r="I63" s="29">
+        <v>27700</v>
+      </c>
+      <c r="J63" s="11">
+        <v>10121</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A64" s="16">
+        <v>2025</v>
+      </c>
+      <c r="B64" s="12">
+        <v>273818</v>
+      </c>
+      <c r="C64" s="12">
+        <v>205279</v>
+      </c>
+      <c r="D64" s="12">
+        <v>5489</v>
+      </c>
+      <c r="E64" s="12">
+        <v>20299</v>
+      </c>
+      <c r="F64" s="12">
+        <v>9995</v>
+      </c>
+      <c r="G64" s="12">
+        <v>3468</v>
+      </c>
+      <c r="H64" s="13">
+        <v>29288</v>
+      </c>
+      <c r="I64" s="13">
+        <v>28193</v>
+      </c>
+      <c r="J64" s="30">
+        <v>10198</v>
+      </c>
+    </row>
+    <row r="65" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A65" s="3"/>
+      <c r="B65" s="3"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+      <c r="G65" s="25"/>
+      <c r="H65" s="25"/>
+      <c r="I65" s="25"/>
+      <c r="J65" s="25"/>
+    </row>
+    <row r="66" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A66" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B66" s="3"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+      <c r="G66" s="25"/>
+      <c r="H66" s="25"/>
+      <c r="I66" s="25"/>
+      <c r="J66" s="25"/>
+    </row>
+    <row r="67" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A67" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="B67" s="3"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+      <c r="G67" s="25"/>
+      <c r="H67" s="25"/>
+      <c r="I67" s="25"/>
+      <c r="J67" s="25"/>
+    </row>
+    <row r="68" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A68" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B68" s="3"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+      <c r="G68" s="25"/>
+      <c r="H68" s="25"/>
+      <c r="I68" s="25"/>
+      <c r="J68" s="25"/>
+    </row>
+    <row r="69" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A69" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B69" s="3"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+      <c r="G69" s="25"/>
+      <c r="H69" s="25"/>
+      <c r="I69" s="25"/>
+      <c r="J69" s="25"/>
+    </row>
+    <row r="70" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A70" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B70" s="3"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+      <c r="G70" s="25"/>
+      <c r="H70" s="25"/>
+      <c r="I70" s="25"/>
+      <c r="J70" s="25"/>
+    </row>
+    <row r="71" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A71" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B71" s="3"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="25"/>
+      <c r="G71" s="25"/>
+      <c r="H71" s="25"/>
+      <c r="I71" s="25"/>
+      <c r="J71" s="25"/>
+    </row>
+    <row r="72" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A72" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B72" s="3"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="25"/>
+      <c r="F72" s="25"/>
+      <c r="G72" s="25"/>
+      <c r="H72" s="25"/>
+      <c r="I72" s="25"/>
+      <c r="J72" s="25"/>
+    </row>
+    <row r="73" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A73" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="B73" s="3"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="25"/>
+      <c r="G73" s="25"/>
+      <c r="H73" s="25"/>
+      <c r="I73" s="25"/>
+      <c r="J73" s="25"/>
+    </row>
+    <row r="74" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A74" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B74" s="3"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+      <c r="G74" s="25"/>
+      <c r="H74" s="25"/>
+      <c r="I74" s="25"/>
+      <c r="J74" s="25"/>
+    </row>
+    <row r="75" spans="1:12" s="26" customFormat="1" ht="19.5" customHeight="1">
+      <c r="A75" s="64" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="65"/>
+      <c r="C75" s="65"/>
+      <c r="D75" s="65"/>
+      <c r="E75" s="65"/>
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="65"/>
+      <c r="I75" s="65"/>
+      <c r="J75" s="65"/>
+      <c r="L75" s="56"/>
+    </row>
+    <row r="76" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A76" s="64" t="s">
+        <v>101</v>
+      </c>
+      <c r="B76" s="65"/>
+      <c r="C76" s="65"/>
+      <c r="D76" s="65"/>
+      <c r="E76" s="65"/>
+      <c r="F76" s="65"/>
+      <c r="G76" s="65"/>
+      <c r="H76" s="65"/>
+      <c r="I76" s="65"/>
+      <c r="J76" s="65"/>
+    </row>
+    <row r="77" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A77" s="65"/>
+      <c r="B77" s="65"/>
+      <c r="C77" s="65"/>
+      <c r="D77" s="65"/>
+      <c r="E77" s="65"/>
+      <c r="F77" s="65"/>
+      <c r="G77" s="65"/>
+      <c r="H77" s="65"/>
+      <c r="I77" s="65"/>
+      <c r="J77" s="65"/>
+    </row>
+    <row r="78" spans="1:12" s="26" customFormat="1" ht="9.6" customHeight="1">
+      <c r="A78" s="3"/>
+      <c r="B78" s="3"/>
+    </row>
+    <row r="79" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A79" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="18" t="s">
-[...1844 lines deleted...]
-      <c r="B74" s="3"/>
+      <c r="B79" s="3"/>
+    </row>
+    <row r="80" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A80" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="B80" s="3"/>
+      <c r="H80" s="27"/>
+      <c r="I80" s="27"/>
+      <c r="J80" s="27"/>
+    </row>
+    <row r="81" spans="1:9" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A81" s="3"/>
+      <c r="B81" s="3"/>
+    </row>
+    <row r="82" spans="1:9" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A82" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="B82" s="3"/>
+    </row>
+    <row r="84" spans="1:9" s="26" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B84" s="3"/>
+      <c r="C84" s="3"/>
+      <c r="D84" s="3"/>
+      <c r="E84" s="3"/>
+      <c r="F84" s="3"/>
+      <c r="G84" s="3"/>
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A44:J44"/>
+  <mergeCells count="5">
+    <mergeCell ref="A13:J13"/>
+    <mergeCell ref="L13:U13"/>
+    <mergeCell ref="A48:J48"/>
+    <mergeCell ref="A75:J75"/>
+    <mergeCell ref="A76:J77"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE1E29FB-F1B4-415B-820D-C44FF0ABBB0A}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="7.375" style="32" customWidth="1"/>
+    <col min="2" max="2" width="33" style="32" customWidth="1"/>
+    <col min="3" max="3" width="3" style="32" customWidth="1"/>
+    <col min="4" max="4" width="7.375" style="32" customWidth="1"/>
+    <col min="5" max="5" width="33" style="32" customWidth="1"/>
+    <col min="6" max="16384" width="10" style="32"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" s="31" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1" s="31" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="34" customFormat="1">
+      <c r="A2" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" s="33" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="35" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" s="37"/>
+      <c r="D3" s="35" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" s="35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" s="40"/>
+      <c r="D4" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="39" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="40"/>
+      <c r="D5" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" s="42" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="18">
+      <c r="A6" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" s="40"/>
+      <c r="D6" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="18">
+      <c r="A7" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="C7" s="40"/>
+      <c r="D7" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="E7" s="42" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="18">
+      <c r="A8" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="C8" s="40"/>
+      <c r="D8" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="B9" s="42" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" s="40"/>
+      <c r="D9" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="E9" s="42" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="40"/>
+      <c r="D10" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="B11" s="45" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" s="40"/>
+      <c r="D11" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="45" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="46"/>
+      <c r="D12" s="46"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="46"/>
+      <c r="D13" s="46"/>
+    </row>
+    <row r="14" spans="1:5" ht="15">
+      <c r="A14" s="47"/>
+      <c r="D14" s="46"/>
+    </row>
+    <row r="15" spans="1:5" ht="15">
+      <c r="A15" s="47"/>
+      <c r="D15" s="46"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="46"/>
+      <c r="D16" s="46"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="46"/>
+      <c r="D17" s="46"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>te181</vt:lpstr>
+      <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te181'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CIEF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>