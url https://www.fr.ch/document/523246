--- v1 (2026-06-29)
+++ v2 (2026-10-11)
@@ -1,84 +1,84 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1103 Infrastructure des transports et véhicules\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\1103 Infrastructure des transports et véhicules\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5CD036E-B7D9-45B9-BF2B-C9A9FD742F5E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F10C37A6-F91E-4715-B863-EC74F02D75BC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-2400" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te181" sheetId="9" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="7" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'te181'!$A$1:$J$82</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="103">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="104">
   <si>
     <t>Remorques</t>
   </si>
   <si>
     <t>Anhänger</t>
   </si>
   <si>
     <t>schaftliche</t>
   </si>
   <si>
     <t>transport-</t>
   </si>
   <si>
     <t>Industrie-</t>
   </si>
   <si>
     <t>Landwirt-</t>
   </si>
   <si>
     <t>Sachen-</t>
   </si>
   <si>
     <t>Personen-</t>
   </si>
   <si>
@@ -130,53 +130,50 @@
     <t>personnes²</t>
   </si>
   <si>
     <t>de choses³</t>
   </si>
   <si>
     <t>Motorräder⁶</t>
   </si>
   <si>
     <t>wagen¹</t>
   </si>
   <si>
     <t>fahrzeuge⁵</t>
   </si>
   <si>
     <t>fahrzeuge²</t>
   </si>
   <si>
     <t>fahrzeuge³</t>
   </si>
   <si>
     <t>Fahrzeuge⁴</t>
   </si>
   <si>
     <t>¹Voitures de tourisme et voitures de tourisme lourdes / Personenwagen und schwere Personenwagen</t>
-  </si>
-[...1 lines deleted...]
-    <t>²Voitures automobiles légères, voitures automobiles lourdes, autocar, minibus et bus à plateforme pivotante</t>
   </si>
   <si>
     <t>²Leichte Motorwagen, schwere Motorwagen, Gesellschaftswagen, Kleinbusse und Gelenkbusse</t>
   </si>
   <si>
     <t>³Voitures de livraison, camions, véhicules articulés lourds et tracteurs à sellette / Lieferwagen, Lastwagen, schwere Sattelmotorfahrzeuge und Sattelschlepper</t>
   </si>
   <si>
     <t>⁴Tracteurs agricoles, chariots de travail agricoles, chariots à moteur agricoles, monoaxes agricoles, véhicules agricoles combinés</t>
   </si>
   <si>
     <t xml:space="preserve">⁴Landwirtschaftliche Traktoren, landw. Arbeitskarren, landw. Motorkarren, landw. Motoreinachser, landw. Kombinations-Fahrzeuge </t>
   </si>
   <si>
     <t>⁵Tracteurs, machines de travail, chariots de travail, chariots à moteur, monoaxes / Traktoren, Arbeitsmaschinen, Arbeitskarren, Motorkarren und Motoreinachser</t>
   </si>
   <si>
     <t>⁶Motocycles, motocycles tricars, motocycles side-cars, motocycles légers tricars, quadricycles légers à moteur, quadricycles à moteur, tricycles à moteur et luges à moteur</t>
   </si>
   <si>
     <t>⁶Motorräder, Motorrad-Dreiräder, Motorradseitenwagen, Kleinmotorrad-Dreiräder, Leichtmotorfahrzeuge, Kleinmotorfahrzeuge, dreirädrige Motorfahrzeuge und Motorschlitten</t>
   </si>
   <si>
     <t>Véhicules immatriculés, par catégorie de véhicule, de 1992 à 2025</t>
   </si>
@@ -265,57 +262,51 @@
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Canton de Fribourg / Kanton Freiburg</t>
   </si>
   <si>
     <t>Véhicules selon le lieu de stationnement du véhicule, situation au 30 septembre (source: Office cantonal de la circulation et de la navigation)
 Fahrzeuge gemäss Standort des Fahrzeuges, Stand am 30. September (Quelle: Amt für Strassenverkehr und Schifffahrt)</t>
   </si>
   <si>
-    <t>…</t>
-[...1 lines deleted...]
-  <si>
     <t>Quelle: Bundesamt für Statistik: Sektion Mobilität, Neuenburg, Amt für Strassenverkehr und Schifffahrt, Freiburg, te26-181</t>
-  </si>
-[...1 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 28.04.2026</t>
   </si>
   <si>
     <r>
       <t>2005</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>r</t>
     </r>
   </si>
   <si>
     <r>
       <t>2006</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -628,50 +619,73 @@
       </rPr>
       <t>Jusqu’en 2017, le canton était déterminé selon l’adresse du détenteur, les détenteurs à l’étranger étant exclus. Dès 2018, avec l’introduction du SIAC‑Véhicules, il est déterminé selon la plaque d’immatriculation. La comparabilité avec les années précédentes est donc limitée</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>7</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Bis 2017 wurde der Kanton anhand der Adresse des Halters bestimmt, wobei Halter im Ausland ausgeschlossen waren. Seit 2018, mit der Einführung von SIAC‑Fahrzeuge, wird er anhand des Kontrollschilds bestimmt. Die Vergleichbarkeit mit den Vorjahren ist daher eingeschränkt</t>
     </r>
   </si>
   <si>
     <t>T11-03-02</t>
+  </si>
+  <si>
+    <t>28 177</t>
+  </si>
+  <si>
+    <r>
+      <t>2025</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>r</t>
+    </r>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 01.10.2026</t>
+  </si>
+  <si>
+    <t>²Voitures automobiles légères, voitures automobiles lourdes, autocars, minibus et bus à plateforme pivotante</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
@@ -1492,101 +1506,101 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F4FA8C5B-054E-488D-9381-E7EDBA40546C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U84"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.125" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.08203125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.5" style="2" customWidth="1"/>
-    <col min="2" max="2" width="7.625" style="2" customWidth="1"/>
-    <col min="3" max="7" width="7.625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.58203125" style="2" customWidth="1"/>
+    <col min="3" max="7" width="7.58203125" style="1" customWidth="1"/>
     <col min="8" max="8" width="8.5" style="1" customWidth="1"/>
-    <col min="9" max="9" width="7.625" style="1" customWidth="1"/>
-    <col min="10" max="10" width="8.875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="7.58203125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="9.58203125" style="1" customWidth="1"/>
     <col min="11" max="11" width="10" style="1" customWidth="1"/>
-    <col min="12" max="20" width="8.125" style="1"/>
+    <col min="12" max="20" width="8.08203125" style="1"/>
     <col min="21" max="21" width="5.5" style="1" customWidth="1"/>
-    <col min="22" max="16384" width="8.125" style="1"/>
+    <col min="22" max="16384" width="8.08203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="7" customFormat="1" ht="11.25">
+    <row r="1" spans="1:21" s="7" customFormat="1">
       <c r="A1" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1" s="5"/>
+    </row>
+    <row r="2" spans="1:21" ht="10">
+      <c r="A2" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B1" s="5"/>
-[...6 lines deleted...]
-    <row r="3" spans="1:21" s="49" customFormat="1" ht="9.9499999999999993" customHeight="1">
+    </row>
+    <row r="3" spans="1:21" s="49" customFormat="1" ht="10" customHeight="1">
       <c r="A3" s="48" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
     </row>
-    <row r="4" spans="1:21" s="51" customFormat="1" ht="9.9499999999999993" customHeight="1">
+    <row r="4" spans="1:21" s="51" customFormat="1" ht="10" customHeight="1">
       <c r="A4" s="50" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B4" s="49"/>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
     </row>
-    <row r="5" spans="1:21" s="49" customFormat="1" ht="9.9499999999999993" customHeight="1"/>
+    <row r="5" spans="1:21" s="49" customFormat="1" ht="10" customHeight="1"/>
     <row r="6" spans="1:21" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A6" s="14" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="B6" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="18"/>
       <c r="D6" s="18"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="19" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="23" t="s">
         <v>15</v>
       </c>
       <c r="L6" s="53"/>
     </row>
     <row r="7" spans="1:21" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A7" s="15"/>
       <c r="B7" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="19" t="s">
         <v>13</v>
@@ -1703,53 +1717,53 @@
       <c r="C12" s="21"/>
       <c r="D12" s="21" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>29</v>
       </c>
       <c r="F12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="G12" s="21"/>
       <c r="H12" s="21"/>
       <c r="I12" s="20"/>
       <c r="J12" s="9"/>
       <c r="L12" s="54"/>
       <c r="M12" s="54"/>
       <c r="N12" s="54"/>
       <c r="O12" s="54"/>
       <c r="P12" s="54"/>
       <c r="Q12" s="54"/>
       <c r="R12" s="54"/>
       <c r="S12" s="54"/>
       <c r="T12" s="54"/>
       <c r="U12" s="54"/>
     </row>
-    <row r="13" spans="1:21" ht="35.450000000000003" customHeight="1">
+    <row r="13" spans="1:21" ht="35.5" customHeight="1">
       <c r="A13" s="57" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B13" s="58"/>
       <c r="C13" s="58"/>
       <c r="D13" s="58"/>
       <c r="E13" s="58"/>
       <c r="F13" s="58"/>
       <c r="G13" s="58"/>
       <c r="H13" s="58"/>
       <c r="I13" s="58"/>
       <c r="J13" s="59"/>
       <c r="L13" s="60"/>
       <c r="M13" s="60"/>
       <c r="N13" s="60"/>
       <c r="O13" s="60"/>
       <c r="P13" s="60"/>
       <c r="Q13" s="60"/>
       <c r="R13" s="60"/>
       <c r="S13" s="60"/>
       <c r="T13" s="60"/>
       <c r="U13" s="60"/>
     </row>
     <row r="14" spans="1:21" ht="10.5" customHeight="1">
       <c r="A14" s="15">
         <v>1992</v>
       </c>
@@ -2145,724 +2159,724 @@
       </c>
       <c r="D26" s="28">
         <v>1563</v>
       </c>
       <c r="E26" s="28">
         <v>9251</v>
       </c>
       <c r="F26" s="28">
         <v>9784</v>
       </c>
       <c r="G26" s="28">
         <v>1592</v>
       </c>
       <c r="H26" s="29">
         <v>16204</v>
       </c>
       <c r="I26" s="29">
         <v>12659</v>
       </c>
       <c r="J26" s="11">
         <v>6167</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="10.5" customHeight="1">
       <c r="A27" s="15" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="B27" s="28">
         <v>176450</v>
       </c>
       <c r="C27" s="28">
         <v>137214</v>
       </c>
       <c r="D27" s="28">
         <v>1593</v>
       </c>
       <c r="E27" s="28">
         <v>9469</v>
       </c>
       <c r="F27" s="28">
         <v>9835</v>
       </c>
       <c r="G27" s="28">
         <v>1624</v>
       </c>
       <c r="H27" s="29">
         <v>16715</v>
       </c>
       <c r="I27" s="29">
         <v>13448</v>
       </c>
       <c r="J27" s="11">
         <v>6138</v>
       </c>
       <c r="L27" s="55"/>
     </row>
     <row r="28" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A28" s="15" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B28" s="28">
         <v>180739</v>
       </c>
       <c r="C28" s="28">
         <v>140571</v>
       </c>
       <c r="D28" s="28">
         <v>1664</v>
       </c>
       <c r="E28" s="28">
         <v>9891</v>
       </c>
       <c r="F28" s="28">
         <v>9827</v>
       </c>
       <c r="G28" s="28">
         <v>1645</v>
       </c>
       <c r="H28" s="29">
         <v>17141</v>
       </c>
       <c r="I28" s="29">
         <v>14067</v>
       </c>
       <c r="J28" s="11">
         <v>5883</v>
       </c>
     </row>
     <row r="29" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A29" s="15" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="B29" s="28">
         <v>183722</v>
       </c>
       <c r="C29" s="28">
         <v>143003</v>
       </c>
       <c r="D29" s="28">
         <v>1755</v>
       </c>
       <c r="E29" s="28">
         <v>10181</v>
       </c>
       <c r="F29" s="28">
         <v>9630</v>
       </c>
       <c r="G29" s="28">
         <v>1685</v>
       </c>
       <c r="H29" s="29">
         <v>17468</v>
       </c>
       <c r="I29" s="29">
         <v>14733</v>
       </c>
       <c r="J29" s="11">
         <v>5770</v>
       </c>
     </row>
     <row r="30" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A30" s="15" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="B30" s="28">
         <v>190082</v>
       </c>
       <c r="C30" s="28">
         <v>147767</v>
       </c>
       <c r="D30" s="28">
         <v>1322</v>
       </c>
       <c r="E30" s="28">
         <v>11153</v>
       </c>
       <c r="F30" s="28">
         <v>9711</v>
       </c>
       <c r="G30" s="28">
         <v>1663</v>
       </c>
       <c r="H30" s="29">
         <v>18466</v>
       </c>
       <c r="I30" s="29">
         <v>15813</v>
       </c>
       <c r="J30" s="11">
         <v>5627</v>
       </c>
     </row>
     <row r="31" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A31" s="15" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B31" s="28">
         <v>199982</v>
       </c>
       <c r="C31" s="28">
         <v>155596</v>
       </c>
       <c r="D31" s="28">
         <v>1796</v>
       </c>
       <c r="E31" s="28">
         <v>11227</v>
       </c>
       <c r="F31" s="28">
         <v>9750</v>
       </c>
       <c r="G31" s="28">
         <v>1724</v>
       </c>
       <c r="H31" s="29">
         <v>19889</v>
       </c>
       <c r="I31" s="29">
         <v>16713</v>
       </c>
       <c r="J31" s="11">
         <v>5801</v>
       </c>
     </row>
     <row r="32" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A32" s="15" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B32" s="28">
         <v>198388</v>
       </c>
       <c r="C32" s="28">
         <v>154213</v>
       </c>
       <c r="D32" s="28">
         <v>1965</v>
       </c>
       <c r="E32" s="28">
         <v>11337</v>
       </c>
       <c r="F32" s="28">
         <v>9754</v>
       </c>
       <c r="G32" s="28">
         <v>1869</v>
       </c>
       <c r="H32" s="29">
         <v>19250</v>
       </c>
       <c r="I32" s="29">
         <v>17262</v>
       </c>
       <c r="J32" s="11">
         <v>5806</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A33" s="15" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B33" s="28">
         <v>204808</v>
       </c>
       <c r="C33" s="28">
         <v>158954</v>
       </c>
       <c r="D33" s="28">
         <v>2083</v>
       </c>
       <c r="E33" s="28">
         <v>12024</v>
       </c>
       <c r="F33" s="28">
         <v>9844</v>
       </c>
       <c r="G33" s="28">
         <v>1893</v>
       </c>
       <c r="H33" s="29">
         <v>20010</v>
       </c>
       <c r="I33" s="29">
         <v>18292</v>
       </c>
       <c r="J33" s="11">
         <v>6097</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A34" s="15" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B34" s="28">
         <v>211861</v>
       </c>
       <c r="C34" s="28">
         <v>164269</v>
       </c>
       <c r="D34" s="28">
         <v>2220</v>
       </c>
       <c r="E34" s="28">
         <v>12643</v>
       </c>
       <c r="F34" s="28">
         <v>9859</v>
       </c>
       <c r="G34" s="28">
         <v>1995</v>
       </c>
       <c r="H34" s="29">
         <v>20875</v>
       </c>
       <c r="I34" s="29">
         <v>19163</v>
       </c>
       <c r="J34" s="11">
         <v>6232</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A35" s="15" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B35" s="28">
         <v>216957</v>
       </c>
       <c r="C35" s="28">
         <v>168369</v>
       </c>
       <c r="D35" s="28">
         <v>2286</v>
       </c>
       <c r="E35" s="28">
         <v>13169</v>
       </c>
       <c r="F35" s="28">
         <v>9884</v>
       </c>
       <c r="G35" s="28">
         <v>2080</v>
       </c>
       <c r="H35" s="29">
         <v>21169</v>
       </c>
       <c r="I35" s="29">
         <v>19968</v>
       </c>
       <c r="J35" s="11">
         <v>6287</v>
       </c>
     </row>
     <row r="36" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A36" s="15" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="B36" s="28">
         <v>222098</v>
       </c>
       <c r="C36" s="28">
         <v>172293</v>
       </c>
       <c r="D36" s="28">
         <v>2405</v>
       </c>
       <c r="E36" s="28">
         <v>13455</v>
       </c>
       <c r="F36" s="28">
         <v>9901</v>
       </c>
       <c r="G36" s="28">
         <v>2160</v>
       </c>
       <c r="H36" s="29">
         <v>21884</v>
       </c>
       <c r="I36" s="29">
         <v>20843</v>
       </c>
       <c r="J36" s="11">
         <v>6436</v>
       </c>
     </row>
     <row r="37" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A37" s="15" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B37" s="28">
         <v>227677</v>
       </c>
       <c r="C37" s="28">
         <v>176574</v>
       </c>
       <c r="D37" s="28">
         <v>2509</v>
       </c>
       <c r="E37" s="28">
         <v>13965</v>
       </c>
       <c r="F37" s="28">
         <v>9871</v>
       </c>
       <c r="G37" s="28">
         <v>2231</v>
       </c>
       <c r="H37" s="29">
         <v>22527</v>
       </c>
       <c r="I37" s="29">
         <v>21736</v>
       </c>
       <c r="J37" s="11">
         <v>6791</v>
       </c>
     </row>
     <row r="38" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A38" s="15" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="B38" s="28">
         <v>233123</v>
       </c>
       <c r="C38" s="28">
         <v>180314</v>
       </c>
       <c r="D38" s="28">
         <v>2699</v>
       </c>
       <c r="E38" s="28">
         <v>14522</v>
       </c>
       <c r="F38" s="28">
         <v>9906</v>
       </c>
       <c r="G38" s="28">
         <v>2331</v>
       </c>
       <c r="H38" s="29">
         <v>23351</v>
       </c>
       <c r="I38" s="29">
         <v>22462</v>
       </c>
       <c r="J38" s="11">
         <v>7135</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A39" s="15" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B39" s="28">
         <v>237682</v>
       </c>
       <c r="C39" s="28">
         <v>183806</v>
       </c>
       <c r="D39" s="28">
         <v>2793</v>
       </c>
       <c r="E39" s="28">
         <v>15032</v>
       </c>
       <c r="F39" s="28">
         <v>9927</v>
       </c>
       <c r="G39" s="28">
         <v>2384</v>
       </c>
       <c r="H39" s="29">
         <v>23740</v>
       </c>
       <c r="I39" s="29">
         <v>23309</v>
       </c>
       <c r="J39" s="11">
         <v>7451</v>
       </c>
     </row>
     <row r="40" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A40" s="15" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B40" s="28">
         <v>245012</v>
       </c>
       <c r="C40" s="28">
         <v>188249</v>
       </c>
       <c r="D40" s="28">
         <v>3016</v>
       </c>
       <c r="E40" s="28">
         <v>16539</v>
       </c>
       <c r="F40" s="28">
         <v>9963</v>
       </c>
       <c r="G40" s="28">
         <v>2785</v>
       </c>
       <c r="H40" s="29">
         <v>24460</v>
       </c>
       <c r="I40" s="29">
         <v>23933</v>
       </c>
       <c r="J40" s="11">
         <v>7868</v>
       </c>
     </row>
     <row r="41" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A41" s="15" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="B41" s="28">
         <v>248676</v>
       </c>
       <c r="C41" s="28">
         <v>190481</v>
       </c>
       <c r="D41" s="28">
         <v>3210</v>
       </c>
       <c r="E41" s="28">
         <v>17139</v>
       </c>
       <c r="F41" s="28">
         <v>9951</v>
       </c>
       <c r="G41" s="28">
         <v>2986</v>
       </c>
       <c r="H41" s="29">
         <v>24909</v>
       </c>
       <c r="I41" s="29">
         <v>24460</v>
       </c>
       <c r="J41" s="11">
         <v>8152</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A42" s="15" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B42" s="28">
         <v>252730</v>
       </c>
       <c r="C42" s="28">
         <v>192546</v>
       </c>
       <c r="D42" s="28">
         <v>3471</v>
       </c>
       <c r="E42" s="28">
         <v>17659</v>
       </c>
       <c r="F42" s="28">
         <v>9998</v>
       </c>
       <c r="G42" s="28">
         <v>3047</v>
       </c>
       <c r="H42" s="29">
         <v>26009</v>
       </c>
       <c r="I42" s="29">
         <v>25206</v>
       </c>
       <c r="J42" s="11">
         <v>8763</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A43" s="15" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="B43" s="28">
         <v>258328</v>
       </c>
       <c r="C43" s="28">
         <v>195480</v>
       </c>
       <c r="D43" s="28">
         <v>3996</v>
       </c>
       <c r="E43" s="28">
         <v>18339</v>
       </c>
       <c r="F43" s="28">
         <v>10038</v>
       </c>
       <c r="G43" s="28">
         <v>3140</v>
       </c>
       <c r="H43" s="29">
         <v>27335</v>
       </c>
       <c r="I43" s="29">
         <v>26032</v>
       </c>
       <c r="J43" s="11">
         <v>9324</v>
       </c>
     </row>
     <row r="44" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A44" s="15" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="B44" s="28">
         <v>261922</v>
       </c>
       <c r="C44" s="28">
         <v>197594</v>
       </c>
       <c r="D44" s="28">
         <v>4418</v>
       </c>
       <c r="E44" s="28">
         <v>18921</v>
       </c>
       <c r="F44" s="28">
         <v>10010</v>
       </c>
       <c r="G44" s="28">
         <v>3199</v>
       </c>
       <c r="H44" s="29">
         <v>27780</v>
       </c>
       <c r="I44" s="29">
         <v>26643</v>
       </c>
       <c r="J44" s="11">
         <v>9655</v>
       </c>
     </row>
     <row r="45" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A45" s="15" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B45" s="28">
         <v>266600</v>
       </c>
       <c r="C45" s="28">
         <v>200275</v>
       </c>
       <c r="D45" s="28">
         <v>4774</v>
       </c>
       <c r="E45" s="28">
         <v>19357</v>
       </c>
       <c r="F45" s="28">
         <v>10090</v>
       </c>
       <c r="G45" s="28">
         <v>3281</v>
       </c>
       <c r="H45" s="29">
         <v>28823</v>
       </c>
       <c r="I45" s="29">
         <v>27177</v>
       </c>
       <c r="J45" s="11">
         <v>10021</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A46" s="15" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="B46" s="28">
         <v>270159</v>
       </c>
       <c r="C46" s="28">
         <v>203057</v>
       </c>
       <c r="D46" s="28">
         <v>5175</v>
       </c>
       <c r="E46" s="28">
         <v>19891</v>
       </c>
       <c r="F46" s="28">
         <v>10086</v>
       </c>
       <c r="G46" s="28">
         <v>3354</v>
       </c>
       <c r="H46" s="28">
         <v>28596</v>
       </c>
       <c r="I46" s="28">
         <v>27687</v>
       </c>
       <c r="J46" s="11">
         <v>10249</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="4" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A47" s="15">
-        <v>2025</v>
+      <c r="A47" s="15" t="s">
+        <v>101</v>
       </c>
       <c r="B47" s="28">
         <v>273936</v>
       </c>
       <c r="C47" s="28">
         <v>205489</v>
       </c>
       <c r="D47" s="28">
         <v>5493</v>
       </c>
       <c r="E47" s="28">
         <v>20316</v>
       </c>
       <c r="F47" s="28">
         <v>9991</v>
       </c>
       <c r="G47" s="28">
         <v>3469</v>
       </c>
       <c r="H47" s="29">
-        <v>29087</v>
-[...1 lines deleted...]
-      <c r="I47" s="29">
         <v>29178</v>
       </c>
-      <c r="J47" s="52" t="s">
-        <v>76</v>
+      <c r="I47" s="29" t="s">
+        <v>100</v>
+      </c>
+      <c r="J47" s="52">
+        <v>10269</v>
       </c>
     </row>
     <row r="48" spans="1:10" ht="26.25" customHeight="1">
       <c r="A48" s="61" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B48" s="62"/>
       <c r="C48" s="62"/>
       <c r="D48" s="62"/>
       <c r="E48" s="62"/>
       <c r="F48" s="62"/>
       <c r="G48" s="62"/>
       <c r="H48" s="62"/>
       <c r="I48" s="62"/>
       <c r="J48" s="63"/>
     </row>
     <row r="49" spans="1:10" ht="10.5" customHeight="1">
       <c r="A49" s="15">
         <v>2010</v>
       </c>
       <c r="B49" s="28">
         <v>199649</v>
       </c>
       <c r="C49" s="28">
         <v>154883</v>
       </c>
       <c r="D49" s="28">
         <v>1997</v>
       </c>
       <c r="E49" s="28">
@@ -3370,438 +3384,438 @@
       <c r="C65" s="25"/>
       <c r="D65" s="25"/>
       <c r="E65" s="25"/>
       <c r="F65" s="25"/>
       <c r="G65" s="25"/>
       <c r="H65" s="25"/>
       <c r="I65" s="25"/>
       <c r="J65" s="25"/>
     </row>
     <row r="66" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A66" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B66" s="3"/>
       <c r="C66" s="25"/>
       <c r="D66" s="25"/>
       <c r="E66" s="25"/>
       <c r="F66" s="25"/>
       <c r="G66" s="25"/>
       <c r="H66" s="25"/>
       <c r="I66" s="25"/>
       <c r="J66" s="25"/>
     </row>
     <row r="67" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A67" s="3" t="s">
-        <v>32</v>
+        <v>103</v>
       </c>
       <c r="B67" s="3"/>
       <c r="C67" s="25"/>
       <c r="D67" s="25"/>
       <c r="E67" s="25"/>
       <c r="F67" s="25"/>
       <c r="G67" s="25"/>
       <c r="H67" s="25"/>
       <c r="I67" s="25"/>
       <c r="J67" s="25"/>
     </row>
     <row r="68" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A68" s="3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B68" s="3"/>
       <c r="C68" s="25"/>
       <c r="D68" s="25"/>
       <c r="E68" s="25"/>
       <c r="F68" s="25"/>
       <c r="G68" s="25"/>
       <c r="H68" s="25"/>
       <c r="I68" s="25"/>
       <c r="J68" s="25"/>
     </row>
     <row r="69" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A69" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B69" s="3"/>
       <c r="C69" s="25"/>
       <c r="D69" s="25"/>
       <c r="E69" s="25"/>
       <c r="F69" s="25"/>
       <c r="G69" s="25"/>
       <c r="H69" s="25"/>
       <c r="I69" s="25"/>
       <c r="J69" s="25"/>
     </row>
     <row r="70" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A70" s="3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B70" s="3"/>
       <c r="C70" s="25"/>
       <c r="D70" s="25"/>
       <c r="E70" s="25"/>
       <c r="F70" s="25"/>
       <c r="G70" s="25"/>
       <c r="H70" s="25"/>
       <c r="I70" s="25"/>
       <c r="J70" s="25"/>
     </row>
     <row r="71" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A71" s="3" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B71" s="3"/>
       <c r="C71" s="25"/>
       <c r="D71" s="25"/>
       <c r="E71" s="25"/>
       <c r="F71" s="25"/>
       <c r="G71" s="25"/>
       <c r="H71" s="25"/>
       <c r="I71" s="25"/>
       <c r="J71" s="25"/>
     </row>
     <row r="72" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A72" s="3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B72" s="3"/>
       <c r="C72" s="25"/>
       <c r="D72" s="25"/>
       <c r="E72" s="25"/>
       <c r="F72" s="25"/>
       <c r="G72" s="25"/>
       <c r="H72" s="25"/>
       <c r="I72" s="25"/>
       <c r="J72" s="25"/>
     </row>
     <row r="73" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A73" s="3" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B73" s="3"/>
       <c r="C73" s="25"/>
       <c r="D73" s="25"/>
       <c r="E73" s="25"/>
       <c r="F73" s="25"/>
       <c r="G73" s="25"/>
       <c r="H73" s="25"/>
       <c r="I73" s="25"/>
       <c r="J73" s="25"/>
     </row>
     <row r="74" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A74" s="3" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B74" s="3"/>
       <c r="C74" s="25"/>
       <c r="D74" s="25"/>
       <c r="E74" s="25"/>
       <c r="F74" s="25"/>
       <c r="G74" s="25"/>
       <c r="H74" s="25"/>
       <c r="I74" s="25"/>
       <c r="J74" s="25"/>
     </row>
     <row r="75" spans="1:12" s="26" customFormat="1" ht="19.5" customHeight="1">
       <c r="A75" s="64" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B75" s="65"/>
       <c r="C75" s="65"/>
       <c r="D75" s="65"/>
       <c r="E75" s="65"/>
       <c r="F75" s="65"/>
       <c r="G75" s="65"/>
       <c r="H75" s="65"/>
       <c r="I75" s="65"/>
       <c r="J75" s="65"/>
       <c r="L75" s="56"/>
     </row>
     <row r="76" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A76" s="64" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B76" s="65"/>
       <c r="C76" s="65"/>
       <c r="D76" s="65"/>
       <c r="E76" s="65"/>
       <c r="F76" s="65"/>
       <c r="G76" s="65"/>
       <c r="H76" s="65"/>
       <c r="I76" s="65"/>
       <c r="J76" s="65"/>
     </row>
     <row r="77" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A77" s="65"/>
       <c r="B77" s="65"/>
       <c r="C77" s="65"/>
       <c r="D77" s="65"/>
       <c r="E77" s="65"/>
       <c r="F77" s="65"/>
       <c r="G77" s="65"/>
       <c r="H77" s="65"/>
       <c r="I77" s="65"/>
       <c r="J77" s="65"/>
     </row>
-    <row r="78" spans="1:12" s="26" customFormat="1" ht="9.6" customHeight="1">
+    <row r="78" spans="1:12" s="26" customFormat="1" ht="9.65" customHeight="1">
       <c r="A78" s="3"/>
       <c r="B78" s="3"/>
     </row>
     <row r="79" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A79" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B79" s="3"/>
     </row>
     <row r="80" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A80" s="3" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B80" s="3"/>
       <c r="H80" s="27"/>
       <c r="I80" s="27"/>
       <c r="J80" s="27"/>
     </row>
     <row r="81" spans="1:9" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A81" s="3"/>
       <c r="B81" s="3"/>
     </row>
     <row r="82" spans="1:9" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="A82" s="3" t="s">
-        <v>78</v>
+        <v>102</v>
       </c>
       <c r="B82" s="3"/>
     </row>
     <row r="84" spans="1:9" s="26" customFormat="1" ht="10.5" customHeight="1">
       <c r="B84" s="3"/>
       <c r="C84" s="3"/>
       <c r="D84" s="3"/>
       <c r="E84" s="3"/>
       <c r="F84" s="3"/>
       <c r="G84" s="3"/>
       <c r="H84" s="3"/>
       <c r="I84" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A13:J13"/>
     <mergeCell ref="L13:U13"/>
     <mergeCell ref="A48:J48"/>
     <mergeCell ref="A75:J75"/>
     <mergeCell ref="A76:J77"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="98" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE1E29FB-F1B4-415B-820D-C44FF0ABBB0A}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="12.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10" defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="7.375" style="32" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" style="32" customWidth="1"/>
     <col min="2" max="2" width="33" style="32" customWidth="1"/>
     <col min="3" max="3" width="3" style="32" customWidth="1"/>
-    <col min="4" max="4" width="7.375" style="32" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="32" customWidth="1"/>
     <col min="5" max="5" width="33" style="32" customWidth="1"/>
     <col min="6" max="16384" width="10" style="32"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1" s="31" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="34" customFormat="1">
       <c r="A2" s="33" t="s">
         <v>17</v>
       </c>
       <c r="D2" s="33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B3" s="36" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="C3" s="37"/>
       <c r="D3" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="35" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="39" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="C4" s="40"/>
       <c r="D4" s="38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E4" s="39" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="B5" s="42" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="C5" s="40"/>
       <c r="D5" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="E5" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="E5" s="42" t="s">
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="43" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="B6" s="39" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C6" s="40"/>
       <c r="D6" s="43" t="s">
+        <v>56</v>
+      </c>
+      <c r="E6" s="39" t="s">
         <v>57</v>
       </c>
-      <c r="E6" s="39" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="17">
+      <c r="A7" s="41" t="s">
         <v>58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="41" t="s">
+      <c r="B7" s="42" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="C7" s="40"/>
       <c r="D7" s="41" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E7" s="42" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="17">
+      <c r="A8" s="38" t="s">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="38" t="s">
+      <c r="B8" s="39" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C8" s="40"/>
       <c r="D8" s="38" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E8" s="39" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="42" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="C9" s="40"/>
       <c r="D9" s="41" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E9" s="42" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="38" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="C10" s="40"/>
       <c r="D10" s="38" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E10" s="39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="45" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="C11" s="40"/>
       <c r="D11" s="44" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E11" s="45" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="46"/>
       <c r="D12" s="46"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="46"/>
       <c r="D13" s="46"/>
     </row>
-    <row r="14" spans="1:5" ht="15">
+    <row r="14" spans="1:5" ht="14.5">
       <c r="A14" s="47"/>
       <c r="D14" s="46"/>
     </row>
-    <row r="15" spans="1:5" ht="15">
+    <row r="15" spans="1:5" ht="14.5">
       <c r="A15" s="47"/>
       <c r="D15" s="46"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="46"/>
       <c r="D16" s="46"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="46"/>
       <c r="D17" s="46"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>