--- v0 (2025-12-05)
+++ v1 (2026-04-08)
@@ -1,466 +1,535 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\1003 Hébergement touristique\Excel\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\1003 Hébergement touristique\Excel\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{027A7432-AF8B-4256-BA83-20D1178FA976}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CEDDA3F6-C059-48A3-82A4-196D088D54CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te178" sheetId="7" r:id="rId1"/>
+    <sheet name="te178" sheetId="9" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e154388b-5bca-4541-8ba1-9f4dd047f1bf'"</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'te178'!$A$7:$U$7</definedName>
     <definedName name="Asie">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'te178'!$A$1:$N$91</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M83" i="7" l="1"/>
-[...373 lines deleted...]
-  <c r="H9" i="7"/>
+  <c r="M83" i="9" l="1"/>
+  <c r="L83" i="9"/>
+  <c r="K83" i="9"/>
+  <c r="J83" i="9"/>
+  <c r="I83" i="9"/>
+  <c r="H83" i="9"/>
+  <c r="M82" i="9"/>
+  <c r="L82" i="9"/>
+  <c r="K82" i="9"/>
+  <c r="J82" i="9"/>
+  <c r="I82" i="9"/>
+  <c r="H82" i="9"/>
+  <c r="M81" i="9"/>
+  <c r="L81" i="9"/>
+  <c r="K81" i="9"/>
+  <c r="J81" i="9"/>
+  <c r="I81" i="9"/>
+  <c r="H81" i="9"/>
+  <c r="M80" i="9"/>
+  <c r="L80" i="9"/>
+  <c r="K80" i="9"/>
+  <c r="J80" i="9"/>
+  <c r="I80" i="9"/>
+  <c r="H80" i="9"/>
+  <c r="M79" i="9"/>
+  <c r="L79" i="9"/>
+  <c r="K79" i="9"/>
+  <c r="J79" i="9"/>
+  <c r="I79" i="9"/>
+  <c r="H79" i="9"/>
+  <c r="M78" i="9"/>
+  <c r="L78" i="9"/>
+  <c r="K78" i="9"/>
+  <c r="J78" i="9"/>
+  <c r="I78" i="9"/>
+  <c r="H78" i="9"/>
+  <c r="M76" i="9"/>
+  <c r="L76" i="9"/>
+  <c r="K76" i="9"/>
+  <c r="J76" i="9"/>
+  <c r="I76" i="9"/>
+  <c r="H76" i="9"/>
+  <c r="M74" i="9"/>
+  <c r="L74" i="9"/>
+  <c r="K74" i="9"/>
+  <c r="J74" i="9"/>
+  <c r="H74" i="9"/>
+  <c r="M73" i="9"/>
+  <c r="L73" i="9"/>
+  <c r="K73" i="9"/>
+  <c r="J73" i="9"/>
+  <c r="I73" i="9"/>
+  <c r="H73" i="9"/>
+  <c r="M72" i="9"/>
+  <c r="L72" i="9"/>
+  <c r="K72" i="9"/>
+  <c r="J72" i="9"/>
+  <c r="I72" i="9"/>
+  <c r="H72" i="9"/>
+  <c r="M71" i="9"/>
+  <c r="L71" i="9"/>
+  <c r="K71" i="9"/>
+  <c r="J71" i="9"/>
+  <c r="I71" i="9"/>
+  <c r="H71" i="9"/>
+  <c r="M70" i="9"/>
+  <c r="L70" i="9"/>
+  <c r="K70" i="9"/>
+  <c r="J70" i="9"/>
+  <c r="I70" i="9"/>
+  <c r="H70" i="9"/>
+  <c r="M69" i="9"/>
+  <c r="L69" i="9"/>
+  <c r="K69" i="9"/>
+  <c r="J69" i="9"/>
+  <c r="I69" i="9"/>
+  <c r="H69" i="9"/>
+  <c r="M68" i="9"/>
+  <c r="L68" i="9"/>
+  <c r="K68" i="9"/>
+  <c r="J68" i="9"/>
+  <c r="I68" i="9"/>
+  <c r="H68" i="9"/>
+  <c r="M67" i="9"/>
+  <c r="L67" i="9"/>
+  <c r="K67" i="9"/>
+  <c r="J67" i="9"/>
+  <c r="I67" i="9"/>
+  <c r="H67" i="9"/>
+  <c r="M66" i="9"/>
+  <c r="L66" i="9"/>
+  <c r="K66" i="9"/>
+  <c r="J66" i="9"/>
+  <c r="I66" i="9"/>
+  <c r="H66" i="9"/>
+  <c r="M65" i="9"/>
+  <c r="L65" i="9"/>
+  <c r="K65" i="9"/>
+  <c r="J65" i="9"/>
+  <c r="I65" i="9"/>
+  <c r="H65" i="9"/>
+  <c r="M64" i="9"/>
+  <c r="L64" i="9"/>
+  <c r="K64" i="9"/>
+  <c r="J64" i="9"/>
+  <c r="I64" i="9"/>
+  <c r="H64" i="9"/>
+  <c r="M63" i="9"/>
+  <c r="L63" i="9"/>
+  <c r="K63" i="9"/>
+  <c r="J63" i="9"/>
+  <c r="I63" i="9"/>
+  <c r="H63" i="9"/>
+  <c r="M62" i="9"/>
+  <c r="L62" i="9"/>
+  <c r="K62" i="9"/>
+  <c r="J62" i="9"/>
+  <c r="I62" i="9"/>
+  <c r="H62" i="9"/>
+  <c r="M61" i="9"/>
+  <c r="L61" i="9"/>
+  <c r="K61" i="9"/>
+  <c r="J61" i="9"/>
+  <c r="I61" i="9"/>
+  <c r="H61" i="9"/>
+  <c r="M60" i="9"/>
+  <c r="L60" i="9"/>
+  <c r="K60" i="9"/>
+  <c r="J60" i="9"/>
+  <c r="I60" i="9"/>
+  <c r="H60" i="9"/>
+  <c r="M59" i="9"/>
+  <c r="L59" i="9"/>
+  <c r="K59" i="9"/>
+  <c r="J59" i="9"/>
+  <c r="I59" i="9"/>
+  <c r="H59" i="9"/>
+  <c r="M58" i="9"/>
+  <c r="L58" i="9"/>
+  <c r="K58" i="9"/>
+  <c r="J58" i="9"/>
+  <c r="I58" i="9"/>
+  <c r="H58" i="9"/>
+  <c r="M57" i="9"/>
+  <c r="L57" i="9"/>
+  <c r="K57" i="9"/>
+  <c r="J57" i="9"/>
+  <c r="I57" i="9"/>
+  <c r="H57" i="9"/>
+  <c r="M56" i="9"/>
+  <c r="L56" i="9"/>
+  <c r="K56" i="9"/>
+  <c r="J56" i="9"/>
+  <c r="I56" i="9"/>
+  <c r="H56" i="9"/>
+  <c r="M55" i="9"/>
+  <c r="L55" i="9"/>
+  <c r="K55" i="9"/>
+  <c r="J55" i="9"/>
+  <c r="I55" i="9"/>
+  <c r="H55" i="9"/>
+  <c r="M54" i="9"/>
+  <c r="L54" i="9"/>
+  <c r="K54" i="9"/>
+  <c r="J54" i="9"/>
+  <c r="I54" i="9"/>
+  <c r="H54" i="9"/>
+  <c r="M53" i="9"/>
+  <c r="L53" i="9"/>
+  <c r="K53" i="9"/>
+  <c r="J53" i="9"/>
+  <c r="I53" i="9"/>
+  <c r="H53" i="9"/>
+  <c r="M52" i="9"/>
+  <c r="L52" i="9"/>
+  <c r="K52" i="9"/>
+  <c r="J52" i="9"/>
+  <c r="I52" i="9"/>
+  <c r="H52" i="9"/>
+  <c r="M51" i="9"/>
+  <c r="L51" i="9"/>
+  <c r="K51" i="9"/>
+  <c r="J51" i="9"/>
+  <c r="I51" i="9"/>
+  <c r="H51" i="9"/>
+  <c r="M50" i="9"/>
+  <c r="L50" i="9"/>
+  <c r="K50" i="9"/>
+  <c r="J50" i="9"/>
+  <c r="I50" i="9"/>
+  <c r="H50" i="9"/>
+  <c r="M49" i="9"/>
+  <c r="L49" i="9"/>
+  <c r="K49" i="9"/>
+  <c r="J49" i="9"/>
+  <c r="I49" i="9"/>
+  <c r="H49" i="9"/>
+  <c r="M48" i="9"/>
+  <c r="L48" i="9"/>
+  <c r="K48" i="9"/>
+  <c r="J48" i="9"/>
+  <c r="I48" i="9"/>
+  <c r="H48" i="9"/>
+  <c r="M47" i="9"/>
+  <c r="L47" i="9"/>
+  <c r="K47" i="9"/>
+  <c r="J47" i="9"/>
+  <c r="I47" i="9"/>
+  <c r="H47" i="9"/>
+  <c r="M46" i="9"/>
+  <c r="L46" i="9"/>
+  <c r="K46" i="9"/>
+  <c r="J46" i="9"/>
+  <c r="I46" i="9"/>
+  <c r="H46" i="9"/>
+  <c r="M45" i="9"/>
+  <c r="L45" i="9"/>
+  <c r="K45" i="9"/>
+  <c r="J45" i="9"/>
+  <c r="I45" i="9"/>
+  <c r="H45" i="9"/>
+  <c r="M44" i="9"/>
+  <c r="L44" i="9"/>
+  <c r="K44" i="9"/>
+  <c r="J44" i="9"/>
+  <c r="I44" i="9"/>
+  <c r="H44" i="9"/>
+  <c r="M43" i="9"/>
+  <c r="L43" i="9"/>
+  <c r="K43" i="9"/>
+  <c r="J43" i="9"/>
+  <c r="I43" i="9"/>
+  <c r="H43" i="9"/>
+  <c r="M42" i="9"/>
+  <c r="L42" i="9"/>
+  <c r="K42" i="9"/>
+  <c r="J42" i="9"/>
+  <c r="I42" i="9"/>
+  <c r="H42" i="9"/>
+  <c r="M41" i="9"/>
+  <c r="L41" i="9"/>
+  <c r="K41" i="9"/>
+  <c r="J41" i="9"/>
+  <c r="I41" i="9"/>
+  <c r="H41" i="9"/>
+  <c r="M40" i="9"/>
+  <c r="L40" i="9"/>
+  <c r="K40" i="9"/>
+  <c r="J40" i="9"/>
+  <c r="I40" i="9"/>
+  <c r="H40" i="9"/>
+  <c r="M39" i="9"/>
+  <c r="L39" i="9"/>
+  <c r="K39" i="9"/>
+  <c r="J39" i="9"/>
+  <c r="I39" i="9"/>
+  <c r="H39" i="9"/>
+  <c r="M38" i="9"/>
+  <c r="L38" i="9"/>
+  <c r="K38" i="9"/>
+  <c r="J38" i="9"/>
+  <c r="I38" i="9"/>
+  <c r="H38" i="9"/>
+  <c r="M37" i="9"/>
+  <c r="L37" i="9"/>
+  <c r="K37" i="9"/>
+  <c r="J37" i="9"/>
+  <c r="I37" i="9"/>
+  <c r="H37" i="9"/>
+  <c r="M36" i="9"/>
+  <c r="L36" i="9"/>
+  <c r="K36" i="9"/>
+  <c r="J36" i="9"/>
+  <c r="I36" i="9"/>
+  <c r="H36" i="9"/>
+  <c r="M35" i="9"/>
+  <c r="L35" i="9"/>
+  <c r="K35" i="9"/>
+  <c r="J35" i="9"/>
+  <c r="I35" i="9"/>
+  <c r="H35" i="9"/>
+  <c r="M34" i="9"/>
+  <c r="L34" i="9"/>
+  <c r="K34" i="9"/>
+  <c r="J34" i="9"/>
+  <c r="I34" i="9"/>
+  <c r="H34" i="9"/>
+  <c r="M33" i="9"/>
+  <c r="L33" i="9"/>
+  <c r="K33" i="9"/>
+  <c r="J33" i="9"/>
+  <c r="I33" i="9"/>
+  <c r="H33" i="9"/>
+  <c r="M32" i="9"/>
+  <c r="L32" i="9"/>
+  <c r="K32" i="9"/>
+  <c r="J32" i="9"/>
+  <c r="I32" i="9"/>
+  <c r="H32" i="9"/>
+  <c r="M31" i="9"/>
+  <c r="L31" i="9"/>
+  <c r="K31" i="9"/>
+  <c r="J31" i="9"/>
+  <c r="I31" i="9"/>
+  <c r="H31" i="9"/>
+  <c r="M30" i="9"/>
+  <c r="L30" i="9"/>
+  <c r="K30" i="9"/>
+  <c r="J30" i="9"/>
+  <c r="I30" i="9"/>
+  <c r="H30" i="9"/>
+  <c r="M29" i="9"/>
+  <c r="L29" i="9"/>
+  <c r="K29" i="9"/>
+  <c r="J29" i="9"/>
+  <c r="I29" i="9"/>
+  <c r="H29" i="9"/>
+  <c r="M28" i="9"/>
+  <c r="L28" i="9"/>
+  <c r="K28" i="9"/>
+  <c r="J28" i="9"/>
+  <c r="I28" i="9"/>
+  <c r="H28" i="9"/>
+  <c r="M27" i="9"/>
+  <c r="L27" i="9"/>
+  <c r="K27" i="9"/>
+  <c r="J27" i="9"/>
+  <c r="I27" i="9"/>
+  <c r="H27" i="9"/>
+  <c r="M26" i="9"/>
+  <c r="L26" i="9"/>
+  <c r="K26" i="9"/>
+  <c r="J26" i="9"/>
+  <c r="I26" i="9"/>
+  <c r="H26" i="9"/>
+  <c r="M25" i="9"/>
+  <c r="L25" i="9"/>
+  <c r="K25" i="9"/>
+  <c r="J25" i="9"/>
+  <c r="I25" i="9"/>
+  <c r="H25" i="9"/>
+  <c r="M24" i="9"/>
+  <c r="L24" i="9"/>
+  <c r="K24" i="9"/>
+  <c r="J24" i="9"/>
+  <c r="I24" i="9"/>
+  <c r="H24" i="9"/>
+  <c r="M23" i="9"/>
+  <c r="L23" i="9"/>
+  <c r="K23" i="9"/>
+  <c r="J23" i="9"/>
+  <c r="I23" i="9"/>
+  <c r="H23" i="9"/>
+  <c r="M22" i="9"/>
+  <c r="L22" i="9"/>
+  <c r="K22" i="9"/>
+  <c r="J22" i="9"/>
+  <c r="I22" i="9"/>
+  <c r="H22" i="9"/>
+  <c r="M21" i="9"/>
+  <c r="L21" i="9"/>
+  <c r="K21" i="9"/>
+  <c r="J21" i="9"/>
+  <c r="I21" i="9"/>
+  <c r="H21" i="9"/>
+  <c r="M20" i="9"/>
+  <c r="L20" i="9"/>
+  <c r="K20" i="9"/>
+  <c r="J20" i="9"/>
+  <c r="I20" i="9"/>
+  <c r="H20" i="9"/>
+  <c r="M19" i="9"/>
+  <c r="L19" i="9"/>
+  <c r="K19" i="9"/>
+  <c r="J19" i="9"/>
+  <c r="I19" i="9"/>
+  <c r="H19" i="9"/>
+  <c r="M18" i="9"/>
+  <c r="L18" i="9"/>
+  <c r="K18" i="9"/>
+  <c r="J18" i="9"/>
+  <c r="I18" i="9"/>
+  <c r="H18" i="9"/>
+  <c r="M17" i="9"/>
+  <c r="L17" i="9"/>
+  <c r="K17" i="9"/>
+  <c r="J17" i="9"/>
+  <c r="I17" i="9"/>
+  <c r="H17" i="9"/>
+  <c r="M16" i="9"/>
+  <c r="L16" i="9"/>
+  <c r="K16" i="9"/>
+  <c r="J16" i="9"/>
+  <c r="I16" i="9"/>
+  <c r="H16" i="9"/>
+  <c r="M15" i="9"/>
+  <c r="L15" i="9"/>
+  <c r="K15" i="9"/>
+  <c r="J15" i="9"/>
+  <c r="I15" i="9"/>
+  <c r="H15" i="9"/>
+  <c r="M14" i="9"/>
+  <c r="L14" i="9"/>
+  <c r="K14" i="9"/>
+  <c r="J14" i="9"/>
+  <c r="I14" i="9"/>
+  <c r="H14" i="9"/>
+  <c r="M13" i="9"/>
+  <c r="L13" i="9"/>
+  <c r="K13" i="9"/>
+  <c r="J13" i="9"/>
+  <c r="I13" i="9"/>
+  <c r="H13" i="9"/>
+  <c r="M12" i="9"/>
+  <c r="L12" i="9"/>
+  <c r="K12" i="9"/>
+  <c r="J12" i="9"/>
+  <c r="I12" i="9"/>
+  <c r="H12" i="9"/>
+  <c r="M11" i="9"/>
+  <c r="L11" i="9"/>
+  <c r="K11" i="9"/>
+  <c r="J11" i="9"/>
+  <c r="I11" i="9"/>
+  <c r="H11" i="9"/>
+  <c r="M10" i="9"/>
+  <c r="J10" i="9"/>
+  <c r="H10" i="9"/>
+  <c r="G10" i="9"/>
+  <c r="F10" i="9"/>
+  <c r="L10" i="9" s="1"/>
+  <c r="E10" i="9"/>
+  <c r="K10" i="9" s="1"/>
+  <c r="D10" i="9"/>
+  <c r="C10" i="9"/>
+  <c r="I10" i="9" s="1"/>
+  <c r="B10" i="9"/>
+  <c r="M9" i="9"/>
+  <c r="L9" i="9"/>
+  <c r="K9" i="9"/>
+  <c r="J9" i="9"/>
+  <c r="I9" i="9"/>
+  <c r="H9" i="9"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="191">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="191">
   <si>
     <t>Nouvelle Zélande, Océanie</t>
   </si>
   <si>
     <t>Australie</t>
   </si>
   <si>
     <t>Océanie</t>
   </si>
   <si>
     <t>Serbie</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>Slovaquie</t>
   </si>
   <si>
     <t>Russie</t>
   </si>
   <si>
     <t>Roumanie</t>
   </si>
   <si>
@@ -931,65 +1000,50 @@
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>Taiwan (Chinesisch Taipei)</t>
   </si>
   <si>
     <t>Hongkong</t>
   </si>
   <si>
     <t>Philippinen</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>T10-03-02</t>
   </si>
   <si>
-    <t>Nuitées dans les hôtels et établissements de cure, par pays de provenance, de 2019 à 2024</t>
-[...13 lines deleted...]
-  <si>
     <t>Canton de Fribourg / Kanton Freiburg</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -1040,59 +1094,75 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Nuitées dans les hôtels et établissements de cure, par pays de provenance, de 2020 à 2025</t>
+  </si>
+  <si>
+    <t>Logiernächte in Hotel- und Kurbetrieben nach Herkunftsland von 2020 bis 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Source : Statistique de l'hébergement touristique (HESTA) 2020-2025 - Office fédéral de la statistique, Neuchâtel </t>
+  </si>
+  <si>
+    <t>Quelle: Beherbergungsstatistik (HESTA) 2020-2025 - Bundesamt für Statistik, Neuenburg, te26-178</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 04.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="\+#,##0;\-#,##0"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
@@ -1462,106 +1532,100 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="4" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="6" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="5" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -1582,50 +1646,56 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="6" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="3" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="11" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 4" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Normal 6" xfId="8" xr:uid="{85329D30-B20E-4AC0-8818-0F25516FDE11}"/>
     <cellStyle name="Standard_StaGeb_Liste" xfId="3" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{8601CACD-385B-42CD-9992-3453DEC335B3}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFF2F2F2"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1908,4545 +1978,4585 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1890FD3E-67A5-449D-B971-E6D763031B8B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5735BFB-5678-48FA-89F6-4E25E7B9032A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:U97"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="124" zoomScaleNormal="124" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="12.1796875" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="12.140625" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.81640625" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="21" max="16384" width="12.1796875" style="4"/>
+    <col min="1" max="1" width="19.85546875" style="4" customWidth="1"/>
+    <col min="2" max="13" width="8.140625" style="4" customWidth="1"/>
+    <col min="14" max="14" width="19.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15" max="16" width="12.140625" style="4"/>
+    <col min="17" max="17" width="16.42578125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="7.42578125" style="4" customWidth="1"/>
+    <col min="19" max="19" width="7.140625" style="4" customWidth="1"/>
+    <col min="20" max="20" width="9.42578125" style="4" customWidth="1"/>
+    <col min="21" max="16384" width="12.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>154</v>
+    <row r="1" spans="1:14" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="40" t="s">
+        <v>186</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
       <c r="J1" s="7"/>
       <c r="K1" s="7"/>
       <c r="L1" s="7"/>
       <c r="M1" s="7"/>
       <c r="N1" s="7"/>
     </row>
-    <row r="2" spans="1:14" s="1" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:14" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A2" s="7" t="s">
-        <v>155</v>
+        <v>187</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="7"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="44" t="s">
+    <row r="3" spans="1:14" s="43" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
     </row>
-    <row r="4" spans="1:14" s="47" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:14" s="45" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
-        <v>159</v>
-[...11 lines deleted...]
-      <c r="A6" s="26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="G4" s="67"/>
+    </row>
+    <row r="5" spans="1:14" s="48" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="46"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="46"/>
+    </row>
+    <row r="6" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
         <v>153</v>
       </c>
-      <c r="B6" s="36" t="s">
+      <c r="B6" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="37"/>
-[...4 lines deleted...]
-      <c r="H6" s="37" t="s">
+      <c r="C6" s="36"/>
+      <c r="D6" s="36"/>
+      <c r="E6" s="36"/>
+      <c r="F6" s="38"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="36" t="s">
         <v>44</v>
       </c>
-      <c r="I6" s="37"/>
-[...11 lines deleted...]
-      <c r="C7" s="51">
+      <c r="I6" s="36"/>
+      <c r="J6" s="36"/>
+      <c r="K6" s="36"/>
+      <c r="L6" s="38"/>
+      <c r="M6" s="38"/>
+      <c r="N6" s="25"/>
+    </row>
+    <row r="7" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="26"/>
+      <c r="B7" s="49">
         <v>2020</v>
       </c>
-      <c r="D7" s="51">
+      <c r="C7" s="49">
         <v>2021</v>
       </c>
-      <c r="E7" s="51">
+      <c r="D7" s="49">
         <v>2022</v>
       </c>
-      <c r="F7" s="51">
+      <c r="E7" s="49">
         <v>2023</v>
       </c>
-      <c r="G7" s="51">
+      <c r="F7" s="49">
         <v>2024</v>
       </c>
-      <c r="H7" s="51">
-[...2 lines deleted...]
-      <c r="I7" s="51">
+      <c r="G7" s="49">
+        <v>2025</v>
+      </c>
+      <c r="H7" s="49">
         <v>2020</v>
       </c>
-      <c r="J7" s="51">
+      <c r="I7" s="49">
         <v>2021</v>
       </c>
-      <c r="K7" s="51">
+      <c r="J7" s="49">
         <v>2022</v>
       </c>
-      <c r="L7" s="51">
+      <c r="K7" s="49">
         <v>2023</v>
       </c>
-      <c r="M7" s="51">
+      <c r="L7" s="49">
         <v>2024</v>
       </c>
-      <c r="N7" s="27"/>
-[...2 lines deleted...]
-      <c r="A8" s="28" t="s">
+      <c r="M7" s="49">
+        <v>2025</v>
+      </c>
+      <c r="N7" s="26"/>
+    </row>
+    <row r="8" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="27" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="22">
-        <v>481899</v>
+        <v>301324</v>
       </c>
       <c r="C8" s="22">
-        <v>301324</v>
+        <v>396529</v>
       </c>
       <c r="D8" s="22">
-        <v>396529</v>
-[...1 lines deleted...]
-      <c r="E8" s="22">
         <v>473639</v>
       </c>
-      <c r="F8" s="32">
+      <c r="E8" s="31">
         <v>496830</v>
       </c>
+      <c r="F8" s="22">
+        <v>484516</v>
+      </c>
       <c r="G8" s="22">
-        <v>484516</v>
-[...1 lines deleted...]
-      <c r="H8" s="23">
+        <v>513795</v>
+      </c>
+      <c r="H8" s="32">
         <v>100</v>
       </c>
       <c r="I8" s="23">
         <v>100</v>
       </c>
       <c r="J8" s="23">
         <v>100</v>
       </c>
       <c r="K8" s="23">
         <v>100</v>
       </c>
       <c r="L8" s="23">
         <v>100</v>
       </c>
       <c r="M8" s="23">
         <v>100</v>
       </c>
-      <c r="N8" s="28" t="s">
+      <c r="N8" s="27" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="9" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="29" t="s">
+    <row r="9" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="28" t="s">
         <v>47</v>
       </c>
-      <c r="B9" s="32">
-[...2 lines deleted...]
-      <c r="C9" s="32">
+      <c r="B9" s="31">
         <v>243758</v>
       </c>
-      <c r="D9" s="32">
+      <c r="C9" s="31">
         <v>318605</v>
       </c>
-      <c r="E9" s="32">
+      <c r="D9" s="31">
         <v>348606</v>
       </c>
-      <c r="F9" s="32">
+      <c r="E9" s="31">
         <v>343047</v>
       </c>
-      <c r="G9" s="32">
+      <c r="F9" s="31">
         <v>336654</v>
       </c>
-      <c r="H9" s="33">
-[...3 lines deleted...]
-      <c r="I9" s="33">
+      <c r="G9" s="33">
+        <v>365389</v>
+      </c>
+      <c r="H9" s="32">
+        <f>B9/B$8*100</f>
+        <v>80.895647210311822</v>
+      </c>
+      <c r="I9" s="32">
+        <f>C9/C$8*100</f>
+        <v>80.348473882112032</v>
+      </c>
+      <c r="J9" s="32">
+        <f t="shared" ref="J9:M24" si="0">D9/D$8*100</f>
+        <v>73.601624866195564</v>
+      </c>
+      <c r="K9" s="32">
         <f t="shared" si="0"/>
-        <v>80.895647210311822</v>
-[...1 lines deleted...]
-      <c r="J9" s="33">
+        <v>69.047158987983821</v>
+      </c>
+      <c r="L9" s="32">
         <f t="shared" si="0"/>
-        <v>80.348473882112032</v>
-[...9 lines deleted...]
-        <f>G9/G$8*100</f>
         <v>69.482535148478064</v>
       </c>
-      <c r="N9" s="29" t="s">
+      <c r="M9" s="32">
+        <f t="shared" si="0"/>
+        <v>71.115717358090293</v>
+      </c>
+      <c r="N9" s="28" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="10" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="29" t="s">
+    <row r="10" spans="1:14" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="28" t="s">
         <v>49</v>
       </c>
-      <c r="B10" s="32">
+      <c r="B10" s="31">
         <f t="shared" ref="B10:G10" si="1">B8-B9</f>
-        <v>180079</v>
-[...2 lines deleted...]
-        <f t="shared" si="1"/>
         <v>57566</v>
       </c>
-      <c r="D10" s="32">
+      <c r="C10" s="31">
         <f t="shared" si="1"/>
         <v>77924</v>
       </c>
-      <c r="E10" s="32">
+      <c r="D10" s="31">
         <f t="shared" si="1"/>
         <v>125033</v>
       </c>
-      <c r="F10" s="32">
+      <c r="E10" s="31">
         <f t="shared" si="1"/>
         <v>153783</v>
       </c>
-      <c r="G10" s="32">
+      <c r="F10" s="31">
         <f t="shared" si="1"/>
         <v>147862</v>
       </c>
-      <c r="H10" s="33">
+      <c r="G10" s="31">
+        <f t="shared" si="1"/>
+        <v>148406</v>
+      </c>
+      <c r="H10" s="32">
+        <f>B10/B$8*100</f>
+        <v>19.104352789688175</v>
+      </c>
+      <c r="I10" s="32">
+        <f t="shared" ref="I10:M25" si="2">C10/C$8*100</f>
+        <v>19.651526117887975</v>
+      </c>
+      <c r="J10" s="32">
         <f t="shared" si="0"/>
-        <v>37.368618735461162</v>
-[...1 lines deleted...]
-      <c r="I10" s="33">
+        <v>26.398375133804436</v>
+      </c>
+      <c r="K10" s="32">
         <f t="shared" si="0"/>
-        <v>19.104352789688175</v>
-[...1 lines deleted...]
-      <c r="J10" s="33">
+        <v>30.952841012016179</v>
+      </c>
+      <c r="L10" s="32">
         <f t="shared" si="0"/>
-        <v>19.651526117887975</v>
-[...9 lines deleted...]
-        <f t="shared" ref="M10:M73" si="2">G10/G$8*100</f>
         <v>30.517464851521929</v>
       </c>
-      <c r="N10" s="29" t="s">
+      <c r="M10" s="32">
+        <f t="shared" si="0"/>
+        <v>28.88428264190971</v>
+      </c>
+      <c r="N10" s="28" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:14" s="3" customFormat="1" ht="8.5" x14ac:dyDescent="0.3">
-      <c r="A11" s="29" t="s">
+    <row r="11" spans="1:14" s="3" customFormat="1" ht="9" x14ac:dyDescent="0.2">
+      <c r="A11" s="28" t="s">
         <v>30</v>
       </c>
-      <c r="B11" s="34">
-[...2 lines deleted...]
-      <c r="C11" s="34">
+      <c r="B11" s="33">
         <v>52752</v>
       </c>
-      <c r="D11" s="34">
+      <c r="C11" s="33">
         <v>71229</v>
       </c>
-      <c r="E11" s="34">
+      <c r="D11" s="33">
         <v>108611</v>
       </c>
-      <c r="F11" s="34">
+      <c r="E11" s="33">
         <v>129408</v>
       </c>
-      <c r="G11" s="34">
+      <c r="F11" s="33">
         <v>122807</v>
       </c>
-      <c r="H11" s="33">
-[...8 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="G11" s="33">
+        <v>125474</v>
+      </c>
+      <c r="H11" s="32">
+        <f>B11/B$8*100</f>
+        <v>17.506736934329826</v>
+      </c>
+      <c r="I11" s="32">
+        <f t="shared" si="2"/>
         <v>17.963125017337951</v>
       </c>
-      <c r="K11" s="33">
+      <c r="J11" s="32">
         <f t="shared" si="0"/>
         <v>22.931177542389879</v>
       </c>
-      <c r="L11" s="33">
-[...2 lines deleted...]
-      <c r="M11" s="33">
+      <c r="K11" s="32">
+        <f t="shared" si="0"/>
+        <v>26.046736308193953</v>
+      </c>
+      <c r="L11" s="32">
+        <f t="shared" si="0"/>
+        <v>25.346324992363513</v>
+      </c>
+      <c r="M11" s="32">
+        <f t="shared" si="0"/>
+        <v>24.421023949240457</v>
+      </c>
+      <c r="N11" s="28" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="9">
+        <v>20970</v>
+      </c>
+      <c r="C12" s="9">
+        <v>26435</v>
+      </c>
+      <c r="D12" s="9">
+        <v>35543</v>
+      </c>
+      <c r="E12" s="9">
+        <v>42595</v>
+      </c>
+      <c r="F12" s="9">
+        <v>44229</v>
+      </c>
+      <c r="G12" s="9">
+        <v>45120</v>
+      </c>
+      <c r="H12" s="68">
+        <f t="shared" ref="H12:M48" si="3">B12/B$8*100</f>
+        <v>6.9592863495771997</v>
+      </c>
+      <c r="I12" s="68">
         <f t="shared" si="2"/>
-        <v>25.346324992363513</v>
-[...27 lines deleted...]
-      <c r="H12" s="35">
+        <v>6.6665994164361235</v>
+      </c>
+      <c r="J12" s="68">
         <f t="shared" si="0"/>
-        <v>7.9475159732641067</v>
-[...1 lines deleted...]
-      <c r="I12" s="35">
+        <v>7.5042384600930241</v>
+      </c>
+      <c r="K12" s="68">
         <f t="shared" si="0"/>
-        <v>6.9592863495771988</v>
-[...1 lines deleted...]
-      <c r="J12" s="35">
+        <v>8.5733550711510986</v>
+      </c>
+      <c r="L12" s="68">
         <f t="shared" si="0"/>
-        <v>6.6665994164361244</v>
-[...1 lines deleted...]
-      <c r="K12" s="35">
+        <v>9.1284911127805888</v>
+      </c>
+      <c r="M12" s="68">
         <f t="shared" si="0"/>
-        <v>7.504238460093025</v>
-[...4 lines deleted...]
-      <c r="M12" s="35">
+        <v>8.7817125507254836</v>
+      </c>
+      <c r="N12" s="29" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="B13" s="9">
+        <v>12111</v>
+      </c>
+      <c r="C13" s="9">
+        <v>17732</v>
+      </c>
+      <c r="D13" s="9">
+        <v>24949</v>
+      </c>
+      <c r="E13" s="9">
+        <v>26649</v>
+      </c>
+      <c r="F13" s="9">
+        <v>26609</v>
+      </c>
+      <c r="G13" s="9">
+        <v>25233</v>
+      </c>
+      <c r="H13" s="68">
+        <f t="shared" si="3"/>
+        <v>4.0192616585469461</v>
+      </c>
+      <c r="I13" s="68">
         <f t="shared" si="2"/>
-        <v>9.1284911127805888</v>
-[...36 lines deleted...]
-        <f t="shared" si="0"/>
         <v>4.4718040799033618</v>
       </c>
-      <c r="K13" s="35">
+      <c r="J13" s="68">
         <f t="shared" si="0"/>
         <v>5.2675138660456593</v>
       </c>
-      <c r="L13" s="35">
-[...2 lines deleted...]
-      <c r="M13" s="35">
+      <c r="K13" s="68">
+        <f t="shared" si="0"/>
+        <v>5.3638065334218954</v>
+      </c>
+      <c r="L13" s="68">
+        <f t="shared" si="0"/>
+        <v>5.491872301430706</v>
+      </c>
+      <c r="M13" s="68">
+        <f t="shared" si="0"/>
+        <v>4.9111026771377695</v>
+      </c>
+      <c r="N13" s="29" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="9">
+        <v>4247</v>
+      </c>
+      <c r="C14" s="9">
+        <v>5889</v>
+      </c>
+      <c r="D14" s="9">
+        <v>8242</v>
+      </c>
+      <c r="E14" s="9">
+        <v>11081</v>
+      </c>
+      <c r="F14" s="9">
+        <v>8851</v>
+      </c>
+      <c r="G14" s="9">
+        <v>8762</v>
+      </c>
+      <c r="H14" s="68">
+        <f t="shared" si="3"/>
+        <v>1.4094463102839467</v>
+      </c>
+      <c r="I14" s="68">
         <f t="shared" si="2"/>
-        <v>5.491872301430706</v>
-[...27 lines deleted...]
-      <c r="H14" s="35">
+        <v>1.4851372787362336</v>
+      </c>
+      <c r="J14" s="68">
         <f t="shared" si="0"/>
-        <v>3.0647500824861642</v>
-[...1 lines deleted...]
-      <c r="I14" s="35">
+        <v>1.740143864842211</v>
+      </c>
+      <c r="K14" s="68">
         <f t="shared" si="0"/>
-        <v>1.4094463102839467</v>
-[...1 lines deleted...]
-      <c r="J14" s="35">
+        <v>2.2303403578688887</v>
+      </c>
+      <c r="L14" s="68">
         <f t="shared" si="0"/>
-        <v>1.4851372787362338</v>
-[...1 lines deleted...]
-      <c r="K14" s="35">
+        <v>1.8267714585276853</v>
+      </c>
+      <c r="M14" s="68">
         <f t="shared" si="0"/>
-        <v>1.7401438648422112</v>
-[...4 lines deleted...]
-      <c r="M14" s="35">
+        <v>1.7053494097840578</v>
+      </c>
+      <c r="N14" s="29" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="9">
+        <v>1330</v>
+      </c>
+      <c r="C15" s="9">
+        <v>3525</v>
+      </c>
+      <c r="D15" s="9">
+        <v>6787</v>
+      </c>
+      <c r="E15" s="9">
+        <v>7927</v>
+      </c>
+      <c r="F15" s="9">
+        <v>6602</v>
+      </c>
+      <c r="G15" s="9">
+        <v>8593</v>
+      </c>
+      <c r="H15" s="68">
+        <f t="shared" si="3"/>
+        <v>0.44138535264366596</v>
+      </c>
+      <c r="I15" s="68">
         <f t="shared" si="2"/>
-        <v>1.8267714585276853</v>
-[...43 lines deleted...]
-      <c r="L15" s="35">
+        <v>0.88896398497966089</v>
+      </c>
+      <c r="J15" s="68">
+        <f t="shared" si="0"/>
+        <v>1.4329478780252469</v>
+      </c>
+      <c r="K15" s="68">
+        <f t="shared" si="0"/>
         <v>1.5955155687055935</v>
       </c>
-      <c r="M15" s="35">
+      <c r="L15" s="68">
+        <f t="shared" si="0"/>
+        <v>1.3625969008247407</v>
+      </c>
+      <c r="M15" s="68">
+        <f t="shared" si="0"/>
+        <v>1.672456913749647</v>
+      </c>
+      <c r="N15" s="29" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="9">
+        <v>2101</v>
+      </c>
+      <c r="C16" s="9">
+        <v>2128</v>
+      </c>
+      <c r="D16" s="9">
+        <v>4443</v>
+      </c>
+      <c r="E16" s="9">
+        <v>5479</v>
+      </c>
+      <c r="F16" s="9">
+        <v>5786</v>
+      </c>
+      <c r="G16" s="9">
+        <v>5690</v>
+      </c>
+      <c r="H16" s="68">
+        <f t="shared" si="3"/>
+        <v>0.69725610970251284</v>
+      </c>
+      <c r="I16" s="68">
         <f t="shared" si="2"/>
-        <v>1.3625969008247407</v>
-[...36 lines deleted...]
-        <f t="shared" si="3"/>
         <v>0.53665683972672873</v>
       </c>
-      <c r="K16" s="35">
-[...3 lines deleted...]
-      <c r="L16" s="35">
+      <c r="J16" s="68">
+        <f t="shared" si="0"/>
+        <v>0.93805619891943015</v>
+      </c>
+      <c r="K16" s="68">
+        <f t="shared" si="0"/>
         <v>1.1027916993740314</v>
       </c>
-      <c r="M16" s="35">
+      <c r="L16" s="68">
+        <f t="shared" si="0"/>
+        <v>1.1941814099018402</v>
+      </c>
+      <c r="M16" s="68">
+        <f t="shared" si="0"/>
+        <v>1.1074455765431737</v>
+      </c>
+      <c r="N16" s="29" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="9">
+        <v>2325</v>
+      </c>
+      <c r="C17" s="9">
+        <v>2084</v>
+      </c>
+      <c r="D17" s="9">
+        <v>5206</v>
+      </c>
+      <c r="E17" s="9">
+        <v>5721</v>
+      </c>
+      <c r="F17" s="9">
+        <v>4937</v>
+      </c>
+      <c r="G17" s="9">
+        <v>5291</v>
+      </c>
+      <c r="H17" s="68">
+        <f t="shared" si="3"/>
+        <v>0.77159469541091985</v>
+      </c>
+      <c r="I17" s="68">
         <f t="shared" si="2"/>
-        <v>1.1941814099018402</v>
-[...85 lines deleted...]
-        <f t="shared" si="0"/>
         <v>0.52556055168726623</v>
       </c>
-      <c r="K18" s="35">
+      <c r="J17" s="68">
         <f t="shared" si="0"/>
         <v>1.0991493521437212</v>
       </c>
-      <c r="L18" s="35">
+      <c r="K17" s="68">
+        <f t="shared" si="0"/>
         <v>1.1515005132540306</v>
       </c>
-      <c r="M18" s="35">
+      <c r="L17" s="68">
+        <f t="shared" si="0"/>
+        <v>1.018954998390146</v>
+      </c>
+      <c r="M17" s="68">
+        <f t="shared" si="0"/>
+        <v>1.029788145077317</v>
+      </c>
+      <c r="N17" s="29" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="9">
+        <v>1219</v>
+      </c>
+      <c r="C18" s="9">
+        <v>1209</v>
+      </c>
+      <c r="D18" s="9">
+        <v>3706</v>
+      </c>
+      <c r="E18" s="9">
+        <v>8135</v>
+      </c>
+      <c r="F18" s="9">
+        <v>5256</v>
+      </c>
+      <c r="G18" s="9">
+        <v>4161</v>
+      </c>
+      <c r="H18" s="68">
+        <f t="shared" si="3"/>
+        <v>0.40454792847566073</v>
+      </c>
+      <c r="I18" s="68">
         <f t="shared" si="2"/>
-        <v>1.018954998390146</v>
-[...6 lines deleted...]
-      <c r="A19" s="30" t="s">
+        <v>0.30489573272068371</v>
+      </c>
+      <c r="J18" s="68">
+        <f t="shared" si="0"/>
+        <v>0.78245245851798517</v>
+      </c>
+      <c r="K18" s="68">
+        <f t="shared" si="0"/>
+        <v>1.637380995511543</v>
+      </c>
+      <c r="L18" s="68">
+        <f t="shared" si="0"/>
+        <v>1.0847938974151525</v>
+      </c>
+      <c r="M18" s="68">
+        <f t="shared" si="0"/>
+        <v>0.80985607100108015</v>
+      </c>
+      <c r="N18" s="29" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="9">
-        <v>3796</v>
+        <v>1653</v>
       </c>
       <c r="C19" s="9">
-        <v>1653</v>
+        <v>2438</v>
       </c>
       <c r="D19" s="9">
-        <v>2438</v>
+        <v>2129</v>
       </c>
       <c r="E19" s="9">
-        <v>2129</v>
+        <v>3143</v>
       </c>
       <c r="F19" s="9">
-        <v>3143</v>
+        <v>3166</v>
       </c>
       <c r="G19" s="9">
-        <v>3166</v>
-[...10 lines deleted...]
-        <f>100/D$8*D19</f>
+        <v>2961</v>
+      </c>
+      <c r="H19" s="68">
+        <f t="shared" si="3"/>
+        <v>0.54857893828569915</v>
+      </c>
+      <c r="I19" s="68">
+        <f t="shared" si="2"/>
         <v>0.61483523273203222</v>
       </c>
-      <c r="K19" s="35">
-        <f>100/E$8*E19</f>
+      <c r="J19" s="68">
+        <f t="shared" si="0"/>
         <v>0.44949845768612806</v>
       </c>
-      <c r="L19" s="35">
+      <c r="K19" s="68">
+        <f t="shared" si="0"/>
         <v>0.63261075216874985</v>
       </c>
-      <c r="M19" s="35">
+      <c r="L19" s="68">
+        <f t="shared" si="0"/>
+        <v>0.65343559345821389</v>
+      </c>
+      <c r="M19" s="68">
+        <f t="shared" si="0"/>
+        <v>0.57629988614135985</v>
+      </c>
+      <c r="N19" s="29" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="9">
+        <v>1195</v>
+      </c>
+      <c r="C20" s="9">
+        <v>1509</v>
+      </c>
+      <c r="D20" s="9">
+        <v>2643</v>
+      </c>
+      <c r="E20" s="9">
+        <v>2937</v>
+      </c>
+      <c r="F20" s="9">
+        <v>2572</v>
+      </c>
+      <c r="G20" s="9">
+        <v>2958</v>
+      </c>
+      <c r="H20" s="68">
+        <f t="shared" si="3"/>
+        <v>0.39658308000690284</v>
+      </c>
+      <c r="I20" s="68">
         <f t="shared" si="2"/>
-        <v>0.65343559345821389</v>
-[...36 lines deleted...]
-        <f t="shared" si="0"/>
         <v>0.38055224208065491</v>
       </c>
-      <c r="K20" s="35">
+      <c r="J20" s="68">
         <f t="shared" si="0"/>
         <v>0.55801992656854693</v>
       </c>
-      <c r="L20" s="35">
+      <c r="K20" s="68">
+        <f t="shared" si="0"/>
         <v>0.59114787754362663</v>
       </c>
-      <c r="M20" s="35">
+      <c r="L20" s="68">
+        <f t="shared" si="0"/>
+        <v>0.53083902285992612</v>
+      </c>
+      <c r="M20" s="68">
+        <f t="shared" si="0"/>
+        <v>0.57571599567921061</v>
+      </c>
+      <c r="N20" s="29" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="9">
+        <v>940</v>
+      </c>
+      <c r="C21" s="9">
+        <v>1077</v>
+      </c>
+      <c r="D21" s="9">
+        <v>1122</v>
+      </c>
+      <c r="E21" s="9">
+        <v>2023</v>
+      </c>
+      <c r="F21" s="9">
+        <v>1408</v>
+      </c>
+      <c r="G21" s="9">
+        <v>2853</v>
+      </c>
+      <c r="H21" s="68">
+        <f t="shared" si="3"/>
+        <v>0.31195656502635033</v>
+      </c>
+      <c r="I21" s="68">
         <f t="shared" si="2"/>
-        <v>0.53083902285992612</v>
-[...36 lines deleted...]
-        <f t="shared" si="0"/>
         <v>0.27160686860229644</v>
       </c>
-      <c r="K21" s="35">
+      <c r="J21" s="68">
         <f t="shared" si="0"/>
         <v>0.23688927643205057</v>
       </c>
-      <c r="L21" s="35">
-[...2 lines deleted...]
-      <c r="M21" s="35">
+      <c r="K21" s="68">
+        <f t="shared" si="0"/>
+        <v>0.40718153090594372</v>
+      </c>
+      <c r="L21" s="68">
+        <f t="shared" si="0"/>
+        <v>0.29059927845520067</v>
+      </c>
+      <c r="M21" s="68">
+        <f t="shared" si="0"/>
+        <v>0.55527982950398502</v>
+      </c>
+      <c r="N21" s="29" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="9">
+        <v>541</v>
+      </c>
+      <c r="C22" s="9">
+        <v>806</v>
+      </c>
+      <c r="D22" s="9">
+        <v>920</v>
+      </c>
+      <c r="E22" s="9">
+        <v>1136</v>
+      </c>
+      <c r="F22" s="9">
+        <v>1202</v>
+      </c>
+      <c r="G22" s="9">
+        <v>1478</v>
+      </c>
+      <c r="H22" s="68">
+        <f t="shared" si="3"/>
+        <v>0.17954095923325059</v>
+      </c>
+      <c r="I22" s="68">
         <f t="shared" si="2"/>
-        <v>0.29059927845520067</v>
-[...46 lines deleted...]
-      <c r="M22" s="35">
+        <v>0.20326382181378916</v>
+      </c>
+      <c r="J22" s="68">
+        <f t="shared" si="0"/>
+        <v>0.19424076142378477</v>
+      </c>
+      <c r="K22" s="68">
+        <f t="shared" si="0"/>
+        <v>0.22864963870941768</v>
+      </c>
+      <c r="L22" s="68">
+        <f t="shared" si="0"/>
+        <v>0.24808262265848804</v>
+      </c>
+      <c r="M22" s="68">
+        <f t="shared" si="0"/>
+        <v>0.2876633676855555</v>
+      </c>
+      <c r="N22" s="29" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="9">
+        <v>267</v>
+      </c>
+      <c r="C23" s="9">
+        <v>343</v>
+      </c>
+      <c r="D23" s="9">
+        <v>619</v>
+      </c>
+      <c r="E23" s="9">
+        <v>637</v>
+      </c>
+      <c r="F23" s="9">
+        <v>980</v>
+      </c>
+      <c r="G23" s="9">
+        <v>1193</v>
+      </c>
+      <c r="H23" s="68">
+        <f t="shared" si="3"/>
+        <v>8.8608939214931431E-2</v>
+      </c>
+      <c r="I23" s="68">
         <f t="shared" si="2"/>
-        <v>0.27016651668881936</v>
-[...46 lines deleted...]
-      <c r="M23" s="35">
+        <v>8.6500609034900339E-2</v>
+      </c>
+      <c r="J23" s="68">
+        <f t="shared" si="0"/>
+        <v>0.1306902514362204</v>
+      </c>
+      <c r="K23" s="68">
+        <f t="shared" si="0"/>
+        <v>0.12821286959322103</v>
+      </c>
+      <c r="L23" s="68">
+        <f t="shared" si="0"/>
+        <v>0.20226370233387544</v>
+      </c>
+      <c r="M23" s="68">
+        <f t="shared" si="0"/>
+        <v>0.23219377378137196</v>
+      </c>
+      <c r="N23" s="29" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="9">
+        <v>189</v>
+      </c>
+      <c r="C24" s="9">
+        <v>328</v>
+      </c>
+      <c r="D24" s="9">
+        <v>445</v>
+      </c>
+      <c r="E24" s="9">
+        <v>1199</v>
+      </c>
+      <c r="F24" s="9">
+        <v>844</v>
+      </c>
+      <c r="G24" s="9">
+        <v>1128</v>
+      </c>
+      <c r="H24" s="68">
+        <f t="shared" si="3"/>
+        <v>6.2723181691468316E-2</v>
+      </c>
+      <c r="I24" s="68">
         <f t="shared" si="2"/>
-        <v>0.24808262265848804</v>
-[...46 lines deleted...]
-      <c r="M24" s="35">
+        <v>8.2717783566901792E-2</v>
+      </c>
+      <c r="J24" s="68">
+        <f t="shared" si="0"/>
+        <v>9.3953411775635029E-2</v>
+      </c>
+      <c r="K24" s="68">
+        <f t="shared" si="0"/>
+        <v>0.24133003240545056</v>
+      </c>
+      <c r="L24" s="68">
+        <f t="shared" si="0"/>
+        <v>0.17419445384672538</v>
+      </c>
+      <c r="M24" s="68">
+        <f>G24/G$8*100</f>
+        <v>0.21954281376813709</v>
+      </c>
+      <c r="N24" s="29" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="9">
+        <v>290</v>
+      </c>
+      <c r="C25" s="9">
+        <v>349</v>
+      </c>
+      <c r="D25" s="9">
+        <v>685</v>
+      </c>
+      <c r="E25" s="9">
+        <v>1210</v>
+      </c>
+      <c r="F25" s="9">
+        <v>834</v>
+      </c>
+      <c r="G25" s="9">
+        <v>955</v>
+      </c>
+      <c r="H25" s="68">
+        <f t="shared" si="3"/>
+        <v>9.6241918997491072E-2</v>
+      </c>
+      <c r="I25" s="68">
         <f t="shared" si="2"/>
-        <v>0.23095212542000679</v>
-[...46 lines deleted...]
-      <c r="M25" s="35">
+        <v>8.8013739222099763E-2</v>
+      </c>
+      <c r="J25" s="68">
         <f t="shared" si="2"/>
-        <v>0.21175771285158795</v>
-[...46 lines deleted...]
-      <c r="M26" s="35">
+        <v>0.14462491475575279</v>
+      </c>
+      <c r="K25" s="68">
         <f t="shared" si="2"/>
-        <v>0.20226370233387544</v>
-[...95 lines deleted...]
-      <c r="M28" s="35">
+        <v>0.24354406939999595</v>
+      </c>
+      <c r="L25" s="68">
         <f t="shared" si="2"/>
         <v>0.17213053851678789</v>
       </c>
-      <c r="N28" s="30" t="s">
+      <c r="M25" s="68">
+        <f t="shared" si="2"/>
+        <v>0.18587179711752744</v>
+      </c>
+      <c r="N25" s="29" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="29" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="30" t="s">
+    <row r="26" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="9">
+        <v>352</v>
+      </c>
+      <c r="C26" s="9">
+        <v>947</v>
+      </c>
+      <c r="D26" s="9">
+        <v>1026</v>
+      </c>
+      <c r="E26" s="9">
+        <v>886</v>
+      </c>
+      <c r="F26" s="9">
+        <v>1119</v>
+      </c>
+      <c r="G26" s="9">
+        <v>893</v>
+      </c>
+      <c r="H26" s="68">
+        <f t="shared" si="3"/>
+        <v>0.11681777754178227</v>
+      </c>
+      <c r="I26" s="68">
+        <f t="shared" si="3"/>
+        <v>0.23882238121297558</v>
+      </c>
+      <c r="J26" s="68">
+        <f t="shared" si="3"/>
+        <v>0.21662067524000345</v>
+      </c>
+      <c r="K26" s="68">
+        <f t="shared" si="3"/>
+        <v>0.17833061610611275</v>
+      </c>
+      <c r="L26" s="68">
+        <f t="shared" si="3"/>
+        <v>0.23095212542000679</v>
+      </c>
+      <c r="M26" s="68">
+        <f t="shared" si="3"/>
+        <v>0.17380472756644189</v>
+      </c>
+      <c r="N26" s="29" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" s="9">
+        <v>503</v>
+      </c>
+      <c r="C27" s="9">
+        <v>501</v>
+      </c>
+      <c r="D27" s="9">
+        <v>777</v>
+      </c>
+      <c r="E27" s="9">
+        <v>909</v>
+      </c>
+      <c r="F27" s="9">
+        <v>1026</v>
+      </c>
+      <c r="G27" s="9">
+        <v>747</v>
+      </c>
+      <c r="H27" s="68">
+        <f t="shared" si="3"/>
+        <v>0.16692994915771728</v>
+      </c>
+      <c r="I27" s="68">
+        <f t="shared" si="3"/>
+        <v>0.12634637063115181</v>
+      </c>
+      <c r="J27" s="68">
+        <f t="shared" si="3"/>
+        <v>0.16404899089813127</v>
+      </c>
+      <c r="K27" s="68">
+        <f t="shared" si="3"/>
+        <v>0.1829599661856168</v>
+      </c>
+      <c r="L27" s="68">
+        <f t="shared" si="3"/>
+        <v>0.21175771285158795</v>
+      </c>
+      <c r="M27" s="68">
+        <f t="shared" si="3"/>
+        <v>0.14538872507517592</v>
+      </c>
+      <c r="N27" s="29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="29" t="s">
         <v>10</v>
       </c>
+      <c r="B28" s="9">
+        <v>201</v>
+      </c>
+      <c r="C28" s="9">
+        <v>711</v>
+      </c>
+      <c r="D28" s="9">
+        <v>357</v>
+      </c>
+      <c r="E28" s="9">
+        <v>891</v>
+      </c>
+      <c r="F28" s="9">
+        <v>760</v>
+      </c>
+      <c r="G28" s="9">
+        <v>723</v>
+      </c>
+      <c r="H28" s="68">
+        <f t="shared" si="3"/>
+        <v>6.6705605925847261E-2</v>
+      </c>
+      <c r="I28" s="68">
+        <f t="shared" si="3"/>
+        <v>0.17930592718313162</v>
+      </c>
+      <c r="J28" s="68">
+        <f t="shared" si="3"/>
+        <v>7.5373860682925176E-2</v>
+      </c>
+      <c r="K28" s="68">
+        <f t="shared" si="3"/>
+        <v>0.17933699655817886</v>
+      </c>
+      <c r="L28" s="68">
+        <f t="shared" si="3"/>
+        <v>0.15685756507525037</v>
+      </c>
+      <c r="M28" s="68">
+        <f t="shared" si="3"/>
+        <v>0.1407176013779815</v>
+      </c>
+      <c r="N28" s="29" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="29" t="s">
+        <v>104</v>
+      </c>
       <c r="B29" s="9">
-        <v>789</v>
+        <v>102</v>
       </c>
       <c r="C29" s="9">
-        <v>201</v>
+        <v>135</v>
       </c>
       <c r="D29" s="9">
-        <v>711</v>
+        <v>320</v>
       </c>
       <c r="E29" s="9">
-        <v>357</v>
+        <v>387</v>
       </c>
       <c r="F29" s="9">
-        <v>891</v>
+        <v>452</v>
       </c>
       <c r="G29" s="9">
-        <v>760</v>
-[...1 lines deleted...]
-      <c r="H29" s="35">
+        <v>709</v>
+      </c>
+      <c r="H29" s="68">
+        <f t="shared" si="3"/>
+        <v>3.3850605992220999E-2</v>
+      </c>
+      <c r="I29" s="68">
+        <f t="shared" si="3"/>
+        <v>3.404542921198702E-2</v>
+      </c>
+      <c r="J29" s="68">
+        <f t="shared" si="3"/>
+        <v>6.7562003973490353E-2</v>
+      </c>
+      <c r="K29" s="68">
+        <f t="shared" si="3"/>
+        <v>7.7893846989916068E-2</v>
+      </c>
+      <c r="L29" s="68">
+        <f t="shared" si="3"/>
+        <v>9.32889729131752E-2</v>
+      </c>
+      <c r="M29" s="68">
+        <f t="shared" si="3"/>
+        <v>0.13799277922128475</v>
+      </c>
+      <c r="N29" s="29" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="B30" s="9">
+        <v>158</v>
+      </c>
+      <c r="C30" s="9">
+        <v>160</v>
+      </c>
+      <c r="D30" s="9">
+        <v>273</v>
+      </c>
+      <c r="E30" s="9">
+        <v>228</v>
+      </c>
+      <c r="F30" s="9">
+        <v>291</v>
+      </c>
+      <c r="G30" s="9">
+        <v>644</v>
+      </c>
+      <c r="H30" s="68">
+        <f t="shared" si="3"/>
+        <v>5.2435252419322717E-2</v>
+      </c>
+      <c r="I30" s="68">
+        <f t="shared" si="3"/>
+        <v>4.0350138325317947E-2</v>
+      </c>
+      <c r="J30" s="68">
+        <f t="shared" si="3"/>
+        <v>5.7638834639883958E-2</v>
+      </c>
+      <c r="K30" s="68">
+        <f t="shared" si="3"/>
+        <v>4.5890948614214118E-2</v>
+      </c>
+      <c r="L30" s="68">
+        <f t="shared" si="3"/>
+        <v>6.0059936101181384E-2</v>
+      </c>
+      <c r="M30" s="68">
+        <f t="shared" si="3"/>
+        <v>0.1253418192080499</v>
+      </c>
+      <c r="N30" s="29" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" s="9">
+        <v>48</v>
+      </c>
+      <c r="C31" s="9">
+        <v>328</v>
+      </c>
+      <c r="D31" s="9">
+        <v>2595</v>
+      </c>
+      <c r="E31" s="9">
+        <v>232</v>
+      </c>
+      <c r="F31" s="9">
+        <v>219</v>
+      </c>
+      <c r="G31" s="9">
+        <v>553</v>
+      </c>
+      <c r="H31" s="68">
+        <f t="shared" si="3"/>
+        <v>1.5929696937515763E-2</v>
+      </c>
+      <c r="I31" s="68">
+        <f t="shared" si="3"/>
+        <v>8.2717783566901792E-2</v>
+      </c>
+      <c r="J31" s="68">
+        <f t="shared" si="3"/>
+        <v>0.54788562597252344</v>
+      </c>
+      <c r="K31" s="68">
+        <f t="shared" si="3"/>
+        <v>4.6696052975867E-2</v>
+      </c>
+      <c r="L31" s="68">
+        <f t="shared" si="3"/>
+        <v>4.5199745725631353E-2</v>
+      </c>
+      <c r="M31" s="68">
+        <f t="shared" si="3"/>
+        <v>0.10763047518952112</v>
+      </c>
+      <c r="N31" s="29" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" s="9">
+        <v>79</v>
+      </c>
+      <c r="C32" s="9">
+        <v>137</v>
+      </c>
+      <c r="D32" s="9">
+        <v>480</v>
+      </c>
+      <c r="E32" s="9">
+        <v>578</v>
+      </c>
+      <c r="F32" s="9">
+        <v>1309</v>
+      </c>
+      <c r="G32" s="9">
+        <v>532</v>
+      </c>
+      <c r="H32" s="68">
+        <f t="shared" si="3"/>
+        <v>2.6217626209661359E-2</v>
+      </c>
+      <c r="I32" s="68">
+        <f t="shared" si="3"/>
+        <v>3.4549805941053495E-2</v>
+      </c>
+      <c r="J32" s="68">
+        <f t="shared" si="3"/>
+        <v>0.10134300596023554</v>
+      </c>
+      <c r="K32" s="68">
+        <f t="shared" si="3"/>
+        <v>0.11633758025884106</v>
+      </c>
+      <c r="L32" s="68">
+        <f t="shared" si="3"/>
+        <v>0.27016651668881936</v>
+      </c>
+      <c r="M32" s="68">
+        <f t="shared" si="3"/>
+        <v>0.10354324195447601</v>
+      </c>
+      <c r="N32" s="29" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="9">
+        <v>176</v>
+      </c>
+      <c r="C33" s="9">
+        <v>89</v>
+      </c>
+      <c r="D33" s="9">
+        <v>399</v>
+      </c>
+      <c r="E33" s="9">
+        <v>284</v>
+      </c>
+      <c r="F33" s="9">
+        <v>324</v>
+      </c>
+      <c r="G33" s="9">
+        <v>520</v>
+      </c>
+      <c r="H33" s="68">
+        <f t="shared" si="3"/>
+        <v>5.8408888770891135E-2</v>
+      </c>
+      <c r="I33" s="68">
+        <f t="shared" si="3"/>
+        <v>2.2444764443458106E-2</v>
+      </c>
+      <c r="J33" s="68">
+        <f t="shared" si="3"/>
+        <v>8.4241373704445788E-2</v>
+      </c>
+      <c r="K33" s="68">
+        <f t="shared" si="3"/>
+        <v>5.716240967735442E-2</v>
+      </c>
+      <c r="L33" s="68">
+        <f t="shared" si="3"/>
+        <v>6.6870856689975153E-2</v>
+      </c>
+      <c r="M33" s="68">
+        <f t="shared" si="3"/>
+        <v>0.10120768010587881</v>
+      </c>
+      <c r="N33" s="29" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="9">
+        <v>89</v>
+      </c>
+      <c r="C34" s="9">
+        <v>58</v>
+      </c>
+      <c r="D34" s="9">
+        <v>584</v>
+      </c>
+      <c r="E34" s="9">
+        <v>302</v>
+      </c>
+      <c r="F34" s="9">
+        <v>421</v>
+      </c>
+      <c r="G34" s="9">
+        <v>500</v>
+      </c>
+      <c r="H34" s="68">
+        <f t="shared" si="3"/>
+        <v>2.9536313071643814E-2</v>
+      </c>
+      <c r="I34" s="68">
+        <f t="shared" si="3"/>
+        <v>1.4626925142927755E-2</v>
+      </c>
+      <c r="J34" s="68">
+        <f t="shared" si="3"/>
+        <v>0.1233006572516199</v>
+      </c>
+      <c r="K34" s="68">
+        <f t="shared" si="3"/>
+        <v>6.0785379304792386E-2</v>
+      </c>
+      <c r="L34" s="68">
+        <f t="shared" si="3"/>
+        <v>8.6890835390368945E-2</v>
+      </c>
+      <c r="M34" s="68">
+        <f t="shared" si="3"/>
+        <v>9.731507702488347E-2</v>
+      </c>
+      <c r="N34" s="29" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B35" s="9">
+        <v>140</v>
+      </c>
+      <c r="C35" s="9">
+        <v>102</v>
+      </c>
+      <c r="D35" s="9">
+        <v>481</v>
+      </c>
+      <c r="E35" s="9">
+        <v>387</v>
+      </c>
+      <c r="F35" s="9">
+        <v>127</v>
+      </c>
+      <c r="G35" s="9">
+        <v>442</v>
+      </c>
+      <c r="H35" s="68">
+        <f t="shared" si="3"/>
+        <v>4.6461616067754313E-2</v>
+      </c>
+      <c r="I35" s="68">
+        <f t="shared" si="3"/>
+        <v>2.5723213182390191E-2</v>
+      </c>
+      <c r="J35" s="68">
+        <f t="shared" si="3"/>
+        <v>0.10155413722265269</v>
+      </c>
+      <c r="K35" s="68">
+        <f t="shared" si="3"/>
+        <v>7.7893846989916068E-2</v>
+      </c>
+      <c r="L35" s="68">
+        <f t="shared" si="3"/>
+        <v>2.6211724690206311E-2</v>
+      </c>
+      <c r="M35" s="68">
+        <f t="shared" si="3"/>
+        <v>8.6026528089996987E-2</v>
+      </c>
+      <c r="N35" s="29" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="9">
+        <v>455</v>
+      </c>
+      <c r="C36" s="9">
+        <v>133</v>
+      </c>
+      <c r="D36" s="9">
+        <v>530</v>
+      </c>
+      <c r="E36" s="9">
+        <v>231</v>
+      </c>
+      <c r="F36" s="9">
+        <v>324</v>
+      </c>
+      <c r="G36" s="9">
+        <v>415</v>
+      </c>
+      <c r="H36" s="68">
+        <f t="shared" si="3"/>
+        <v>0.1510002522202015</v>
+      </c>
+      <c r="I36" s="68">
+        <f t="shared" si="3"/>
+        <v>3.3541052482920546E-2</v>
+      </c>
+      <c r="J36" s="68">
+        <f t="shared" si="3"/>
+        <v>0.11189956908109341</v>
+      </c>
+      <c r="K36" s="68">
+        <f t="shared" si="3"/>
+        <v>4.6494776885453774E-2</v>
+      </c>
+      <c r="L36" s="68">
+        <f t="shared" si="3"/>
+        <v>6.6870856689975153E-2</v>
+      </c>
+      <c r="M36" s="68">
+        <f t="shared" si="3"/>
+        <v>8.077151393065328E-2</v>
+      </c>
+      <c r="N36" s="29" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="29" t="s">
+        <v>3</v>
+      </c>
+      <c r="B37" s="9">
+        <v>82</v>
+      </c>
+      <c r="C37" s="9">
+        <v>250</v>
+      </c>
+      <c r="D37" s="9">
+        <v>192</v>
+      </c>
+      <c r="E37" s="9">
+        <v>343</v>
+      </c>
+      <c r="F37" s="9">
+        <v>228</v>
+      </c>
+      <c r="G37" s="9">
+        <v>294</v>
+      </c>
+      <c r="H37" s="68">
+        <f t="shared" si="3"/>
+        <v>2.7213232268256098E-2</v>
+      </c>
+      <c r="I37" s="68">
+        <f t="shared" si="3"/>
+        <v>6.3047091133309294E-2</v>
+      </c>
+      <c r="J37" s="68">
+        <f t="shared" si="3"/>
+        <v>4.0537202384094216E-2</v>
+      </c>
+      <c r="K37" s="68">
+        <f t="shared" si="3"/>
+        <v>6.9037699011734399E-2</v>
+      </c>
+      <c r="L37" s="68">
+        <f t="shared" si="3"/>
+        <v>4.7057269522575107E-2</v>
+      </c>
+      <c r="M37" s="68">
+        <f t="shared" si="3"/>
+        <v>5.7221265290631471E-2</v>
+      </c>
+      <c r="N37" s="29" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B38" s="9">
+        <v>187</v>
+      </c>
+      <c r="C38" s="9">
+        <v>349</v>
+      </c>
+      <c r="D38" s="9">
+        <v>289</v>
+      </c>
+      <c r="E38" s="9">
+        <v>255</v>
+      </c>
+      <c r="F38" s="9">
+        <v>247</v>
+      </c>
+      <c r="G38" s="9">
+        <v>292</v>
+      </c>
+      <c r="H38" s="68">
+        <f t="shared" si="3"/>
+        <v>6.205944431907183E-2</v>
+      </c>
+      <c r="I38" s="68">
+        <f t="shared" si="3"/>
+        <v>8.8013739222099763E-2</v>
+      </c>
+      <c r="J38" s="68">
+        <f t="shared" si="3"/>
+        <v>6.1016934838558481E-2</v>
+      </c>
+      <c r="K38" s="68">
+        <f t="shared" si="3"/>
+        <v>5.1325403055371047E-2</v>
+      </c>
+      <c r="L38" s="68">
+        <f t="shared" si="3"/>
+        <v>5.0978708649456361E-2</v>
+      </c>
+      <c r="M38" s="68">
+        <f t="shared" si="3"/>
+        <v>5.6832004982531943E-2</v>
+      </c>
+      <c r="N38" s="29" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="29" t="s">
+        <v>99</v>
+      </c>
+      <c r="B39" s="9">
+        <v>129</v>
+      </c>
+      <c r="C39" s="9">
+        <v>197</v>
+      </c>
+      <c r="D39" s="9">
+        <v>242</v>
+      </c>
+      <c r="E39" s="9">
+        <v>460</v>
+      </c>
+      <c r="F39" s="9">
+        <v>237</v>
+      </c>
+      <c r="G39" s="9">
+        <v>239</v>
+      </c>
+      <c r="H39" s="68">
+        <f t="shared" si="3"/>
+        <v>4.2811060519573611E-2</v>
+      </c>
+      <c r="I39" s="68">
+        <f t="shared" si="3"/>
+        <v>4.9681107813047722E-2</v>
+      </c>
+      <c r="J39" s="68">
+        <f t="shared" si="3"/>
+        <v>5.1093765504952086E-2</v>
+      </c>
+      <c r="K39" s="68">
+        <f t="shared" si="3"/>
+        <v>9.2587001590081111E-2</v>
+      </c>
+      <c r="L39" s="68">
+        <f t="shared" si="3"/>
+        <v>4.8914793319518854E-2</v>
+      </c>
+      <c r="M39" s="68">
+        <f t="shared" si="3"/>
+        <v>4.6516606817894296E-2</v>
+      </c>
+      <c r="N39" s="29" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" s="9">
+        <v>239</v>
+      </c>
+      <c r="C40" s="9">
+        <v>483</v>
+      </c>
+      <c r="D40" s="9">
+        <v>329</v>
+      </c>
+      <c r="E40" s="9">
+        <v>398</v>
+      </c>
+      <c r="F40" s="9">
+        <v>274</v>
+      </c>
+      <c r="G40" s="9">
+        <v>209</v>
+      </c>
+      <c r="H40" s="68">
+        <f t="shared" si="3"/>
+        <v>7.9316616001380569E-2</v>
+      </c>
+      <c r="I40" s="68">
+        <f t="shared" si="3"/>
+        <v>0.12180698006955355</v>
+      </c>
+      <c r="J40" s="68">
+        <f t="shared" si="3"/>
+        <v>6.9462185335244772E-2</v>
+      </c>
+      <c r="K40" s="68">
+        <f t="shared" si="3"/>
+        <v>8.0107883984461489E-2</v>
+      </c>
+      <c r="L40" s="68">
+        <f t="shared" si="3"/>
+        <v>5.6551280040287623E-2</v>
+      </c>
+      <c r="M40" s="68">
+        <f t="shared" si="3"/>
+        <v>4.0677702196401287E-2</v>
+      </c>
+      <c r="N40" s="29" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="41" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="9">
+        <v>9</v>
+      </c>
+      <c r="C41" s="9">
+        <v>13</v>
+      </c>
+      <c r="D41" s="9">
+        <v>59</v>
+      </c>
+      <c r="E41" s="9">
+        <v>108</v>
+      </c>
+      <c r="F41" s="9">
+        <v>49</v>
+      </c>
+      <c r="G41" s="9">
+        <v>175</v>
+      </c>
+      <c r="H41" s="68">
+        <f t="shared" si="3"/>
+        <v>2.9868181757842058E-3</v>
+      </c>
+      <c r="I41" s="68">
+        <f t="shared" si="3"/>
+        <v>3.2784487389320833E-3</v>
+      </c>
+      <c r="J41" s="68">
+        <f t="shared" si="3"/>
+        <v>1.2456744482612284E-2</v>
+      </c>
+      <c r="K41" s="68">
+        <f t="shared" si="3"/>
+        <v>2.1737817764627739E-2</v>
+      </c>
+      <c r="L41" s="68">
+        <f t="shared" si="3"/>
+        <v>1.0113185116693773E-2</v>
+      </c>
+      <c r="M41" s="68">
+        <f t="shared" si="3"/>
+        <v>3.4060276958709217E-2</v>
+      </c>
+      <c r="N41" s="29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="42" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="9">
+        <v>4</v>
+      </c>
+      <c r="C42" s="9">
+        <v>29</v>
+      </c>
+      <c r="D42" s="9">
+        <v>132</v>
+      </c>
+      <c r="E42" s="9">
+        <v>266</v>
+      </c>
+      <c r="F42" s="9">
+        <v>93</v>
+      </c>
+      <c r="G42" s="9">
+        <v>111</v>
+      </c>
+      <c r="H42" s="68">
+        <f t="shared" si="3"/>
+        <v>1.3274747447929803E-3</v>
+      </c>
+      <c r="I42" s="68">
+        <f t="shared" si="3"/>
+        <v>7.3134625714638777E-3</v>
+      </c>
+      <c r="J42" s="68">
+        <f t="shared" si="3"/>
+        <v>2.786932663906477E-2</v>
+      </c>
+      <c r="K42" s="68">
+        <f t="shared" si="3"/>
+        <v>5.3539440049916467E-2</v>
+      </c>
+      <c r="L42" s="68">
+        <f t="shared" si="3"/>
+        <v>1.9194412568418792E-2</v>
+      </c>
+      <c r="M42" s="68">
+        <f t="shared" si="3"/>
+        <v>2.160394709952413E-2</v>
+      </c>
+      <c r="N42" s="29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="43" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="29" t="s">
+        <v>98</v>
+      </c>
+      <c r="B43" s="9">
+        <v>13</v>
+      </c>
+      <c r="C43" s="9">
+        <v>36</v>
+      </c>
+      <c r="D43" s="9">
+        <v>111</v>
+      </c>
+      <c r="E43" s="9">
+        <v>267</v>
+      </c>
+      <c r="F43" s="9">
+        <v>174</v>
+      </c>
+      <c r="G43" s="9">
+        <v>105</v>
+      </c>
+      <c r="H43" s="68">
+        <f t="shared" si="3"/>
+        <v>4.3142929205771856E-3</v>
+      </c>
+      <c r="I43" s="68">
+        <f t="shared" si="3"/>
+        <v>9.0787811231965374E-3</v>
+      </c>
+      <c r="J43" s="68">
+        <f t="shared" si="3"/>
+        <v>2.3435570128304467E-2</v>
+      </c>
+      <c r="K43" s="68">
+        <f t="shared" si="3"/>
+        <v>5.3740716140329693E-2</v>
+      </c>
+      <c r="L43" s="68">
+        <f t="shared" si="3"/>
+        <v>3.5912126740912584E-2</v>
+      </c>
+      <c r="M43" s="68">
+        <f t="shared" si="3"/>
+        <v>2.0436166175225527E-2</v>
+      </c>
+      <c r="N43" s="29" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="44" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B44" s="9">
+        <v>2</v>
+      </c>
+      <c r="C44" s="9">
+        <v>31</v>
+      </c>
+      <c r="D44" s="9">
+        <v>33</v>
+      </c>
+      <c r="E44" s="9">
+        <v>43</v>
+      </c>
+      <c r="F44" s="9">
+        <v>94</v>
+      </c>
+      <c r="G44" s="9">
+        <v>84</v>
+      </c>
+      <c r="H44" s="68">
+        <f t="shared" si="3"/>
+        <v>6.6373737239649013E-4</v>
+      </c>
+      <c r="I44" s="68">
+        <f t="shared" si="3"/>
+        <v>7.8178393005303524E-3</v>
+      </c>
+      <c r="J44" s="68">
+        <f t="shared" si="3"/>
+        <v>6.9673316597661924E-3</v>
+      </c>
+      <c r="K44" s="68">
+        <f t="shared" si="3"/>
+        <v>8.6548718877684522E-3</v>
+      </c>
+      <c r="L44" s="68">
+        <f t="shared" si="3"/>
+        <v>1.9400804101412542E-2</v>
+      </c>
+      <c r="M44" s="68">
+        <f t="shared" si="3"/>
+        <v>1.6348932940180423E-2</v>
+      </c>
+      <c r="N44" s="29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="45" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B45" s="9">
+        <v>1</v>
+      </c>
+      <c r="C45" s="9">
+        <v>35</v>
+      </c>
+      <c r="D45" s="9">
+        <v>46</v>
+      </c>
+      <c r="E45" s="9">
+        <v>103</v>
+      </c>
+      <c r="F45" s="9">
+        <v>66</v>
+      </c>
+      <c r="G45" s="9">
+        <v>70</v>
+      </c>
+      <c r="H45" s="68">
+        <f t="shared" si="3"/>
+        <v>3.3186868619824506E-4</v>
+      </c>
+      <c r="I45" s="68">
+        <f t="shared" si="3"/>
+        <v>8.8265927586633E-3</v>
+      </c>
+      <c r="J45" s="68">
+        <f t="shared" si="3"/>
+        <v>9.7120380711892395E-3</v>
+      </c>
+      <c r="K45" s="68">
+        <f t="shared" si="3"/>
+        <v>2.0731437312561638E-2</v>
+      </c>
+      <c r="L45" s="68">
+        <f t="shared" si="3"/>
+        <v>1.3621841177587529E-2</v>
+      </c>
+      <c r="M45" s="68">
+        <f t="shared" si="3"/>
+        <v>1.3624110783483684E-2</v>
+      </c>
+      <c r="N45" s="29" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="46" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="29" t="s">
+        <v>95</v>
+      </c>
+      <c r="B46" s="9">
+        <v>22</v>
+      </c>
+      <c r="C46" s="9">
+        <v>9</v>
+      </c>
+      <c r="D46" s="9">
+        <v>286</v>
+      </c>
+      <c r="E46" s="9">
+        <v>61</v>
+      </c>
+      <c r="F46" s="9">
+        <v>52</v>
+      </c>
+      <c r="G46" s="9">
+        <v>65</v>
+      </c>
+      <c r="H46" s="68">
+        <f t="shared" si="3"/>
+        <v>7.3011110963613918E-3</v>
+      </c>
+      <c r="I46" s="68">
+        <f t="shared" si="3"/>
+        <v>2.2696952807991343E-3</v>
+      </c>
+      <c r="J46" s="68">
+        <f t="shared" si="3"/>
+        <v>6.0383541051307006E-2</v>
+      </c>
+      <c r="K46" s="68">
+        <f t="shared" si="3"/>
+        <v>1.2277841515206408E-2</v>
+      </c>
+      <c r="L46" s="68">
+        <f t="shared" si="3"/>
+        <v>1.0732359715675023E-2</v>
+      </c>
+      <c r="M46" s="68">
+        <f t="shared" si="3"/>
+        <v>1.2650960013234852E-2</v>
+      </c>
+      <c r="N46" s="29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="47" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B47" s="9">
+        <v>12</v>
+      </c>
+      <c r="C47" s="9">
+        <v>24</v>
+      </c>
+      <c r="D47" s="9">
+        <v>27</v>
+      </c>
+      <c r="E47" s="9">
+        <v>30</v>
+      </c>
+      <c r="F47" s="9">
+        <v>71</v>
+      </c>
+      <c r="G47" s="9">
+        <v>29</v>
+      </c>
+      <c r="H47" s="68">
+        <f t="shared" si="3"/>
+        <v>3.9824242343789408E-3</v>
+      </c>
+      <c r="I47" s="68">
+        <f t="shared" si="3"/>
+        <v>6.0525207487976919E-3</v>
+      </c>
+      <c r="J47" s="68">
+        <f t="shared" si="3"/>
+        <v>5.7005440852632488E-3</v>
+      </c>
+      <c r="K47" s="68">
+        <f t="shared" si="3"/>
+        <v>6.0382827123965947E-3</v>
+      </c>
+      <c r="L47" s="68">
+        <f t="shared" si="3"/>
+        <v>1.4653798842556283E-2</v>
+      </c>
+      <c r="M47" s="68">
+        <f t="shared" si="3"/>
+        <v>5.6442744674432407E-3</v>
+      </c>
+      <c r="N47" s="29" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="48" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B48" s="9">
+        <v>371</v>
+      </c>
+      <c r="C48" s="9">
+        <v>620</v>
+      </c>
+      <c r="D48" s="9">
+        <v>1604</v>
+      </c>
+      <c r="E48" s="9">
+        <v>1887</v>
+      </c>
+      <c r="F48" s="9">
+        <v>1574</v>
+      </c>
+      <c r="G48" s="9">
+        <v>747</v>
+      </c>
+      <c r="H48" s="68">
+        <f t="shared" si="3"/>
+        <v>0.12312328257954891</v>
+      </c>
+      <c r="I48" s="68">
+        <f t="shared" si="3"/>
+        <v>0.15635678601060704</v>
+      </c>
+      <c r="J48" s="68">
+        <f t="shared" si="3"/>
+        <v>0.33865454491712038</v>
+      </c>
+      <c r="K48" s="68">
+        <f t="shared" si="3"/>
+        <v>0.3798079826097458</v>
+      </c>
+      <c r="L48" s="68">
+        <f t="shared" si="3"/>
+        <v>0.32486027293216324</v>
+      </c>
+      <c r="M48" s="68">
+        <f t="shared" si="3"/>
+        <v>0.14538872507517592</v>
+      </c>
+      <c r="N48" s="29" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="33">
+        <v>325</v>
+      </c>
+      <c r="C49" s="33">
+        <v>566</v>
+      </c>
+      <c r="D49" s="33">
+        <v>791</v>
+      </c>
+      <c r="E49" s="33">
+        <v>1701</v>
+      </c>
+      <c r="F49" s="33">
+        <v>1090</v>
+      </c>
+      <c r="G49" s="33">
+        <v>1362</v>
+      </c>
+      <c r="H49" s="33">
+        <f>B49/B$8*100</f>
+        <v>0.10785732301442964</v>
+      </c>
+      <c r="I49" s="33">
+        <f t="shared" ref="I49:M110" si="4">C49/C$8*100</f>
+        <v>0.14273861432581222</v>
+      </c>
+      <c r="J49" s="33">
+        <f t="shared" si="4"/>
+        <v>0.16700482857197146</v>
+      </c>
+      <c r="K49" s="33">
+        <f t="shared" si="4"/>
+        <v>0.3423706297928869</v>
+      </c>
+      <c r="L49" s="33">
+        <f t="shared" si="4"/>
+        <v>0.22496677096318801</v>
+      </c>
+      <c r="M49" s="33">
+        <f t="shared" si="4"/>
+        <v>0.26508626981578259</v>
+      </c>
+      <c r="N49" s="28" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B50" s="33">
+        <v>2443</v>
+      </c>
+      <c r="C50" s="33">
+        <v>4328</v>
+      </c>
+      <c r="D50" s="33">
+        <v>10258</v>
+      </c>
+      <c r="E50" s="33">
+        <v>12392</v>
+      </c>
+      <c r="F50" s="33">
+        <v>11859</v>
+      </c>
+      <c r="G50" s="33">
+        <v>12548</v>
+      </c>
+      <c r="H50" s="32">
+        <f>B50/B$8*100</f>
+        <v>0.81075520038231286</v>
+      </c>
+      <c r="I50" s="32">
+        <f t="shared" si="4"/>
+        <v>1.0914712416998504</v>
+      </c>
+      <c r="J50" s="32">
+        <f t="shared" si="4"/>
+        <v>2.1657844898752003</v>
+      </c>
+      <c r="K50" s="32">
+        <f t="shared" si="4"/>
+        <v>2.4942133124006198</v>
+      </c>
+      <c r="L50" s="32">
+        <f t="shared" si="4"/>
+        <v>2.4475971897728868</v>
+      </c>
+      <c r="M50" s="32">
+        <f t="shared" si="4"/>
+        <v>2.4422191730164755</v>
+      </c>
+      <c r="N50" s="28" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="29" t="s">
+        <v>105</v>
+      </c>
+      <c r="B51" s="9">
+        <v>1611</v>
+      </c>
+      <c r="C51" s="9">
+        <v>2392</v>
+      </c>
+      <c r="D51" s="9">
+        <v>6726</v>
+      </c>
+      <c r="E51" s="9">
+        <v>6723</v>
+      </c>
+      <c r="F51" s="9">
+        <v>6653</v>
+      </c>
+      <c r="G51" s="9">
+        <v>7112</v>
+      </c>
+      <c r="H51" s="9">
+        <f t="shared" ref="H51:M83" si="5">B51/B$8*100</f>
+        <v>0.53464045346537281</v>
+      </c>
+      <c r="I51" s="9">
+        <f t="shared" si="4"/>
+        <v>0.60323456796350328</v>
+      </c>
+      <c r="J51" s="9">
+        <f t="shared" si="4"/>
+        <v>1.4200688710178004</v>
+      </c>
+      <c r="K51" s="9">
+        <f t="shared" si="4"/>
+        <v>1.3531791558480768</v>
+      </c>
+      <c r="L51" s="9">
+        <f t="shared" si="4"/>
+        <v>1.3731228690074218</v>
+      </c>
+      <c r="M51" s="9">
+        <f t="shared" si="4"/>
+        <v>1.3842096556019425</v>
+      </c>
+      <c r="N51" s="29" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B52" s="9">
+        <v>281</v>
+      </c>
+      <c r="C52" s="9">
+        <v>479</v>
+      </c>
+      <c r="D52" s="9">
+        <v>1311</v>
+      </c>
+      <c r="E52" s="9">
+        <v>1746</v>
+      </c>
+      <c r="F52" s="9">
+        <v>1957</v>
+      </c>
+      <c r="G52" s="9">
+        <v>1876</v>
+      </c>
+      <c r="H52" s="9">
         <f t="shared" si="5"/>
-        <v>0.16372725405116009</v>
-[...1 lines deleted...]
-      <c r="I29" s="35">
+        <v>9.3255100821706863E-2</v>
+      </c>
+      <c r="I52" s="9">
+        <f t="shared" si="4"/>
+        <v>0.1207982266114206</v>
+      </c>
+      <c r="J52" s="9">
+        <f t="shared" si="4"/>
+        <v>0.27679308502889333</v>
+      </c>
+      <c r="K52" s="9">
+        <f t="shared" si="4"/>
+        <v>0.35142805386148179</v>
+      </c>
+      <c r="L52" s="9">
+        <f t="shared" si="4"/>
+        <v>0.40390823006876964</v>
+      </c>
+      <c r="M52" s="9">
+        <f t="shared" si="4"/>
+        <v>0.36512616899736278</v>
+      </c>
+      <c r="N52" s="29" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B53" s="9">
+        <v>244</v>
+      </c>
+      <c r="C53" s="9">
+        <v>1141</v>
+      </c>
+      <c r="D53" s="9">
+        <v>997</v>
+      </c>
+      <c r="E53" s="9">
+        <v>1427</v>
+      </c>
+      <c r="F53" s="9">
+        <v>1432</v>
+      </c>
+      <c r="G53" s="9">
+        <v>1183</v>
+      </c>
+      <c r="H53" s="9">
         <f t="shared" si="5"/>
-        <v>6.6705605925847261E-2</v>
-[...1 lines deleted...]
-      <c r="J29" s="35">
+        <v>8.0975959432371805E-2</v>
+      </c>
+      <c r="I53" s="9">
+        <f t="shared" si="4"/>
+        <v>0.28774692393242357</v>
+      </c>
+      <c r="J53" s="9">
+        <f t="shared" si="4"/>
+        <v>0.21049786862990588</v>
+      </c>
+      <c r="K53" s="9">
+        <f t="shared" si="4"/>
+        <v>0.2872209810196647</v>
+      </c>
+      <c r="L53" s="9">
+        <f t="shared" si="4"/>
+        <v>0.29555267524705064</v>
+      </c>
+      <c r="M53" s="9">
+        <f t="shared" si="4"/>
+        <v>0.23024747224087427</v>
+      </c>
+      <c r="N53" s="29" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54" s="9">
+        <v>60</v>
+      </c>
+      <c r="C54" s="9">
+        <v>34</v>
+      </c>
+      <c r="D54" s="9">
+        <v>320</v>
+      </c>
+      <c r="E54" s="9">
+        <v>250</v>
+      </c>
+      <c r="F54" s="9">
+        <v>336</v>
+      </c>
+      <c r="G54" s="9">
+        <v>383</v>
+      </c>
+      <c r="H54" s="9">
         <f t="shared" si="5"/>
-        <v>0.17930592718313162</v>
-[...1 lines deleted...]
-      <c r="K29" s="35">
+        <v>1.9912121171894705E-2</v>
+      </c>
+      <c r="I54" s="9">
+        <f t="shared" si="4"/>
+        <v>8.5744043941300644E-3</v>
+      </c>
+      <c r="J54" s="9">
+        <f t="shared" si="4"/>
+        <v>6.7562003973490353E-2</v>
+      </c>
+      <c r="K54" s="9">
+        <f t="shared" si="4"/>
+        <v>5.0319022603304953E-2</v>
+      </c>
+      <c r="L54" s="9">
+        <f t="shared" si="4"/>
+        <v>6.9347555085900153E-2</v>
+      </c>
+      <c r="M54" s="9">
+        <f t="shared" si="4"/>
+        <v>7.4543349001060744E-2</v>
+      </c>
+      <c r="N54" s="29" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A55" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="B55" s="9">
+        <v>30</v>
+      </c>
+      <c r="C55" s="9">
+        <v>41</v>
+      </c>
+      <c r="D55" s="9">
+        <v>247</v>
+      </c>
+      <c r="E55" s="9">
+        <v>593</v>
+      </c>
+      <c r="F55" s="9">
+        <v>355</v>
+      </c>
+      <c r="G55" s="9">
+        <v>319</v>
+      </c>
+      <c r="H55" s="9">
         <f t="shared" si="5"/>
-        <v>7.5373860682925189E-2</v>
-[...8 lines deleted...]
-      <c r="N29" s="30" t="s">
+        <v>9.9560605859473524E-3</v>
+      </c>
+      <c r="I55" s="9">
+        <f t="shared" si="4"/>
+        <v>1.0339722945862724E-2</v>
+      </c>
+      <c r="J55" s="9">
+        <f t="shared" si="4"/>
+        <v>5.2149421817037876E-2</v>
+      </c>
+      <c r="K55" s="9">
+        <f t="shared" si="4"/>
+        <v>0.11935672161503935</v>
+      </c>
+      <c r="L55" s="9">
+        <f t="shared" si="4"/>
+        <v>7.3268994212781421E-2</v>
+      </c>
+      <c r="M55" s="9">
+        <f t="shared" si="4"/>
+        <v>6.208701914187565E-2</v>
+      </c>
+      <c r="N55" s="29" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56" s="9">
+        <v>90</v>
+      </c>
+      <c r="C56" s="9">
+        <v>60</v>
+      </c>
+      <c r="D56" s="9">
+        <v>89</v>
+      </c>
+      <c r="E56" s="9">
+        <v>104</v>
+      </c>
+      <c r="F56" s="9">
+        <v>193</v>
+      </c>
+      <c r="G56" s="9">
+        <v>217</v>
+      </c>
+      <c r="H56" s="9">
+        <f t="shared" si="5"/>
+        <v>2.9868181757842057E-2</v>
+      </c>
+      <c r="I56" s="9">
+        <f t="shared" si="4"/>
+        <v>1.513130187199423E-2</v>
+      </c>
+      <c r="J56" s="9">
+        <f t="shared" si="4"/>
+        <v>1.8790682355127007E-2</v>
+      </c>
+      <c r="K56" s="9">
+        <f t="shared" si="4"/>
+        <v>2.093271340297486E-2</v>
+      </c>
+      <c r="L56" s="9">
+        <f t="shared" si="4"/>
+        <v>3.9833565867793838E-2</v>
+      </c>
+      <c r="M56" s="9">
+        <f t="shared" si="4"/>
+        <v>4.2234743428799425E-2</v>
+      </c>
+      <c r="N56" s="29" t="s">
+        <v>117</v>
+      </c>
+      <c r="O56" s="39"/>
+      <c r="P56" s="39"/>
+      <c r="R56" s="39"/>
+      <c r="S56" s="39"/>
+      <c r="T56" s="39"/>
+      <c r="U56" s="39"/>
+    </row>
+    <row r="57" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="B57" s="9">
+        <v>64</v>
+      </c>
+      <c r="C57" s="9">
+        <v>112</v>
+      </c>
+      <c r="D57" s="9">
+        <v>174</v>
+      </c>
+      <c r="E57" s="9">
+        <v>1019</v>
+      </c>
+      <c r="F57" s="9">
+        <v>748</v>
+      </c>
+      <c r="G57" s="9">
+        <v>1239</v>
+      </c>
+      <c r="H57" s="9">
+        <f t="shared" si="5"/>
+        <v>2.1239595916687684E-2</v>
+      </c>
+      <c r="I57" s="9">
+        <f t="shared" si="4"/>
+        <v>2.8245096827722561E-2</v>
+      </c>
+      <c r="J57" s="9">
+        <f t="shared" si="4"/>
+        <v>3.6736839660585378E-2</v>
+      </c>
+      <c r="K57" s="9">
+        <f t="shared" si="4"/>
+        <v>0.20510033613107101</v>
+      </c>
+      <c r="L57" s="9">
+        <f t="shared" si="4"/>
+        <v>0.15438086667932535</v>
+      </c>
+      <c r="M57" s="9">
+        <f t="shared" si="4"/>
+        <v>0.24114676086766121</v>
+      </c>
+      <c r="N57" s="29" t="s">
+        <v>133</v>
+      </c>
+      <c r="O57" s="39"/>
+      <c r="P57" s="39"/>
+      <c r="R57" s="39"/>
+      <c r="S57" s="39"/>
+      <c r="T57" s="39"/>
+      <c r="U57" s="39"/>
+    </row>
+    <row r="58" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A58" s="29" t="s">
+        <v>82</v>
+      </c>
+      <c r="B58" s="9">
+        <v>63</v>
+      </c>
+      <c r="C58" s="9">
+        <v>69</v>
+      </c>
+      <c r="D58" s="9">
+        <v>394</v>
+      </c>
+      <c r="E58" s="9">
+        <v>530</v>
+      </c>
+      <c r="F58" s="9">
+        <v>185</v>
+      </c>
+      <c r="G58" s="9">
+        <v>219</v>
+      </c>
+      <c r="H58" s="9">
+        <f t="shared" si="5"/>
+        <v>2.0907727230489441E-2</v>
+      </c>
+      <c r="I58" s="9">
+        <f t="shared" si="4"/>
+        <v>1.7400997152793366E-2</v>
+      </c>
+      <c r="J58" s="9">
+        <f t="shared" si="4"/>
+        <v>8.3185717392359998E-2</v>
+      </c>
+      <c r="K58" s="9">
+        <f t="shared" si="4"/>
+        <v>0.1066763279190065</v>
+      </c>
+      <c r="L58" s="9">
+        <f t="shared" si="4"/>
+        <v>3.8182433603843838E-2</v>
+      </c>
+      <c r="M58" s="9">
+        <f t="shared" si="4"/>
+        <v>4.2624003736898959E-2</v>
+      </c>
+      <c r="N58" s="29" t="s">
+        <v>130</v>
+      </c>
+      <c r="O58" s="39"/>
+      <c r="P58" s="39"/>
+      <c r="R58" s="39"/>
+      <c r="S58" s="39"/>
+      <c r="T58" s="39"/>
+      <c r="U58" s="39"/>
+    </row>
+    <row r="59" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A59" s="28" t="s">
+        <v>36</v>
+      </c>
+      <c r="B59" s="33">
+        <v>1908</v>
+      </c>
+      <c r="C59" s="33">
+        <v>1624</v>
+      </c>
+      <c r="D59" s="33">
+        <v>4912</v>
+      </c>
+      <c r="E59" s="33">
+        <v>9363</v>
+      </c>
+      <c r="F59" s="33">
+        <v>11035</v>
+      </c>
+      <c r="G59" s="33">
+        <v>7955</v>
+      </c>
+      <c r="H59" s="32">
+        <f t="shared" si="5"/>
+        <v>0.63320545326625155</v>
+      </c>
+      <c r="I59" s="32">
+        <f t="shared" si="4"/>
+        <v>0.40955390400197716</v>
+      </c>
+      <c r="J59" s="32">
+        <f t="shared" si="4"/>
+        <v>1.0370767609930771</v>
+      </c>
+      <c r="K59" s="32">
+        <f t="shared" si="4"/>
+        <v>1.8845480345389771</v>
+      </c>
+      <c r="L59" s="32">
+        <f t="shared" si="4"/>
+        <v>2.2775305665860364</v>
+      </c>
+      <c r="M59" s="32">
+        <f t="shared" si="4"/>
+        <v>1.5482828754658959</v>
+      </c>
+      <c r="N59" s="28" t="s">
+        <v>71</v>
+      </c>
+      <c r="O59" s="39"/>
+      <c r="P59" s="39"/>
+      <c r="R59" s="39"/>
+      <c r="S59" s="39"/>
+      <c r="T59" s="39"/>
+      <c r="U59" s="39"/>
+    </row>
+    <row r="60" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A60" s="29" t="s">
+        <v>106</v>
+      </c>
+      <c r="B60" s="9">
+        <v>233</v>
+      </c>
+      <c r="C60" s="9">
+        <v>272</v>
+      </c>
+      <c r="D60" s="9">
+        <v>809</v>
+      </c>
+      <c r="E60" s="9">
+        <v>2702</v>
+      </c>
+      <c r="F60" s="9">
+        <v>3885</v>
+      </c>
+      <c r="G60" s="9">
+        <v>1594</v>
+      </c>
+      <c r="H60" s="9">
+        <f t="shared" si="5"/>
+        <v>7.732540388419111E-2</v>
+      </c>
+      <c r="I60" s="9">
+        <f t="shared" si="4"/>
+        <v>6.8595235153040515E-2</v>
+      </c>
+      <c r="J60" s="9">
+        <f t="shared" si="4"/>
+        <v>0.1708051912954803</v>
+      </c>
+      <c r="K60" s="9">
+        <f t="shared" si="4"/>
+        <v>0.54384799629651992</v>
+      </c>
+      <c r="L60" s="9">
+        <f t="shared" si="4"/>
+        <v>0.80183110568072047</v>
+      </c>
+      <c r="M60" s="9">
+        <f t="shared" si="4"/>
+        <v>0.31024046555532847</v>
+      </c>
+      <c r="N60" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="O60" s="9"/>
+      <c r="P60" s="34"/>
+      <c r="R60" s="39"/>
+      <c r="S60" s="39"/>
+      <c r="T60" s="39"/>
+      <c r="U60" s="39"/>
+    </row>
+    <row r="61" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A61" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" s="9">
+        <v>101</v>
+      </c>
+      <c r="C61" s="9">
+        <v>262</v>
+      </c>
+      <c r="D61" s="9">
+        <v>749</v>
+      </c>
+      <c r="E61" s="9">
+        <v>1100</v>
+      </c>
+      <c r="F61" s="9">
+        <v>1035</v>
+      </c>
+      <c r="G61" s="9">
+        <v>886</v>
+      </c>
+      <c r="H61" s="9">
+        <f t="shared" si="5"/>
+        <v>3.3518737306022756E-2</v>
+      </c>
+      <c r="I61" s="9">
+        <f t="shared" si="4"/>
+        <v>6.6073351507708142E-2</v>
+      </c>
+      <c r="J61" s="9">
+        <f t="shared" si="4"/>
+        <v>0.15813731555045085</v>
+      </c>
+      <c r="K61" s="9">
+        <f t="shared" si="4"/>
+        <v>0.22140369945454177</v>
+      </c>
+      <c r="L61" s="9">
+        <f t="shared" si="4"/>
+        <v>0.21361523664853174</v>
+      </c>
+      <c r="M61" s="9">
+        <f t="shared" si="4"/>
+        <v>0.17244231648809349</v>
+      </c>
+      <c r="N61" s="29" t="s">
+        <v>135</v>
+      </c>
+      <c r="O61" s="39"/>
+      <c r="P61" s="39"/>
+      <c r="R61" s="39"/>
+      <c r="S61" s="39"/>
+      <c r="T61" s="39"/>
+      <c r="U61" s="39"/>
+    </row>
+    <row r="62" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A62" s="29" t="s">
+        <v>114</v>
+      </c>
+      <c r="B62" s="9">
+        <v>8</v>
+      </c>
+      <c r="C62" s="9">
+        <v>97</v>
+      </c>
+      <c r="D62" s="9">
+        <v>296</v>
+      </c>
+      <c r="E62" s="9">
+        <v>901</v>
+      </c>
+      <c r="F62" s="9">
+        <v>559</v>
+      </c>
+      <c r="G62" s="9">
+        <v>826</v>
+      </c>
+      <c r="H62" s="9">
+        <f t="shared" si="5"/>
+        <v>2.6549494895859605E-3</v>
+      </c>
+      <c r="I62" s="9">
+        <f t="shared" si="4"/>
+        <v>2.4462271359724005E-2</v>
+      </c>
+      <c r="J62" s="9">
+        <f t="shared" si="4"/>
+        <v>6.2494853675478586E-2</v>
+      </c>
+      <c r="K62" s="9">
+        <f t="shared" si="4"/>
+        <v>0.18134975746231105</v>
+      </c>
+      <c r="L62" s="9">
+        <f t="shared" si="4"/>
+        <v>0.1153728669435065</v>
+      </c>
+      <c r="M62" s="9">
+        <f t="shared" si="4"/>
+        <v>0.16076450724510749</v>
+      </c>
+      <c r="N62" s="29" t="s">
+        <v>140</v>
+      </c>
+      <c r="O62" s="39"/>
+      <c r="P62" s="39"/>
+      <c r="R62" s="39"/>
+      <c r="S62" s="39"/>
+      <c r="T62" s="39"/>
+      <c r="U62" s="39"/>
+    </row>
+    <row r="63" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A63" s="29" t="s">
+        <v>107</v>
+      </c>
+      <c r="B63" s="9">
+        <v>80</v>
+      </c>
+      <c r="C63" s="9">
         <v>62</v>
       </c>
-    </row>
-[...157 lines deleted...]
-      <c r="D33" s="9">
+      <c r="D63" s="9">
+        <v>165</v>
+      </c>
+      <c r="E63" s="9">
+        <v>695</v>
+      </c>
+      <c r="F63" s="9">
+        <v>1992</v>
+      </c>
+      <c r="G63" s="9">
+        <v>734</v>
+      </c>
+      <c r="H63" s="9">
+        <f t="shared" si="5"/>
+        <v>2.6549494895859609E-2</v>
+      </c>
+      <c r="I63" s="9">
+        <f t="shared" si="4"/>
+        <v>1.5635678601060705E-2</v>
+      </c>
+      <c r="J63" s="9">
+        <f t="shared" si="4"/>
+        <v>3.4836658298830966E-2</v>
+      </c>
+      <c r="K63" s="9">
+        <f t="shared" si="4"/>
+        <v>0.13988688283718778</v>
+      </c>
+      <c r="L63" s="9">
+        <f t="shared" si="4"/>
+        <v>0.41113193372355089</v>
+      </c>
+      <c r="M63" s="9">
+        <f t="shared" si="4"/>
+        <v>0.14285853307252891</v>
+      </c>
+      <c r="N63" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="O63" s="39"/>
+      <c r="P63" s="39"/>
+      <c r="R63" s="39"/>
+      <c r="S63" s="39"/>
+      <c r="T63" s="39"/>
+      <c r="U63" s="39"/>
+    </row>
+    <row r="64" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A64" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B64" s="9">
+        <v>53</v>
+      </c>
+      <c r="C64" s="9">
+        <v>238</v>
+      </c>
+      <c r="D64" s="9">
+        <v>496</v>
+      </c>
+      <c r="E64" s="9">
+        <v>523</v>
+      </c>
+      <c r="F64" s="9">
+        <v>392</v>
+      </c>
+      <c r="G64" s="9">
+        <v>624</v>
+      </c>
+      <c r="H64" s="9">
+        <f t="shared" si="5"/>
+        <v>1.7589040368506989E-2</v>
+      </c>
+      <c r="I64" s="9">
+        <f t="shared" si="4"/>
+        <v>6.0020830758910446E-2</v>
+      </c>
+      <c r="J64" s="9">
+        <f t="shared" si="4"/>
+        <v>0.10472110615891005</v>
+      </c>
+      <c r="K64" s="9">
+        <f t="shared" si="4"/>
+        <v>0.10526739528611397</v>
+      </c>
+      <c r="L64" s="9">
+        <f t="shared" si="4"/>
+        <v>8.0905480933550183E-2</v>
+      </c>
+      <c r="M64" s="9">
+        <f t="shared" si="4"/>
+        <v>0.12144921612705457</v>
+      </c>
+      <c r="N64" s="29" t="s">
+        <v>136</v>
+      </c>
+      <c r="O64" s="39"/>
+      <c r="P64" s="39"/>
+      <c r="R64" s="39"/>
+      <c r="S64" s="39"/>
+      <c r="T64" s="39"/>
+      <c r="U64" s="39"/>
+    </row>
+    <row r="65" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A65" s="29" t="s">
+        <v>112</v>
+      </c>
+      <c r="B65" s="9">
+        <v>37</v>
+      </c>
+      <c r="C65" s="9">
+        <v>52</v>
+      </c>
+      <c r="D65" s="9">
+        <v>223</v>
+      </c>
+      <c r="E65" s="9">
+        <v>331</v>
+      </c>
+      <c r="F65" s="9">
+        <v>326</v>
+      </c>
+      <c r="G65" s="9">
+        <v>492</v>
+      </c>
+      <c r="H65" s="9">
+        <f t="shared" si="5"/>
+        <v>1.2279141389335068E-2</v>
+      </c>
+      <c r="I65" s="9">
+        <f t="shared" si="4"/>
+        <v>1.3113794955728333E-2</v>
+      </c>
+      <c r="J65" s="9">
+        <f t="shared" si="4"/>
+        <v>4.7082271519026095E-2</v>
+      </c>
+      <c r="K65" s="9">
+        <f t="shared" si="4"/>
+        <v>6.662238592677576E-2</v>
+      </c>
+      <c r="L65" s="9">
+        <f t="shared" si="4"/>
+        <v>6.7283639755962646E-2</v>
+      </c>
+      <c r="M65" s="9">
+        <f t="shared" si="4"/>
+        <v>9.5758035792485319E-2</v>
+      </c>
+      <c r="N65" s="29" t="s">
+        <v>142</v>
+      </c>
+      <c r="O65" s="39"/>
+      <c r="P65" s="39"/>
+      <c r="R65" s="39"/>
+      <c r="S65" s="39"/>
+      <c r="T65" s="39"/>
+      <c r="U65" s="39"/>
+    </row>
+    <row r="66" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A66" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" s="9">
         <v>133</v>
       </c>
-      <c r="E33" s="9">
-[...36 lines deleted...]
-      <c r="A34" s="30" t="s">
+      <c r="C66" s="9">
+        <v>16</v>
+      </c>
+      <c r="D66" s="9">
+        <v>277</v>
+      </c>
+      <c r="E66" s="9">
+        <v>613</v>
+      </c>
+      <c r="F66" s="9">
+        <v>462</v>
+      </c>
+      <c r="G66" s="9">
+        <v>464</v>
+      </c>
+      <c r="H66" s="9">
+        <f t="shared" si="5"/>
+        <v>4.4138535264366598E-2</v>
+      </c>
+      <c r="I66" s="9">
+        <f t="shared" si="4"/>
+        <v>4.0350138325317949E-3</v>
+      </c>
+      <c r="J66" s="9">
+        <f t="shared" si="4"/>
+        <v>5.8483359689552594E-2</v>
+      </c>
+      <c r="K66" s="9">
+        <f t="shared" si="4"/>
+        <v>0.12338224342330374</v>
+      </c>
+      <c r="L66" s="9">
+        <f t="shared" si="4"/>
+        <v>9.5352888243112707E-2</v>
+      </c>
+      <c r="M66" s="9">
+        <f t="shared" si="4"/>
+        <v>9.0308391479091851E-2</v>
+      </c>
+      <c r="N66" s="29" t="s">
+        <v>141</v>
+      </c>
+      <c r="O66" s="39"/>
+      <c r="P66" s="39"/>
+      <c r="R66" s="39"/>
+      <c r="S66" s="39"/>
+      <c r="T66" s="39"/>
+      <c r="U66" s="39"/>
+    </row>
+    <row r="67" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="B67" s="9">
+        <v>312</v>
+      </c>
+      <c r="C67" s="9">
+        <v>86</v>
+      </c>
+      <c r="D67" s="9">
+        <v>368</v>
+      </c>
+      <c r="E67" s="9">
+        <v>294</v>
+      </c>
+      <c r="F67" s="9">
+        <v>375</v>
+      </c>
+      <c r="G67" s="9">
+        <v>317</v>
+      </c>
+      <c r="H67" s="9">
+        <f t="shared" si="5"/>
+        <v>0.10354303009385248</v>
+      </c>
+      <c r="I67" s="9">
+        <f t="shared" si="4"/>
+        <v>2.1688199349858394E-2</v>
+      </c>
+      <c r="J67" s="9">
+        <f t="shared" si="4"/>
+        <v>7.7696304569513916E-2</v>
+      </c>
+      <c r="K67" s="9">
+        <f t="shared" si="4"/>
+        <v>5.9175170581486622E-2</v>
+      </c>
+      <c r="L67" s="9">
+        <f t="shared" si="4"/>
+        <v>7.7396824872656422E-2</v>
+      </c>
+      <c r="M67" s="9">
+        <f t="shared" si="4"/>
+        <v>6.1697758833776123E-2</v>
+      </c>
+      <c r="N67" s="29" t="s">
+        <v>138</v>
+      </c>
+      <c r="O67" s="39"/>
+      <c r="P67" s="39"/>
+      <c r="R67" s="39"/>
+      <c r="S67" s="39"/>
+      <c r="T67" s="39"/>
+      <c r="U67" s="39"/>
+    </row>
+    <row r="68" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B68" s="9">
         <v>18</v>
       </c>
-      <c r="B34" s="9">
-[...94 lines deleted...]
-      <c r="A36" s="30" t="s">
+      <c r="C68" s="9">
+        <v>96</v>
+      </c>
+      <c r="D68" s="9">
+        <v>202</v>
+      </c>
+      <c r="E68" s="9">
+        <v>148</v>
+      </c>
+      <c r="F68" s="9">
+        <v>182</v>
+      </c>
+      <c r="G68" s="9">
+        <v>281</v>
+      </c>
+      <c r="H68" s="9">
+        <f t="shared" si="5"/>
+        <v>5.9736363515684116E-3</v>
+      </c>
+      <c r="I68" s="9">
+        <f t="shared" si="4"/>
+        <v>2.4210082995190767E-2</v>
+      </c>
+      <c r="J68" s="9">
+        <f t="shared" si="4"/>
+        <v>4.2648515008265789E-2</v>
+      </c>
+      <c r="K68" s="9">
+        <f t="shared" si="4"/>
+        <v>2.9788861381156533E-2</v>
+      </c>
+      <c r="L68" s="9">
+        <f t="shared" si="4"/>
+        <v>3.7563259004862584E-2</v>
+      </c>
+      <c r="M68" s="9">
+        <f t="shared" si="4"/>
+        <v>5.4691073287984511E-2</v>
+      </c>
+      <c r="N68" s="29" t="s">
+        <v>143</v>
+      </c>
+      <c r="O68" s="39"/>
+      <c r="P68" s="39"/>
+      <c r="R68" s="39"/>
+      <c r="S68" s="39"/>
+      <c r="T68" s="39"/>
+      <c r="U68" s="39"/>
+    </row>
+    <row r="69" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="29" t="s">
+        <v>113</v>
+      </c>
+      <c r="B69" s="9">
+        <v>34</v>
+      </c>
+      <c r="C69" s="9">
         <v>12</v>
       </c>
-      <c r="B36" s="9">
-[...66 lines deleted...]
-      <c r="H37" s="35">
+      <c r="D69" s="9">
+        <v>67</v>
+      </c>
+      <c r="E69" s="9">
+        <v>211</v>
+      </c>
+      <c r="F69" s="9">
+        <v>190</v>
+      </c>
+      <c r="G69" s="9">
+        <v>245</v>
+      </c>
+      <c r="H69" s="9">
         <f t="shared" si="5"/>
-        <v>9.2550513696853492E-2</v>
-[...123 lines deleted...]
-      <c r="A40" s="30" t="s">
+        <v>1.1283535330740332E-2</v>
+      </c>
+      <c r="I69" s="9">
+        <f t="shared" si="4"/>
+        <v>3.0262603743988459E-3</v>
+      </c>
+      <c r="J69" s="9">
+        <f t="shared" si="4"/>
+        <v>1.4145794581949546E-2</v>
+      </c>
+      <c r="K69" s="9">
+        <f t="shared" si="4"/>
+        <v>4.2469255077189384E-2</v>
+      </c>
+      <c r="L69" s="9">
+        <f t="shared" si="4"/>
+        <v>3.9214391268812591E-2</v>
+      </c>
+      <c r="M69" s="9">
+        <f t="shared" si="4"/>
+        <v>4.7684387742192899E-2</v>
+      </c>
+      <c r="N69" s="29" t="s">
+        <v>148</v>
+      </c>
+      <c r="O69" s="39"/>
+      <c r="P69" s="39"/>
+      <c r="R69" s="39"/>
+      <c r="S69" s="39"/>
+      <c r="T69" s="39"/>
+      <c r="U69" s="39"/>
+    </row>
+    <row r="70" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A70" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="B70" s="9">
+        <v>4</v>
+      </c>
+      <c r="C70" s="9">
+        <v>26</v>
+      </c>
+      <c r="D70" s="9">
         <v>98</v>
       </c>
-      <c r="B40" s="9">
-[...168 lines deleted...]
-      <c r="I43" s="35">
+      <c r="E70" s="9">
+        <v>130</v>
+      </c>
+      <c r="F70" s="9">
+        <v>137</v>
+      </c>
+      <c r="G70" s="9">
+        <v>215</v>
+      </c>
+      <c r="H70" s="9">
         <f t="shared" si="5"/>
         <v>1.3274747447929803E-3</v>
       </c>
-      <c r="J43" s="35">
+      <c r="I70" s="9">
+        <f t="shared" si="4"/>
+        <v>6.5568974778641665E-3</v>
+      </c>
+      <c r="J70" s="9">
+        <f t="shared" si="4"/>
+        <v>2.0690863716881423E-2</v>
+      </c>
+      <c r="K70" s="9">
+        <f t="shared" si="4"/>
+        <v>2.6165891753718577E-2</v>
+      </c>
+      <c r="L70" s="9">
+        <f t="shared" si="4"/>
+        <v>2.8275640020143811E-2</v>
+      </c>
+      <c r="M70" s="9">
+        <f t="shared" si="4"/>
+        <v>4.184548312069989E-2</v>
+      </c>
+      <c r="N70" s="29" t="s">
+        <v>147</v>
+      </c>
+      <c r="O70" s="39"/>
+      <c r="P70" s="39"/>
+      <c r="R70" s="39"/>
+      <c r="S70" s="39"/>
+      <c r="T70" s="39"/>
+      <c r="U70" s="39"/>
+    </row>
+    <row r="71" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="B71" s="9">
+        <v>61</v>
+      </c>
+      <c r="C71" s="9">
+        <v>26</v>
+      </c>
+      <c r="D71" s="9">
+        <v>330</v>
+      </c>
+      <c r="E71" s="9">
+        <v>306</v>
+      </c>
+      <c r="F71" s="9">
+        <v>292</v>
+      </c>
+      <c r="G71" s="9">
+        <v>205</v>
+      </c>
+      <c r="H71" s="9">
         <f t="shared" si="5"/>
-        <v>7.3134625714638786E-3</v>
-[...1 lines deleted...]
-      <c r="K43" s="35">
+        <v>2.0243989858092951E-2</v>
+      </c>
+      <c r="I71" s="9">
+        <f t="shared" si="4"/>
+        <v>6.5568974778641665E-3</v>
+      </c>
+      <c r="J71" s="9">
+        <f t="shared" si="4"/>
+        <v>6.9673316597661933E-2</v>
+      </c>
+      <c r="K71" s="9">
+        <f t="shared" si="4"/>
+        <v>6.1590483666445262E-2</v>
+      </c>
+      <c r="L71" s="9">
+        <f t="shared" si="4"/>
+        <v>6.0266327634175137E-2</v>
+      </c>
+      <c r="M71" s="9">
+        <f t="shared" si="4"/>
+        <v>3.9899181580202218E-2</v>
+      </c>
+      <c r="N71" s="29" t="s">
+        <v>139</v>
+      </c>
+      <c r="O71" s="39"/>
+      <c r="P71" s="39"/>
+      <c r="R71" s="39"/>
+      <c r="S71" s="39"/>
+      <c r="T71" s="39"/>
+      <c r="U71" s="39"/>
+    </row>
+    <row r="72" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="29" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="9">
+        <v>70</v>
+      </c>
+      <c r="C72" s="9">
+        <v>41</v>
+      </c>
+      <c r="D72" s="9">
+        <v>39</v>
+      </c>
+      <c r="E72" s="9">
+        <v>262</v>
+      </c>
+      <c r="F72" s="9">
+        <v>120</v>
+      </c>
+      <c r="G72" s="9">
+        <v>192</v>
+      </c>
+      <c r="H72" s="9">
         <f t="shared" si="5"/>
-        <v>2.7869326639064773E-2</v>
-[...28 lines deleted...]
-      <c r="F44" s="9">
+        <v>2.3230808033877157E-2</v>
+      </c>
+      <c r="I72" s="9">
+        <f t="shared" si="4"/>
+        <v>1.0339722945862724E-2</v>
+      </c>
+      <c r="J72" s="9">
+        <f t="shared" si="4"/>
+        <v>8.2341192342691386E-3</v>
+      </c>
+      <c r="K72" s="9">
+        <f t="shared" si="4"/>
+        <v>5.2734335688263599E-2</v>
+      </c>
+      <c r="L72" s="9">
+        <f t="shared" si="4"/>
+        <v>2.4766983959250057E-2</v>
+      </c>
+      <c r="M72" s="9">
+        <f t="shared" si="4"/>
+        <v>3.7368989577555252E-2</v>
+      </c>
+      <c r="N72" s="29" t="s">
+        <v>149</v>
+      </c>
+      <c r="O72" s="39"/>
+      <c r="P72" s="39"/>
+      <c r="R72" s="39"/>
+      <c r="S72" s="39"/>
+      <c r="T72" s="39"/>
+      <c r="U72" s="39"/>
+    </row>
+    <row r="73" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="29" t="s">
+        <v>88</v>
+      </c>
+      <c r="B73" s="9">
+        <v>116</v>
+      </c>
+      <c r="C73" s="9">
+        <v>198</v>
+      </c>
+      <c r="D73" s="9">
+        <v>117</v>
+      </c>
+      <c r="E73" s="9">
+        <v>122</v>
+      </c>
+      <c r="F73" s="9">
+        <v>115</v>
+      </c>
+      <c r="G73" s="9">
+        <v>188</v>
+      </c>
+      <c r="H73" s="9">
+        <f t="shared" si="5"/>
+        <v>3.849676759899643E-2</v>
+      </c>
+      <c r="I73" s="9">
+        <f t="shared" si="4"/>
+        <v>4.9933296177580959E-2</v>
+      </c>
+      <c r="J73" s="9">
+        <f t="shared" si="4"/>
+        <v>2.4702357702807411E-2</v>
+      </c>
+      <c r="K73" s="9">
+        <f t="shared" si="4"/>
+        <v>2.4555683030412816E-2</v>
+      </c>
+      <c r="L73" s="9">
+        <f t="shared" si="4"/>
+        <v>2.3735026294281304E-2</v>
+      </c>
+      <c r="M73" s="9">
+        <f t="shared" si="4"/>
+        <v>3.6590468961356183E-2</v>
+      </c>
+      <c r="N73" s="29" t="s">
+        <v>146</v>
+      </c>
+      <c r="O73" s="39"/>
+      <c r="P73" s="39"/>
+      <c r="R73" s="39"/>
+      <c r="S73" s="39"/>
+      <c r="T73" s="39"/>
+      <c r="U73" s="39"/>
+    </row>
+    <row r="74" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="B74" s="9">
+        <v>2</v>
+      </c>
+      <c r="C74" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D74" s="9">
+        <v>34</v>
+      </c>
+      <c r="E74" s="9">
+        <v>100</v>
+      </c>
+      <c r="F74" s="9">
+        <v>49</v>
+      </c>
+      <c r="G74" s="9">
+        <v>71</v>
+      </c>
+      <c r="H74" s="9">
+        <f t="shared" si="5"/>
+        <v>6.6373737239649013E-4</v>
+      </c>
+      <c r="I74" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="J74" s="9">
+        <f t="shared" si="4"/>
+        <v>7.1784629221833506E-3</v>
+      </c>
+      <c r="K74" s="9">
+        <f t="shared" si="4"/>
+        <v>2.0127609041321982E-2</v>
+      </c>
+      <c r="L74" s="9">
+        <f t="shared" si="4"/>
+        <v>1.0113185116693773E-2</v>
+      </c>
+      <c r="M74" s="9">
+        <f t="shared" si="4"/>
+        <v>1.3818740937533453E-2</v>
+      </c>
+      <c r="N74" s="29" t="s">
+        <v>150</v>
+      </c>
+      <c r="O74" s="39"/>
+      <c r="P74" s="34"/>
+      <c r="R74" s="39"/>
+      <c r="S74" s="39"/>
+      <c r="T74" s="39"/>
+      <c r="U74" s="39"/>
+    </row>
+    <row r="75" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="29" t="s">
+        <v>85</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="D75" s="9">
         <v>30</v>
       </c>
-      <c r="G44" s="9">
-[...149 lines deleted...]
-      <c r="H47" s="35">
+      <c r="E75" s="9">
+        <v>54</v>
+      </c>
+      <c r="F75" s="9">
+        <v>36</v>
+      </c>
+      <c r="G75" s="9">
+        <v>51</v>
+      </c>
+      <c r="H75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="I75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="J75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="K75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="L75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="M75" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="N75" s="29" t="s">
+        <v>151</v>
+      </c>
+      <c r="O75" s="39"/>
+      <c r="P75" s="34"/>
+      <c r="R75" s="39"/>
+      <c r="S75" s="39"/>
+      <c r="T75" s="39"/>
+      <c r="U75" s="39"/>
+    </row>
+    <row r="76" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="B76" s="9">
+        <v>3</v>
+      </c>
+      <c r="C76" s="9">
+        <v>7</v>
+      </c>
+      <c r="D76" s="9">
+        <v>8</v>
+      </c>
+      <c r="E76" s="9">
+        <v>64</v>
+      </c>
+      <c r="F76" s="9">
+        <v>60</v>
+      </c>
+      <c r="G76" s="9">
+        <v>34</v>
+      </c>
+      <c r="H76" s="9">
         <f t="shared" si="5"/>
-        <v>6.2253708764699652E-3</v>
-[...1 lines deleted...]
-      <c r="I47" s="35">
+        <v>9.9560605859473519E-4</v>
+      </c>
+      <c r="I76" s="9">
         <f t="shared" si="5"/>
-        <v>2.9868181757842054E-3</v>
-[...1 lines deleted...]
-      <c r="J47" s="35">
+        <v>1.7653185517326601E-3</v>
+      </c>
+      <c r="J76" s="9">
         <f t="shared" si="5"/>
-        <v>3.2784487389320833E-3</v>
-[...1 lines deleted...]
-      <c r="K47" s="35">
+        <v>1.689050099337259E-3</v>
+      </c>
+      <c r="K76" s="9">
         <f t="shared" si="5"/>
-        <v>1.2456744482612286E-2</v>
-[...34 lines deleted...]
-      <c r="H48" s="35">
+        <v>1.2881669786446068E-2</v>
+      </c>
+      <c r="L76" s="9">
         <f t="shared" si="5"/>
-        <v>0.13841074582018223</v>
-[...1 lines deleted...]
-      <c r="I48" s="35">
+        <v>1.2383491979625029E-2</v>
+      </c>
+      <c r="M76" s="9">
         <f t="shared" si="5"/>
-        <v>0.12312328257954892</v>
-[...367 lines deleted...]
-      <c r="B56" s="9" t="s">
+        <v>6.6174252376920758E-3</v>
+      </c>
+      <c r="N76" s="29" t="s">
+        <v>111</v>
+      </c>
+      <c r="O76" s="39"/>
+      <c r="P76" s="34"/>
+      <c r="R76" s="39"/>
+      <c r="S76" s="39"/>
+      <c r="T76" s="39"/>
+      <c r="U76" s="39"/>
+    </row>
+    <row r="77" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A77" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="B77" s="9" t="s">
         <v>116</v>
-      </c>
-[...1170 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C77" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="D77" s="9" t="s">
+      <c r="D77" s="9">
+        <v>19</v>
+      </c>
+      <c r="E77" s="9">
+        <v>42</v>
+      </c>
+      <c r="F77" s="9">
+        <v>24</v>
+      </c>
+      <c r="G77" s="9">
+        <v>18</v>
+      </c>
+      <c r="H77" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="E77" s="9">
+      <c r="I77" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="J77" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="K77" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="L77" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="M77" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="N77" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="O77" s="39"/>
+      <c r="P77" s="34"/>
+      <c r="R77" s="39"/>
+      <c r="S77" s="39"/>
+      <c r="T77" s="39"/>
+      <c r="U77" s="39"/>
+    </row>
+    <row r="78" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A78" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="B78" s="9">
+        <v>6</v>
+      </c>
+      <c r="C78" s="9">
+        <v>2</v>
+      </c>
+      <c r="D78" s="9">
+        <v>8</v>
+      </c>
+      <c r="E78" s="9">
+        <v>7</v>
+      </c>
+      <c r="F78" s="9">
         <v>19</v>
       </c>
-      <c r="F77" s="9">
-[...47 lines deleted...]
-      <c r="D78" s="9">
+      <c r="G78" s="9">
+        <v>14</v>
+      </c>
+      <c r="H78" s="9">
+        <f t="shared" si="5"/>
+        <v>1.9912121171894704E-3</v>
+      </c>
+      <c r="I78" s="9">
+        <f t="shared" si="5"/>
+        <v>5.0437672906647436E-4</v>
+      </c>
+      <c r="J78" s="9">
+        <f t="shared" si="5"/>
+        <v>1.689050099337259E-3</v>
+      </c>
+      <c r="K78" s="9">
+        <f t="shared" si="5"/>
+        <v>1.4089326328925388E-3</v>
+      </c>
+      <c r="L78" s="9">
+        <f t="shared" si="5"/>
+        <v>3.9214391268812595E-3</v>
+      </c>
+      <c r="M78" s="9">
+        <f t="shared" si="5"/>
+        <v>2.7248221566967372E-3</v>
+      </c>
+      <c r="N78" s="29" t="s">
+        <v>152</v>
+      </c>
+      <c r="O78" s="39"/>
+      <c r="P78" s="34"/>
+      <c r="R78" s="39"/>
+      <c r="S78" s="39"/>
+      <c r="T78" s="39"/>
+      <c r="U78" s="39"/>
+    </row>
+    <row r="79" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A79" s="29" t="s">
+        <v>84</v>
+      </c>
+      <c r="B79" s="9">
+        <v>499</v>
+      </c>
+      <c r="C79" s="9">
+        <v>59</v>
+      </c>
+      <c r="D79" s="9">
+        <v>379</v>
+      </c>
+      <c r="E79" s="9">
+        <v>440</v>
+      </c>
+      <c r="F79" s="9">
+        <v>500</v>
+      </c>
+      <c r="G79" s="9">
+        <v>289</v>
+      </c>
+      <c r="H79" s="9">
+        <f t="shared" si="5"/>
+        <v>0.16560247441292428</v>
+      </c>
+      <c r="I79" s="9">
+        <f t="shared" si="5"/>
+        <v>1.4879113507460993E-2</v>
+      </c>
+      <c r="J79" s="9">
+        <f t="shared" si="5"/>
+        <v>8.0018748456102642E-2</v>
+      </c>
+      <c r="K79" s="9">
+        <f t="shared" si="5"/>
+        <v>8.8561479781816721E-2</v>
+      </c>
+      <c r="L79" s="9">
+        <f t="shared" si="5"/>
+        <v>0.10319576649687524</v>
+      </c>
+      <c r="M79" s="9">
+        <f t="shared" si="5"/>
+        <v>5.6248114520382635E-2</v>
+      </c>
+      <c r="N79" s="29" t="s">
+        <v>137</v>
+      </c>
+      <c r="O79" s="39"/>
+      <c r="P79" s="34"/>
+      <c r="R79" s="39"/>
+      <c r="S79" s="39"/>
+      <c r="T79" s="39"/>
+      <c r="U79" s="39"/>
+    </row>
+    <row r="80" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A80" s="29" t="s">
+        <v>92</v>
+      </c>
+      <c r="B80" s="9">
+        <v>138</v>
+      </c>
+      <c r="C80" s="9">
+        <v>72</v>
+      </c>
+      <c r="D80" s="9">
+        <v>198</v>
+      </c>
+      <c r="E80" s="9">
+        <v>318</v>
+      </c>
+      <c r="F80" s="9">
+        <v>285</v>
+      </c>
+      <c r="G80" s="9">
+        <v>215</v>
+      </c>
+      <c r="H80" s="9">
+        <f t="shared" si="5"/>
+        <v>4.579787869535782E-2</v>
+      </c>
+      <c r="I80" s="9">
+        <f t="shared" si="5"/>
+        <v>1.8157562246393075E-2</v>
+      </c>
+      <c r="J80" s="9">
+        <f t="shared" si="5"/>
+        <v>4.180398995859716E-2</v>
+      </c>
+      <c r="K80" s="9">
+        <f t="shared" si="5"/>
+        <v>6.4005796751403901E-2</v>
+      </c>
+      <c r="L80" s="9">
+        <f t="shared" si="5"/>
+        <v>5.8821586903218877E-2</v>
+      </c>
+      <c r="M80" s="9">
+        <f t="shared" si="5"/>
+        <v>4.184548312069989E-2</v>
+      </c>
+      <c r="N80" s="29" t="s">
+        <v>144</v>
+      </c>
+      <c r="O80" s="39"/>
+      <c r="P80" s="39"/>
+      <c r="R80" s="39"/>
+      <c r="S80" s="39"/>
+      <c r="T80" s="39"/>
+      <c r="U80" s="39"/>
+    </row>
+    <row r="81" spans="1:21" s="3" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="28" t="s">
         <v>2</v>
       </c>
-      <c r="E78" s="9">
-[...105 lines deleted...]
-      <c r="C80" s="9">
+      <c r="B81" s="33">
         <v>138</v>
       </c>
-      <c r="D80" s="9">
+      <c r="C81" s="33">
+        <v>177</v>
+      </c>
+      <c r="D81" s="33">
+        <v>461</v>
+      </c>
+      <c r="E81" s="33">
+        <v>919</v>
+      </c>
+      <c r="F81" s="33">
+        <v>1071</v>
+      </c>
+      <c r="G81" s="33">
+        <v>1067</v>
+      </c>
+      <c r="H81" s="32">
+        <f t="shared" si="5"/>
+        <v>4.579787869535782E-2</v>
+      </c>
+      <c r="I81" s="32">
+        <f t="shared" si="5"/>
+        <v>4.4637340522382975E-2</v>
+      </c>
+      <c r="J81" s="32">
+        <f t="shared" si="5"/>
+        <v>9.7331511974309559E-2</v>
+      </c>
+      <c r="K81" s="32">
+        <f t="shared" si="5"/>
+        <v>0.18497272708974899</v>
+      </c>
+      <c r="L81" s="32">
+        <f t="shared" si="5"/>
+        <v>0.22104533183630676</v>
+      </c>
+      <c r="M81" s="32">
+        <f t="shared" si="5"/>
+        <v>0.20767037437110131</v>
+      </c>
+      <c r="N81" s="28" t="s">
         <v>72</v>
       </c>
-      <c r="E80" s="9">
-[...99 lines deleted...]
-      <c r="A82" s="42" t="s">
+      <c r="O81" s="39"/>
+      <c r="P81" s="39"/>
+      <c r="Q81" s="4"/>
+      <c r="R81" s="39"/>
+      <c r="S81" s="39"/>
+      <c r="T81" s="39"/>
+      <c r="U81" s="39"/>
+    </row>
+    <row r="82" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="41" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="9">
-        <v>868</v>
+        <v>103</v>
       </c>
       <c r="C82" s="9">
-        <v>103</v>
+        <v>63</v>
       </c>
       <c r="D82" s="9">
-        <v>63</v>
+        <v>383</v>
       </c>
       <c r="E82" s="9">
-        <v>383</v>
+        <v>814</v>
       </c>
       <c r="F82" s="9">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="G82" s="9">
         <v>882</v>
       </c>
-      <c r="H82" s="35">
-[...4 lines deleted...]
-        <f>100/C$8*C82</f>
+      <c r="G82" s="4">
+        <v>834</v>
+      </c>
+      <c r="H82" s="9">
+        <f t="shared" si="5"/>
         <v>3.4182474678419242E-2</v>
       </c>
-      <c r="J82" s="35">
-        <f>100/D$8*D82</f>
+      <c r="I82" s="9">
+        <f t="shared" si="5"/>
         <v>1.5887866965593942E-2</v>
       </c>
-      <c r="K82" s="35">
-        <f>100/E$8*E82</f>
+      <c r="J82" s="9">
+        <f t="shared" si="5"/>
         <v>8.0863273505771271E-2</v>
       </c>
-      <c r="L82" s="35">
+      <c r="K82" s="9">
+        <f t="shared" si="5"/>
         <v>0.16383873759636092</v>
       </c>
-      <c r="M82" s="43">
-        <f t="shared" si="12"/>
+      <c r="L82" s="9">
+        <f t="shared" si="5"/>
         <v>0.18203733210048789</v>
       </c>
-      <c r="N82" s="42" t="s">
+      <c r="M82" s="9">
+        <f t="shared" si="5"/>
+        <v>0.16232154847750563</v>
+      </c>
+      <c r="N82" s="41" t="s">
         <v>73</v>
       </c>
-      <c r="O82" s="40"/>
-[...8 lines deleted...]
-      <c r="A83" s="31" t="s">
+      <c r="O82" s="39"/>
+      <c r="P82" s="39"/>
+      <c r="R82" s="39"/>
+      <c r="S82" s="39"/>
+      <c r="T82" s="39"/>
+      <c r="U82" s="39"/>
+    </row>
+    <row r="83" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A83" s="30" t="s">
         <v>0</v>
       </c>
       <c r="B83" s="24">
-        <v>436</v>
+        <v>35</v>
       </c>
       <c r="C83" s="24">
-        <v>35</v>
+        <v>114</v>
       </c>
       <c r="D83" s="24">
-        <v>114</v>
+        <v>78</v>
       </c>
       <c r="E83" s="24">
-        <v>78</v>
+        <v>105</v>
       </c>
       <c r="F83" s="24">
-        <v>105</v>
+        <v>189</v>
       </c>
       <c r="G83" s="24">
-        <v>189</v>
-[...17 lines deleted...]
-      <c r="L83" s="25">
+        <v>233</v>
+      </c>
+      <c r="H83" s="24">
+        <f t="shared" si="5"/>
+        <v>1.1615404016938578E-2</v>
+      </c>
+      <c r="I83" s="24">
+        <f t="shared" si="5"/>
+        <v>2.8749473556789036E-2</v>
+      </c>
+      <c r="J83" s="24">
+        <f t="shared" si="5"/>
+        <v>1.6468238468538277E-2</v>
+      </c>
+      <c r="K83" s="24">
+        <f t="shared" si="5"/>
         <v>2.1133989493388079E-2</v>
       </c>
-      <c r="M83" s="25">
-        <f t="shared" si="12"/>
+      <c r="L83" s="24">
+        <f t="shared" si="5"/>
         <v>3.9007999735818838E-2</v>
       </c>
-      <c r="N83" s="31" t="s">
+      <c r="M83" s="24">
+        <f t="shared" si="5"/>
+        <v>4.5348825893595693E-2</v>
+      </c>
+      <c r="N83" s="30" t="s">
         <v>102</v>
       </c>
-      <c r="O83" s="40"/>
-[...7 lines deleted...]
-    <row r="84" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O83" s="39"/>
+      <c r="P83" s="39"/>
+      <c r="R83" s="39"/>
+      <c r="S83" s="39"/>
+      <c r="T83" s="39"/>
+      <c r="U83" s="39"/>
+    </row>
+    <row r="84" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="8"/>
       <c r="B84" s="8"/>
       <c r="C84" s="8"/>
       <c r="D84" s="8"/>
       <c r="E84" s="8"/>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="10"/>
       <c r="I84" s="10"/>
       <c r="J84" s="10"/>
       <c r="N84" s="11"/>
-      <c r="O84" s="40"/>
-[...7 lines deleted...]
-    <row r="85" spans="1:21" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O84" s="39"/>
+      <c r="P84" s="39"/>
+      <c r="Q84" s="34"/>
+      <c r="R84" s="39"/>
+      <c r="S84" s="39"/>
+      <c r="T84" s="39"/>
+      <c r="U84" s="39"/>
+    </row>
+    <row r="85" spans="1:21" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B85" s="9"/>
       <c r="C85" s="9"/>
       <c r="D85" s="9"/>
       <c r="E85" s="9"/>
       <c r="F85" s="9"/>
       <c r="G85" s="9"/>
       <c r="H85" s="13"/>
       <c r="I85" s="13"/>
       <c r="J85" s="9"/>
       <c r="K85" s="9"/>
       <c r="L85" s="9"/>
       <c r="M85" s="9"/>
       <c r="N85" s="11"/>
-      <c r="O85" s="40"/>
-[...7 lines deleted...]
-    <row r="86" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O85" s="39"/>
+      <c r="P85" s="39"/>
+      <c r="Q85" s="39"/>
+      <c r="R85" s="39"/>
+      <c r="S85" s="39"/>
+      <c r="T85" s="39"/>
+      <c r="U85" s="39"/>
+    </row>
+    <row r="86" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B86" s="9"/>
       <c r="C86" s="9"/>
       <c r="D86" s="9"/>
       <c r="E86" s="9"/>
       <c r="F86" s="9"/>
       <c r="G86" s="9"/>
       <c r="H86" s="13"/>
       <c r="I86" s="13"/>
       <c r="J86" s="9"/>
       <c r="K86" s="9"/>
       <c r="L86" s="9"/>
       <c r="M86" s="9"/>
       <c r="N86" s="11"/>
-      <c r="O86" s="40"/>
-[...7 lines deleted...]
-    <row r="87" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O86" s="39"/>
+      <c r="P86" s="39"/>
+      <c r="Q86" s="39"/>
+      <c r="R86" s="39"/>
+      <c r="S86" s="39"/>
+      <c r="T86" s="39"/>
+      <c r="U86" s="39"/>
+    </row>
+    <row r="87" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="14"/>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="16"/>
       <c r="I87" s="16"/>
       <c r="J87" s="15"/>
       <c r="K87" s="15"/>
       <c r="L87" s="15"/>
       <c r="M87" s="15"/>
       <c r="N87" s="11"/>
-      <c r="O87" s="40"/>
-[...7 lines deleted...]
-    <row r="88" spans="1:21" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="O87" s="39"/>
+      <c r="P87" s="39"/>
+      <c r="Q87" s="39"/>
+      <c r="R87" s="39"/>
+      <c r="S87" s="39"/>
+      <c r="T87" s="39"/>
+      <c r="U87" s="39"/>
+    </row>
+    <row r="88" spans="1:21" ht="9" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="17" t="s">
-        <v>156</v>
+        <v>188</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="11"/>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
       <c r="I88" s="11"/>
       <c r="J88" s="11"/>
       <c r="K88" s="11"/>
       <c r="L88" s="11"/>
       <c r="M88" s="11"/>
       <c r="N88" s="11"/>
     </row>
-    <row r="89" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:21" ht="11.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="18" t="s">
-        <v>157</v>
+        <v>189</v>
       </c>
       <c r="B89" s="19"/>
       <c r="C89" s="19"/>
       <c r="D89" s="19"/>
       <c r="E89" s="19"/>
       <c r="F89" s="19"/>
       <c r="G89" s="19"/>
       <c r="H89" s="19"/>
       <c r="I89" s="19"/>
       <c r="J89" s="19"/>
       <c r="K89" s="19"/>
       <c r="L89" s="19"/>
       <c r="M89" s="19"/>
       <c r="N89" s="11"/>
     </row>
-    <row r="91" spans="1:21" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:21" s="5" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="20" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="B91" s="6"/>
       <c r="C91" s="6"/>
       <c r="D91" s="6"/>
       <c r="E91" s="6"/>
       <c r="F91" s="6"/>
       <c r="G91" s="6"/>
       <c r="H91" s="6"/>
       <c r="I91" s="6"/>
       <c r="J91" s="6"/>
       <c r="K91" s="6"/>
       <c r="L91" s="6"/>
       <c r="M91" s="6"/>
       <c r="N91" s="4"/>
     </row>
-    <row r="92" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="6"/>
       <c r="B92" s="21"/>
       <c r="C92" s="21"/>
       <c r="D92" s="21"/>
       <c r="E92" s="21"/>
       <c r="F92" s="21"/>
       <c r="G92" s="21"/>
       <c r="H92" s="21"/>
       <c r="I92" s="21"/>
       <c r="J92" s="21"/>
       <c r="K92" s="21"/>
       <c r="L92" s="21"/>
       <c r="M92" s="21"/>
     </row>
-    <row r="93" spans="1:21" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:21" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="4"/>
       <c r="B93" s="21"/>
       <c r="C93" s="21"/>
       <c r="D93" s="21"/>
       <c r="E93" s="21"/>
       <c r="F93" s="21"/>
       <c r="G93" s="21"/>
       <c r="H93" s="21"/>
       <c r="I93" s="21"/>
       <c r="J93" s="21"/>
       <c r="K93" s="21"/>
       <c r="L93" s="21"/>
       <c r="M93" s="21"/>
       <c r="N93" s="4"/>
     </row>
-    <row r="94" spans="1:21" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:21" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="4"/>
       <c r="B94" s="21"/>
       <c r="C94" s="21"/>
       <c r="D94" s="21"/>
       <c r="E94" s="21"/>
       <c r="F94" s="21"/>
       <c r="G94" s="21"/>
       <c r="H94" s="21"/>
       <c r="I94" s="21"/>
       <c r="J94" s="21"/>
       <c r="K94" s="21"/>
       <c r="L94" s="21"/>
       <c r="M94" s="21"/>
       <c r="N94" s="4"/>
     </row>
-    <row r="95" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B95" s="21"/>
       <c r="C95" s="21"/>
       <c r="D95" s="21"/>
       <c r="E95" s="21"/>
       <c r="F95" s="21"/>
       <c r="G95" s="21"/>
       <c r="H95" s="21"/>
       <c r="I95" s="21"/>
       <c r="J95" s="21"/>
       <c r="K95" s="21"/>
       <c r="L95" s="21"/>
       <c r="M95" s="21"/>
     </row>
-    <row r="96" spans="1:21" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:21" s="6" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="4"/>
       <c r="B96" s="21"/>
       <c r="C96" s="21"/>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
       <c r="F96" s="21"/>
       <c r="G96" s="21"/>
       <c r="H96" s="21"/>
       <c r="I96" s="21"/>
       <c r="J96" s="21"/>
       <c r="K96" s="21"/>
       <c r="L96" s="21"/>
       <c r="M96" s="21"/>
       <c r="N96" s="4"/>
     </row>
-    <row r="97" spans="2:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:13" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="21"/>
       <c r="C97" s="21"/>
       <c r="D97" s="21"/>
       <c r="E97" s="21"/>
       <c r="F97" s="21"/>
       <c r="G97" s="21"/>
       <c r="H97" s="21"/>
       <c r="I97" s="21"/>
       <c r="J97" s="21"/>
       <c r="K97" s="21"/>
       <c r="L97" s="21"/>
       <c r="M97" s="21"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.51181102362204722" bottom="0.62992125984251968" header="0.51181102362204722" footer="0.19685039370078741"/>
-  <pageSetup paperSize="9" scale="74" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4F6D17F-8DCA-4A7E-AD32-D30634E9C68C}">
   <dimension ref="A1:E17"/>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="53" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="53"/>
+    <col min="1" max="1" width="8.42578125" style="51" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="51" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="51" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="51" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="51" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="51"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A1" s="50" t="s">
+        <v>155</v>
+      </c>
+      <c r="D1" s="50" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="53" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="D2" s="52" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A3" s="54" t="s">
+        <v>157</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>158</v>
+      </c>
+      <c r="C3" s="56"/>
+      <c r="D3" s="54" t="s">
+        <v>159</v>
+      </c>
+      <c r="E3" s="54" t="s">
         <v>160</v>
       </c>
-      <c r="D1" s="52" t="s">
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A4" s="57" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" s="58" t="s">
         <v>161</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="56" t="s">
+      <c r="C4" s="59"/>
+      <c r="D4" s="57" t="s">
+        <v>116</v>
+      </c>
+      <c r="E4" s="58" t="s">
         <v>162</v>
       </c>
-      <c r="B3" s="57" t="s">
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A5" s="60" t="s">
         <v>163</v>
       </c>
-      <c r="C3" s="58"/>
-      <c r="D3" s="56" t="s">
+      <c r="B5" s="61" t="s">
         <v>164</v>
       </c>
-      <c r="E3" s="56" t="s">
+      <c r="C5" s="59"/>
+      <c r="D5" s="60" t="s">
         <v>165</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B4" s="60" t="s">
+      <c r="E5" s="61" t="s">
         <v>166</v>
       </c>
-      <c r="C4" s="61"/>
-[...3 lines deleted...]
-      <c r="E4" s="60" t="s">
+    </row>
+    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.2">
+      <c r="A6" s="62" t="s">
         <v>167</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="62" t="s">
+      <c r="B6" s="58" t="s">
         <v>168</v>
       </c>
-      <c r="B5" s="63" t="s">
+      <c r="C6" s="59"/>
+      <c r="D6" s="62" t="s">
         <v>169</v>
       </c>
-      <c r="C5" s="61"/>
-      <c r="D5" s="62" t="s">
+      <c r="E6" s="58" t="s">
         <v>170</v>
       </c>
-      <c r="E5" s="63" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.2">
+      <c r="A7" s="60" t="s">
         <v>171</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="64" t="s">
+      <c r="B7" s="61" t="s">
         <v>172</v>
       </c>
-      <c r="B6" s="60" t="s">
+      <c r="C7" s="59"/>
+      <c r="D7" s="60" t="s">
+        <v>171</v>
+      </c>
+      <c r="E7" s="61" t="s">
         <v>173</v>
       </c>
-      <c r="C6" s="61"/>
-      <c r="D6" s="64" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.2">
+      <c r="A8" s="57" t="s">
         <v>174</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="B8" s="58" t="s">
         <v>175</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="62" t="s">
+      <c r="C8" s="59"/>
+      <c r="D8" s="57" t="s">
+        <v>174</v>
+      </c>
+      <c r="E8" s="58" t="s">
         <v>176</v>
       </c>
-      <c r="B7" s="63" t="s">
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A9" s="60" t="s">
         <v>177</v>
       </c>
-      <c r="C7" s="61"/>
-[...3 lines deleted...]
-      <c r="E7" s="63" t="s">
+      <c r="B9" s="61" t="s">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="59" t="s">
+      <c r="C9" s="59"/>
+      <c r="D9" s="60" t="s">
+        <v>177</v>
+      </c>
+      <c r="E9" s="61" t="s">
         <v>179</v>
       </c>
-      <c r="B8" s="60" t="s">
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="57" t="s">
         <v>180</v>
       </c>
-      <c r="C8" s="61"/>
-[...3 lines deleted...]
-      <c r="E8" s="60" t="s">
+      <c r="B10" s="58" t="s">
         <v>181</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="62" t="s">
+      <c r="C10" s="59"/>
+      <c r="D10" s="57" t="s">
+        <v>180</v>
+      </c>
+      <c r="E10" s="58" t="s">
         <v>182</v>
       </c>
-      <c r="B9" s="63" t="s">
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="63" t="s">
         <v>183</v>
       </c>
-      <c r="C9" s="61"/>
-[...3 lines deleted...]
-      <c r="E9" s="63" t="s">
+      <c r="B11" s="64" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="59" t="s">
+      <c r="C11" s="59"/>
+      <c r="D11" s="63" t="s">
+        <v>183</v>
+      </c>
+      <c r="E11" s="64" t="s">
         <v>185</v>
       </c>
-      <c r="B10" s="60" t="s">
-[...47 lines deleted...]
-      <c r="D17" s="67"/>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="65"/>
+      <c r="D12" s="65"/>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="65"/>
+      <c r="D13" s="65"/>
+    </row>
+    <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="66"/>
+      <c r="D14" s="65"/>
+    </row>
+    <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="66"/>
+      <c r="D15" s="65"/>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="65"/>
+      <c r="D16" s="65"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A17" s="65"/>
+      <c r="D17" s="65"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>