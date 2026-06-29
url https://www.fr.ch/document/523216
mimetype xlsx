--- v0 (2025-12-05)
+++ v1 (2026-06-29)
@@ -2,150 +2,159 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\04 Construction et logement\0903 Logements\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\04 Construction et logement\0903 Logements\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8C363F9C-6F72-4248-A93A-705948731FD3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A0B0161-A33C-4B25-9CF0-A166627B871C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te630" sheetId="21" r:id="rId1"/>
-    <sheet name="Signes - Zeichen" sheetId="22" r:id="rId2"/>
+    <sheet name="Signes - Zeichen" sheetId="30" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="0" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'fc0909c4-75e2-45a5-a367-af7518ac0f73'"</definedName>
     <definedName name="BusQuery.INVESTIS.TC302_93.1.1">[1]EJ!#REF!</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="test">#REF!</definedName>
     <definedName name="test1">#REF!</definedName>
     <definedName name="test3">#REF!</definedName>
     <definedName name="test4">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te630'!$A$1:$K$83</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te630'!$A$1:$K$88</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
-  <connection id="1" xr16:uid="{9B50422C-8249-4CCE-BE21-37305943F50B}" keepAlive="1" name="Requête - V_logementSTATBLAll" description="Connexion à la requête « V_logementSTATBLAll » dans le classeur." type="5" refreshedVersion="8" background="1">
+  <connection id="1" xr16:uid="{77040CC3-939A-4BFC-98A0-805018A80C2F}" keepAlive="1" name="Requête - V_logementSTATBLAll" description="Connexion à la requête « V_logementSTATBLAll » dans le classeur." type="5" refreshedVersion="8" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=V_logementSTATBLAll;Extended Properties=&quot;&quot;" command="SELECT * FROM [V_logementSTATBLAll]"/>
   </connection>
-  <connection id="2" xr16:uid="{43F2F46C-3F49-4289-8BD0-E21363C57F41}" odcFile="C:\Users\tillemh\OneDrive - EtatFR-StaatFR\Documents\Mes sources de données\SSD-Stat09Construction.dsn" name="SSD-Stat09Construction" type="1" refreshedVersion="0" background="1">
+  <connection id="2" xr16:uid="{FBFA1E7B-813F-4F54-AD8E-078334C7E30A}" keepAlive="1" name="Requête - V_logementSTATBLAll (2)" description="Connexion à la requête « V_logementSTATBLAll (2) » dans le classeur." type="5" refreshedVersion="8" background="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;V_logementSTATBLAll (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [V_logementSTATBLAll (2)]"/>
+  </connection>
+  <connection id="3" xr16:uid="{E039D453-A190-4494-A7B6-EE25E2CA3352}" keepAlive="1" name="Requête - V_t630_ZPERSHH_p3_2022_2024" description="Connexion à la requête « V_t630_ZPERSHH_p3_2022_2024 » dans le classeur." type="5" refreshedVersion="8" background="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=V_t630_ZPERSHH_p3_2022_2024;Extended Properties=&quot;&quot;" command="SELECT * FROM [V_t630_ZPERSHH_p3_2022_2024]"/>
+  </connection>
+  <connection id="4" xr16:uid="{EA4EEA8B-D2B5-4F3F-B3BE-122C7A5866BD}" keepAlive="1" name="Requête - V_t630_ZPERSHH_p3_2022_2024 (2)" description="Connexion à la requête « V_t630_ZPERSHH_p3_2022_2024 (2) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;V_t630_ZPERSHH_p3_2022_2024 (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [V_t630_ZPERSHH_p3_2022_2024 (2)]"/>
+  </connection>
+  <connection id="5" xr16:uid="{43F2F46C-3F49-4289-8BD0-E21363C57F41}" odcFile="C:\Users\tillemh\OneDrive - EtatFR-StaatFR\Documents\Mes sources de données\SSD-Stat09Construction.dsn" name="SSD-Stat09Construction" type="1" refreshedVersion="0" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;DATABASE=Stat09Construction;WSID=WSTA00460008;APP=Système d'exploitation Microsoft® Windows®;Trusted_Connection=Yes;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2021_2023&quot;"/>
   </connection>
-  <connection id="3" xr16:uid="{B34B990B-2CA0-4142-90BF-F5436F5DD687}" odcFile="C:\Users\tillemh\OneDrive - EtatFR-StaatFR\Documents\Mes sources de données\SSD-Stat09Construction.dsn" name="SSD-Stat09Construction1" type="1" refreshedVersion="8" background="1">
+  <connection id="6" xr16:uid="{B34B990B-2CA0-4142-90BF-F5436F5DD687}" odcFile="C:\Users\tillemh\OneDrive - EtatFR-StaatFR\Documents\Mes sources de données\SSD-Stat09Construction.dsn" name="SSD-Stat09Construction1" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=ODBC Driver 17 for SQL Server;SERVER=ssd-db-prod.ad.net.fr.ch;UID=TilleMH;Trusted_Connection=Yes;APP=Microsoft Office;WSID=LAPA00460004;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2021_2023&quot;"/>
   </connection>
-  <connection id="4" xr16:uid="{E61CA83C-55A7-44E6-82C4-791D11B6AF7E}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction" type="1" refreshedVersion="8" background="1">
+  <connection id="7" xr16:uid="{E61CA83C-55A7-44E6-82C4-791D11B6AF7E}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
-  <connection id="5" xr16:uid="{75EE9317-49EB-4CBA-9615-854EF11808FC}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction1" type="1" refreshedVersion="8" background="1">
+  <connection id="8" xr16:uid="{75EE9317-49EB-4CBA-9615-854EF11808FC}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction1" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_logementSTATBLAll&quot;"/>
   </connection>
-  <connection id="6" xr16:uid="{530255E4-41D7-424D-B536-A0CB3F4BF53E}" name="Stat09Construction10" type="1" refreshedVersion="8" background="1" saveData="1">
-    <dbPr connection="DRIVER=ODBC Driver 17 for SQL Server;SERVER=ssd-db-prod.ad.net.fr.ch;UID=TilleMH;Trusted_Connection=Yes;APP=Microsoft Office;WSID=LAPA00460004;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2021_2023&quot;"/>
+  <connection id="9" xr16:uid="{530255E4-41D7-424D-B536-A0CB3F4BF53E}" name="Stat09Construction10" type="1" refreshedVersion="8" background="1" saveData="1">
+    <dbPr connection="DRIVER=ODBC Driver 17 for SQL Server;SERVER=ssd-db-prod.ad.net.fr.ch;UID=TilleMH;Trusted_Connection=Yes;APP=Microsoft Office;WSID=LAPA00460004;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2022_2024&quot;"/>
   </connection>
-  <connection id="7" xr16:uid="{008EFFB9-6AB9-4690-A418-A268A9C76578}" odcFile="C:\Users\tillemh\OneDrive - EtatFR-StaatFR\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction11" type="1" refreshedVersion="0" background="1">
+  <connection id="10" xr16:uid="{008EFFB9-6AB9-4690-A418-A268A9C76578}" odcFile="C:\Users\tillemh\OneDrive - EtatFR-StaatFR\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction11" type="1" refreshedVersion="0" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;DATABASE=Stat09Construction;WSID=WSTA00460008;APP=Système d'exploitation Microsoft® Windows®;Trusted_Connection=Yes;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2021_2023&quot;"/>
   </connection>
-  <connection id="8" xr16:uid="{CE544656-6675-4ABB-93E5-D877CF6969B2}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction2" type="1" refreshedVersion="8" background="1">
+  <connection id="11" xr16:uid="{CE544656-6675-4ABB-93E5-D877CF6969B2}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction2" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_logementSTATBLAll&quot;"/>
   </connection>
-  <connection id="9" xr16:uid="{95F64A44-9A54-43D4-98A0-8565E0ECDD59}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction3" type="1" refreshedVersion="8" background="1">
+  <connection id="12" xr16:uid="{95F64A44-9A54-43D4-98A0-8565E0ECDD59}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction3" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2018_2020&quot;"/>
   </connection>
-  <connection id="10" xr16:uid="{C7F51774-728C-4F70-B451-0EA93211595F}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction4" type="1" refreshedVersion="8" background="1">
+  <connection id="13" xr16:uid="{C7F51774-728C-4F70-B451-0EA93211595F}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction4" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2019_2021&quot;"/>
   </connection>
-  <connection id="11" xr16:uid="{9EEB7385-4231-4B40-8B15-6317AC51FAEE}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction5" type="1" refreshedVersion="8" background="1">
+  <connection id="14" xr16:uid="{9EEB7385-4231-4B40-8B15-6317AC51FAEE}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction5" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
-  <connection id="12" xr16:uid="{0C808E53-B129-447F-BC42-E4D6F9D5EFAE}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction6" type="1" refreshedVersion="8" background="1">
+  <connection id="15" xr16:uid="{0C808E53-B129-447F-BC42-E4D6F9D5EFAE}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction6" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2019_2021&quot;"/>
   </connection>
-  <connection id="13" xr16:uid="{EA38CA40-1E00-42AF-806F-04DF6B1B9C35}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction7" type="1" refreshedVersion="8" background="1">
+  <connection id="16" xr16:uid="{EA38CA40-1E00-42AF-806F-04DF6B1B9C35}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction7" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
-  <connection id="14" xr16:uid="{7AFE9A12-3033-4791-8352-AE51B6819256}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction8" type="1" refreshedVersion="8" background="1">
+  <connection id="17" xr16:uid="{7AFE9A12-3033-4791-8352-AE51B6819256}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction8" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
-  <connection id="15" xr16:uid="{4FA93308-4D0A-4F5B-A643-D1BCFEE1D365}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction9" type="1" refreshedVersion="8" background="1">
+  <connection id="18" xr16:uid="{4FA93308-4D0A-4F5B-A643-D1BCFEE1D365}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction9" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2019_2021&quot;"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="68">
   <si>
     <t>Nombre de logements occupés / Anzahl bewohnte Wohnungen</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Locataires / Mieter</t>
   </si>
   <si>
     <t>Propriétaires / Eigentümer</t>
   </si>
   <si>
     <t>Autres / Andere</t>
   </si>
   <si>
     <t>dont PPE (propriété par étages) / davon StwE (Stockwerkeigentum)</t>
   </si>
   <si>
     <r>
       <t>Logements occupés selon le statut d'occupation, en %</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -395,162 +404,176 @@
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Moyennes des données cumulées. Estimation à partir d'un relevé par échantillon qui porte sur les personnes de la population résidante permanente de 15 ans et plus dans des ménages privés, sans les diplomates, fonctionnaires internationaux et membres de leurs familles. Les personnes interrogées ont fourni des informations sur elles-mêmes, leur ménage, les membres du ménage et leur logement / Mittelwerte der kumulierten Daten. Schätzung aufgrund einer Stichprobenerhebung. Diese umfasst Personen der ständigen Wohnbevölkerung ab 15 Jahren in Privathaushalten, ohne Diplomaten, internationale Funktionäre und deren Angehörige. Die Befragten gaben Auskunft zu ihrer Person, zum Haushalt, zu den Haushaltsmitgliedern sowie zur Wohnsituation</t>
     </r>
   </si>
   <si>
     <t>dont propriétaire de la maison / davon Eigentümer des Hauses</t>
   </si>
   <si>
     <r>
       <t>2021 - 2023</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
-    <t>Source: Recensement féd. de la population 1970-2000, Stat. des bâtiments et logements 2013-2024, Relevé structurel 2012-2023 - Office féd. de la statistique, Neuchâtel</t>
-[...5 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 17.09.2025</t>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Canton de Fribourg / Kanton Freiburg </t>
   </si>
   <si>
-    <t>Logements occupés, par statut d'occupation, district et agglomération, de 1970 à 2024</t>
-[...98 lines deleted...]
-    <t>Geschätzter Wert</t>
+    <t>Logements occupés dans le canton de Fribourg, par statut d'occupation, district et agglomération, de 1970 à 2024</t>
+  </si>
+  <si>
+    <t>Bewohnte Wohnungen im Kanton Freiburg nach Bewohnertyp, Bezirk und Agglomeration von 1970 bis 2024</t>
+  </si>
+  <si>
+    <t>Source: Recensement féd. de la population 1970-2000, Stat. des bâtiments et logements 2013-2024, Relevé structurel 2012-2024 - Office féd. de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Eidg. Volkszählung 1970-2000, Gebäude- und Wohnungsstatistik 2013-2024, Strukturerhebung 2012-2024 - Bundesamt für Statistik, Neuenburg, te26-630</t>
+  </si>
+  <si>
+    <r>
+      <t>2022 - 2024</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 28.04.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
   <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -787,60 +810,60 @@
     </font>
     <font>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Arial"/>
-[...3 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
@@ -989,69 +1012,69 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
-[...5 lines deleted...]
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
@@ -1356,337 +1379,339 @@
     <xf numFmtId="0" fontId="4" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="33" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="34" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="33" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="33" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="34" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="33" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="33" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="46" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="33" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="34" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="33" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="33" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="33" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="33" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="33" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="34" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="33" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="33" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="33" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="36" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="42" fillId="34" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="58"/>
+    <xf numFmtId="0" fontId="43" fillId="36" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="58" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="58" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="58" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="58" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="35" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="33" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="33" borderId="24" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="35" borderId="24" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="35" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="33" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="36" borderId="22" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="35" borderId="22" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="58" applyFont="1"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="58" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="34" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="8" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="34" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="59">
     <cellStyle name="20 % - Accent1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="40" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="21" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="25" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="29" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="33" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="37" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="41" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="22" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="26" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="30" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="34" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="38" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="42" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="23" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="27" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="31" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="35" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="39" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="9" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte 2" xfId="48" xr:uid="{2064BE6F-968F-45BC-BACB-9739E2B01E78}"/>
     <cellStyle name="Milliers 2" xfId="50" xr:uid="{FA1513E5-26CF-460D-A718-F143F2CFA85F}"/>
     <cellStyle name="Milliers 2 2" xfId="53" xr:uid="{3BF79DF5-B3FD-4E9D-92F6-F2D3C58CBDAE}"/>
     <cellStyle name="Neutre" xfId="10" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="56" xr:uid="{873D5949-3911-435F-8508-892A6763BC3D}"/>
-    <cellStyle name="Normal 2 2 2" xfId="57" xr:uid="{53417E01-3B3C-4083-BD69-6BE5836299FE}"/>
+    <cellStyle name="Normal 2 2 2" xfId="57" xr:uid="{DF3D61FE-6B65-494A-ABEE-4D1A9F0B60FE}"/>
     <cellStyle name="Normal 2 7" xfId="46" xr:uid="{F3DCADEC-C9CC-4720-AC6D-EDA42AF03411}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3 2" xfId="47" xr:uid="{16B556A3-EA3A-46C6-B21A-28A12A00036D}"/>
     <cellStyle name="Normal 4" xfId="43" xr:uid="{50AA6F5A-9548-4841-B9FA-37D8FFE8E285}"/>
     <cellStyle name="Normal 4 2" xfId="55" xr:uid="{EFC2B6D4-D17D-4048-B6A2-B3C2F5D045DF}"/>
     <cellStyle name="Normal 5" xfId="45" xr:uid="{8E11785A-76DC-425F-A738-3FC51C9A6A6A}"/>
     <cellStyle name="Normal 5 2" xfId="51" xr:uid="{CD72D930-A63D-4C4E-8591-D8CAC4F346B9}"/>
     <cellStyle name="Normal 5 2 2" xfId="54" xr:uid="{B220B759-7618-4FE7-9047-CF73DA70BD07}"/>
     <cellStyle name="Normal 5 3" xfId="52" xr:uid="{FBE89649-829E-47F6-8B76-8E256D672F4B}"/>
-    <cellStyle name="Normal 5 4" xfId="58" xr:uid="{FF5102F9-F15D-4BCF-8959-1EA088FACA45}"/>
+    <cellStyle name="Normal 5 4" xfId="58" xr:uid="{171F680C-1023-4CA3-9C5A-2AAAF7444CA5}"/>
     <cellStyle name="Normal 6" xfId="49" xr:uid="{5E725DF1-A755-48ED-B8D5-525E2123A885}"/>
     <cellStyle name="Note 2" xfId="44" xr:uid="{339A9B91-FE4C-4387-8F89-DDA0119BAF62}"/>
     <cellStyle name="Satisfaisant" xfId="8" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="17" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="3" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="15" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFFF9B9D"/>
       <color rgb="FFFF8B8E"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\ATABEL95\TC\C302_1.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
 <externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
@@ -1974,3667 +1999,3956 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCCA6BB3-2D59-4840-B476-EC8410D6FDAF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BR86"/>
+  <dimension ref="A1:BR91"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="9" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="9" style="1"/>
+    <col min="1" max="1" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
-        <v>33</v>
+      <c r="A1" s="1" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
-        <v>34</v>
+      <c r="A2" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="1" t="s">
+      <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="19" t="s">
-        <v>32</v>
+      <c r="A4" s="22" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="76" t="s">
+      <c r="A6" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="28" t="s">
+      <c r="B6" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="C6" s="44" t="s">
+      <c r="C6" s="45" t="s">
         <v>13</v>
       </c>
-      <c r="D6" s="27"/>
-[...5 lines deleted...]
-      <c r="J6" s="71" t="s">
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="30"/>
+      <c r="H6" s="30"/>
+      <c r="I6" s="28"/>
+      <c r="J6" s="68" t="s">
         <v>14</v>
       </c>
-      <c r="K6" s="72"/>
+      <c r="K6" s="69"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="3"/>
-[...1 lines deleted...]
-      <c r="C7" s="26" t="s">
+      <c r="A7" s="8"/>
+      <c r="B7" s="9"/>
+      <c r="C7" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="26" t="s">
+      <c r="D7" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="26" t="s">
+      <c r="E7" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="26" t="s">
+      <c r="F7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="26" t="s">
+      <c r="G7" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="26" t="s">
+      <c r="H7" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="I7" s="26" t="s">
+      <c r="I7" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="26" t="s">
+      <c r="J7" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="K7" s="26" t="s">
+      <c r="K7" s="29" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:11" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="8" t="s">
+    <row r="8" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
-      <c r="B8" s="30"/>
-[...8 lines deleted...]
-      <c r="K8" s="32"/>
+      <c r="B8" s="33"/>
+      <c r="C8" s="34"/>
+      <c r="D8" s="34"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="34"/>
+      <c r="H8" s="34"/>
+      <c r="I8" s="34"/>
+      <c r="J8" s="34"/>
+      <c r="K8" s="35"/>
     </row>
     <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="18">
+      <c r="A9" s="21">
         <v>1970</v>
       </c>
-      <c r="B9" s="33">
+      <c r="B9" s="36">
         <v>49562</v>
       </c>
-      <c r="C9" s="39">
+      <c r="C9" s="41">
         <v>4082</v>
       </c>
-      <c r="D9" s="39">
+      <c r="D9" s="41">
         <v>3531</v>
       </c>
-      <c r="E9" s="39">
+      <c r="E9" s="41">
         <v>8243</v>
       </c>
-      <c r="F9" s="39">
+      <c r="F9" s="41">
         <v>19114</v>
       </c>
-      <c r="G9" s="39">
+      <c r="G9" s="41">
         <v>5551</v>
       </c>
-      <c r="H9" s="39">
+      <c r="H9" s="41">
         <v>6885</v>
       </c>
-      <c r="I9" s="39">
+      <c r="I9" s="41">
         <v>2156</v>
       </c>
-      <c r="J9" s="39">
+      <c r="J9" s="41">
         <v>17188</v>
       </c>
-      <c r="K9" s="10">
+      <c r="K9" s="15">
         <v>4071</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="18">
+      <c r="A10" s="21">
         <v>1980</v>
       </c>
-      <c r="B10" s="33">
+      <c r="B10" s="36">
         <v>60405</v>
       </c>
-      <c r="C10" s="39">
+      <c r="C10" s="41">
         <v>4912</v>
       </c>
-      <c r="D10" s="39">
+      <c r="D10" s="41">
         <v>4170</v>
       </c>
-      <c r="E10" s="39">
+      <c r="E10" s="41">
         <v>9477</v>
       </c>
-      <c r="F10" s="39">
+      <c r="F10" s="41">
         <v>23906</v>
       </c>
-      <c r="G10" s="39">
+      <c r="G10" s="41">
         <v>6542</v>
       </c>
-      <c r="H10" s="39">
+      <c r="H10" s="41">
         <v>8645</v>
       </c>
-      <c r="I10" s="39">
+      <c r="I10" s="41">
         <v>2753</v>
       </c>
-      <c r="J10" s="39">
+      <c r="J10" s="41">
         <v>21153</v>
       </c>
-      <c r="K10" s="10">
+      <c r="K10" s="15">
         <v>4782</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="18">
+      <c r="A11" s="21">
         <v>1990</v>
       </c>
-      <c r="B11" s="33">
+      <c r="B11" s="36">
         <v>78566</v>
       </c>
-      <c r="C11" s="39">
+      <c r="C11" s="41">
         <v>6681</v>
       </c>
-      <c r="D11" s="39">
+      <c r="D11" s="41">
         <v>5571</v>
       </c>
-      <c r="E11" s="39">
+      <c r="E11" s="41">
         <v>12351</v>
       </c>
-      <c r="F11" s="39">
+      <c r="F11" s="41">
         <v>30084</v>
       </c>
-      <c r="G11" s="39">
+      <c r="G11" s="41">
         <v>8436</v>
       </c>
-      <c r="H11" s="39">
+      <c r="H11" s="41">
         <v>11544</v>
       </c>
-      <c r="I11" s="39">
+      <c r="I11" s="41">
         <v>3899</v>
       </c>
-      <c r="J11" s="39">
+      <c r="J11" s="41">
         <v>25879</v>
       </c>
-      <c r="K11" s="10">
+      <c r="K11" s="15">
         <v>6349</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="18">
+      <c r="A12" s="21">
         <v>2000</v>
       </c>
-      <c r="B12" s="33">
+      <c r="B12" s="36">
         <v>91243</v>
       </c>
-      <c r="C12" s="39">
+      <c r="C12" s="41">
         <v>7783</v>
       </c>
-      <c r="D12" s="39">
+      <c r="D12" s="41">
         <v>6304</v>
       </c>
-      <c r="E12" s="39">
+      <c r="E12" s="41">
         <v>14455</v>
       </c>
-      <c r="F12" s="39">
+      <c r="F12" s="41">
         <v>33417</v>
       </c>
-      <c r="G12" s="39">
+      <c r="G12" s="41">
         <v>10589</v>
       </c>
-      <c r="H12" s="39">
+      <c r="H12" s="41">
         <v>13963</v>
       </c>
-      <c r="I12" s="39">
+      <c r="I12" s="41">
         <v>4732</v>
       </c>
-      <c r="J12" s="39">
+      <c r="J12" s="41">
         <v>27626</v>
       </c>
-      <c r="K12" s="10">
+      <c r="K12" s="15">
         <v>7611</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="18">
+      <c r="A13" s="21">
         <v>2010</v>
       </c>
-      <c r="B13" s="33">
+      <c r="B13" s="36">
         <v>129443</v>
       </c>
-      <c r="C13" s="39">
+      <c r="C13" s="41">
         <v>12425</v>
       </c>
-      <c r="D13" s="39">
+      <c r="D13" s="41">
         <v>8793</v>
       </c>
-      <c r="E13" s="39">
+      <c r="E13" s="41">
         <v>22065</v>
       </c>
-      <c r="F13" s="39">
+      <c r="F13" s="41">
         <v>45707</v>
       </c>
-      <c r="G13" s="39">
+      <c r="G13" s="41">
         <v>14692</v>
       </c>
-      <c r="H13" s="39">
+      <c r="H13" s="41">
         <v>18431</v>
       </c>
-      <c r="I13" s="39">
+      <c r="I13" s="41">
         <v>7330</v>
       </c>
-      <c r="J13" s="39">
+      <c r="J13" s="41">
         <v>38145</v>
       </c>
-      <c r="K13" s="10">
+      <c r="K13" s="15">
         <v>11159</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="18">
+      <c r="A14" s="21">
         <v>2011</v>
       </c>
-      <c r="B14" s="33">
+      <c r="B14" s="36">
         <v>132170</v>
       </c>
-      <c r="C14" s="39">
+      <c r="C14" s="41">
         <v>12782</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="41">
         <v>8986</v>
       </c>
-      <c r="E14" s="39">
+      <c r="E14" s="41">
         <v>22586</v>
       </c>
-      <c r="F14" s="39">
+      <c r="F14" s="41">
         <v>46650</v>
       </c>
-      <c r="G14" s="39">
+      <c r="G14" s="41">
         <v>14916</v>
       </c>
-      <c r="H14" s="39">
+      <c r="H14" s="41">
         <v>18745</v>
       </c>
-      <c r="I14" s="39">
+      <c r="I14" s="41">
         <v>7505</v>
       </c>
-      <c r="J14" s="39">
+      <c r="J14" s="41">
         <v>38919</v>
       </c>
-      <c r="K14" s="10">
+      <c r="K14" s="15">
         <v>11356</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="18">
+      <c r="A15" s="21">
         <v>2012</v>
       </c>
-      <c r="B15" s="33">
+      <c r="B15" s="36">
         <v>134511</v>
       </c>
-      <c r="C15" s="39">
+      <c r="C15" s="41">
         <v>13094</v>
       </c>
-      <c r="D15" s="39">
+      <c r="D15" s="41">
         <v>9249</v>
       </c>
-      <c r="E15" s="39">
+      <c r="E15" s="41">
         <v>23173</v>
       </c>
-      <c r="F15" s="39">
+      <c r="F15" s="41">
         <v>47212</v>
       </c>
-      <c r="G15" s="39">
+      <c r="G15" s="41">
         <v>15155</v>
       </c>
-      <c r="H15" s="39">
+      <c r="H15" s="41">
         <v>18983</v>
       </c>
-      <c r="I15" s="39">
+      <c r="I15" s="41">
         <v>7645</v>
       </c>
-      <c r="J15" s="39">
+      <c r="J15" s="41">
         <v>39234</v>
       </c>
-      <c r="K15" s="10">
+      <c r="K15" s="15">
         <v>11687</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="18">
+      <c r="A16" s="21">
         <v>2013</v>
       </c>
-      <c r="B16" s="33">
+      <c r="B16" s="36">
         <v>120914</v>
       </c>
-      <c r="C16" s="39">
+      <c r="C16" s="41">
         <v>11364</v>
       </c>
-      <c r="D16" s="39">
+      <c r="D16" s="41">
         <v>8549</v>
       </c>
-      <c r="E16" s="39">
+      <c r="E16" s="41">
         <v>20286</v>
       </c>
-      <c r="F16" s="39">
+      <c r="F16" s="41">
         <v>42823</v>
       </c>
-      <c r="G16" s="39">
+      <c r="G16" s="41">
         <v>13792</v>
       </c>
-      <c r="H16" s="39">
+      <c r="H16" s="41">
         <v>17223</v>
       </c>
-      <c r="I16" s="39">
+      <c r="I16" s="41">
         <v>6877</v>
       </c>
-      <c r="J16" s="39">
+      <c r="J16" s="41">
         <v>35176</v>
       </c>
-      <c r="K16" s="10">
+      <c r="K16" s="15">
         <v>10941</v>
       </c>
     </row>
-    <row r="17" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="18">
+    <row r="17" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="21">
         <v>2014</v>
       </c>
-      <c r="B17" s="33">
+      <c r="B17" s="36">
         <v>123299</v>
       </c>
-      <c r="C17" s="39">
+      <c r="C17" s="41">
         <v>11732</v>
       </c>
-      <c r="D17" s="39">
+      <c r="D17" s="41">
         <v>8779</v>
       </c>
-      <c r="E17" s="39">
+      <c r="E17" s="41">
         <v>20805</v>
       </c>
-      <c r="F17" s="39">
+      <c r="F17" s="41">
         <v>43455</v>
       </c>
-      <c r="G17" s="39">
+      <c r="G17" s="41">
         <v>14016</v>
       </c>
-      <c r="H17" s="39">
+      <c r="H17" s="41">
         <v>17535</v>
       </c>
-      <c r="I17" s="39">
+      <c r="I17" s="41">
         <v>6977</v>
       </c>
-      <c r="J17" s="39">
+      <c r="J17" s="41">
         <v>35550</v>
       </c>
-      <c r="K17" s="10">
+      <c r="K17" s="15">
         <v>11268</v>
       </c>
     </row>
-    <row r="18" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="18">
+    <row r="18" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="21">
         <v>2015</v>
       </c>
-      <c r="B18" s="33">
+      <c r="B18" s="36">
         <v>125197</v>
       </c>
-      <c r="C18" s="39">
+      <c r="C18" s="41">
         <v>12099</v>
       </c>
-      <c r="D18" s="39">
+      <c r="D18" s="41">
         <v>8985</v>
       </c>
-      <c r="E18" s="39">
+      <c r="E18" s="41">
         <v>21307</v>
       </c>
-      <c r="F18" s="39">
+      <c r="F18" s="41">
         <v>43802</v>
       </c>
-      <c r="G18" s="39">
+      <c r="G18" s="41">
         <v>14246</v>
       </c>
-      <c r="H18" s="39">
+      <c r="H18" s="41">
         <v>17658</v>
       </c>
-      <c r="I18" s="39">
+      <c r="I18" s="41">
         <v>7100</v>
       </c>
-      <c r="J18" s="39">
+      <c r="J18" s="41">
         <v>35752</v>
       </c>
-      <c r="K18" s="10">
+      <c r="K18" s="15">
         <v>11558</v>
       </c>
     </row>
-    <row r="19" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="18">
+    <row r="19" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="21">
         <v>2016</v>
       </c>
-      <c r="B19" s="33">
+      <c r="B19" s="36">
         <v>127328</v>
       </c>
-      <c r="C19" s="39">
+      <c r="C19" s="41">
         <v>12469</v>
       </c>
-      <c r="D19" s="39">
+      <c r="D19" s="41">
         <v>9196</v>
       </c>
-      <c r="E19" s="39">
+      <c r="E19" s="41">
         <v>21867</v>
       </c>
-      <c r="F19" s="39">
+      <c r="F19" s="41">
         <v>44169</v>
       </c>
-      <c r="G19" s="39">
+      <c r="G19" s="41">
         <v>14521</v>
       </c>
-      <c r="H19" s="39">
+      <c r="H19" s="41">
         <v>17856</v>
       </c>
-      <c r="I19" s="39">
+      <c r="I19" s="41">
         <v>7250</v>
       </c>
-      <c r="J19" s="39">
+      <c r="J19" s="41">
         <v>35940</v>
       </c>
-      <c r="K19" s="10">
+      <c r="K19" s="15">
         <v>11900</v>
       </c>
     </row>
-    <row r="20" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="18">
+    <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="21">
         <v>2017</v>
       </c>
-      <c r="B20" s="33">
+      <c r="B20" s="36">
         <v>129520</v>
       </c>
-      <c r="C20" s="39">
+      <c r="C20" s="41">
         <v>12787</v>
       </c>
-      <c r="D20" s="39">
+      <c r="D20" s="41">
         <v>9436</v>
       </c>
-      <c r="E20" s="39">
+      <c r="E20" s="41">
         <v>22318</v>
       </c>
-      <c r="F20" s="39">
+      <c r="F20" s="41">
         <v>44652</v>
       </c>
-      <c r="G20" s="39">
+      <c r="G20" s="41">
         <v>14823</v>
       </c>
-      <c r="H20" s="39">
+      <c r="H20" s="41">
         <v>18076</v>
       </c>
-      <c r="I20" s="39">
+      <c r="I20" s="41">
         <v>7428</v>
       </c>
-      <c r="J20" s="39">
+      <c r="J20" s="41">
         <v>36166</v>
       </c>
-      <c r="K20" s="10">
+      <c r="K20" s="15">
         <v>12198</v>
       </c>
     </row>
-    <row r="21" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="18">
+    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="21">
         <v>2018</v>
       </c>
-      <c r="B21" s="33">
+      <c r="B21" s="36">
         <v>131865</v>
       </c>
-      <c r="C21" s="39">
+      <c r="C21" s="41">
         <v>13086</v>
       </c>
-      <c r="D21" s="39">
+      <c r="D21" s="41">
         <v>9591</v>
       </c>
-      <c r="E21" s="39">
+      <c r="E21" s="41">
         <v>22985</v>
       </c>
-      <c r="F21" s="39">
+      <c r="F21" s="41">
         <v>45082</v>
       </c>
-      <c r="G21" s="39">
+      <c r="G21" s="41">
         <v>15143</v>
       </c>
-      <c r="H21" s="39">
+      <c r="H21" s="41">
         <v>18336</v>
       </c>
-      <c r="I21" s="39">
+      <c r="I21" s="41">
         <v>7642</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J21" s="41">
         <v>36437</v>
       </c>
-      <c r="K21" s="10">
+      <c r="K21" s="15">
         <v>12687</v>
       </c>
     </row>
-    <row r="22" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="18">
+    <row r="22" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="21">
         <v>2019</v>
       </c>
-      <c r="B22" s="33">
+      <c r="B22" s="36">
         <v>134472</v>
       </c>
-      <c r="C22" s="39">
+      <c r="C22" s="41">
         <v>13453</v>
       </c>
-      <c r="D22" s="39">
+      <c r="D22" s="41">
         <v>9835</v>
       </c>
-      <c r="E22" s="39">
+      <c r="E22" s="41">
         <v>23518</v>
       </c>
-      <c r="F22" s="39">
+      <c r="F22" s="41">
         <v>45725</v>
       </c>
-      <c r="G22" s="39">
+      <c r="G22" s="41">
         <v>15412</v>
       </c>
-      <c r="H22" s="39">
+      <c r="H22" s="41">
         <v>18680</v>
       </c>
-      <c r="I22" s="39">
+      <c r="I22" s="41">
         <v>7849</v>
       </c>
-      <c r="J22" s="39">
+      <c r="J22" s="41">
         <v>36932</v>
       </c>
-      <c r="K22" s="10">
+      <c r="K22" s="15">
         <v>12967</v>
       </c>
     </row>
-    <row r="23" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="18">
+    <row r="23" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="21">
         <v>2020</v>
       </c>
-      <c r="B23" s="33">
+      <c r="B23" s="36">
         <v>137407</v>
       </c>
-      <c r="C23" s="39">
+      <c r="C23" s="41">
         <v>13890</v>
       </c>
-      <c r="D23" s="39">
+      <c r="D23" s="41">
         <v>10128</v>
       </c>
-      <c r="E23" s="39">
+      <c r="E23" s="41">
         <v>24200</v>
       </c>
-      <c r="F23" s="39">
+      <c r="F23" s="41">
         <v>46374</v>
       </c>
-      <c r="G23" s="39">
+      <c r="G23" s="41">
         <v>15742</v>
       </c>
-      <c r="H23" s="39">
+      <c r="H23" s="41">
         <v>18949</v>
       </c>
-      <c r="I23" s="39">
+      <c r="I23" s="41">
         <v>8124</v>
       </c>
-      <c r="J23" s="39">
+      <c r="J23" s="41">
         <v>37305</v>
       </c>
-      <c r="K23" s="10">
+      <c r="K23" s="15">
         <v>13420</v>
       </c>
     </row>
-    <row r="24" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="18">
+    <row r="24" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="21">
         <v>2021</v>
       </c>
-      <c r="B24" s="33">
+      <c r="B24" s="36">
         <v>140440</v>
       </c>
-      <c r="C24" s="39">
+      <c r="C24" s="41">
         <v>14241</v>
       </c>
-      <c r="D24" s="39">
+      <c r="D24" s="41">
         <v>10469</v>
       </c>
-      <c r="E24" s="39">
+      <c r="E24" s="41">
         <v>24825</v>
       </c>
-      <c r="F24" s="39">
+      <c r="F24" s="41">
         <v>47090</v>
       </c>
-      <c r="G24" s="39">
+      <c r="G24" s="41">
         <v>16016</v>
       </c>
-      <c r="H24" s="39">
+      <c r="H24" s="41">
         <v>19345</v>
       </c>
-      <c r="I24" s="39">
+      <c r="I24" s="41">
         <v>8454</v>
       </c>
-      <c r="J24" s="39">
+      <c r="J24" s="41">
         <v>37850</v>
       </c>
-      <c r="K24" s="10">
+      <c r="K24" s="15">
         <v>13865</v>
       </c>
     </row>
-    <row r="25" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="18">
+    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="21">
         <v>2022</v>
       </c>
-      <c r="B25" s="33">
+      <c r="B25" s="36">
         <v>143457</v>
       </c>
-      <c r="C25" s="39">
+      <c r="C25" s="41">
         <v>14498</v>
       </c>
-      <c r="D25" s="39">
+      <c r="D25" s="41">
         <v>10774</v>
       </c>
-      <c r="E25" s="39">
+      <c r="E25" s="41">
         <v>25460</v>
       </c>
-      <c r="F25" s="39">
+      <c r="F25" s="41">
         <v>47997</v>
       </c>
-      <c r="G25" s="39">
+      <c r="G25" s="41">
         <v>16294</v>
       </c>
-      <c r="H25" s="39">
+      <c r="H25" s="41">
         <v>19661</v>
       </c>
-      <c r="I25" s="39">
+      <c r="I25" s="41">
         <v>8773</v>
       </c>
-      <c r="J25" s="39">
+      <c r="J25" s="41">
         <v>37850</v>
       </c>
-      <c r="K25" s="10">
+      <c r="K25" s="15">
         <v>13865</v>
       </c>
     </row>
-    <row r="26" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="18">
+    <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="21">
         <v>2023</v>
       </c>
-      <c r="B26" s="33">
+      <c r="B26" s="36">
         <v>146334</v>
       </c>
-      <c r="C26" s="39">
+      <c r="C26" s="41">
         <v>14881</v>
       </c>
-      <c r="D26" s="39">
+      <c r="D26" s="41">
         <v>10987</v>
       </c>
-      <c r="E26" s="39">
+      <c r="E26" s="41">
         <v>25988</v>
       </c>
-      <c r="F26" s="39">
+      <c r="F26" s="41">
         <v>49008</v>
       </c>
-      <c r="G26" s="39">
+      <c r="G26" s="41">
         <v>16535</v>
       </c>
-      <c r="H26" s="39">
+      <c r="H26" s="41">
         <v>19894</v>
       </c>
-      <c r="I26" s="39">
+      <c r="I26" s="41">
         <v>9041</v>
       </c>
-      <c r="J26" s="39">
+      <c r="J26" s="41">
         <v>39413</v>
       </c>
-      <c r="K26" s="10">
+      <c r="K26" s="15">
         <v>14635</v>
       </c>
     </row>
-    <row r="27" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="18">
+    <row r="27" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="21">
         <v>2024</v>
       </c>
-      <c r="B27" s="33">
+      <c r="B27" s="36">
         <v>148865</v>
       </c>
-      <c r="C27" s="39">
+      <c r="C27" s="41">
         <v>15280</v>
       </c>
-      <c r="D27" s="39">
+      <c r="D27" s="41">
         <v>11234</v>
       </c>
-      <c r="E27" s="39">
+      <c r="E27" s="41">
         <v>26353</v>
       </c>
-      <c r="F27" s="39">
+      <c r="F27" s="41">
         <v>49854</v>
       </c>
-      <c r="G27" s="39">
+      <c r="G27" s="41">
         <v>16731</v>
       </c>
-      <c r="H27" s="39">
+      <c r="H27" s="41">
         <v>20123</v>
       </c>
-      <c r="I27" s="39">
+      <c r="I27" s="41">
         <v>9290</v>
       </c>
-      <c r="J27" s="39">
+      <c r="J27" s="41">
         <v>39963</v>
       </c>
-      <c r="K27" s="10">
+      <c r="K27" s="15">
         <v>14806</v>
       </c>
     </row>
-    <row r="28" spans="1:14" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="5" t="s">
+    <row r="28" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B28" s="34"/>
-[...13 lines deleted...]
-      <c r="A29" s="11" t="s">
+      <c r="B28" s="37"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="11"/>
+    </row>
+    <row r="29" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="16" t="s">
         <v>2</v>
       </c>
-      <c r="B29" s="35"/>
-[...11 lines deleted...]
-      <c r="A30" s="18">
+      <c r="B29" s="38"/>
+      <c r="C29" s="43"/>
+      <c r="D29" s="43"/>
+      <c r="E29" s="43"/>
+      <c r="F29" s="43"/>
+      <c r="G29" s="43"/>
+      <c r="H29" s="43"/>
+      <c r="I29" s="43"/>
+      <c r="J29" s="43"/>
+      <c r="K29" s="32"/>
+    </row>
+    <row r="30" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="21">
         <v>1970</v>
       </c>
-      <c r="B30" s="37">
+      <c r="B30" s="39">
         <v>55.889592833219005</v>
       </c>
-      <c r="C30" s="42">
+      <c r="C30" s="44">
         <v>35.276825085742281</v>
       </c>
-      <c r="D30" s="42">
+      <c r="D30" s="44">
         <v>40.215236476918719</v>
       </c>
-      <c r="E30" s="42">
+      <c r="E30" s="44">
         <v>53.815358485988106</v>
       </c>
-      <c r="F30" s="42">
+      <c r="F30" s="44">
         <v>74.934602908862615</v>
       </c>
-      <c r="G30" s="42">
+      <c r="G30" s="44">
         <v>46.47811205188254</v>
       </c>
-      <c r="H30" s="42">
+      <c r="H30" s="44">
         <v>40.159767610748005</v>
       </c>
-      <c r="I30" s="42">
+      <c r="I30" s="44">
         <v>34.137291280148425</v>
       </c>
-      <c r="J30" s="42">
+      <c r="J30" s="44">
         <v>81.73725855247848</v>
       </c>
-      <c r="K30" s="38">
+      <c r="K30" s="40">
         <v>70.228445099484162</v>
       </c>
     </row>
-    <row r="31" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="18">
+    <row r="31" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="21">
         <v>1980</v>
       </c>
-      <c r="B31" s="37">
+      <c r="B31" s="39">
         <v>55.965565764423474</v>
       </c>
-      <c r="C31" s="42">
+      <c r="C31" s="44">
         <v>36.013843648208471</v>
       </c>
-      <c r="D31" s="42">
+      <c r="D31" s="44">
         <v>42.901678657074335</v>
       </c>
-      <c r="E31" s="42">
+      <c r="E31" s="44">
         <v>53.846153846153847</v>
       </c>
-      <c r="F31" s="42">
+      <c r="F31" s="44">
         <v>72.885468083326373</v>
       </c>
-      <c r="G31" s="42">
+      <c r="G31" s="44">
         <v>46.117395291959646</v>
       </c>
-      <c r="H31" s="42">
+      <c r="H31" s="44">
         <v>41.688837478311164</v>
       </c>
-      <c r="I31" s="42">
+      <c r="I31" s="44">
         <v>39.956411187795133</v>
       </c>
-      <c r="J31" s="42">
+      <c r="J31" s="44">
         <v>80.480310121495762</v>
       </c>
-      <c r="K31" s="38">
+      <c r="K31" s="40">
         <v>69.782517774989543</v>
       </c>
     </row>
-    <row r="32" spans="1:14" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="18">
+    <row r="32" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="21">
         <v>1990</v>
       </c>
-      <c r="B32" s="37">
+      <c r="B32" s="39">
         <v>56.133696509940691</v>
       </c>
-      <c r="C32" s="42">
+      <c r="C32" s="44">
         <v>40.188594521778178</v>
       </c>
-      <c r="D32" s="42">
+      <c r="D32" s="44">
         <v>45.503500269251482</v>
       </c>
-      <c r="E32" s="42">
+      <c r="E32" s="44">
         <v>54.894340539227592</v>
       </c>
-      <c r="F32" s="42">
+      <c r="F32" s="44">
         <v>69.964100518548065</v>
       </c>
-      <c r="G32" s="42">
+      <c r="G32" s="44">
         <v>47.641062114746326</v>
       </c>
-      <c r="H32" s="42">
+      <c r="H32" s="44">
         <v>45.980595980595979</v>
       </c>
-      <c r="I32" s="42">
+      <c r="I32" s="44">
         <v>44.29340856629905</v>
       </c>
-      <c r="J32" s="42">
+      <c r="J32" s="44">
         <v>78.020789056764173</v>
       </c>
-      <c r="K32" s="38">
+      <c r="K32" s="40">
         <v>68.624980311860142</v>
       </c>
     </row>
-    <row r="33" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="18">
+    <row r="33" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="21">
         <v>2000</v>
       </c>
-      <c r="B33" s="37">
+      <c r="B33" s="39">
         <v>54.636520061812966</v>
       </c>
-      <c r="C33" s="42">
+      <c r="C33" s="44">
         <v>42.323011692149556</v>
       </c>
-      <c r="D33" s="42">
+      <c r="D33" s="44">
         <v>45.590101522842644</v>
       </c>
-      <c r="E33" s="42">
+      <c r="E33" s="44">
         <v>52.694569353165001</v>
       </c>
-      <c r="F33" s="42">
+      <c r="F33" s="44">
         <v>67.968399317712553</v>
       </c>
-      <c r="G33" s="42">
+      <c r="G33" s="44">
         <v>46.765511379733688</v>
       </c>
-      <c r="H33" s="42">
+      <c r="H33" s="44">
         <v>44.91155195874812</v>
       </c>
-      <c r="I33" s="42">
+      <c r="I33" s="44">
         <v>45.03381234150465</v>
       </c>
-      <c r="J33" s="42">
+      <c r="J33" s="44">
         <v>76.058785202345618</v>
       </c>
-      <c r="K33" s="38">
+      <c r="K33" s="40">
         <v>64.984890290369208</v>
       </c>
     </row>
-    <row r="34" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="9" t="s">
+    <row r="34" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="37">
+      <c r="B34" s="39">
         <v>50.936988008272401</v>
       </c>
-      <c r="C34" s="42">
+      <c r="C34" s="44">
         <v>40.748108294202098</v>
       </c>
-      <c r="D34" s="42">
+      <c r="D34" s="44">
         <v>45.964861305509295</v>
       </c>
-      <c r="E34" s="42">
+      <c r="E34" s="44">
         <v>52.357315861169582</v>
       </c>
-      <c r="F34" s="42">
+      <c r="F34" s="44">
         <v>61.549414997780481</v>
       </c>
-      <c r="G34" s="42">
+      <c r="G34" s="44">
         <v>43.433528365384639</v>
       </c>
-      <c r="H34" s="42">
+      <c r="H34" s="44">
         <v>41.86</v>
       </c>
-      <c r="I34" s="42">
+      <c r="I34" s="44">
         <v>42.524342910360033</v>
       </c>
-      <c r="J34" s="42">
+      <c r="J34" s="44">
         <v>69.400000000000006</v>
       </c>
-      <c r="K34" s="38">
+      <c r="K34" s="40">
         <v>62.8</v>
       </c>
     </row>
-    <row r="35" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="9" t="s">
+    <row r="35" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="37">
+      <c r="B35" s="39">
         <v>50.917478515362113</v>
       </c>
-      <c r="C35" s="42">
+      <c r="C35" s="44">
         <v>43.092006584715662</v>
       </c>
-      <c r="D35" s="42">
+      <c r="D35" s="44">
         <v>43.493283331072561</v>
       </c>
-      <c r="E35" s="42">
+      <c r="E35" s="44">
         <v>51.64044259849183</v>
       </c>
-      <c r="F35" s="42">
+      <c r="F35" s="44">
         <v>61.912551627584001</v>
       </c>
-      <c r="G35" s="42">
+      <c r="G35" s="44">
         <v>44.07613611449554</v>
       </c>
-      <c r="H35" s="42">
+      <c r="H35" s="44">
         <v>42.391189123296677</v>
       </c>
-      <c r="I35" s="42">
+      <c r="I35" s="44">
         <v>41.432476805045447</v>
       </c>
-      <c r="J35" s="42">
+      <c r="J35" s="44">
         <v>69.60614509548428</v>
       </c>
-      <c r="K35" s="38">
+      <c r="K35" s="40">
         <v>61.155429217036215</v>
       </c>
     </row>
-    <row r="36" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="9" t="s">
+    <row r="36" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="37">
+      <c r="B36" s="39">
         <v>52.396351372115113</v>
       </c>
-      <c r="C36" s="42">
+      <c r="C36" s="44">
         <v>44.905028615689716</v>
       </c>
-      <c r="D36" s="42">
+      <c r="D36" s="44">
         <v>45.262672959871388</v>
       </c>
-      <c r="E36" s="42">
+      <c r="E36" s="44">
         <v>54.324070965443219</v>
       </c>
-      <c r="F36" s="42">
+      <c r="F36" s="44">
         <v>61.69219113202071</v>
       </c>
-      <c r="G36" s="42">
+      <c r="G36" s="44">
         <v>46.946960184500128</v>
       </c>
-      <c r="H36" s="42">
+      <c r="H36" s="44">
         <v>44.141585527489333</v>
       </c>
-      <c r="I36" s="42">
+      <c r="I36" s="44">
         <v>45.754427115482216</v>
       </c>
-      <c r="J36" s="42">
+      <c r="J36" s="44">
         <v>68.820124725599413</v>
       </c>
-      <c r="K36" s="38">
+      <c r="K36" s="40">
         <v>64.888860732671901</v>
       </c>
     </row>
-    <row r="37" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="9" t="s">
+    <row r="37" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B37" s="37">
+      <c r="B37" s="39">
         <v>52.940448468649294</v>
       </c>
-      <c r="C37" s="42">
+      <c r="C37" s="44">
         <v>48.954967622075785</v>
       </c>
-      <c r="D37" s="42">
+      <c r="D37" s="44">
         <v>48.374392357709986</v>
       </c>
-      <c r="E37" s="42">
+      <c r="E37" s="44">
         <v>52.901851818991283</v>
       </c>
-      <c r="F37" s="42">
+      <c r="F37" s="44">
         <v>61.746990503428215</v>
       </c>
-      <c r="G37" s="42">
+      <c r="G37" s="44">
         <v>46.876756410334337</v>
       </c>
-      <c r="H37" s="42">
+      <c r="H37" s="44">
         <v>45.315299103650837</v>
       </c>
-      <c r="I37" s="42">
+      <c r="I37" s="44">
         <v>47.07924363133256</v>
       </c>
-      <c r="J37" s="42">
+      <c r="J37" s="44">
         <v>68.778574122668971</v>
       </c>
-      <c r="K37" s="38">
+      <c r="K37" s="40">
         <v>62.094091724340103</v>
       </c>
     </row>
-    <row r="38" spans="1:70" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="11" t="s">
+    <row r="38" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="39">
+        <v>52.599003592787177</v>
+      </c>
+      <c r="C38" s="44">
+        <v>48.300437532150895</v>
+      </c>
+      <c r="D38" s="44">
+        <v>49.227644227816285</v>
+      </c>
+      <c r="E38" s="44">
+        <v>53.004988473777445</v>
+      </c>
+      <c r="F38" s="44">
+        <v>60.949708988226568</v>
+      </c>
+      <c r="G38" s="44">
+        <v>46.34222405964902</v>
+      </c>
+      <c r="H38" s="44">
+        <v>45.155794822717311</v>
+      </c>
+      <c r="I38" s="44">
+        <v>47.42084403506248</v>
+      </c>
+      <c r="J38" s="44">
+        <v>68.411370868154592</v>
+      </c>
+      <c r="K38" s="40">
+        <v>61.863756886861722</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="B38" s="35"/>
-[...11 lines deleted...]
-      <c r="A39" s="18">
+      <c r="B39" s="74"/>
+      <c r="C39" s="74"/>
+      <c r="D39" s="74"/>
+      <c r="E39" s="74"/>
+      <c r="F39" s="74"/>
+      <c r="G39" s="74"/>
+      <c r="H39" s="74"/>
+      <c r="I39" s="74"/>
+      <c r="J39" s="74"/>
+      <c r="K39" s="77"/>
+    </row>
+    <row r="40" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="21">
         <v>1970</v>
       </c>
-      <c r="B39" s="37">
+      <c r="B40" s="39">
         <v>38.045276623219401</v>
       </c>
-      <c r="C39" s="42">
+      <c r="C40" s="44">
         <v>57.447329740323369</v>
       </c>
-      <c r="D39" s="42">
+      <c r="D40" s="44">
         <v>50.580572075899177</v>
       </c>
-      <c r="E39" s="42">
+      <c r="E40" s="44">
         <v>40.385781875530753</v>
       </c>
-      <c r="F39" s="42">
+      <c r="F40" s="44">
         <v>21.837396672596</v>
       </c>
-      <c r="G39" s="42">
+      <c r="G40" s="44">
         <v>44.802738245361198</v>
       </c>
-      <c r="H39" s="42">
+      <c r="H40" s="44">
         <v>50.225127087872188</v>
       </c>
-      <c r="I39" s="42">
+      <c r="I40" s="44">
         <v>59.230055658627087</v>
       </c>
-      <c r="J39" s="42">
+      <c r="J40" s="44">
         <v>15.859902257388875</v>
       </c>
-      <c r="K39" s="38">
+      <c r="K40" s="40">
         <v>26.430852370424958</v>
       </c>
     </row>
-    <row r="40" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="18">
+    <row r="41" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="21">
         <v>1980</v>
       </c>
-      <c r="B40" s="37">
+      <c r="B41" s="39">
         <v>39.132522142206774</v>
       </c>
-      <c r="C40" s="42">
+      <c r="C41" s="44">
         <v>56.840390879478832</v>
       </c>
-      <c r="D40" s="42">
+      <c r="D41" s="44">
         <v>48.537170263788973</v>
       </c>
-      <c r="E40" s="42">
+      <c r="E41" s="44">
         <v>40.782948190355597</v>
       </c>
-      <c r="F40" s="42">
+      <c r="F41" s="44">
         <v>24.613067849075545</v>
       </c>
-      <c r="G40" s="42">
+      <c r="G41" s="44">
         <v>47.859981656985632</v>
       </c>
-      <c r="H40" s="42">
+      <c r="H41" s="44">
         <v>51.729323308270679</v>
       </c>
-      <c r="I40" s="42">
+      <c r="I41" s="44">
         <v>53.396294950962584</v>
       </c>
-      <c r="J40" s="42">
+      <c r="J41" s="44">
         <v>17.70434453741786</v>
       </c>
-      <c r="K40" s="38">
+      <c r="K41" s="40">
         <v>27.582601421999165</v>
       </c>
     </row>
-    <row r="41" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="18">
+    <row r="42" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="21">
         <v>1990</v>
       </c>
-      <c r="B41" s="37">
+      <c r="B42" s="39">
         <v>39.387266756612277</v>
       </c>
-      <c r="C41" s="42">
+      <c r="C42" s="44">
         <v>53.120790300853173</v>
       </c>
-      <c r="D41" s="42">
+      <c r="D42" s="44">
         <v>46.131753724645485</v>
       </c>
-      <c r="E41" s="42">
+      <c r="E42" s="44">
         <v>40.482552020079346</v>
       </c>
-      <c r="F41" s="42">
+      <c r="F42" s="44">
         <v>27.296902007711743</v>
       </c>
-      <c r="G41" s="42">
+      <c r="G42" s="44">
         <v>47.475106685633001</v>
       </c>
-      <c r="H41" s="42">
+      <c r="H42" s="44">
         <v>49.384961884961889</v>
       </c>
-      <c r="I41" s="42">
+      <c r="I42" s="44">
         <v>48.935624519107463</v>
       </c>
-      <c r="J41" s="42">
+      <c r="J42" s="44">
         <v>19.946674910158816</v>
       </c>
-      <c r="K41" s="38">
+      <c r="K42" s="40">
         <v>28.854937785478029</v>
       </c>
     </row>
-    <row r="42" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="18">
+    <row r="43" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="21">
         <v>2000</v>
       </c>
-      <c r="B42" s="37">
+      <c r="B43" s="39">
         <v>41.833346119702334</v>
       </c>
-      <c r="C42" s="42">
+      <c r="C43" s="44">
         <v>51.779519465501735</v>
       </c>
-      <c r="D42" s="42">
+      <c r="D43" s="44">
         <v>47.319162436548226</v>
       </c>
-      <c r="E42" s="42">
+      <c r="E43" s="44">
         <v>43.140781736423385</v>
       </c>
-      <c r="F42" s="42">
+      <c r="F43" s="44">
         <v>29.906933596672353</v>
       </c>
-      <c r="G42" s="42">
+      <c r="G43" s="44">
         <v>49.683633959769573</v>
       </c>
-      <c r="H42" s="42">
+      <c r="H43" s="44">
         <v>52.431425911337101</v>
       </c>
-      <c r="I42" s="42">
+      <c r="I43" s="44">
         <v>49.556213017751475</v>
       </c>
-      <c r="J42" s="42">
+      <c r="J43" s="44">
         <v>22.612756099326724</v>
       </c>
-      <c r="K42" s="38">
+      <c r="K43" s="40">
         <v>32.6</v>
       </c>
     </row>
-    <row r="43" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="9" t="s">
+    <row r="44" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B43" s="37">
+      <c r="B44" s="39">
         <v>43.7</v>
       </c>
-      <c r="C43" s="42">
+      <c r="C44" s="44">
         <v>52.5</v>
       </c>
-      <c r="D43" s="42">
+      <c r="D44" s="44">
         <v>44.6</v>
       </c>
-      <c r="E43" s="42">
+      <c r="E44" s="44">
         <v>42.7</v>
       </c>
-      <c r="F43" s="42">
+      <c r="F44" s="44">
         <v>34.1</v>
       </c>
-      <c r="G43" s="42">
+      <c r="G44" s="44">
         <v>50.845106243197002</v>
       </c>
-      <c r="H43" s="42">
+      <c r="H44" s="44">
         <v>53.6</v>
       </c>
-      <c r="I43" s="42">
+      <c r="I44" s="44">
         <v>50.6</v>
       </c>
-      <c r="J43" s="42">
+      <c r="J44" s="44">
         <v>27.4</v>
       </c>
-      <c r="K43" s="38">
+      <c r="K44" s="40">
         <v>33.645469438078322</v>
       </c>
     </row>
-    <row r="44" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="9" t="s">
+    <row r="45" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B44" s="37">
+      <c r="B45" s="39">
         <v>44.541973829900442</v>
       </c>
-      <c r="C44" s="42">
+      <c r="C45" s="44">
         <v>51.139891446815412</v>
       </c>
-      <c r="D44" s="42">
+      <c r="D45" s="44">
         <v>49.522899925532663</v>
       </c>
-      <c r="E44" s="42">
+      <c r="E45" s="44">
         <v>44.046357151747799</v>
       </c>
-      <c r="F44" s="42">
+      <c r="F45" s="44">
         <v>34.278520941212548</v>
       </c>
-      <c r="G44" s="42">
+      <c r="G45" s="44">
         <v>51.599295314735606</v>
       </c>
-      <c r="H44" s="42">
+      <c r="H45" s="44">
         <v>53.31347937415736</v>
       </c>
-      <c r="I44" s="42">
+      <c r="I45" s="44">
         <v>53.134025608332415</v>
       </c>
-      <c r="J44" s="42">
+      <c r="J45" s="44">
         <v>27.551227514517159</v>
       </c>
-      <c r="K44" s="38">
+      <c r="K45" s="40">
         <v>35.937997283681987</v>
       </c>
     </row>
-    <row r="45" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="9" t="s">
+    <row r="46" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B45" s="37">
+      <c r="B46" s="39">
         <v>42.20195880245813</v>
       </c>
-      <c r="C45" s="42">
+      <c r="C46" s="44">
         <v>48.587422815502862</v>
       </c>
-      <c r="D45" s="42">
+      <c r="D46" s="44">
         <v>47.663143033319031</v>
       </c>
-      <c r="E45" s="42">
+      <c r="E46" s="44">
         <v>40.550454301766123</v>
       </c>
-      <c r="F45" s="42">
+      <c r="F46" s="44">
         <v>33.251421873200954</v>
       </c>
-      <c r="G45" s="42">
+      <c r="G46" s="44">
         <v>48.150403708283399</v>
       </c>
-      <c r="H45" s="42">
+      <c r="H46" s="44">
         <v>51.225809358931443</v>
       </c>
-      <c r="I45" s="42">
+      <c r="I46" s="44">
         <v>47.163694601702808</v>
       </c>
-      <c r="J45" s="42">
+      <c r="J46" s="44">
         <v>27.361090629656566</v>
       </c>
-      <c r="K45" s="38">
+      <c r="K46" s="40">
         <v>31.2921588590475</v>
       </c>
     </row>
-    <row r="46" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="9" t="s">
+    <row r="47" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B46" s="37">
+      <c r="B47" s="39">
         <v>41.636125239330859</v>
       </c>
-      <c r="C46" s="42">
+      <c r="C47" s="44">
         <v>45.999427305959472</v>
       </c>
-      <c r="D46" s="42">
+      <c r="D47" s="44">
         <v>44.479016510058088</v>
       </c>
-      <c r="E46" s="42">
+      <c r="E47" s="44">
         <v>41.871594829280689</v>
       </c>
-      <c r="F46" s="42">
+      <c r="F47" s="44">
         <v>33.069382079521063</v>
       </c>
-      <c r="G46" s="42">
+      <c r="G47" s="44">
         <v>47.693647094048039</v>
       </c>
-      <c r="H46" s="42">
+      <c r="H47" s="44">
         <v>49.278142307846601</v>
       </c>
-      <c r="I46" s="42">
+      <c r="I47" s="44">
         <v>47.114393044853884</v>
       </c>
-      <c r="J46" s="42">
+      <c r="J47" s="44">
         <v>26.9826083417978</v>
       </c>
-      <c r="K46" s="38">
+      <c r="K47" s="40">
         <v>33.248013516305043</v>
       </c>
     </row>
-    <row r="47" spans="1:70" s="7" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="9" t="s">
+    <row r="48" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B48" s="39">
+        <v>41.936974582489526</v>
+      </c>
+      <c r="C48" s="44">
+        <v>45.910394261730971</v>
+      </c>
+      <c r="D48" s="44">
+        <v>43.878530922714951</v>
+      </c>
+      <c r="E48" s="44">
+        <v>41.77959779156982</v>
+      </c>
+      <c r="F48" s="44">
+        <v>34.03621180705651</v>
+      </c>
+      <c r="G48" s="44">
+        <v>48.113636278433461</v>
+      </c>
+      <c r="H48" s="44">
+        <v>49.706749417197869</v>
+      </c>
+      <c r="I48" s="44">
+        <v>45.787632834810225</v>
+      </c>
+      <c r="J48" s="44">
+        <v>27.45357948509815</v>
+      </c>
+      <c r="K48" s="40">
+        <v>33.701541837239084</v>
+      </c>
+    </row>
+    <row r="49" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="33"/>
-[...67 lines deleted...]
-      <c r="A48" s="18">
+      <c r="B49" s="74"/>
+      <c r="C49" s="74"/>
+      <c r="D49" s="74"/>
+      <c r="E49" s="74"/>
+      <c r="F49" s="74"/>
+      <c r="G49" s="74"/>
+      <c r="H49" s="74"/>
+      <c r="I49" s="74"/>
+      <c r="J49" s="74"/>
+      <c r="K49" s="77"/>
+      <c r="O49" s="18"/>
+      <c r="P49" s="18"/>
+      <c r="Q49" s="18"/>
+      <c r="R49" s="18"/>
+      <c r="S49" s="18"/>
+      <c r="T49" s="18"/>
+      <c r="U49" s="18"/>
+      <c r="V49" s="18"/>
+      <c r="W49" s="18"/>
+      <c r="X49" s="18"/>
+      <c r="Y49" s="18"/>
+      <c r="Z49" s="18"/>
+      <c r="AA49" s="18"/>
+      <c r="AB49" s="18"/>
+      <c r="AC49" s="18"/>
+      <c r="AD49" s="18"/>
+      <c r="AE49" s="18"/>
+      <c r="AF49" s="18"/>
+      <c r="AG49" s="18"/>
+      <c r="AH49" s="18"/>
+      <c r="AI49" s="18"/>
+      <c r="AJ49" s="18"/>
+      <c r="AK49" s="18"/>
+      <c r="AL49" s="18"/>
+      <c r="AM49" s="18"/>
+      <c r="AN49" s="18"/>
+      <c r="AO49" s="18"/>
+      <c r="AP49" s="18"/>
+      <c r="AQ49" s="18"/>
+      <c r="AR49" s="18"/>
+      <c r="AS49" s="18"/>
+      <c r="AT49" s="18"/>
+      <c r="AU49" s="18"/>
+      <c r="AV49" s="18"/>
+      <c r="AW49" s="18"/>
+      <c r="AX49" s="18"/>
+      <c r="AY49" s="18"/>
+      <c r="AZ49" s="18"/>
+      <c r="BA49" s="18"/>
+      <c r="BB49" s="18"/>
+      <c r="BC49" s="18"/>
+      <c r="BD49" s="18"/>
+      <c r="BE49" s="18"/>
+      <c r="BF49" s="18"/>
+      <c r="BG49" s="18"/>
+      <c r="BH49" s="18"/>
+      <c r="BI49" s="18"/>
+      <c r="BJ49" s="18"/>
+      <c r="BK49" s="18"/>
+      <c r="BL49" s="18"/>
+      <c r="BM49" s="18"/>
+      <c r="BN49" s="18"/>
+      <c r="BO49" s="18"/>
+      <c r="BP49" s="18"/>
+      <c r="BQ49" s="18"/>
+      <c r="BR49" s="18"/>
+    </row>
+    <row r="50" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="21">
         <v>1970</v>
       </c>
-      <c r="B48" s="37">
+      <c r="B50" s="39">
         <v>37.964569629958433</v>
       </c>
-      <c r="C48" s="42">
+      <c r="C50" s="44">
         <v>57.349338559529642</v>
       </c>
-      <c r="D48" s="42">
+      <c r="D50" s="44">
         <v>50.495610308694417</v>
       </c>
-      <c r="E48" s="42">
+      <c r="E50" s="44">
         <v>40.203809292733226</v>
       </c>
-      <c r="F48" s="42">
+      <c r="F50" s="44">
         <v>21.795542534268073</v>
       </c>
-      <c r="G48" s="42">
+      <c r="G50" s="44">
         <v>44.784723473248064</v>
       </c>
-      <c r="H48" s="42">
+      <c r="H50" s="44">
         <v>50.094408133623823</v>
       </c>
-      <c r="I48" s="42">
+      <c r="I50" s="44">
         <v>59.230055658627087</v>
       </c>
-      <c r="J48" s="42">
+      <c r="J50" s="44">
         <v>15.819176169420524</v>
       </c>
-      <c r="K48" s="38">
+      <c r="K50" s="40">
         <v>26.160648489314667</v>
       </c>
-      <c r="O48" s="15"/>
-[...57 lines deleted...]
-      <c r="A49" s="18">
+      <c r="O50" s="18"/>
+      <c r="P50" s="18"/>
+      <c r="Q50" s="18"/>
+      <c r="R50" s="18"/>
+      <c r="S50" s="18"/>
+      <c r="T50" s="18"/>
+      <c r="U50" s="18"/>
+      <c r="V50" s="18"/>
+      <c r="W50" s="18"/>
+      <c r="X50" s="18"/>
+      <c r="Y50" s="18"/>
+      <c r="Z50" s="18"/>
+      <c r="AA50" s="18"/>
+      <c r="AB50" s="18"/>
+      <c r="AC50" s="18"/>
+      <c r="AD50" s="18"/>
+      <c r="AE50" s="18"/>
+      <c r="AF50" s="18"/>
+      <c r="AG50" s="18"/>
+      <c r="AH50" s="18"/>
+      <c r="AI50" s="18"/>
+      <c r="AJ50" s="18"/>
+      <c r="AK50" s="18"/>
+      <c r="AL50" s="18"/>
+      <c r="AM50" s="18"/>
+      <c r="AN50" s="18"/>
+      <c r="AO50" s="18"/>
+      <c r="AP50" s="18"/>
+      <c r="AQ50" s="18"/>
+      <c r="AR50" s="18"/>
+      <c r="AS50" s="18"/>
+      <c r="AT50" s="18"/>
+      <c r="AU50" s="18"/>
+      <c r="AV50" s="18"/>
+      <c r="AW50" s="18"/>
+      <c r="AX50" s="18"/>
+      <c r="AY50" s="18"/>
+      <c r="AZ50" s="18"/>
+      <c r="BA50" s="18"/>
+      <c r="BB50" s="18"/>
+      <c r="BC50" s="18"/>
+      <c r="BD50" s="18"/>
+      <c r="BE50" s="18"/>
+      <c r="BF50" s="18"/>
+      <c r="BG50" s="18"/>
+      <c r="BH50" s="18"/>
+      <c r="BI50" s="18"/>
+      <c r="BJ50" s="18"/>
+      <c r="BK50" s="18"/>
+      <c r="BL50" s="18"/>
+      <c r="BM50" s="18"/>
+      <c r="BN50" s="18"/>
+      <c r="BO50" s="18"/>
+      <c r="BP50" s="18"/>
+      <c r="BQ50" s="18"/>
+      <c r="BR50" s="18"/>
+    </row>
+    <row r="51" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="21">
         <v>1980</v>
       </c>
-      <c r="B49" s="37">
+      <c r="B51" s="39">
         <v>38.395828159920541</v>
       </c>
-      <c r="C49" s="42">
+      <c r="C51" s="44">
         <v>56.311074918566781</v>
       </c>
-      <c r="D49" s="42">
+      <c r="D51" s="44">
         <v>48.489208633093526</v>
       </c>
-      <c r="E49" s="42">
+      <c r="E51" s="44">
         <v>39.928247335654746</v>
       </c>
-      <c r="F49" s="42">
+      <c r="F51" s="44">
         <v>23.596586630971302</v>
       </c>
-      <c r="G49" s="42">
+      <c r="G51" s="44">
         <v>47.187404463466827</v>
       </c>
-      <c r="H49" s="42">
+      <c r="H51" s="44">
         <v>51.243493348756509</v>
       </c>
-      <c r="I49" s="42">
+      <c r="I51" s="44">
         <v>53.142026879767528</v>
       </c>
-      <c r="J49" s="42">
+      <c r="J51" s="44">
         <v>16.527206542807168</v>
       </c>
-      <c r="K49" s="38">
+      <c r="K51" s="40">
         <v>26.787954830614808</v>
       </c>
-      <c r="O49" s="15"/>
-[...57 lines deleted...]
-      <c r="A50" s="18">
+      <c r="O51" s="18"/>
+      <c r="P51" s="18"/>
+      <c r="Q51" s="18"/>
+      <c r="R51" s="18"/>
+      <c r="S51" s="18"/>
+      <c r="T51" s="18"/>
+      <c r="U51" s="18"/>
+      <c r="V51" s="18"/>
+      <c r="W51" s="18"/>
+      <c r="X51" s="18"/>
+      <c r="Y51" s="18"/>
+      <c r="Z51" s="18"/>
+      <c r="AA51" s="18"/>
+      <c r="AB51" s="18"/>
+      <c r="AC51" s="18"/>
+      <c r="AD51" s="18"/>
+      <c r="AE51" s="18"/>
+      <c r="AF51" s="18"/>
+      <c r="AG51" s="18"/>
+      <c r="AH51" s="18"/>
+      <c r="AI51" s="18"/>
+      <c r="AJ51" s="18"/>
+      <c r="AK51" s="18"/>
+      <c r="AL51" s="18"/>
+      <c r="AM51" s="18"/>
+      <c r="AN51" s="18"/>
+      <c r="AO51" s="18"/>
+      <c r="AP51" s="18"/>
+      <c r="AQ51" s="18"/>
+      <c r="AR51" s="18"/>
+      <c r="AS51" s="18"/>
+      <c r="AT51" s="18"/>
+      <c r="AU51" s="18"/>
+      <c r="AV51" s="18"/>
+      <c r="AW51" s="18"/>
+      <c r="AX51" s="18"/>
+      <c r="AY51" s="18"/>
+      <c r="AZ51" s="18"/>
+      <c r="BA51" s="18"/>
+      <c r="BB51" s="18"/>
+      <c r="BC51" s="18"/>
+      <c r="BD51" s="18"/>
+      <c r="BE51" s="18"/>
+      <c r="BF51" s="18"/>
+      <c r="BG51" s="18"/>
+      <c r="BH51" s="18"/>
+      <c r="BI51" s="18"/>
+      <c r="BJ51" s="18"/>
+      <c r="BK51" s="18"/>
+      <c r="BL51" s="18"/>
+      <c r="BM51" s="18"/>
+      <c r="BN51" s="18"/>
+      <c r="BO51" s="18"/>
+      <c r="BP51" s="18"/>
+      <c r="BQ51" s="18"/>
+      <c r="BR51" s="18"/>
+    </row>
+    <row r="52" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="21">
         <v>1990</v>
       </c>
-      <c r="B50" s="37">
+      <c r="B52" s="39">
         <v>37.271847873125779</v>
       </c>
-      <c r="C50" s="42">
+      <c r="C52" s="44">
         <v>51.878461308187404</v>
       </c>
-      <c r="D50" s="42">
+      <c r="D52" s="44">
         <v>45.018847603661818</v>
       </c>
-      <c r="E50" s="42">
+      <c r="E52" s="44">
         <v>38.247915148570968</v>
       </c>
-      <c r="F50" s="42">
+      <c r="F52" s="44">
         <v>24.484775960643535</v>
       </c>
-      <c r="G50" s="42">
+      <c r="G52" s="44">
         <v>45.922238027501187</v>
       </c>
-      <c r="H50" s="42">
+      <c r="H52" s="44">
         <v>48.050935550935556</v>
       </c>
-      <c r="I50" s="42">
+      <c r="I52" s="44">
         <v>46.114388304693513</v>
       </c>
-      <c r="J50" s="42">
+      <c r="J52" s="44">
         <v>16.824452258588042</v>
       </c>
-      <c r="K50" s="38">
+      <c r="K52" s="40">
         <v>26.586864073082374</v>
       </c>
-      <c r="O50" s="15"/>
-[...57 lines deleted...]
-      <c r="A51" s="18">
+      <c r="O52" s="18"/>
+      <c r="P52" s="18"/>
+      <c r="Q52" s="18"/>
+      <c r="R52" s="18"/>
+      <c r="S52" s="18"/>
+      <c r="T52" s="18"/>
+      <c r="U52" s="18"/>
+      <c r="V52" s="18"/>
+      <c r="W52" s="18"/>
+      <c r="X52" s="18"/>
+      <c r="Y52" s="18"/>
+      <c r="Z52" s="18"/>
+      <c r="AA52" s="18"/>
+      <c r="AB52" s="18"/>
+      <c r="AC52" s="18"/>
+      <c r="AD52" s="18"/>
+      <c r="AE52" s="18"/>
+      <c r="AF52" s="18"/>
+      <c r="AG52" s="18"/>
+      <c r="AH52" s="18"/>
+      <c r="AI52" s="18"/>
+      <c r="AJ52" s="18"/>
+      <c r="AK52" s="18"/>
+      <c r="AL52" s="18"/>
+      <c r="AM52" s="18"/>
+      <c r="AN52" s="18"/>
+      <c r="AO52" s="18"/>
+      <c r="AP52" s="18"/>
+      <c r="AQ52" s="18"/>
+      <c r="AR52" s="18"/>
+      <c r="AS52" s="18"/>
+      <c r="AT52" s="18"/>
+      <c r="AU52" s="18"/>
+      <c r="AV52" s="18"/>
+      <c r="AW52" s="18"/>
+      <c r="AX52" s="18"/>
+      <c r="AY52" s="18"/>
+      <c r="AZ52" s="18"/>
+      <c r="BA52" s="18"/>
+      <c r="BB52" s="18"/>
+      <c r="BC52" s="18"/>
+      <c r="BD52" s="18"/>
+      <c r="BE52" s="18"/>
+      <c r="BF52" s="18"/>
+      <c r="BG52" s="18"/>
+      <c r="BH52" s="18"/>
+      <c r="BI52" s="18"/>
+      <c r="BJ52" s="18"/>
+      <c r="BK52" s="18"/>
+      <c r="BL52" s="18"/>
+      <c r="BM52" s="18"/>
+      <c r="BN52" s="18"/>
+      <c r="BO52" s="18"/>
+      <c r="BP52" s="18"/>
+      <c r="BQ52" s="18"/>
+      <c r="BR52" s="18"/>
+    </row>
+    <row r="53" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="21">
         <v>2000</v>
       </c>
-      <c r="B51" s="37">
+      <c r="B53" s="39">
         <v>36.499238297732433</v>
       </c>
-      <c r="C51" s="42">
+      <c r="C53" s="44">
         <v>48.169086470512653</v>
       </c>
-      <c r="D51" s="42">
+      <c r="D53" s="44">
         <v>44.146573604060919</v>
       </c>
-      <c r="E51" s="42">
+      <c r="E53" s="44">
         <v>37.122103078519544</v>
       </c>
-      <c r="F51" s="42">
+      <c r="F53" s="44">
         <v>25.005236855492715</v>
       </c>
-      <c r="G51" s="42">
+      <c r="G53" s="44">
         <v>44.593446028897915</v>
       </c>
-      <c r="H51" s="42">
+      <c r="H53" s="44">
         <v>45.420038673637464</v>
       </c>
-      <c r="I51" s="42">
+      <c r="I53" s="44">
         <v>41.948436179205402</v>
       </c>
-      <c r="J51" s="42">
+      <c r="J53" s="44">
         <v>16.716136972417289</v>
       </c>
-      <c r="K51" s="38">
+      <c r="K53" s="40">
         <v>26.014978320851398</v>
       </c>
-      <c r="O51" s="15"/>
-[...57 lines deleted...]
-      <c r="A52" s="9" t="s">
+      <c r="O53" s="18"/>
+      <c r="P53" s="18"/>
+      <c r="Q53" s="18"/>
+      <c r="R53" s="18"/>
+      <c r="S53" s="18"/>
+      <c r="T53" s="18"/>
+      <c r="U53" s="18"/>
+      <c r="V53" s="18"/>
+      <c r="W53" s="18"/>
+      <c r="X53" s="18"/>
+      <c r="Y53" s="18"/>
+      <c r="Z53" s="18"/>
+      <c r="AA53" s="18"/>
+      <c r="AB53" s="18"/>
+      <c r="AC53" s="18"/>
+      <c r="AD53" s="18"/>
+      <c r="AE53" s="18"/>
+      <c r="AF53" s="18"/>
+      <c r="AG53" s="18"/>
+      <c r="AH53" s="18"/>
+      <c r="AI53" s="18"/>
+      <c r="AJ53" s="18"/>
+      <c r="AK53" s="18"/>
+      <c r="AL53" s="18"/>
+      <c r="AM53" s="18"/>
+      <c r="AN53" s="18"/>
+      <c r="AO53" s="18"/>
+      <c r="AP53" s="18"/>
+      <c r="AQ53" s="18"/>
+      <c r="AR53" s="18"/>
+      <c r="AS53" s="18"/>
+      <c r="AT53" s="18"/>
+      <c r="AU53" s="18"/>
+      <c r="AV53" s="18"/>
+      <c r="AW53" s="18"/>
+      <c r="AX53" s="18"/>
+      <c r="AY53" s="18"/>
+      <c r="AZ53" s="18"/>
+      <c r="BA53" s="18"/>
+      <c r="BB53" s="18"/>
+      <c r="BC53" s="18"/>
+      <c r="BD53" s="18"/>
+      <c r="BE53" s="18"/>
+      <c r="BF53" s="18"/>
+      <c r="BG53" s="18"/>
+      <c r="BH53" s="18"/>
+      <c r="BI53" s="18"/>
+      <c r="BJ53" s="18"/>
+      <c r="BK53" s="18"/>
+      <c r="BL53" s="18"/>
+      <c r="BM53" s="18"/>
+      <c r="BN53" s="18"/>
+      <c r="BO53" s="18"/>
+      <c r="BP53" s="18"/>
+      <c r="BQ53" s="18"/>
+      <c r="BR53" s="18"/>
+    </row>
+    <row r="54" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B52" s="37">
+      <c r="B54" s="39">
         <v>35.237741491055147</v>
       </c>
-      <c r="C52" s="42">
+      <c r="C54" s="44">
         <v>46.145274960901475</v>
       </c>
-      <c r="D52" s="42">
+      <c r="D54" s="44">
         <v>39.741961721226254</v>
       </c>
-      <c r="E52" s="42">
+      <c r="E54" s="44">
         <v>33.086741201551256</v>
       </c>
-      <c r="F52" s="42">
+      <c r="F54" s="44">
         <v>24.906114636219296</v>
       </c>
-      <c r="G52" s="42">
+      <c r="G54" s="44">
         <v>44.936771078030816</v>
       </c>
-      <c r="H52" s="42">
+      <c r="H54" s="44">
         <v>43.906147439561025</v>
       </c>
-      <c r="I52" s="42">
+      <c r="I54" s="44">
         <v>40.399187287797886</v>
       </c>
-      <c r="J52" s="42">
+      <c r="J54" s="44">
         <v>16.614836182168716</v>
       </c>
-      <c r="K52" s="38">
+      <c r="K54" s="40">
         <v>23.15307431187631</v>
       </c>
-      <c r="O52" s="15"/>
-[...57 lines deleted...]
-      <c r="A53" s="9" t="s">
+      <c r="O54" s="18"/>
+      <c r="P54" s="18"/>
+      <c r="Q54" s="18"/>
+      <c r="R54" s="18"/>
+      <c r="S54" s="18"/>
+      <c r="T54" s="18"/>
+      <c r="U54" s="18"/>
+      <c r="V54" s="18"/>
+      <c r="W54" s="18"/>
+      <c r="X54" s="18"/>
+      <c r="Y54" s="18"/>
+      <c r="Z54" s="18"/>
+      <c r="AA54" s="18"/>
+      <c r="AB54" s="18"/>
+      <c r="AC54" s="18"/>
+      <c r="AD54" s="18"/>
+      <c r="AE54" s="18"/>
+      <c r="AF54" s="18"/>
+      <c r="AG54" s="18"/>
+      <c r="AH54" s="18"/>
+      <c r="AI54" s="18"/>
+      <c r="AJ54" s="18"/>
+      <c r="AK54" s="18"/>
+      <c r="AL54" s="18"/>
+      <c r="AM54" s="18"/>
+      <c r="AN54" s="18"/>
+      <c r="AO54" s="18"/>
+      <c r="AP54" s="18"/>
+      <c r="AQ54" s="18"/>
+      <c r="AR54" s="18"/>
+      <c r="AS54" s="18"/>
+      <c r="AT54" s="18"/>
+      <c r="AU54" s="18"/>
+      <c r="AV54" s="18"/>
+      <c r="AW54" s="18"/>
+      <c r="AX54" s="18"/>
+      <c r="AY54" s="18"/>
+      <c r="AZ54" s="18"/>
+      <c r="BA54" s="18"/>
+      <c r="BB54" s="18"/>
+      <c r="BC54" s="18"/>
+      <c r="BD54" s="18"/>
+      <c r="BE54" s="18"/>
+      <c r="BF54" s="18"/>
+      <c r="BG54" s="18"/>
+      <c r="BH54" s="18"/>
+      <c r="BI54" s="18"/>
+      <c r="BJ54" s="18"/>
+      <c r="BK54" s="18"/>
+      <c r="BL54" s="18"/>
+      <c r="BM54" s="18"/>
+      <c r="BN54" s="18"/>
+      <c r="BO54" s="18"/>
+      <c r="BP54" s="18"/>
+      <c r="BQ54" s="18"/>
+      <c r="BR54" s="18"/>
+    </row>
+    <row r="55" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B53" s="37">
+      <c r="B55" s="39">
         <v>35.510647281714142</v>
       </c>
-      <c r="C53" s="42">
+      <c r="C55" s="44">
         <v>44.504637035594399</v>
       </c>
-      <c r="D53" s="42">
+      <c r="D55" s="44">
         <v>41.54892826585354</v>
       </c>
-      <c r="E53" s="42">
+      <c r="E55" s="44">
         <v>33.246357151747802</v>
       </c>
-      <c r="F53" s="42">
+      <c r="F55" s="44">
         <v>24.912474231798129</v>
       </c>
-      <c r="G53" s="42">
+      <c r="G55" s="44">
         <v>44.819967512228956</v>
       </c>
-      <c r="H53" s="42">
+      <c r="H55" s="44">
         <v>44.297862992584037</v>
       </c>
-      <c r="I53" s="42">
+      <c r="I55" s="44">
         <v>41.394185341616307</v>
       </c>
-      <c r="J53" s="42">
+      <c r="J55" s="44">
         <v>17.191268683881809</v>
       </c>
-      <c r="K53" s="38">
+      <c r="K55" s="40">
         <v>23.116442729985064</v>
       </c>
-      <c r="O53" s="15"/>
-[...57 lines deleted...]
-      <c r="A54" s="9" t="s">
+      <c r="O55" s="18"/>
+      <c r="P55" s="18"/>
+      <c r="Q55" s="18"/>
+      <c r="R55" s="18"/>
+      <c r="S55" s="18"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="18"/>
+      <c r="V55" s="18"/>
+      <c r="W55" s="18"/>
+      <c r="X55" s="18"/>
+      <c r="Y55" s="18"/>
+      <c r="Z55" s="18"/>
+      <c r="AA55" s="18"/>
+      <c r="AB55" s="18"/>
+      <c r="AC55" s="18"/>
+      <c r="AD55" s="18"/>
+      <c r="AE55" s="18"/>
+      <c r="AF55" s="18"/>
+      <c r="AG55" s="18"/>
+      <c r="AH55" s="18"/>
+      <c r="AI55" s="18"/>
+      <c r="AJ55" s="18"/>
+      <c r="AK55" s="18"/>
+      <c r="AL55" s="18"/>
+      <c r="AM55" s="18"/>
+      <c r="AN55" s="18"/>
+      <c r="AO55" s="18"/>
+      <c r="AP55" s="18"/>
+      <c r="AQ55" s="18"/>
+      <c r="AR55" s="18"/>
+      <c r="AS55" s="18"/>
+      <c r="AT55" s="18"/>
+      <c r="AU55" s="18"/>
+      <c r="AV55" s="18"/>
+      <c r="AW55" s="18"/>
+      <c r="AX55" s="18"/>
+      <c r="AY55" s="18"/>
+      <c r="AZ55" s="18"/>
+      <c r="BA55" s="18"/>
+      <c r="BB55" s="18"/>
+      <c r="BC55" s="18"/>
+      <c r="BD55" s="18"/>
+      <c r="BE55" s="18"/>
+      <c r="BF55" s="18"/>
+      <c r="BG55" s="18"/>
+      <c r="BH55" s="18"/>
+      <c r="BI55" s="18"/>
+      <c r="BJ55" s="18"/>
+      <c r="BK55" s="18"/>
+      <c r="BL55" s="18"/>
+      <c r="BM55" s="18"/>
+      <c r="BN55" s="18"/>
+      <c r="BO55" s="18"/>
+      <c r="BP55" s="18"/>
+      <c r="BQ55" s="18"/>
+      <c r="BR55" s="18"/>
+    </row>
+    <row r="56" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B54" s="37">
+      <c r="B56" s="39">
         <v>32.68913709943908</v>
       </c>
-      <c r="C54" s="42">
+      <c r="C56" s="44">
         <v>39.783165976115498</v>
       </c>
-      <c r="D54" s="42">
+      <c r="D56" s="44">
         <v>39.850943940487653</v>
       </c>
-      <c r="E54" s="42">
+      <c r="E56" s="44">
         <v>30.036820980200769</v>
       </c>
-      <c r="F54" s="42">
+      <c r="F56" s="44">
         <v>23.590565356321196</v>
       </c>
-      <c r="G54" s="42">
+      <c r="G56" s="44">
         <v>40.313273849827432</v>
       </c>
-      <c r="H54" s="42">
+      <c r="H56" s="44">
         <v>41.275392043237197</v>
       </c>
-      <c r="I54" s="42">
+      <c r="I56" s="44">
         <v>36.115077440303629</v>
       </c>
-      <c r="J54" s="42">
+      <c r="J56" s="44">
         <v>16.262774429610754</v>
       </c>
-      <c r="K54" s="38">
+      <c r="K56" s="40">
         <v>19.668299197857451</v>
       </c>
-      <c r="O54" s="15"/>
-[...57 lines deleted...]
-      <c r="A55" s="9" t="s">
+      <c r="O56" s="18"/>
+      <c r="P56" s="18"/>
+      <c r="Q56" s="18"/>
+      <c r="R56" s="18"/>
+      <c r="S56" s="18"/>
+      <c r="T56" s="18"/>
+      <c r="U56" s="18"/>
+      <c r="V56" s="18"/>
+      <c r="W56" s="18"/>
+      <c r="X56" s="18"/>
+      <c r="Y56" s="18"/>
+      <c r="Z56" s="18"/>
+      <c r="AA56" s="18"/>
+      <c r="AB56" s="18"/>
+      <c r="AC56" s="18"/>
+      <c r="AD56" s="18"/>
+      <c r="AE56" s="18"/>
+      <c r="AF56" s="18"/>
+      <c r="AG56" s="18"/>
+      <c r="AH56" s="18"/>
+      <c r="AI56" s="18"/>
+      <c r="AJ56" s="18"/>
+      <c r="AK56" s="18"/>
+      <c r="AL56" s="18"/>
+      <c r="AM56" s="18"/>
+      <c r="AN56" s="18"/>
+      <c r="AO56" s="18"/>
+      <c r="AP56" s="18"/>
+      <c r="AQ56" s="18"/>
+      <c r="AR56" s="18"/>
+      <c r="AS56" s="18"/>
+      <c r="AT56" s="18"/>
+      <c r="AU56" s="18"/>
+      <c r="AV56" s="18"/>
+      <c r="AW56" s="18"/>
+      <c r="AX56" s="18"/>
+      <c r="AY56" s="18"/>
+      <c r="AZ56" s="18"/>
+      <c r="BA56" s="18"/>
+      <c r="BB56" s="18"/>
+      <c r="BC56" s="18"/>
+      <c r="BD56" s="18"/>
+      <c r="BE56" s="18"/>
+      <c r="BF56" s="18"/>
+      <c r="BG56" s="18"/>
+      <c r="BH56" s="18"/>
+      <c r="BI56" s="18"/>
+      <c r="BJ56" s="18"/>
+      <c r="BK56" s="18"/>
+      <c r="BL56" s="18"/>
+      <c r="BM56" s="18"/>
+      <c r="BN56" s="18"/>
+      <c r="BO56" s="18"/>
+      <c r="BP56" s="18"/>
+      <c r="BQ56" s="18"/>
+      <c r="BR56" s="18"/>
+    </row>
+    <row r="57" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B55" s="37">
+      <c r="B57" s="39">
         <v>30.786947930903825</v>
       </c>
-      <c r="C55" s="42">
+      <c r="C57" s="44">
         <v>36.434170796188056</v>
       </c>
-      <c r="D55" s="42">
+      <c r="D57" s="44">
         <v>35.700369310863991</v>
       </c>
-      <c r="E55" s="42">
+      <c r="E57" s="44">
         <v>28.722796034179311</v>
       </c>
-      <c r="F55" s="42">
+      <c r="F57" s="44">
         <v>22.494141164477675</v>
       </c>
-      <c r="G55" s="42">
+      <c r="G57" s="44">
         <v>38.795903680424381</v>
       </c>
-      <c r="H55" s="42">
+      <c r="H57" s="44">
         <v>38.567100565083891</v>
       </c>
-      <c r="I55" s="42">
+      <c r="I57" s="44">
         <v>32.862024039920307</v>
       </c>
-      <c r="J55" s="42">
+      <c r="J57" s="44">
         <v>15.467373694861413</v>
       </c>
-      <c r="K55" s="38">
+      <c r="K57" s="40">
         <v>18.262661078728616</v>
       </c>
-      <c r="O55" s="15"/>
-[...57 lines deleted...]
-      <c r="A56" s="9" t="s">
+      <c r="O57" s="18"/>
+      <c r="P57" s="18"/>
+      <c r="Q57" s="18"/>
+      <c r="R57" s="18"/>
+      <c r="S57" s="18"/>
+      <c r="T57" s="18"/>
+      <c r="U57" s="18"/>
+      <c r="V57" s="18"/>
+      <c r="W57" s="18"/>
+      <c r="X57" s="18"/>
+      <c r="Y57" s="18"/>
+      <c r="Z57" s="18"/>
+      <c r="AA57" s="18"/>
+      <c r="AB57" s="18"/>
+      <c r="AC57" s="18"/>
+      <c r="AD57" s="18"/>
+      <c r="AE57" s="18"/>
+      <c r="AF57" s="18"/>
+      <c r="AG57" s="18"/>
+      <c r="AH57" s="18"/>
+      <c r="AI57" s="18"/>
+      <c r="AJ57" s="18"/>
+      <c r="AK57" s="18"/>
+      <c r="AL57" s="18"/>
+      <c r="AM57" s="18"/>
+      <c r="AN57" s="18"/>
+      <c r="AO57" s="18"/>
+      <c r="AP57" s="18"/>
+      <c r="AQ57" s="18"/>
+      <c r="AR57" s="18"/>
+      <c r="AS57" s="18"/>
+      <c r="AT57" s="18"/>
+      <c r="AU57" s="18"/>
+      <c r="AV57" s="18"/>
+      <c r="AW57" s="18"/>
+      <c r="AX57" s="18"/>
+      <c r="AY57" s="18"/>
+      <c r="AZ57" s="18"/>
+      <c r="BA57" s="18"/>
+      <c r="BB57" s="18"/>
+      <c r="BC57" s="18"/>
+      <c r="BD57" s="18"/>
+      <c r="BE57" s="18"/>
+      <c r="BF57" s="18"/>
+      <c r="BG57" s="18"/>
+      <c r="BH57" s="18"/>
+      <c r="BI57" s="18"/>
+      <c r="BJ57" s="18"/>
+      <c r="BK57" s="18"/>
+      <c r="BL57" s="18"/>
+      <c r="BM57" s="18"/>
+      <c r="BN57" s="18"/>
+      <c r="BO57" s="18"/>
+      <c r="BP57" s="18"/>
+      <c r="BQ57" s="18"/>
+      <c r="BR57" s="18"/>
+    </row>
+    <row r="58" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B58" s="39">
+        <v>30.702987922111525</v>
+      </c>
+      <c r="C58" s="44">
+        <v>37.080908935301849</v>
+      </c>
+      <c r="D58" s="44">
+        <v>34.607917250097508</v>
+      </c>
+      <c r="E58" s="44">
+        <v>28.464077130148603</v>
+      </c>
+      <c r="F58" s="44">
+        <v>22.656154263662266</v>
+      </c>
+      <c r="G58" s="44">
+        <v>39.191668050666912</v>
+      </c>
+      <c r="H58" s="44">
+        <v>38.429415841235382</v>
+      </c>
+      <c r="I58" s="44">
+        <v>30.744715724799747</v>
+      </c>
+      <c r="J58" s="44">
+        <v>15.357152892551859</v>
+      </c>
+      <c r="K58" s="40">
+        <v>18.308471586771102</v>
+      </c>
+      <c r="O58" s="18"/>
+      <c r="P58" s="18"/>
+      <c r="Q58" s="18"/>
+      <c r="R58" s="18"/>
+      <c r="S58" s="18"/>
+      <c r="T58" s="18"/>
+      <c r="U58" s="18"/>
+      <c r="V58" s="18"/>
+      <c r="W58" s="18"/>
+      <c r="X58" s="18"/>
+      <c r="Y58" s="18"/>
+      <c r="Z58" s="18"/>
+      <c r="AA58" s="18"/>
+      <c r="AB58" s="18"/>
+      <c r="AC58" s="18"/>
+      <c r="AD58" s="18"/>
+      <c r="AE58" s="18"/>
+      <c r="AF58" s="18"/>
+      <c r="AG58" s="18"/>
+      <c r="AH58" s="18"/>
+      <c r="AI58" s="18"/>
+      <c r="AJ58" s="18"/>
+      <c r="AK58" s="18"/>
+      <c r="AL58" s="18"/>
+      <c r="AM58" s="18"/>
+      <c r="AN58" s="18"/>
+      <c r="AO58" s="18"/>
+      <c r="AP58" s="18"/>
+      <c r="AQ58" s="18"/>
+      <c r="AR58" s="18"/>
+      <c r="AS58" s="18"/>
+      <c r="AT58" s="18"/>
+      <c r="AU58" s="18"/>
+      <c r="AV58" s="18"/>
+      <c r="AW58" s="18"/>
+      <c r="AX58" s="18"/>
+      <c r="AY58" s="18"/>
+      <c r="AZ58" s="18"/>
+      <c r="BA58" s="18"/>
+      <c r="BB58" s="18"/>
+      <c r="BC58" s="18"/>
+      <c r="BD58" s="18"/>
+      <c r="BE58" s="18"/>
+      <c r="BF58" s="18"/>
+      <c r="BG58" s="18"/>
+      <c r="BH58" s="18"/>
+      <c r="BI58" s="18"/>
+      <c r="BJ58" s="18"/>
+      <c r="BK58" s="18"/>
+      <c r="BL58" s="18"/>
+      <c r="BM58" s="18"/>
+      <c r="BN58" s="18"/>
+      <c r="BO58" s="18"/>
+      <c r="BP58" s="18"/>
+      <c r="BQ58" s="18"/>
+      <c r="BR58" s="18"/>
+    </row>
+    <row r="59" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="16" t="s">
         <v>5</v>
       </c>
-      <c r="B56" s="33"/>
-[...67 lines deleted...]
-      <c r="A57" s="18">
+      <c r="B59" s="74"/>
+      <c r="C59" s="74"/>
+      <c r="D59" s="74"/>
+      <c r="E59" s="74"/>
+      <c r="F59" s="74"/>
+      <c r="G59" s="74"/>
+      <c r="H59" s="74"/>
+      <c r="I59" s="74"/>
+      <c r="J59" s="74"/>
+      <c r="K59" s="77"/>
+      <c r="O59" s="18"/>
+      <c r="P59" s="18"/>
+      <c r="Q59" s="18"/>
+      <c r="R59" s="18"/>
+      <c r="S59" s="18"/>
+      <c r="T59" s="18"/>
+      <c r="U59" s="18"/>
+      <c r="V59" s="18"/>
+      <c r="W59" s="18"/>
+      <c r="X59" s="18"/>
+      <c r="Y59" s="18"/>
+      <c r="Z59" s="18"/>
+      <c r="AA59" s="18"/>
+      <c r="AB59" s="18"/>
+      <c r="AC59" s="18"/>
+      <c r="AD59" s="18"/>
+      <c r="AE59" s="18"/>
+      <c r="AF59" s="18"/>
+      <c r="AG59" s="18"/>
+      <c r="AH59" s="18"/>
+      <c r="AI59" s="18"/>
+      <c r="AJ59" s="18"/>
+      <c r="AK59" s="18"/>
+      <c r="AL59" s="18"/>
+      <c r="AM59" s="18"/>
+      <c r="AN59" s="18"/>
+      <c r="AO59" s="18"/>
+      <c r="AP59" s="18"/>
+      <c r="AQ59" s="18"/>
+      <c r="AR59" s="18"/>
+      <c r="AS59" s="18"/>
+      <c r="AT59" s="18"/>
+      <c r="AU59" s="18"/>
+      <c r="AV59" s="18"/>
+      <c r="AW59" s="18"/>
+      <c r="AX59" s="18"/>
+      <c r="AY59" s="18"/>
+      <c r="AZ59" s="18"/>
+      <c r="BA59" s="18"/>
+      <c r="BB59" s="18"/>
+      <c r="BC59" s="18"/>
+      <c r="BD59" s="18"/>
+      <c r="BE59" s="18"/>
+      <c r="BF59" s="18"/>
+      <c r="BG59" s="18"/>
+      <c r="BH59" s="18"/>
+      <c r="BI59" s="18"/>
+      <c r="BJ59" s="18"/>
+      <c r="BK59" s="18"/>
+      <c r="BL59" s="18"/>
+      <c r="BM59" s="18"/>
+      <c r="BN59" s="18"/>
+      <c r="BO59" s="18"/>
+      <c r="BP59" s="18"/>
+      <c r="BQ59" s="18"/>
+      <c r="BR59" s="18"/>
+    </row>
+    <row r="60" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="21">
         <v>1970</v>
       </c>
-      <c r="B57" s="37">
+      <c r="B60" s="39">
         <v>8.0706993260966059E-2</v>
       </c>
-      <c r="C57" s="42">
+      <c r="C60" s="44">
         <v>9.7991180793728566E-2</v>
       </c>
-      <c r="D57" s="42">
+      <c r="D60" s="44">
         <v>8.4961767204757857E-2</v>
       </c>
-      <c r="E57" s="42">
+      <c r="E60" s="44">
         <v>0.18197258279752515</v>
       </c>
-      <c r="F57" s="42">
+      <c r="F60" s="44">
         <v>4.1854138327927171E-2</v>
       </c>
-      <c r="G57" s="42">
+      <c r="G60" s="44">
         <v>1.8014772113132769E-2</v>
       </c>
-      <c r="H57" s="42">
+      <c r="H60" s="44">
         <v>0.13071895424836599</v>
       </c>
-      <c r="I57" s="42">
+      <c r="I60" s="44">
         <v>0</v>
       </c>
-      <c r="J57" s="42">
+      <c r="J60" s="44">
         <v>4.0726087968350012E-2</v>
       </c>
-      <c r="K57" s="38">
+      <c r="K60" s="40">
         <v>0.27020388111029231</v>
       </c>
-      <c r="O57" s="15"/>
-[...57 lines deleted...]
-      <c r="A58" s="18">
+      <c r="O60" s="18"/>
+      <c r="P60" s="18"/>
+      <c r="Q60" s="18"/>
+      <c r="R60" s="18"/>
+      <c r="S60" s="18"/>
+      <c r="T60" s="18"/>
+      <c r="U60" s="18"/>
+      <c r="V60" s="18"/>
+      <c r="W60" s="18"/>
+      <c r="X60" s="18"/>
+      <c r="Y60" s="18"/>
+      <c r="Z60" s="18"/>
+      <c r="AA60" s="18"/>
+      <c r="AB60" s="18"/>
+      <c r="AC60" s="18"/>
+      <c r="AD60" s="18"/>
+      <c r="AE60" s="18"/>
+      <c r="AF60" s="18"/>
+      <c r="AG60" s="18"/>
+      <c r="AH60" s="18"/>
+      <c r="AI60" s="18"/>
+      <c r="AJ60" s="18"/>
+      <c r="AK60" s="18"/>
+      <c r="AL60" s="18"/>
+      <c r="AM60" s="18"/>
+      <c r="AN60" s="18"/>
+      <c r="AO60" s="18"/>
+      <c r="AP60" s="18"/>
+      <c r="AQ60" s="18"/>
+      <c r="AR60" s="18"/>
+      <c r="AS60" s="18"/>
+      <c r="AT60" s="18"/>
+      <c r="AU60" s="18"/>
+      <c r="AV60" s="18"/>
+      <c r="AW60" s="18"/>
+      <c r="AX60" s="18"/>
+      <c r="AY60" s="18"/>
+      <c r="AZ60" s="18"/>
+      <c r="BA60" s="18"/>
+      <c r="BB60" s="18"/>
+      <c r="BC60" s="18"/>
+      <c r="BD60" s="18"/>
+      <c r="BE60" s="18"/>
+      <c r="BF60" s="18"/>
+      <c r="BG60" s="18"/>
+      <c r="BH60" s="18"/>
+      <c r="BI60" s="18"/>
+      <c r="BJ60" s="18"/>
+      <c r="BK60" s="18"/>
+      <c r="BL60" s="18"/>
+      <c r="BM60" s="18"/>
+      <c r="BN60" s="18"/>
+      <c r="BO60" s="18"/>
+      <c r="BP60" s="18"/>
+      <c r="BQ60" s="18"/>
+      <c r="BR60" s="18"/>
+    </row>
+    <row r="61" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="21">
         <v>1980</v>
       </c>
-      <c r="B58" s="37">
+      <c r="B61" s="39">
         <v>0.73669398228623451</v>
       </c>
-      <c r="C58" s="42">
+      <c r="C61" s="44">
         <v>0.52931596091205213</v>
       </c>
-      <c r="D58" s="42">
+      <c r="D61" s="44">
         <v>4.7961630695443645E-2</v>
       </c>
-      <c r="E58" s="42">
+      <c r="E61" s="44">
         <v>0.85470085470085477</v>
       </c>
-      <c r="F58" s="42">
+      <c r="F61" s="44">
         <v>1.0164812181042415</v>
       </c>
-      <c r="G58" s="42">
+      <c r="G61" s="44">
         <v>0.67257719351880163</v>
       </c>
-      <c r="H58" s="42">
+      <c r="H61" s="44">
         <v>0.48582995951417007</v>
       </c>
-      <c r="I58" s="42">
+      <c r="I61" s="44">
         <v>0.25426807119505995</v>
       </c>
-      <c r="J58" s="42">
+      <c r="J61" s="44">
         <v>1.1771379946106935</v>
       </c>
-      <c r="K58" s="38">
+      <c r="K61" s="40">
         <v>0.794646591384358</v>
       </c>
-      <c r="O58" s="15"/>
-[...57 lines deleted...]
-      <c r="A59" s="18">
+      <c r="O61" s="18"/>
+      <c r="P61" s="18"/>
+      <c r="Q61" s="18"/>
+      <c r="R61" s="18"/>
+      <c r="S61" s="18"/>
+      <c r="T61" s="18"/>
+      <c r="U61" s="18"/>
+      <c r="V61" s="18"/>
+      <c r="W61" s="18"/>
+      <c r="X61" s="18"/>
+      <c r="Y61" s="18"/>
+      <c r="Z61" s="18"/>
+      <c r="AA61" s="18"/>
+      <c r="AB61" s="18"/>
+      <c r="AC61" s="18"/>
+      <c r="AD61" s="18"/>
+      <c r="AE61" s="18"/>
+      <c r="AF61" s="18"/>
+      <c r="AG61" s="18"/>
+      <c r="AH61" s="18"/>
+      <c r="AI61" s="18"/>
+      <c r="AJ61" s="18"/>
+      <c r="AK61" s="18"/>
+      <c r="AL61" s="18"/>
+      <c r="AM61" s="18"/>
+      <c r="AN61" s="18"/>
+      <c r="AO61" s="18"/>
+      <c r="AP61" s="18"/>
+      <c r="AQ61" s="18"/>
+      <c r="AR61" s="18"/>
+      <c r="AS61" s="18"/>
+      <c r="AT61" s="18"/>
+      <c r="AU61" s="18"/>
+      <c r="AV61" s="18"/>
+      <c r="AW61" s="18"/>
+      <c r="AX61" s="18"/>
+      <c r="AY61" s="18"/>
+      <c r="AZ61" s="18"/>
+      <c r="BA61" s="18"/>
+      <c r="BB61" s="18"/>
+      <c r="BC61" s="18"/>
+      <c r="BD61" s="18"/>
+      <c r="BE61" s="18"/>
+      <c r="BF61" s="18"/>
+      <c r="BG61" s="18"/>
+      <c r="BH61" s="18"/>
+      <c r="BI61" s="18"/>
+      <c r="BJ61" s="18"/>
+      <c r="BK61" s="18"/>
+      <c r="BL61" s="18"/>
+      <c r="BM61" s="18"/>
+      <c r="BN61" s="18"/>
+      <c r="BO61" s="18"/>
+      <c r="BP61" s="18"/>
+      <c r="BQ61" s="18"/>
+      <c r="BR61" s="18"/>
+    </row>
+    <row r="62" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="21">
         <v>1990</v>
       </c>
-      <c r="B59" s="37">
+      <c r="B62" s="39">
         <v>2.1154188834864955</v>
       </c>
-      <c r="C59" s="42">
+      <c r="C62" s="44">
         <v>1.2423289926657686</v>
       </c>
-      <c r="D59" s="42">
+      <c r="D62" s="44">
         <v>1.1129061209836655</v>
       </c>
-      <c r="E59" s="42">
+      <c r="E62" s="44">
         <v>2.2346368715083798</v>
       </c>
-      <c r="F59" s="42">
+      <c r="F62" s="44">
         <v>2.812126047068209</v>
       </c>
-      <c r="G59" s="42">
+      <c r="G62" s="44">
         <v>1.5528686581318161</v>
       </c>
-      <c r="H59" s="42">
+      <c r="H62" s="44">
         <v>1.3340263340263341</v>
       </c>
-      <c r="I59" s="42">
+      <c r="I62" s="44">
         <v>2.8212362144139522</v>
       </c>
-      <c r="J59" s="42">
+      <c r="J62" s="44">
         <v>3.1222226515707718</v>
       </c>
-      <c r="K59" s="38">
+      <c r="K62" s="40">
         <v>2.2680737123956529</v>
       </c>
-      <c r="O59" s="15"/>
-[...57 lines deleted...]
-      <c r="A60" s="18">
+      <c r="O62" s="18"/>
+      <c r="P62" s="18"/>
+      <c r="Q62" s="18"/>
+      <c r="R62" s="18"/>
+      <c r="S62" s="18"/>
+      <c r="T62" s="18"/>
+      <c r="U62" s="18"/>
+      <c r="V62" s="18"/>
+      <c r="W62" s="18"/>
+      <c r="X62" s="18"/>
+      <c r="Y62" s="18"/>
+      <c r="Z62" s="18"/>
+      <c r="AA62" s="18"/>
+      <c r="AB62" s="18"/>
+      <c r="AC62" s="18"/>
+      <c r="AD62" s="18"/>
+      <c r="AE62" s="18"/>
+      <c r="AF62" s="18"/>
+      <c r="AG62" s="18"/>
+      <c r="AH62" s="18"/>
+      <c r="AI62" s="18"/>
+      <c r="AJ62" s="18"/>
+      <c r="AK62" s="18"/>
+      <c r="AL62" s="18"/>
+      <c r="AM62" s="18"/>
+      <c r="AN62" s="18"/>
+      <c r="AO62" s="18"/>
+      <c r="AP62" s="18"/>
+      <c r="AQ62" s="18"/>
+      <c r="AR62" s="18"/>
+      <c r="AS62" s="18"/>
+      <c r="AT62" s="18"/>
+      <c r="AU62" s="18"/>
+      <c r="AV62" s="18"/>
+      <c r="AW62" s="18"/>
+      <c r="AX62" s="18"/>
+      <c r="AY62" s="18"/>
+      <c r="AZ62" s="18"/>
+      <c r="BA62" s="18"/>
+      <c r="BB62" s="18"/>
+      <c r="BC62" s="18"/>
+      <c r="BD62" s="18"/>
+      <c r="BE62" s="18"/>
+      <c r="BF62" s="18"/>
+      <c r="BG62" s="18"/>
+      <c r="BH62" s="18"/>
+      <c r="BI62" s="18"/>
+      <c r="BJ62" s="18"/>
+      <c r="BK62" s="18"/>
+      <c r="BL62" s="18"/>
+      <c r="BM62" s="18"/>
+      <c r="BN62" s="18"/>
+      <c r="BO62" s="18"/>
+      <c r="BP62" s="18"/>
+      <c r="BQ62" s="18"/>
+      <c r="BR62" s="18"/>
+    </row>
+    <row r="63" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="21">
         <v>2000</v>
       </c>
-      <c r="B60" s="37">
+      <c r="B63" s="39">
         <v>5.3341078219699041</v>
       </c>
-      <c r="C60" s="42">
+      <c r="C63" s="44">
         <v>3.610432994989079</v>
       </c>
-      <c r="D60" s="42">
+      <c r="D63" s="44">
         <v>3.1725888324873095</v>
       </c>
-      <c r="E60" s="42">
+      <c r="E63" s="44">
         <v>6.0186786579038394</v>
       </c>
-      <c r="F60" s="42">
+      <c r="F63" s="44">
         <v>4.9016967411796388</v>
       </c>
-      <c r="G60" s="42">
+      <c r="G63" s="44">
         <v>5.0901879308716591</v>
       </c>
-      <c r="H60" s="42">
+      <c r="H63" s="44">
         <v>7.0113872376996342</v>
       </c>
-      <c r="I60" s="42">
+      <c r="I63" s="44">
         <v>7.6077768385460693</v>
       </c>
-      <c r="J60" s="42">
+      <c r="J63" s="44">
         <v>5.8966191269094335</v>
       </c>
-      <c r="K60" s="38">
+      <c r="K63" s="40">
         <v>6.6219944816712655</v>
       </c>
-      <c r="O60" s="15"/>
-[...57 lines deleted...]
-      <c r="A61" s="9" t="s">
+      <c r="O63" s="18"/>
+      <c r="P63" s="18"/>
+      <c r="Q63" s="18"/>
+      <c r="R63" s="18"/>
+      <c r="S63" s="18"/>
+      <c r="T63" s="18"/>
+      <c r="U63" s="18"/>
+      <c r="V63" s="18"/>
+      <c r="W63" s="18"/>
+      <c r="X63" s="18"/>
+      <c r="Y63" s="18"/>
+      <c r="Z63" s="18"/>
+      <c r="AA63" s="18"/>
+      <c r="AB63" s="18"/>
+      <c r="AC63" s="18"/>
+      <c r="AD63" s="18"/>
+      <c r="AE63" s="18"/>
+      <c r="AF63" s="18"/>
+      <c r="AG63" s="18"/>
+      <c r="AH63" s="18"/>
+      <c r="AI63" s="18"/>
+      <c r="AJ63" s="18"/>
+      <c r="AK63" s="18"/>
+      <c r="AL63" s="18"/>
+      <c r="AM63" s="18"/>
+      <c r="AN63" s="18"/>
+      <c r="AO63" s="18"/>
+      <c r="AP63" s="18"/>
+      <c r="AQ63" s="18"/>
+      <c r="AR63" s="18"/>
+      <c r="AS63" s="18"/>
+      <c r="AT63" s="18"/>
+      <c r="AU63" s="18"/>
+      <c r="AV63" s="18"/>
+      <c r="AW63" s="18"/>
+      <c r="AX63" s="18"/>
+      <c r="AY63" s="18"/>
+      <c r="AZ63" s="18"/>
+      <c r="BA63" s="18"/>
+      <c r="BB63" s="18"/>
+      <c r="BC63" s="18"/>
+      <c r="BD63" s="18"/>
+      <c r="BE63" s="18"/>
+      <c r="BF63" s="18"/>
+      <c r="BG63" s="18"/>
+      <c r="BH63" s="18"/>
+      <c r="BI63" s="18"/>
+      <c r="BJ63" s="18"/>
+      <c r="BK63" s="18"/>
+      <c r="BL63" s="18"/>
+      <c r="BM63" s="18"/>
+      <c r="BN63" s="18"/>
+      <c r="BO63" s="18"/>
+      <c r="BP63" s="18"/>
+      <c r="BQ63" s="18"/>
+      <c r="BR63" s="18"/>
+    </row>
+    <row r="64" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B61" s="37">
+      <c r="B64" s="39">
         <v>8.4</v>
       </c>
-      <c r="C61" s="42">
+      <c r="C64" s="44">
         <v>6.3</v>
       </c>
-      <c r="D61" s="42">
+      <c r="D64" s="44">
         <v>4.9000000000000004</v>
       </c>
-      <c r="E61" s="42">
+      <c r="E64" s="44">
         <v>9.6</v>
       </c>
-      <c r="F61" s="42">
+      <c r="F64" s="44">
         <v>9.1999999999999993</v>
       </c>
-      <c r="G61" s="42">
+      <c r="G64" s="44">
         <v>5.9</v>
       </c>
-      <c r="H61" s="42">
+      <c r="H64" s="44">
         <v>9.6629003520341001</v>
       </c>
-      <c r="I61" s="42">
+      <c r="I64" s="44">
         <v>10.199999999999999</v>
       </c>
-      <c r="J61" s="42">
+      <c r="J64" s="44">
         <v>10.8</v>
       </c>
-      <c r="K61" s="38">
+      <c r="K64" s="40">
         <v>10.5</v>
       </c>
-      <c r="O61" s="15"/>
-[...57 lines deleted...]
-      <c r="A62" s="9" t="s">
+      <c r="O64" s="18"/>
+      <c r="P64" s="18"/>
+      <c r="Q64" s="18"/>
+      <c r="R64" s="18"/>
+      <c r="S64" s="18"/>
+      <c r="T64" s="18"/>
+      <c r="U64" s="18"/>
+      <c r="V64" s="18"/>
+      <c r="W64" s="18"/>
+      <c r="X64" s="18"/>
+      <c r="Y64" s="18"/>
+      <c r="Z64" s="18"/>
+      <c r="AA64" s="18"/>
+      <c r="AB64" s="18"/>
+      <c r="AC64" s="18"/>
+      <c r="AD64" s="18"/>
+      <c r="AE64" s="18"/>
+      <c r="AF64" s="18"/>
+      <c r="AG64" s="18"/>
+      <c r="AH64" s="18"/>
+      <c r="AI64" s="18"/>
+      <c r="AJ64" s="18"/>
+      <c r="AK64" s="18"/>
+      <c r="AL64" s="18"/>
+      <c r="AM64" s="18"/>
+      <c r="AN64" s="18"/>
+      <c r="AO64" s="18"/>
+      <c r="AP64" s="18"/>
+      <c r="AQ64" s="18"/>
+      <c r="AR64" s="18"/>
+      <c r="AS64" s="18"/>
+      <c r="AT64" s="18"/>
+      <c r="AU64" s="18"/>
+      <c r="AV64" s="18"/>
+      <c r="AW64" s="18"/>
+      <c r="AX64" s="18"/>
+      <c r="AY64" s="18"/>
+      <c r="AZ64" s="18"/>
+      <c r="BA64" s="18"/>
+      <c r="BB64" s="18"/>
+      <c r="BC64" s="18"/>
+      <c r="BD64" s="18"/>
+      <c r="BE64" s="18"/>
+      <c r="BF64" s="18"/>
+      <c r="BG64" s="18"/>
+      <c r="BH64" s="18"/>
+      <c r="BI64" s="18"/>
+      <c r="BJ64" s="18"/>
+      <c r="BK64" s="18"/>
+      <c r="BL64" s="18"/>
+      <c r="BM64" s="18"/>
+      <c r="BN64" s="18"/>
+      <c r="BO64" s="18"/>
+      <c r="BP64" s="18"/>
+      <c r="BQ64" s="18"/>
+      <c r="BR64" s="18"/>
+    </row>
+    <row r="65" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B62" s="37">
+      <c r="B65" s="39">
         <v>9.0313265481862999</v>
       </c>
-      <c r="C62" s="42">
+      <c r="C65" s="44">
         <v>6.6352544112210143</v>
       </c>
-      <c r="D62" s="42">
+      <c r="D65" s="44">
         <v>7.9739716596791199</v>
       </c>
-      <c r="E62" s="42">
+      <c r="E65" s="44">
         <v>10.8</v>
       </c>
-      <c r="F62" s="42">
+      <c r="F65" s="44">
         <v>9.3660467094144213</v>
       </c>
-      <c r="G62" s="42">
+      <c r="G65" s="44">
         <v>6.7793278025066472</v>
       </c>
-      <c r="H62" s="42">
+      <c r="H65" s="44">
         <v>9.0156163815733255</v>
       </c>
-      <c r="I62" s="42">
+      <c r="I65" s="44">
         <v>11.705814658383694</v>
       </c>
-      <c r="J62" s="42">
+      <c r="J65" s="44">
         <v>10.359958830635351</v>
       </c>
-      <c r="K62" s="38">
+      <c r="K65" s="40">
         <v>12.821554553696924</v>
       </c>
-      <c r="O62" s="15"/>
-[...57 lines deleted...]
-      <c r="A63" s="9" t="s">
+      <c r="O65" s="18"/>
+      <c r="P65" s="18"/>
+      <c r="Q65" s="18"/>
+      <c r="R65" s="18"/>
+      <c r="S65" s="18"/>
+      <c r="T65" s="18"/>
+      <c r="U65" s="18"/>
+      <c r="V65" s="18"/>
+      <c r="W65" s="18"/>
+      <c r="X65" s="18"/>
+      <c r="Y65" s="18"/>
+      <c r="Z65" s="18"/>
+      <c r="AA65" s="18"/>
+      <c r="AB65" s="18"/>
+      <c r="AC65" s="18"/>
+      <c r="AD65" s="18"/>
+      <c r="AE65" s="18"/>
+      <c r="AF65" s="18"/>
+      <c r="AG65" s="18"/>
+      <c r="AH65" s="18"/>
+      <c r="AI65" s="18"/>
+      <c r="AJ65" s="18"/>
+      <c r="AK65" s="18"/>
+      <c r="AL65" s="18"/>
+      <c r="AM65" s="18"/>
+      <c r="AN65" s="18"/>
+      <c r="AO65" s="18"/>
+      <c r="AP65" s="18"/>
+      <c r="AQ65" s="18"/>
+      <c r="AR65" s="18"/>
+      <c r="AS65" s="18"/>
+      <c r="AT65" s="18"/>
+      <c r="AU65" s="18"/>
+      <c r="AV65" s="18"/>
+      <c r="AW65" s="18"/>
+      <c r="AX65" s="18"/>
+      <c r="AY65" s="18"/>
+      <c r="AZ65" s="18"/>
+      <c r="BA65" s="18"/>
+      <c r="BB65" s="18"/>
+      <c r="BC65" s="18"/>
+      <c r="BD65" s="18"/>
+      <c r="BE65" s="18"/>
+      <c r="BF65" s="18"/>
+      <c r="BG65" s="18"/>
+      <c r="BH65" s="18"/>
+      <c r="BI65" s="18"/>
+      <c r="BJ65" s="18"/>
+      <c r="BK65" s="18"/>
+      <c r="BL65" s="18"/>
+      <c r="BM65" s="18"/>
+      <c r="BN65" s="18"/>
+      <c r="BO65" s="18"/>
+      <c r="BP65" s="18"/>
+      <c r="BQ65" s="18"/>
+      <c r="BR65" s="18"/>
+    </row>
+    <row r="66" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B63" s="37">
+      <c r="B66" s="39">
         <v>9.5128217030190534</v>
       </c>
-      <c r="C63" s="42">
+      <c r="C66" s="44">
         <v>8.8042568393873601</v>
       </c>
-      <c r="D63" s="42">
+      <c r="D66" s="44">
         <v>7.8121990928313751</v>
       </c>
-      <c r="E63" s="42">
+      <c r="E66" s="44">
         <v>10.513633321565354</v>
       </c>
-      <c r="F63" s="42">
+      <c r="F66" s="44">
         <v>9.6608565168797575</v>
       </c>
-      <c r="G63" s="42">
+      <c r="G66" s="44">
         <v>7.8371298584559694</v>
       </c>
-      <c r="H63" s="42">
+      <c r="H66" s="44">
         <v>9.9504173156942475</v>
       </c>
-      <c r="I63" s="42">
+      <c r="I66" s="44">
         <v>11.048617161399179</v>
       </c>
-      <c r="J63" s="42">
+      <c r="J66" s="44">
         <v>11.098316200045812</v>
       </c>
-      <c r="K63" s="38">
+      <c r="K66" s="40">
         <v>11.62385966119</v>
       </c>
-      <c r="O63" s="15"/>
-[...57 lines deleted...]
-      <c r="A64" s="9" t="s">
+      <c r="O66" s="18"/>
+      <c r="P66" s="18"/>
+      <c r="Q66" s="18"/>
+      <c r="R66" s="18"/>
+      <c r="S66" s="18"/>
+      <c r="T66" s="18"/>
+      <c r="U66" s="18"/>
+      <c r="V66" s="18"/>
+      <c r="W66" s="18"/>
+      <c r="X66" s="18"/>
+      <c r="Y66" s="18"/>
+      <c r="Z66" s="18"/>
+      <c r="AA66" s="18"/>
+      <c r="AB66" s="18"/>
+      <c r="AC66" s="18"/>
+      <c r="AD66" s="18"/>
+      <c r="AE66" s="18"/>
+      <c r="AF66" s="18"/>
+      <c r="AG66" s="18"/>
+      <c r="AH66" s="18"/>
+      <c r="AI66" s="18"/>
+      <c r="AJ66" s="18"/>
+      <c r="AK66" s="18"/>
+      <c r="AL66" s="18"/>
+      <c r="AM66" s="18"/>
+      <c r="AN66" s="18"/>
+      <c r="AO66" s="18"/>
+      <c r="AP66" s="18"/>
+      <c r="AQ66" s="18"/>
+      <c r="AR66" s="18"/>
+      <c r="AS66" s="18"/>
+      <c r="AT66" s="18"/>
+      <c r="AU66" s="18"/>
+      <c r="AV66" s="18"/>
+      <c r="AW66" s="18"/>
+      <c r="AX66" s="18"/>
+      <c r="AY66" s="18"/>
+      <c r="AZ66" s="18"/>
+      <c r="BA66" s="18"/>
+      <c r="BB66" s="18"/>
+      <c r="BC66" s="18"/>
+      <c r="BD66" s="18"/>
+      <c r="BE66" s="18"/>
+      <c r="BF66" s="18"/>
+      <c r="BG66" s="18"/>
+      <c r="BH66" s="18"/>
+      <c r="BI66" s="18"/>
+      <c r="BJ66" s="18"/>
+      <c r="BK66" s="18"/>
+      <c r="BL66" s="18"/>
+      <c r="BM66" s="18"/>
+      <c r="BN66" s="18"/>
+      <c r="BO66" s="18"/>
+      <c r="BP66" s="18"/>
+      <c r="BQ66" s="18"/>
+      <c r="BR66" s="18"/>
+    </row>
+    <row r="67" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B64" s="37">
+      <c r="B67" s="39">
         <v>10.84917730842704</v>
       </c>
-      <c r="C64" s="42">
+      <c r="C67" s="44">
         <v>9.5652565097714142</v>
       </c>
-      <c r="D64" s="42">
+      <c r="D67" s="44">
         <v>8.7786471991941042</v>
       </c>
-      <c r="E64" s="42">
+      <c r="E67" s="44">
         <v>13.148798795101383</v>
       </c>
-      <c r="F64" s="42">
+      <c r="F67" s="44">
         <v>10.575240915043386</v>
       </c>
-      <c r="G64" s="42">
+      <c r="G67" s="44">
         <v>8.8977434136236564</v>
       </c>
-      <c r="H64" s="42">
+      <c r="H67" s="44">
         <v>10.711041742762712</v>
       </c>
-      <c r="I64" s="42">
+      <c r="I67" s="44">
         <v>14.252369004933579</v>
       </c>
-      <c r="J64" s="42">
+      <c r="J67" s="44">
         <v>11.515234646936385</v>
       </c>
-      <c r="K64" s="38">
+      <c r="K67" s="40">
         <v>14.985352437576422</v>
       </c>
-      <c r="O64" s="15"/>
-[...57 lines deleted...]
-      <c r="A65" s="13" t="s">
+      <c r="O67" s="18"/>
+      <c r="P67" s="18"/>
+      <c r="Q67" s="18"/>
+      <c r="R67" s="18"/>
+      <c r="S67" s="18"/>
+      <c r="T67" s="18"/>
+      <c r="U67" s="18"/>
+      <c r="V67" s="18"/>
+      <c r="W67" s="18"/>
+      <c r="X67" s="18"/>
+      <c r="Y67" s="18"/>
+      <c r="Z67" s="18"/>
+      <c r="AA67" s="18"/>
+      <c r="AB67" s="18"/>
+      <c r="AC67" s="18"/>
+      <c r="AD67" s="18"/>
+      <c r="AE67" s="18"/>
+      <c r="AF67" s="18"/>
+      <c r="AG67" s="18"/>
+      <c r="AH67" s="18"/>
+      <c r="AI67" s="18"/>
+      <c r="AJ67" s="18"/>
+      <c r="AK67" s="18"/>
+      <c r="AL67" s="18"/>
+      <c r="AM67" s="18"/>
+      <c r="AN67" s="18"/>
+      <c r="AO67" s="18"/>
+      <c r="AP67" s="18"/>
+      <c r="AQ67" s="18"/>
+      <c r="AR67" s="18"/>
+      <c r="AS67" s="18"/>
+      <c r="AT67" s="18"/>
+      <c r="AU67" s="18"/>
+      <c r="AV67" s="18"/>
+      <c r="AW67" s="18"/>
+      <c r="AX67" s="18"/>
+      <c r="AY67" s="18"/>
+      <c r="AZ67" s="18"/>
+      <c r="BA67" s="18"/>
+      <c r="BB67" s="18"/>
+      <c r="BC67" s="18"/>
+      <c r="BD67" s="18"/>
+      <c r="BE67" s="18"/>
+      <c r="BF67" s="18"/>
+      <c r="BG67" s="18"/>
+      <c r="BH67" s="18"/>
+      <c r="BI67" s="18"/>
+      <c r="BJ67" s="18"/>
+      <c r="BK67" s="18"/>
+      <c r="BL67" s="18"/>
+      <c r="BM67" s="18"/>
+      <c r="BN67" s="18"/>
+      <c r="BO67" s="18"/>
+      <c r="BP67" s="18"/>
+      <c r="BQ67" s="18"/>
+      <c r="BR67" s="18"/>
+    </row>
+    <row r="68" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="14" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" s="39">
+        <v>11.233986660378003</v>
+      </c>
+      <c r="C68" s="44">
+        <v>8.8294853264291184</v>
+      </c>
+      <c r="D68" s="44">
+        <v>9.2706136726174382</v>
+      </c>
+      <c r="E68" s="44">
+        <v>13.315520661421221</v>
+      </c>
+      <c r="F68" s="44">
+        <v>11.380057543394244</v>
+      </c>
+      <c r="G68" s="44">
+        <v>8.9219682277665466</v>
+      </c>
+      <c r="H68" s="44">
+        <v>11.277333575962485</v>
+      </c>
+      <c r="I68" s="44">
+        <v>15.042917110010473</v>
+      </c>
+      <c r="J68" s="44">
+        <v>12.096426592546292</v>
+      </c>
+      <c r="K68" s="40">
+        <v>15.393070250467982</v>
+      </c>
+      <c r="O68" s="18"/>
+      <c r="P68" s="18"/>
+      <c r="Q68" s="18"/>
+      <c r="R68" s="18"/>
+      <c r="S68" s="18"/>
+      <c r="T68" s="18"/>
+      <c r="U68" s="18"/>
+      <c r="V68" s="18"/>
+      <c r="W68" s="18"/>
+      <c r="X68" s="18"/>
+      <c r="Y68" s="18"/>
+      <c r="Z68" s="18"/>
+      <c r="AA68" s="18"/>
+      <c r="AB68" s="18"/>
+      <c r="AC68" s="18"/>
+      <c r="AD68" s="18"/>
+      <c r="AE68" s="18"/>
+      <c r="AF68" s="18"/>
+      <c r="AG68" s="18"/>
+      <c r="AH68" s="18"/>
+      <c r="AI68" s="18"/>
+      <c r="AJ68" s="18"/>
+      <c r="AK68" s="18"/>
+      <c r="AL68" s="18"/>
+      <c r="AM68" s="18"/>
+      <c r="AN68" s="18"/>
+      <c r="AO68" s="18"/>
+      <c r="AP68" s="18"/>
+      <c r="AQ68" s="18"/>
+      <c r="AR68" s="18"/>
+      <c r="AS68" s="18"/>
+      <c r="AT68" s="18"/>
+      <c r="AU68" s="18"/>
+      <c r="AV68" s="18"/>
+      <c r="AW68" s="18"/>
+      <c r="AX68" s="18"/>
+      <c r="AY68" s="18"/>
+      <c r="AZ68" s="18"/>
+      <c r="BA68" s="18"/>
+      <c r="BB68" s="18"/>
+      <c r="BC68" s="18"/>
+      <c r="BD68" s="18"/>
+      <c r="BE68" s="18"/>
+      <c r="BF68" s="18"/>
+      <c r="BG68" s="18"/>
+      <c r="BH68" s="18"/>
+      <c r="BI68" s="18"/>
+      <c r="BJ68" s="18"/>
+      <c r="BK68" s="18"/>
+      <c r="BL68" s="18"/>
+      <c r="BM68" s="18"/>
+      <c r="BN68" s="18"/>
+      <c r="BO68" s="18"/>
+      <c r="BP68" s="18"/>
+      <c r="BQ68" s="18"/>
+      <c r="BR68" s="18"/>
+    </row>
+    <row r="69" spans="1:70" s="20" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="75" t="s">
         <v>4</v>
       </c>
-      <c r="B65" s="36"/>
-[...17 lines deleted...]
-      <c r="A66" s="18">
+      <c r="B69" s="76"/>
+      <c r="C69" s="76"/>
+      <c r="D69" s="76"/>
+      <c r="E69" s="76"/>
+      <c r="F69" s="76"/>
+      <c r="G69" s="76"/>
+      <c r="H69" s="76"/>
+      <c r="I69" s="76"/>
+      <c r="J69" s="76"/>
+      <c r="K69" s="11"/>
+      <c r="L69" s="19"/>
+      <c r="M69" s="19"/>
+      <c r="N69" s="19"/>
+      <c r="O69" s="19"/>
+      <c r="P69" s="19"/>
+      <c r="Q69" s="19"/>
+    </row>
+    <row r="70" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="21">
         <v>1970</v>
       </c>
-      <c r="B66" s="37">
+      <c r="B70" s="39">
         <v>6.0651305435616001</v>
       </c>
-      <c r="C66" s="42">
+      <c r="C70" s="44">
         <v>7.2758451739343464</v>
       </c>
-      <c r="D66" s="42">
+      <c r="D70" s="44">
         <v>9.2041914471821009</v>
       </c>
-      <c r="E66" s="42">
+      <c r="E70" s="44">
         <v>5.7988596384811348</v>
       </c>
-      <c r="F66" s="42">
+      <c r="F70" s="44">
         <v>3.2280004185413831</v>
       </c>
-      <c r="G66" s="42">
+      <c r="G70" s="44">
         <v>8.7191497027562601</v>
       </c>
-      <c r="H66" s="42">
+      <c r="H70" s="44">
         <v>9.6151053013798116</v>
       </c>
-      <c r="I66" s="42">
+      <c r="I70" s="44">
         <v>6.6326530612244898</v>
       </c>
-      <c r="J66" s="42">
+      <c r="J70" s="44">
         <v>2.4028391901326507</v>
       </c>
-      <c r="K66" s="38">
+      <c r="K70" s="40">
         <v>3.3407025300908866</v>
       </c>
     </row>
-    <row r="67" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="18">
+    <row r="71" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="21">
         <v>1980</v>
       </c>
-      <c r="B67" s="37">
+      <c r="B71" s="39">
         <v>4.901912093369754</v>
       </c>
-      <c r="C67" s="42">
+      <c r="C71" s="44">
         <v>7.1457654723127035</v>
       </c>
-      <c r="D67" s="42">
+      <c r="D71" s="44">
         <v>8.5611510791366907</v>
       </c>
-      <c r="E67" s="42">
+      <c r="E71" s="44">
         <v>5.370897963490556</v>
       </c>
-      <c r="F67" s="42">
+      <c r="F71" s="44">
         <v>2.5014640675980924</v>
       </c>
-      <c r="G67" s="42">
+      <c r="G71" s="44">
         <v>6.0226230510547234</v>
       </c>
-      <c r="H67" s="42">
+      <c r="H71" s="44">
         <v>6.5818392134181618</v>
       </c>
-      <c r="I67" s="42">
+      <c r="I71" s="44">
         <v>6.6472938612422814</v>
       </c>
-      <c r="J67" s="42">
+      <c r="J71" s="44">
         <v>1.8153453410863707</v>
       </c>
-      <c r="K67" s="38">
+      <c r="K71" s="40">
         <v>2.6348808030112925</v>
       </c>
     </row>
-    <row r="68" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="18">
+    <row r="72" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="21">
         <v>1990</v>
       </c>
-      <c r="B68" s="37">
+      <c r="B72" s="39">
         <v>4.479036733447038</v>
       </c>
-      <c r="C68" s="42">
+      <c r="C72" s="44">
         <v>6.6906151773686569</v>
       </c>
-      <c r="D68" s="42">
+      <c r="D72" s="44">
         <v>8.3647460061030348</v>
       </c>
-      <c r="E68" s="42">
+      <c r="E72" s="44">
         <v>4.6231074406930608</v>
       </c>
-      <c r="F68" s="42">
+      <c r="F72" s="44">
         <v>2.7389974737401941</v>
       </c>
-      <c r="G68" s="42">
+      <c r="G72" s="44">
         <v>4.8838311996206727</v>
       </c>
-      <c r="H68" s="42">
+      <c r="H72" s="44">
         <v>4.6344421344421338</v>
       </c>
-      <c r="I68" s="42">
+      <c r="I72" s="44">
         <v>6.7709669145934859</v>
       </c>
-      <c r="J68" s="42">
+      <c r="J72" s="44">
         <v>2.0325360330770126</v>
       </c>
-      <c r="K68" s="38">
+      <c r="K72" s="40">
         <v>2.5200819026618366</v>
       </c>
     </row>
-    <row r="69" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="18">
+    <row r="73" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="21">
         <v>2000</v>
       </c>
-      <c r="B69" s="37">
+      <c r="B73" s="39">
         <v>3.5301338184847055</v>
       </c>
-      <c r="C69" s="42">
+      <c r="C73" s="44">
         <v>5.8974688423487089</v>
       </c>
-      <c r="D69" s="42">
+      <c r="D73" s="44">
         <v>7.0907360406091371</v>
       </c>
-      <c r="E69" s="42">
+      <c r="E73" s="44">
         <v>4.1646489104116222</v>
       </c>
-      <c r="F69" s="42">
+      <c r="F73" s="44">
         <v>2.1246670856151062</v>
       </c>
-      <c r="G69" s="42">
+      <c r="G73" s="44">
         <v>3.5508546604967419</v>
       </c>
-      <c r="H69" s="42">
+      <c r="H73" s="44">
         <v>2.6570221299147745</v>
       </c>
-      <c r="I69" s="42">
+      <c r="I73" s="44">
         <v>5.4099746407438714</v>
       </c>
-      <c r="J69" s="42">
+      <c r="J73" s="44">
         <v>1.3284586983276625</v>
       </c>
-      <c r="K69" s="38">
+      <c r="K73" s="40">
         <v>2.3781369071081326</v>
       </c>
     </row>
-    <row r="70" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="9" t="s">
+    <row r="74" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B70" s="37">
+      <c r="B74" s="39">
         <v>5.4</v>
       </c>
-      <c r="C70" s="42">
+      <c r="C74" s="44">
         <v>6.8</v>
       </c>
-      <c r="D70" s="42">
+      <c r="D74" s="44">
         <v>9.4</v>
       </c>
-      <c r="E70" s="42">
+      <c r="E74" s="44">
         <v>5</v>
       </c>
-      <c r="F70" s="42">
+      <c r="F74" s="44">
         <v>4.3473966182139385</v>
       </c>
-      <c r="G70" s="42">
+      <c r="G74" s="44">
         <v>5.7</v>
       </c>
-      <c r="H70" s="42">
+      <c r="H74" s="44">
         <v>4.5999999999999996</v>
       </c>
-      <c r="I70" s="42">
+      <c r="I74" s="44">
         <v>6.9</v>
       </c>
-      <c r="J70" s="42">
+      <c r="J74" s="44">
         <v>3.1</v>
       </c>
-      <c r="K70" s="38">
+      <c r="K74" s="40">
         <v>3.5</v>
       </c>
     </row>
-    <row r="71" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="9" t="s">
+    <row r="75" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B71" s="37">
+      <c r="B75" s="39">
         <v>4.5405476547374484</v>
       </c>
-      <c r="C71" s="42">
+      <c r="C75" s="44">
         <v>5.7681019684689243</v>
       </c>
-      <c r="D71" s="42">
+      <c r="D75" s="44">
         <v>6.9838167433947831</v>
       </c>
-      <c r="E71" s="42">
+      <c r="E75" s="44">
         <v>4.3132002497603743</v>
       </c>
-      <c r="F71" s="42">
+      <c r="F75" s="44">
         <v>3.8089274312034558</v>
       </c>
-      <c r="G71" s="42">
+      <c r="G75" s="44">
         <v>4.3245685707688519</v>
       </c>
-      <c r="H71" s="42">
+      <c r="H75" s="44">
         <v>4.2953315025459515</v>
       </c>
-      <c r="I71" s="42">
+      <c r="I75" s="44">
         <v>5.4334975866221287</v>
       </c>
-      <c r="J71" s="42">
+      <c r="J75" s="44">
         <v>2.8426273899985648</v>
       </c>
-      <c r="K71" s="38">
+      <c r="K75" s="40">
         <v>2.9065734992818006</v>
       </c>
     </row>
-    <row r="72" spans="1:21" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="9" t="s">
+    <row r="76" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B72" s="37">
+      <c r="B76" s="39">
         <v>5.4016898254267582</v>
       </c>
-      <c r="C72" s="42">
+      <c r="C76" s="44">
         <v>6.5075485688074197</v>
       </c>
-      <c r="D72" s="42">
+      <c r="D76" s="44">
         <v>7.0741840068095945</v>
       </c>
-      <c r="E72" s="42">
+      <c r="E76" s="44">
         <v>5.1254747327906705</v>
       </c>
-      <c r="F72" s="42">
+      <c r="F76" s="44">
         <v>5.0563869947783395</v>
       </c>
-      <c r="G72" s="42">
+      <c r="G76" s="44">
         <v>4.9026361072164812</v>
       </c>
-      <c r="H72" s="42">
+      <c r="H76" s="44">
         <v>4.6326051135792232</v>
       </c>
-      <c r="I72" s="42">
+      <c r="I76" s="44">
         <v>7.08187828281498</v>
       </c>
-      <c r="J72" s="42">
+      <c r="J76" s="44">
         <v>3.8187846447440341</v>
       </c>
-      <c r="K72" s="38">
+      <c r="K76" s="40">
         <v>3.81898040828065</v>
       </c>
-      <c r="L72" s="2"/>
-[...6 lines deleted...]
-      <c r="A73" s="12" t="s">
+      <c r="L76" s="5"/>
+      <c r="M76" s="5"/>
+      <c r="N76" s="5"/>
+      <c r="O76" s="5"/>
+      <c r="P76" s="5"/>
+    </row>
+    <row r="77" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="14" t="s">
         <v>28</v>
       </c>
-      <c r="B73" s="45">
+      <c r="B77" s="39">
         <v>5.423426292019851</v>
       </c>
-      <c r="C73" s="46">
+      <c r="C77" s="44">
         <v>5.0456050719647445</v>
       </c>
-      <c r="D73" s="46">
+      <c r="D77" s="44">
         <v>7.1465911322319302</v>
       </c>
-      <c r="E73" s="46">
+      <c r="E77" s="44">
         <v>5.2265533517280156</v>
       </c>
-      <c r="F73" s="46">
+      <c r="F77" s="44">
         <v>5.1836274170507375</v>
       </c>
-      <c r="G73" s="46">
+      <c r="G77" s="44">
         <v>5.4295964956176297</v>
       </c>
-      <c r="H73" s="46">
+      <c r="H77" s="44">
         <v>5.4065585885025618</v>
       </c>
-      <c r="I73" s="46">
+      <c r="I77" s="44">
         <v>5.806363323813545</v>
       </c>
-      <c r="J73" s="46">
+      <c r="J77" s="44">
         <v>4.2388175355332445</v>
       </c>
-      <c r="K73" s="47">
+      <c r="K77" s="40">
         <v>4.6578947593548472</v>
       </c>
-      <c r="L73" s="2"/>
-[...7 lines deleted...]
-      <c r="A75" s="73" t="s">
+      <c r="L77" s="5"/>
+      <c r="M77" s="5"/>
+      <c r="N77" s="5"/>
+      <c r="O77" s="5"/>
+      <c r="P77" s="5"/>
+    </row>
+    <row r="78" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="17" t="s">
+        <v>66</v>
+      </c>
+      <c r="B78" s="63">
+        <v>5.4640218247233001</v>
+      </c>
+      <c r="C78" s="64">
+        <v>5.78916820611812</v>
+      </c>
+      <c r="D78" s="64">
+        <v>6.8938248494687757</v>
+      </c>
+      <c r="E78" s="64">
+        <v>5.2154137346527252</v>
+      </c>
+      <c r="F78" s="64">
+        <v>5.0140792047169187</v>
+      </c>
+      <c r="G78" s="64">
+        <v>5.5441396619175292</v>
+      </c>
+      <c r="H78" s="64">
+        <v>5.1374557600848236</v>
+      </c>
+      <c r="I78" s="64">
+        <v>6.7915231301273122</v>
+      </c>
+      <c r="J78" s="64">
+        <v>4.1350496467472677</v>
+      </c>
+      <c r="K78" s="65">
+        <v>4.4347012758991982</v>
+      </c>
+      <c r="L78" s="5"/>
+      <c r="M78" s="5"/>
+      <c r="N78" s="5"/>
+      <c r="O78" s="5"/>
+      <c r="P78" s="5"/>
+    </row>
+    <row r="79" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" spans="1:70" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="70" t="s">
         <v>25</v>
       </c>
-      <c r="B75" s="70"/>
-[...20 lines deleted...]
-      <c r="A76" s="74" t="s">
+      <c r="B80" s="67"/>
+      <c r="C80" s="67"/>
+      <c r="D80" s="67"/>
+      <c r="E80" s="67"/>
+      <c r="F80" s="67"/>
+      <c r="G80" s="67"/>
+      <c r="H80" s="67"/>
+      <c r="I80" s="67"/>
+      <c r="J80" s="67"/>
+      <c r="K80" s="67"/>
+      <c r="M80" s="22"/>
+      <c r="N80" s="22"/>
+      <c r="O80" s="22"/>
+      <c r="P80" s="22"/>
+      <c r="Q80" s="22"/>
+      <c r="R80" s="22"/>
+      <c r="S80" s="22"/>
+      <c r="T80" s="22"/>
+      <c r="U80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="B76" s="70"/>
-[...11 lines deleted...]
-      <c r="A77" s="69" t="s">
+      <c r="B81" s="67"/>
+      <c r="C81" s="67"/>
+      <c r="D81" s="67"/>
+      <c r="E81" s="67"/>
+      <c r="F81" s="67"/>
+      <c r="G81" s="67"/>
+      <c r="H81" s="67"/>
+      <c r="I81" s="67"/>
+      <c r="J81" s="67"/>
+      <c r="K81" s="67"/>
+    </row>
+    <row r="82" spans="1:12" s="23" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="B77" s="70"/>
-[...11 lines deleted...]
-      <c r="A78" s="75" t="s">
+      <c r="B82" s="67"/>
+      <c r="C82" s="67"/>
+      <c r="D82" s="67"/>
+      <c r="E82" s="67"/>
+      <c r="F82" s="67"/>
+      <c r="G82" s="67"/>
+      <c r="H82" s="67"/>
+      <c r="I82" s="67"/>
+      <c r="J82" s="67"/>
+      <c r="K82" s="67"/>
+    </row>
+    <row r="83" spans="1:12" s="26" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="B78" s="75"/>
-[...54 lines deleted...]
-      <c r="A86" s="24"/>
+      <c r="B83" s="72"/>
+      <c r="C83" s="72"/>
+      <c r="D83" s="72"/>
+      <c r="E83" s="72"/>
+      <c r="F83" s="72"/>
+      <c r="G83" s="72"/>
+      <c r="H83" s="72"/>
+      <c r="I83" s="72"/>
+      <c r="J83" s="72"/>
+      <c r="K83" s="72"/>
+      <c r="L83" s="25"/>
+    </row>
+    <row r="84" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="24"/>
+      <c r="B84" s="25"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="25"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="25"/>
+      <c r="G84" s="25"/>
+      <c r="H84" s="25"/>
+      <c r="I84" s="25"/>
+      <c r="J84" s="25"/>
+      <c r="K84" s="25"/>
+      <c r="L84" s="25"/>
+    </row>
+    <row r="85" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="86" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="3" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="87" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="22"/>
+    </row>
+    <row r="88" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="6"/>
+      <c r="G88" s="6"/>
+      <c r="H88" s="6"/>
+      <c r="I88" s="6"/>
+      <c r="J88" s="6"/>
+      <c r="K88" s="6"/>
+    </row>
+    <row r="91" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A91" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="A77:K77"/>
+    <mergeCell ref="A82:K82"/>
     <mergeCell ref="J6:K6"/>
-    <mergeCell ref="A75:K75"/>
-[...1 lines deleted...]
-    <mergeCell ref="A78:K78"/>
+    <mergeCell ref="A80:K80"/>
+    <mergeCell ref="A81:K81"/>
+    <mergeCell ref="A83:K83"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.51181102362204722" bottom="3.937007874015748E-2" header="0.51181102362204722" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;LMHT&amp;C&amp;D&amp;RPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2E564EA2-E858-48E0-B078-218A6C81AE56}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{835BD7B9-9424-42C1-AA95-AFAD275E4124}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.42578125" style="53" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="53"/>
+    <col min="1" max="1" width="8.42578125" style="47" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="47" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="47" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="47" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="47" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="46" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="49" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="48" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="52"/>
+      <c r="D3" s="50" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" s="50" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="53" t="s">
         <v>35</v>
       </c>
-      <c r="D1" s="52" t="s">
+      <c r="B4" s="54" t="s">
         <v>36</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="56" t="s">
+      <c r="C4" s="55"/>
+      <c r="D4" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="54" t="s">
         <v>37</v>
       </c>
-      <c r="B3" s="57" t="s">
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="56" t="s">
         <v>38</v>
       </c>
-      <c r="C3" s="58"/>
-      <c r="D3" s="56" t="s">
+      <c r="B5" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="E3" s="56" t="s">
+      <c r="C5" s="55"/>
+      <c r="D5" s="56" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="59" t="s">
+      <c r="E5" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="B4" s="60" t="s">
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="58" t="s">
         <v>42</v>
       </c>
-      <c r="C4" s="61"/>
-[...3 lines deleted...]
-      <c r="E4" s="60" t="s">
+      <c r="B6" s="54" t="s">
         <v>43</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="62" t="s">
+      <c r="C6" s="55"/>
+      <c r="D6" s="58" t="s">
         <v>44</v>
       </c>
-      <c r="B5" s="63" t="s">
+      <c r="E6" s="54" t="s">
         <v>45</v>
       </c>
-      <c r="C5" s="61"/>
-      <c r="D5" s="62" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="56" t="s">
         <v>46</v>
       </c>
-      <c r="E5" s="63" t="s">
+      <c r="B7" s="57" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="64" t="s">
+      <c r="C7" s="55"/>
+      <c r="D7" s="56" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="B6" s="60" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="53" t="s">
         <v>49</v>
       </c>
-      <c r="C6" s="61"/>
-      <c r="D6" s="64" t="s">
+      <c r="B8" s="54" t="s">
         <v>50</v>
       </c>
-      <c r="E6" s="60" t="s">
+      <c r="C8" s="55"/>
+      <c r="D8" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" s="54" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="62" t="s">
+    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="B7" s="63" t="s">
+      <c r="B9" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C7" s="61"/>
-      <c r="D7" s="62" t="s">
+      <c r="C9" s="55"/>
+      <c r="D9" s="56" t="s">
         <v>52</v>
       </c>
-      <c r="E7" s="63" t="s">
+      <c r="E9" s="57" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="59" t="s">
+    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="B8" s="60" t="s">
+      <c r="B10" s="54" t="s">
         <v>56</v>
       </c>
-      <c r="C8" s="61"/>
-      <c r="D8" s="59" t="s">
+      <c r="C10" s="55"/>
+      <c r="D10" s="53" t="s">
         <v>55</v>
       </c>
-      <c r="E8" s="60" t="s">
+      <c r="E10" s="54" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="62" t="s">
+    <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="63" t="s">
+      <c r="B11" s="60" t="s">
         <v>59</v>
       </c>
-      <c r="C9" s="61"/>
-      <c r="D9" s="62" t="s">
+      <c r="C11" s="55"/>
+      <c r="D11" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="E9" s="63" t="s">
+      <c r="E11" s="60" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-[...28 lines deleted...]
-    </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="67"/>
-      <c r="D12" s="67"/>
+      <c r="A12" s="61"/>
+      <c r="D12" s="61"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="67"/>
-      <c r="D13" s="67"/>
+      <c r="A13" s="61"/>
+      <c r="D13" s="61"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="68"/>
-      <c r="D14" s="67"/>
+      <c r="A14" s="62"/>
+      <c r="D14" s="61"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="68"/>
-      <c r="D15" s="67"/>
+      <c r="A15" s="62"/>
+      <c r="D15" s="61"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="67"/>
-      <c r="D16" s="67"/>
+      <c r="A16" s="61"/>
+      <c r="D16" s="61"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="67"/>
-      <c r="D17" s="67"/>
+      <c r="A17" s="61"/>
+      <c r="D17" s="61"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L o D A A B Q S w M E F A A C A A g A 9 E k x W 9 x J u 3 S m A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 8 9 D o I w A I W v Q r r T P z U a U s r A 4 i C J i Y l x b U q F R i i m L Z a 7 O X g k r y B G U T f H 9 7 1 v e O 9 + v b F s a J v o o q z T n U k B g R h E y s i u 1 K Z K Q e + P 8 Q p k n G 2 F P I l K R a N s X D K 4 M g W 1 9 + c E o R A C D D P Y 2 Q p R j A k 6 F J u d r F U r w E f W / + V Y G + e F k Q p w t n + N 4 R S S + Q I S T J c Q M z R R V m j z N e g 4 + N n + Q J b 3 j e + t 4 k c b 5 2 u G p s j Q + w R / A F B L A w Q U A A I A C A D 0 S T F b D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A 9 E k x W 6 y 2 + i e y A A A A O A E A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A H 2 O w Q q C Q B C G 7 4 L v s O y p Q J c 6 h u w h 8 x J E R S t d R G T V K Y V 1 l 9 z x J L 1 7 h t J F a S 4 D w / / 9 3 1 g o s D a a i H F v A 9 d x H V v J F k p y z 5 R 5 Q g M a R b y P w 9 N e K c K J A n Q d M o w w X V v A c B E v x S K J M p c W 7 I o K E f l R 6 F 9 v l 4 j J k m l A 9 m h Z U d G 1 N 4 E o c b M 7 G G 2 x 7 U Y 9 n 9 r 6 5 C w b 4 H Q e o e k 7 + U r S q a T M T b b 8 4 J z t E 1 F U 0 E h O B 4 p 6 R 4 S G 0 w X 4 5 3 C d W v / V B B 9 Q S w E C L Q A U A A I A C A D 0 S T F b 3 E m 7 d K Y A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A A A A A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A 9 E k x W w / K 6 a u k A A A A 6 Q A A A B M A A A A A A A A A A A A A A A A A 8 g A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A D 0 S T F b r L b 6 J 7 I A A A A 4 A Q A A E w A A A A A A A A A A A A A A A A D j A Q A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A D i A g A A A A A Q A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 7 y M g A A A A A A A N A y A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k F s b E Z v c m 1 1 b G F z P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g g L z 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M G J j Z W E y Z T c t Z T V k Z S 0 0 Z j Q z L W E 3 Z T c t N m U 5 Y j E x M 2 I x Z W Q 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C A t I D I w M j Q g L S B O b 2 1 i c m U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D M 0 I i A v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i A v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j U t M D k t M T d U M D Y 6 N D Q 6 M D k u N D c 5 M T Q 4 M V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Z 0 l D Q m d J Q 0 J n W U d C Z 0 l D Q W d Z R 0 J n W U d C Z 0 l D Q W d Z R 0 F n W U d C Z 0 l D Q m d Z R 0 F n W U d B Z 1 l H Q W d Z Q 0 J n S U N B Z 0 l H Q W d J Q 0 J n W U N C Z 1 l H Q W c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j U 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J K S F I s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F R 0 l E L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 R O U i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F T l I s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V I S V N U S U Q s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l O Y W 1 l Q W N 0 d W V s L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 S W R B Y 3 R 1 Z W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d E l k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R T a G 9 y d E 5 h b W U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E R V M s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E 5 T L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U i w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J J Z D I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S X 2 5 h b W U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z E s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z I s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z M s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a N C w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F p a L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T L D I x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 Z y L D I y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 R l L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U y w y N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z n I s M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 R l L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 Q Y W x p Z X J z X 2 V w b 3 F 1 Z V 9 j b 2 5 z d H J 1 Y 3 R p b 2 4 s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F T V F d T L D I 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W k g x L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d I R U l a U 1 9 D Y X R l Z 2 9 y a W V f Y m F 0 a W 1 l b n R f Y 2 h h d W Z m Z S w z M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z S w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z V 8 z N y w z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 I M S w z M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 8 z N y w z N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p X M S w z N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G U s M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l X z M 3 L D M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T l c x L D M 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X V 1 Z T X 0 N h d G V n b 3 J p Z V 9 l Y X V f Y 2 h h d W R l L D Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V C w 0 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 R f U G F s a W V y c 1 9 u Y n J l X 2 x v Z 2 V t Z W 5 0 L D Q y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F R P L D Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F N X L D Q 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U E h X L D Q 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U y w 0 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V N f c G F s a W V y X 2 5 v b W J y Z V 9 w a c O o Y 2 V z L D Q 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U E h X L D Q 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F N X L D Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U y w 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V N f U G F s a W V y c 1 9 z d X J m Y W N l X 2 x v Z 2 V t Z W 5 0 L D U x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d y b 3 V w Z V 9 l b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 9 w c m l u Y 2 l w Y W x f R V d J R C w 1 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F V 0 l E L D U z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R 3 Z W x s a W 5 n S W Q s N T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E R 3 Z W x s a W 5 n S W Q s N T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E J 1 a W x k a W 5 n S W Q s N T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q V E 8 s N T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 1 O C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J K S F I s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F R 0 l E L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 R O U i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F T l I s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V I S V N U S U Q s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l O Y W 1 l Q W N 0 d W V s L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 S W R B Y 3 R 1 Z W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d E l k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R T a G 9 y d E 5 h b W U s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E R V M s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E 5 T L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U i w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J J Z D I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S X 2 5 h b W U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z E s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z I s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z M s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z Q s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a N C w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F p a L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T L D I x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 Z y L D I y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 R l L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U y w y N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z n I s M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 R l L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 Q Y W x p Z X J z X 2 V w b 3 F 1 Z V 9 j b 2 5 z d H J 1 Y 3 R p b 2 4 s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F T V F d T L D I 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W k g x L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d I R U l a U 1 9 D Y X R l Z 2 9 y a W V f Y m F 0 a W 1 l b n R f Y 2 h h d W Z m Z S w z M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z S w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z V 8 z N y w z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 I M S w z M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 8 z N y w z N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p X M S w z N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G U s M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l X z M 3 L D M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T l c x L D M 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X V 1 Z T X 0 N h d G V n b 3 J p Z V 9 l Y X V f Y 2 h h d W R l L D Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V C w 0 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 R f U G F s a W V y c 1 9 u Y n J l X 2 x v Z 2 V t Z W 5 0 L D Q y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F R P L D Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F N X L D Q 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U E h X L D Q 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U y w 0 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V N f c G F s a W V y X 2 5 v b W J y Z V 9 w a c O o Y 2 V z L D Q 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U E h X L D Q 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F N X L D Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U y w 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V N f U G F s a W V y c 1 9 z d X J m Y W N l X 2 x v Z 2 V t Z W 5 0 L D U x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d y b 3 V w Z V 9 l b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 9 w c m l u Y 2 l w Y W x f R V d J R C w 1 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F V 0 l E L D U z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R 3 Z W x s a W 5 n S W Q s N T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E R 3 Z W x s a W 5 n S W Q s N T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E J 1 a W x k a W 5 n S W Q s N T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q V E 8 s N T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 k Y m 9 f V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A A C y k y z n q g 1 R L A 2 6 p d d C R v I A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A A Y A U 8 P 5 Y x t e + 2 E Q m 7 v Q 3 o t R v x n w 7 p U a + L + L w d d 8 7 h V 2 A A A A A A 6 A A A A A A g A A I A A A A D W V g u P c b 4 D n 3 w U c h T l m u I H X D 5 4 j c y P M f g c R d v p a d 5 5 7 U A A A A J k r c x C 5 v H D u g z p S G e B X t S V H I O n e m w q 6 2 W u N G H 4 r N t K K Y k I a N w q R 1 1 g V o T t i D U j w m G Y A j 3 T 2 g e N W l U h 1 l r A 4 + P C O 0 z Z F C h c 8 X G x V V H d 9 K 5 9 Q Q A A A A C 2 r C X R s f x f + P D W s n N X G w 6 q s 1 D b o 4 0 y + R P d T 2 N Y 2 h m n M i z 1 i 9 L N j q 0 b 8 B C C 7 u b w Z H N v 0 5 Y Q 6 2 W e V M q Y C D e J Y o a Y = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 0 f a 0 1 a 3 8 - 2 b 9 d - 4 c d 3 - 8 8 b 4 - 9 4 5 2 1 b 9 9 0 4 a f "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A A w E A A B Q S w M E F A A C A A g A Q 2 C l X J e x n c e m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A e 7 9 7 v 4 1 9 R W 6 O Q l l q U X F m f p 6 t k q G e g Z J C a l 5 y f k p m X r q t U m l J m q 6 F k r 2 d T U B i c n Z i e q o C U H F e s V V F c Y q t U k Z J S Y G V v n 5 5 e b l e u b F e f l G 6 v p G B g a F + h K 9 P c H J G a m 6 i E l x x J m H F u p l 5 x S W J e c m p S n Y 2 Y R D H 2 B n p G Z o C s b m Z n o G N P k z Q x j c z D 6 H A C O h e k C y S o I 1 z a U 5 J a V G q X V q R r r O H j T 6 M a 6 M P 9 Y M d A F B L A w Q U A A I A C A B D Y K V c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Q 2 C l X E y J M Y g E A Q A A + w Q A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A N 2 S T U v D M B j H 7 4 V + h x A v G 2 y h d i K I 5 N A t k w o y R 1 N 2 s I y Q t Y 9 2 0 C b a Z K f h d 7 d j Z Y h r h 9 6 K O S T w k P 8 L P x 4 D q d 1 q h f j x v b 5 3 H d c x u a w g Q y t R 6 D c o Q V k e B / H 0 K S g K R F E B 1 n V Q f b j e V S n U E / 5 R E C a t 3 E g D Z o A 5 Z 2 M 2 H S + j Z 0 Z k R h R Y 8 l q R N M f D U S O 0 0 n p 3 M 6 2 M r X b H e N q 4 7 Z O F L I H i 8 y 9 4 / Z k c Q t a N S b b R o r 3 g u X a f 8 D S H U l J c q / D o 0 U J J c Y v 4 l O E 6 W 3 U x 5 j u m q z Y r N P C H + K + 0 A k Y W 8 5 g 8 R G Q W / l d a K 2 F v J 5 5 4 W c 4 j H o b i f S J 8 z / c P 1 0 3 f c F 0 q + m t s n S a d + D o V P 5 e u u 1 8 f l 6 9 3 N L 8 A U E s B A i 0 A F A A C A A g A Q 2 C l X J e x n c e m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E N g p V w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Q 2 C l X E y J M Y g E A Q A A + w Q A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A N A M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + w I I A A A A A A A C e g g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z g z N D I 2 M G N m L W Y 4 N j Q t N D d l N C 0 4 O D F l L T k y O W E w N W F i N j Z m M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z U G l 2 b 3 R U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C A t I D I w M j Q g L S B O b 2 1 i c m U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w y N S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U G l 2 b 3 R P Y m p l Y 3 R O Y W 1 l I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C A t I D I w M j Q g L S B O b 2 1 i c m U h V G F i b G V h d S B j c m 9 p c 8 O p I G R 5 b m F t a X F 1 Z T M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Z 0 l D Q m d J Q 0 J n W U d C Z 0 l D Q W d Z R 0 J n W U d C Z 0 l D Q W d Z R 0 F n W U d C Z 0 l D Q m d Z R 0 F n W U d B Z 1 l H Q W d Z Q 0 J n S U N B Z 0 l H Q W d J Q 0 J n W U N C Z 1 l H Q W c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j U t M D k t M T l U M D c 6 M j Q 6 M j I u M T M x O D U 3 M V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N T g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V E 5 S L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U h J U 1 R J R C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 S W Q s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E T l M s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J f b m F t Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M y w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R H U l V O R F B M W l o s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z G U s M j N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z G U s M j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a S D E s M j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c s M z h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U L D Q x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q U 1 c s N D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M s N D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T L D U w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V X S U Q s N T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C w 1 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j U 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V E 5 S L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U h J U 1 R J R C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 S W Q s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E T l M s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J f b m F t Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M y w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R H U l V O R F B M W l o s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z G U s M j N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z G U s M j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a S D E s M j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c s M z h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U L D Q x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q U 1 c s N D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M s N D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T L D U w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V X S U Q s N T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C w 1 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 T d G F 0 M D l D b 2 5 z d H J 1 Y 3 R p b 2 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 2 R i b 1 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C U y M C g y K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z V h N D A z N m Q 1 L W M 2 Z D g t N D V i Z i 0 5 N z h m L W F k N D k 2 N j Y 3 M D I 0 O C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w z M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 9 1 c m N l I H Q t N j M w I C 0 g M j A y N C A t I E 5 v b W J y Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D M t M D l U M D Y 6 M j c 6 M T c u N T I 2 M j Q 3 M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Z 0 l D Q m d J Q 0 J n W U d C Z 0 l D Q W d Z R 0 J n W U d C Z 0 l D Q W d Z R 0 F n W U d C Z 0 l D Q m d Z R 0 F n W U d B Z 1 l H Q W d Z Q 0 J n S U N B Z 0 l H Q W d J Q 0 J n W U N C Z 1 l H Q W c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j U 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S S k h S L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 R O U i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V I S V N U S U Q s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d E l k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E 5 T L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S X 2 5 h b W U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M x L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z M s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M 0 L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F p a L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U y w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 R l L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F M s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 R l L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f U G F s a W V y c 1 9 l c G 9 x d W V f Y 2 9 u c 3 R y d W N 0 a W 9 u L D I 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W k g x L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S E V J W l N f Q 2 F 0 Z W d v c m l l X 2 J h d G l t Z W 5 0 X 2 N o Y X V m Z m U s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z V 8 z N y w z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O S D E s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 8 z N y w z N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a V z E s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l X z M 3 L D M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 X M S w z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V C w 0 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U X 1 B h b G l l c n N f b m J y Z V 9 s b 2 d l b W V u d C w 0 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F N X L D Q 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B I V y w 0 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V N f c G F s a W V y X 2 5 v b W J y Z V 9 w a c O o Y 2 V z L D Q 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B I V y w 0 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U y w 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T X 1 B h b G l l c n N f c 3 V y Z m F j Z V 9 s b 2 d l b W V u d C w 1 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F V 0 l E L D U z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k d 2 V s b G l u Z 0 l k L D U 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E J 1 a W x k a W 5 n S W Q s N T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F R P L D U 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F R 0 l E L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U T l I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F T l I s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S E l T V E l E L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 S W R B Y 3 R 1 Z W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R J Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E R V M s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R O U y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J J Z D I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U l 9 u Y W 1 l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z I s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M z L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a N C w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a W i w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 Z y L D I y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 k Z S w y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z n I s M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 k Z S w y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F T V F d T L D I 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p I M S w y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z S w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 V f M z c s M z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f M z c s M z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G U s M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z V 8 z N y w z O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X V 1 Z T X 0 N h d G V n b 3 J p Z V 9 l Y X V f Y 2 h h d W R l L D Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 Q s N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F R P L D Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B T V y w 0 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U y w 0 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T X 3 B h b G l l c l 9 u b 2 1 i c m V f c G n D q G N l c y w 0 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F N X L D Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V M s N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d y b 3 V w Z V 9 l b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 9 w c m l u Y 2 l w Y W x f R V d J R C w 1 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R V d J R C w 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E R 3 Z W x s a W 5 n S W Q s N T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x C d W l s Z G l u Z 0 l k L D U 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w l M j A o M i k v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C U y M C g y K S 9 k Y m 9 f V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z I y O T Q 0 N D Z h L W U w O W Q t N D c x Y S 0 5 O T V m L T M 3 N G U y O D l l O T Q 0 N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N T b 3 V y Y 2 U g d C 0 2 M z A t M j A y M i 0 y N C 1 G U i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s N z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t I S F 9 S R V N f Q 0 F O V E 9 O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h I X 1 J F U 1 9 E S V N U U k l D V C Z x d W 9 0 O y w m c X V v d D t I S F 9 S R V N f T V V O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R Z U E V P R k 9 X T k V S U 0 h J U C Z x d W 9 0 O y w m c X V v d D t U e X B l X 2 9 j Y 3 V w Y X R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C Z x d W 9 0 O y w m c X V v d D t T V E F U W U V B U i Z x d W 9 0 O y w m c X V v d D t I T 1 V T R U h P T E R Z R U F S T F l J R C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 0 L T I 4 V D A 5 O j I y O j Q 2 L j c 2 M j M 3 N z d a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w 3 N T U 3 M z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D c 1 N T c z N S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 N B T l R P T i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 R J U 1 R S S U N U L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f T V V O L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U W V B F T 0 Z P V 0 5 F U l N I S V A s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R 5 c G V f b 2 N j d X B h d G l v b i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 1 R B V F l F Q V I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h P V V N F S E 9 M R F l F Q V J M W U l E L D d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f Q 0 F O V E 9 O L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f R E l T V F J J Q 1 Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 N V U 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R Z U E V P R k 9 X T k V S U 0 h J U C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T V E F U W U V B U i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q s N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 2 R i b 1 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 2 Y W Q w Y j M y M C 0 w N z A z L T Q 4 O D M t O D A w N i 0 4 Z D l m N T Y 4 M G M y M T I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 9 1 c m N l I H Q t N j M w L T I w M j I t M j Q t R l I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D c 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 S E h f U k V T X 0 N B T l R P T i Z x d W 9 0 O y w m c X V v d D t I S F 9 S R V N f R E l T V F J J Q 1 Q m c X V v d D s s J n F 1 b 3 Q 7 S E h f U k V T X 0 1 V T i Z x d W 9 0 O y w m c X V v d D t U W V B F T 0 Z P V 0 5 F U l N I S V A m c X V v d D s s J n F 1 b 3 Q 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h I X 1 d F S U d I V F 8 y M D I y X z I w M j Q m c X V v d D s s J n F 1 b 3 Q 7 U 1 R B V F l F Q V I m c X V v d D s s J n F 1 b 3 Q 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U V C Z 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N C 0 y O F Q x M j o 1 M D o 0 N C 4 y N j c 4 M T g 5 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N z U 1 N z M 1 I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 N B T l R P T i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 E S V N U U k l D V C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 N V U 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U W V B F T 0 Z P V 0 5 F U l N I S V A s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U e X B l X 2 9 j Y 3 V w Y X R p b 2 4 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 1 R B V F l F Q V I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I T 1 V T R U h P T E R Z R U F S T F l J R C w 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 O C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 D Q U 5 U T 0 4 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f R E l T V F J J Q 1 Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f T V V O L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V F l Q R U 9 G T 1 d O R V J T S E l Q L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N U Q V R Z R U F S L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q s N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C U y M C g y K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q l M j A o M i k v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 J T I w K D I p L 2 R i b 1 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A i 0 g W s x 6 c A 0 2 + P 5 f P 9 b t h o w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B z y 0 A G S 7 2 L 3 d C T 4 P U H 7 7 9 E M W g n 9 4 i a T l f Q N r W m 7 W A G b A A A A A A O g A A A A A I A A C A A A A B J z 6 c 6 4 X j Z W A l F 0 x G C n Q d P m b r T A L b i 3 b d 4 z 5 P o r K 9 F z l A A A A B 7 v 9 + i e M O U b 4 N V 2 E F c v p O y 7 h o W x L H Y B T D S v 2 P s N s O C 0 6 y b H y 0 y G n Y i S 3 o c K S w a f o A M u 8 U / j o O J Z F T + q 6 / 4 4 o t T H s i j R a a m u W u t H y 5 r H D O F I E A A A A D w V P J C j b b a P F U C N H T u Y B P g A 9 h Q 9 q v O s N A N D T h T 2 N O q 5 8 H U v m B 7 7 8 r 0 z g g H Z Z N c f m F v 5 b u M w Y r G 6 f o K 0 X b X V u K M < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5753B8AA-40B8-4C40-BFF6-CFF18D72BDF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>