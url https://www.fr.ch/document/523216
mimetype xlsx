--- v1 (2026-06-29)
+++ v2 (2026-08-31)
@@ -2,82 +2,82 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\04 Construction et logement\0903 Logements\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A0B0161-A33C-4B25-9CF0-A166627B871C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9F3F4D2F-2C95-471A-AEA5-D3056EA6874D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-300" windowWidth="29040" windowHeight="15720" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="1000" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te630" sheetId="21" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="30" r:id="rId2"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId3"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="0" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'fc0909c4-75e2-45a5-a367-af7518ac0f73'"</definedName>
     <definedName name="BusQuery.INVESTIS.TC302_93.1.1">[1]EJ!#REF!</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="test">#REF!</definedName>
     <definedName name="test1">#REF!</definedName>
     <definedName name="test3">#REF!</definedName>
     <definedName name="test4">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te630'!$A$1:$K$88</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te630'!$A$1:$K$87</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{77040CC3-939A-4BFC-98A0-805018A80C2F}" keepAlive="1" name="Requête - V_logementSTATBLAll" description="Connexion à la requête « V_logementSTATBLAll » dans le classeur." type="5" refreshedVersion="8" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=V_logementSTATBLAll;Extended Properties=&quot;&quot;" command="SELECT * FROM [V_logementSTATBLAll]"/>
   </connection>
   <connection id="2" xr16:uid="{FBFA1E7B-813F-4F54-AD8E-078334C7E30A}" keepAlive="1" name="Requête - V_logementSTATBLAll (2)" description="Connexion à la requête « V_logementSTATBLAll (2) » dans le classeur." type="5" refreshedVersion="8" background="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;V_logementSTATBLAll (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [V_logementSTATBLAll (2)]"/>
   </connection>
   <connection id="3" xr16:uid="{E039D453-A190-4494-A7B6-EE25E2CA3352}" keepAlive="1" name="Requête - V_t630_ZPERSHH_p3_2022_2024" description="Connexion à la requête « V_t630_ZPERSHH_p3_2022_2024 » dans le classeur." type="5" refreshedVersion="8" background="1">
@@ -110,51 +110,51 @@
   <connection id="12" xr16:uid="{95F64A44-9A54-43D4-98A0-8565E0ECDD59}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction3" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2018_2020&quot;"/>
   </connection>
   <connection id="13" xr16:uid="{C7F51774-728C-4F70-B451-0EA93211595F}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction4" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2019_2021&quot;"/>
   </connection>
   <connection id="14" xr16:uid="{9EEB7385-4231-4B40-8B15-6317AC51FAEE}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction5" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
   <connection id="15" xr16:uid="{0C808E53-B129-447F-BC42-E4D6F9D5EFAE}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction6" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2019_2021&quot;"/>
   </connection>
   <connection id="16" xr16:uid="{EA38CA40-1E00-42AF-806F-04DF6B1B9C35}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction7" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
   <connection id="17" xr16:uid="{7AFE9A12-3033-4791-8352-AE51B6819256}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction8" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2020_2022&quot;"/>
   </connection>
   <connection id="18" xr16:uid="{4FA93308-4D0A-4F5B-A643-D1BCFEE1D365}" odcFile="C:\Users\TilleMH\Documents\Mes sources de données\Stat09Construction.dsn" name="Stat09Construction9" type="1" refreshedVersion="8" background="1">
     <dbPr connection="DRIVER=SQL Server Native Client 11.0;SERVER=SSTAT-DB-PROD.AD.NET.FR.CH;UID=TilleMH;Trusted_Connection=Yes;APP=Système d'exploitation Microsoft® Windows®;WSID=WSTA00460008;DATABASE=Stat09Construction;" command="SELECT * FROM &quot;dbo&quot;.&quot;V_t630_ZPERSHH_p3_2019_2021&quot;"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="69">
   <si>
     <t>Nombre de logements occupés / Anzahl bewohnte Wohnungen</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Locataires / Mieter</t>
   </si>
   <si>
     <t>Propriétaires / Eigentümer</t>
   </si>
   <si>
     <t>Autres / Andere</t>
   </si>
   <si>
     <t>dont PPE (propriété par étages) / davon StwE (Stockwerkeigentum)</t>
   </si>
   <si>
     <r>
       <t>Logements occupés selon le statut d'occupation, en %</t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -207,63 +207,50 @@
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
     <r>
       <t>2018 - 2020</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
     <t>T09-03-02</t>
-  </si>
-[...11 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">3 </t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Les éventuelles différences entre le total et la somme des nombres sont dues aux nombres arrondis / Allfällige Unterschiede zwischen Gesamtsumme und addierten Einzelwerten sind auf Rundungsdifferenzen zurückzuführen </t>
     </r>
   </si>
   <si>
     <t>District / Bezirk</t>
   </si>
   <si>
     <t>Agglomération / Agglomeration</t>
@@ -529,63 +516,85 @@
   </si>
   <si>
     <t>Bewohnte Wohnungen im Kanton Freiburg nach Bewohnertyp, Bezirk und Agglomeration von 1970 bis 2024</t>
   </si>
   <si>
     <t>Source: Recensement féd. de la population 1970-2000, Stat. des bâtiments et logements 2013-2024, Relevé structurel 2012-2024 - Office féd. de la statistique, Neuchâtel</t>
   </si>
   <si>
     <t>Quelle: Eidg. Volkszählung 1970-2000, Gebäude- und Wohnungsstatistik 2013-2024, Strukturerhebung 2012-2024 - Bundesamt für Statistik, Neuenburg, te26-630</t>
   </si>
   <si>
     <r>
       <t>2022 - 2024</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 28.04.2026</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Selon le projet d'agglomération Mobul : Broc, Bulle, Echarlens, Gruyères, Marsens, Morlon, Le Pâquier, Riaz, Vuadens / Gemäss Mobul-Agglomerationsprojekt: Broc, Bulle, Echarlens, Gruyères, Marsens, Morlon, Le Pâquier, Riaz, Vuadens</t>
+    </r>
+  </si>
+  <si>
+    <t>…</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
   </numFmts>
-  <fonts count="45" x14ac:knownFonts="1">
+  <fonts count="46" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -827,50 +836,57 @@
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="37">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
@@ -1320,51 +1336,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="59">
+  <cellStyleXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="5" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="6" borderId="6" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="7" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1380,311 +1396,309 @@
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="33" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="8" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="40" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="39" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="34" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="34" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="34" borderId="20" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="34" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="34" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="34" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="46" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="34" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="34" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="34" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="34" borderId="18" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="34" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="34" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="8" fillId="34" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="19" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="24" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="34" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="36" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="58"/>
     <xf numFmtId="0" fontId="43" fillId="36" borderId="0" xfId="57" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="58" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="58" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="58" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="58" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="24" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="58" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="35" borderId="24" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="33" borderId="23" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="58" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="35" borderId="22" xfId="58" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="58" applyFont="1"/>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="46" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="34" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="34" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="59">
+  <cellStyles count="61">
     <cellStyle name="20 % - Accent1" xfId="20" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - Accent2" xfId="24" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - Accent3" xfId="28" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - Accent4" xfId="32" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - Accent5" xfId="36" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - Accent6" xfId="40" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - Accent1" xfId="21" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - Accent2" xfId="25" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - Accent3" xfId="29" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - Accent4" xfId="33" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - Accent5" xfId="37" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - Accent6" xfId="41" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - Accent1" xfId="22" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - Accent2" xfId="26" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - Accent3" xfId="30" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - Accent4" xfId="34" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - Accent5" xfId="38" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - Accent6" xfId="42" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="23" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="27" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="31" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="35" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="39" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Avertissement" xfId="16" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Calcul" xfId="13" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Cellule liée" xfId="14" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Entrée" xfId="11" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Insatisfaisant" xfId="9" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Lien hypertexte 2" xfId="48" xr:uid="{2064BE6F-968F-45BC-BACB-9739E2B01E78}"/>
+    <cellStyle name="Lien hypertexte 2 2" xfId="60" xr:uid="{B22D6965-54CE-430E-A840-F7EE47A48A6A}"/>
     <cellStyle name="Milliers 2" xfId="50" xr:uid="{FA1513E5-26CF-460D-A718-F143F2CFA85F}"/>
     <cellStyle name="Milliers 2 2" xfId="53" xr:uid="{3BF79DF5-B3FD-4E9D-92F6-F2D3C58CBDAE}"/>
     <cellStyle name="Neutre" xfId="10" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2" xfId="56" xr:uid="{873D5949-3911-435F-8508-892A6763BC3D}"/>
     <cellStyle name="Normal 2 2 2" xfId="57" xr:uid="{DF3D61FE-6B65-494A-ABEE-4D1A9F0B60FE}"/>
+    <cellStyle name="Normal 2 3" xfId="59" xr:uid="{49AB3F7F-6A99-4506-BC1B-BAE8FD612D0A}"/>
     <cellStyle name="Normal 2 7" xfId="46" xr:uid="{F3DCADEC-C9CC-4720-AC6D-EDA42AF03411}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 3 2" xfId="47" xr:uid="{16B556A3-EA3A-46C6-B21A-28A12A00036D}"/>
     <cellStyle name="Normal 4" xfId="43" xr:uid="{50AA6F5A-9548-4841-B9FA-37D8FFE8E285}"/>
     <cellStyle name="Normal 4 2" xfId="55" xr:uid="{EFC2B6D4-D17D-4048-B6A2-B3C2F5D045DF}"/>
     <cellStyle name="Normal 5" xfId="45" xr:uid="{8E11785A-76DC-425F-A738-3FC51C9A6A6A}"/>
     <cellStyle name="Normal 5 2" xfId="51" xr:uid="{CD72D930-A63D-4C4E-8591-D8CAC4F346B9}"/>
     <cellStyle name="Normal 5 2 2" xfId="54" xr:uid="{B220B759-7618-4FE7-9047-CF73DA70BD07}"/>
     <cellStyle name="Normal 5 3" xfId="52" xr:uid="{FBE89649-829E-47F6-8B76-8E256D672F4B}"/>
     <cellStyle name="Normal 5 4" xfId="58" xr:uid="{171F680C-1023-4CA3-9C5A-2AAAF7444CA5}"/>
     <cellStyle name="Normal 6" xfId="49" xr:uid="{5E725DF1-A755-48ED-B8D5-525E2123A885}"/>
     <cellStyle name="Note 2" xfId="44" xr:uid="{339A9B91-FE4C-4387-8F89-DDA0119BAF62}"/>
     <cellStyle name="Satisfaisant" xfId="8" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Sortie" xfId="12" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Texte explicatif" xfId="17" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Titre" xfId="3" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Titre 1" xfId="4" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Titre 2" xfId="5" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Titre 3" xfId="6" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Titre 4" xfId="7" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Total" xfId="18" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Vérification" xfId="15" builtinId="23" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
@@ -1999,3956 +2013,3949 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DCCA6BB3-2D59-4840-B476-EC8410D6FDAF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BR91"/>
+  <dimension ref="A1:BR90"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="175" zoomScaleNormal="175" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="9" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="4" customWidth="1"/>
     <col min="2" max="11" width="8.7109375" style="4" customWidth="1"/>
     <col min="12" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="22" t="s">
-        <v>61</v>
+      <c r="A4" s="23" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="5" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="31" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>14</v>
+      </c>
+      <c r="C6" s="46" t="s">
+        <v>12</v>
       </c>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="30"/>
       <c r="H6" s="30"/>
       <c r="I6" s="28"/>
-      <c r="J6" s="68" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="69"/>
+      <c r="J6" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="70"/>
     </row>
     <row r="7" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="8"/>
       <c r="B7" s="9"/>
       <c r="C7" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="D7" s="29" t="s">
+      <c r="E7" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="29" t="s">
+      <c r="F7" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="F7" s="29" t="s">
+      <c r="G7" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="G7" s="29" t="s">
+      <c r="H7" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="H7" s="29" t="s">
+      <c r="I7" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="I7" s="29" t="s">
+      <c r="J7" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="29" t="s">
+      <c r="K7" s="29" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="33"/>
       <c r="C8" s="34"/>
       <c r="D8" s="34"/>
       <c r="E8" s="34"/>
       <c r="F8" s="34"/>
       <c r="G8" s="34"/>
       <c r="H8" s="34"/>
       <c r="I8" s="34"/>
       <c r="J8" s="34"/>
       <c r="K8" s="35"/>
     </row>
     <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="21">
+      <c r="A9" s="22">
         <v>1970</v>
       </c>
       <c r="B9" s="36">
         <v>49562</v>
       </c>
       <c r="C9" s="41">
         <v>4082</v>
       </c>
       <c r="D9" s="41">
         <v>3531</v>
       </c>
       <c r="E9" s="41">
         <v>8243</v>
       </c>
       <c r="F9" s="41">
         <v>19114</v>
       </c>
       <c r="G9" s="41">
         <v>5551</v>
       </c>
       <c r="H9" s="41">
         <v>6885</v>
       </c>
       <c r="I9" s="41">
         <v>2156</v>
       </c>
       <c r="J9" s="41">
         <v>17188</v>
       </c>
-      <c r="K9" s="15">
-        <v>4071</v>
+      <c r="K9" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="21">
+      <c r="A10" s="22">
         <v>1980</v>
       </c>
       <c r="B10" s="36">
         <v>60405</v>
       </c>
       <c r="C10" s="41">
         <v>4912</v>
       </c>
       <c r="D10" s="41">
         <v>4170</v>
       </c>
       <c r="E10" s="41">
         <v>9477</v>
       </c>
       <c r="F10" s="41">
         <v>23906</v>
       </c>
       <c r="G10" s="41">
         <v>6542</v>
       </c>
       <c r="H10" s="41">
         <v>8645</v>
       </c>
       <c r="I10" s="41">
         <v>2753</v>
       </c>
       <c r="J10" s="41">
         <v>21153</v>
       </c>
-      <c r="K10" s="15">
-        <v>4782</v>
+      <c r="K10" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="21">
+      <c r="A11" s="22">
         <v>1990</v>
       </c>
       <c r="B11" s="36">
         <v>78566</v>
       </c>
       <c r="C11" s="41">
         <v>6681</v>
       </c>
       <c r="D11" s="41">
         <v>5571</v>
       </c>
       <c r="E11" s="41">
         <v>12351</v>
       </c>
       <c r="F11" s="41">
         <v>30084</v>
       </c>
       <c r="G11" s="41">
         <v>8436</v>
       </c>
       <c r="H11" s="41">
         <v>11544</v>
       </c>
       <c r="I11" s="41">
         <v>3899</v>
       </c>
       <c r="J11" s="41">
         <v>25879</v>
       </c>
-      <c r="K11" s="15">
-        <v>6349</v>
+      <c r="K11" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="21">
+      <c r="A12" s="22">
         <v>2000</v>
       </c>
       <c r="B12" s="36">
         <v>91243</v>
       </c>
       <c r="C12" s="41">
         <v>7783</v>
       </c>
       <c r="D12" s="41">
         <v>6304</v>
       </c>
       <c r="E12" s="41">
         <v>14455</v>
       </c>
       <c r="F12" s="41">
         <v>33417</v>
       </c>
       <c r="G12" s="41">
         <v>10589</v>
       </c>
       <c r="H12" s="41">
         <v>13963</v>
       </c>
       <c r="I12" s="41">
         <v>4732</v>
       </c>
       <c r="J12" s="41">
         <v>27626</v>
       </c>
-      <c r="K12" s="15">
-        <v>7611</v>
+      <c r="K12" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="21">
+      <c r="A13" s="22">
         <v>2010</v>
       </c>
       <c r="B13" s="36">
         <v>129443</v>
       </c>
       <c r="C13" s="41">
         <v>12425</v>
       </c>
       <c r="D13" s="41">
         <v>8793</v>
       </c>
       <c r="E13" s="41">
         <v>22065</v>
       </c>
       <c r="F13" s="41">
         <v>45707</v>
       </c>
       <c r="G13" s="41">
         <v>14692</v>
       </c>
       <c r="H13" s="41">
         <v>18431</v>
       </c>
       <c r="I13" s="41">
         <v>7330</v>
       </c>
       <c r="J13" s="41">
         <v>38145</v>
       </c>
       <c r="K13" s="15">
-        <v>11159</v>
+        <v>14184</v>
       </c>
     </row>
     <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="21">
+      <c r="A14" s="22">
         <v>2011</v>
       </c>
       <c r="B14" s="36">
         <v>132170</v>
       </c>
       <c r="C14" s="41">
         <v>12782</v>
       </c>
       <c r="D14" s="41">
         <v>8986</v>
       </c>
       <c r="E14" s="41">
         <v>22586</v>
       </c>
       <c r="F14" s="41">
         <v>46650</v>
       </c>
       <c r="G14" s="41">
         <v>14916</v>
       </c>
       <c r="H14" s="41">
         <v>18745</v>
       </c>
       <c r="I14" s="41">
         <v>7505</v>
       </c>
       <c r="J14" s="41">
         <v>38919</v>
       </c>
       <c r="K14" s="15">
-        <v>11356</v>
+        <v>14556</v>
       </c>
     </row>
     <row r="15" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="21">
+      <c r="A15" s="22">
         <v>2012</v>
       </c>
       <c r="B15" s="36">
         <v>134511</v>
       </c>
       <c r="C15" s="41">
         <v>13094</v>
       </c>
       <c r="D15" s="41">
         <v>9249</v>
       </c>
       <c r="E15" s="41">
         <v>23173</v>
       </c>
       <c r="F15" s="41">
         <v>47212</v>
       </c>
       <c r="G15" s="41">
         <v>15155</v>
       </c>
       <c r="H15" s="41">
         <v>18983</v>
       </c>
       <c r="I15" s="41">
         <v>7645</v>
       </c>
       <c r="J15" s="41">
         <v>39234</v>
       </c>
       <c r="K15" s="15">
-        <v>11687</v>
+        <v>15015</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="21">
+      <c r="A16" s="22">
         <v>2013</v>
       </c>
       <c r="B16" s="36">
         <v>120914</v>
       </c>
       <c r="C16" s="41">
         <v>11364</v>
       </c>
       <c r="D16" s="41">
         <v>8549</v>
       </c>
       <c r="E16" s="41">
         <v>20286</v>
       </c>
       <c r="F16" s="41">
         <v>42823</v>
       </c>
       <c r="G16" s="41">
         <v>13792</v>
       </c>
       <c r="H16" s="41">
         <v>17223</v>
       </c>
       <c r="I16" s="41">
         <v>6877</v>
       </c>
       <c r="J16" s="41">
         <v>35176</v>
       </c>
       <c r="K16" s="15">
-        <v>10941</v>
+        <v>13784</v>
       </c>
     </row>
     <row r="17" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="21">
+      <c r="A17" s="22">
         <v>2014</v>
       </c>
       <c r="B17" s="36">
         <v>123299</v>
       </c>
       <c r="C17" s="41">
         <v>11732</v>
       </c>
       <c r="D17" s="41">
         <v>8779</v>
       </c>
       <c r="E17" s="41">
         <v>20805</v>
       </c>
       <c r="F17" s="41">
         <v>43455</v>
       </c>
       <c r="G17" s="41">
         <v>14016</v>
       </c>
       <c r="H17" s="41">
         <v>17535</v>
       </c>
       <c r="I17" s="41">
         <v>6977</v>
       </c>
       <c r="J17" s="41">
         <v>35550</v>
       </c>
       <c r="K17" s="15">
-        <v>11268</v>
+        <v>14160</v>
       </c>
     </row>
     <row r="18" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="21">
+      <c r="A18" s="22">
         <v>2015</v>
       </c>
       <c r="B18" s="36">
         <v>125197</v>
       </c>
       <c r="C18" s="41">
         <v>12099</v>
       </c>
       <c r="D18" s="41">
         <v>8985</v>
       </c>
       <c r="E18" s="41">
         <v>21307</v>
       </c>
       <c r="F18" s="41">
         <v>43802</v>
       </c>
       <c r="G18" s="41">
         <v>14246</v>
       </c>
       <c r="H18" s="41">
         <v>17658</v>
       </c>
       <c r="I18" s="41">
         <v>7100</v>
       </c>
       <c r="J18" s="41">
         <v>35752</v>
       </c>
       <c r="K18" s="15">
-        <v>11558</v>
+        <v>14506</v>
       </c>
     </row>
     <row r="19" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="21">
+      <c r="A19" s="22">
         <v>2016</v>
       </c>
       <c r="B19" s="36">
         <v>127328</v>
       </c>
       <c r="C19" s="41">
         <v>12469</v>
       </c>
       <c r="D19" s="41">
         <v>9196</v>
       </c>
       <c r="E19" s="41">
         <v>21867</v>
       </c>
       <c r="F19" s="41">
         <v>44169</v>
       </c>
       <c r="G19" s="41">
         <v>14521</v>
       </c>
       <c r="H19" s="41">
         <v>17856</v>
       </c>
       <c r="I19" s="41">
         <v>7250</v>
       </c>
       <c r="J19" s="41">
         <v>35940</v>
       </c>
       <c r="K19" s="15">
-        <v>11900</v>
+        <v>14940</v>
       </c>
     </row>
     <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="21">
+      <c r="A20" s="22">
         <v>2017</v>
       </c>
       <c r="B20" s="36">
         <v>129520</v>
       </c>
       <c r="C20" s="41">
         <v>12787</v>
       </c>
       <c r="D20" s="41">
         <v>9436</v>
       </c>
       <c r="E20" s="41">
         <v>22318</v>
       </c>
       <c r="F20" s="41">
         <v>44652</v>
       </c>
       <c r="G20" s="41">
         <v>14823</v>
       </c>
       <c r="H20" s="41">
         <v>18076</v>
       </c>
       <c r="I20" s="41">
         <v>7428</v>
       </c>
       <c r="J20" s="41">
         <v>36166</v>
       </c>
       <c r="K20" s="15">
-        <v>12198</v>
+        <v>15287</v>
       </c>
     </row>
     <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="21">
+      <c r="A21" s="22">
         <v>2018</v>
       </c>
       <c r="B21" s="36">
         <v>131865</v>
       </c>
       <c r="C21" s="41">
         <v>13086</v>
       </c>
       <c r="D21" s="41">
         <v>9591</v>
       </c>
       <c r="E21" s="41">
         <v>22985</v>
       </c>
       <c r="F21" s="41">
         <v>45082</v>
       </c>
       <c r="G21" s="41">
         <v>15143</v>
       </c>
       <c r="H21" s="41">
         <v>18336</v>
       </c>
       <c r="I21" s="41">
         <v>7642</v>
       </c>
       <c r="J21" s="41">
         <v>36437</v>
       </c>
       <c r="K21" s="15">
-        <v>12687</v>
+        <v>15802</v>
       </c>
     </row>
     <row r="22" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="21">
+      <c r="A22" s="22">
         <v>2019</v>
       </c>
       <c r="B22" s="36">
         <v>134472</v>
       </c>
       <c r="C22" s="41">
         <v>13453</v>
       </c>
       <c r="D22" s="41">
         <v>9835</v>
       </c>
       <c r="E22" s="41">
         <v>23518</v>
       </c>
       <c r="F22" s="41">
         <v>45725</v>
       </c>
       <c r="G22" s="41">
         <v>15412</v>
       </c>
       <c r="H22" s="41">
         <v>18680</v>
       </c>
       <c r="I22" s="41">
         <v>7849</v>
       </c>
       <c r="J22" s="41">
         <v>36932</v>
       </c>
       <c r="K22" s="15">
-        <v>12967</v>
+        <v>16150</v>
       </c>
     </row>
     <row r="23" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="21">
+      <c r="A23" s="22">
         <v>2020</v>
       </c>
       <c r="B23" s="36">
         <v>137407</v>
       </c>
       <c r="C23" s="41">
         <v>13890</v>
       </c>
       <c r="D23" s="41">
         <v>10128</v>
       </c>
       <c r="E23" s="41">
         <v>24200</v>
       </c>
       <c r="F23" s="41">
         <v>46374</v>
       </c>
       <c r="G23" s="41">
         <v>15742</v>
       </c>
       <c r="H23" s="41">
         <v>18949</v>
       </c>
       <c r="I23" s="41">
         <v>8124</v>
       </c>
       <c r="J23" s="41">
         <v>37305</v>
       </c>
       <c r="K23" s="15">
-        <v>13420</v>
+        <v>16648</v>
       </c>
     </row>
     <row r="24" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="21">
+      <c r="A24" s="22">
         <v>2021</v>
       </c>
       <c r="B24" s="36">
         <v>140440</v>
       </c>
       <c r="C24" s="41">
         <v>14241</v>
       </c>
       <c r="D24" s="41">
         <v>10469</v>
       </c>
       <c r="E24" s="41">
         <v>24825</v>
       </c>
       <c r="F24" s="41">
         <v>47090</v>
       </c>
       <c r="G24" s="41">
         <v>16016</v>
       </c>
       <c r="H24" s="41">
         <v>19345</v>
       </c>
       <c r="I24" s="41">
         <v>8454</v>
       </c>
       <c r="J24" s="41">
         <v>37850</v>
       </c>
       <c r="K24" s="15">
-        <v>13865</v>
+        <v>17151</v>
       </c>
     </row>
     <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="21">
+      <c r="A25" s="22">
         <v>2022</v>
       </c>
       <c r="B25" s="36">
         <v>143457</v>
       </c>
       <c r="C25" s="41">
         <v>14498</v>
       </c>
       <c r="D25" s="41">
         <v>10774</v>
       </c>
       <c r="E25" s="41">
         <v>25460</v>
       </c>
       <c r="F25" s="41">
         <v>47997</v>
       </c>
       <c r="G25" s="41">
         <v>16294</v>
       </c>
       <c r="H25" s="41">
         <v>19661</v>
       </c>
       <c r="I25" s="41">
         <v>8773</v>
       </c>
       <c r="J25" s="41">
         <v>37850</v>
       </c>
       <c r="K25" s="15">
-        <v>13865</v>
+        <v>17635</v>
       </c>
     </row>
     <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="21">
+      <c r="A26" s="22">
         <v>2023</v>
       </c>
       <c r="B26" s="36">
         <v>146334</v>
       </c>
       <c r="C26" s="41">
         <v>14881</v>
       </c>
       <c r="D26" s="41">
         <v>10987</v>
       </c>
       <c r="E26" s="41">
         <v>25988</v>
       </c>
       <c r="F26" s="41">
         <v>49008</v>
       </c>
       <c r="G26" s="41">
         <v>16535</v>
       </c>
       <c r="H26" s="41">
         <v>19894</v>
       </c>
       <c r="I26" s="41">
         <v>9041</v>
       </c>
       <c r="J26" s="41">
         <v>39413</v>
       </c>
       <c r="K26" s="15">
-        <v>14635</v>
+        <v>18020</v>
       </c>
     </row>
     <row r="27" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="21">
+      <c r="A27" s="22">
         <v>2024</v>
       </c>
       <c r="B27" s="36">
         <v>148865</v>
       </c>
       <c r="C27" s="41">
         <v>15280</v>
       </c>
       <c r="D27" s="41">
         <v>11234</v>
       </c>
       <c r="E27" s="41">
         <v>26353</v>
       </c>
       <c r="F27" s="41">
         <v>49854</v>
       </c>
       <c r="G27" s="41">
         <v>16731</v>
       </c>
       <c r="H27" s="41">
         <v>20123</v>
       </c>
       <c r="I27" s="41">
         <v>9290</v>
       </c>
       <c r="J27" s="41">
         <v>39963</v>
       </c>
       <c r="K27" s="15">
-        <v>14806</v>
+        <v>18209</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="37"/>
       <c r="C28" s="42"/>
       <c r="D28" s="42"/>
       <c r="E28" s="42"/>
       <c r="F28" s="42"/>
       <c r="G28" s="42"/>
       <c r="H28" s="42"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="11"/>
     </row>
     <row r="29" spans="1:11" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="16" t="s">
         <v>2</v>
       </c>
       <c r="B29" s="38"/>
       <c r="C29" s="43"/>
       <c r="D29" s="43"/>
       <c r="E29" s="43"/>
       <c r="F29" s="43"/>
       <c r="G29" s="43"/>
       <c r="H29" s="43"/>
       <c r="I29" s="43"/>
       <c r="J29" s="43"/>
       <c r="K29" s="32"/>
     </row>
     <row r="30" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="21">
+      <c r="A30" s="22">
         <v>1970</v>
       </c>
-      <c r="B30" s="39">
+      <c r="B30" s="40">
         <v>55.889592833219005</v>
       </c>
       <c r="C30" s="44">
         <v>35.276825085742281</v>
       </c>
       <c r="D30" s="44">
         <v>40.215236476918719</v>
       </c>
       <c r="E30" s="44">
         <v>53.815358485988106</v>
       </c>
       <c r="F30" s="44">
         <v>74.934602908862615</v>
       </c>
       <c r="G30" s="44">
         <v>46.47811205188254</v>
       </c>
       <c r="H30" s="44">
         <v>40.159767610748005</v>
       </c>
       <c r="I30" s="44">
         <v>34.137291280148425</v>
       </c>
       <c r="J30" s="44">
         <v>81.73725855247848</v>
       </c>
-      <c r="K30" s="40">
-        <v>70.228445099484162</v>
+      <c r="K30" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="21">
+      <c r="A31" s="22">
         <v>1980</v>
       </c>
-      <c r="B31" s="39">
+      <c r="B31" s="40">
         <v>55.965565764423474</v>
       </c>
       <c r="C31" s="44">
         <v>36.013843648208471</v>
       </c>
       <c r="D31" s="44">
         <v>42.901678657074335</v>
       </c>
       <c r="E31" s="44">
         <v>53.846153846153847</v>
       </c>
       <c r="F31" s="44">
         <v>72.885468083326373</v>
       </c>
       <c r="G31" s="44">
         <v>46.117395291959646</v>
       </c>
       <c r="H31" s="44">
         <v>41.688837478311164</v>
       </c>
       <c r="I31" s="44">
         <v>39.956411187795133</v>
       </c>
       <c r="J31" s="44">
         <v>80.480310121495762</v>
       </c>
-      <c r="K31" s="40">
-        <v>69.782517774989543</v>
+      <c r="K31" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="21">
+      <c r="A32" s="22">
         <v>1990</v>
       </c>
-      <c r="B32" s="39">
+      <c r="B32" s="40">
         <v>56.133696509940691</v>
       </c>
       <c r="C32" s="44">
         <v>40.188594521778178</v>
       </c>
       <c r="D32" s="44">
         <v>45.503500269251482</v>
       </c>
       <c r="E32" s="44">
         <v>54.894340539227592</v>
       </c>
       <c r="F32" s="44">
         <v>69.964100518548065</v>
       </c>
       <c r="G32" s="44">
         <v>47.641062114746326</v>
       </c>
       <c r="H32" s="44">
         <v>45.980595980595979</v>
       </c>
       <c r="I32" s="44">
         <v>44.29340856629905</v>
       </c>
       <c r="J32" s="44">
         <v>78.020789056764173</v>
       </c>
-      <c r="K32" s="40">
-[...4 lines deleted...]
-      <c r="A33" s="21">
+      <c r="K32" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="33" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="22">
         <v>2000</v>
       </c>
-      <c r="B33" s="39">
+      <c r="B33" s="40">
         <v>54.636520061812966</v>
       </c>
       <c r="C33" s="44">
         <v>42.323011692149556</v>
       </c>
       <c r="D33" s="44">
         <v>45.590101522842644</v>
       </c>
       <c r="E33" s="44">
         <v>52.694569353165001</v>
       </c>
       <c r="F33" s="44">
         <v>67.968399317712553</v>
       </c>
       <c r="G33" s="44">
         <v>46.765511379733688</v>
       </c>
       <c r="H33" s="44">
         <v>44.91155195874812</v>
       </c>
       <c r="I33" s="44">
         <v>45.03381234150465</v>
       </c>
       <c r="J33" s="44">
         <v>76.058785202345618</v>
       </c>
-      <c r="K33" s="40">
-[...3 lines deleted...]
-    <row r="34" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K33" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B34" s="39">
+      <c r="B34" s="40">
         <v>50.936988008272401</v>
       </c>
       <c r="C34" s="44">
         <v>40.748108294202098</v>
       </c>
       <c r="D34" s="44">
         <v>45.964861305509295</v>
       </c>
       <c r="E34" s="44">
         <v>52.357315861169582</v>
       </c>
       <c r="F34" s="44">
         <v>61.549414997780481</v>
       </c>
       <c r="G34" s="44">
         <v>43.433528365384639</v>
       </c>
       <c r="H34" s="44">
         <v>41.86</v>
       </c>
       <c r="I34" s="44">
         <v>42.524342910360033</v>
       </c>
       <c r="J34" s="44">
         <v>69.400000000000006</v>
       </c>
-      <c r="K34" s="40">
-[...3 lines deleted...]
-    <row r="35" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K34" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B35" s="39">
+      <c r="B35" s="40">
         <v>50.917478515362113</v>
       </c>
       <c r="C35" s="44">
         <v>43.092006584715662</v>
       </c>
       <c r="D35" s="44">
         <v>43.493283331072561</v>
       </c>
       <c r="E35" s="44">
         <v>51.64044259849183</v>
       </c>
       <c r="F35" s="44">
         <v>61.912551627584001</v>
       </c>
       <c r="G35" s="44">
         <v>44.07613611449554</v>
       </c>
       <c r="H35" s="44">
         <v>42.391189123296677</v>
       </c>
       <c r="I35" s="44">
         <v>41.432476805045447</v>
       </c>
       <c r="J35" s="44">
         <v>69.60614509548428</v>
       </c>
-      <c r="K35" s="40">
-[...3 lines deleted...]
-    <row r="36" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K35" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B36" s="39">
+      <c r="B36" s="40">
         <v>52.396351372115113</v>
       </c>
       <c r="C36" s="44">
         <v>44.905028615689716</v>
       </c>
       <c r="D36" s="44">
         <v>45.262672959871388</v>
       </c>
       <c r="E36" s="44">
         <v>54.324070965443219</v>
       </c>
       <c r="F36" s="44">
         <v>61.69219113202071</v>
       </c>
       <c r="G36" s="44">
         <v>46.946960184500128</v>
       </c>
       <c r="H36" s="44">
         <v>44.141585527489333</v>
       </c>
       <c r="I36" s="44">
         <v>45.754427115482216</v>
       </c>
       <c r="J36" s="44">
         <v>68.820124725599413</v>
       </c>
-      <c r="K36" s="40">
-[...3 lines deleted...]
-    <row r="37" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K36" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="14" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B37" s="39">
+        <v>27</v>
+      </c>
+      <c r="B37" s="40">
         <v>52.940448468649294</v>
       </c>
       <c r="C37" s="44">
         <v>48.954967622075785</v>
       </c>
       <c r="D37" s="44">
         <v>48.374392357709986</v>
       </c>
       <c r="E37" s="44">
         <v>52.901851818991283</v>
       </c>
       <c r="F37" s="44">
         <v>61.746990503428215</v>
       </c>
       <c r="G37" s="44">
         <v>46.876756410334337</v>
       </c>
       <c r="H37" s="44">
         <v>45.315299103650837</v>
       </c>
       <c r="I37" s="44">
         <v>47.07924363133256</v>
       </c>
       <c r="J37" s="44">
         <v>68.778574122668971</v>
       </c>
-      <c r="K37" s="40">
-[...3 lines deleted...]
-    <row r="38" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K37" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L37" s="44"/>
+    </row>
+    <row r="38" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="14" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B38" s="39">
+        <v>65</v>
+      </c>
+      <c r="B38" s="40">
         <v>52.599003592787177</v>
       </c>
       <c r="C38" s="44">
         <v>48.300437532150895</v>
       </c>
       <c r="D38" s="44">
         <v>49.227644227816285</v>
       </c>
       <c r="E38" s="44">
         <v>53.004988473777445</v>
       </c>
       <c r="F38" s="44">
         <v>60.949708988226568</v>
       </c>
       <c r="G38" s="44">
         <v>46.34222405964902</v>
       </c>
       <c r="H38" s="44">
         <v>45.155794822717311</v>
       </c>
       <c r="I38" s="44">
         <v>47.42084403506248</v>
       </c>
       <c r="J38" s="44">
         <v>68.411370868154592</v>
       </c>
-      <c r="K38" s="40">
-[...4 lines deleted...]
-      <c r="A39" s="73" t="s">
+      <c r="K38" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L38" s="44"/>
+    </row>
+    <row r="39" spans="1:12" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="B39" s="74"/>
-[...11 lines deleted...]
-      <c r="A40" s="21">
+      <c r="B39" s="38"/>
+      <c r="C39" s="43"/>
+      <c r="D39" s="43"/>
+      <c r="E39" s="43"/>
+      <c r="F39" s="43"/>
+      <c r="G39" s="43"/>
+      <c r="H39" s="43"/>
+      <c r="I39" s="43"/>
+      <c r="J39" s="43"/>
+      <c r="K39" s="32"/>
+      <c r="L39" s="44"/>
+    </row>
+    <row r="40" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="22">
         <v>1970</v>
       </c>
-      <c r="B40" s="39">
+      <c r="B40" s="40">
         <v>38.045276623219401</v>
       </c>
       <c r="C40" s="44">
         <v>57.447329740323369</v>
       </c>
       <c r="D40" s="44">
         <v>50.580572075899177</v>
       </c>
       <c r="E40" s="44">
         <v>40.385781875530753</v>
       </c>
       <c r="F40" s="44">
         <v>21.837396672596</v>
       </c>
       <c r="G40" s="44">
         <v>44.802738245361198</v>
       </c>
       <c r="H40" s="44">
         <v>50.225127087872188</v>
       </c>
       <c r="I40" s="44">
         <v>59.230055658627087</v>
       </c>
       <c r="J40" s="44">
         <v>15.859902257388875</v>
       </c>
-      <c r="K40" s="40">
-[...4 lines deleted...]
-      <c r="A41" s="21">
+      <c r="K40" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="22">
         <v>1980</v>
       </c>
-      <c r="B41" s="39">
+      <c r="B41" s="40">
         <v>39.132522142206774</v>
       </c>
       <c r="C41" s="44">
         <v>56.840390879478832</v>
       </c>
       <c r="D41" s="44">
         <v>48.537170263788973</v>
       </c>
       <c r="E41" s="44">
         <v>40.782948190355597</v>
       </c>
       <c r="F41" s="44">
         <v>24.613067849075545</v>
       </c>
       <c r="G41" s="44">
         <v>47.859981656985632</v>
       </c>
       <c r="H41" s="44">
         <v>51.729323308270679</v>
       </c>
       <c r="I41" s="44">
         <v>53.396294950962584</v>
       </c>
       <c r="J41" s="44">
         <v>17.70434453741786</v>
       </c>
-      <c r="K41" s="40">
-[...4 lines deleted...]
-      <c r="A42" s="21">
+      <c r="K41" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="22">
         <v>1990</v>
       </c>
-      <c r="B42" s="39">
+      <c r="B42" s="40">
         <v>39.387266756612277</v>
       </c>
       <c r="C42" s="44">
         <v>53.120790300853173</v>
       </c>
       <c r="D42" s="44">
         <v>46.131753724645485</v>
       </c>
       <c r="E42" s="44">
         <v>40.482552020079346</v>
       </c>
       <c r="F42" s="44">
         <v>27.296902007711743</v>
       </c>
       <c r="G42" s="44">
         <v>47.475106685633001</v>
       </c>
       <c r="H42" s="44">
         <v>49.384961884961889</v>
       </c>
       <c r="I42" s="44">
         <v>48.935624519107463</v>
       </c>
       <c r="J42" s="44">
         <v>19.946674910158816</v>
       </c>
-      <c r="K42" s="40">
-[...4 lines deleted...]
-      <c r="A43" s="21">
+      <c r="K42" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="22">
         <v>2000</v>
       </c>
-      <c r="B43" s="39">
+      <c r="B43" s="40">
         <v>41.833346119702334</v>
       </c>
       <c r="C43" s="44">
         <v>51.779519465501735</v>
       </c>
       <c r="D43" s="44">
         <v>47.319162436548226</v>
       </c>
       <c r="E43" s="44">
         <v>43.140781736423385</v>
       </c>
       <c r="F43" s="44">
         <v>29.906933596672353</v>
       </c>
       <c r="G43" s="44">
         <v>49.683633959769573</v>
       </c>
       <c r="H43" s="44">
         <v>52.431425911337101</v>
       </c>
       <c r="I43" s="44">
         <v>49.556213017751475</v>
       </c>
       <c r="J43" s="44">
         <v>22.612756099326724</v>
       </c>
-      <c r="K43" s="40">
-[...3 lines deleted...]
-    <row r="44" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K43" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B44" s="39">
+      <c r="B44" s="40">
         <v>43.7</v>
       </c>
       <c r="C44" s="44">
         <v>52.5</v>
       </c>
       <c r="D44" s="44">
         <v>44.6</v>
       </c>
       <c r="E44" s="44">
         <v>42.7</v>
       </c>
       <c r="F44" s="44">
         <v>34.1</v>
       </c>
       <c r="G44" s="44">
         <v>50.845106243197002</v>
       </c>
       <c r="H44" s="44">
         <v>53.6</v>
       </c>
       <c r="I44" s="44">
         <v>50.6</v>
       </c>
       <c r="J44" s="44">
         <v>27.4</v>
       </c>
-      <c r="K44" s="40">
-[...3 lines deleted...]
-    <row r="45" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K44" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B45" s="39">
+      <c r="B45" s="40">
         <v>44.541973829900442</v>
       </c>
       <c r="C45" s="44">
         <v>51.139891446815412</v>
       </c>
       <c r="D45" s="44">
         <v>49.522899925532663</v>
       </c>
       <c r="E45" s="44">
         <v>44.046357151747799</v>
       </c>
       <c r="F45" s="44">
         <v>34.278520941212548</v>
       </c>
       <c r="G45" s="44">
         <v>51.599295314735606</v>
       </c>
       <c r="H45" s="44">
         <v>53.31347937415736</v>
       </c>
       <c r="I45" s="44">
         <v>53.134025608332415</v>
       </c>
       <c r="J45" s="44">
         <v>27.551227514517159</v>
       </c>
-      <c r="K45" s="40">
-[...3 lines deleted...]
-    <row r="46" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K45" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A46" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B46" s="39">
+      <c r="B46" s="40">
         <v>42.20195880245813</v>
       </c>
       <c r="C46" s="44">
         <v>48.587422815502862</v>
       </c>
       <c r="D46" s="44">
         <v>47.663143033319031</v>
       </c>
       <c r="E46" s="44">
         <v>40.550454301766123</v>
       </c>
       <c r="F46" s="44">
         <v>33.251421873200954</v>
       </c>
       <c r="G46" s="44">
         <v>48.150403708283399</v>
       </c>
       <c r="H46" s="44">
         <v>51.225809358931443</v>
       </c>
       <c r="I46" s="44">
         <v>47.163694601702808</v>
       </c>
       <c r="J46" s="44">
         <v>27.361090629656566</v>
       </c>
-      <c r="K46" s="40">
-[...3 lines deleted...]
-    <row r="47" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K46" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="14" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B47" s="39">
+        <v>27</v>
+      </c>
+      <c r="B47" s="40">
         <v>41.636125239330859</v>
       </c>
       <c r="C47" s="44">
         <v>45.999427305959472</v>
       </c>
       <c r="D47" s="44">
         <v>44.479016510058088</v>
       </c>
       <c r="E47" s="44">
         <v>41.871594829280689</v>
       </c>
       <c r="F47" s="44">
         <v>33.069382079521063</v>
       </c>
       <c r="G47" s="44">
         <v>47.693647094048039</v>
       </c>
       <c r="H47" s="44">
         <v>49.278142307846601</v>
       </c>
       <c r="I47" s="44">
         <v>47.114393044853884</v>
       </c>
       <c r="J47" s="44">
         <v>26.9826083417978</v>
       </c>
-      <c r="K47" s="40">
-[...3 lines deleted...]
-    <row r="48" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K47" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="14" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B48" s="39">
+        <v>65</v>
+      </c>
+      <c r="B48" s="40">
         <v>41.936974582489526</v>
       </c>
       <c r="C48" s="44">
         <v>45.910394261730971</v>
       </c>
       <c r="D48" s="44">
         <v>43.878530922714951</v>
       </c>
       <c r="E48" s="44">
         <v>41.77959779156982</v>
       </c>
       <c r="F48" s="44">
         <v>34.03621180705651</v>
       </c>
       <c r="G48" s="44">
         <v>48.113636278433461</v>
       </c>
       <c r="H48" s="44">
         <v>49.706749417197869</v>
       </c>
       <c r="I48" s="44">
         <v>45.787632834810225</v>
       </c>
       <c r="J48" s="44">
         <v>27.45357948509815</v>
       </c>
-      <c r="K48" s="40">
-[...1 lines deleted...]
-      </c>
+      <c r="K48" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L48" s="44"/>
     </row>
     <row r="49" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="16" t="s">
-[...67 lines deleted...]
-      <c r="BR49" s="18"/>
+      <c r="A49" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B49" s="36"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="41"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="41"/>
+      <c r="K49" s="15"/>
+      <c r="O49" s="19"/>
+      <c r="P49" s="19"/>
+      <c r="Q49" s="19"/>
+      <c r="R49" s="19"/>
+      <c r="S49" s="19"/>
+      <c r="T49" s="19"/>
+      <c r="U49" s="19"/>
+      <c r="V49" s="19"/>
+      <c r="W49" s="19"/>
+      <c r="X49" s="19"/>
+      <c r="Y49" s="19"/>
+      <c r="Z49" s="19"/>
+      <c r="AA49" s="19"/>
+      <c r="AB49" s="19"/>
+      <c r="AC49" s="19"/>
+      <c r="AD49" s="19"/>
+      <c r="AE49" s="19"/>
+      <c r="AF49" s="19"/>
+      <c r="AG49" s="19"/>
+      <c r="AH49" s="19"/>
+      <c r="AI49" s="19"/>
+      <c r="AJ49" s="19"/>
+      <c r="AK49" s="19"/>
+      <c r="AL49" s="19"/>
+      <c r="AM49" s="19"/>
+      <c r="AN49" s="19"/>
+      <c r="AO49" s="19"/>
+      <c r="AP49" s="19"/>
+      <c r="AQ49" s="19"/>
+      <c r="AR49" s="19"/>
+      <c r="AS49" s="19"/>
+      <c r="AT49" s="19"/>
+      <c r="AU49" s="19"/>
+      <c r="AV49" s="19"/>
+      <c r="AW49" s="19"/>
+      <c r="AX49" s="19"/>
+      <c r="AY49" s="19"/>
+      <c r="AZ49" s="19"/>
+      <c r="BA49" s="19"/>
+      <c r="BB49" s="19"/>
+      <c r="BC49" s="19"/>
+      <c r="BD49" s="19"/>
+      <c r="BE49" s="19"/>
+      <c r="BF49" s="19"/>
+      <c r="BG49" s="19"/>
+      <c r="BH49" s="19"/>
+      <c r="BI49" s="19"/>
+      <c r="BJ49" s="19"/>
+      <c r="BK49" s="19"/>
+      <c r="BL49" s="19"/>
+      <c r="BM49" s="19"/>
+      <c r="BN49" s="19"/>
+      <c r="BO49" s="19"/>
+      <c r="BP49" s="19"/>
+      <c r="BQ49" s="19"/>
+      <c r="BR49" s="19"/>
     </row>
     <row r="50" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="21">
+      <c r="A50" s="22">
         <v>1970</v>
       </c>
-      <c r="B50" s="39">
+      <c r="B50" s="40">
         <v>37.964569629958433</v>
       </c>
       <c r="C50" s="44">
         <v>57.349338559529642</v>
       </c>
       <c r="D50" s="44">
         <v>50.495610308694417</v>
       </c>
       <c r="E50" s="44">
         <v>40.203809292733226</v>
       </c>
       <c r="F50" s="44">
         <v>21.795542534268073</v>
       </c>
       <c r="G50" s="44">
         <v>44.784723473248064</v>
       </c>
       <c r="H50" s="44">
         <v>50.094408133623823</v>
       </c>
       <c r="I50" s="44">
         <v>59.230055658627087</v>
       </c>
       <c r="J50" s="44">
         <v>15.819176169420524</v>
       </c>
-      <c r="K50" s="40">
-[...57 lines deleted...]
-      <c r="BR50" s="18"/>
+      <c r="K50" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O50" s="19"/>
+      <c r="P50" s="19"/>
+      <c r="Q50" s="19"/>
+      <c r="R50" s="19"/>
+      <c r="S50" s="19"/>
+      <c r="T50" s="19"/>
+      <c r="U50" s="19"/>
+      <c r="V50" s="19"/>
+      <c r="W50" s="19"/>
+      <c r="X50" s="19"/>
+      <c r="Y50" s="19"/>
+      <c r="Z50" s="19"/>
+      <c r="AA50" s="19"/>
+      <c r="AB50" s="19"/>
+      <c r="AC50" s="19"/>
+      <c r="AD50" s="19"/>
+      <c r="AE50" s="19"/>
+      <c r="AF50" s="19"/>
+      <c r="AG50" s="19"/>
+      <c r="AH50" s="19"/>
+      <c r="AI50" s="19"/>
+      <c r="AJ50" s="19"/>
+      <c r="AK50" s="19"/>
+      <c r="AL50" s="19"/>
+      <c r="AM50" s="19"/>
+      <c r="AN50" s="19"/>
+      <c r="AO50" s="19"/>
+      <c r="AP50" s="19"/>
+      <c r="AQ50" s="19"/>
+      <c r="AR50" s="19"/>
+      <c r="AS50" s="19"/>
+      <c r="AT50" s="19"/>
+      <c r="AU50" s="19"/>
+      <c r="AV50" s="19"/>
+      <c r="AW50" s="19"/>
+      <c r="AX50" s="19"/>
+      <c r="AY50" s="19"/>
+      <c r="AZ50" s="19"/>
+      <c r="BA50" s="19"/>
+      <c r="BB50" s="19"/>
+      <c r="BC50" s="19"/>
+      <c r="BD50" s="19"/>
+      <c r="BE50" s="19"/>
+      <c r="BF50" s="19"/>
+      <c r="BG50" s="19"/>
+      <c r="BH50" s="19"/>
+      <c r="BI50" s="19"/>
+      <c r="BJ50" s="19"/>
+      <c r="BK50" s="19"/>
+      <c r="BL50" s="19"/>
+      <c r="BM50" s="19"/>
+      <c r="BN50" s="19"/>
+      <c r="BO50" s="19"/>
+      <c r="BP50" s="19"/>
+      <c r="BQ50" s="19"/>
+      <c r="BR50" s="19"/>
     </row>
     <row r="51" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="21">
+      <c r="A51" s="22">
         <v>1980</v>
       </c>
-      <c r="B51" s="39">
+      <c r="B51" s="40">
         <v>38.395828159920541</v>
       </c>
       <c r="C51" s="44">
         <v>56.311074918566781</v>
       </c>
       <c r="D51" s="44">
         <v>48.489208633093526</v>
       </c>
       <c r="E51" s="44">
         <v>39.928247335654746</v>
       </c>
       <c r="F51" s="44">
         <v>23.596586630971302</v>
       </c>
       <c r="G51" s="44">
         <v>47.187404463466827</v>
       </c>
       <c r="H51" s="44">
         <v>51.243493348756509</v>
       </c>
       <c r="I51" s="44">
         <v>53.142026879767528</v>
       </c>
       <c r="J51" s="44">
         <v>16.527206542807168</v>
       </c>
-      <c r="K51" s="40">
-[...57 lines deleted...]
-      <c r="BR51" s="18"/>
+      <c r="K51" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O51" s="19"/>
+      <c r="P51" s="19"/>
+      <c r="Q51" s="19"/>
+      <c r="R51" s="19"/>
+      <c r="S51" s="19"/>
+      <c r="T51" s="19"/>
+      <c r="U51" s="19"/>
+      <c r="V51" s="19"/>
+      <c r="W51" s="19"/>
+      <c r="X51" s="19"/>
+      <c r="Y51" s="19"/>
+      <c r="Z51" s="19"/>
+      <c r="AA51" s="19"/>
+      <c r="AB51" s="19"/>
+      <c r="AC51" s="19"/>
+      <c r="AD51" s="19"/>
+      <c r="AE51" s="19"/>
+      <c r="AF51" s="19"/>
+      <c r="AG51" s="19"/>
+      <c r="AH51" s="19"/>
+      <c r="AI51" s="19"/>
+      <c r="AJ51" s="19"/>
+      <c r="AK51" s="19"/>
+      <c r="AL51" s="19"/>
+      <c r="AM51" s="19"/>
+      <c r="AN51" s="19"/>
+      <c r="AO51" s="19"/>
+      <c r="AP51" s="19"/>
+      <c r="AQ51" s="19"/>
+      <c r="AR51" s="19"/>
+      <c r="AS51" s="19"/>
+      <c r="AT51" s="19"/>
+      <c r="AU51" s="19"/>
+      <c r="AV51" s="19"/>
+      <c r="AW51" s="19"/>
+      <c r="AX51" s="19"/>
+      <c r="AY51" s="19"/>
+      <c r="AZ51" s="19"/>
+      <c r="BA51" s="19"/>
+      <c r="BB51" s="19"/>
+      <c r="BC51" s="19"/>
+      <c r="BD51" s="19"/>
+      <c r="BE51" s="19"/>
+      <c r="BF51" s="19"/>
+      <c r="BG51" s="19"/>
+      <c r="BH51" s="19"/>
+      <c r="BI51" s="19"/>
+      <c r="BJ51" s="19"/>
+      <c r="BK51" s="19"/>
+      <c r="BL51" s="19"/>
+      <c r="BM51" s="19"/>
+      <c r="BN51" s="19"/>
+      <c r="BO51" s="19"/>
+      <c r="BP51" s="19"/>
+      <c r="BQ51" s="19"/>
+      <c r="BR51" s="19"/>
     </row>
     <row r="52" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="21">
+      <c r="A52" s="22">
         <v>1990</v>
       </c>
-      <c r="B52" s="39">
+      <c r="B52" s="40">
         <v>37.271847873125779</v>
       </c>
       <c r="C52" s="44">
         <v>51.878461308187404</v>
       </c>
       <c r="D52" s="44">
         <v>45.018847603661818</v>
       </c>
       <c r="E52" s="44">
         <v>38.247915148570968</v>
       </c>
       <c r="F52" s="44">
         <v>24.484775960643535</v>
       </c>
       <c r="G52" s="44">
         <v>45.922238027501187</v>
       </c>
       <c r="H52" s="44">
         <v>48.050935550935556</v>
       </c>
       <c r="I52" s="44">
         <v>46.114388304693513</v>
       </c>
       <c r="J52" s="44">
         <v>16.824452258588042</v>
       </c>
-      <c r="K52" s="40">
-[...57 lines deleted...]
-      <c r="BR52" s="18"/>
+      <c r="K52" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O52" s="19"/>
+      <c r="P52" s="19"/>
+      <c r="Q52" s="19"/>
+      <c r="R52" s="19"/>
+      <c r="S52" s="19"/>
+      <c r="T52" s="19"/>
+      <c r="U52" s="19"/>
+      <c r="V52" s="19"/>
+      <c r="W52" s="19"/>
+      <c r="X52" s="19"/>
+      <c r="Y52" s="19"/>
+      <c r="Z52" s="19"/>
+      <c r="AA52" s="19"/>
+      <c r="AB52" s="19"/>
+      <c r="AC52" s="19"/>
+      <c r="AD52" s="19"/>
+      <c r="AE52" s="19"/>
+      <c r="AF52" s="19"/>
+      <c r="AG52" s="19"/>
+      <c r="AH52" s="19"/>
+      <c r="AI52" s="19"/>
+      <c r="AJ52" s="19"/>
+      <c r="AK52" s="19"/>
+      <c r="AL52" s="19"/>
+      <c r="AM52" s="19"/>
+      <c r="AN52" s="19"/>
+      <c r="AO52" s="19"/>
+      <c r="AP52" s="19"/>
+      <c r="AQ52" s="19"/>
+      <c r="AR52" s="19"/>
+      <c r="AS52" s="19"/>
+      <c r="AT52" s="19"/>
+      <c r="AU52" s="19"/>
+      <c r="AV52" s="19"/>
+      <c r="AW52" s="19"/>
+      <c r="AX52" s="19"/>
+      <c r="AY52" s="19"/>
+      <c r="AZ52" s="19"/>
+      <c r="BA52" s="19"/>
+      <c r="BB52" s="19"/>
+      <c r="BC52" s="19"/>
+      <c r="BD52" s="19"/>
+      <c r="BE52" s="19"/>
+      <c r="BF52" s="19"/>
+      <c r="BG52" s="19"/>
+      <c r="BH52" s="19"/>
+      <c r="BI52" s="19"/>
+      <c r="BJ52" s="19"/>
+      <c r="BK52" s="19"/>
+      <c r="BL52" s="19"/>
+      <c r="BM52" s="19"/>
+      <c r="BN52" s="19"/>
+      <c r="BO52" s="19"/>
+      <c r="BP52" s="19"/>
+      <c r="BQ52" s="19"/>
+      <c r="BR52" s="19"/>
     </row>
     <row r="53" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="21">
+      <c r="A53" s="22">
         <v>2000</v>
       </c>
-      <c r="B53" s="39">
+      <c r="B53" s="40">
         <v>36.499238297732433</v>
       </c>
       <c r="C53" s="44">
         <v>48.169086470512653</v>
       </c>
       <c r="D53" s="44">
         <v>44.146573604060919</v>
       </c>
       <c r="E53" s="44">
         <v>37.122103078519544</v>
       </c>
       <c r="F53" s="44">
         <v>25.005236855492715</v>
       </c>
       <c r="G53" s="44">
         <v>44.593446028897915</v>
       </c>
       <c r="H53" s="44">
         <v>45.420038673637464</v>
       </c>
       <c r="I53" s="44">
         <v>41.948436179205402</v>
       </c>
       <c r="J53" s="44">
         <v>16.716136972417289</v>
       </c>
-      <c r="K53" s="40">
-[...57 lines deleted...]
-      <c r="BR53" s="18"/>
+      <c r="K53" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O53" s="19"/>
+      <c r="P53" s="19"/>
+      <c r="Q53" s="19"/>
+      <c r="R53" s="19"/>
+      <c r="S53" s="19"/>
+      <c r="T53" s="19"/>
+      <c r="U53" s="19"/>
+      <c r="V53" s="19"/>
+      <c r="W53" s="19"/>
+      <c r="X53" s="19"/>
+      <c r="Y53" s="19"/>
+      <c r="Z53" s="19"/>
+      <c r="AA53" s="19"/>
+      <c r="AB53" s="19"/>
+      <c r="AC53" s="19"/>
+      <c r="AD53" s="19"/>
+      <c r="AE53" s="19"/>
+      <c r="AF53" s="19"/>
+      <c r="AG53" s="19"/>
+      <c r="AH53" s="19"/>
+      <c r="AI53" s="19"/>
+      <c r="AJ53" s="19"/>
+      <c r="AK53" s="19"/>
+      <c r="AL53" s="19"/>
+      <c r="AM53" s="19"/>
+      <c r="AN53" s="19"/>
+      <c r="AO53" s="19"/>
+      <c r="AP53" s="19"/>
+      <c r="AQ53" s="19"/>
+      <c r="AR53" s="19"/>
+      <c r="AS53" s="19"/>
+      <c r="AT53" s="19"/>
+      <c r="AU53" s="19"/>
+      <c r="AV53" s="19"/>
+      <c r="AW53" s="19"/>
+      <c r="AX53" s="19"/>
+      <c r="AY53" s="19"/>
+      <c r="AZ53" s="19"/>
+      <c r="BA53" s="19"/>
+      <c r="BB53" s="19"/>
+      <c r="BC53" s="19"/>
+      <c r="BD53" s="19"/>
+      <c r="BE53" s="19"/>
+      <c r="BF53" s="19"/>
+      <c r="BG53" s="19"/>
+      <c r="BH53" s="19"/>
+      <c r="BI53" s="19"/>
+      <c r="BJ53" s="19"/>
+      <c r="BK53" s="19"/>
+      <c r="BL53" s="19"/>
+      <c r="BM53" s="19"/>
+      <c r="BN53" s="19"/>
+      <c r="BO53" s="19"/>
+      <c r="BP53" s="19"/>
+      <c r="BQ53" s="19"/>
+      <c r="BR53" s="19"/>
     </row>
     <row r="54" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B54" s="39">
+      <c r="B54" s="40">
         <v>35.237741491055147</v>
       </c>
       <c r="C54" s="44">
         <v>46.145274960901475</v>
       </c>
       <c r="D54" s="44">
         <v>39.741961721226254</v>
       </c>
       <c r="E54" s="44">
         <v>33.086741201551256</v>
       </c>
       <c r="F54" s="44">
         <v>24.906114636219296</v>
       </c>
       <c r="G54" s="44">
         <v>44.936771078030816</v>
       </c>
       <c r="H54" s="44">
         <v>43.906147439561025</v>
       </c>
       <c r="I54" s="44">
         <v>40.399187287797886</v>
       </c>
       <c r="J54" s="44">
         <v>16.614836182168716</v>
       </c>
-      <c r="K54" s="40">
-[...57 lines deleted...]
-      <c r="BR54" s="18"/>
+      <c r="K54" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O54" s="19"/>
+      <c r="P54" s="19"/>
+      <c r="Q54" s="19"/>
+      <c r="R54" s="19"/>
+      <c r="S54" s="19"/>
+      <c r="T54" s="19"/>
+      <c r="U54" s="19"/>
+      <c r="V54" s="19"/>
+      <c r="W54" s="19"/>
+      <c r="X54" s="19"/>
+      <c r="Y54" s="19"/>
+      <c r="Z54" s="19"/>
+      <c r="AA54" s="19"/>
+      <c r="AB54" s="19"/>
+      <c r="AC54" s="19"/>
+      <c r="AD54" s="19"/>
+      <c r="AE54" s="19"/>
+      <c r="AF54" s="19"/>
+      <c r="AG54" s="19"/>
+      <c r="AH54" s="19"/>
+      <c r="AI54" s="19"/>
+      <c r="AJ54" s="19"/>
+      <c r="AK54" s="19"/>
+      <c r="AL54" s="19"/>
+      <c r="AM54" s="19"/>
+      <c r="AN54" s="19"/>
+      <c r="AO54" s="19"/>
+      <c r="AP54" s="19"/>
+      <c r="AQ54" s="19"/>
+      <c r="AR54" s="19"/>
+      <c r="AS54" s="19"/>
+      <c r="AT54" s="19"/>
+      <c r="AU54" s="19"/>
+      <c r="AV54" s="19"/>
+      <c r="AW54" s="19"/>
+      <c r="AX54" s="19"/>
+      <c r="AY54" s="19"/>
+      <c r="AZ54" s="19"/>
+      <c r="BA54" s="19"/>
+      <c r="BB54" s="19"/>
+      <c r="BC54" s="19"/>
+      <c r="BD54" s="19"/>
+      <c r="BE54" s="19"/>
+      <c r="BF54" s="19"/>
+      <c r="BG54" s="19"/>
+      <c r="BH54" s="19"/>
+      <c r="BI54" s="19"/>
+      <c r="BJ54" s="19"/>
+      <c r="BK54" s="19"/>
+      <c r="BL54" s="19"/>
+      <c r="BM54" s="19"/>
+      <c r="BN54" s="19"/>
+      <c r="BO54" s="19"/>
+      <c r="BP54" s="19"/>
+      <c r="BQ54" s="19"/>
+      <c r="BR54" s="19"/>
     </row>
     <row r="55" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B55" s="39">
+      <c r="B55" s="40">
         <v>35.510647281714142</v>
       </c>
       <c r="C55" s="44">
         <v>44.504637035594399</v>
       </c>
       <c r="D55" s="44">
         <v>41.54892826585354</v>
       </c>
       <c r="E55" s="44">
         <v>33.246357151747802</v>
       </c>
       <c r="F55" s="44">
         <v>24.912474231798129</v>
       </c>
       <c r="G55" s="44">
         <v>44.819967512228956</v>
       </c>
       <c r="H55" s="44">
         <v>44.297862992584037</v>
       </c>
       <c r="I55" s="44">
         <v>41.394185341616307</v>
       </c>
       <c r="J55" s="44">
         <v>17.191268683881809</v>
       </c>
-      <c r="K55" s="40">
-[...57 lines deleted...]
-      <c r="BR55" s="18"/>
+      <c r="K55" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O55" s="19"/>
+      <c r="P55" s="19"/>
+      <c r="Q55" s="19"/>
+      <c r="R55" s="19"/>
+      <c r="S55" s="19"/>
+      <c r="T55" s="19"/>
+      <c r="U55" s="19"/>
+      <c r="V55" s="19"/>
+      <c r="W55" s="19"/>
+      <c r="X55" s="19"/>
+      <c r="Y55" s="19"/>
+      <c r="Z55" s="19"/>
+      <c r="AA55" s="19"/>
+      <c r="AB55" s="19"/>
+      <c r="AC55" s="19"/>
+      <c r="AD55" s="19"/>
+      <c r="AE55" s="19"/>
+      <c r="AF55" s="19"/>
+      <c r="AG55" s="19"/>
+      <c r="AH55" s="19"/>
+      <c r="AI55" s="19"/>
+      <c r="AJ55" s="19"/>
+      <c r="AK55" s="19"/>
+      <c r="AL55" s="19"/>
+      <c r="AM55" s="19"/>
+      <c r="AN55" s="19"/>
+      <c r="AO55" s="19"/>
+      <c r="AP55" s="19"/>
+      <c r="AQ55" s="19"/>
+      <c r="AR55" s="19"/>
+      <c r="AS55" s="19"/>
+      <c r="AT55" s="19"/>
+      <c r="AU55" s="19"/>
+      <c r="AV55" s="19"/>
+      <c r="AW55" s="19"/>
+      <c r="AX55" s="19"/>
+      <c r="AY55" s="19"/>
+      <c r="AZ55" s="19"/>
+      <c r="BA55" s="19"/>
+      <c r="BB55" s="19"/>
+      <c r="BC55" s="19"/>
+      <c r="BD55" s="19"/>
+      <c r="BE55" s="19"/>
+      <c r="BF55" s="19"/>
+      <c r="BG55" s="19"/>
+      <c r="BH55" s="19"/>
+      <c r="BI55" s="19"/>
+      <c r="BJ55" s="19"/>
+      <c r="BK55" s="19"/>
+      <c r="BL55" s="19"/>
+      <c r="BM55" s="19"/>
+      <c r="BN55" s="19"/>
+      <c r="BO55" s="19"/>
+      <c r="BP55" s="19"/>
+      <c r="BQ55" s="19"/>
+      <c r="BR55" s="19"/>
     </row>
     <row r="56" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B56" s="39">
+      <c r="B56" s="40">
         <v>32.68913709943908</v>
       </c>
       <c r="C56" s="44">
         <v>39.783165976115498</v>
       </c>
       <c r="D56" s="44">
         <v>39.850943940487653</v>
       </c>
       <c r="E56" s="44">
         <v>30.036820980200769</v>
       </c>
       <c r="F56" s="44">
         <v>23.590565356321196</v>
       </c>
       <c r="G56" s="44">
         <v>40.313273849827432</v>
       </c>
       <c r="H56" s="44">
         <v>41.275392043237197</v>
       </c>
       <c r="I56" s="44">
         <v>36.115077440303629</v>
       </c>
       <c r="J56" s="44">
         <v>16.262774429610754</v>
       </c>
-      <c r="K56" s="40">
-[...57 lines deleted...]
-      <c r="BR56" s="18"/>
+      <c r="K56" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O56" s="19"/>
+      <c r="P56" s="19"/>
+      <c r="Q56" s="19"/>
+      <c r="R56" s="19"/>
+      <c r="S56" s="19"/>
+      <c r="T56" s="19"/>
+      <c r="U56" s="19"/>
+      <c r="V56" s="19"/>
+      <c r="W56" s="19"/>
+      <c r="X56" s="19"/>
+      <c r="Y56" s="19"/>
+      <c r="Z56" s="19"/>
+      <c r="AA56" s="19"/>
+      <c r="AB56" s="19"/>
+      <c r="AC56" s="19"/>
+      <c r="AD56" s="19"/>
+      <c r="AE56" s="19"/>
+      <c r="AF56" s="19"/>
+      <c r="AG56" s="19"/>
+      <c r="AH56" s="19"/>
+      <c r="AI56" s="19"/>
+      <c r="AJ56" s="19"/>
+      <c r="AK56" s="19"/>
+      <c r="AL56" s="19"/>
+      <c r="AM56" s="19"/>
+      <c r="AN56" s="19"/>
+      <c r="AO56" s="19"/>
+      <c r="AP56" s="19"/>
+      <c r="AQ56" s="19"/>
+      <c r="AR56" s="19"/>
+      <c r="AS56" s="19"/>
+      <c r="AT56" s="19"/>
+      <c r="AU56" s="19"/>
+      <c r="AV56" s="19"/>
+      <c r="AW56" s="19"/>
+      <c r="AX56" s="19"/>
+      <c r="AY56" s="19"/>
+      <c r="AZ56" s="19"/>
+      <c r="BA56" s="19"/>
+      <c r="BB56" s="19"/>
+      <c r="BC56" s="19"/>
+      <c r="BD56" s="19"/>
+      <c r="BE56" s="19"/>
+      <c r="BF56" s="19"/>
+      <c r="BG56" s="19"/>
+      <c r="BH56" s="19"/>
+      <c r="BI56" s="19"/>
+      <c r="BJ56" s="19"/>
+      <c r="BK56" s="19"/>
+      <c r="BL56" s="19"/>
+      <c r="BM56" s="19"/>
+      <c r="BN56" s="19"/>
+      <c r="BO56" s="19"/>
+      <c r="BP56" s="19"/>
+      <c r="BQ56" s="19"/>
+      <c r="BR56" s="19"/>
     </row>
     <row r="57" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="14" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B57" s="39">
+        <v>27</v>
+      </c>
+      <c r="B57" s="40">
         <v>30.786947930903825</v>
       </c>
       <c r="C57" s="44">
         <v>36.434170796188056</v>
       </c>
       <c r="D57" s="44">
         <v>35.700369310863991</v>
       </c>
       <c r="E57" s="44">
         <v>28.722796034179311</v>
       </c>
       <c r="F57" s="44">
         <v>22.494141164477675</v>
       </c>
       <c r="G57" s="44">
         <v>38.795903680424381</v>
       </c>
       <c r="H57" s="44">
         <v>38.567100565083891</v>
       </c>
       <c r="I57" s="44">
         <v>32.862024039920307</v>
       </c>
       <c r="J57" s="44">
         <v>15.467373694861413</v>
       </c>
-      <c r="K57" s="40">
-[...57 lines deleted...]
-      <c r="BR57" s="18"/>
+      <c r="K57" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O57" s="19"/>
+      <c r="P57" s="19"/>
+      <c r="Q57" s="19"/>
+      <c r="R57" s="19"/>
+      <c r="S57" s="19"/>
+      <c r="T57" s="19"/>
+      <c r="U57" s="19"/>
+      <c r="V57" s="19"/>
+      <c r="W57" s="19"/>
+      <c r="X57" s="19"/>
+      <c r="Y57" s="19"/>
+      <c r="Z57" s="19"/>
+      <c r="AA57" s="19"/>
+      <c r="AB57" s="19"/>
+      <c r="AC57" s="19"/>
+      <c r="AD57" s="19"/>
+      <c r="AE57" s="19"/>
+      <c r="AF57" s="19"/>
+      <c r="AG57" s="19"/>
+      <c r="AH57" s="19"/>
+      <c r="AI57" s="19"/>
+      <c r="AJ57" s="19"/>
+      <c r="AK57" s="19"/>
+      <c r="AL57" s="19"/>
+      <c r="AM57" s="19"/>
+      <c r="AN57" s="19"/>
+      <c r="AO57" s="19"/>
+      <c r="AP57" s="19"/>
+      <c r="AQ57" s="19"/>
+      <c r="AR57" s="19"/>
+      <c r="AS57" s="19"/>
+      <c r="AT57" s="19"/>
+      <c r="AU57" s="19"/>
+      <c r="AV57" s="19"/>
+      <c r="AW57" s="19"/>
+      <c r="AX57" s="19"/>
+      <c r="AY57" s="19"/>
+      <c r="AZ57" s="19"/>
+      <c r="BA57" s="19"/>
+      <c r="BB57" s="19"/>
+      <c r="BC57" s="19"/>
+      <c r="BD57" s="19"/>
+      <c r="BE57" s="19"/>
+      <c r="BF57" s="19"/>
+      <c r="BG57" s="19"/>
+      <c r="BH57" s="19"/>
+      <c r="BI57" s="19"/>
+      <c r="BJ57" s="19"/>
+      <c r="BK57" s="19"/>
+      <c r="BL57" s="19"/>
+      <c r="BM57" s="19"/>
+      <c r="BN57" s="19"/>
+      <c r="BO57" s="19"/>
+      <c r="BP57" s="19"/>
+      <c r="BQ57" s="19"/>
+      <c r="BR57" s="19"/>
     </row>
     <row r="58" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="14" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B58" s="39">
+        <v>65</v>
+      </c>
+      <c r="B58" s="40">
         <v>30.702987922111525</v>
       </c>
       <c r="C58" s="44">
         <v>37.080908935301849</v>
       </c>
       <c r="D58" s="44">
         <v>34.607917250097508</v>
       </c>
       <c r="E58" s="44">
         <v>28.464077130148603</v>
       </c>
       <c r="F58" s="44">
         <v>22.656154263662266</v>
       </c>
       <c r="G58" s="44">
         <v>39.191668050666912</v>
       </c>
       <c r="H58" s="44">
         <v>38.429415841235382</v>
       </c>
       <c r="I58" s="44">
         <v>30.744715724799747</v>
       </c>
       <c r="J58" s="44">
         <v>15.357152892551859</v>
       </c>
-      <c r="K58" s="40">
-[...57 lines deleted...]
-      <c r="BR58" s="18"/>
+      <c r="K58" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L58" s="44"/>
+      <c r="O58" s="19"/>
+      <c r="P58" s="19"/>
+      <c r="Q58" s="19"/>
+      <c r="R58" s="19"/>
+      <c r="S58" s="19"/>
+      <c r="T58" s="19"/>
+      <c r="U58" s="19"/>
+      <c r="V58" s="19"/>
+      <c r="W58" s="19"/>
+      <c r="X58" s="19"/>
+      <c r="Y58" s="19"/>
+      <c r="Z58" s="19"/>
+      <c r="AA58" s="19"/>
+      <c r="AB58" s="19"/>
+      <c r="AC58" s="19"/>
+      <c r="AD58" s="19"/>
+      <c r="AE58" s="19"/>
+      <c r="AF58" s="19"/>
+      <c r="AG58" s="19"/>
+      <c r="AH58" s="19"/>
+      <c r="AI58" s="19"/>
+      <c r="AJ58" s="19"/>
+      <c r="AK58" s="19"/>
+      <c r="AL58" s="19"/>
+      <c r="AM58" s="19"/>
+      <c r="AN58" s="19"/>
+      <c r="AO58" s="19"/>
+      <c r="AP58" s="19"/>
+      <c r="AQ58" s="19"/>
+      <c r="AR58" s="19"/>
+      <c r="AS58" s="19"/>
+      <c r="AT58" s="19"/>
+      <c r="AU58" s="19"/>
+      <c r="AV58" s="19"/>
+      <c r="AW58" s="19"/>
+      <c r="AX58" s="19"/>
+      <c r="AY58" s="19"/>
+      <c r="AZ58" s="19"/>
+      <c r="BA58" s="19"/>
+      <c r="BB58" s="19"/>
+      <c r="BC58" s="19"/>
+      <c r="BD58" s="19"/>
+      <c r="BE58" s="19"/>
+      <c r="BF58" s="19"/>
+      <c r="BG58" s="19"/>
+      <c r="BH58" s="19"/>
+      <c r="BI58" s="19"/>
+      <c r="BJ58" s="19"/>
+      <c r="BK58" s="19"/>
+      <c r="BL58" s="19"/>
+      <c r="BM58" s="19"/>
+      <c r="BN58" s="19"/>
+      <c r="BO58" s="19"/>
+      <c r="BP58" s="19"/>
+      <c r="BQ58" s="19"/>
+      <c r="BR58" s="19"/>
     </row>
     <row r="59" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="16" t="s">
+      <c r="A59" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B59" s="74"/>
-[...64 lines deleted...]
-      <c r="BR59" s="18"/>
+      <c r="B59" s="36"/>
+      <c r="C59" s="41"/>
+      <c r="D59" s="41"/>
+      <c r="E59" s="41"/>
+      <c r="F59" s="41"/>
+      <c r="G59" s="41"/>
+      <c r="H59" s="41"/>
+      <c r="I59" s="41"/>
+      <c r="J59" s="41"/>
+      <c r="K59" s="15"/>
+      <c r="O59" s="19"/>
+      <c r="P59" s="19"/>
+      <c r="Q59" s="19"/>
+      <c r="R59" s="19"/>
+      <c r="S59" s="19"/>
+      <c r="T59" s="19"/>
+      <c r="U59" s="19"/>
+      <c r="V59" s="19"/>
+      <c r="W59" s="19"/>
+      <c r="X59" s="19"/>
+      <c r="Y59" s="19"/>
+      <c r="Z59" s="19"/>
+      <c r="AA59" s="19"/>
+      <c r="AB59" s="19"/>
+      <c r="AC59" s="19"/>
+      <c r="AD59" s="19"/>
+      <c r="AE59" s="19"/>
+      <c r="AF59" s="19"/>
+      <c r="AG59" s="19"/>
+      <c r="AH59" s="19"/>
+      <c r="AI59" s="19"/>
+      <c r="AJ59" s="19"/>
+      <c r="AK59" s="19"/>
+      <c r="AL59" s="19"/>
+      <c r="AM59" s="19"/>
+      <c r="AN59" s="19"/>
+      <c r="AO59" s="19"/>
+      <c r="AP59" s="19"/>
+      <c r="AQ59" s="19"/>
+      <c r="AR59" s="19"/>
+      <c r="AS59" s="19"/>
+      <c r="AT59" s="19"/>
+      <c r="AU59" s="19"/>
+      <c r="AV59" s="19"/>
+      <c r="AW59" s="19"/>
+      <c r="AX59" s="19"/>
+      <c r="AY59" s="19"/>
+      <c r="AZ59" s="19"/>
+      <c r="BA59" s="19"/>
+      <c r="BB59" s="19"/>
+      <c r="BC59" s="19"/>
+      <c r="BD59" s="19"/>
+      <c r="BE59" s="19"/>
+      <c r="BF59" s="19"/>
+      <c r="BG59" s="19"/>
+      <c r="BH59" s="19"/>
+      <c r="BI59" s="19"/>
+      <c r="BJ59" s="19"/>
+      <c r="BK59" s="19"/>
+      <c r="BL59" s="19"/>
+      <c r="BM59" s="19"/>
+      <c r="BN59" s="19"/>
+      <c r="BO59" s="19"/>
+      <c r="BP59" s="19"/>
+      <c r="BQ59" s="19"/>
+      <c r="BR59" s="19"/>
     </row>
     <row r="60" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="21">
+      <c r="A60" s="22">
         <v>1970</v>
       </c>
-      <c r="B60" s="39">
+      <c r="B60" s="40">
         <v>8.0706993260966059E-2</v>
       </c>
       <c r="C60" s="44">
         <v>9.7991180793728566E-2</v>
       </c>
       <c r="D60" s="44">
         <v>8.4961767204757857E-2</v>
       </c>
       <c r="E60" s="44">
         <v>0.18197258279752515</v>
       </c>
       <c r="F60" s="44">
         <v>4.1854138327927171E-2</v>
       </c>
       <c r="G60" s="44">
         <v>1.8014772113132769E-2</v>
       </c>
       <c r="H60" s="44">
         <v>0.13071895424836599</v>
       </c>
       <c r="I60" s="44">
         <v>0</v>
       </c>
       <c r="J60" s="44">
         <v>4.0726087968350012E-2</v>
       </c>
-      <c r="K60" s="40">
-[...57 lines deleted...]
-      <c r="BR60" s="18"/>
+      <c r="K60" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O60" s="19"/>
+      <c r="P60" s="19"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="19"/>
+      <c r="S60" s="19"/>
+      <c r="T60" s="19"/>
+      <c r="U60" s="19"/>
+      <c r="V60" s="19"/>
+      <c r="W60" s="19"/>
+      <c r="X60" s="19"/>
+      <c r="Y60" s="19"/>
+      <c r="Z60" s="19"/>
+      <c r="AA60" s="19"/>
+      <c r="AB60" s="19"/>
+      <c r="AC60" s="19"/>
+      <c r="AD60" s="19"/>
+      <c r="AE60" s="19"/>
+      <c r="AF60" s="19"/>
+      <c r="AG60" s="19"/>
+      <c r="AH60" s="19"/>
+      <c r="AI60" s="19"/>
+      <c r="AJ60" s="19"/>
+      <c r="AK60" s="19"/>
+      <c r="AL60" s="19"/>
+      <c r="AM60" s="19"/>
+      <c r="AN60" s="19"/>
+      <c r="AO60" s="19"/>
+      <c r="AP60" s="19"/>
+      <c r="AQ60" s="19"/>
+      <c r="AR60" s="19"/>
+      <c r="AS60" s="19"/>
+      <c r="AT60" s="19"/>
+      <c r="AU60" s="19"/>
+      <c r="AV60" s="19"/>
+      <c r="AW60" s="19"/>
+      <c r="AX60" s="19"/>
+      <c r="AY60" s="19"/>
+      <c r="AZ60" s="19"/>
+      <c r="BA60" s="19"/>
+      <c r="BB60" s="19"/>
+      <c r="BC60" s="19"/>
+      <c r="BD60" s="19"/>
+      <c r="BE60" s="19"/>
+      <c r="BF60" s="19"/>
+      <c r="BG60" s="19"/>
+      <c r="BH60" s="19"/>
+      <c r="BI60" s="19"/>
+      <c r="BJ60" s="19"/>
+      <c r="BK60" s="19"/>
+      <c r="BL60" s="19"/>
+      <c r="BM60" s="19"/>
+      <c r="BN60" s="19"/>
+      <c r="BO60" s="19"/>
+      <c r="BP60" s="19"/>
+      <c r="BQ60" s="19"/>
+      <c r="BR60" s="19"/>
     </row>
     <row r="61" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="21">
+      <c r="A61" s="22">
         <v>1980</v>
       </c>
-      <c r="B61" s="39">
+      <c r="B61" s="40">
         <v>0.73669398228623451</v>
       </c>
       <c r="C61" s="44">
         <v>0.52931596091205213</v>
       </c>
       <c r="D61" s="44">
         <v>4.7961630695443645E-2</v>
       </c>
       <c r="E61" s="44">
         <v>0.85470085470085477</v>
       </c>
       <c r="F61" s="44">
         <v>1.0164812181042415</v>
       </c>
       <c r="G61" s="44">
         <v>0.67257719351880163</v>
       </c>
       <c r="H61" s="44">
         <v>0.48582995951417007</v>
       </c>
       <c r="I61" s="44">
         <v>0.25426807119505995</v>
       </c>
       <c r="J61" s="44">
         <v>1.1771379946106935</v>
       </c>
-      <c r="K61" s="40">
-[...57 lines deleted...]
-      <c r="BR61" s="18"/>
+      <c r="K61" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="19"/>
+      <c r="R61" s="19"/>
+      <c r="S61" s="19"/>
+      <c r="T61" s="19"/>
+      <c r="U61" s="19"/>
+      <c r="V61" s="19"/>
+      <c r="W61" s="19"/>
+      <c r="X61" s="19"/>
+      <c r="Y61" s="19"/>
+      <c r="Z61" s="19"/>
+      <c r="AA61" s="19"/>
+      <c r="AB61" s="19"/>
+      <c r="AC61" s="19"/>
+      <c r="AD61" s="19"/>
+      <c r="AE61" s="19"/>
+      <c r="AF61" s="19"/>
+      <c r="AG61" s="19"/>
+      <c r="AH61" s="19"/>
+      <c r="AI61" s="19"/>
+      <c r="AJ61" s="19"/>
+      <c r="AK61" s="19"/>
+      <c r="AL61" s="19"/>
+      <c r="AM61" s="19"/>
+      <c r="AN61" s="19"/>
+      <c r="AO61" s="19"/>
+      <c r="AP61" s="19"/>
+      <c r="AQ61" s="19"/>
+      <c r="AR61" s="19"/>
+      <c r="AS61" s="19"/>
+      <c r="AT61" s="19"/>
+      <c r="AU61" s="19"/>
+      <c r="AV61" s="19"/>
+      <c r="AW61" s="19"/>
+      <c r="AX61" s="19"/>
+      <c r="AY61" s="19"/>
+      <c r="AZ61" s="19"/>
+      <c r="BA61" s="19"/>
+      <c r="BB61" s="19"/>
+      <c r="BC61" s="19"/>
+      <c r="BD61" s="19"/>
+      <c r="BE61" s="19"/>
+      <c r="BF61" s="19"/>
+      <c r="BG61" s="19"/>
+      <c r="BH61" s="19"/>
+      <c r="BI61" s="19"/>
+      <c r="BJ61" s="19"/>
+      <c r="BK61" s="19"/>
+      <c r="BL61" s="19"/>
+      <c r="BM61" s="19"/>
+      <c r="BN61" s="19"/>
+      <c r="BO61" s="19"/>
+      <c r="BP61" s="19"/>
+      <c r="BQ61" s="19"/>
+      <c r="BR61" s="19"/>
     </row>
     <row r="62" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="21">
+      <c r="A62" s="22">
         <v>1990</v>
       </c>
-      <c r="B62" s="39">
+      <c r="B62" s="40">
         <v>2.1154188834864955</v>
       </c>
       <c r="C62" s="44">
         <v>1.2423289926657686</v>
       </c>
       <c r="D62" s="44">
         <v>1.1129061209836655</v>
       </c>
       <c r="E62" s="44">
         <v>2.2346368715083798</v>
       </c>
       <c r="F62" s="44">
         <v>2.812126047068209</v>
       </c>
       <c r="G62" s="44">
         <v>1.5528686581318161</v>
       </c>
       <c r="H62" s="44">
         <v>1.3340263340263341</v>
       </c>
       <c r="I62" s="44">
         <v>2.8212362144139522</v>
       </c>
       <c r="J62" s="44">
         <v>3.1222226515707718</v>
       </c>
-      <c r="K62" s="40">
-[...57 lines deleted...]
-      <c r="BR62" s="18"/>
+      <c r="K62" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O62" s="19"/>
+      <c r="P62" s="19"/>
+      <c r="Q62" s="19"/>
+      <c r="R62" s="19"/>
+      <c r="S62" s="19"/>
+      <c r="T62" s="19"/>
+      <c r="U62" s="19"/>
+      <c r="V62" s="19"/>
+      <c r="W62" s="19"/>
+      <c r="X62" s="19"/>
+      <c r="Y62" s="19"/>
+      <c r="Z62" s="19"/>
+      <c r="AA62" s="19"/>
+      <c r="AB62" s="19"/>
+      <c r="AC62" s="19"/>
+      <c r="AD62" s="19"/>
+      <c r="AE62" s="19"/>
+      <c r="AF62" s="19"/>
+      <c r="AG62" s="19"/>
+      <c r="AH62" s="19"/>
+      <c r="AI62" s="19"/>
+      <c r="AJ62" s="19"/>
+      <c r="AK62" s="19"/>
+      <c r="AL62" s="19"/>
+      <c r="AM62" s="19"/>
+      <c r="AN62" s="19"/>
+      <c r="AO62" s="19"/>
+      <c r="AP62" s="19"/>
+      <c r="AQ62" s="19"/>
+      <c r="AR62" s="19"/>
+      <c r="AS62" s="19"/>
+      <c r="AT62" s="19"/>
+      <c r="AU62" s="19"/>
+      <c r="AV62" s="19"/>
+      <c r="AW62" s="19"/>
+      <c r="AX62" s="19"/>
+      <c r="AY62" s="19"/>
+      <c r="AZ62" s="19"/>
+      <c r="BA62" s="19"/>
+      <c r="BB62" s="19"/>
+      <c r="BC62" s="19"/>
+      <c r="BD62" s="19"/>
+      <c r="BE62" s="19"/>
+      <c r="BF62" s="19"/>
+      <c r="BG62" s="19"/>
+      <c r="BH62" s="19"/>
+      <c r="BI62" s="19"/>
+      <c r="BJ62" s="19"/>
+      <c r="BK62" s="19"/>
+      <c r="BL62" s="19"/>
+      <c r="BM62" s="19"/>
+      <c r="BN62" s="19"/>
+      <c r="BO62" s="19"/>
+      <c r="BP62" s="19"/>
+      <c r="BQ62" s="19"/>
+      <c r="BR62" s="19"/>
     </row>
     <row r="63" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="21">
+      <c r="A63" s="22">
         <v>2000</v>
       </c>
-      <c r="B63" s="39">
+      <c r="B63" s="40">
         <v>5.3341078219699041</v>
       </c>
       <c r="C63" s="44">
         <v>3.610432994989079</v>
       </c>
       <c r="D63" s="44">
         <v>3.1725888324873095</v>
       </c>
       <c r="E63" s="44">
         <v>6.0186786579038394</v>
       </c>
       <c r="F63" s="44">
         <v>4.9016967411796388</v>
       </c>
       <c r="G63" s="44">
         <v>5.0901879308716591</v>
       </c>
       <c r="H63" s="44">
         <v>7.0113872376996342</v>
       </c>
       <c r="I63" s="44">
         <v>7.6077768385460693</v>
       </c>
       <c r="J63" s="44">
         <v>5.8966191269094335</v>
       </c>
-      <c r="K63" s="40">
-[...57 lines deleted...]
-      <c r="BR63" s="18"/>
+      <c r="K63" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O63" s="19"/>
+      <c r="P63" s="19"/>
+      <c r="Q63" s="19"/>
+      <c r="R63" s="19"/>
+      <c r="S63" s="19"/>
+      <c r="T63" s="19"/>
+      <c r="U63" s="19"/>
+      <c r="V63" s="19"/>
+      <c r="W63" s="19"/>
+      <c r="X63" s="19"/>
+      <c r="Y63" s="19"/>
+      <c r="Z63" s="19"/>
+      <c r="AA63" s="19"/>
+      <c r="AB63" s="19"/>
+      <c r="AC63" s="19"/>
+      <c r="AD63" s="19"/>
+      <c r="AE63" s="19"/>
+      <c r="AF63" s="19"/>
+      <c r="AG63" s="19"/>
+      <c r="AH63" s="19"/>
+      <c r="AI63" s="19"/>
+      <c r="AJ63" s="19"/>
+      <c r="AK63" s="19"/>
+      <c r="AL63" s="19"/>
+      <c r="AM63" s="19"/>
+      <c r="AN63" s="19"/>
+      <c r="AO63" s="19"/>
+      <c r="AP63" s="19"/>
+      <c r="AQ63" s="19"/>
+      <c r="AR63" s="19"/>
+      <c r="AS63" s="19"/>
+      <c r="AT63" s="19"/>
+      <c r="AU63" s="19"/>
+      <c r="AV63" s="19"/>
+      <c r="AW63" s="19"/>
+      <c r="AX63" s="19"/>
+      <c r="AY63" s="19"/>
+      <c r="AZ63" s="19"/>
+      <c r="BA63" s="19"/>
+      <c r="BB63" s="19"/>
+      <c r="BC63" s="19"/>
+      <c r="BD63" s="19"/>
+      <c r="BE63" s="19"/>
+      <c r="BF63" s="19"/>
+      <c r="BG63" s="19"/>
+      <c r="BH63" s="19"/>
+      <c r="BI63" s="19"/>
+      <c r="BJ63" s="19"/>
+      <c r="BK63" s="19"/>
+      <c r="BL63" s="19"/>
+      <c r="BM63" s="19"/>
+      <c r="BN63" s="19"/>
+      <c r="BO63" s="19"/>
+      <c r="BP63" s="19"/>
+      <c r="BQ63" s="19"/>
+      <c r="BR63" s="19"/>
     </row>
     <row r="64" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A64" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B64" s="39">
+      <c r="B64" s="40">
         <v>8.4</v>
       </c>
       <c r="C64" s="44">
         <v>6.3</v>
       </c>
       <c r="D64" s="44">
         <v>4.9000000000000004</v>
       </c>
       <c r="E64" s="44">
         <v>9.6</v>
       </c>
       <c r="F64" s="44">
         <v>9.1999999999999993</v>
       </c>
       <c r="G64" s="44">
         <v>5.9</v>
       </c>
       <c r="H64" s="44">
         <v>9.6629003520341001</v>
       </c>
       <c r="I64" s="44">
         <v>10.199999999999999</v>
       </c>
       <c r="J64" s="44">
         <v>10.8</v>
       </c>
-      <c r="K64" s="40">
-[...57 lines deleted...]
-      <c r="BR64" s="18"/>
+      <c r="K64" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O64" s="19"/>
+      <c r="P64" s="19"/>
+      <c r="Q64" s="19"/>
+      <c r="R64" s="19"/>
+      <c r="S64" s="19"/>
+      <c r="T64" s="19"/>
+      <c r="U64" s="19"/>
+      <c r="V64" s="19"/>
+      <c r="W64" s="19"/>
+      <c r="X64" s="19"/>
+      <c r="Y64" s="19"/>
+      <c r="Z64" s="19"/>
+      <c r="AA64" s="19"/>
+      <c r="AB64" s="19"/>
+      <c r="AC64" s="19"/>
+      <c r="AD64" s="19"/>
+      <c r="AE64" s="19"/>
+      <c r="AF64" s="19"/>
+      <c r="AG64" s="19"/>
+      <c r="AH64" s="19"/>
+      <c r="AI64" s="19"/>
+      <c r="AJ64" s="19"/>
+      <c r="AK64" s="19"/>
+      <c r="AL64" s="19"/>
+      <c r="AM64" s="19"/>
+      <c r="AN64" s="19"/>
+      <c r="AO64" s="19"/>
+      <c r="AP64" s="19"/>
+      <c r="AQ64" s="19"/>
+      <c r="AR64" s="19"/>
+      <c r="AS64" s="19"/>
+      <c r="AT64" s="19"/>
+      <c r="AU64" s="19"/>
+      <c r="AV64" s="19"/>
+      <c r="AW64" s="19"/>
+      <c r="AX64" s="19"/>
+      <c r="AY64" s="19"/>
+      <c r="AZ64" s="19"/>
+      <c r="BA64" s="19"/>
+      <c r="BB64" s="19"/>
+      <c r="BC64" s="19"/>
+      <c r="BD64" s="19"/>
+      <c r="BE64" s="19"/>
+      <c r="BF64" s="19"/>
+      <c r="BG64" s="19"/>
+      <c r="BH64" s="19"/>
+      <c r="BI64" s="19"/>
+      <c r="BJ64" s="19"/>
+      <c r="BK64" s="19"/>
+      <c r="BL64" s="19"/>
+      <c r="BM64" s="19"/>
+      <c r="BN64" s="19"/>
+      <c r="BO64" s="19"/>
+      <c r="BP64" s="19"/>
+      <c r="BQ64" s="19"/>
+      <c r="BR64" s="19"/>
     </row>
     <row r="65" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A65" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B65" s="39">
+      <c r="B65" s="40">
         <v>9.0313265481862999</v>
       </c>
       <c r="C65" s="44">
         <v>6.6352544112210143</v>
       </c>
       <c r="D65" s="44">
         <v>7.9739716596791199</v>
       </c>
       <c r="E65" s="44">
         <v>10.8</v>
       </c>
       <c r="F65" s="44">
         <v>9.3660467094144213</v>
       </c>
       <c r="G65" s="44">
         <v>6.7793278025066472</v>
       </c>
       <c r="H65" s="44">
         <v>9.0156163815733255</v>
       </c>
       <c r="I65" s="44">
         <v>11.705814658383694</v>
       </c>
       <c r="J65" s="44">
         <v>10.359958830635351</v>
       </c>
-      <c r="K65" s="40">
-[...57 lines deleted...]
-      <c r="BR65" s="18"/>
+      <c r="K65" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O65" s="19"/>
+      <c r="P65" s="19"/>
+      <c r="Q65" s="19"/>
+      <c r="R65" s="19"/>
+      <c r="S65" s="19"/>
+      <c r="T65" s="19"/>
+      <c r="U65" s="19"/>
+      <c r="V65" s="19"/>
+      <c r="W65" s="19"/>
+      <c r="X65" s="19"/>
+      <c r="Y65" s="19"/>
+      <c r="Z65" s="19"/>
+      <c r="AA65" s="19"/>
+      <c r="AB65" s="19"/>
+      <c r="AC65" s="19"/>
+      <c r="AD65" s="19"/>
+      <c r="AE65" s="19"/>
+      <c r="AF65" s="19"/>
+      <c r="AG65" s="19"/>
+      <c r="AH65" s="19"/>
+      <c r="AI65" s="19"/>
+      <c r="AJ65" s="19"/>
+      <c r="AK65" s="19"/>
+      <c r="AL65" s="19"/>
+      <c r="AM65" s="19"/>
+      <c r="AN65" s="19"/>
+      <c r="AO65" s="19"/>
+      <c r="AP65" s="19"/>
+      <c r="AQ65" s="19"/>
+      <c r="AR65" s="19"/>
+      <c r="AS65" s="19"/>
+      <c r="AT65" s="19"/>
+      <c r="AU65" s="19"/>
+      <c r="AV65" s="19"/>
+      <c r="AW65" s="19"/>
+      <c r="AX65" s="19"/>
+      <c r="AY65" s="19"/>
+      <c r="AZ65" s="19"/>
+      <c r="BA65" s="19"/>
+      <c r="BB65" s="19"/>
+      <c r="BC65" s="19"/>
+      <c r="BD65" s="19"/>
+      <c r="BE65" s="19"/>
+      <c r="BF65" s="19"/>
+      <c r="BG65" s="19"/>
+      <c r="BH65" s="19"/>
+      <c r="BI65" s="19"/>
+      <c r="BJ65" s="19"/>
+      <c r="BK65" s="19"/>
+      <c r="BL65" s="19"/>
+      <c r="BM65" s="19"/>
+      <c r="BN65" s="19"/>
+      <c r="BO65" s="19"/>
+      <c r="BP65" s="19"/>
+      <c r="BQ65" s="19"/>
+      <c r="BR65" s="19"/>
     </row>
     <row r="66" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A66" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B66" s="39">
+      <c r="B66" s="40">
         <v>9.5128217030190534</v>
       </c>
       <c r="C66" s="44">
         <v>8.8042568393873601</v>
       </c>
       <c r="D66" s="44">
         <v>7.8121990928313751</v>
       </c>
       <c r="E66" s="44">
         <v>10.513633321565354</v>
       </c>
       <c r="F66" s="44">
         <v>9.6608565168797575</v>
       </c>
       <c r="G66" s="44">
         <v>7.8371298584559694</v>
       </c>
       <c r="H66" s="44">
         <v>9.9504173156942475</v>
       </c>
       <c r="I66" s="44">
         <v>11.048617161399179</v>
       </c>
       <c r="J66" s="44">
         <v>11.098316200045812</v>
       </c>
-      <c r="K66" s="40">
-[...57 lines deleted...]
-      <c r="BR66" s="18"/>
+      <c r="K66" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O66" s="19"/>
+      <c r="P66" s="19"/>
+      <c r="Q66" s="19"/>
+      <c r="R66" s="19"/>
+      <c r="S66" s="19"/>
+      <c r="T66" s="19"/>
+      <c r="U66" s="19"/>
+      <c r="V66" s="19"/>
+      <c r="W66" s="19"/>
+      <c r="X66" s="19"/>
+      <c r="Y66" s="19"/>
+      <c r="Z66" s="19"/>
+      <c r="AA66" s="19"/>
+      <c r="AB66" s="19"/>
+      <c r="AC66" s="19"/>
+      <c r="AD66" s="19"/>
+      <c r="AE66" s="19"/>
+      <c r="AF66" s="19"/>
+      <c r="AG66" s="19"/>
+      <c r="AH66" s="19"/>
+      <c r="AI66" s="19"/>
+      <c r="AJ66" s="19"/>
+      <c r="AK66" s="19"/>
+      <c r="AL66" s="19"/>
+      <c r="AM66" s="19"/>
+      <c r="AN66" s="19"/>
+      <c r="AO66" s="19"/>
+      <c r="AP66" s="19"/>
+      <c r="AQ66" s="19"/>
+      <c r="AR66" s="19"/>
+      <c r="AS66" s="19"/>
+      <c r="AT66" s="19"/>
+      <c r="AU66" s="19"/>
+      <c r="AV66" s="19"/>
+      <c r="AW66" s="19"/>
+      <c r="AX66" s="19"/>
+      <c r="AY66" s="19"/>
+      <c r="AZ66" s="19"/>
+      <c r="BA66" s="19"/>
+      <c r="BB66" s="19"/>
+      <c r="BC66" s="19"/>
+      <c r="BD66" s="19"/>
+      <c r="BE66" s="19"/>
+      <c r="BF66" s="19"/>
+      <c r="BG66" s="19"/>
+      <c r="BH66" s="19"/>
+      <c r="BI66" s="19"/>
+      <c r="BJ66" s="19"/>
+      <c r="BK66" s="19"/>
+      <c r="BL66" s="19"/>
+      <c r="BM66" s="19"/>
+      <c r="BN66" s="19"/>
+      <c r="BO66" s="19"/>
+      <c r="BP66" s="19"/>
+      <c r="BQ66" s="19"/>
+      <c r="BR66" s="19"/>
     </row>
     <row r="67" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A67" s="14" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B67" s="39">
+        <v>27</v>
+      </c>
+      <c r="B67" s="40">
         <v>10.84917730842704</v>
       </c>
       <c r="C67" s="44">
         <v>9.5652565097714142</v>
       </c>
       <c r="D67" s="44">
         <v>8.7786471991941042</v>
       </c>
       <c r="E67" s="44">
         <v>13.148798795101383</v>
       </c>
       <c r="F67" s="44">
         <v>10.575240915043386</v>
       </c>
       <c r="G67" s="44">
         <v>8.8977434136236564</v>
       </c>
       <c r="H67" s="44">
         <v>10.711041742762712</v>
       </c>
       <c r="I67" s="44">
         <v>14.252369004933579</v>
       </c>
       <c r="J67" s="44">
         <v>11.515234646936385</v>
       </c>
-      <c r="K67" s="40">
-[...57 lines deleted...]
-      <c r="BR67" s="18"/>
+      <c r="K67" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="O67" s="19"/>
+      <c r="P67" s="19"/>
+      <c r="Q67" s="19"/>
+      <c r="R67" s="19"/>
+      <c r="S67" s="19"/>
+      <c r="T67" s="19"/>
+      <c r="U67" s="19"/>
+      <c r="V67" s="19"/>
+      <c r="W67" s="19"/>
+      <c r="X67" s="19"/>
+      <c r="Y67" s="19"/>
+      <c r="Z67" s="19"/>
+      <c r="AA67" s="19"/>
+      <c r="AB67" s="19"/>
+      <c r="AC67" s="19"/>
+      <c r="AD67" s="19"/>
+      <c r="AE67" s="19"/>
+      <c r="AF67" s="19"/>
+      <c r="AG67" s="19"/>
+      <c r="AH67" s="19"/>
+      <c r="AI67" s="19"/>
+      <c r="AJ67" s="19"/>
+      <c r="AK67" s="19"/>
+      <c r="AL67" s="19"/>
+      <c r="AM67" s="19"/>
+      <c r="AN67" s="19"/>
+      <c r="AO67" s="19"/>
+      <c r="AP67" s="19"/>
+      <c r="AQ67" s="19"/>
+      <c r="AR67" s="19"/>
+      <c r="AS67" s="19"/>
+      <c r="AT67" s="19"/>
+      <c r="AU67" s="19"/>
+      <c r="AV67" s="19"/>
+      <c r="AW67" s="19"/>
+      <c r="AX67" s="19"/>
+      <c r="AY67" s="19"/>
+      <c r="AZ67" s="19"/>
+      <c r="BA67" s="19"/>
+      <c r="BB67" s="19"/>
+      <c r="BC67" s="19"/>
+      <c r="BD67" s="19"/>
+      <c r="BE67" s="19"/>
+      <c r="BF67" s="19"/>
+      <c r="BG67" s="19"/>
+      <c r="BH67" s="19"/>
+      <c r="BI67" s="19"/>
+      <c r="BJ67" s="19"/>
+      <c r="BK67" s="19"/>
+      <c r="BL67" s="19"/>
+      <c r="BM67" s="19"/>
+      <c r="BN67" s="19"/>
+      <c r="BO67" s="19"/>
+      <c r="BP67" s="19"/>
+      <c r="BQ67" s="19"/>
+      <c r="BR67" s="19"/>
     </row>
     <row r="68" spans="1:70" s="12" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A68" s="14" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B68" s="39">
+        <v>65</v>
+      </c>
+      <c r="B68" s="40">
         <v>11.233986660378003</v>
       </c>
       <c r="C68" s="44">
         <v>8.8294853264291184</v>
       </c>
       <c r="D68" s="44">
         <v>9.2706136726174382</v>
       </c>
       <c r="E68" s="44">
         <v>13.315520661421221</v>
       </c>
       <c r="F68" s="44">
         <v>11.380057543394244</v>
       </c>
       <c r="G68" s="44">
         <v>8.9219682277665466</v>
       </c>
       <c r="H68" s="44">
         <v>11.277333575962485</v>
       </c>
       <c r="I68" s="44">
         <v>15.042917110010473</v>
       </c>
       <c r="J68" s="44">
         <v>12.096426592546292</v>
       </c>
-      <c r="K68" s="40">
-[...60 lines deleted...]
-      <c r="A69" s="75" t="s">
+      <c r="K68" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="L68" s="44"/>
+      <c r="O68" s="19"/>
+      <c r="P68" s="19"/>
+      <c r="Q68" s="19"/>
+      <c r="R68" s="19"/>
+      <c r="S68" s="19"/>
+      <c r="T68" s="19"/>
+      <c r="U68" s="19"/>
+      <c r="V68" s="19"/>
+      <c r="W68" s="19"/>
+      <c r="X68" s="19"/>
+      <c r="Y68" s="19"/>
+      <c r="Z68" s="19"/>
+      <c r="AA68" s="19"/>
+      <c r="AB68" s="19"/>
+      <c r="AC68" s="19"/>
+      <c r="AD68" s="19"/>
+      <c r="AE68" s="19"/>
+      <c r="AF68" s="19"/>
+      <c r="AG68" s="19"/>
+      <c r="AH68" s="19"/>
+      <c r="AI68" s="19"/>
+      <c r="AJ68" s="19"/>
+      <c r="AK68" s="19"/>
+      <c r="AL68" s="19"/>
+      <c r="AM68" s="19"/>
+      <c r="AN68" s="19"/>
+      <c r="AO68" s="19"/>
+      <c r="AP68" s="19"/>
+      <c r="AQ68" s="19"/>
+      <c r="AR68" s="19"/>
+      <c r="AS68" s="19"/>
+      <c r="AT68" s="19"/>
+      <c r="AU68" s="19"/>
+      <c r="AV68" s="19"/>
+      <c r="AW68" s="19"/>
+      <c r="AX68" s="19"/>
+      <c r="AY68" s="19"/>
+      <c r="AZ68" s="19"/>
+      <c r="BA68" s="19"/>
+      <c r="BB68" s="19"/>
+      <c r="BC68" s="19"/>
+      <c r="BD68" s="19"/>
+      <c r="BE68" s="19"/>
+      <c r="BF68" s="19"/>
+      <c r="BG68" s="19"/>
+      <c r="BH68" s="19"/>
+      <c r="BI68" s="19"/>
+      <c r="BJ68" s="19"/>
+      <c r="BK68" s="19"/>
+      <c r="BL68" s="19"/>
+      <c r="BM68" s="19"/>
+      <c r="BN68" s="19"/>
+      <c r="BO68" s="19"/>
+      <c r="BP68" s="19"/>
+      <c r="BQ68" s="19"/>
+      <c r="BR68" s="19"/>
+    </row>
+    <row r="69" spans="1:70" s="21" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="B69" s="76"/>
-[...14 lines deleted...]
-      <c r="Q69" s="19"/>
+      <c r="B69" s="39"/>
+      <c r="C69" s="45"/>
+      <c r="D69" s="45"/>
+      <c r="E69" s="45"/>
+      <c r="F69" s="45"/>
+      <c r="G69" s="45"/>
+      <c r="H69" s="45"/>
+      <c r="I69" s="45"/>
+      <c r="J69" s="45"/>
+      <c r="K69" s="18"/>
+      <c r="L69" s="20"/>
+      <c r="M69" s="20"/>
+      <c r="N69" s="20"/>
+      <c r="O69" s="20"/>
+      <c r="P69" s="20"/>
+      <c r="Q69" s="20"/>
     </row>
     <row r="70" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="21">
+      <c r="A70" s="22">
         <v>1970</v>
       </c>
-      <c r="B70" s="39">
+      <c r="B70" s="40">
         <v>6.0651305435616001</v>
       </c>
       <c r="C70" s="44">
         <v>7.2758451739343464</v>
       </c>
       <c r="D70" s="44">
         <v>9.2041914471821009</v>
       </c>
       <c r="E70" s="44">
         <v>5.7988596384811348</v>
       </c>
       <c r="F70" s="44">
         <v>3.2280004185413831</v>
       </c>
       <c r="G70" s="44">
         <v>8.7191497027562601</v>
       </c>
       <c r="H70" s="44">
         <v>9.6151053013798116</v>
       </c>
       <c r="I70" s="44">
         <v>6.6326530612244898</v>
       </c>
       <c r="J70" s="44">
         <v>2.4028391901326507</v>
       </c>
-      <c r="K70" s="40">
-        <v>3.3407025300908866</v>
+      <c r="K70" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="21">
+      <c r="A71" s="22">
         <v>1980</v>
       </c>
-      <c r="B71" s="39">
+      <c r="B71" s="40">
         <v>4.901912093369754</v>
       </c>
       <c r="C71" s="44">
         <v>7.1457654723127035</v>
       </c>
       <c r="D71" s="44">
         <v>8.5611510791366907</v>
       </c>
       <c r="E71" s="44">
         <v>5.370897963490556</v>
       </c>
       <c r="F71" s="44">
         <v>2.5014640675980924</v>
       </c>
       <c r="G71" s="44">
         <v>6.0226230510547234</v>
       </c>
       <c r="H71" s="44">
         <v>6.5818392134181618</v>
       </c>
       <c r="I71" s="44">
         <v>6.6472938612422814</v>
       </c>
       <c r="J71" s="44">
         <v>1.8153453410863707</v>
       </c>
-      <c r="K71" s="40">
-        <v>2.6348808030112925</v>
+      <c r="K71" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="21">
+      <c r="A72" s="22">
         <v>1990</v>
       </c>
-      <c r="B72" s="39">
+      <c r="B72" s="40">
         <v>4.479036733447038</v>
       </c>
       <c r="C72" s="44">
         <v>6.6906151773686569</v>
       </c>
       <c r="D72" s="44">
         <v>8.3647460061030348</v>
       </c>
       <c r="E72" s="44">
         <v>4.6231074406930608</v>
       </c>
       <c r="F72" s="44">
         <v>2.7389974737401941</v>
       </c>
       <c r="G72" s="44">
         <v>4.8838311996206727</v>
       </c>
       <c r="H72" s="44">
         <v>4.6344421344421338</v>
       </c>
       <c r="I72" s="44">
         <v>6.7709669145934859</v>
       </c>
       <c r="J72" s="44">
         <v>2.0325360330770126</v>
       </c>
-      <c r="K72" s="40">
-        <v>2.5200819026618366</v>
+      <c r="K72" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="73" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="21">
+      <c r="A73" s="22">
         <v>2000</v>
       </c>
-      <c r="B73" s="39">
+      <c r="B73" s="40">
         <v>3.5301338184847055</v>
       </c>
       <c r="C73" s="44">
         <v>5.8974688423487089</v>
       </c>
       <c r="D73" s="44">
         <v>7.0907360406091371</v>
       </c>
       <c r="E73" s="44">
         <v>4.1646489104116222</v>
       </c>
       <c r="F73" s="44">
         <v>2.1246670856151062</v>
       </c>
       <c r="G73" s="44">
         <v>3.5508546604967419</v>
       </c>
       <c r="H73" s="44">
         <v>2.6570221299147745</v>
       </c>
       <c r="I73" s="44">
         <v>5.4099746407438714</v>
       </c>
       <c r="J73" s="44">
         <v>1.3284586983276625</v>
       </c>
-      <c r="K73" s="40">
-        <v>2.3781369071081326</v>
+      <c r="K73" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="74" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A74" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="B74" s="39">
+      <c r="B74" s="40">
         <v>5.4</v>
       </c>
       <c r="C74" s="44">
         <v>6.8</v>
       </c>
       <c r="D74" s="44">
         <v>9.4</v>
       </c>
       <c r="E74" s="44">
         <v>5</v>
       </c>
       <c r="F74" s="44">
         <v>4.3473966182139385</v>
       </c>
       <c r="G74" s="44">
         <v>5.7</v>
       </c>
       <c r="H74" s="44">
         <v>4.5999999999999996</v>
       </c>
       <c r="I74" s="44">
         <v>6.9</v>
       </c>
       <c r="J74" s="44">
         <v>3.1</v>
       </c>
-      <c r="K74" s="40">
-        <v>3.5</v>
+      <c r="K74" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="75" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A75" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B75" s="39">
+      <c r="B75" s="40">
         <v>4.5405476547374484</v>
       </c>
       <c r="C75" s="44">
         <v>5.7681019684689243</v>
       </c>
       <c r="D75" s="44">
         <v>6.9838167433947831</v>
       </c>
       <c r="E75" s="44">
         <v>4.3132002497603743</v>
       </c>
       <c r="F75" s="44">
         <v>3.8089274312034558</v>
       </c>
       <c r="G75" s="44">
         <v>4.3245685707688519</v>
       </c>
       <c r="H75" s="44">
         <v>4.2953315025459515</v>
       </c>
       <c r="I75" s="44">
         <v>5.4334975866221287</v>
       </c>
       <c r="J75" s="44">
         <v>2.8426273899985648</v>
       </c>
-      <c r="K75" s="40">
-        <v>2.9065734992818006</v>
+      <c r="K75" s="15" t="s">
+        <v>67</v>
       </c>
     </row>
     <row r="76" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A76" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B76" s="39">
+      <c r="B76" s="40">
         <v>5.4016898254267582</v>
       </c>
       <c r="C76" s="44">
         <v>6.5075485688074197</v>
       </c>
       <c r="D76" s="44">
         <v>7.0741840068095945</v>
       </c>
       <c r="E76" s="44">
         <v>5.1254747327906705</v>
       </c>
       <c r="F76" s="44">
         <v>5.0563869947783395</v>
       </c>
       <c r="G76" s="44">
         <v>4.9026361072164812</v>
       </c>
       <c r="H76" s="44">
         <v>4.6326051135792232</v>
       </c>
       <c r="I76" s="44">
         <v>7.08187828281498</v>
       </c>
       <c r="J76" s="44">
         <v>3.8187846447440341</v>
       </c>
-      <c r="K76" s="40">
-        <v>3.81898040828065</v>
+      <c r="K76" s="15" t="s">
+        <v>67</v>
       </c>
       <c r="L76" s="5"/>
       <c r="M76" s="5"/>
       <c r="N76" s="5"/>
       <c r="O76" s="5"/>
       <c r="P76" s="5"/>
     </row>
     <row r="77" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A77" s="14" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B77" s="39">
+        <v>27</v>
+      </c>
+      <c r="B77" s="40">
         <v>5.423426292019851</v>
       </c>
       <c r="C77" s="44">
         <v>5.0456050719647445</v>
       </c>
       <c r="D77" s="44">
         <v>7.1465911322319302</v>
       </c>
       <c r="E77" s="44">
         <v>5.2265533517280156</v>
       </c>
       <c r="F77" s="44">
         <v>5.1836274170507375</v>
       </c>
       <c r="G77" s="44">
         <v>5.4295964956176297</v>
       </c>
       <c r="H77" s="44">
         <v>5.4065585885025618</v>
       </c>
       <c r="I77" s="44">
         <v>5.806363323813545</v>
       </c>
       <c r="J77" s="44">
         <v>4.2388175355332445</v>
       </c>
-      <c r="K77" s="40">
-        <v>4.6578947593548472</v>
+      <c r="K77" s="15" t="s">
+        <v>67</v>
       </c>
       <c r="L77" s="5"/>
       <c r="M77" s="5"/>
       <c r="N77" s="5"/>
       <c r="O77" s="5"/>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="17" t="s">
-[...2 lines deleted...]
-      <c r="B78" s="63">
+      <c r="A78" s="74" t="s">
+        <v>65</v>
+      </c>
+      <c r="B78" s="66">
         <v>5.4640218247233001</v>
       </c>
       <c r="C78" s="64">
         <v>5.78916820611812</v>
       </c>
       <c r="D78" s="64">
         <v>6.8938248494687757</v>
       </c>
       <c r="E78" s="64">
         <v>5.2154137346527252</v>
       </c>
       <c r="F78" s="64">
         <v>5.0140792047169187</v>
       </c>
       <c r="G78" s="64">
         <v>5.5441396619175292</v>
       </c>
       <c r="H78" s="64">
         <v>5.1374557600848236</v>
       </c>
       <c r="I78" s="64">
         <v>6.7915231301273122</v>
       </c>
       <c r="J78" s="64">
         <v>4.1350496467472677</v>
       </c>
-      <c r="K78" s="65">
-[...2 lines deleted...]
-      <c r="L78" s="5"/>
+      <c r="K78" s="65" t="s">
+        <v>67</v>
+      </c>
+      <c r="L78" s="44"/>
       <c r="M78" s="5"/>
       <c r="N78" s="5"/>
       <c r="O78" s="5"/>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:70" ht="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" spans="1:70" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="70" t="s">
+      <c r="A80" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B80" s="68"/>
+      <c r="C80" s="68"/>
+      <c r="D80" s="68"/>
+      <c r="E80" s="68"/>
+      <c r="F80" s="68"/>
+      <c r="G80" s="68"/>
+      <c r="H80" s="68"/>
+      <c r="I80" s="68"/>
+      <c r="J80" s="68"/>
+      <c r="K80" s="68"/>
+      <c r="M80" s="23"/>
+      <c r="N80" s="23"/>
+      <c r="O80" s="23"/>
+      <c r="P80" s="23"/>
+      <c r="Q80" s="23"/>
+      <c r="R80" s="23"/>
+      <c r="S80" s="23"/>
+      <c r="T80" s="23"/>
+      <c r="U80" s="5"/>
+    </row>
+    <row r="81" spans="1:12" s="5" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="B81" s="72"/>
+      <c r="C81" s="72"/>
+      <c r="D81" s="72"/>
+      <c r="E81" s="72"/>
+      <c r="F81" s="72"/>
+      <c r="G81" s="72"/>
+      <c r="H81" s="72"/>
+      <c r="I81" s="72"/>
+      <c r="J81" s="72"/>
+      <c r="K81" s="72"/>
+      <c r="L81" s="25"/>
+    </row>
+    <row r="82" spans="1:12" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="68"/>
+      <c r="C82" s="68"/>
+      <c r="D82" s="68"/>
+      <c r="E82" s="68"/>
+      <c r="F82" s="68"/>
+      <c r="G82" s="68"/>
+      <c r="H82" s="68"/>
+      <c r="I82" s="68"/>
+      <c r="J82" s="68"/>
+      <c r="K82" s="68"/>
+    </row>
+    <row r="83" spans="1:12" s="26" customFormat="1" ht="44.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="73" t="s">
         <v>25</v>
       </c>
-      <c r="B80" s="67"/>
-[...62 lines deleted...]
-      <c r="K83" s="72"/>
+      <c r="B83" s="73"/>
+      <c r="C83" s="73"/>
+      <c r="D83" s="73"/>
+      <c r="E83" s="73"/>
+      <c r="F83" s="73"/>
+      <c r="G83" s="73"/>
+      <c r="H83" s="73"/>
+      <c r="I83" s="73"/>
+      <c r="J83" s="73"/>
+      <c r="K83" s="73"/>
       <c r="L83" s="25"/>
     </row>
-    <row r="84" spans="1:12" s="26" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="L84" s="25"/>
+    <row r="84" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="3" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="85" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="86" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A86" s="23"/>
     </row>
     <row r="87" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="22"/>
-[...17 lines deleted...]
-      <c r="A91" s="27"/>
+      <c r="A87" s="23" t="s">
+        <v>68</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="6"/>
+      <c r="H87" s="6"/>
+      <c r="I87" s="6"/>
+      <c r="J87" s="6"/>
+      <c r="K87" s="6"/>
+    </row>
+    <row r="90" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A90" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A82:K82"/>
     <mergeCell ref="J6:K6"/>
     <mergeCell ref="A80:K80"/>
     <mergeCell ref="A81:K81"/>
     <mergeCell ref="A83:K83"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.51181102362204722" bottom="3.937007874015748E-2" header="0.51181102362204722" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="95" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;LMHT&amp;C&amp;D&amp;RPage &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{835BD7B9-9424-42C1-AA95-AFAD275E4124}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.42578125" style="47" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="47"/>
+    <col min="1" max="1" width="8.42578125" style="48" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="48" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="48" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="48" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="48" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="D1" s="47" t="s">
         <v>29</v>
       </c>
-      <c r="D1" s="46" t="s">
+    </row>
+    <row r="2" spans="1:5" s="50" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="49" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="51" t="s">
         <v>30</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="50" t="s">
+      <c r="B3" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="51" t="s">
+      <c r="C3" s="53"/>
+      <c r="D3" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="C3" s="52"/>
-      <c r="D3" s="50" t="s">
+      <c r="E3" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="50" t="s">
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54" t="s">
         <v>34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="53" t="s">
+      <c r="B4" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="54" t="s">
+      <c r="C4" s="56"/>
+      <c r="D4" s="54" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C4" s="55"/>
-[...3 lines deleted...]
-      <c r="E4" s="54" t="s">
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="56" t="s">
+      <c r="B5" s="58" t="s">
         <v>38</v>
       </c>
-      <c r="B5" s="57" t="s">
+      <c r="C5" s="56"/>
+      <c r="D5" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="55"/>
-      <c r="D5" s="56" t="s">
+      <c r="E5" s="58" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="57" t="s">
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="59" t="s">
         <v>41</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="58" t="s">
+      <c r="B6" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="B6" s="54" t="s">
+      <c r="C6" s="56"/>
+      <c r="D6" s="59" t="s">
         <v>43</v>
       </c>
-      <c r="C6" s="55"/>
-      <c r="D6" s="58" t="s">
+      <c r="E6" s="55" t="s">
         <v>44</v>
       </c>
-      <c r="E6" s="54" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="57" t="s">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="B7" s="58" t="s">
         <v>46</v>
       </c>
-      <c r="B7" s="57" t="s">
+      <c r="C7" s="56"/>
+      <c r="D7" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="58" t="s">
         <v>47</v>
       </c>
-      <c r="C7" s="55"/>
-[...3 lines deleted...]
-      <c r="E7" s="57" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="54" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="53" t="s">
+      <c r="B8" s="55" t="s">
         <v>49</v>
       </c>
-      <c r="B8" s="54" t="s">
+      <c r="C8" s="56"/>
+      <c r="D8" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="E8" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="C8" s="55"/>
-[...3 lines deleted...]
-      <c r="E8" s="54" t="s">
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="57" t="s">
         <v>51</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="56" t="s">
+      <c r="B9" s="58" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="C9" s="56"/>
+      <c r="D9" s="57" t="s">
+        <v>51</v>
+      </c>
+      <c r="E9" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="55"/>
-[...3 lines deleted...]
-      <c r="E9" s="57" t="s">
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="54" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="53" t="s">
+      <c r="B10" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="B10" s="54" t="s">
+      <c r="C10" s="56"/>
+      <c r="D10" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="55"/>
-[...3 lines deleted...]
-      <c r="E10" s="54" t="s">
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="60" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="59" t="s">
+      <c r="B11" s="61" t="s">
         <v>58</v>
       </c>
-      <c r="B11" s="60" t="s">
+      <c r="C11" s="56"/>
+      <c r="D11" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="E11" s="61" t="s">
         <v>59</v>
       </c>
-      <c r="C11" s="55"/>
-[...5 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="61"/>
-      <c r="D12" s="61"/>
+      <c r="A12" s="62"/>
+      <c r="D12" s="62"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="61"/>
-      <c r="D13" s="61"/>
+      <c r="A13" s="62"/>
+      <c r="D13" s="62"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="62"/>
-      <c r="D14" s="61"/>
+      <c r="A14" s="63"/>
+      <c r="D14" s="62"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="62"/>
-      <c r="D15" s="61"/>
+      <c r="A15" s="63"/>
+      <c r="D15" s="62"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="61"/>
-      <c r="D16" s="61"/>
+      <c r="A16" s="62"/>
+      <c r="D16" s="62"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="61"/>
-      <c r="D17" s="61"/>
+      <c r="A17" s="62"/>
+      <c r="D17" s="62"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 0 f a 0 1 a 3 8 - 2 b 9 d - 4 c d 3 - 8 8 b 4 - 9 4 5 2 1 b 9 9 0 4 a f "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A A w E A A B Q S w M E F A A C A A g A Q 2 C l X J e x n c e m A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A e 7 9 7 v 4 1 9 R W 6 O Q l l q U X F m f p 6 t k q G e g Z J C a l 5 y f k p m X r q t U m l J m q 6 F k r 2 d T U B i c n Z i e q o C U H F e s V V F c Y q t U k Z J S Y G V v n 5 5 e b l e u b F e f l G 6 v p G B g a F + h K 9 P c H J G a m 6 i E l x x J m H F u p l 5 x S W J e c m p S n Y 2 Y R D H 2 B n p G Z o C s b m Z n o G N P k z Q x j c z D 6 H A C O h e k C y S o I 1 z a U 5 J a V G q X V q R r r O H j T 6 M a 6 M P 9 Y M d A F B L A w Q U A A I A C A B D Y K V c D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A Q 2 C l X E y J M Y g E A Q A A + w Q A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A N 2 S T U v D M B j H 7 4 V + h x A v G 2 y h d i K I 5 N A t k w o y R 1 N 2 s I y Q t Y 9 2 0 C b a Z K f h d 7 d j Z Y h r h 9 6 K O S T w k P 8 L P x 4 D q d 1 q h f j x v b 5 3 H d c x u a w g Q y t R 6 D c o Q V k e B / H 0 K S g K R F E B 1 n V Q f b j e V S n U E / 5 R E C a t 3 E g D Z o A 5 Z 2 M 2 H S + j Z 0 Z k R h R Y 8 l q R N M f D U S O 0 0 n p 3 M 6 2 M r X b H e N q 4 7 Z O F L I H i 8 y 9 4 / Z k c Q t a N S b b R o r 3 g u X a f 8 D S H U l J c q / D o 0 U J J c Y v 4 l O E 6 W 3 U x 5 j u m q z Y r N P C H + K + 0 A k Y W 8 5 g 8 R G Q W / l d a K 2 F v J 5 5 4 W c 4 j H o b i f S J 8 z / c P 1 0 3 f c F 0 q + m t s n S a d + D o V P 5 e u u 1 8 f l 6 9 3 N L 8 A U E s B A i 0 A F A A C A A g A Q 2 C l X J e x n c e m A A A A 9 g A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A E N g p V w P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A P I A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A Q 2 C l X E y J M Y g E A Q A A + w Q A A B M A A A A A A A A A A A A A A A A A 4 w E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A N A M A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + w I I A A A A A A A C e g g A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z g z N D I 2 M G N m L W Y 4 N j Q t N D d l N C 0 4 O D F l L T k y O W E w N W F i N j Z m M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z U G l 2 b 3 R U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C A t I D I w M j Q g L S B O b 2 1 i c m U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w y N S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U G l 2 b 3 R P Y m p l Y 3 R O Y W 1 l I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C A t I D I w M j Q g L S B O b 2 1 i c m U h V G F i b G V h d S B j c m 9 p c 8 O p I G R 5 b m F t a X F 1 Z T M i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Z 0 l D Q m d J Q 0 J n W U d C Z 0 l D Q W d Z R 0 J n W U d C Z 0 l D Q W d Z R 0 F n W U d C Z 0 l D Q m d Z R 0 F n W U d B Z 1 l H Q W d Z Q 0 J n S U N B Z 0 l H Q W d J Q 0 J n W U N C Z 1 l H Q W c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j U t M D k t M T l U M D c 6 M j Q 6 M j I u M T M x O D U 3 M V o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N T g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V E 5 S L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U h J U 1 R J R C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 S W Q s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E T l M s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J f b m F t Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M y w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R H U l V O R F B M W l o s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z G U s M j N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z G U s M j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a S D E s M j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c s M z h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U L D Q x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q U 1 c s N D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M s N D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T L D U w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V X S U Q s N T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C w 1 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j U 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V E 5 S L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U h J U 1 R J R C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 S W Q s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E T l M s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J f b m F t Z S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M y w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R H U l V O R F B M W l o s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z G U s M j N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z G U s M j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a S D E s M j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 L D M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c s M z h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U L D Q x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q U 1 c s N D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M s N D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T L D U w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V X S U Q s N T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C w 1 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 T d G F 0 M D l D b 2 5 z d H J 1 Y 3 R p b 2 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 2 R i b 1 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C U y M C g y K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z V h N D A z N m Q 1 L W M 2 Z D g t N D V i Z i 0 5 N z h m L W F k N D k 2 N j Y 3 M D I 0 O C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d E N v b H V t b i I g V m F s d W U 9 I m w x I i A v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w z M y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 9 1 c m N l I H Q t N j M w I C 0 g M j A y N C A t I E 5 v b W J y Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D M t M D l U M D Y 6 M j c 6 M T c u N T I 2 M j Q 3 M l o i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N B Z 0 l D Q m d J Q 0 J n W U d C Z 0 l D Q W d Z R 0 J n W U d C Z 0 l D Q W d Z R 0 F n W U d C Z 0 l D Q m d Z R 0 F n W U d B Z 1 l H Q W d Z Q 0 J n S U N B Z 0 l H Q W d J Q 0 J n W U N C Z 1 l H Q W c 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j U 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S S k h S L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 R O U i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V I S V N U S U Q s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d E l k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E 5 T L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S X 2 5 h b W U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M x L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z M s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M 0 L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F p a L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U y w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 R l L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F M s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 R l L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f U G F s a W V y c 1 9 l c G 9 x d W V f Y 2 9 u c 3 R y d W N 0 a W 9 u L D I 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W k g x L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S E V J W l N f Q 2 F 0 Z W d v c m l l X 2 J h d G l t Z W 5 0 X 2 N o Y X V m Z m U s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z V 8 z N y w z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O S D E s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 8 z N y w z N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a V z E s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l X z M 3 L D M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 X M S w z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V C w 0 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U X 1 B h b G l l c n N f b m J y Z V 9 s b 2 d l b W V u d C w 0 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F N X L D Q 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B I V y w 0 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V N f c G F s a W V y X 2 5 v b W J y Z V 9 w a c O o Y 2 V z L D Q 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B I V y w 0 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U y w 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T X 1 B h b G l l c n N f c 3 V y Z m F j Z V 9 s b 2 d l b W V u d C w 1 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F V 0 l E L D U z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k d 2 V s b G l u Z 0 l k L D U 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E J 1 a W x k a W 5 n S W Q s N T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F R P L D U 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F R 0 l E L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U T l I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F T l I s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S E l T V E l E L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 S W R B Y 3 R 1 Z W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R J Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E R V M s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R O U y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J J Z D I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U l 9 u Y W 1 l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z I s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M z L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a N C w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a W i w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 Z y L D I y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 k Z S w y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z n I s M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 k Z S w y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F T V F d T L D I 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p I M S w y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z S w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 V f M z c s M z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f M z c s M z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G U s M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z V 8 z N y w z O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X V 1 Z T X 0 N h d G V n b 3 J p Z V 9 l Y X V f Y 2 h h d W R l L D Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 Q s N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F R P L D Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B T V y w 0 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U y w 0 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T X 3 B h b G l l c l 9 u b 2 1 i c m V f c G n D q G N l c y w 0 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F N X L D Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V M s N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d y b 3 V w Z V 9 l b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 9 w c m l u Y 2 l w Y W x f R V d J R C w 1 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R V d J R C w 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E R 3 Z W x s a W 5 n S W Q s N T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x C d W l s Z G l u Z 0 l k L D U 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w l M j A o M i k v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C U y M C g y K S 9 k Y m 9 f V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M g L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z I y O T Q 0 N D Z h L W U w O W Q t N D c x Y S 0 5 O T V m L T M 3 N G U y O D l l O T Q 0 N y I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N T b 3 V y Y 2 U g d C 0 2 M z A t M j A y M i 0 y N C 1 G U i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s N z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t I S F 9 S R V N f Q 0 F O V E 9 O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h I X 1 J F U 1 9 E S V N U U k l D V C Z x d W 9 0 O y w m c X V v d D t I S F 9 S R V N f T V V O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R Z U E V P R k 9 X T k V S U 0 h J U C Z x d W 9 0 O y w m c X V v d D t U e X B l X 2 9 j Y 3 V w Y X R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C Z x d W 9 0 O y w m c X V v d D t T V E F U W U V B U i Z x d W 9 0 O y w m c X V v d D t I T 1 V T R U h P T E R Z R U F S T F l J R C Z x d W 9 0 O 1 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W T 0 i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 0 L T I 4 V D A 5 O j I y O j Q 2 L j c 2 M j M 3 N z d a I i A v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w 3 N T U 3 M z U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D c 1 N T c z N S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i A v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 N B T l R P T i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 R J U 1 R S S U N U L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f T V V O L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U W V B F T 0 Z P V 0 5 F U l N I S V A s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R 5 c G V f b 2 N j d X B h d G l v b i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 1 R B V F l F Q V I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h P V V N F S E 9 M R F l F Q V J M W U l E L D d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f Q 0 F O V E 9 O L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f R E l T V F J J Q 1 Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 N V U 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R Z U E V P R k 9 X T k V S U 0 h J U C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T V E F U W U V B U i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q s N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 2 R i b 1 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 2 Y W Q w Y j M y M C 0 w N z A z L T Q 4 O D M t O D A w N i 0 4 Z D l m N T Y 4 M G M y M T I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i A v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 9 1 c m N l I H Q t N j M w L T I w M j I t M j Q t R l I i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D c 1 I i A v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 S E h f U k V T X 0 N B T l R P T i Z x d W 9 0 O y w m c X V v d D t I S F 9 S R V N f R E l T V F J J Q 1 Q m c X V v d D s s J n F 1 b 3 Q 7 S E h f U k V T X 0 1 V T i Z x d W 9 0 O y w m c X V v d D t U W V B F T 0 Z P V 0 5 F U l N I S V A m c X V v d D s s J n F 1 b 3 Q 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h I X 1 d F S U d I V F 8 y M D I y X z I w M j Q m c X V v d D s s J n F 1 b 3 Q 7 U 1 R B V F l F Q V I m c X V v d D s s J n F 1 b 3 Q 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q m c X V v d D t d I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U V C Z 1 k 9 I i A v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w N C 0 y O F Q x M j o 1 M D o 0 N C 4 y N j c 4 M T g 5 W i I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i A v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s N z U 1 N z M 1 I i A v P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i I C 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 N B T l R P T i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 E S V N U U k l D V C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 N V U 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U W V B F T 0 Z P V 0 5 F U l N I S V A s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U e X B l X 2 9 j Y 3 V w Y X R p b 2 4 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 1 R B V F l F Q V I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I T 1 V T R U h P T E R Z R U F S T F l J R C w 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 O C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 D Q U 5 U T 0 4 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f R E l T V F J J Q 1 Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f T V V O L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V F l Q R U 9 G T 1 d O R V J T S E l Q L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N U Q V R Z R U F S L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q s N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C U y M C g y K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q l M j A o M i k v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y A v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 J T I w K D I p L 2 R i b 1 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z I C 8 + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A i 0 g W s x 6 c A 0 2 + P 5 f P 9 b t h o w A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A B z y 0 A G S 7 2 L 3 d C T 4 P U H 7 7 9 E M W g n 9 4 i a T l f Q N r W m 7 W A G b A A A A A A O g A A A A A I A A C A A A A B J z 6 c 6 4 X j Z W A l F 0 x G C n Q d P m b r T A L b i 3 b d 4 z 5 P o r K 9 F z l A A A A B 7 v 9 + i e M O U b 4 N V 2 E F c v p O y 7 h o W x L H Y B T D S v 2 P s N s O C 0 6 y b H y 0 y G n Y i S 3 o c K S w a f o A M u 8 U / j o O J Z F T + q 6 / 4 4 o t T H s i j R a a m u W u t H y 5 r H D O F I E A A A A D w V P J C j b b a P F U C N H T u Y B P g A 9 h Q 9 q v O s N A N D T h T 2 N O q 5 8 H U v m B 7 7 8 r 0 z g g H Z Z N c f m F v 5 b u M w Y r G 6 f o K 0 X b X V u K M < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 "   s t a n d a l o n e = " n o " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A P g F A A B Q S w M E F A A G A A g A A A A h A C r d q k D S A A A A N w E A A B M A C A J b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I E A i i g A A I A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A G y P v U 7 E M B C E e y T e w d r + s o E C I Z T k C n 5 K u O J 4 g J W z y V n Y a 8 t e U O 7 t c S 5 U Q L k / M 9 9 M t 1 + C N 1 + c i 4 v S w 0 3 T g m G x c X Q y 9 / B + f N n d g y l K M p K P w j 2 c u c B + u L 7 q j u f E x V S 1 l B 5 O q u k B s d g T B y p N T C z 1 M s U c S O u Y Z 0 x k P 2 h m v G 3 b O 7 R R l E V 3 u n r A 0 D 3 x R J 9 e z f N S 1 1 u S A O Z x + 1 p B P S g v i s m T E 8 B / B Z X 3 S 0 I p e W d J a z N c r 1 X 3 V p t m N 7 I 5 U N Z X C t U Y K 2 Z y M x 6 2 g M 1 f n w v 6 x w A v t Y d v A A A A / / 8 D A F B L A w Q U A A I A C A A A A C E A T 9 1 5 H a w A A A D 3 A A A A E g A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b H q / e 7 + N f U V u j k J Z a l F x Z n 6 e r Z K h n o G S Q n F J Y l 5 K Y k 5 + X q q t U l 6 + k r 0 d L 5 d N Q G J y d m J 6 q g J Q d V 6 x V U V x i q 1 S R k l J g Z W + f n l 5 u V 6 5 s V 5 + U b q + k Y G B o X 6 E r 0 9 w c k Z q b q I S X H E m Y c W 6 m X k g a 5 N T l e x s w i C u s T P S M z Q F Y n M z P Q M b f Z i g j W 9 m H k K B E d D B I F k k Q R v n 0 p y S 0 q J U u 7 Q i X W c P G 3 0 Y 1 0 Y f 6 g c 7 A A A A A P / / A w B Q S w M E F A A C A A g A A A A h A K Y J + Y s I A Q A A 8 w Q A A B M A A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t 3 J J N a 8 I w G M f v B b 9 D y C 4 K G r o 6 B m P k U I 2 j g + G k K R 4 s E m L 7 b B X a Z G v i S f b d V 7 E 4 h q 3 M W 1 k O C T z k / 8 K P x 0 B i t 1 o h f n x v H x 3 H Z L K E F C 1 F r t + h A G V 5 5 E e T F z / P E U U 5 2 J 6 D q s P 1 r k y g m v D P n D B p 5 U Y a M H 3 M O R u x y W g R v j I i U 6 L A k r e S J B k e D G u h l d Z 9 m G p l b L k 7 h t P a b R / P Z Q E U n 3 / B 6 6 / 4 E L K u T d K N F s 0 F z 7 X 7 m C c Z F J L i S o W H z x Y K i h v E p 4 y e s 1 U X Y 3 4 g 3 T Q Z o b 4 3 w N e y 8 h m Z z y L y F J J p 8 D 9 Z L Y W 9 H 7 t i t Z i F P A j E x 1 h 4 r u c d r r u u w b p U 9 M / Q W k 1 a 4 b U q f i 9 c e 7 s u L l 7 n W H 4 D A A D / / w M A U E s B A i 0 A F A A G A A g A A A A h A C r d q k D S A A A A N w E A A B M A A A A A A A A A A A A A A A A A A A A A A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W x Q S w E C L Q A U A A I A C A A A A C E A T 9 1 5 H a w A A A D 3 A A A A E g A A A A A A A A A A A A A A A A A L A w A A Q 2 9 u Z m l n L 1 B h Y 2 t h Z 2 U u e G 1 s U E s B A i 0 A F A A C A A g A A A A h A K Y J + Y s I A Q A A 8 w Q A A B M A A A A A A A A A A A A A A A A A 5 w M A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A I A U A A A A A E Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g c 3 R h b m R h b G 9 u Z T 0 i b m 8 i P z 4 N C j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P m y C A A A A A A A A S o I A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g c 3 R h b m R h b G 9 u Z T 0 i b m 8 i P z 4 N C j x M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E l 0 Z W 1 z P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N S 0 w O S 0 x O V Q w N z o y N D o y M i 4 x M z E 4 N T c x W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q W d J Q 0 J n S U N C Z 1 l H Q m d J Q 0 F n W U d C Z 1 l H Q m d J Q 0 F n W U d B Z 1 l H Q m d J Q 0 J n W U d B Z 1 l H Q W d Z R 0 F n W U N C Z 0 l D Q W d J R 0 F n S U N C Z 1 l D Q m d Z R 0 F n P T 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z O D M 0 M j Y w Y 2 Y t Z j g 2 N C 0 0 N 2 U 0 L T g 4 M W U t O T I 5 Y T A 1 Y W I 2 N m Y x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U m 9 3 I i B W Y W x 1 Z T 0 i b D I 1 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 U 2 h l Z X Q i I F Z h b H V l P S J z U 2 9 1 c m N l I H Q t N j M w I C 0 g M j A y N C A t I E 5 v b W J y Z S I v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 1 O C w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S S k h S L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R U d J R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U T l I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U 5 S L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S E l T V E l E L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U l k Q W N 0 d W V s L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R J Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E V T L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R O U y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S S W Q y L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U l 9 u Y W 1 l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M x L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M y L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M z L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M 0 L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R H U l V O R F B M W j Q s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a W i w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U y w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 m c i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 k Z S w y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F M s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 Z y L D I 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 k Z S w y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f U G F s a W V y c 1 9 l c G 9 x d W V f Y 2 9 u c 3 R y d W N 0 a W 9 u L D I 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U 1 R X U y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p I M S w y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S E V J W l N f Q 2 F 0 Z W d v c m l l X 2 J h d G l t Z W 5 0 X 2 N o Y X V m Z m U s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 U s M z F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 V f M z c s M z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O S D E s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 U s M z R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f M z c s M z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a V z E s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l L D M 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z V 8 z N y w z O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 X M S w z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 1 d W U 1 9 D Y X R l Z 2 9 y a W V f Z W F 1 X 2 N o Y X V k Z S w 0 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 Q s N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U X 1 B h b G l l c n N f b m J y Z V 9 s b 2 d l b W V u d C w 0 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B U T y w 0 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B T V y w 0 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B I V y w 0 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V M s N D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T X 3 B h b G l l c l 9 u b 2 1 i c m V f c G n D q G N l c y w 0 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B I V y w 0 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B T V y w 0 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V M s N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T X 1 B h b G l l c n N f c 3 V y Z m F j Z V 9 s b 2 d l b W V u d C w 1 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H c m 9 1 c G V f Z W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f c H J p b m N p c G F s X 0 V X S U Q s N T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R V d J R C w 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k d 2 V s b G l u Z 0 l k L D U 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x E d 2 V s b G l u Z 0 l k L D U 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x C d W l s Z G l u Z 0 l k L D U 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F R P L D U 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S S k h S L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R U d J R C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U T l I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U 5 S L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S E l T V E l E L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U l k Q W N 0 d W V s L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R J Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E V T L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R O U y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S S W Q y L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U l 9 u Y W 1 l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M x L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M y L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M z L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M 0 L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 R H U l V O R F B M W j Q s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a W i w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U y w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 m c i w y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 k Z S w y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F M s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 Z y L D I 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 k Z S w y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f U G F s a W V y c 1 9 l c G 9 x d W V f Y 2 9 u c 3 R y d W N 0 a W 9 u L D I 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U 1 R X U y w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p I M S w y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S E V J W l N f Q 2 F 0 Z W d v c m l l X 2 J h d G l t Z W 5 0 X 2 N o Y X V m Z m U s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 U s M z F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 V f M z c s M z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O S D E s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 U s M z R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f M z c s M z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a V z E s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l L D M 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z V 8 z N y w z O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 X M S w z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 1 d W U 1 9 D Y X R l Z 2 9 y a W V f Z W F 1 X 2 N o Y X V k Z S w 0 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 Q s N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U X 1 B h b G l l c n N f b m J y Z V 9 s b 2 d l b W V u d C w 0 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B U T y w 0 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B T V y w 0 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B I V y w 0 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V M s N D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T X 3 B h b G l l c l 9 u b 2 1 i c m V f c G n D q G N l c y w 0 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B I V y w 0 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B T V y w 0 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V M s N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T X 1 B h b G l l c n N f c 3 V y Z m F j Z V 9 s b 2 d l b W V u d C w 1 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H c m 9 1 c G V f Z W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f c H J p b m N p c G F s X 0 V X S U Q s N T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R V d J R C w 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k d 2 V s b G l u Z 0 l k L D U 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x E d 2 V s b G l u Z 0 l k L D U 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x C d W l s Z G l u Z 0 l k L D U 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F R P L D U 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N Q a X Z v d F R h Y m x l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U G l 2 b 3 R P Y m p l Y 3 R O Y W 1 l I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C A t I D I w M j Q g L S B O b 2 1 i c m U h V G F i b G V h d S B j c m 9 p c 8 O p I G R 5 b m F t a X F 1 Z T M i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s J T I w K D I p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I y M z I 1 M D g i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w M y 0 w O V Q w N j o y N z o x N y 4 1 M j Y y N D c y W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q W d J Q 0 J n S U N C Z 1 l H Q m d J Q 0 F n W U d C Z 1 l H Q m d J Q 0 F n W U d B Z 1 l H Q m d J Q 0 J n W U d B Z 1 l H Q W d Z R 0 F n W U N C Z 0 l D Q W d J R 0 F n S U N C Z 1 l D Q m d Z R 0 F n P T 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t S S k h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V H S U Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 R F S 1 R O U i Z x d W 9 0 O y w m c X V v d D t H R E V L V C Z x d W 9 0 O y w m c X V v d D t H R E V O U i Z x d W 9 0 O y w m c X V v d D t H R E V I S V N U S U Q m c X V v d D s s J n F 1 b 3 Q 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C Z x d W 9 0 O y w m c X V v d D t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C Z x d W 9 0 O y w m c X V v d D t k a X N 0 c m l j d E l k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d L T 0 R F U y Z x d W 9 0 O y w m c X V v d D t H S 0 9 E T l M m c X V v d D s s J n F 1 b 3 Q 7 R 1 F V Q V J U S U V S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d R V U F S V E l F U k l k M i Z x d W 9 0 O y w m c X V v d D t H U V V B U l R J R V J f b m F t Z S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M S Z x d W 9 0 O y w m c X V v d D t H T E 9 D M i Z x d W 9 0 O y w m c X V v d D t H T E 9 D M y Z x d W 9 0 O y w m c X V v d D t H T E 9 D N C Z x d W 9 0 O y w m c X V v d D t E R 1 J V T k R Q T F o 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 R H U l V O R F B M W l o m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F M m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z n I m c X V v d D s s J n F 1 b 3 Q 7 R 0 t B V F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d C Q V V Q U 1 9 m c i Z x d W 9 0 O y w m c X V v d D t H Q k F V U F N f Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i Z x d W 9 0 O y w m c X V v d D t H Q V N U V 1 M m c X V v d D s s J n F 1 b 3 Q 7 R 1 d B R V J a S D E m c X V v d D s s J n F 1 b 3 Q 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d F T k g x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X z M 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d X Q U V S W l c x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S Z x d W 9 0 O y w m c X V v d D t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G V f M z c m c X V v d D s s J n F 1 b 3 Q 7 R 0 V O V z E m c X V v d D s s J n F 1 b 3 Q 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U m c X V v d D s s J n F 1 b 3 Q 7 R 0 F a V 0 9 U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q V E 8 m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 R 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F a S U 1 T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B W k l N U 1 9 w Y W x p Z X J f b m 9 t Y n J l X 3 B p w 6 h j Z X M m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q S F c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F Q U 1 c m c X V v d D s s J n F 1 b 3 Q 7 V 0 F S R U F T J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V X S U Q m c X V v d D s s J n F 1 b 3 Q 7 Z H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C Z x d W 9 0 O y w m c X V v d D t 1 b m l x d W V G Z W R l c m F s Q n V p b G R p b m d J Z C Z x d W 9 0 O y w m c X V v d D t X Q V B U T y Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N W E 0 M D M 2 Z D U t Y z Z k O C 0 0 N W J m L T k 3 O G Y t Y W Q 0 O T Y 2 N j c w M j Q 4 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M z M i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N T b 3 V y Y 2 U g d C 0 2 M z A g L S A y M D I 0 I C 0 g T m 9 t Y n J l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j U 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S S k h S L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V H S U Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 R O U i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V L V C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V O U i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R E V I S V N U S U Q s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 T m F t Z U F j d H V l b C w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t t d W 5 p Y 2 l w Y W x p d H l J Z E F j d H V l b C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d E l k L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 R p c 3 R y a W N 0 U 2 h v c n R O Y W 1 l L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R F U y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t P R E 5 T L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V I s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U k l k M i w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S X 2 5 h b W U s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M x L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M i w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z M s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M 0 L D E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F o 0 L D E 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t E R 1 J V T k R Q T F p a L D I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U y w y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F N f Z n I s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 R l L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F M s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 m c i w y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 2 R l L D I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f U G F s a W V y c 1 9 l c G 9 x d W V f Y 2 9 u c 3 R y d W N 0 a W 9 u L D I 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V N U V 1 M s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W k g x L D I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S E V J W l N f Q 2 F 0 Z W d v c m l l X 2 J h d G l t Z W 5 0 X 2 N o Y X V m Z m U s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Y 2 h h d W Z m Y W d l L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z V 8 z N y w z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O S D E s M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 V u Z X J n a W V f Y 2 h h d W Z m Y W d l L D M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 8 z N y w z N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d B R V J a V z E s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z S w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 l Y X V f Y 2 h h d W R l X z M 3 L D M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H R U 5 X M S w z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 d X V l N f Q 2 F 0 Z W d v c m l l X 2 V h d V 9 j a G F 1 Z G U s N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V C w 0 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F a V 0 9 U X 1 B h b G l l c n N f b m J y Z V 9 s b 2 d l b W V u d C w 0 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q V E 8 s N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F N X L D Q 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B I V y w 0 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V p J T V N f c G F s a W V y X 2 5 v b W J y Z V 9 w a c O o Y 2 V z L D Q 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B I V y w 0 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q U 1 c s N D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U y w 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F S R U F T X 1 B h b G l l c n N f c 3 V y Z m F j Z V 9 s b 2 d l b W V u d C w 1 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 3 J v d X B l X 2 V u Z X J n a W V f Y 2 h h d W Z m Y W d l X 3 B y a W 5 j a X B h b F 9 F V 0 l E L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F V 0 l E L D U z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k d 2 V s b G l u Z 0 l k L D U 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t 1 b m l x d W V G Z W R l c m F s R H d l b G x p b m d J Z C w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E J 1 a W x k a W 5 n S W Q s N T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F R P L D U 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 N T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U k p I U i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F R 0 l E L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d E R U t U T l I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S 1 Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F T l I s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 R F S E l T V E l E L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 2 1 1 b m l j a X B h b G l 0 e U 5 h b W V B Y 3 R 1 Z W w s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 b X V u a W N p c G F s a X R 5 S W R B Y 3 R 1 Z W w s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z G l z d H J p Y 3 R J Z C w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t k a X N 0 c m l j d F N o b 3 J 0 T m F t Z S w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 9 E R V M s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L T 0 R O U y w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 1 F V Q V J U S U V S L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H U V V B U l R J R V J J Z D I s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d R V U F S V E l F U l 9 u Y W 1 l L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D M S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 x P Q z I s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d M T 0 M z L D E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H T E 9 D N C w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a N C w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R E d S V U 5 E U E x a W i w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 t B V F M s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d L Q V R T X 2 Z y L D I y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H S 0 F U U 1 9 k Z S w y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q k F V U F N f Z n I s M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d C Q V V Q U 1 9 k Z S w y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 J B V V B T X 1 B h b G l l c n N f Z X B v c X V l X 2 N v b n N 0 c n V j d G l v b i w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F T V F d T L D I 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H V 0 F F U l p I M S w y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 h F S V p T X 0 N h d G V n b 3 J p Z V 9 i Y X R p b W V u d F 9 j a G F 1 Z m Z l L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 N o Y X V m Z m F n Z S w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 2 V u Z X J h d G V 1 c l 9 j a G F 1 Z m Z h Z 2 V f M z c s M z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d F T k g x L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t F b m V y Z 2 l l X 2 N o Y X V m Z m F n Z S w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R W 5 l c m d p Z V 9 j a G F 1 Z m Z h Z 2 V f M z c s M z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X Q U V S W l c x L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Z W 5 l c m F 0 Z X V y X 2 V h d V 9 j a G F 1 Z G U s M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d l b m V y Y X R l d X J f Z W F 1 X 2 N o Y X V k Z V 8 z N y w z O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 V O V z E s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d X V 1 Z T X 0 N h d G V n b 3 J p Z V 9 l Y X V f Y 2 h h d W R l L D Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V p X T 1 Q s N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B W l d P V F 9 Q Y W x p Z X J z X 2 5 i c m V f b G 9 n Z W 1 l b n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d B U F R P L D Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t H Q V B T V y w 0 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R 0 F Q S F c s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B W k l N U y w 0 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F a S U 1 T X 3 B h b G l l c l 9 u b 2 1 i c m V f c G n D q G N l c y w 0 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V 0 F Q S F c s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U F N X L D Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V J F Q V M s N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 d B U k V B U 1 9 Q Y W x p Z X J z X 3 N 1 c m Z h Y 2 V f b G 9 n Z W 1 l b n Q s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 d y b 3 V w Z V 9 l b m V y Z 2 l l X 2 N o Y X V m Z m F n Z V 9 w c m l u Y 2 l w Y W x f R V d J R C w 1 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R V d J R C w 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Z H d l b G x p b m d J Z C w 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 d W 5 p c X V l R m V k Z X J h b E R 3 Z W x s a W 5 n S W Q s N T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 3 V u a X F 1 Z U Z l Z G V y Y W x C d W l s Z G l u Z 0 l k L D U 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t X Q V B U T y w 1 N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 3 N T U 3 M z U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s N z U 1 N z M 1 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 2 L T A 0 L T I 4 V D A 5 O j I y O j Q 2 L j c 2 M j M 3 N z d a I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W T 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t I S F 9 S R V N f Q 0 F O V E 9 O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h I X 1 J F U 1 9 E S V N U U k l D V C Z x d W 9 0 O y w m c X V v d D t I S F 9 S R V N f T V V O J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R Z U E V P R k 9 X T k V S U 0 h J U C Z x d W 9 0 O y w m c X V v d D t U e X B l X 2 9 j Y 3 V w Y X R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C Z x d W 9 0 O y w m c X V v d D t T V E F U W U V B U i Z x d W 9 0 O y w m c X V v d D t I T 1 V T R U h P T E R Z R U F S T F l J R C Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M j I 5 N D Q 0 N m E t Z T A 5 Z C 0 0 N z F h L T k 5 N W Y t M z c 0 Z T I 4 O W U 5 N D Q 3 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s N z U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R T a G V l d C I g V m F s d W U 9 I n N T b 3 V y Y 2 U g d C 0 2 M z A t M j A y M i 0 y N C 1 G U i I v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 N B T l R P T i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 R J U 1 R S S U N U L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f T V V O L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U W V B F T 0 Z P V 0 5 F U l N I S V A s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R 5 c G V f b 2 N j d X B h d G l v b i w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 1 R B V F l F Q V I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h P V V N F S E 9 M R F l F Q V J M W U l E L D d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f Q 0 F O V E 9 O L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f R E l T V F J J Q 1 Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 N V U 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R Z U E V P R k 9 X T k V S U 0 h J U C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T V E F U W U V B U i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q s N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C U y M C g y K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D Q t M j h U M T I 6 N T A 6 N D Q u M j Y 3 O D E 4 O V o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l F Q m d Z P S I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 0 h I X 1 J F U 1 9 D Q U 5 U T 0 4 m c X V v d D s s J n F 1 b 3 Q 7 S E h f U k V T X 0 R J U 1 R S S U N U J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h I X 1 J F U 1 9 N V U 4 m c X V v d D s s J n F 1 b 3 Q 7 V F l Q R U 9 G T 1 d O R V J T S E l Q J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R 5 c G V f b 2 N j d X B h d G l v b i Z x d W 9 0 O y w m c X V v d D t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N U Q V R Z R U F S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 h P V V N F S E 9 M R F l F Q V J M W U l E J n F 1 b 3 Q 7 X S I v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 2 Y W Q w Y j M y M C 0 w N z A z L T Q 4 O D M t O D A w N i 0 4 Z D l m N T Y 4 M G M y M T I i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R D b 2 x 1 b W 4 i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F J v d y I g V m F s d W U 9 I m w 3 N S I v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 N v d X J j Z S B 0 L T Y z M C 0 y M D I y L T I 0 L U Z S I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f U k V T X 0 N B T l R P T i w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 E S V N U U k l D V C w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 N V U 4 s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U W V B F T 0 Z P V 0 5 F U l N I S V A s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U e X B l X 2 9 j Y 3 V w Y X R p b 2 4 s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 X R U l H S F R f M j A y M l 8 y M D I 0 L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 1 R B V F l F Q V I s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I T 1 V T R U h P T E R Z R U F S T F l J R C w 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 O C w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 h I X 1 J F U 1 9 D Q U 5 U T 0 4 s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f R E l T V F J J Q 1 Q s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t I S F 9 S R V N f T V V O L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V F l Q R U 9 G T 1 d O R V J T S E l Q L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V H l w Z V 9 v Y 2 N 1 c G F 0 a W 9 u L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E h f V 0 V J R 0 h U X z I w M j J f M j A y N C w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N U Q V R Z R U F S L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N C A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S E 9 V U 0 V I T 0 x E W U V B U k x Z S U Q s N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s L 1 N 0 Y X Q w O U N v b n N 0 c n V j d G l v b j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C 9 k Y m 9 f V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 s b 2 d l b W V u d F N U Q V R C T E F s b C U y M C g y K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 Z f b G 9 n Z W 1 l b n R T V E F U Q k x B b G w l M j A o M i k v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s J T I w K D I p L 2 R i b 1 9 W X 2 x v Z 2 V t Z W 5 0 U 1 R B V E J M Q W x s P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v U 3 R h d D A 5 Q 2 9 u c 3 R y d W N 0 a W 9 u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q v Z G J v X 1 Z f d D Y z M F 9 a U E V S U 0 h I X 3 A z X z I w M j J f M j A y N D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 J T I w K D I p L 1 N 0 Y X Q w O U N v b n N 0 c n V j d G l v b j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V l 9 0 N j M w X 1 p Q R V J T S E h f c D N f M j A y M l 8 y M D I 0 J T I w K D I p L 2 R i b 1 9 W X 3 Q 2 M z B f W l B F U l N I S F 9 w M 1 8 y M D I y X z I w M j Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J R d W V y e U d y b 3 V w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A J g E A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A I t I F r M e n A N N v j + X z / W 7 Y a M A A A A A A g A A A A A A E G Y A A A A B A A A g A A A A p b A c Z r 5 S X j I N o M a D D p z M N H 6 R D r D b Y H H 2 Y k u F 6 9 A + E l k A A A A A D o A A A A A C A A A g A A A A L F Q p x p d p 9 a M 2 I g V x V U q t W x Z + Z I H D I E c w K Q f O c D w J e O V Q A A A A l d Q t D P t X N N d c p 5 E 9 F 0 U K n X F T V W z j 1 S + P 1 t d c T f c c p T X 8 3 R j + v Q F g 4 Z z K 4 x + h c D n 5 x v b u R / s V h 4 A B B 8 U 2 c M r x X n l a T F 5 H F t 6 x s f 7 z P 0 N S I E d A A A A A Y p 3 y f S j 0 S N Y P P K W 9 h + s 1 y G q o a L i 4 E P 4 d Y z w I 4 9 U q J X + 2 z n x C z L V X l P J o U k F o o u 0 2 T X W 4 Y C F j D H g Q B T d l t E B z y A = = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5753B8AA-40B8-4C40-BFF6-CFF18D72BDF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>