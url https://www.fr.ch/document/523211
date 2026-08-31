--- v0 (2025-12-05)
+++ v1 (2026-08-31)
@@ -6,58 +6,58 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\04 Construction et logement\0903 Logements\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\00 RM-Bases statistique et produits généraux\01 Synthèse\03 Site internet\07 Tableaux Excel\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{36B4F8BE-0721-4DB6-BE84-E3A8163FC2E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4EED54B-DF65-41B7-A5CA-2B534CC6EC8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="587" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te628" sheetId="28" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="32" r:id="rId2"/>
     <sheet name="OLD-Source t-628-CH-2024" sheetId="31" state="hidden" r:id="rId3"/>
     <sheet name="OLD-Export-CH-2024 STAT-TAB" sheetId="30" state="hidden" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="0" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'391276ec-db9c-459b-8043-5db1217657c2'"</definedName>
     <definedName name="BusQuery.INVESTIS.TC302_93.1.1" localSheetId="0">[1]EJ!#REF!</definedName>
     <definedName name="BusQuery.INVESTIS.TC302_93.1.1">[1]EJ!#REF!</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="test">#REF!</definedName>
     <definedName name="test1">#REF!</definedName>
     <definedName name="test3">#REF!</definedName>
@@ -755,69 +755,50 @@
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>Broye / Broye</t>
   </si>
   <si>
     <t>Glâne / Glane</t>
   </si>
   <si>
     <t>Gruyère / Greyerz</t>
   </si>
   <si>
     <t>Sarine / Saane</t>
   </si>
   <si>
     <t>Singine / Sense</t>
   </si>
   <si>
     <t>Veveyse / Vivisbach</t>
   </si>
   <si>
-    <r>
-[...17 lines deleted...]
-  <si>
     <t xml:space="preserve">Source: Office fédéral de la statistique: Section Bâtiments et logements, Neuchâtel / Service de la statistique du canton de Fribourg  </t>
   </si>
   <si>
     <t>STAT-TAB - sauvegarde sélection</t>
   </si>
   <si>
     <t>requête STAT-TAB</t>
   </si>
   <si>
     <t>fichier .xlsx STAT-TAB</t>
   </si>
   <si>
     <t>https://www.pxweb.bfs.admin.ch/sq/7d90168a-9584-41a6-b072-cfa25c271b86</t>
   </si>
   <si>
     <t xml:space="preserve">t-628 - </t>
   </si>
   <si>
     <t>T09-03-01</t>
   </si>
   <si>
     <t>Logements comprenant ... pièce(s) / Wohnungen mit ... Zimmer(n)</t>
   </si>
   <si>
     <t>Al</t>
@@ -1074,51 +1055,70 @@
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
     <t>Parc de logement, par canton, district et agglomération, par nombre de pièces et par catégorie de bâtiment de 2009 à 2024</t>
   </si>
   <si>
     <t>Wohnungsbestand, nach Kanton, Bezirk und Agglomeration, nach Anzahl Zimmer und nach Gebäudekategorie von 2009 bis 2024</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 26.09.2025</t>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Selon le projet d'agglomération Mobul : Broc, Bulle, Echarlens, Gruyères, Marsens, Morlon, Le Pâquier, Riaz, Vuadens / Gemäss Mobul-Agglomerationsprojekt: Broc, Bulle, Echarlens, Gruyères, Marsens, Morlon, Le Pâquier, Riaz, Vuadens</t>
+    </r>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 21.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;fr.&quot;\ #,##0.00;[Red]&quot;fr.&quot;\ \-#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="167" formatCode="#\ ###\ ##0"/>
   </numFmts>
   <fonts count="56" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2646,139 +2646,139 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/sq/7d90168a-9584-41a6-b072-cfa25c271b86" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/sq/ebcc1a0e-9598-417a-9e53-a6986933bc4b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/sq/ebcc1a0e-9598-417a-9e53-a6986933bc4b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FFD0537-06AB-4D2F-9DA5-A988C3215E9B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BS73"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="7.875" defaultRowHeight="9" x14ac:dyDescent="0.15"/>
   <cols>
     <col min="1" max="1" width="14.875" style="43" customWidth="1"/>
     <col min="2" max="12" width="7.625" style="43" customWidth="1"/>
     <col min="13" max="16384" width="7.875" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A1" s="85" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="86" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A3" s="43" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A5" s="45" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B5" s="124" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C5" s="125"/>
       <c r="D5" s="125"/>
       <c r="E5" s="125"/>
       <c r="F5" s="125"/>
       <c r="G5" s="125"/>
       <c r="H5" s="126"/>
       <c r="I5" s="127" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="J5" s="128"/>
       <c r="K5" s="128"/>
       <c r="L5" s="129"/>
     </row>
     <row r="6" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A6" s="46"/>
       <c r="B6" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="49" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="82"/>
       <c r="H6" s="83"/>
       <c r="I6" s="48" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="120" t="s">
+        <v>99</v>
+      </c>
+      <c r="K6" s="120" t="s">
         <v>100</v>
       </c>
-      <c r="K6" s="120" t="s">
+      <c r="L6" s="122" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="50"/>
       <c r="B7" s="51"/>
       <c r="C7" s="84">
         <v>1</v>
       </c>
       <c r="D7" s="54">
         <v>2</v>
       </c>
       <c r="E7" s="54">
         <v>3</v>
       </c>
       <c r="F7" s="51">
         <v>4</v>
       </c>
       <c r="G7" s="80">
         <v>5</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="53"/>
       <c r="J7" s="121"/>
       <c r="K7" s="121"/>
       <c r="L7" s="123"/>
     </row>
     <row r="8" spans="1:12" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A8" s="55" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B8" s="56">
         <v>4840096</v>
       </c>
       <c r="C8" s="56">
         <v>315987</v>
       </c>
       <c r="D8" s="56">
         <v>733087</v>
       </c>
       <c r="E8" s="56">
         <v>1310378</v>
       </c>
       <c r="F8" s="56">
         <v>1321841</v>
       </c>
       <c r="G8" s="56">
         <v>715989</v>
       </c>
       <c r="H8" s="56">
         <v>442814</v>
       </c>
       <c r="I8" s="56">
         <v>4840096</v>
       </c>
@@ -2848,51 +2848,51 @@
       </c>
       <c r="F10" s="60">
         <v>7976</v>
       </c>
       <c r="G10" s="60">
         <v>5856</v>
       </c>
       <c r="H10" s="60">
         <v>5955</v>
       </c>
       <c r="I10" s="60">
         <v>30370</v>
       </c>
       <c r="J10" s="60">
         <v>9310</v>
       </c>
       <c r="K10" s="60">
         <v>14005</v>
       </c>
       <c r="L10" s="61">
         <v>7055</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A11" s="59" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B11" s="60">
         <v>8647</v>
       </c>
       <c r="C11" s="60">
         <v>325</v>
       </c>
       <c r="D11" s="60">
         <v>934</v>
       </c>
       <c r="E11" s="60">
         <v>1618</v>
       </c>
       <c r="F11" s="60">
         <v>1650</v>
       </c>
       <c r="G11" s="60">
         <v>1524</v>
       </c>
       <c r="H11" s="60">
         <v>2596</v>
       </c>
       <c r="I11" s="60">
         <v>8647</v>
       </c>
@@ -3532,51 +3532,51 @@
       </c>
       <c r="F28" s="60">
         <v>42655</v>
       </c>
       <c r="G28" s="60">
         <v>29139</v>
       </c>
       <c r="H28" s="60">
         <v>22151</v>
       </c>
       <c r="I28" s="60">
         <v>147119</v>
       </c>
       <c r="J28" s="60">
         <v>41611</v>
       </c>
       <c r="K28" s="60">
         <v>77976</v>
       </c>
       <c r="L28" s="61">
         <v>27532</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A29" s="59" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B29" s="60">
         <v>257629</v>
       </c>
       <c r="C29" s="60">
         <v>14696</v>
       </c>
       <c r="D29" s="60">
         <v>48628</v>
       </c>
       <c r="E29" s="60">
         <v>76607</v>
       </c>
       <c r="F29" s="60">
         <v>72921</v>
       </c>
       <c r="G29" s="60">
         <v>27401</v>
       </c>
       <c r="H29" s="60">
         <v>17376</v>
       </c>
       <c r="I29" s="60">
         <v>257629</v>
       </c>
@@ -3760,51 +3760,51 @@
       </c>
       <c r="F34" s="60">
         <v>217770</v>
       </c>
       <c r="G34" s="60">
         <v>103568</v>
       </c>
       <c r="H34" s="60">
         <v>58728</v>
       </c>
       <c r="I34" s="60">
         <v>794374</v>
       </c>
       <c r="J34" s="60">
         <v>118953</v>
       </c>
       <c r="K34" s="60">
         <v>503761</v>
       </c>
       <c r="L34" s="61">
         <v>171660</v>
       </c>
     </row>
     <row r="35" spans="1:71" s="58" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A35" s="63" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B35" s="56">
         <v>168373</v>
       </c>
       <c r="C35" s="56">
         <v>9574</v>
       </c>
       <c r="D35" s="56">
         <v>22642</v>
       </c>
       <c r="E35" s="56">
         <v>43947</v>
       </c>
       <c r="F35" s="56">
         <v>46790</v>
       </c>
       <c r="G35" s="56">
         <v>29498</v>
       </c>
       <c r="H35" s="56">
         <v>15922</v>
       </c>
       <c r="I35" s="56">
         <v>168373</v>
       </c>
@@ -3950,51 +3950,51 @@
       </c>
       <c r="F39" s="60">
         <v>14489</v>
       </c>
       <c r="G39" s="60">
         <v>7941</v>
       </c>
       <c r="H39" s="60">
         <v>4729</v>
       </c>
       <c r="I39" s="60">
         <v>55896</v>
       </c>
       <c r="J39" s="60">
         <v>10268</v>
       </c>
       <c r="K39" s="60">
         <v>31376</v>
       </c>
       <c r="L39" s="61">
         <v>14252</v>
       </c>
     </row>
     <row r="40" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A40" s="59" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B40" s="60">
         <v>18893</v>
       </c>
       <c r="C40" s="60">
         <v>824</v>
       </c>
       <c r="D40" s="60">
         <v>2002</v>
       </c>
       <c r="E40" s="60">
         <v>4432</v>
       </c>
       <c r="F40" s="60">
         <v>5539</v>
       </c>
       <c r="G40" s="60">
         <v>4083</v>
       </c>
       <c r="H40" s="60">
         <v>2013</v>
       </c>
       <c r="I40" s="60">
         <v>18893</v>
       </c>
@@ -4064,84 +4064,84 @@
       </c>
       <c r="F42" s="60">
         <v>2666</v>
       </c>
       <c r="G42" s="60">
         <v>1902</v>
       </c>
       <c r="H42" s="60">
         <v>1050</v>
       </c>
       <c r="I42" s="60">
         <v>10403</v>
       </c>
       <c r="J42" s="60">
         <v>3263</v>
       </c>
       <c r="K42" s="60">
         <v>5249</v>
       </c>
       <c r="L42" s="61">
         <v>1891</v>
       </c>
     </row>
     <row r="43" spans="1:71" s="58" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A43" s="63" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B43" s="64">
-        <v>61590</v>
+        <v>65604</v>
       </c>
       <c r="C43" s="64">
-        <v>5547</v>
+        <v>5715</v>
       </c>
       <c r="D43" s="64">
-        <v>10162</v>
+        <v>10747</v>
       </c>
       <c r="E43" s="64">
-        <v>18847</v>
+        <v>19835</v>
       </c>
       <c r="F43" s="64">
-        <v>15919</v>
+        <v>16942</v>
       </c>
       <c r="G43" s="64">
-        <v>7262</v>
+        <v>8048</v>
       </c>
       <c r="H43" s="64">
-        <v>3853</v>
+        <v>4317</v>
       </c>
       <c r="I43" s="64">
-        <v>61590</v>
+        <v>65604</v>
       </c>
       <c r="J43" s="64">
-        <v>7880</v>
+        <v>9244</v>
       </c>
       <c r="K43" s="64">
-        <v>37661</v>
+        <v>39852</v>
       </c>
       <c r="L43" s="65">
-        <v>16049</v>
+        <v>16508</v>
       </c>
       <c r="P43" s="66"/>
       <c r="Q43" s="66"/>
       <c r="R43" s="66"/>
       <c r="S43" s="66"/>
       <c r="T43" s="66"/>
       <c r="U43" s="66"/>
       <c r="V43" s="66"/>
       <c r="W43" s="66"/>
       <c r="X43" s="66"/>
       <c r="Y43" s="66"/>
       <c r="Z43" s="66"/>
       <c r="AA43" s="66"/>
       <c r="AB43" s="66"/>
       <c r="AC43" s="66"/>
       <c r="AD43" s="66"/>
       <c r="AE43" s="66"/>
       <c r="AF43" s="66"/>
       <c r="AG43" s="66"/>
       <c r="AH43" s="66"/>
       <c r="AI43" s="66"/>
       <c r="AJ43" s="66"/>
       <c r="AK43" s="66"/>
       <c r="AL43" s="66"/>
       <c r="AM43" s="66"/>
@@ -4158,51 +4158,51 @@
       <c r="AX43" s="66"/>
       <c r="AY43" s="66"/>
       <c r="AZ43" s="66"/>
       <c r="BA43" s="66"/>
       <c r="BB43" s="66"/>
       <c r="BC43" s="66"/>
       <c r="BD43" s="66"/>
       <c r="BE43" s="66"/>
       <c r="BF43" s="66"/>
       <c r="BG43" s="66"/>
       <c r="BH43" s="66"/>
       <c r="BI43" s="66"/>
       <c r="BJ43" s="66"/>
       <c r="BK43" s="66"/>
       <c r="BL43" s="66"/>
       <c r="BM43" s="66"/>
       <c r="BN43" s="66"/>
       <c r="BO43" s="66"/>
       <c r="BP43" s="66"/>
       <c r="BQ43" s="66"/>
       <c r="BR43" s="66"/>
       <c r="BS43" s="66"/>
     </row>
     <row r="44" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A44" s="59" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B44" s="60">
         <v>45216</v>
       </c>
       <c r="C44" s="60">
         <v>4652</v>
       </c>
       <c r="D44" s="60">
         <v>7403</v>
       </c>
       <c r="E44" s="60">
         <v>13576</v>
       </c>
       <c r="F44" s="60">
         <v>11394</v>
       </c>
       <c r="G44" s="60">
         <v>5220</v>
       </c>
       <c r="H44" s="60">
         <v>2971</v>
       </c>
       <c r="I44" s="60">
         <v>45216</v>
       </c>
@@ -4252,84 +4252,84 @@
       <c r="AX44" s="66"/>
       <c r="AY44" s="66"/>
       <c r="AZ44" s="66"/>
       <c r="BA44" s="66"/>
       <c r="BB44" s="66"/>
       <c r="BC44" s="66"/>
       <c r="BD44" s="66"/>
       <c r="BE44" s="66"/>
       <c r="BF44" s="66"/>
       <c r="BG44" s="66"/>
       <c r="BH44" s="66"/>
       <c r="BI44" s="66"/>
       <c r="BJ44" s="66"/>
       <c r="BK44" s="66"/>
       <c r="BL44" s="66"/>
       <c r="BM44" s="66"/>
       <c r="BN44" s="66"/>
       <c r="BO44" s="66"/>
       <c r="BP44" s="66"/>
       <c r="BQ44" s="66"/>
       <c r="BR44" s="66"/>
       <c r="BS44" s="66"/>
     </row>
     <row r="45" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A45" s="59" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B45" s="60">
-        <v>16374</v>
+        <v>20388</v>
       </c>
       <c r="C45" s="60">
-        <v>895</v>
+        <v>1063</v>
       </c>
       <c r="D45" s="60">
-        <v>2759</v>
+        <v>3344</v>
       </c>
       <c r="E45" s="60">
-        <v>5271</v>
+        <v>6259</v>
       </c>
       <c r="F45" s="60">
-        <v>4525</v>
+        <v>5548</v>
       </c>
       <c r="G45" s="60">
-        <v>2042</v>
+        <v>2828</v>
       </c>
       <c r="H45" s="60">
-        <v>882</v>
+        <v>1346</v>
       </c>
       <c r="I45" s="60">
-        <v>16374</v>
+        <v>20388</v>
       </c>
       <c r="J45" s="60">
-        <v>2658</v>
+        <v>4022</v>
       </c>
       <c r="K45" s="60">
-        <v>10907</v>
+        <v>13098</v>
       </c>
       <c r="L45" s="61">
-        <v>2809</v>
+        <v>3268</v>
       </c>
       <c r="P45" s="66"/>
       <c r="Q45" s="66"/>
       <c r="R45" s="66"/>
       <c r="S45" s="66"/>
       <c r="T45" s="66"/>
       <c r="U45" s="66"/>
       <c r="V45" s="66"/>
       <c r="W45" s="66"/>
       <c r="X45" s="66"/>
       <c r="Y45" s="66"/>
       <c r="Z45" s="66"/>
       <c r="AA45" s="66"/>
       <c r="AB45" s="66"/>
       <c r="AC45" s="66"/>
       <c r="AD45" s="66"/>
       <c r="AE45" s="66"/>
       <c r="AF45" s="66"/>
       <c r="AG45" s="66"/>
       <c r="AH45" s="66"/>
       <c r="AI45" s="66"/>
       <c r="AJ45" s="66"/>
       <c r="AK45" s="66"/>
       <c r="AL45" s="66"/>
       <c r="AM45" s="66"/>
@@ -4346,51 +4346,51 @@
       <c r="AX45" s="66"/>
       <c r="AY45" s="66"/>
       <c r="AZ45" s="66"/>
       <c r="BA45" s="66"/>
       <c r="BB45" s="66"/>
       <c r="BC45" s="66"/>
       <c r="BD45" s="66"/>
       <c r="BE45" s="66"/>
       <c r="BF45" s="66"/>
       <c r="BG45" s="66"/>
       <c r="BH45" s="66"/>
       <c r="BI45" s="66"/>
       <c r="BJ45" s="66"/>
       <c r="BK45" s="66"/>
       <c r="BL45" s="66"/>
       <c r="BM45" s="66"/>
       <c r="BN45" s="66"/>
       <c r="BO45" s="66"/>
       <c r="BP45" s="66"/>
       <c r="BQ45" s="66"/>
       <c r="BR45" s="66"/>
       <c r="BS45" s="66"/>
     </row>
     <row r="46" spans="1:71" s="68" customFormat="1" ht="18" x14ac:dyDescent="0.15">
       <c r="A46" s="63" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B46" s="64"/>
       <c r="C46" s="64"/>
       <c r="D46" s="64"/>
       <c r="E46" s="64"/>
       <c r="F46" s="64"/>
       <c r="G46" s="64"/>
       <c r="H46" s="64"/>
       <c r="I46" s="64"/>
       <c r="J46" s="64"/>
       <c r="K46" s="64"/>
       <c r="L46" s="65"/>
       <c r="M46" s="67"/>
       <c r="N46" s="67"/>
       <c r="O46" s="67"/>
       <c r="P46" s="67"/>
       <c r="Q46" s="67"/>
       <c r="R46" s="67"/>
     </row>
     <row r="47" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A47" s="69">
         <v>2009</v>
       </c>
       <c r="B47" s="70">
         <v>126163</v>
@@ -5002,100 +5002,100 @@
       </c>
       <c r="H62" s="75">
         <v>15922</v>
       </c>
       <c r="I62" s="75">
         <v>168373</v>
       </c>
       <c r="J62" s="75">
         <v>45122</v>
       </c>
       <c r="K62" s="75">
         <v>89869</v>
       </c>
       <c r="L62" s="76">
         <v>33382</v>
       </c>
       <c r="M62" s="73"/>
       <c r="N62" s="73"/>
       <c r="O62" s="73"/>
       <c r="P62" s="73"/>
       <c r="Q62" s="73"/>
     </row>
     <row r="63" spans="1:22" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
     <row r="64" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A64" s="118" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B64" s="119"/>
       <c r="C64" s="119"/>
       <c r="D64" s="119"/>
       <c r="E64" s="119"/>
       <c r="F64" s="119"/>
       <c r="G64" s="119"/>
       <c r="H64" s="119"/>
       <c r="I64" s="119"/>
       <c r="J64" s="119"/>
       <c r="K64" s="119"/>
       <c r="L64" s="119"/>
       <c r="N64" s="77"/>
       <c r="O64" s="77"/>
       <c r="P64" s="77"/>
       <c r="Q64" s="77"/>
       <c r="R64" s="77"/>
       <c r="S64" s="77"/>
       <c r="T64" s="77"/>
       <c r="U64" s="77"/>
       <c r="V64" s="73"/>
     </row>
-    <row r="65" spans="1:12" s="78" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="65" spans="1:12" s="78" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A65" s="118" t="s">
-        <v>82</v>
+        <v>161</v>
       </c>
       <c r="B65" s="119"/>
       <c r="C65" s="119"/>
       <c r="D65" s="119"/>
       <c r="E65" s="119"/>
       <c r="F65" s="119"/>
       <c r="G65" s="119"/>
       <c r="H65" s="119"/>
       <c r="I65" s="119"/>
       <c r="J65" s="119"/>
       <c r="K65" s="119"/>
       <c r="L65" s="119"/>
     </row>
     <row r="66" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A66" s="73"/>
     </row>
     <row r="67" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A67" s="77" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A68" s="77" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A69" s="77"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A70" s="77" t="s">
         <v>162</v>
       </c>
       <c r="B70" s="44"/>
       <c r="C70" s="44"/>
       <c r="D70" s="44"/>
       <c r="E70" s="44"/>
       <c r="F70" s="44"/>
       <c r="G70" s="44"/>
       <c r="H70" s="44"/>
       <c r="I70" s="44"/>
       <c r="J70" s="44"/>
       <c r="K70" s="44"/>
       <c r="L70" s="44"/>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.15">
       <c r="A73" s="79"/>
     </row>
   </sheetData>
@@ -5113,197 +5113,197 @@
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{477388C3-6C89-4C53-B684-D32ACFD35E37}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.375" style="102" customWidth="1"/>
     <col min="2" max="2" width="33" style="102" customWidth="1"/>
     <col min="3" max="3" width="3" style="102" customWidth="1"/>
     <col min="4" max="4" width="7.375" style="102" customWidth="1"/>
     <col min="5" max="5" width="33" style="102" customWidth="1"/>
     <col min="6" max="16384" width="11" style="102"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="101" t="s">
+        <v>127</v>
+      </c>
+      <c r="D1" s="101" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A2" s="103" t="s">
         <v>50</v>
       </c>
       <c r="D2" s="103" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="105" t="s">
+        <v>129</v>
+      </c>
+      <c r="B3" s="106" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C3" s="107"/>
       <c r="D3" s="105" t="s">
+        <v>131</v>
+      </c>
+      <c r="E3" s="105" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="108" t="s">
+        <v>133</v>
+      </c>
+      <c r="B4" s="109" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C4" s="110"/>
       <c r="D4" s="108" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="E4" s="109" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="111" t="s">
+        <v>136</v>
+      </c>
+      <c r="B5" s="112" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C5" s="110"/>
       <c r="D5" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="E5" s="112" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="113" t="s">
+        <v>140</v>
+      </c>
+      <c r="B6" s="109" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="C6" s="110"/>
       <c r="D6" s="113" t="s">
+        <v>142</v>
+      </c>
+      <c r="E6" s="109" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="111" t="s">
+        <v>144</v>
+      </c>
+      <c r="B7" s="112" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="C7" s="110"/>
       <c r="D7" s="111" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E7" s="112" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="108" t="s">
+        <v>147</v>
+      </c>
+      <c r="B8" s="109" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C8" s="110"/>
       <c r="D8" s="108" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E8" s="109" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="111" t="s">
+        <v>150</v>
+      </c>
+      <c r="B9" s="112" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="C9" s="110"/>
       <c r="D9" s="111" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E9" s="112" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="108" t="s">
+        <v>153</v>
+      </c>
+      <c r="B10" s="109" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="C10" s="110"/>
       <c r="D10" s="108" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E10" s="109" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="114" t="s">
+        <v>156</v>
+      </c>
+      <c r="B11" s="115" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="C11" s="110"/>
       <c r="D11" s="114" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E11" s="115" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="116"/>
       <c r="D12" s="116"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="116"/>
       <c r="D13" s="116"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="117"/>
       <c r="D14" s="116"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="117"/>
       <c r="D15" s="116"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="116"/>
       <c r="D16" s="116"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="116"/>
       <c r="D17" s="116"/>
@@ -5334,154 +5334,154 @@
     <col min="1" max="1" width="17.625" style="12" customWidth="1"/>
     <col min="2" max="2" width="3.625" style="12" customWidth="1"/>
     <col min="3" max="3" width="1.625" style="12" customWidth="1"/>
     <col min="4" max="4" width="10.625" style="12" customWidth="1"/>
     <col min="5" max="10" width="8.625" style="12" customWidth="1"/>
     <col min="11" max="11" width="2.625" style="12" customWidth="1"/>
     <col min="12" max="12" width="10.625" style="12" customWidth="1"/>
     <col min="13" max="18" width="7.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="19" max="19" width="10.625" style="12" customWidth="1"/>
     <col min="20" max="20" width="1.625" style="12" customWidth="1"/>
     <col min="21" max="26" width="7.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="27" max="27" width="10.625" style="12" customWidth="1"/>
     <col min="28" max="33" width="7.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="10.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="35" max="40" width="7.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="41" max="41" width="10.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="42" max="47" width="7.625" style="12" customWidth="1" outlineLevel="1"/>
     <col min="48" max="48" width="1.625" style="12" customWidth="1"/>
     <col min="49" max="49" width="10.625" style="12" customWidth="1"/>
     <col min="50" max="51" width="1.625" style="12" customWidth="1"/>
     <col min="52" max="16384" width="11" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B1" s="130" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C1" s="130"/>
       <c r="D1" s="130"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="N1" s="3"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
       <c r="AL1" s="4"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
       <c r="AP1" s="4"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
       <c r="AY1" s="12"/>
     </row>
     <row r="2" spans="1:52" s="8" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="10"/>
       <c r="M2" s="39" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="N2" s="35"/>
       <c r="P2" s="38" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AR2" s="11"/>
       <c r="AY2" s="12"/>
     </row>
     <row r="3" spans="1:52" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D3" s="98" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F3" s="12"/>
       <c r="G3" s="40" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="M3" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="P3" s="38" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AD3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AY3" s="12"/>
     </row>
     <row r="4" spans="1:52" x14ac:dyDescent="0.2">
       <c r="E4" s="13"/>
     </row>
     <row r="5" spans="1:52" x14ac:dyDescent="0.2">
       <c r="E5" s="13" t="s">
         <v>48</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AH5" s="13"/>
       <c r="AO5" s="13"/>
       <c r="AP5" s="13"/>
       <c r="AQ5" s="13"/>
       <c r="AR5" s="13"/>
       <c r="AS5" s="13"/>
       <c r="AT5" s="13"/>
@@ -8001,93 +8001,93 @@
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" verticalDpi="0" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF6D4663-44D3-4759-8411-AE003D28C38D}">
   <dimension ref="A1:BE59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="11" topLeftCell="B12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.625" style="12" customWidth="1"/>
     <col min="2" max="25" width="8.625" style="12" customWidth="1"/>
     <col min="26" max="16384" width="11" style="12"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:57" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="2" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B1" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M1" s="34"/>
       <c r="N1" s="38"/>
       <c r="O1" s="34"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="6"/>
       <c r="AB1" s="34"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="34"/>
       <c r="AE1" s="40"/>
       <c r="AF1" s="34"/>
       <c r="AG1" s="34"/>
       <c r="AH1" s="34"/>
       <c r="AI1" s="34"/>
       <c r="AJ1" s="34"/>
       <c r="AK1" s="34"/>
       <c r="AL1" s="34"/>
       <c r="AM1" s="34"/>
       <c r="AN1" s="34"/>
       <c r="AO1" s="34"/>
       <c r="AP1" s="34"/>
       <c r="AQ1" s="34"/>
       <c r="AR1" s="34"/>
       <c r="AS1" s="34"/>
       <c r="AT1" s="34"/>
       <c r="AU1" s="34"/>
       <c r="AV1" s="34"/>
       <c r="AW1" s="34"/>
       <c r="AX1" s="34"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BD1" s="12"/>
     </row>
     <row r="2" spans="1:57" s="8" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="10" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="35"/>
       <c r="AA2" s="39"/>
       <c r="AB2" s="35"/>
       <c r="AD2" s="38"/>
@@ -8101,100 +8101,100 @@
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BD2" s="12"/>
     </row>
     <row r="3" spans="1:57" s="6" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="str">
         <f>'OLD-Source t-628-CH-2024'!A3</f>
         <v>Source : Export STAT-BL du</v>
       </c>
       <c r="C3" s="98" t="s">
+        <v>125</v>
+      </c>
+      <c r="G3" s="97" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="O3" s="38"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="39"/>
       <c r="AD3" s="38"/>
       <c r="AG3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="BD3" s="12"/>
     </row>
     <row r="4" spans="1:57" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="1"/>
       <c r="L4" s="88"/>
       <c r="O4" s="38"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="39"/>
       <c r="AD4" s="38"/>
       <c r="AG4" s="9"/>
       <c r="AJ4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="BD4" s="12"/>
     </row>
     <row r="5" spans="1:57" x14ac:dyDescent="0.2">
       <c r="B5" s="88" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="AC5" s="13"/>
       <c r="AF5" s="6"/>
       <c r="AJ5" s="13"/>
     </row>
     <row r="6" spans="1:57" ht="20.25" x14ac:dyDescent="0.2">
       <c r="A6" s="87"/>
       <c r="B6" s="39" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C6" s="35"/>
       <c r="D6" s="8"/>
       <c r="E6" s="38" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="AC6" s="13"/>
       <c r="AJ6" s="13"/>
     </row>
     <row r="7" spans="1:57" ht="20.25" x14ac:dyDescent="0.2">
       <c r="B7" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="L7" s="39"/>
       <c r="M7" s="35"/>
       <c r="N7" s="8"/>
       <c r="O7" s="38"/>
       <c r="AC7" s="13"/>
       <c r="AJ7" s="13"/>
     </row>
     <row r="8" spans="1:57" x14ac:dyDescent="0.2">
       <c r="C8" s="13"/>
       <c r="I8" s="13"/>
       <c r="P8" s="13"/>
       <c r="W8" s="13"/>
       <c r="AC8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AQ8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
       <c r="BE8" s="13"/>
     </row>
@@ -9145,121 +9145,121 @@
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="31"/>
       <c r="J37" s="31"/>
       <c r="K37" s="31"/>
       <c r="L37" s="31"/>
       <c r="M37" s="31"/>
       <c r="N37" s="31"/>
       <c r="O37" s="31"/>
       <c r="P37" s="31"/>
       <c r="Q37" s="31"/>
       <c r="R37" s="31"/>
       <c r="S37" s="31"/>
       <c r="T37" s="31"/>
       <c r="U37" s="31"/>
       <c r="V37" s="31"/>
       <c r="W37" s="31"/>
       <c r="X37" s="31"/>
       <c r="Y37" s="31"/>
     </row>
     <row r="40" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A40" s="12" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="41" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="42" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="43" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="46" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A47" s="99" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="49" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="50" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="52" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A52" s="12" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="53" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="55" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="56" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="58" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="59" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1" xr:uid="{B6EA1811-6F22-42E8-956D-9931B800AC8C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>