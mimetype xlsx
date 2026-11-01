--- v1 (2026-08-31)
+++ v2 (2026-11-01)
@@ -10,81 +10,81 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\00 RM-Bases statistique et produits généraux\01 Synthèse\03 Site internet\07 Tableaux Excel\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\04 Construction et logement\0903 Logements\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4EED54B-DF65-41B7-A5CA-2B534CC6EC8B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{76728282-1C05-41BC-89F9-D4F2EF679A6B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="587" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te628" sheetId="28" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="32" r:id="rId2"/>
     <sheet name="OLD-Source t-628-CH-2024" sheetId="31" state="hidden" r:id="rId3"/>
     <sheet name="OLD-Export-CH-2024 STAT-TAB" sheetId="30" state="hidden" r:id="rId4"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId5"/>
   </externalReferences>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="0" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'391276ec-db9c-459b-8043-5db1217657c2'"</definedName>
     <definedName name="BusQuery.INVESTIS.TC302_93.1.1" localSheetId="0">[1]EJ!#REF!</definedName>
     <definedName name="BusQuery.INVESTIS.TC302_93.1.1">[1]EJ!#REF!</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="test">#REF!</definedName>
     <definedName name="test1">#REF!</definedName>
     <definedName name="test3">#REF!</definedName>
     <definedName name="test4">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te628'!$A$1:$L$70</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te628'!$A$1:$L$71</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E10" i="31" l="1"/>
   <c r="F10" i="31"/>
   <c r="G10" i="31"/>
   <c r="H10" i="31"/>
   <c r="I10" i="31"/>
   <c r="J10" i="31"/>
   <c r="E11" i="31"/>
@@ -933,64 +933,50 @@
   <si>
     <t>Sont considérées comme des pièces les locaux tels que les salles de séjour, les chambres à coucher, les chambres d'enfants, etc. qui constituent l'unité d'habitation du logement. Ne sont pas comptées comme des pièces d'habitation: les cuisines, les salles de bains, les toilettes, les réduits, les corridors, les demi-pièces, les vérandas, ainsi que toute pièce d'habitation supplémentaire située en dehors du logement.</t>
   </si>
   <si>
     <t>Contact:</t>
   </si>
   <si>
     <t>Section Population, +41 58 467 25 25, e-mail: info.gws@bfs.admin.ch</t>
   </si>
   <si>
     <t>Unité:</t>
   </si>
   <si>
     <t>Logement</t>
   </si>
   <si>
     <t>Période de référence:</t>
   </si>
   <si>
     <t>2023,2022,2021,2020,2019,2018,2017,2016,2015,2014,2013,2012,2011,2010</t>
   </si>
   <si>
     <t>Source : Export STAT-BL du</t>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Statistik: Sektion Gebäude und Wohnungen, Neuenburg / Amt für Statistik des Kantons Freiburg, te25-628</t>
-[...12 lines deleted...]
-  <si>
     <t>xx.09.2025</t>
   </si>
   <si>
     <t>Données CH publiées dès le xx.09.2025</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
@@ -1049,76 +1035,90 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Parc de logement, par canton, district et agglomération, par nombre de pièces et par catégorie de bâtiment de 2009 à 2024</t>
-[...2 lines deleted...]
-    <t>Wohnungsbestand, nach Kanton, Bezirk und Agglomeration, nach Anzahl Zimmer und nach Gebäudekategorie von 2009 bis 2024</t>
+    <t>Parc de logement, par canton, district et agglomération, par nombre de pièces et par catégorie de bâtiment de 2009 à 2025</t>
+  </si>
+  <si>
+    <t>Wohnungsbestand, nach Kanton, Bezirk und Agglomeration, nach Anzahl Zimmer und nach Gebäudekategorie von 2009 bis 2025</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2025)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2025) /
+Kanton Freiburg (2025)</t>
+  </si>
+  <si>
+    <t>Agglomérations (2025) /
+Agglomerationen (2025)</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik: Sektion Gebäude und Wohnungen, Neuenburg / Amt für Statistik des Kantons Freiburg, te26-628</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>2</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Selon le projet d'agglomération Mobul : Broc, Bulle, Echarlens, Gruyères, Marsens, Morlon, Le Pâquier, Riaz, Vuadens / Gemäss Mobul-Agglomerationsprojekt: Broc, Bulle, Echarlens, Gruyères, Marsens, Morlon, Le Pâquier, Riaz, Vuadens</t>
     </r>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 21.08.2026</t>
+    <t>Actualisation / Aktualisiert am : 25.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="&quot;fr.&quot;\ #,##0.00;[Red]&quot;fr.&quot;\ \-#,##0.00"/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0;\-#,##0;&quot;-&quot;"/>
     <numFmt numFmtId="167" formatCode="#\ ###\ ##0"/>
   </numFmts>
   <fonts count="56" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2238,50 +2238,51 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CFCFCF"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="00CFCFCF"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00B2B2B2"/>
       <rgbColor rgb="005F5F5F"/>
       <rgbColor rgb="00CFCFCF"/>
     </indexedColors>
     <mruColors>
+      <color rgb="FFFFCC66"/>
       <color rgb="FFFF9999"/>
       <color rgb="FFF0F0F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2633,1515 +2634,1515 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/sq/7d90168a-9584-41a6-b072-cfa25c271b86" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/sq/ebcc1a0e-9598-417a-9e53-a6986933bc4b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pxweb.bfs.admin.ch/sq/ebcc1a0e-9598-417a-9e53-a6986933bc4b" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8FFD0537-06AB-4D2F-9DA5-A988C3215E9B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BS73"/>
+  <dimension ref="A1:BS74"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="7.875" defaultRowHeight="9" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="7.83203125" defaultRowHeight="8.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="14.875" style="43" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="16384" width="7.875" style="43"/>
+    <col min="1" max="1" width="14.83203125" style="43" customWidth="1"/>
+    <col min="2" max="12" width="7.58203125" style="43" customWidth="1"/>
+    <col min="13" max="16384" width="7.83203125" style="43"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="85" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.15">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="86" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="43" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
-    <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:12" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="45" t="s">
         <v>88</v>
       </c>
       <c r="B5" s="124" t="s">
         <v>97</v>
       </c>
       <c r="C5" s="125"/>
       <c r="D5" s="125"/>
       <c r="E5" s="125"/>
       <c r="F5" s="125"/>
       <c r="G5" s="125"/>
       <c r="H5" s="126"/>
       <c r="I5" s="127" t="s">
         <v>98</v>
       </c>
       <c r="J5" s="128"/>
       <c r="K5" s="128"/>
       <c r="L5" s="129"/>
     </row>
-    <row r="6" spans="1:12" ht="24.95" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:12" ht="25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="46"/>
       <c r="B6" s="47" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="49" t="s">
         <v>89</v>
       </c>
       <c r="D6" s="81"/>
       <c r="E6" s="81"/>
       <c r="F6" s="81"/>
       <c r="G6" s="82"/>
       <c r="H6" s="83"/>
       <c r="I6" s="48" t="s">
         <v>0</v>
       </c>
       <c r="J6" s="120" t="s">
         <v>99</v>
       </c>
       <c r="K6" s="120" t="s">
         <v>100</v>
       </c>
       <c r="L6" s="122" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="7" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="7" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="50"/>
       <c r="B7" s="51"/>
       <c r="C7" s="84">
         <v>1</v>
       </c>
       <c r="D7" s="54">
         <v>2</v>
       </c>
       <c r="E7" s="54">
         <v>3</v>
       </c>
       <c r="F7" s="51">
         <v>4</v>
       </c>
       <c r="G7" s="80">
         <v>5</v>
       </c>
       <c r="H7" s="52" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="53"/>
       <c r="J7" s="121"/>
       <c r="K7" s="121"/>
       <c r="L7" s="123"/>
     </row>
-    <row r="8" spans="1:12" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="1:12" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="55" t="s">
-        <v>122</v>
+        <v>157</v>
       </c>
       <c r="B8" s="56">
-        <v>4840096</v>
+        <v>4883159</v>
       </c>
       <c r="C8" s="56">
-        <v>315987</v>
+        <v>320153</v>
       </c>
       <c r="D8" s="56">
-        <v>733087</v>
+        <v>743951</v>
       </c>
       <c r="E8" s="56">
-        <v>1310378</v>
+        <v>1321832</v>
       </c>
       <c r="F8" s="56">
-        <v>1321841</v>
+        <v>1332453</v>
       </c>
       <c r="G8" s="56">
-        <v>715989</v>
+        <v>720516</v>
       </c>
       <c r="H8" s="56">
-        <v>442814</v>
+        <v>444254</v>
       </c>
       <c r="I8" s="56">
-        <v>4840096</v>
+        <v>4883159</v>
       </c>
       <c r="J8" s="56">
-        <v>1019455</v>
+        <v>1021987</v>
       </c>
       <c r="K8" s="56">
-        <v>2795720</v>
+        <v>2823731</v>
       </c>
       <c r="L8" s="57">
-        <v>1024921</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>1037441</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="59" t="s">
         <v>52</v>
       </c>
       <c r="B9" s="60">
-        <v>348656</v>
+        <v>352556</v>
       </c>
       <c r="C9" s="60">
-        <v>11582</v>
+        <v>11944</v>
       </c>
       <c r="D9" s="60">
-        <v>37952</v>
+        <v>38848</v>
       </c>
       <c r="E9" s="60">
-        <v>82593</v>
+        <v>83677</v>
       </c>
       <c r="F9" s="60">
-        <v>103020</v>
+        <v>104029</v>
       </c>
       <c r="G9" s="60">
-        <v>73397</v>
+        <v>73786</v>
       </c>
       <c r="H9" s="60">
-        <v>40112</v>
+        <v>40272</v>
       </c>
       <c r="I9" s="60">
-        <v>348656</v>
+        <v>352556</v>
       </c>
       <c r="J9" s="60">
-        <v>103150</v>
+        <v>103309</v>
       </c>
       <c r="K9" s="60">
-        <v>191887</v>
+        <v>194778</v>
       </c>
       <c r="L9" s="61">
-        <v>53619</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>54469</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="59" t="s">
         <v>53</v>
       </c>
       <c r="B10" s="60">
-        <v>30370</v>
+        <v>30540</v>
       </c>
       <c r="C10" s="60">
-        <v>1156</v>
+        <v>1158</v>
       </c>
       <c r="D10" s="60">
-        <v>3373</v>
+        <v>3410</v>
       </c>
       <c r="E10" s="60">
-        <v>6054</v>
+        <v>6104</v>
       </c>
       <c r="F10" s="60">
-        <v>7976</v>
+        <v>8024</v>
       </c>
       <c r="G10" s="60">
-        <v>5856</v>
+        <v>5876</v>
       </c>
       <c r="H10" s="60">
-        <v>5955</v>
+        <v>5968</v>
       </c>
       <c r="I10" s="60">
-        <v>30370</v>
+        <v>30540</v>
       </c>
       <c r="J10" s="60">
-        <v>9310</v>
+        <v>9328</v>
       </c>
       <c r="K10" s="60">
-        <v>14005</v>
+        <v>14165</v>
       </c>
       <c r="L10" s="61">
-        <v>7055</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>7047</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="59" t="s">
         <v>90</v>
       </c>
       <c r="B11" s="60">
-        <v>8647</v>
+        <v>8751</v>
       </c>
       <c r="C11" s="60">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D11" s="60">
-        <v>934</v>
+        <v>953</v>
       </c>
       <c r="E11" s="60">
-        <v>1618</v>
+        <v>1652</v>
       </c>
       <c r="F11" s="60">
-        <v>1650</v>
+        <v>1687</v>
       </c>
       <c r="G11" s="60">
-        <v>1524</v>
+        <v>1530</v>
       </c>
       <c r="H11" s="60">
-        <v>2596</v>
+        <v>2603</v>
       </c>
       <c r="I11" s="60">
-        <v>8647</v>
+        <v>8751</v>
       </c>
       <c r="J11" s="60">
-        <v>2935</v>
+        <v>2931</v>
       </c>
       <c r="K11" s="60">
-        <v>3567</v>
+        <v>3667</v>
       </c>
       <c r="L11" s="61">
-        <v>2145</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="59" t="s">
         <v>54</v>
       </c>
       <c r="B12" s="60">
-        <v>150586</v>
+        <v>152071</v>
       </c>
       <c r="C12" s="60">
-        <v>4584</v>
+        <v>4653</v>
       </c>
       <c r="D12" s="60">
-        <v>16895</v>
+        <v>17306</v>
       </c>
       <c r="E12" s="60">
-        <v>41496</v>
+        <v>41959</v>
       </c>
       <c r="F12" s="60">
-        <v>45462</v>
+        <v>45813</v>
       </c>
       <c r="G12" s="60">
-        <v>26858</v>
+        <v>27004</v>
       </c>
       <c r="H12" s="60">
-        <v>15291</v>
+        <v>15336</v>
       </c>
       <c r="I12" s="60">
-        <v>150586</v>
+        <v>152071</v>
       </c>
       <c r="J12" s="60">
-        <v>47054</v>
+        <v>47173</v>
       </c>
       <c r="K12" s="60">
-        <v>83691</v>
+        <v>84751</v>
       </c>
       <c r="L12" s="61">
-        <v>19841</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>20147</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="59" t="s">
         <v>55</v>
       </c>
       <c r="B13" s="60">
-        <v>116651</v>
+        <v>117311</v>
       </c>
       <c r="C13" s="60">
-        <v>12793</v>
+        <v>12908</v>
       </c>
       <c r="D13" s="60">
-        <v>27964</v>
+        <v>28239</v>
       </c>
       <c r="E13" s="60">
-        <v>42662</v>
+        <v>42827</v>
       </c>
       <c r="F13" s="60">
-        <v>20081</v>
+        <v>20153</v>
       </c>
       <c r="G13" s="60">
-        <v>7199</v>
+        <v>7222</v>
       </c>
       <c r="H13" s="60">
-        <v>5952</v>
+        <v>5962</v>
       </c>
       <c r="I13" s="60">
-        <v>116651</v>
+        <v>117311</v>
       </c>
       <c r="J13" s="60">
-        <v>9323</v>
+        <v>9329</v>
       </c>
       <c r="K13" s="60">
-        <v>62591</v>
+        <v>62847</v>
       </c>
       <c r="L13" s="61">
-        <v>44737</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>45135</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="59" t="s">
         <v>56</v>
       </c>
       <c r="B14" s="60">
-        <v>595347</v>
+        <v>598983</v>
       </c>
       <c r="C14" s="60">
-        <v>34127</v>
+        <v>34531</v>
       </c>
       <c r="D14" s="60">
-        <v>85018</v>
+        <v>85889</v>
       </c>
       <c r="E14" s="60">
-        <v>171942</v>
+        <v>172875</v>
       </c>
       <c r="F14" s="60">
-        <v>167598</v>
+        <v>168452</v>
       </c>
       <c r="G14" s="60">
-        <v>88452</v>
+        <v>88835</v>
       </c>
       <c r="H14" s="60">
-        <v>48210</v>
+        <v>48401</v>
       </c>
       <c r="I14" s="60">
-        <v>595347</v>
+        <v>598983</v>
       </c>
       <c r="J14" s="60">
-        <v>114927</v>
+        <v>115107</v>
       </c>
       <c r="K14" s="60">
-        <v>347982</v>
+        <v>350510</v>
       </c>
       <c r="L14" s="61">
-        <v>132438</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>133366</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="59" t="s">
         <v>57</v>
       </c>
       <c r="B15" s="60">
-        <v>168373</v>
+        <v>170486</v>
       </c>
       <c r="C15" s="60">
-        <v>9574</v>
+        <v>9717</v>
       </c>
       <c r="D15" s="60">
-        <v>22642</v>
+        <v>23071</v>
       </c>
       <c r="E15" s="60">
-        <v>43947</v>
+        <v>44448</v>
       </c>
       <c r="F15" s="60">
-        <v>46790</v>
+        <v>47414</v>
       </c>
       <c r="G15" s="60">
-        <v>29498</v>
+        <v>29863</v>
       </c>
       <c r="H15" s="60">
-        <v>15922</v>
+        <v>15973</v>
       </c>
       <c r="I15" s="60">
-        <v>168373</v>
+        <v>170486</v>
       </c>
       <c r="J15" s="60">
-        <v>45122</v>
+        <v>45395</v>
       </c>
       <c r="K15" s="60">
-        <v>89869</v>
+        <v>91356</v>
       </c>
       <c r="L15" s="61">
-        <v>33382</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>33735</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="59" t="s">
         <v>58</v>
       </c>
       <c r="B16" s="60">
-        <v>251960</v>
+        <v>255177</v>
       </c>
       <c r="C16" s="60">
-        <v>40363</v>
+        <v>41066</v>
       </c>
       <c r="D16" s="60">
-        <v>54948</v>
+        <v>55652</v>
       </c>
       <c r="E16" s="60">
-        <v>69225</v>
+        <v>70084</v>
       </c>
       <c r="F16" s="60">
-        <v>49776</v>
+        <v>50575</v>
       </c>
       <c r="G16" s="60">
-        <v>22193</v>
+        <v>22320</v>
       </c>
       <c r="H16" s="60">
-        <v>15455</v>
+        <v>15480</v>
       </c>
       <c r="I16" s="60">
-        <v>251960</v>
+        <v>255177</v>
       </c>
       <c r="J16" s="60">
-        <v>26161</v>
+        <v>26231</v>
       </c>
       <c r="K16" s="60">
-        <v>132612</v>
+        <v>133754</v>
       </c>
       <c r="L16" s="61">
-        <v>93187</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>95192</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="59" t="s">
         <v>59</v>
       </c>
       <c r="B17" s="60">
-        <v>23913</v>
+        <v>24102</v>
       </c>
       <c r="C17" s="60">
-        <v>1017</v>
+        <v>1013</v>
       </c>
       <c r="D17" s="60">
-        <v>2855</v>
+        <v>2905</v>
       </c>
       <c r="E17" s="60">
-        <v>5305</v>
+        <v>5364</v>
       </c>
       <c r="F17" s="60">
-        <v>6832</v>
+        <v>6870</v>
       </c>
       <c r="G17" s="60">
-        <v>4714</v>
+        <v>4734</v>
       </c>
       <c r="H17" s="60">
-        <v>3190</v>
+        <v>3216</v>
       </c>
       <c r="I17" s="60">
-        <v>23913</v>
+        <v>24102</v>
       </c>
       <c r="J17" s="60">
-        <v>10055</v>
+        <v>10064</v>
       </c>
       <c r="K17" s="60">
-        <v>10062</v>
+        <v>10273</v>
       </c>
       <c r="L17" s="61">
-        <v>3796</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="59" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="60">
-        <v>185989</v>
+        <v>187807</v>
       </c>
       <c r="C18" s="60">
-        <v>19962</v>
+        <v>20142</v>
       </c>
       <c r="D18" s="60">
-        <v>33199</v>
+        <v>33422</v>
       </c>
       <c r="E18" s="60">
-        <v>47088</v>
+        <v>47203</v>
       </c>
       <c r="F18" s="60">
-        <v>46875</v>
+        <v>47522</v>
       </c>
       <c r="G18" s="60">
-        <v>23184</v>
+        <v>23628</v>
       </c>
       <c r="H18" s="60">
-        <v>15681</v>
+        <v>15890</v>
       </c>
       <c r="I18" s="60">
-        <v>185989</v>
+        <v>187807</v>
       </c>
       <c r="J18" s="60">
-        <v>37673</v>
+        <v>38054</v>
       </c>
       <c r="K18" s="60">
-        <v>114532</v>
+        <v>115086</v>
       </c>
       <c r="L18" s="61">
-        <v>33784</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>34667</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="59" t="s">
         <v>61</v>
       </c>
       <c r="B19" s="60">
-        <v>41897</v>
+        <v>42223</v>
       </c>
       <c r="C19" s="60">
-        <v>1478</v>
+        <v>1494</v>
       </c>
       <c r="D19" s="60">
-        <v>4320</v>
+        <v>4379</v>
       </c>
       <c r="E19" s="60">
-        <v>9534</v>
+        <v>9636</v>
       </c>
       <c r="F19" s="60">
-        <v>11797</v>
+        <v>11898</v>
       </c>
       <c r="G19" s="60">
-        <v>8434</v>
+        <v>8458</v>
       </c>
       <c r="H19" s="60">
-        <v>6334</v>
+        <v>6358</v>
       </c>
       <c r="I19" s="60">
-        <v>41897</v>
+        <v>42223</v>
       </c>
       <c r="J19" s="60">
-        <v>15926</v>
+        <v>15968</v>
       </c>
       <c r="K19" s="60">
-        <v>17545</v>
+        <v>17798</v>
       </c>
       <c r="L19" s="61">
-        <v>8426</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>8457</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="59" t="s">
         <v>62</v>
       </c>
       <c r="B20" s="60">
-        <v>213845</v>
+        <v>215786</v>
       </c>
       <c r="C20" s="60">
-        <v>9451</v>
+        <v>9479</v>
       </c>
       <c r="D20" s="60">
-        <v>26956</v>
+        <v>27382</v>
       </c>
       <c r="E20" s="60">
-        <v>53564</v>
+        <v>54240</v>
       </c>
       <c r="F20" s="60">
-        <v>65372</v>
+        <v>65892</v>
       </c>
       <c r="G20" s="60">
-        <v>35238</v>
+        <v>35467</v>
       </c>
       <c r="H20" s="60">
-        <v>23264</v>
+        <v>23326</v>
       </c>
       <c r="I20" s="60">
-        <v>213845</v>
+        <v>215786</v>
       </c>
       <c r="J20" s="60">
-        <v>32062</v>
+        <v>32101</v>
       </c>
       <c r="K20" s="60">
-        <v>140805</v>
+        <v>142049</v>
       </c>
       <c r="L20" s="61">
-        <v>40978</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>41636</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="59" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="60">
-        <v>100319</v>
+        <v>101005</v>
       </c>
       <c r="C21" s="60">
-        <v>5923</v>
+        <v>5995</v>
       </c>
       <c r="D21" s="60">
-        <v>13992</v>
+        <v>14249</v>
       </c>
       <c r="E21" s="60">
-        <v>31395</v>
+        <v>31564</v>
       </c>
       <c r="F21" s="60">
-        <v>27166</v>
+        <v>27314</v>
       </c>
       <c r="G21" s="60">
-        <v>13564</v>
+        <v>13595</v>
       </c>
       <c r="H21" s="60">
-        <v>8279</v>
+        <v>8288</v>
       </c>
       <c r="I21" s="60">
-        <v>100319</v>
+        <v>101005</v>
       </c>
       <c r="J21" s="60">
-        <v>14734</v>
+        <v>14752</v>
       </c>
       <c r="K21" s="60">
-        <v>60748</v>
+        <v>61224</v>
       </c>
       <c r="L21" s="61">
-        <v>24837</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>25029</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="59" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="60">
-        <v>23279</v>
+        <v>23478</v>
       </c>
       <c r="C22" s="60">
-        <v>1013</v>
+        <v>1001</v>
       </c>
       <c r="D22" s="60">
-        <v>2707</v>
+        <v>2760</v>
       </c>
       <c r="E22" s="60">
-        <v>5462</v>
+        <v>5532</v>
       </c>
       <c r="F22" s="60">
-        <v>7772</v>
+        <v>7841</v>
       </c>
       <c r="G22" s="60">
-        <v>4178</v>
+        <v>4199</v>
       </c>
       <c r="H22" s="60">
-        <v>2147</v>
+        <v>2145</v>
       </c>
       <c r="I22" s="60">
-        <v>23279</v>
+        <v>23478</v>
       </c>
       <c r="J22" s="60">
-        <v>2649</v>
+        <v>2655</v>
       </c>
       <c r="K22" s="60">
-        <v>16093</v>
+        <v>16301</v>
       </c>
       <c r="L22" s="61">
-        <v>4537</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>4522</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="59" t="s">
         <v>65</v>
       </c>
       <c r="B23" s="60">
-        <v>22959</v>
+        <v>23156</v>
       </c>
       <c r="C23" s="60">
-        <v>1226</v>
+        <v>1218</v>
       </c>
       <c r="D23" s="60">
-        <v>3463</v>
+        <v>3508</v>
       </c>
       <c r="E23" s="60">
-        <v>5571</v>
+        <v>5642</v>
       </c>
       <c r="F23" s="60">
-        <v>6347</v>
+        <v>6421</v>
       </c>
       <c r="G23" s="60">
-        <v>3842</v>
+        <v>3857</v>
       </c>
       <c r="H23" s="60">
         <v>2510</v>
       </c>
       <c r="I23" s="60">
-        <v>22959</v>
+        <v>23156</v>
       </c>
       <c r="J23" s="60">
-        <v>4076</v>
+        <v>4062</v>
       </c>
       <c r="K23" s="60">
-        <v>14667</v>
+        <v>14868</v>
       </c>
       <c r="L23" s="61">
-        <v>4216</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>4226</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="59" t="s">
         <v>66</v>
       </c>
       <c r="B24" s="60">
-        <v>275324</v>
+        <v>278263</v>
       </c>
       <c r="C24" s="60">
-        <v>12568</v>
+        <v>12898</v>
       </c>
       <c r="D24" s="60">
-        <v>33769</v>
+        <v>34769</v>
       </c>
       <c r="E24" s="60">
-        <v>60517</v>
+        <v>61388</v>
       </c>
       <c r="F24" s="60">
-        <v>80330</v>
+        <v>80880</v>
       </c>
       <c r="G24" s="60">
-        <v>49506</v>
+        <v>49660</v>
       </c>
       <c r="H24" s="60">
-        <v>38634</v>
+        <v>38668</v>
       </c>
       <c r="I24" s="60">
-        <v>275324</v>
+        <v>278263</v>
       </c>
       <c r="J24" s="60">
-        <v>68637</v>
+        <v>68786</v>
       </c>
       <c r="K24" s="60">
-        <v>156762</v>
+        <v>159030</v>
       </c>
       <c r="L24" s="61">
-        <v>49925</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>50447</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="59" t="s">
         <v>67</v>
       </c>
       <c r="B25" s="60">
-        <v>46110</v>
+        <v>46406</v>
       </c>
       <c r="C25" s="60">
-        <v>1664</v>
+        <v>1663</v>
       </c>
       <c r="D25" s="60">
-        <v>5419</v>
+        <v>5520</v>
       </c>
       <c r="E25" s="60">
-        <v>12151</v>
+        <v>12229</v>
       </c>
       <c r="F25" s="60">
-        <v>13457</v>
+        <v>13507</v>
       </c>
       <c r="G25" s="60">
-        <v>8067</v>
+        <v>8095</v>
       </c>
       <c r="H25" s="60">
-        <v>5352</v>
+        <v>5392</v>
       </c>
       <c r="I25" s="60">
-        <v>46110</v>
+        <v>46406</v>
       </c>
       <c r="J25" s="60">
-        <v>11981</v>
+        <v>12035</v>
       </c>
       <c r="K25" s="60">
-        <v>24795</v>
+        <v>25005</v>
       </c>
       <c r="L25" s="61">
-        <v>9334</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>9366</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="59" t="s">
         <v>68</v>
       </c>
       <c r="B26" s="60">
-        <v>84292</v>
+        <v>84935</v>
       </c>
       <c r="C26" s="60">
-        <v>3419</v>
+        <v>3471</v>
       </c>
       <c r="D26" s="60">
-        <v>9973</v>
+        <v>10082</v>
       </c>
       <c r="E26" s="60">
-        <v>19380</v>
+        <v>19616</v>
       </c>
       <c r="F26" s="60">
-        <v>26922</v>
+        <v>27081</v>
       </c>
       <c r="G26" s="60">
-        <v>15150</v>
+        <v>15231</v>
       </c>
       <c r="H26" s="60">
-        <v>9448</v>
+        <v>9454</v>
       </c>
       <c r="I26" s="60">
-        <v>84292</v>
+        <v>84935</v>
       </c>
       <c r="J26" s="60">
-        <v>15728</v>
+        <v>15693</v>
       </c>
       <c r="K26" s="60">
-        <v>53373</v>
+        <v>53894</v>
       </c>
       <c r="L26" s="61">
-        <v>15191</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>15348</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="59" t="s">
         <v>69</v>
       </c>
       <c r="B27" s="60">
-        <v>146581</v>
+        <v>147550</v>
       </c>
       <c r="C27" s="60">
-        <v>5279</v>
+        <v>5307</v>
       </c>
       <c r="D27" s="60">
-        <v>15557</v>
+        <v>15823</v>
       </c>
       <c r="E27" s="60">
-        <v>36471</v>
+        <v>36726</v>
       </c>
       <c r="F27" s="60">
-        <v>43357</v>
+        <v>43619</v>
       </c>
       <c r="G27" s="60">
-        <v>28735</v>
+        <v>28838</v>
       </c>
       <c r="H27" s="60">
-        <v>17182</v>
+        <v>17237</v>
       </c>
       <c r="I27" s="60">
-        <v>146581</v>
+        <v>147550</v>
       </c>
       <c r="J27" s="60">
-        <v>47287</v>
+        <v>47390</v>
       </c>
       <c r="K27" s="60">
-        <v>75817</v>
+        <v>76596</v>
       </c>
       <c r="L27" s="61">
-        <v>23477</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>23564</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="59" t="s">
         <v>70</v>
       </c>
       <c r="B28" s="60">
-        <v>147119</v>
+        <v>148733</v>
       </c>
       <c r="C28" s="60">
-        <v>5072</v>
+        <v>5067</v>
       </c>
       <c r="D28" s="60">
-        <v>15413</v>
+        <v>15668</v>
       </c>
       <c r="E28" s="60">
-        <v>32689</v>
+        <v>33138</v>
       </c>
       <c r="F28" s="60">
-        <v>42655</v>
+        <v>43160</v>
       </c>
       <c r="G28" s="60">
-        <v>29139</v>
+        <v>29432</v>
       </c>
       <c r="H28" s="60">
-        <v>22151</v>
+        <v>22268</v>
       </c>
       <c r="I28" s="60">
-        <v>147119</v>
+        <v>148733</v>
       </c>
       <c r="J28" s="60">
-        <v>41611</v>
+        <v>41764</v>
       </c>
       <c r="K28" s="60">
-        <v>77976</v>
+        <v>79205</v>
       </c>
       <c r="L28" s="61">
-        <v>27532</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>27764</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="59" t="s">
         <v>91</v>
       </c>
       <c r="B29" s="60">
-        <v>257629</v>
+        <v>259293</v>
       </c>
       <c r="C29" s="60">
-        <v>14696</v>
+        <v>14832</v>
       </c>
       <c r="D29" s="60">
-        <v>48628</v>
+        <v>49223</v>
       </c>
       <c r="E29" s="60">
-        <v>76607</v>
+        <v>77035</v>
       </c>
       <c r="F29" s="60">
-        <v>72921</v>
+        <v>73310</v>
       </c>
       <c r="G29" s="60">
-        <v>27401</v>
+        <v>27500</v>
       </c>
       <c r="H29" s="60">
-        <v>17376</v>
+        <v>17393</v>
       </c>
       <c r="I29" s="60">
-        <v>257629</v>
+        <v>259293</v>
       </c>
       <c r="J29" s="60">
-        <v>76653</v>
+        <v>76798</v>
       </c>
       <c r="K29" s="60">
-        <v>134338</v>
+        <v>135444</v>
       </c>
       <c r="L29" s="61">
-        <v>46638</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>47051</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="59" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="60">
-        <v>22150</v>
+        <v>22337</v>
       </c>
       <c r="C30" s="60">
-        <v>943</v>
+        <v>992</v>
       </c>
       <c r="D30" s="60">
-        <v>2570</v>
+        <v>2602</v>
       </c>
       <c r="E30" s="60">
-        <v>5039</v>
+        <v>5097</v>
       </c>
       <c r="F30" s="60">
-        <v>7170</v>
+        <v>7177</v>
       </c>
       <c r="G30" s="60">
-        <v>3737</v>
+        <v>3748</v>
       </c>
       <c r="H30" s="60">
-        <v>2691</v>
+        <v>2721</v>
       </c>
       <c r="I30" s="60">
-        <v>22150</v>
+        <v>22337</v>
       </c>
       <c r="J30" s="60">
-        <v>5031</v>
+        <v>5036</v>
       </c>
       <c r="K30" s="60">
-        <v>12660</v>
+        <v>12761</v>
       </c>
       <c r="L30" s="61">
-        <v>4459</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="31" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="59" t="s">
         <v>72</v>
       </c>
       <c r="B31" s="60">
-        <v>277689</v>
+        <v>281068</v>
       </c>
       <c r="C31" s="60">
-        <v>23211</v>
+        <v>23514</v>
       </c>
       <c r="D31" s="60">
-        <v>45996</v>
+        <v>46843</v>
       </c>
       <c r="E31" s="60">
-        <v>74996</v>
+        <v>75902</v>
       </c>
       <c r="F31" s="60">
-        <v>79487</v>
+        <v>80203</v>
       </c>
       <c r="G31" s="60">
-        <v>36375</v>
+        <v>36818</v>
       </c>
       <c r="H31" s="60">
-        <v>17624</v>
+        <v>17788</v>
       </c>
       <c r="I31" s="60">
-        <v>277689</v>
+        <v>281068</v>
       </c>
       <c r="J31" s="60">
-        <v>75419</v>
+        <v>75946</v>
       </c>
       <c r="K31" s="60">
-        <v>164789</v>
+        <v>167218</v>
       </c>
       <c r="L31" s="61">
-        <v>37481</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>37904</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="62" t="s">
         <v>73</v>
       </c>
       <c r="B32" s="60">
-        <v>443583</v>
+        <v>447743</v>
       </c>
       <c r="C32" s="60">
-        <v>37346</v>
+        <v>37937</v>
       </c>
       <c r="D32" s="60">
-        <v>82166</v>
+        <v>83287</v>
       </c>
       <c r="E32" s="60">
-        <v>127517</v>
+        <v>128741</v>
       </c>
       <c r="F32" s="60">
-        <v>102686</v>
+        <v>103549</v>
       </c>
       <c r="G32" s="60">
-        <v>56131</v>
+        <v>56433</v>
       </c>
       <c r="H32" s="60">
-        <v>37737</v>
+        <v>37796</v>
       </c>
       <c r="I32" s="60">
-        <v>443583</v>
+        <v>447743</v>
       </c>
       <c r="J32" s="60">
-        <v>76489</v>
+        <v>76758</v>
       </c>
       <c r="K32" s="60">
-        <v>248141</v>
+        <v>250643</v>
       </c>
       <c r="L32" s="61">
-        <v>118953</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>120342</v>
+      </c>
+    </row>
+    <row r="33" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="59" t="s">
         <v>74</v>
       </c>
       <c r="B33" s="60">
-        <v>62454</v>
+        <v>62760</v>
       </c>
       <c r="C33" s="60">
-        <v>3214</v>
+        <v>3170</v>
       </c>
       <c r="D33" s="60">
-        <v>7997</v>
+        <v>8060</v>
       </c>
       <c r="E33" s="60">
-        <v>15629</v>
+        <v>15711</v>
       </c>
       <c r="F33" s="60">
-        <v>20572</v>
+        <v>20699</v>
       </c>
       <c r="G33" s="60">
-        <v>10049</v>
+        <v>10111</v>
       </c>
       <c r="H33" s="60">
-        <v>4993</v>
+        <v>5009</v>
       </c>
       <c r="I33" s="60">
-        <v>62454</v>
+        <v>62760</v>
       </c>
       <c r="J33" s="60">
-        <v>6509</v>
+        <v>6507</v>
       </c>
       <c r="K33" s="60">
-        <v>42652</v>
+        <v>42979</v>
       </c>
       <c r="L33" s="61">
-        <v>13293</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>13274</v>
+      </c>
+    </row>
+    <row r="34" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="59" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="60">
-        <v>794374</v>
+        <v>800639</v>
       </c>
       <c r="C34" s="60">
-        <v>54001</v>
+        <v>54657</v>
       </c>
       <c r="D34" s="60">
-        <v>128381</v>
+        <v>130101</v>
       </c>
       <c r="E34" s="60">
-        <v>231926</v>
+        <v>233442</v>
       </c>
       <c r="F34" s="60">
-        <v>217770</v>
+        <v>219363</v>
       </c>
       <c r="G34" s="60">
-        <v>103568</v>
+        <v>104276</v>
       </c>
       <c r="H34" s="60">
-        <v>58728</v>
+        <v>58800</v>
       </c>
       <c r="I34" s="60">
-        <v>794374</v>
+        <v>800639</v>
       </c>
       <c r="J34" s="60">
-        <v>118953</v>
+        <v>118815</v>
       </c>
       <c r="K34" s="60">
-        <v>503761</v>
+        <v>507529</v>
       </c>
       <c r="L34" s="61">
-        <v>171660</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:71" s="58" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>174295</v>
+      </c>
+    </row>
+    <row r="35" spans="1:71" s="58" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="63" t="s">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="B35" s="56">
-        <v>168373</v>
+        <v>170486</v>
       </c>
       <c r="C35" s="56">
-        <v>9574</v>
+        <v>9717</v>
       </c>
       <c r="D35" s="56">
-        <v>22642</v>
+        <v>23071</v>
       </c>
       <c r="E35" s="56">
-        <v>43947</v>
+        <v>44448</v>
       </c>
       <c r="F35" s="56">
-        <v>46790</v>
+        <v>47414</v>
       </c>
       <c r="G35" s="56">
-        <v>29498</v>
+        <v>29863</v>
       </c>
       <c r="H35" s="56">
-        <v>15922</v>
+        <v>15973</v>
       </c>
       <c r="I35" s="56">
-        <v>168373</v>
+        <v>170486</v>
       </c>
       <c r="J35" s="56">
-        <v>45122</v>
+        <v>45395</v>
       </c>
       <c r="K35" s="56">
-        <v>89869</v>
+        <v>91356</v>
       </c>
       <c r="L35" s="57">
-        <v>33382</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>33735</v>
+      </c>
+    </row>
+    <row r="36" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="59" t="s">
         <v>76</v>
       </c>
       <c r="B36" s="60">
-        <v>17736</v>
+        <v>18120</v>
       </c>
       <c r="C36" s="60">
-        <v>660</v>
+        <v>686</v>
       </c>
       <c r="D36" s="60">
-        <v>2181</v>
+        <v>2245</v>
       </c>
       <c r="E36" s="60">
-        <v>4472</v>
+        <v>4550</v>
       </c>
       <c r="F36" s="60">
-        <v>5117</v>
+        <v>5226</v>
       </c>
       <c r="G36" s="60">
-        <v>3576</v>
+        <v>3659</v>
       </c>
       <c r="H36" s="60">
-        <v>1730</v>
+        <v>1754</v>
       </c>
       <c r="I36" s="60">
-        <v>17736</v>
+        <v>18120</v>
       </c>
       <c r="J36" s="60">
-        <v>6786</v>
+        <v>6866</v>
       </c>
       <c r="K36" s="60">
-        <v>8742</v>
+        <v>9027</v>
       </c>
       <c r="L36" s="61">
-        <v>2208</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="37" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="59" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="60">
-        <v>12469</v>
+        <v>12622</v>
       </c>
       <c r="C37" s="60">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="D37" s="60">
-        <v>1651</v>
+        <v>1679</v>
       </c>
       <c r="E37" s="60">
-        <v>3006</v>
+        <v>3070</v>
       </c>
       <c r="F37" s="60">
-        <v>3470</v>
+        <v>3497</v>
       </c>
       <c r="G37" s="60">
-        <v>2283</v>
+        <v>2312</v>
       </c>
       <c r="H37" s="60">
-        <v>1464</v>
+        <v>1463</v>
       </c>
       <c r="I37" s="60">
-        <v>12469</v>
+        <v>12622</v>
       </c>
       <c r="J37" s="60">
         <v>3577</v>
       </c>
       <c r="K37" s="60">
-        <v>6237</v>
+        <v>6394</v>
       </c>
       <c r="L37" s="61">
-        <v>2655</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="38" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A38" s="59" t="s">
         <v>78</v>
       </c>
       <c r="B38" s="60">
-        <v>30473</v>
+        <v>30852</v>
       </c>
       <c r="C38" s="60">
-        <v>1367</v>
+        <v>1378</v>
       </c>
       <c r="D38" s="60">
-        <v>4533</v>
+        <v>4624</v>
       </c>
       <c r="E38" s="60">
-        <v>8654</v>
+        <v>8737</v>
       </c>
       <c r="F38" s="60">
-        <v>8392</v>
+        <v>8491</v>
       </c>
       <c r="G38" s="60">
-        <v>4909</v>
+        <v>4994</v>
       </c>
       <c r="H38" s="60">
-        <v>2618</v>
+        <v>2628</v>
       </c>
       <c r="I38" s="60">
-        <v>30473</v>
+        <v>30852</v>
       </c>
       <c r="J38" s="60">
-        <v>8083</v>
+        <v>8153</v>
       </c>
       <c r="K38" s="60">
-        <v>17524</v>
+        <v>17646</v>
       </c>
       <c r="L38" s="61">
-        <v>4866</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>5053</v>
+      </c>
+    </row>
+    <row r="39" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="59" t="s">
         <v>79</v>
       </c>
       <c r="B39" s="60">
-        <v>55896</v>
+        <v>56542</v>
       </c>
       <c r="C39" s="60">
-        <v>5012</v>
+        <v>5080</v>
       </c>
       <c r="D39" s="60">
-        <v>8486</v>
+        <v>8643</v>
       </c>
       <c r="E39" s="60">
-        <v>15239</v>
+        <v>15374</v>
       </c>
       <c r="F39" s="60">
-        <v>14489</v>
+        <v>14701</v>
       </c>
       <c r="G39" s="60">
-        <v>7941</v>
+        <v>8010</v>
       </c>
       <c r="H39" s="60">
-        <v>4729</v>
+        <v>4734</v>
       </c>
       <c r="I39" s="60">
-        <v>55896</v>
+        <v>56542</v>
       </c>
       <c r="J39" s="60">
-        <v>10268</v>
+        <v>10343</v>
       </c>
       <c r="K39" s="60">
-        <v>31376</v>
+        <v>31880</v>
       </c>
       <c r="L39" s="61">
-        <v>14252</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>14319</v>
+      </c>
+    </row>
+    <row r="40" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="59" t="s">
         <v>92</v>
       </c>
       <c r="B40" s="60">
-        <v>18893</v>
+        <v>19108</v>
       </c>
       <c r="C40" s="60">
-        <v>824</v>
+        <v>841</v>
       </c>
       <c r="D40" s="60">
-        <v>2002</v>
+        <v>2019</v>
       </c>
       <c r="E40" s="60">
-        <v>4432</v>
+        <v>4497</v>
       </c>
       <c r="F40" s="60">
-        <v>5539</v>
+        <v>5607</v>
       </c>
       <c r="G40" s="60">
-        <v>4083</v>
+        <v>4122</v>
       </c>
       <c r="H40" s="60">
-        <v>2013</v>
+        <v>2022</v>
       </c>
       <c r="I40" s="60">
-        <v>18893</v>
+        <v>19108</v>
       </c>
       <c r="J40" s="60">
-        <v>6217</v>
+        <v>6235</v>
       </c>
       <c r="K40" s="60">
-        <v>9213</v>
+        <v>9360</v>
       </c>
       <c r="L40" s="61">
-        <v>3463</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>3513</v>
+      </c>
+    </row>
+    <row r="41" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="59" t="s">
         <v>80</v>
       </c>
       <c r="B41" s="60">
-        <v>22503</v>
+        <v>22684</v>
       </c>
       <c r="C41" s="60">
-        <v>664</v>
+        <v>675</v>
       </c>
       <c r="D41" s="60">
-        <v>2313</v>
+        <v>2339</v>
       </c>
       <c r="E41" s="60">
-        <v>5287</v>
+        <v>5331</v>
       </c>
       <c r="F41" s="60">
-        <v>7117</v>
+        <v>7185</v>
       </c>
       <c r="G41" s="60">
-        <v>4804</v>
+        <v>4835</v>
       </c>
       <c r="H41" s="60">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="I41" s="60">
-        <v>22503</v>
+        <v>22684</v>
       </c>
       <c r="J41" s="60">
-        <v>6928</v>
+        <v>6937</v>
       </c>
       <c r="K41" s="60">
-        <v>11528</v>
+        <v>11688</v>
       </c>
       <c r="L41" s="61">
-        <v>4047</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+        <v>4059</v>
+      </c>
+    </row>
+    <row r="42" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="59" t="s">
         <v>81</v>
       </c>
       <c r="B42" s="60">
-        <v>10403</v>
+        <v>10558</v>
       </c>
       <c r="C42" s="60">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="D42" s="60">
-        <v>1476</v>
+        <v>1522</v>
       </c>
       <c r="E42" s="60">
-        <v>2857</v>
+        <v>2889</v>
       </c>
       <c r="F42" s="60">
-        <v>2666</v>
+        <v>2707</v>
       </c>
       <c r="G42" s="60">
-        <v>1902</v>
+        <v>1931</v>
       </c>
       <c r="H42" s="60">
-        <v>1050</v>
+        <v>1053</v>
       </c>
       <c r="I42" s="60">
-        <v>10403</v>
+        <v>10558</v>
       </c>
       <c r="J42" s="60">
-        <v>3263</v>
+        <v>3284</v>
       </c>
       <c r="K42" s="60">
-        <v>5249</v>
+        <v>5361</v>
       </c>
       <c r="L42" s="61">
-        <v>1891</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:71" s="58" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.15">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="43" spans="1:71" s="58" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="63" t="s">
-        <v>124</v>
+        <v>159</v>
       </c>
       <c r="B43" s="64">
-        <v>65604</v>
+        <v>66240</v>
       </c>
       <c r="C43" s="64">
-        <v>5715</v>
+        <v>5776</v>
       </c>
       <c r="D43" s="64">
-        <v>10747</v>
+        <v>10927</v>
       </c>
       <c r="E43" s="64">
-        <v>19835</v>
+        <v>19979</v>
       </c>
       <c r="F43" s="64">
-        <v>16942</v>
+        <v>17097</v>
       </c>
       <c r="G43" s="64">
-        <v>8048</v>
+        <v>8132</v>
       </c>
       <c r="H43" s="64">
-        <v>4317</v>
+        <v>4329</v>
       </c>
       <c r="I43" s="64">
-        <v>65604</v>
+        <v>66240</v>
       </c>
       <c r="J43" s="64">
-        <v>9244</v>
+        <v>9291</v>
       </c>
       <c r="K43" s="64">
-        <v>39852</v>
+        <v>40217</v>
       </c>
       <c r="L43" s="65">
-        <v>16508</v>
+        <v>16732</v>
       </c>
       <c r="P43" s="66"/>
       <c r="Q43" s="66"/>
       <c r="R43" s="66"/>
       <c r="S43" s="66"/>
       <c r="T43" s="66"/>
       <c r="U43" s="66"/>
       <c r="V43" s="66"/>
       <c r="W43" s="66"/>
       <c r="X43" s="66"/>
       <c r="Y43" s="66"/>
       <c r="Z43" s="66"/>
       <c r="AA43" s="66"/>
       <c r="AB43" s="66"/>
       <c r="AC43" s="66"/>
       <c r="AD43" s="66"/>
       <c r="AE43" s="66"/>
       <c r="AF43" s="66"/>
       <c r="AG43" s="66"/>
       <c r="AH43" s="66"/>
       <c r="AI43" s="66"/>
       <c r="AJ43" s="66"/>
       <c r="AK43" s="66"/>
       <c r="AL43" s="66"/>
       <c r="AM43" s="66"/>
@@ -4156,86 +4157,86 @@
       <c r="AV43" s="66"/>
       <c r="AW43" s="66"/>
       <c r="AX43" s="66"/>
       <c r="AY43" s="66"/>
       <c r="AZ43" s="66"/>
       <c r="BA43" s="66"/>
       <c r="BB43" s="66"/>
       <c r="BC43" s="66"/>
       <c r="BD43" s="66"/>
       <c r="BE43" s="66"/>
       <c r="BF43" s="66"/>
       <c r="BG43" s="66"/>
       <c r="BH43" s="66"/>
       <c r="BI43" s="66"/>
       <c r="BJ43" s="66"/>
       <c r="BK43" s="66"/>
       <c r="BL43" s="66"/>
       <c r="BM43" s="66"/>
       <c r="BN43" s="66"/>
       <c r="BO43" s="66"/>
       <c r="BP43" s="66"/>
       <c r="BQ43" s="66"/>
       <c r="BR43" s="66"/>
       <c r="BS43" s="66"/>
     </row>
-    <row r="44" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="59" t="s">
         <v>96</v>
       </c>
       <c r="B44" s="60">
-        <v>45216</v>
+        <v>45576</v>
       </c>
       <c r="C44" s="60">
-        <v>4652</v>
+        <v>4702</v>
       </c>
       <c r="D44" s="60">
-        <v>7403</v>
+        <v>7504</v>
       </c>
       <c r="E44" s="60">
-        <v>13576</v>
+        <v>13656</v>
       </c>
       <c r="F44" s="60">
-        <v>11394</v>
+        <v>11474</v>
       </c>
       <c r="G44" s="60">
-        <v>5220</v>
+        <v>5263</v>
       </c>
       <c r="H44" s="60">
-        <v>2971</v>
+        <v>2977</v>
       </c>
       <c r="I44" s="60">
-        <v>45216</v>
+        <v>45576</v>
       </c>
       <c r="J44" s="60">
-        <v>5222</v>
+        <v>5246</v>
       </c>
       <c r="K44" s="60">
-        <v>26754</v>
+        <v>27046</v>
       </c>
       <c r="L44" s="61">
-        <v>13240</v>
+        <v>13284</v>
       </c>
       <c r="P44" s="66"/>
       <c r="Q44" s="66"/>
       <c r="R44" s="66"/>
       <c r="S44" s="66"/>
       <c r="T44" s="66"/>
       <c r="U44" s="66"/>
       <c r="V44" s="66"/>
       <c r="W44" s="66"/>
       <c r="X44" s="66"/>
       <c r="Y44" s="66"/>
       <c r="Z44" s="66"/>
       <c r="AA44" s="66"/>
       <c r="AB44" s="66"/>
       <c r="AC44" s="66"/>
       <c r="AD44" s="66"/>
       <c r="AE44" s="66"/>
       <c r="AF44" s="66"/>
       <c r="AG44" s="66"/>
       <c r="AH44" s="66"/>
       <c r="AI44" s="66"/>
       <c r="AJ44" s="66"/>
       <c r="AK44" s="66"/>
       <c r="AL44" s="66"/>
       <c r="AM44" s="66"/>
@@ -4250,86 +4251,86 @@
       <c r="AV44" s="66"/>
       <c r="AW44" s="66"/>
       <c r="AX44" s="66"/>
       <c r="AY44" s="66"/>
       <c r="AZ44" s="66"/>
       <c r="BA44" s="66"/>
       <c r="BB44" s="66"/>
       <c r="BC44" s="66"/>
       <c r="BD44" s="66"/>
       <c r="BE44" s="66"/>
       <c r="BF44" s="66"/>
       <c r="BG44" s="66"/>
       <c r="BH44" s="66"/>
       <c r="BI44" s="66"/>
       <c r="BJ44" s="66"/>
       <c r="BK44" s="66"/>
       <c r="BL44" s="66"/>
       <c r="BM44" s="66"/>
       <c r="BN44" s="66"/>
       <c r="BO44" s="66"/>
       <c r="BP44" s="66"/>
       <c r="BQ44" s="66"/>
       <c r="BR44" s="66"/>
       <c r="BS44" s="66"/>
     </row>
-    <row r="45" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="45" spans="1:71" s="58" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="59" t="s">
         <v>95</v>
       </c>
       <c r="B45" s="60">
-        <v>20388</v>
+        <v>20664</v>
       </c>
       <c r="C45" s="60">
-        <v>1063</v>
+        <v>1074</v>
       </c>
       <c r="D45" s="60">
-        <v>3344</v>
+        <v>3423</v>
       </c>
       <c r="E45" s="60">
-        <v>6259</v>
+        <v>6323</v>
       </c>
       <c r="F45" s="60">
-        <v>5548</v>
+        <v>5623</v>
       </c>
       <c r="G45" s="60">
-        <v>2828</v>
+        <v>2869</v>
       </c>
       <c r="H45" s="60">
-        <v>1346</v>
+        <v>1352</v>
       </c>
       <c r="I45" s="60">
-        <v>20388</v>
+        <v>20664</v>
       </c>
       <c r="J45" s="60">
-        <v>4022</v>
+        <v>4045</v>
       </c>
       <c r="K45" s="60">
-        <v>13098</v>
+        <v>13171</v>
       </c>
       <c r="L45" s="61">
-        <v>3268</v>
+        <v>3448</v>
       </c>
       <c r="P45" s="66"/>
       <c r="Q45" s="66"/>
       <c r="R45" s="66"/>
       <c r="S45" s="66"/>
       <c r="T45" s="66"/>
       <c r="U45" s="66"/>
       <c r="V45" s="66"/>
       <c r="W45" s="66"/>
       <c r="X45" s="66"/>
       <c r="Y45" s="66"/>
       <c r="Z45" s="66"/>
       <c r="AA45" s="66"/>
       <c r="AB45" s="66"/>
       <c r="AC45" s="66"/>
       <c r="AD45" s="66"/>
       <c r="AE45" s="66"/>
       <c r="AF45" s="66"/>
       <c r="AG45" s="66"/>
       <c r="AH45" s="66"/>
       <c r="AI45" s="66"/>
       <c r="AJ45" s="66"/>
       <c r="AK45" s="66"/>
       <c r="AL45" s="66"/>
       <c r="AM45" s="66"/>
@@ -4344,1177 +4345,1220 @@
       <c r="AV45" s="66"/>
       <c r="AW45" s="66"/>
       <c r="AX45" s="66"/>
       <c r="AY45" s="66"/>
       <c r="AZ45" s="66"/>
       <c r="BA45" s="66"/>
       <c r="BB45" s="66"/>
       <c r="BC45" s="66"/>
       <c r="BD45" s="66"/>
       <c r="BE45" s="66"/>
       <c r="BF45" s="66"/>
       <c r="BG45" s="66"/>
       <c r="BH45" s="66"/>
       <c r="BI45" s="66"/>
       <c r="BJ45" s="66"/>
       <c r="BK45" s="66"/>
       <c r="BL45" s="66"/>
       <c r="BM45" s="66"/>
       <c r="BN45" s="66"/>
       <c r="BO45" s="66"/>
       <c r="BP45" s="66"/>
       <c r="BQ45" s="66"/>
       <c r="BR45" s="66"/>
       <c r="BS45" s="66"/>
     </row>
-    <row r="46" spans="1:71" s="68" customFormat="1" ht="18" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:71" s="68" customFormat="1" ht="17" x14ac:dyDescent="0.25">
       <c r="A46" s="63" t="s">
         <v>93</v>
       </c>
       <c r="B46" s="64"/>
       <c r="C46" s="64"/>
       <c r="D46" s="64"/>
       <c r="E46" s="64"/>
       <c r="F46" s="64"/>
       <c r="G46" s="64"/>
       <c r="H46" s="64"/>
       <c r="I46" s="64"/>
       <c r="J46" s="64"/>
       <c r="K46" s="64"/>
       <c r="L46" s="65"/>
       <c r="M46" s="67"/>
       <c r="N46" s="67"/>
       <c r="O46" s="67"/>
       <c r="P46" s="67"/>
       <c r="Q46" s="67"/>
       <c r="R46" s="67"/>
     </row>
-    <row r="47" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A47" s="69">
         <v>2009</v>
       </c>
       <c r="B47" s="70">
         <v>126163</v>
       </c>
       <c r="C47" s="70">
         <v>6682</v>
       </c>
       <c r="D47" s="70">
         <v>14512</v>
       </c>
       <c r="E47" s="70">
         <v>32306</v>
       </c>
       <c r="F47" s="70">
         <v>35928</v>
       </c>
       <c r="G47" s="70">
         <v>22912</v>
       </c>
       <c r="H47" s="70">
         <v>13823</v>
       </c>
       <c r="I47" s="70">
         <v>126163</v>
       </c>
       <c r="J47" s="70">
         <v>38971</v>
       </c>
       <c r="K47" s="70">
         <v>58373</v>
       </c>
       <c r="L47" s="71">
         <v>28819</v>
       </c>
     </row>
-    <row r="48" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:71" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="69">
         <v>2010</v>
       </c>
       <c r="B48" s="70">
         <v>129443</v>
       </c>
       <c r="C48" s="70">
         <v>7030</v>
       </c>
       <c r="D48" s="70">
         <v>14906</v>
       </c>
       <c r="E48" s="70">
         <v>33017</v>
       </c>
       <c r="F48" s="70">
         <v>36893</v>
       </c>
       <c r="G48" s="70">
         <v>23702</v>
       </c>
       <c r="H48" s="70">
         <v>13895</v>
       </c>
       <c r="I48" s="70">
         <v>129443</v>
       </c>
       <c r="J48" s="70">
         <v>39654</v>
       </c>
       <c r="K48" s="70">
         <v>60531</v>
       </c>
       <c r="L48" s="71">
         <v>29258</v>
       </c>
     </row>
-    <row r="49" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="49" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A49" s="69">
         <v>2011</v>
       </c>
       <c r="B49" s="70">
         <v>132170</v>
       </c>
       <c r="C49" s="70">
         <v>7332</v>
       </c>
       <c r="D49" s="70">
         <v>15345</v>
       </c>
       <c r="E49" s="70">
         <v>33465</v>
       </c>
       <c r="F49" s="70">
         <v>37578</v>
       </c>
       <c r="G49" s="70">
         <v>24385</v>
       </c>
       <c r="H49" s="70">
         <v>14065</v>
       </c>
       <c r="I49" s="70">
         <v>132170</v>
       </c>
       <c r="J49" s="70">
         <v>40474</v>
       </c>
       <c r="K49" s="70">
         <v>62249</v>
       </c>
       <c r="L49" s="71">
         <v>29447</v>
       </c>
     </row>
-    <row r="50" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A50" s="69">
         <v>2012</v>
       </c>
       <c r="B50" s="70">
         <v>134511</v>
       </c>
       <c r="C50" s="70">
         <v>7378</v>
       </c>
       <c r="D50" s="70">
         <v>15731</v>
       </c>
       <c r="E50" s="70">
         <v>33976</v>
       </c>
       <c r="F50" s="70">
         <v>38193</v>
       </c>
       <c r="G50" s="70">
         <v>24992</v>
       </c>
       <c r="H50" s="70">
         <v>14241</v>
       </c>
       <c r="I50" s="70">
         <v>134511</v>
       </c>
       <c r="J50" s="70">
         <v>41108</v>
       </c>
       <c r="K50" s="70">
         <v>63708</v>
       </c>
       <c r="L50" s="71">
         <v>29695</v>
       </c>
     </row>
-    <row r="51" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="51" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A51" s="69">
         <v>2013</v>
       </c>
       <c r="B51" s="70">
         <v>137496</v>
       </c>
       <c r="C51" s="70">
         <v>7700</v>
       </c>
       <c r="D51" s="70">
         <v>16179</v>
       </c>
       <c r="E51" s="70">
         <v>34722</v>
       </c>
       <c r="F51" s="70">
         <v>38912</v>
       </c>
       <c r="G51" s="70">
         <v>25537</v>
       </c>
       <c r="H51" s="70">
         <v>14446</v>
       </c>
       <c r="I51" s="70">
         <v>137496</v>
       </c>
       <c r="J51" s="70">
         <v>41658</v>
       </c>
       <c r="K51" s="70">
         <v>65943</v>
       </c>
       <c r="L51" s="71">
         <v>29895</v>
       </c>
     </row>
-    <row r="52" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A52" s="69">
         <v>2014</v>
       </c>
       <c r="B52" s="70">
         <v>139806</v>
       </c>
       <c r="C52" s="70">
         <v>7581</v>
       </c>
       <c r="D52" s="70">
         <v>16571</v>
       </c>
       <c r="E52" s="70">
         <v>35368</v>
       </c>
       <c r="F52" s="70">
         <v>39695</v>
       </c>
       <c r="G52" s="70">
         <v>25972</v>
       </c>
       <c r="H52" s="70">
         <v>14619</v>
       </c>
       <c r="I52" s="70">
         <v>139806</v>
       </c>
       <c r="J52" s="70">
         <v>42124</v>
       </c>
       <c r="K52" s="70">
         <v>67735</v>
       </c>
       <c r="L52" s="71">
         <v>29947</v>
       </c>
     </row>
-    <row r="53" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A53" s="69">
         <v>2015</v>
       </c>
       <c r="B53" s="70">
         <v>142666</v>
       </c>
       <c r="C53" s="70">
         <v>7717</v>
       </c>
       <c r="D53" s="70">
         <v>17139</v>
       </c>
       <c r="E53" s="70">
         <v>36077</v>
       </c>
       <c r="F53" s="70">
         <v>40543</v>
       </c>
       <c r="G53" s="70">
         <v>26367</v>
       </c>
       <c r="H53" s="70">
         <v>14823</v>
       </c>
       <c r="I53" s="70">
         <v>142666</v>
       </c>
       <c r="J53" s="70">
         <v>42572</v>
       </c>
       <c r="K53" s="70">
         <v>69879</v>
       </c>
       <c r="L53" s="71">
         <v>30215</v>
       </c>
     </row>
-    <row r="54" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A54" s="69">
         <v>2016</v>
       </c>
       <c r="B54" s="70">
         <v>145519</v>
       </c>
       <c r="C54" s="70">
         <v>7906</v>
       </c>
       <c r="D54" s="70">
         <v>17674</v>
       </c>
       <c r="E54" s="70">
         <v>36961</v>
       </c>
       <c r="F54" s="70">
         <v>41226</v>
       </c>
       <c r="G54" s="70">
         <v>26769</v>
       </c>
       <c r="H54" s="70">
         <v>14983</v>
       </c>
       <c r="I54" s="70">
         <v>145519</v>
       </c>
       <c r="J54" s="70">
         <v>42984</v>
       </c>
       <c r="K54" s="70">
         <v>71904</v>
       </c>
       <c r="L54" s="71">
         <v>30631</v>
       </c>
     </row>
-    <row r="55" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A55" s="69">
         <v>2017</v>
       </c>
       <c r="B55" s="70">
         <v>147934</v>
       </c>
       <c r="C55" s="70">
         <v>8016</v>
       </c>
       <c r="D55" s="70">
         <v>18133</v>
       </c>
       <c r="E55" s="70">
         <v>37701</v>
       </c>
       <c r="F55" s="70">
         <v>41833</v>
       </c>
       <c r="G55" s="70">
         <v>27144</v>
       </c>
       <c r="H55" s="70">
         <v>15107</v>
       </c>
       <c r="I55" s="70">
         <v>147934</v>
       </c>
       <c r="J55" s="70">
         <v>43347</v>
       </c>
       <c r="K55" s="70">
         <v>73963</v>
       </c>
       <c r="L55" s="71">
         <v>30624</v>
       </c>
     </row>
-    <row r="56" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="56" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A56" s="69">
         <v>2018</v>
       </c>
       <c r="B56" s="70">
         <v>151237</v>
       </c>
       <c r="C56" s="70">
         <v>8321</v>
       </c>
       <c r="D56" s="70">
         <v>18867</v>
       </c>
       <c r="E56" s="70">
         <v>38716</v>
       </c>
       <c r="F56" s="70">
         <v>42563</v>
       </c>
       <c r="G56" s="70">
         <v>27517</v>
       </c>
       <c r="H56" s="70">
         <v>15253</v>
       </c>
       <c r="I56" s="70">
         <v>151237</v>
       </c>
       <c r="J56" s="70">
         <v>43680</v>
       </c>
       <c r="K56" s="70">
         <v>76576</v>
       </c>
       <c r="L56" s="71">
         <v>30981</v>
       </c>
     </row>
-    <row r="57" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="57" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A57" s="69">
         <v>2019</v>
       </c>
       <c r="B57" s="70">
         <v>154745</v>
       </c>
       <c r="C57" s="70">
         <v>8617</v>
       </c>
       <c r="D57" s="70">
         <v>19656</v>
       </c>
       <c r="E57" s="70">
         <v>39903</v>
       </c>
       <c r="F57" s="70">
         <v>43316</v>
       </c>
       <c r="G57" s="70">
         <v>27874</v>
       </c>
       <c r="H57" s="70">
         <v>15379</v>
       </c>
       <c r="I57" s="70">
         <v>154745</v>
       </c>
       <c r="J57" s="70">
         <v>43893</v>
       </c>
       <c r="K57" s="70">
         <v>79659</v>
       </c>
       <c r="L57" s="71">
         <v>31193</v>
       </c>
     </row>
-    <row r="58" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="58" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A58" s="72">
         <v>2020</v>
       </c>
       <c r="B58" s="70">
         <v>158160</v>
       </c>
       <c r="C58" s="70">
         <v>8862</v>
       </c>
       <c r="D58" s="70">
         <v>20433</v>
       </c>
       <c r="E58" s="70">
         <v>41006</v>
       </c>
       <c r="F58" s="70">
         <v>44142</v>
       </c>
       <c r="G58" s="70">
         <v>28183</v>
       </c>
       <c r="H58" s="70">
         <v>15534</v>
       </c>
       <c r="I58" s="70">
         <v>158160</v>
       </c>
       <c r="J58" s="70">
         <v>44088</v>
       </c>
       <c r="K58" s="70">
         <v>82469</v>
       </c>
       <c r="L58" s="71">
         <v>31603</v>
       </c>
       <c r="M58" s="73"/>
       <c r="N58" s="73"/>
       <c r="O58" s="73"/>
       <c r="P58" s="73"/>
       <c r="Q58" s="73"/>
     </row>
-    <row r="59" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="59" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A59" s="69">
         <v>2021</v>
       </c>
       <c r="B59" s="70">
         <v>160828</v>
       </c>
       <c r="C59" s="70">
         <v>9028</v>
       </c>
       <c r="D59" s="70">
         <v>21060</v>
       </c>
       <c r="E59" s="70">
         <v>41870</v>
       </c>
       <c r="F59" s="70">
         <v>44775</v>
       </c>
       <c r="G59" s="70">
         <v>28470</v>
       </c>
       <c r="H59" s="70">
         <v>15625</v>
       </c>
       <c r="I59" s="70">
         <v>160828</v>
       </c>
       <c r="J59" s="70">
         <v>44311</v>
       </c>
       <c r="K59" s="70">
         <v>84656</v>
       </c>
       <c r="L59" s="71">
         <v>31861</v>
       </c>
       <c r="M59" s="73"/>
       <c r="N59" s="73"/>
       <c r="O59" s="73"/>
       <c r="P59" s="73"/>
       <c r="Q59" s="73"/>
     </row>
-    <row r="60" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="60" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A60" s="69">
         <v>2022</v>
       </c>
       <c r="B60" s="70">
         <v>163750</v>
       </c>
       <c r="C60" s="70">
         <v>9261</v>
       </c>
       <c r="D60" s="70">
         <v>21722</v>
       </c>
       <c r="E60" s="70">
         <v>42677</v>
       </c>
       <c r="F60" s="70">
         <v>45539</v>
       </c>
       <c r="G60" s="70">
         <v>28797</v>
       </c>
       <c r="H60" s="70">
         <v>15754</v>
       </c>
       <c r="I60" s="70">
         <v>163750</v>
       </c>
       <c r="J60" s="70">
         <v>44592</v>
       </c>
       <c r="K60" s="70">
         <v>86682</v>
       </c>
       <c r="L60" s="71">
         <v>32476</v>
       </c>
       <c r="M60" s="73"/>
       <c r="N60" s="73"/>
       <c r="O60" s="73"/>
       <c r="P60" s="73"/>
       <c r="Q60" s="73"/>
     </row>
-    <row r="61" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="61" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A61" s="69">
         <v>2023</v>
       </c>
       <c r="B61" s="70">
         <v>165870</v>
       </c>
       <c r="C61" s="70">
         <v>9346</v>
       </c>
       <c r="D61" s="70">
         <v>22240</v>
       </c>
       <c r="E61" s="70">
         <v>43290</v>
       </c>
       <c r="F61" s="70">
         <v>46075</v>
       </c>
       <c r="G61" s="70">
         <v>29089</v>
       </c>
       <c r="H61" s="70">
         <v>15830</v>
       </c>
       <c r="I61" s="70">
         <v>165870</v>
       </c>
       <c r="J61" s="70">
         <v>44821</v>
       </c>
       <c r="K61" s="70">
         <v>88230</v>
       </c>
       <c r="L61" s="71">
         <v>32819</v>
       </c>
       <c r="M61" s="73"/>
       <c r="N61" s="73"/>
       <c r="O61" s="73"/>
       <c r="P61" s="73"/>
       <c r="Q61" s="73"/>
     </row>
-    <row r="62" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.15">
-      <c r="A62" s="74">
+    <row r="62" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="69">
         <v>2024</v>
       </c>
-      <c r="B62" s="75">
+      <c r="B62" s="70">
         <v>168373</v>
       </c>
-      <c r="C62" s="75">
+      <c r="C62" s="70">
         <v>9574</v>
       </c>
-      <c r="D62" s="75">
+      <c r="D62" s="70">
         <v>22642</v>
       </c>
-      <c r="E62" s="75">
+      <c r="E62" s="70">
         <v>43947</v>
       </c>
-      <c r="F62" s="75">
+      <c r="F62" s="70">
         <v>46790</v>
       </c>
-      <c r="G62" s="75">
+      <c r="G62" s="70">
         <v>29498</v>
       </c>
-      <c r="H62" s="75">
+      <c r="H62" s="70">
         <v>15922</v>
       </c>
-      <c r="I62" s="75">
+      <c r="I62" s="70">
         <v>168373</v>
       </c>
-      <c r="J62" s="75">
+      <c r="J62" s="70">
         <v>45122</v>
       </c>
-      <c r="K62" s="75">
+      <c r="K62" s="70">
         <v>89869</v>
       </c>
-      <c r="L62" s="76">
+      <c r="L62" s="71">
         <v>33382</v>
       </c>
       <c r="M62" s="73"/>
       <c r="N62" s="73"/>
       <c r="O62" s="73"/>
       <c r="P62" s="73"/>
       <c r="Q62" s="73"/>
     </row>
-    <row r="63" spans="1:22" ht="9" customHeight="1" x14ac:dyDescent="0.15"/>
-[...1 lines deleted...]
-      <c r="A64" s="118" t="s">
+    <row r="63" spans="1:17" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="74">
+        <v>2025</v>
+      </c>
+      <c r="B63" s="75">
+        <v>170486</v>
+      </c>
+      <c r="C63" s="75">
+        <v>9717</v>
+      </c>
+      <c r="D63" s="75">
+        <v>23071</v>
+      </c>
+      <c r="E63" s="75">
+        <v>44448</v>
+      </c>
+      <c r="F63" s="75">
+        <v>47414</v>
+      </c>
+      <c r="G63" s="75">
+        <v>29863</v>
+      </c>
+      <c r="H63" s="75">
+        <v>15973</v>
+      </c>
+      <c r="I63" s="75">
+        <v>170486</v>
+      </c>
+      <c r="J63" s="75">
+        <v>45395</v>
+      </c>
+      <c r="K63" s="75">
+        <v>91356</v>
+      </c>
+      <c r="L63" s="76">
+        <v>33735</v>
+      </c>
+      <c r="M63" s="73"/>
+      <c r="N63" s="73"/>
+      <c r="O63" s="73"/>
+      <c r="P63" s="73"/>
+      <c r="Q63" s="73"/>
+    </row>
+    <row r="64" spans="1:17" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="1:22" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="118" t="s">
         <v>94</v>
-      </c>
-[...23 lines deleted...]
-        <v>161</v>
       </c>
       <c r="B65" s="119"/>
       <c r="C65" s="119"/>
       <c r="D65" s="119"/>
       <c r="E65" s="119"/>
       <c r="F65" s="119"/>
       <c r="G65" s="119"/>
       <c r="H65" s="119"/>
       <c r="I65" s="119"/>
       <c r="J65" s="119"/>
       <c r="K65" s="119"/>
       <c r="L65" s="119"/>
-    </row>
-[...4 lines deleted...]
-      <c r="A67" s="77" t="s">
+      <c r="N65" s="77"/>
+      <c r="O65" s="77"/>
+      <c r="P65" s="77"/>
+      <c r="Q65" s="77"/>
+      <c r="R65" s="77"/>
+      <c r="S65" s="77"/>
+      <c r="T65" s="77"/>
+      <c r="U65" s="77"/>
+      <c r="V65" s="73"/>
+    </row>
+    <row r="66" spans="1:22" s="78" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="118" t="s">
+        <v>161</v>
+      </c>
+      <c r="B66" s="119"/>
+      <c r="C66" s="119"/>
+      <c r="D66" s="119"/>
+      <c r="E66" s="119"/>
+      <c r="F66" s="119"/>
+      <c r="G66" s="119"/>
+      <c r="H66" s="119"/>
+      <c r="I66" s="119"/>
+      <c r="J66" s="119"/>
+      <c r="K66" s="119"/>
+      <c r="L66" s="119"/>
+    </row>
+    <row r="67" spans="1:22" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="73"/>
+    </row>
+    <row r="68" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="77" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="68" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.15">
-[...8 lines deleted...]
-      <c r="A70" s="77" t="s">
+    <row r="69" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="77" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="70" spans="1:22" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="77"/>
+    </row>
+    <row r="71" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A71" s="77" t="s">
         <v>162</v>
       </c>
-      <c r="B70" s="44"/>
-[...12 lines deleted...]
-      <c r="A73" s="79"/>
+      <c r="B71" s="44"/>
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="44"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="44"/>
+      <c r="H71" s="44"/>
+      <c r="I71" s="44"/>
+      <c r="J71" s="44"/>
+      <c r="K71" s="44"/>
+      <c r="L71" s="44"/>
+    </row>
+    <row r="74" spans="1:22" x14ac:dyDescent="0.25">
+      <c r="A74" s="79"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A65:L65"/>
+    <mergeCell ref="A66:L66"/>
     <mergeCell ref="J6:J7"/>
     <mergeCell ref="K6:K7"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="B5:H5"/>
     <mergeCell ref="I5:L5"/>
-    <mergeCell ref="A64:L64"/>
+    <mergeCell ref="A65:L65"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0" top="0.51181102362204722" bottom="3.937007874015748E-2" header="0.51181102362204722" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" scale="90" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de la statistique du canton de Fribourg&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{477388C3-6C89-4C53-B684-D32ACFD35E37}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="7.375" style="102" customWidth="1"/>
+    <col min="1" max="1" width="7.33203125" style="102" customWidth="1"/>
     <col min="2" max="2" width="33" style="102" customWidth="1"/>
     <col min="3" max="3" width="3" style="102" customWidth="1"/>
-    <col min="4" max="4" width="7.375" style="102" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" style="102" customWidth="1"/>
     <col min="5" max="5" width="33" style="102" customWidth="1"/>
     <col min="6" max="16384" width="11" style="102"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="101" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D1" s="101" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="104" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="103" t="s">
         <v>50</v>
       </c>
       <c r="D2" s="103" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="105" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B3" s="106" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C3" s="107"/>
       <c r="D3" s="105" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E3" s="105" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="108" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B4" s="109" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C4" s="110"/>
       <c r="D4" s="108" t="s">
+        <v>129</v>
+      </c>
+      <c r="E4" s="109" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="111" t="s">
+        <v>132</v>
+      </c>
+      <c r="B5" s="112" t="s">
         <v>133</v>
-      </c>
-[...9 lines deleted...]
-        <v>137</v>
       </c>
       <c r="C5" s="110"/>
       <c r="D5" s="111" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E5" s="112" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="113" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="B6" s="109" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="C6" s="110"/>
       <c r="D6" s="113" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E6" s="109" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="111" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="B7" s="112" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="C7" s="110"/>
       <c r="D7" s="111" t="s">
+        <v>140</v>
+      </c>
+      <c r="E7" s="112" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="108" t="s">
+        <v>143</v>
+      </c>
+      <c r="B8" s="109" t="s">
         <v>144</v>
-      </c>
-[...9 lines deleted...]
-        <v>148</v>
       </c>
       <c r="C8" s="110"/>
       <c r="D8" s="108" t="s">
+        <v>143</v>
+      </c>
+      <c r="E8" s="109" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="111" t="s">
+        <v>146</v>
+      </c>
+      <c r="B9" s="112" t="s">
         <v>147</v>
-      </c>
-[...9 lines deleted...]
-        <v>151</v>
       </c>
       <c r="C9" s="110"/>
       <c r="D9" s="111" t="s">
+        <v>146</v>
+      </c>
+      <c r="E9" s="112" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="108" t="s">
+        <v>149</v>
+      </c>
+      <c r="B10" s="109" t="s">
         <v>150</v>
-      </c>
-[...9 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C10" s="110"/>
       <c r="D10" s="108" t="s">
+        <v>149</v>
+      </c>
+      <c r="E10" s="109" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="114" t="s">
+        <v>152</v>
+      </c>
+      <c r="B11" s="115" t="s">
         <v>153</v>
-      </c>
-[...9 lines deleted...]
-        <v>157</v>
       </c>
       <c r="C11" s="110"/>
       <c r="D11" s="114" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E11" s="115" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="116"/>
       <c r="D12" s="116"/>
     </row>
-    <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="116"/>
       <c r="D13" s="116"/>
     </row>
-    <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="117"/>
       <c r="D14" s="116"/>
     </row>
-    <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="117"/>
       <c r="D15" s="116"/>
     </row>
-    <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="116"/>
       <c r="D16" s="116"/>
     </row>
-    <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="116"/>
       <c r="D17" s="116"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1CAF987B-6A8F-4D60-8DC2-796A4A0E0DBE}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AZ34"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="12" ySplit="7" topLeftCell="M26" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="M1" sqref="M1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="12.75" outlineLevelCol="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="12.5" outlineLevelCol="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.625" style="12" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="50" max="51" width="1.625" style="12" customWidth="1"/>
+    <col min="1" max="1" width="17.58203125" style="12" customWidth="1"/>
+    <col min="2" max="2" width="3.58203125" style="12" customWidth="1"/>
+    <col min="3" max="3" width="1.58203125" style="12" customWidth="1"/>
+    <col min="4" max="4" width="10.58203125" style="12" customWidth="1"/>
+    <col min="5" max="10" width="8.58203125" style="12" customWidth="1"/>
+    <col min="11" max="11" width="2.58203125" style="12" customWidth="1"/>
+    <col min="12" max="12" width="10.58203125" style="12" customWidth="1"/>
+    <col min="13" max="18" width="7.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="19" max="19" width="10.58203125" style="12" customWidth="1"/>
+    <col min="20" max="20" width="1.58203125" style="12" customWidth="1"/>
+    <col min="21" max="26" width="7.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="27" max="27" width="10.58203125" style="12" customWidth="1"/>
+    <col min="28" max="33" width="7.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="34" max="34" width="10.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="35" max="40" width="7.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="41" max="41" width="10.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="42" max="47" width="7.58203125" style="12" customWidth="1" outlineLevel="1"/>
+    <col min="48" max="48" width="1.58203125" style="12" customWidth="1"/>
+    <col min="49" max="49" width="10.58203125" style="12" customWidth="1"/>
+    <col min="50" max="51" width="1.58203125" style="12" customWidth="1"/>
     <col min="52" max="16384" width="11" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:52" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="130" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="C1" s="130"/>
       <c r="D1" s="130"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6" t="s">
         <v>83</v>
       </c>
       <c r="N1" s="3"/>
       <c r="U1" s="4"/>
       <c r="V1" s="4"/>
       <c r="W1" s="4"/>
       <c r="X1" s="4"/>
       <c r="Y1" s="4"/>
       <c r="Z1" s="4"/>
       <c r="AA1" s="4"/>
       <c r="AB1" s="4"/>
       <c r="AC1" s="4"/>
       <c r="AD1" s="4"/>
       <c r="AE1" s="4"/>
       <c r="AF1" s="4"/>
       <c r="AG1" s="4"/>
       <c r="AH1" s="4"/>
       <c r="AI1" s="4"/>
       <c r="AJ1" s="4"/>
       <c r="AK1" s="4"/>
       <c r="AL1" s="4"/>
       <c r="AM1" s="4"/>
       <c r="AN1" s="4"/>
       <c r="AO1" s="4"/>
       <c r="AP1" s="4"/>
       <c r="AQ1" s="4"/>
       <c r="AR1" s="4"/>
       <c r="AY1" s="12"/>
     </row>
-    <row r="2" spans="1:52" s="8" customFormat="1" ht="20.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:52" s="8" customFormat="1" ht="20.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>49</v>
       </c>
       <c r="B2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="12"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="10"/>
       <c r="M2" s="39" t="s">
         <v>84</v>
       </c>
       <c r="N2" s="35"/>
       <c r="P2" s="38" t="s">
         <v>102</v>
       </c>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="10"/>
       <c r="AA2" s="10"/>
       <c r="AB2" s="10"/>
       <c r="AC2" s="10"/>
       <c r="AD2" s="10"/>
       <c r="AE2" s="10"/>
       <c r="AF2" s="10"/>
       <c r="AG2" s="10"/>
       <c r="AH2" s="10"/>
       <c r="AI2" s="10"/>
       <c r="AJ2" s="10"/>
       <c r="AK2" s="10"/>
       <c r="AL2" s="10"/>
       <c r="AR2" s="11"/>
       <c r="AY2" s="12"/>
     </row>
-    <row r="3" spans="1:52" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:52" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A3" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D3" s="98" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="F3" s="12"/>
       <c r="G3" s="40" t="s">
         <v>107</v>
       </c>
       <c r="I3" s="12"/>
       <c r="J3" s="12"/>
       <c r="K3" s="12"/>
       <c r="M3" s="39" t="s">
         <v>85</v>
       </c>
       <c r="P3" s="38" t="s">
         <v>86</v>
       </c>
       <c r="AD3" s="9"/>
       <c r="AR3" s="9"/>
       <c r="AY3" s="12"/>
     </row>
-    <row r="4" spans="1:52" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:52" ht="13" x14ac:dyDescent="0.3">
       <c r="E4" s="13"/>
     </row>
-    <row r="5" spans="1:52" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:52" ht="13" x14ac:dyDescent="0.3">
       <c r="E5" s="13" t="s">
         <v>48</v>
       </c>
       <c r="M5" s="13" t="s">
         <v>8</v>
       </c>
       <c r="S5" s="13"/>
       <c r="T5" s="13"/>
       <c r="AA5" s="13"/>
       <c r="AH5" s="13"/>
       <c r="AO5" s="13"/>
       <c r="AP5" s="13"/>
       <c r="AQ5" s="13"/>
       <c r="AR5" s="13"/>
       <c r="AS5" s="13"/>
       <c r="AT5" s="13"/>
       <c r="AU5" s="13"/>
       <c r="AV5" s="13"/>
       <c r="AW5" s="13"/>
       <c r="AZ5" s="36">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:52" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:52" ht="13" x14ac:dyDescent="0.3">
       <c r="A6" s="100" t="e">
         <f>$B$1</f>
         <v>#REF!</v>
       </c>
       <c r="B6" s="14"/>
       <c r="D6" s="14"/>
       <c r="K6" s="13"/>
       <c r="L6" s="14"/>
       <c r="M6" s="15" t="s">
         <v>9</v>
       </c>
       <c r="N6" s="16"/>
       <c r="O6" s="16"/>
       <c r="P6" s="16"/>
       <c r="Q6" s="16"/>
       <c r="R6" s="16"/>
       <c r="S6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="T6" s="13"/>
       <c r="U6" s="18" t="s">
         <v>10</v>
       </c>
       <c r="V6" s="19"/>
       <c r="W6" s="19"/>
@@ -5532,51 +5576,51 @@
       </c>
       <c r="AI6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AO6" s="13" t="s">
         <v>0</v>
       </c>
       <c r="AP6" s="21" t="s">
         <v>13</v>
       </c>
       <c r="AQ6" s="21"/>
       <c r="AR6" s="21"/>
       <c r="AS6" s="21"/>
       <c r="AT6" s="21"/>
       <c r="AU6" s="21"/>
       <c r="AV6" s="13"/>
       <c r="AW6" s="21" t="s">
         <v>0</v>
       </c>
       <c r="AY6" s="13"/>
       <c r="AZ6" s="37">
         <f>AZ5-$AZ$8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="7" spans="1:52" s="32" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:52" s="32" customFormat="1" ht="78" x14ac:dyDescent="0.3">
       <c r="A7" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="22" t="s">
         <v>0</v>
       </c>
       <c r="E7" s="22" t="s">
         <v>1</v>
       </c>
       <c r="F7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="G7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>4</v>
       </c>
       <c r="I7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="J7" s="22" t="s">
@@ -5676,51 +5720,51 @@
       </c>
       <c r="AQ7" s="22" t="s">
         <v>2</v>
       </c>
       <c r="AR7" s="22" t="s">
         <v>3</v>
       </c>
       <c r="AS7" s="22" t="s">
         <v>4</v>
       </c>
       <c r="AT7" s="22" t="s">
         <v>5</v>
       </c>
       <c r="AU7" s="22" t="s">
         <v>6</v>
       </c>
       <c r="AV7" s="22"/>
       <c r="AW7" s="26" t="s">
         <v>20</v>
       </c>
       <c r="AY7" s="12"/>
       <c r="AZ7" s="33" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:52" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:52" ht="13" x14ac:dyDescent="0.3">
       <c r="A8" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="27">
         <f t="shared" ref="D8:D34" si="0">SUM(E8:J8)</f>
         <v>0</v>
       </c>
       <c r="E8" s="27">
         <f>SUM(E9:E34)</f>
         <v>0</v>
       </c>
       <c r="F8" s="27">
         <f t="shared" ref="F8:J8" si="1">SUM(F9:F34)</f>
         <v>0</v>
       </c>
       <c r="G8" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="H8" s="27">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="I8" s="27">
         <f t="shared" si="1"/>
@@ -5857,51 +5901,51 @@
       <c r="AR8" s="27">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AS8" s="27">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AT8" s="27">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AU8" s="27">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AW8" s="30">
         <f t="shared" ref="AW8:AW33" si="12">AH8+AO8</f>
         <v>0</v>
       </c>
       <c r="AZ8" s="27">
         <f>S8+AA8+AW8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A9" s="89" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E9" s="31">
         <f>M9+U9+AB9+AI9</f>
         <v>0</v>
       </c>
       <c r="F9" s="31">
         <f t="shared" ref="F9:J9" si="13">N9+V9+AC9+AJ9</f>
         <v>0</v>
       </c>
       <c r="G9" s="31">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="H9" s="31">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I9" s="31">
         <f t="shared" si="13"/>
@@ -5938,51 +5982,51 @@
       <c r="AB9" s="42"/>
       <c r="AC9" s="42"/>
       <c r="AD9" s="42"/>
       <c r="AE9" s="42"/>
       <c r="AF9" s="42"/>
       <c r="AG9" s="42"/>
       <c r="AH9" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI9" s="42"/>
       <c r="AJ9" s="42"/>
       <c r="AK9" s="42"/>
       <c r="AL9" s="42"/>
       <c r="AM9" s="42"/>
       <c r="AN9" s="42"/>
       <c r="AO9" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW9" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A10" s="89" t="s">
         <v>23</v>
       </c>
       <c r="D10" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E10" s="31">
         <f t="shared" ref="E10:E34" si="14">M10+U10+AB10+AI10</f>
         <v>0</v>
       </c>
       <c r="F10" s="31">
         <f t="shared" ref="F10:F34" si="15">N10+V10+AC10+AJ10</f>
         <v>0</v>
       </c>
       <c r="G10" s="31">
         <f t="shared" ref="G10:G34" si="16">O10+W10+AD10+AK10</f>
         <v>0</v>
       </c>
       <c r="H10" s="31">
         <f t="shared" ref="H10:H34" si="17">P10+X10+AE10+AL10</f>
         <v>0</v>
       </c>
       <c r="I10" s="31">
         <f t="shared" ref="I10:I34" si="18">Q10+Y10+AF10+AM10</f>
@@ -6019,51 +6063,51 @@
       <c r="AB10" s="42"/>
       <c r="AC10" s="42"/>
       <c r="AD10" s="42"/>
       <c r="AE10" s="42"/>
       <c r="AF10" s="42"/>
       <c r="AG10" s="42"/>
       <c r="AH10" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI10" s="42"/>
       <c r="AJ10" s="42"/>
       <c r="AK10" s="42"/>
       <c r="AL10" s="42"/>
       <c r="AM10" s="42"/>
       <c r="AN10" s="42"/>
       <c r="AO10" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW10" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A11" s="89" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F11" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G11" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H11" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I11" s="31">
         <f t="shared" si="18"/>
@@ -6100,51 +6144,51 @@
       <c r="AB11" s="42"/>
       <c r="AC11" s="42"/>
       <c r="AD11" s="42"/>
       <c r="AE11" s="42"/>
       <c r="AF11" s="42"/>
       <c r="AG11" s="42"/>
       <c r="AH11" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI11" s="42"/>
       <c r="AJ11" s="42"/>
       <c r="AK11" s="42"/>
       <c r="AL11" s="42"/>
       <c r="AM11" s="42"/>
       <c r="AN11" s="42"/>
       <c r="AO11" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW11" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A12" s="89" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E12" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F12" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G12" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H12" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I12" s="31">
         <f t="shared" si="18"/>
@@ -6181,51 +6225,51 @@
       <c r="AB12" s="42"/>
       <c r="AC12" s="42"/>
       <c r="AD12" s="42"/>
       <c r="AE12" s="42"/>
       <c r="AF12" s="42"/>
       <c r="AG12" s="42"/>
       <c r="AH12" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI12" s="42"/>
       <c r="AJ12" s="42"/>
       <c r="AK12" s="42"/>
       <c r="AL12" s="42"/>
       <c r="AM12" s="42"/>
       <c r="AN12" s="42"/>
       <c r="AO12" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW12" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A13" s="89" t="s">
         <v>26</v>
       </c>
       <c r="D13" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E13" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F13" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G13" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H13" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I13" s="31">
         <f t="shared" si="18"/>
@@ -6262,51 +6306,51 @@
       <c r="AB13" s="42"/>
       <c r="AC13" s="42"/>
       <c r="AD13" s="42"/>
       <c r="AE13" s="42"/>
       <c r="AF13" s="42"/>
       <c r="AG13" s="42"/>
       <c r="AH13" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI13" s="42"/>
       <c r="AJ13" s="42"/>
       <c r="AK13" s="42"/>
       <c r="AL13" s="42"/>
       <c r="AM13" s="42"/>
       <c r="AN13" s="42"/>
       <c r="AO13" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW13" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A14" s="89" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E14" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F14" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G14" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H14" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I14" s="31">
         <f t="shared" si="18"/>
@@ -6343,51 +6387,51 @@
       <c r="AB14" s="42"/>
       <c r="AC14" s="42"/>
       <c r="AD14" s="42"/>
       <c r="AE14" s="42"/>
       <c r="AF14" s="42"/>
       <c r="AG14" s="42"/>
       <c r="AH14" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI14" s="42"/>
       <c r="AJ14" s="42"/>
       <c r="AK14" s="42"/>
       <c r="AL14" s="42"/>
       <c r="AM14" s="42"/>
       <c r="AN14" s="42"/>
       <c r="AO14" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW14" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A15" s="89" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E15" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F15" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H15" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I15" s="31">
         <f t="shared" si="18"/>
@@ -6424,51 +6468,51 @@
       <c r="AB15" s="42"/>
       <c r="AC15" s="42"/>
       <c r="AD15" s="42"/>
       <c r="AE15" s="42"/>
       <c r="AF15" s="42"/>
       <c r="AG15" s="42"/>
       <c r="AH15" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI15" s="42"/>
       <c r="AJ15" s="42"/>
       <c r="AK15" s="42"/>
       <c r="AL15" s="42"/>
       <c r="AM15" s="42"/>
       <c r="AN15" s="42"/>
       <c r="AO15" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW15" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:52" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:52" ht="14" x14ac:dyDescent="0.3">
       <c r="A16" s="89" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E16" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F16" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G16" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H16" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I16" s="31">
         <f t="shared" si="18"/>
@@ -6505,51 +6549,51 @@
       <c r="AB16" s="42"/>
       <c r="AC16" s="42"/>
       <c r="AD16" s="42"/>
       <c r="AE16" s="42"/>
       <c r="AF16" s="42"/>
       <c r="AG16" s="42"/>
       <c r="AH16" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI16" s="42"/>
       <c r="AJ16" s="42"/>
       <c r="AK16" s="42"/>
       <c r="AL16" s="42"/>
       <c r="AM16" s="42"/>
       <c r="AN16" s="42"/>
       <c r="AO16" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW16" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A17" s="89" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E17" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F17" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G17" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I17" s="31">
         <f t="shared" si="18"/>
@@ -6586,51 +6630,51 @@
       <c r="AB17" s="42"/>
       <c r="AC17" s="42"/>
       <c r="AD17" s="42"/>
       <c r="AE17" s="42"/>
       <c r="AF17" s="42"/>
       <c r="AG17" s="42"/>
       <c r="AH17" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI17" s="42"/>
       <c r="AJ17" s="42"/>
       <c r="AK17" s="42"/>
       <c r="AL17" s="42"/>
       <c r="AM17" s="42"/>
       <c r="AN17" s="42"/>
       <c r="AO17" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW17" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A18" s="89" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E18" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F18" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G18" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H18" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I18" s="31">
         <f t="shared" si="18"/>
@@ -6667,51 +6711,51 @@
       <c r="AB18" s="42"/>
       <c r="AC18" s="42"/>
       <c r="AD18" s="42"/>
       <c r="AE18" s="42"/>
       <c r="AF18" s="42"/>
       <c r="AG18" s="42"/>
       <c r="AH18" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI18" s="42"/>
       <c r="AJ18" s="42"/>
       <c r="AK18" s="42"/>
       <c r="AL18" s="42"/>
       <c r="AM18" s="42"/>
       <c r="AN18" s="42"/>
       <c r="AO18" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW18" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A19" s="89" t="s">
         <v>31</v>
       </c>
       <c r="D19" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E19" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F19" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G19" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H19" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I19" s="31">
         <f t="shared" si="18"/>
@@ -6748,51 +6792,51 @@
       <c r="AB19" s="42"/>
       <c r="AC19" s="42"/>
       <c r="AD19" s="42"/>
       <c r="AE19" s="42"/>
       <c r="AF19" s="42"/>
       <c r="AG19" s="42"/>
       <c r="AH19" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI19" s="42"/>
       <c r="AJ19" s="42"/>
       <c r="AK19" s="42"/>
       <c r="AL19" s="42"/>
       <c r="AM19" s="42"/>
       <c r="AN19" s="42"/>
       <c r="AO19" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW19" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A20" s="89" t="s">
         <v>32</v>
       </c>
       <c r="D20" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E20" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F20" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G20" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H20" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I20" s="31">
         <f t="shared" si="18"/>
@@ -6829,51 +6873,51 @@
       <c r="AB20" s="42"/>
       <c r="AC20" s="42"/>
       <c r="AD20" s="42"/>
       <c r="AE20" s="42"/>
       <c r="AF20" s="42"/>
       <c r="AG20" s="42"/>
       <c r="AH20" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI20" s="42"/>
       <c r="AJ20" s="42"/>
       <c r="AK20" s="42"/>
       <c r="AL20" s="42"/>
       <c r="AM20" s="42"/>
       <c r="AN20" s="42"/>
       <c r="AO20" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW20" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A21" s="89" t="s">
         <v>33</v>
       </c>
       <c r="D21" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E21" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F21" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G21" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H21" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I21" s="31">
         <f t="shared" si="18"/>
@@ -6910,51 +6954,51 @@
       <c r="AB21" s="42"/>
       <c r="AC21" s="42"/>
       <c r="AD21" s="42"/>
       <c r="AE21" s="42"/>
       <c r="AF21" s="42"/>
       <c r="AG21" s="42"/>
       <c r="AH21" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI21" s="42"/>
       <c r="AJ21" s="42"/>
       <c r="AK21" s="42"/>
       <c r="AL21" s="42"/>
       <c r="AM21" s="42"/>
       <c r="AN21" s="42"/>
       <c r="AO21" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW21" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A22" s="89" t="s">
         <v>34</v>
       </c>
       <c r="D22" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E22" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F22" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G22" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H22" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I22" s="31">
         <f t="shared" si="18"/>
@@ -6991,51 +7035,51 @@
       <c r="AB22" s="42"/>
       <c r="AC22" s="42"/>
       <c r="AD22" s="42"/>
       <c r="AE22" s="42"/>
       <c r="AF22" s="42"/>
       <c r="AG22" s="42"/>
       <c r="AH22" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI22" s="42"/>
       <c r="AJ22" s="42"/>
       <c r="AK22" s="42"/>
       <c r="AL22" s="42"/>
       <c r="AM22" s="42"/>
       <c r="AN22" s="42"/>
       <c r="AO22" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW22" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A23" s="89" t="s">
         <v>35</v>
       </c>
       <c r="D23" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E23" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F23" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G23" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I23" s="31">
         <f t="shared" si="18"/>
@@ -7072,51 +7116,51 @@
       <c r="AB23" s="42"/>
       <c r="AC23" s="42"/>
       <c r="AD23" s="42"/>
       <c r="AE23" s="42"/>
       <c r="AF23" s="42"/>
       <c r="AG23" s="42"/>
       <c r="AH23" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI23" s="42"/>
       <c r="AJ23" s="42"/>
       <c r="AK23" s="42"/>
       <c r="AL23" s="42"/>
       <c r="AM23" s="42"/>
       <c r="AN23" s="42"/>
       <c r="AO23" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW23" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A24" s="90" t="s">
         <v>36</v>
       </c>
       <c r="D24" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E24" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F24" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G24" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I24" s="31">
         <f t="shared" si="18"/>
@@ -7153,51 +7197,51 @@
       <c r="AB24" s="42"/>
       <c r="AC24" s="42"/>
       <c r="AD24" s="42"/>
       <c r="AE24" s="42"/>
       <c r="AF24" s="42"/>
       <c r="AG24" s="42"/>
       <c r="AH24" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI24" s="42"/>
       <c r="AJ24" s="42"/>
       <c r="AK24" s="42"/>
       <c r="AL24" s="42"/>
       <c r="AM24" s="42"/>
       <c r="AN24" s="42"/>
       <c r="AO24" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW24" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A25" s="89" t="s">
         <v>37</v>
       </c>
       <c r="D25" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E25" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F25" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G25" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H25" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I25" s="31">
         <f t="shared" si="18"/>
@@ -7234,51 +7278,51 @@
       <c r="AB25" s="42"/>
       <c r="AC25" s="42"/>
       <c r="AD25" s="42"/>
       <c r="AE25" s="42"/>
       <c r="AF25" s="42"/>
       <c r="AG25" s="42"/>
       <c r="AH25" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI25" s="42"/>
       <c r="AJ25" s="42"/>
       <c r="AK25" s="42"/>
       <c r="AL25" s="42"/>
       <c r="AM25" s="42"/>
       <c r="AN25" s="42"/>
       <c r="AO25" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW25" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A26" s="89" t="s">
         <v>38</v>
       </c>
       <c r="D26" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E26" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F26" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G26" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H26" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I26" s="31">
         <f t="shared" si="18"/>
@@ -7315,51 +7359,51 @@
       <c r="AB26" s="42"/>
       <c r="AC26" s="42"/>
       <c r="AD26" s="42"/>
       <c r="AE26" s="42"/>
       <c r="AF26" s="42"/>
       <c r="AG26" s="42"/>
       <c r="AH26" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI26" s="42"/>
       <c r="AJ26" s="42"/>
       <c r="AK26" s="42"/>
       <c r="AL26" s="42"/>
       <c r="AM26" s="42"/>
       <c r="AN26" s="42"/>
       <c r="AO26" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW26" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A27" s="89" t="s">
         <v>39</v>
       </c>
       <c r="D27" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E27" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F27" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G27" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H27" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I27" s="31">
         <f t="shared" si="18"/>
@@ -7396,51 +7440,51 @@
       <c r="AB27" s="42"/>
       <c r="AC27" s="42"/>
       <c r="AD27" s="42"/>
       <c r="AE27" s="42"/>
       <c r="AF27" s="42"/>
       <c r="AG27" s="42"/>
       <c r="AH27" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI27" s="42"/>
       <c r="AJ27" s="42"/>
       <c r="AK27" s="42"/>
       <c r="AL27" s="42"/>
       <c r="AM27" s="42"/>
       <c r="AN27" s="42"/>
       <c r="AO27" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW27" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A28" s="89" t="s">
         <v>40</v>
       </c>
       <c r="D28" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E28" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F28" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G28" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H28" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I28" s="31">
         <f t="shared" si="18"/>
@@ -7477,51 +7521,51 @@
       <c r="AB28" s="42"/>
       <c r="AC28" s="42"/>
       <c r="AD28" s="42"/>
       <c r="AE28" s="42"/>
       <c r="AF28" s="42"/>
       <c r="AG28" s="42"/>
       <c r="AH28" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI28" s="42"/>
       <c r="AJ28" s="42"/>
       <c r="AK28" s="42"/>
       <c r="AL28" s="42"/>
       <c r="AM28" s="42"/>
       <c r="AN28" s="42"/>
       <c r="AO28" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW28" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A29" s="89" t="s">
         <v>41</v>
       </c>
       <c r="D29" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E29" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F29" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G29" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H29" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I29" s="31">
         <f t="shared" si="18"/>
@@ -7558,51 +7602,51 @@
       <c r="AB29" s="42"/>
       <c r="AC29" s="42"/>
       <c r="AD29" s="42"/>
       <c r="AE29" s="42"/>
       <c r="AF29" s="42"/>
       <c r="AG29" s="42"/>
       <c r="AH29" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI29" s="42"/>
       <c r="AJ29" s="42"/>
       <c r="AK29" s="42"/>
       <c r="AL29" s="42"/>
       <c r="AM29" s="42"/>
       <c r="AN29" s="42"/>
       <c r="AO29" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW29" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A30" s="89" t="s">
         <v>42</v>
       </c>
       <c r="D30" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E30" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F30" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G30" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H30" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I30" s="31">
         <f t="shared" si="18"/>
@@ -7639,51 +7683,51 @@
       <c r="AB30" s="42"/>
       <c r="AC30" s="42"/>
       <c r="AD30" s="42"/>
       <c r="AE30" s="42"/>
       <c r="AF30" s="42"/>
       <c r="AG30" s="42"/>
       <c r="AH30" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI30" s="42"/>
       <c r="AJ30" s="42"/>
       <c r="AK30" s="42"/>
       <c r="AL30" s="42"/>
       <c r="AM30" s="42"/>
       <c r="AN30" s="42"/>
       <c r="AO30" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW30" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A31" s="89" t="s">
         <v>43</v>
       </c>
       <c r="D31" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E31" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F31" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G31" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H31" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I31" s="31">
         <f t="shared" si="18"/>
@@ -7720,51 +7764,51 @@
       <c r="AB31" s="42"/>
       <c r="AC31" s="42"/>
       <c r="AD31" s="42"/>
       <c r="AE31" s="42"/>
       <c r="AF31" s="42"/>
       <c r="AG31" s="42"/>
       <c r="AH31" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI31" s="42"/>
       <c r="AJ31" s="42"/>
       <c r="AK31" s="42"/>
       <c r="AL31" s="42"/>
       <c r="AM31" s="42"/>
       <c r="AN31" s="42"/>
       <c r="AO31" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW31" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A32" s="89" t="s">
         <v>44</v>
       </c>
       <c r="D32" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E32" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F32" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G32" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H32" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I32" s="31">
         <f t="shared" si="18"/>
@@ -7801,51 +7845,51 @@
       <c r="AB32" s="42"/>
       <c r="AC32" s="42"/>
       <c r="AD32" s="42"/>
       <c r="AE32" s="42"/>
       <c r="AF32" s="42"/>
       <c r="AG32" s="42"/>
       <c r="AH32" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI32" s="42"/>
       <c r="AJ32" s="42"/>
       <c r="AK32" s="42"/>
       <c r="AL32" s="42"/>
       <c r="AM32" s="42"/>
       <c r="AN32" s="42"/>
       <c r="AO32" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW32" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A33" s="89" t="s">
         <v>45</v>
       </c>
       <c r="D33" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E33" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F33" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G33" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H33" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I33" s="31">
         <f t="shared" si="18"/>
@@ -7882,51 +7926,51 @@
       <c r="AB33" s="42"/>
       <c r="AC33" s="42"/>
       <c r="AD33" s="42"/>
       <c r="AE33" s="42"/>
       <c r="AF33" s="42"/>
       <c r="AG33" s="42"/>
       <c r="AH33" s="27">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="AI33" s="42"/>
       <c r="AJ33" s="42"/>
       <c r="AK33" s="42"/>
       <c r="AL33" s="42"/>
       <c r="AM33" s="42"/>
       <c r="AN33" s="42"/>
       <c r="AO33" s="27">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AW33" s="30">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
     </row>
-    <row r="34" spans="1:49" ht="15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:49" ht="14" x14ac:dyDescent="0.3">
       <c r="A34" s="89" t="s">
         <v>46</v>
       </c>
       <c r="D34" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E34" s="31">
         <f t="shared" si="14"/>
         <v>0</v>
       </c>
       <c r="F34" s="31">
         <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="G34" s="31">
         <f t="shared" si="16"/>
         <v>0</v>
       </c>
       <c r="H34" s="31">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="I34" s="31">
         <f t="shared" si="18"/>
@@ -7992,100 +8036,100 @@
   <conditionalFormatting sqref="AZ6">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="notEqual">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink ref="P2" r:id="rId1" xr:uid="{10D4FF25-22D0-4B35-BD82-CE50281FDB01}"/>
     <hyperlink ref="P3" r:id="rId2" xr:uid="{07BAE7A6-236F-445C-A92D-36AEC43F5253}"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" verticalDpi="0" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF6D4663-44D3-4759-8411-AE003D28C38D}">
   <dimension ref="A1:BE59"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" ySplit="11" topLeftCell="B12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="20.625" style="12" customWidth="1"/>
-    <col min="2" max="25" width="8.625" style="12" customWidth="1"/>
+    <col min="1" max="1" width="20.58203125" style="12" customWidth="1"/>
+    <col min="2" max="25" width="8.58203125" style="12" customWidth="1"/>
     <col min="26" max="16384" width="11" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:57" s="7" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>87</v>
       </c>
       <c r="B1" s="41" t="e">
         <f>#REF!</f>
         <v>#REF!</v>
       </c>
       <c r="M1" s="34"/>
       <c r="N1" s="38"/>
       <c r="O1" s="34"/>
       <c r="Z1" s="9"/>
       <c r="AA1" s="6"/>
       <c r="AB1" s="34"/>
       <c r="AC1" s="38"/>
       <c r="AD1" s="34"/>
       <c r="AE1" s="40"/>
       <c r="AF1" s="34"/>
       <c r="AG1" s="34"/>
       <c r="AH1" s="34"/>
       <c r="AI1" s="34"/>
       <c r="AJ1" s="34"/>
       <c r="AK1" s="34"/>
       <c r="AL1" s="34"/>
       <c r="AM1" s="34"/>
       <c r="AN1" s="34"/>
       <c r="AO1" s="34"/>
       <c r="AP1" s="34"/>
       <c r="AQ1" s="34"/>
       <c r="AR1" s="34"/>
       <c r="AS1" s="34"/>
       <c r="AT1" s="34"/>
       <c r="AU1" s="34"/>
       <c r="AV1" s="34"/>
       <c r="AW1" s="34"/>
       <c r="AX1" s="34"/>
       <c r="AY1" s="6"/>
       <c r="AZ1" s="6"/>
       <c r="BA1" s="6"/>
       <c r="BB1" s="6"/>
       <c r="BD1" s="12"/>
     </row>
-    <row r="2" spans="1:57" s="8" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:57" s="8" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="10" t="s">
         <v>105</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
       <c r="S2" s="10"/>
       <c r="T2" s="10"/>
       <c r="U2" s="10"/>
       <c r="V2" s="10"/>
       <c r="W2" s="10"/>
       <c r="X2" s="10"/>
       <c r="Y2" s="10"/>
       <c r="Z2" s="35"/>
       <c r="AA2" s="39"/>
@@ -8095,170 +8139,170 @@
       <c r="AF2" s="35"/>
       <c r="AG2" s="35"/>
       <c r="AH2" s="35"/>
       <c r="AI2" s="35"/>
       <c r="AJ2" s="35"/>
       <c r="AK2" s="35"/>
       <c r="AL2" s="35"/>
       <c r="AM2" s="35"/>
       <c r="AN2" s="35"/>
       <c r="AO2" s="35"/>
       <c r="AP2" s="35"/>
       <c r="AQ2" s="35"/>
       <c r="AR2" s="35"/>
       <c r="AS2" s="6"/>
       <c r="AT2" s="6"/>
       <c r="AU2" s="6"/>
       <c r="AV2" s="6"/>
       <c r="AW2" s="6"/>
       <c r="AX2" s="9"/>
       <c r="AY2" s="6"/>
       <c r="AZ2" s="6"/>
       <c r="BA2" s="6"/>
       <c r="BB2" s="6"/>
       <c r="BD2" s="12"/>
     </row>
-    <row r="3" spans="1:57" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:57" s="6" customFormat="1" ht="13" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="str">
         <f>'OLD-Source t-628-CH-2024'!A3</f>
         <v>Source : Export STAT-BL du</v>
       </c>
       <c r="C3" s="98" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G3" s="97" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="O3" s="38"/>
       <c r="Z3" s="9"/>
       <c r="AA3" s="39"/>
       <c r="AD3" s="38"/>
       <c r="AG3" s="9"/>
       <c r="AJ3" s="9"/>
       <c r="AX3" s="9"/>
       <c r="BD3" s="12"/>
     </row>
-    <row r="4" spans="1:57" s="6" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:57" s="6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="L4" s="88"/>
       <c r="O4" s="38"/>
       <c r="Z4" s="9"/>
       <c r="AA4" s="39"/>
       <c r="AD4" s="38"/>
       <c r="AG4" s="9"/>
       <c r="AJ4" s="9"/>
       <c r="AX4" s="9"/>
       <c r="BD4" s="12"/>
     </row>
-    <row r="5" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:57" ht="13" x14ac:dyDescent="0.3">
       <c r="B5" s="88" t="s">
         <v>83</v>
       </c>
       <c r="AC5" s="13"/>
       <c r="AF5" s="6"/>
       <c r="AJ5" s="13"/>
     </row>
-    <row r="6" spans="1:57" ht="20.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:57" ht="20" x14ac:dyDescent="0.35">
       <c r="A6" s="87"/>
       <c r="B6" s="39" t="s">
         <v>84</v>
       </c>
       <c r="C6" s="35"/>
       <c r="D6" s="8"/>
       <c r="E6" s="38" t="s">
         <v>102</v>
       </c>
       <c r="AC6" s="13"/>
       <c r="AJ6" s="13"/>
     </row>
-    <row r="7" spans="1:57" ht="20.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:57" ht="20" x14ac:dyDescent="0.3">
       <c r="B7" s="5" t="s">
         <v>106</v>
       </c>
       <c r="L7" s="39"/>
       <c r="M7" s="35"/>
       <c r="N7" s="8"/>
       <c r="O7" s="38"/>
       <c r="AC7" s="13"/>
       <c r="AJ7" s="13"/>
     </row>
-    <row r="8" spans="1:57" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:57" ht="13" x14ac:dyDescent="0.3">
       <c r="C8" s="13"/>
       <c r="I8" s="13"/>
       <c r="P8" s="13"/>
       <c r="W8" s="13"/>
       <c r="AC8" s="13"/>
       <c r="AJ8" s="13"/>
       <c r="AQ8" s="13"/>
       <c r="AX8" s="13"/>
       <c r="AY8" s="13"/>
       <c r="AZ8" s="13"/>
       <c r="BA8" s="13"/>
       <c r="BB8" s="13"/>
       <c r="BC8" s="13"/>
       <c r="BD8" s="13"/>
       <c r="BE8" s="13"/>
     </row>
-    <row r="9" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="A9" s="100" t="e">
         <f>$B$1</f>
         <v>#REF!</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="92"/>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
       <c r="F9" s="92"/>
       <c r="G9" s="92"/>
       <c r="H9" s="93" t="s">
         <v>10</v>
       </c>
       <c r="I9" s="94"/>
       <c r="J9" s="94"/>
       <c r="K9" s="94"/>
       <c r="L9" s="94"/>
       <c r="M9" s="94"/>
       <c r="N9" s="95" t="s">
         <v>11</v>
       </c>
       <c r="O9" s="96"/>
       <c r="P9" s="96"/>
       <c r="Q9" s="96"/>
       <c r="R9" s="96"/>
       <c r="S9" s="96"/>
       <c r="T9" s="95" t="s">
         <v>12</v>
       </c>
       <c r="U9" s="96"/>
       <c r="V9" s="96"/>
       <c r="W9" s="96"/>
       <c r="X9" s="96"/>
       <c r="Y9" s="96"/>
     </row>
-    <row r="10" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="B10" s="89" t="s">
         <v>1</v>
       </c>
       <c r="C10" s="89" t="s">
         <v>2</v>
       </c>
       <c r="D10" s="89" t="s">
         <v>3</v>
       </c>
       <c r="E10" s="89" t="s">
         <v>4</v>
       </c>
       <c r="F10" s="89" t="s">
         <v>5</v>
       </c>
       <c r="G10" s="89" t="s">
         <v>6</v>
       </c>
       <c r="H10" s="89" t="s">
         <v>1</v>
       </c>
       <c r="I10" s="89" t="s">
         <v>2</v>
       </c>
       <c r="J10" s="89" t="s">
@@ -8288,51 +8332,51 @@
       <c r="R10" s="89" t="s">
         <v>5</v>
       </c>
       <c r="S10" s="89" t="s">
         <v>6</v>
       </c>
       <c r="T10" s="89" t="s">
         <v>1</v>
       </c>
       <c r="U10" s="89" t="s">
         <v>2</v>
       </c>
       <c r="V10" s="89" t="s">
         <v>3</v>
       </c>
       <c r="W10" s="89" t="s">
         <v>4</v>
       </c>
       <c r="X10" s="89" t="s">
         <v>5</v>
       </c>
       <c r="Y10" s="89" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:57" s="13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:57" s="13" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A11" s="89" t="s">
         <v>21</v>
       </c>
       <c r="B11" s="27">
         <f>SUM(B12:B37)</f>
         <v>0</v>
       </c>
       <c r="C11" s="27">
         <f t="shared" ref="C11:Y11" si="0">SUM(C12:C37)</f>
         <v>0</v>
       </c>
       <c r="D11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="G11" s="27">
         <f t="shared" si="0"/>
@@ -8389,875 +8433,875 @@
       <c r="T11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="U11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="V11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="W11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="X11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="Y11" s="27">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="A12" s="89" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="31"/>
       <c r="C12" s="31"/>
       <c r="D12" s="31"/>
       <c r="E12" s="31"/>
       <c r="F12" s="31"/>
       <c r="G12" s="31"/>
       <c r="H12" s="31"/>
       <c r="I12" s="31"/>
       <c r="J12" s="31"/>
       <c r="K12" s="31"/>
       <c r="L12" s="31"/>
       <c r="M12" s="31"/>
       <c r="N12" s="31"/>
       <c r="O12" s="31"/>
       <c r="P12" s="31"/>
       <c r="Q12" s="31"/>
       <c r="R12" s="31"/>
       <c r="S12" s="31"/>
       <c r="T12" s="31"/>
       <c r="U12" s="31"/>
       <c r="V12" s="31"/>
       <c r="W12" s="31"/>
       <c r="X12" s="31"/>
       <c r="Y12" s="31"/>
     </row>
-    <row r="13" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="A13" s="89" t="s">
         <v>23</v>
       </c>
       <c r="B13" s="31"/>
       <c r="C13" s="31"/>
       <c r="D13" s="31"/>
       <c r="E13" s="31"/>
       <c r="F13" s="31"/>
       <c r="G13" s="31"/>
       <c r="H13" s="31"/>
       <c r="I13" s="31"/>
       <c r="J13" s="31"/>
       <c r="K13" s="31"/>
       <c r="L13" s="31"/>
       <c r="M13" s="31"/>
       <c r="N13" s="31"/>
       <c r="O13" s="31"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="31"/>
       <c r="R13" s="31"/>
       <c r="S13" s="31"/>
       <c r="T13" s="31"/>
       <c r="U13" s="31"/>
       <c r="V13" s="31"/>
       <c r="W13" s="31"/>
       <c r="X13" s="31"/>
       <c r="Y13" s="31"/>
     </row>
-    <row r="14" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="A14" s="89" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="31"/>
       <c r="C14" s="31"/>
       <c r="D14" s="31"/>
       <c r="E14" s="31"/>
       <c r="F14" s="31"/>
       <c r="G14" s="31"/>
       <c r="H14" s="31"/>
       <c r="I14" s="31"/>
       <c r="J14" s="31"/>
       <c r="K14" s="31"/>
       <c r="L14" s="31"/>
       <c r="M14" s="31"/>
       <c r="N14" s="31"/>
       <c r="O14" s="31"/>
       <c r="P14" s="31"/>
       <c r="Q14" s="31"/>
       <c r="R14" s="31"/>
       <c r="S14" s="31"/>
       <c r="T14" s="31"/>
       <c r="U14" s="31"/>
       <c r="V14" s="31"/>
       <c r="W14" s="31"/>
       <c r="X14" s="31"/>
       <c r="Y14" s="31"/>
     </row>
-    <row r="15" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="A15" s="89" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="31"/>
       <c r="O15" s="31"/>
       <c r="P15" s="31"/>
       <c r="Q15" s="31"/>
       <c r="R15" s="31"/>
       <c r="S15" s="31"/>
       <c r="T15" s="31"/>
       <c r="U15" s="31"/>
       <c r="V15" s="31"/>
       <c r="W15" s="31"/>
       <c r="X15" s="31"/>
       <c r="Y15" s="31"/>
     </row>
-    <row r="16" spans="1:57" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:57" ht="14" x14ac:dyDescent="0.3">
       <c r="A16" s="89" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="31"/>
       <c r="C16" s="31"/>
       <c r="D16" s="31"/>
       <c r="E16" s="31"/>
       <c r="F16" s="31"/>
       <c r="G16" s="31"/>
       <c r="H16" s="31"/>
       <c r="I16" s="31"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="31"/>
       <c r="O16" s="31"/>
       <c r="P16" s="31"/>
       <c r="Q16" s="31"/>
       <c r="R16" s="31"/>
       <c r="S16" s="31"/>
       <c r="T16" s="31"/>
       <c r="U16" s="31"/>
       <c r="V16" s="31"/>
       <c r="W16" s="31"/>
       <c r="X16" s="31"/>
       <c r="Y16" s="31"/>
     </row>
-    <row r="17" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A17" s="89" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="31"/>
       <c r="C17" s="31"/>
       <c r="D17" s="31"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="31"/>
       <c r="H17" s="31"/>
       <c r="I17" s="31"/>
       <c r="J17" s="31"/>
       <c r="K17" s="31"/>
       <c r="L17" s="31"/>
       <c r="M17" s="31"/>
       <c r="N17" s="31"/>
       <c r="O17" s="31"/>
       <c r="P17" s="31"/>
       <c r="Q17" s="31"/>
       <c r="R17" s="31"/>
       <c r="S17" s="31"/>
       <c r="T17" s="31"/>
       <c r="U17" s="31"/>
       <c r="V17" s="31"/>
       <c r="W17" s="31"/>
       <c r="X17" s="31"/>
       <c r="Y17" s="31"/>
     </row>
-    <row r="18" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A18" s="89" t="s">
         <v>7</v>
       </c>
       <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31"/>
       <c r="E18" s="31"/>
       <c r="F18" s="31"/>
       <c r="G18" s="31"/>
       <c r="H18" s="31"/>
       <c r="I18" s="31"/>
       <c r="J18" s="31"/>
       <c r="K18" s="31"/>
       <c r="L18" s="31"/>
       <c r="M18" s="31"/>
       <c r="N18" s="31"/>
       <c r="O18" s="31"/>
       <c r="P18" s="31"/>
       <c r="Q18" s="31"/>
       <c r="R18" s="31"/>
       <c r="S18" s="31"/>
       <c r="T18" s="31"/>
       <c r="U18" s="31"/>
       <c r="V18" s="31"/>
       <c r="W18" s="31"/>
       <c r="X18" s="31"/>
       <c r="Y18" s="31"/>
     </row>
-    <row r="19" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A19" s="89" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="31"/>
       <c r="C19" s="31"/>
       <c r="D19" s="31"/>
       <c r="E19" s="31"/>
       <c r="F19" s="31"/>
       <c r="G19" s="31"/>
       <c r="H19" s="31"/>
       <c r="I19" s="31"/>
       <c r="J19" s="31"/>
       <c r="K19" s="31"/>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="31"/>
       <c r="O19" s="31"/>
       <c r="P19" s="31"/>
       <c r="Q19" s="31"/>
       <c r="R19" s="31"/>
       <c r="S19" s="31"/>
       <c r="T19" s="31"/>
       <c r="U19" s="31"/>
       <c r="V19" s="31"/>
       <c r="W19" s="31"/>
       <c r="X19" s="31"/>
       <c r="Y19" s="31"/>
     </row>
-    <row r="20" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A20" s="89" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="31"/>
       <c r="C20" s="31"/>
       <c r="D20" s="31"/>
       <c r="E20" s="31"/>
       <c r="F20" s="31"/>
       <c r="G20" s="31"/>
       <c r="H20" s="31"/>
       <c r="I20" s="31"/>
       <c r="J20" s="31"/>
       <c r="K20" s="31"/>
       <c r="L20" s="31"/>
       <c r="M20" s="31"/>
       <c r="N20" s="31"/>
       <c r="O20" s="31"/>
       <c r="P20" s="31"/>
       <c r="Q20" s="31"/>
       <c r="R20" s="31"/>
       <c r="S20" s="31"/>
       <c r="T20" s="31"/>
       <c r="U20" s="31"/>
       <c r="V20" s="31"/>
       <c r="W20" s="31"/>
       <c r="X20" s="31"/>
       <c r="Y20" s="31"/>
     </row>
-    <row r="21" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A21" s="89" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="31"/>
       <c r="C21" s="31"/>
       <c r="D21" s="31"/>
       <c r="E21" s="31"/>
       <c r="F21" s="31"/>
       <c r="G21" s="31"/>
       <c r="H21" s="31"/>
       <c r="I21" s="31"/>
       <c r="J21" s="31"/>
       <c r="K21" s="31"/>
       <c r="L21" s="31"/>
       <c r="M21" s="31"/>
       <c r="N21" s="31"/>
       <c r="O21" s="31"/>
       <c r="P21" s="31"/>
       <c r="Q21" s="31"/>
       <c r="R21" s="31"/>
       <c r="S21" s="31"/>
       <c r="T21" s="31"/>
       <c r="U21" s="31"/>
       <c r="V21" s="31"/>
       <c r="W21" s="31"/>
       <c r="X21" s="31"/>
       <c r="Y21" s="31"/>
     </row>
-    <row r="22" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A22" s="89" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="31"/>
       <c r="C22" s="31"/>
       <c r="D22" s="31"/>
       <c r="E22" s="31"/>
       <c r="F22" s="31"/>
       <c r="G22" s="31"/>
       <c r="H22" s="31"/>
       <c r="I22" s="31"/>
       <c r="J22" s="31"/>
       <c r="K22" s="31"/>
       <c r="L22" s="31"/>
       <c r="M22" s="31"/>
       <c r="N22" s="31"/>
       <c r="O22" s="31"/>
       <c r="P22" s="31"/>
       <c r="Q22" s="31"/>
       <c r="R22" s="31"/>
       <c r="S22" s="31"/>
       <c r="T22" s="31"/>
       <c r="U22" s="31"/>
       <c r="V22" s="31"/>
       <c r="W22" s="31"/>
       <c r="X22" s="31"/>
       <c r="Y22" s="31"/>
     </row>
-    <row r="23" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A23" s="89" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="31"/>
       <c r="C23" s="31"/>
       <c r="D23" s="31"/>
       <c r="E23" s="31"/>
       <c r="F23" s="31"/>
       <c r="G23" s="31"/>
       <c r="H23" s="31"/>
       <c r="I23" s="31"/>
       <c r="J23" s="31"/>
       <c r="K23" s="31"/>
       <c r="L23" s="31"/>
       <c r="M23" s="31"/>
       <c r="N23" s="31"/>
       <c r="O23" s="31"/>
       <c r="P23" s="31"/>
       <c r="Q23" s="31"/>
       <c r="R23" s="31"/>
       <c r="S23" s="31"/>
       <c r="T23" s="31"/>
       <c r="U23" s="31"/>
       <c r="V23" s="31"/>
       <c r="W23" s="31"/>
       <c r="X23" s="31"/>
       <c r="Y23" s="31"/>
     </row>
-    <row r="24" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A24" s="89" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="31"/>
       <c r="C24" s="31"/>
       <c r="D24" s="31"/>
       <c r="E24" s="31"/>
       <c r="F24" s="31"/>
       <c r="G24" s="31"/>
       <c r="H24" s="31"/>
       <c r="I24" s="31"/>
       <c r="J24" s="31"/>
       <c r="K24" s="31"/>
       <c r="L24" s="31"/>
       <c r="M24" s="31"/>
       <c r="N24" s="31"/>
       <c r="O24" s="31"/>
       <c r="P24" s="31"/>
       <c r="Q24" s="31"/>
       <c r="R24" s="31"/>
       <c r="S24" s="31"/>
       <c r="T24" s="31"/>
       <c r="U24" s="31"/>
       <c r="V24" s="31"/>
       <c r="W24" s="31"/>
       <c r="X24" s="31"/>
       <c r="Y24" s="31"/>
     </row>
-    <row r="25" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A25" s="89" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="31"/>
       <c r="C25" s="31"/>
       <c r="D25" s="31"/>
       <c r="E25" s="31"/>
       <c r="F25" s="31"/>
       <c r="G25" s="31"/>
       <c r="H25" s="31"/>
       <c r="I25" s="31"/>
       <c r="J25" s="31"/>
       <c r="K25" s="31"/>
       <c r="L25" s="31"/>
       <c r="M25" s="31"/>
       <c r="N25" s="31"/>
       <c r="O25" s="31"/>
       <c r="P25" s="31"/>
       <c r="Q25" s="31"/>
       <c r="R25" s="31"/>
       <c r="S25" s="31"/>
       <c r="T25" s="31"/>
       <c r="U25" s="31"/>
       <c r="V25" s="31"/>
       <c r="W25" s="31"/>
       <c r="X25" s="31"/>
       <c r="Y25" s="31"/>
     </row>
-    <row r="26" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A26" s="89" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="31"/>
       <c r="C26" s="31"/>
       <c r="D26" s="31"/>
       <c r="E26" s="31"/>
       <c r="F26" s="31"/>
       <c r="G26" s="31"/>
       <c r="H26" s="31"/>
       <c r="I26" s="31"/>
       <c r="J26" s="31"/>
       <c r="K26" s="31"/>
       <c r="L26" s="31"/>
       <c r="M26" s="31"/>
       <c r="N26" s="31"/>
       <c r="O26" s="31"/>
       <c r="P26" s="31"/>
       <c r="Q26" s="31"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
       <c r="T26" s="31"/>
       <c r="U26" s="31"/>
       <c r="V26" s="31"/>
       <c r="W26" s="31"/>
       <c r="X26" s="31"/>
       <c r="Y26" s="31"/>
     </row>
-    <row r="27" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A27" s="90" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="31"/>
       <c r="C27" s="31"/>
       <c r="D27" s="31"/>
       <c r="E27" s="31"/>
       <c r="F27" s="31"/>
       <c r="G27" s="31"/>
       <c r="H27" s="31"/>
       <c r="I27" s="31"/>
       <c r="J27" s="31"/>
       <c r="K27" s="31"/>
       <c r="L27" s="31"/>
       <c r="M27" s="31"/>
       <c r="N27" s="31"/>
       <c r="O27" s="31"/>
       <c r="P27" s="31"/>
       <c r="Q27" s="31"/>
       <c r="R27" s="31"/>
       <c r="S27" s="31"/>
       <c r="T27" s="31"/>
       <c r="U27" s="31"/>
       <c r="V27" s="31"/>
       <c r="W27" s="31"/>
       <c r="X27" s="31"/>
       <c r="Y27" s="31"/>
     </row>
-    <row r="28" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A28" s="89" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="31"/>
       <c r="C28" s="31"/>
       <c r="D28" s="31"/>
       <c r="E28" s="31"/>
       <c r="F28" s="31"/>
       <c r="G28" s="31"/>
       <c r="H28" s="31"/>
       <c r="I28" s="31"/>
       <c r="J28" s="31"/>
       <c r="K28" s="31"/>
       <c r="L28" s="31"/>
       <c r="M28" s="31"/>
       <c r="N28" s="31"/>
       <c r="O28" s="31"/>
       <c r="P28" s="31"/>
       <c r="Q28" s="31"/>
       <c r="R28" s="31"/>
       <c r="S28" s="31"/>
       <c r="T28" s="31"/>
       <c r="U28" s="31"/>
       <c r="V28" s="31"/>
       <c r="W28" s="31"/>
       <c r="X28" s="31"/>
       <c r="Y28" s="31"/>
     </row>
-    <row r="29" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A29" s="89" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="31"/>
       <c r="C29" s="31"/>
       <c r="D29" s="31"/>
       <c r="E29" s="31"/>
       <c r="F29" s="31"/>
       <c r="G29" s="31"/>
       <c r="H29" s="31"/>
       <c r="I29" s="31"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="31"/>
       <c r="O29" s="31"/>
       <c r="P29" s="31"/>
       <c r="Q29" s="31"/>
       <c r="R29" s="31"/>
       <c r="S29" s="31"/>
       <c r="T29" s="31"/>
       <c r="U29" s="31"/>
       <c r="V29" s="31"/>
       <c r="W29" s="31"/>
       <c r="X29" s="31"/>
       <c r="Y29" s="31"/>
     </row>
-    <row r="30" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A30" s="89" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="31"/>
       <c r="C30" s="31"/>
       <c r="D30" s="31"/>
       <c r="E30" s="31"/>
       <c r="F30" s="31"/>
       <c r="G30" s="31"/>
       <c r="H30" s="31"/>
       <c r="I30" s="31"/>
       <c r="J30" s="31"/>
       <c r="K30" s="31"/>
       <c r="L30" s="31"/>
       <c r="M30" s="31"/>
       <c r="N30" s="31"/>
       <c r="O30" s="31"/>
       <c r="P30" s="31"/>
       <c r="Q30" s="31"/>
       <c r="R30" s="31"/>
       <c r="S30" s="31"/>
       <c r="T30" s="31"/>
       <c r="U30" s="31"/>
       <c r="V30" s="31"/>
       <c r="W30" s="31"/>
       <c r="X30" s="31"/>
       <c r="Y30" s="31"/>
     </row>
-    <row r="31" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A31" s="89" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="31"/>
       <c r="C31" s="31"/>
       <c r="D31" s="31"/>
       <c r="E31" s="31"/>
       <c r="F31" s="31"/>
       <c r="G31" s="31"/>
       <c r="H31" s="31"/>
       <c r="I31" s="31"/>
       <c r="J31" s="31"/>
       <c r="K31" s="31"/>
       <c r="L31" s="31"/>
       <c r="M31" s="31"/>
       <c r="N31" s="31"/>
       <c r="O31" s="31"/>
       <c r="P31" s="31"/>
       <c r="Q31" s="31"/>
       <c r="R31" s="31"/>
       <c r="S31" s="31"/>
       <c r="T31" s="31"/>
       <c r="U31" s="31"/>
       <c r="V31" s="31"/>
       <c r="W31" s="31"/>
       <c r="X31" s="31"/>
       <c r="Y31" s="31"/>
     </row>
-    <row r="32" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A32" s="89" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="31"/>
       <c r="C32" s="31"/>
       <c r="D32" s="31"/>
       <c r="E32" s="31"/>
       <c r="F32" s="31"/>
       <c r="G32" s="31"/>
       <c r="H32" s="31"/>
       <c r="I32" s="31"/>
       <c r="J32" s="31"/>
       <c r="K32" s="31"/>
       <c r="L32" s="31"/>
       <c r="M32" s="31"/>
       <c r="N32" s="31"/>
       <c r="O32" s="31"/>
       <c r="P32" s="31"/>
       <c r="Q32" s="31"/>
       <c r="R32" s="31"/>
       <c r="S32" s="31"/>
       <c r="T32" s="31"/>
       <c r="U32" s="31"/>
       <c r="V32" s="31"/>
       <c r="W32" s="31"/>
       <c r="X32" s="31"/>
       <c r="Y32" s="31"/>
     </row>
-    <row r="33" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A33" s="89" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="31"/>
       <c r="C33" s="31"/>
       <c r="D33" s="31"/>
       <c r="E33" s="31"/>
       <c r="F33" s="31"/>
       <c r="G33" s="31"/>
       <c r="H33" s="31"/>
       <c r="I33" s="31"/>
       <c r="J33" s="31"/>
       <c r="K33" s="31"/>
       <c r="L33" s="31"/>
       <c r="M33" s="31"/>
       <c r="N33" s="31"/>
       <c r="O33" s="31"/>
       <c r="P33" s="31"/>
       <c r="Q33" s="31"/>
       <c r="R33" s="31"/>
       <c r="S33" s="31"/>
       <c r="T33" s="31"/>
       <c r="U33" s="31"/>
       <c r="V33" s="31"/>
       <c r="W33" s="31"/>
       <c r="X33" s="31"/>
       <c r="Y33" s="31"/>
     </row>
-    <row r="34" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A34" s="89" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="31"/>
       <c r="C34" s="31"/>
       <c r="D34" s="31"/>
       <c r="E34" s="31"/>
       <c r="F34" s="31"/>
       <c r="G34" s="31"/>
       <c r="H34" s="31"/>
       <c r="I34" s="31"/>
       <c r="J34" s="31"/>
       <c r="K34" s="31"/>
       <c r="L34" s="31"/>
       <c r="M34" s="31"/>
       <c r="N34" s="31"/>
       <c r="O34" s="31"/>
       <c r="P34" s="31"/>
       <c r="Q34" s="31"/>
       <c r="R34" s="31"/>
       <c r="S34" s="31"/>
       <c r="T34" s="31"/>
       <c r="U34" s="31"/>
       <c r="V34" s="31"/>
       <c r="W34" s="31"/>
       <c r="X34" s="31"/>
       <c r="Y34" s="31"/>
     </row>
-    <row r="35" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A35" s="89" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="31"/>
       <c r="C35" s="31"/>
       <c r="D35" s="31"/>
       <c r="E35" s="31"/>
       <c r="F35" s="31"/>
       <c r="G35" s="31"/>
       <c r="H35" s="31"/>
       <c r="I35" s="31"/>
       <c r="J35" s="31"/>
       <c r="K35" s="31"/>
       <c r="L35" s="31"/>
       <c r="M35" s="31"/>
       <c r="N35" s="31"/>
       <c r="O35" s="31"/>
       <c r="P35" s="31"/>
       <c r="Q35" s="31"/>
       <c r="R35" s="31"/>
       <c r="S35" s="31"/>
       <c r="T35" s="31"/>
       <c r="U35" s="31"/>
       <c r="V35" s="31"/>
       <c r="W35" s="31"/>
       <c r="X35" s="31"/>
       <c r="Y35" s="31"/>
     </row>
-    <row r="36" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A36" s="89" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="31"/>
       <c r="C36" s="31"/>
       <c r="D36" s="31"/>
       <c r="E36" s="31"/>
       <c r="F36" s="31"/>
       <c r="G36" s="31"/>
       <c r="H36" s="31"/>
       <c r="I36" s="31"/>
       <c r="J36" s="31"/>
       <c r="K36" s="31"/>
       <c r="L36" s="31"/>
       <c r="M36" s="31"/>
       <c r="N36" s="31"/>
       <c r="O36" s="31"/>
       <c r="P36" s="31"/>
       <c r="Q36" s="31"/>
       <c r="R36" s="31"/>
       <c r="S36" s="31"/>
       <c r="T36" s="31"/>
       <c r="U36" s="31"/>
       <c r="V36" s="31"/>
       <c r="W36" s="31"/>
       <c r="X36" s="31"/>
       <c r="Y36" s="31"/>
     </row>
-    <row r="37" spans="1:25" ht="15" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:25" ht="14" x14ac:dyDescent="0.3">
       <c r="A37" s="89" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="31"/>
       <c r="C37" s="31"/>
       <c r="D37" s="31"/>
       <c r="E37" s="31"/>
       <c r="F37" s="31"/>
       <c r="G37" s="31"/>
       <c r="H37" s="31"/>
       <c r="I37" s="31"/>
       <c r="J37" s="31"/>
       <c r="K37" s="31"/>
       <c r="L37" s="31"/>
       <c r="M37" s="31"/>
       <c r="N37" s="31"/>
       <c r="O37" s="31"/>
       <c r="P37" s="31"/>
       <c r="Q37" s="31"/>
       <c r="R37" s="31"/>
       <c r="S37" s="31"/>
       <c r="T37" s="31"/>
       <c r="U37" s="31"/>
       <c r="V37" s="31"/>
       <c r="W37" s="31"/>
       <c r="X37" s="31"/>
       <c r="Y37" s="31"/>
     </row>
-    <row r="40" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A40" s="12" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="41" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A41" s="12" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="42" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A42" s="12" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="43" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A43" s="12" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="44" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A44" s="12" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="46" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A46" s="12" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="47" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A47" s="99" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="49" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A49" s="12" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="50" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A50" s="12" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A52" s="12" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="53" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A53" s="12" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="55" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A55" s="12" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="56" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A56" s="12" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="58" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A58" s="12" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="59" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A59" s="12" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1" xr:uid="{B6EA1811-6F22-42E8-956D-9931B800AC8C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>