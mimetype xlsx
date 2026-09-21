--- v0 (2025-12-05)
+++ v1 (2026-09-21)
@@ -1,144 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0703 Sylviculture\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0703 Sylviculture\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ECC8AAFE-29D6-41BD-A0F4-A16DFEE5E8A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{59AB201A-1A92-4FD3-95B1-0DA030FE3806}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te139" sheetId="4" r:id="rId1"/>
+    <sheet name="Signes - Zeichen" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te139'!$A$1:$R$42</definedName>
+    <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
+    <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e5574fd6-7cb9-48df-bd10-6f66a4681851'"</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te139'!$A$1:$BA$42</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="284" uniqueCount="64">
   <si>
     <t>Forêts privées</t>
   </si>
   <si>
     <t>Private Wälder</t>
   </si>
   <si>
     <t>Forêts publiques</t>
   </si>
   <si>
     <t>Öffentliche Wälder</t>
   </si>
   <si>
     <t>Übrige</t>
   </si>
   <si>
     <t>Autres</t>
   </si>
   <si>
     <t>Energieholz</t>
   </si>
   <si>
     <t>Industrieholz</t>
   </si>
   <si>
     <t>Bois d'industrie</t>
   </si>
   <si>
     <t>Stammholz</t>
   </si>
   <si>
     <t>Total</t>
-  </si>
-[...29 lines deleted...]
-    </r>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Energieholz als Stückholz</t>
   </si>
   <si>
     <t>Energieholz als Hackschnitzel</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -177,110 +150,238 @@
   <si>
     <t>Bois d'énergie de bûches</t>
   </si>
   <si>
     <t>Bois d'énergie de copeaux</t>
   </si>
   <si>
     <t>T07-03-01</t>
   </si>
   <si>
     <t>Résineux et feuillus</t>
   </si>
   <si>
     <t>Nadel- und Laubbäume</t>
   </si>
   <si>
     <t>Nadelbäume</t>
   </si>
   <si>
     <t>Laubbäume</t>
   </si>
   <si>
     <t>Source : Statistique forestière suisse - Office fédéral de la statistique, Neuchâtel</t>
   </si>
   <si>
-    <t>Quelle: Schweizerische Forststatistik - Bundesamt für Statistik, Neuenburg, te25-139</t>
+    <t>Quelle: Schweizerische Forststatistik - Bundesamt für Statistik, Neuenburg, te26-139</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 18.07.2025</t>
+    <t>Actualisation / Aktualisiert am: 10.08.2026</t>
+  </si>
+  <si>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
   </si>
   <si>
     <r>
-      <t>Holzernte</t>
+      <t>Canton de Fribourg. En m</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
-        <sz val="7"/>
+        <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>1</t>
+      <t>3</t>
     </r>
     <r>
       <rPr>
-        <sz val="8"/>
+        <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> von 2009 bis 2024</t>
+      <t xml:space="preserve"> / Kanton Freiburg. In m</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
     </r>
   </si>
   <si>
     <r>
       <t>Récolte de bois</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>, de 2009 à 2024</t>
+      <t>, de 1975 à 2025</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Holzernte</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="7"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> von 1975 bis 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <name val="Helvetica-Narrow"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -311,66 +412,105 @@
       <b/>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -448,185 +588,242 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="1" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="2" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Milliers 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Normal 5 2" xfId="4" xr:uid="{48936D0F-1B25-43FD-9FE0-CB59EC9CE992}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFF0F0F0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -874,2188 +1071,6257 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79059A8A-1CCB-4AB7-B783-E574E58480B2}">
-  <dimension ref="A1:R59"/>
+  <dimension ref="A1:BA59"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="19" max="16384" width="12" style="5"/>
+    <col min="1" max="1" width="17.453125" style="7" customWidth="1"/>
+    <col min="2" max="52" width="6.7265625" style="5" customWidth="1"/>
+    <col min="53" max="53" width="17.453125" style="5" customWidth="1"/>
+    <col min="54" max="16384" width="12" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="2" customFormat="1" ht="11.25">
+    <row r="1" spans="1:53" s="2" customFormat="1">
       <c r="A1" s="1" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-    <row r="2" spans="1:18" s="4" customFormat="1" ht="11.25">
+        <v>62</v>
+      </c>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
+      <c r="AP1" s="24"/>
+      <c r="AQ1" s="24"/>
+      <c r="AR1" s="24"/>
+      <c r="AS1" s="24"/>
+      <c r="AT1" s="24"/>
+      <c r="AU1" s="24"/>
+      <c r="AV1" s="24"/>
+      <c r="AW1" s="24"/>
+      <c r="AX1" s="24"/>
+      <c r="AY1" s="24"/>
+      <c r="AZ1" s="24"/>
+    </row>
+    <row r="2" spans="1:53" s="4" customFormat="1">
       <c r="A2" s="3" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:18" ht="10.5" customHeight="1">
+        <v>63</v>
+      </c>
+      <c r="F2" s="51"/>
+    </row>
+    <row r="3" spans="1:53" ht="10.5" customHeight="1">
       <c r="A3" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="F3" s="51"/>
+    </row>
+    <row r="4" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A6" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>1975</v>
+      </c>
+      <c r="C6" s="25">
+        <v>1976</v>
+      </c>
+      <c r="D6" s="25">
+        <v>1977</v>
+      </c>
+      <c r="E6" s="25">
+        <v>1978</v>
+      </c>
+      <c r="F6" s="25">
+        <v>1979</v>
+      </c>
+      <c r="G6" s="25">
+        <v>1980</v>
+      </c>
+      <c r="H6" s="25">
+        <v>1981</v>
+      </c>
+      <c r="I6" s="25">
+        <v>1982</v>
+      </c>
+      <c r="J6" s="25">
+        <v>1983</v>
+      </c>
+      <c r="K6" s="25">
+        <v>1984</v>
+      </c>
+      <c r="L6" s="25">
+        <v>1985</v>
+      </c>
+      <c r="M6" s="25">
+        <v>1986</v>
+      </c>
+      <c r="N6" s="25">
+        <v>1987</v>
+      </c>
+      <c r="O6" s="25">
+        <v>1988</v>
+      </c>
+      <c r="P6" s="25">
+        <v>1989</v>
+      </c>
+      <c r="Q6" s="25">
+        <v>1990</v>
+      </c>
+      <c r="R6" s="25">
+        <v>1991</v>
+      </c>
+      <c r="S6" s="25">
+        <v>1992</v>
+      </c>
+      <c r="T6" s="25">
+        <v>1993</v>
+      </c>
+      <c r="U6" s="25">
+        <v>1994</v>
+      </c>
+      <c r="V6" s="25">
+        <v>1995</v>
+      </c>
+      <c r="W6" s="25">
+        <v>1996</v>
+      </c>
+      <c r="X6" s="25">
+        <v>1997</v>
+      </c>
+      <c r="Y6" s="25">
+        <v>1998</v>
+      </c>
+      <c r="Z6" s="25">
+        <v>1999</v>
+      </c>
+      <c r="AA6" s="25">
+        <v>2000</v>
+      </c>
+      <c r="AB6" s="25">
+        <v>2001</v>
+      </c>
+      <c r="AC6" s="25">
+        <v>2002</v>
+      </c>
+      <c r="AD6" s="25">
+        <v>2003</v>
+      </c>
+      <c r="AE6" s="25">
+        <v>2004</v>
+      </c>
+      <c r="AF6" s="25">
+        <v>2005</v>
+      </c>
+      <c r="AG6" s="25">
+        <v>2006</v>
+      </c>
+      <c r="AH6" s="25">
+        <v>2007</v>
+      </c>
+      <c r="AI6" s="25">
+        <v>2008</v>
+      </c>
+      <c r="AJ6" s="25">
+        <v>2009</v>
+      </c>
+      <c r="AK6" s="25">
+        <v>2010</v>
+      </c>
+      <c r="AL6" s="25">
+        <v>2011</v>
+      </c>
+      <c r="AM6" s="25">
+        <v>2012</v>
+      </c>
+      <c r="AN6" s="25">
+        <v>2013</v>
+      </c>
+      <c r="AO6" s="25">
+        <v>2014</v>
+      </c>
+      <c r="AP6" s="25">
+        <v>2015</v>
+      </c>
+      <c r="AQ6" s="25">
+        <v>2016</v>
+      </c>
+      <c r="AR6" s="25">
+        <v>2017</v>
+      </c>
+      <c r="AS6" s="25">
+        <v>2018</v>
+      </c>
+      <c r="AT6" s="25">
+        <v>2019</v>
+      </c>
+      <c r="AU6" s="25">
+        <v>2020</v>
+      </c>
+      <c r="AV6" s="25">
+        <v>2021</v>
+      </c>
+      <c r="AW6" s="25">
+        <v>2022</v>
+      </c>
+      <c r="AX6" s="25">
+        <v>2023</v>
+      </c>
+      <c r="AY6" s="25">
+        <v>2024</v>
+      </c>
+      <c r="AZ6" s="25">
+        <v>2025</v>
+      </c>
+      <c r="BA6" s="13"/>
+    </row>
+    <row r="7" spans="1:53" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="17"/>
+      <c r="D7" s="17"/>
+      <c r="E7" s="17"/>
+      <c r="F7" s="17"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17"/>
+      <c r="AE7" s="17"/>
+      <c r="AF7" s="17"/>
+      <c r="AG7" s="17"/>
+      <c r="AH7" s="17"/>
+      <c r="AI7" s="17"/>
+      <c r="AJ7" s="17"/>
+      <c r="AK7" s="17"/>
+      <c r="AL7" s="17"/>
+      <c r="AM7" s="17"/>
+      <c r="AN7" s="17"/>
+      <c r="AO7" s="17"/>
+      <c r="AP7" s="17"/>
+      <c r="AQ7" s="17"/>
+      <c r="AR7" s="17"/>
+      <c r="AS7" s="17"/>
+      <c r="AT7" s="17"/>
+      <c r="AU7" s="17"/>
+      <c r="AV7" s="17"/>
+      <c r="AW7" s="17"/>
+      <c r="AX7" s="17"/>
+      <c r="AY7" s="17"/>
+      <c r="AZ7" s="18"/>
+      <c r="BA7" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A8" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B8" s="45">
+        <v>182328</v>
+      </c>
+      <c r="C8" s="45">
+        <v>121131</v>
+      </c>
+      <c r="D8" s="45">
+        <v>168898</v>
+      </c>
+      <c r="E8" s="45">
+        <v>167002</v>
+      </c>
+      <c r="F8" s="45">
+        <v>161803</v>
+      </c>
+      <c r="G8" s="45">
+        <v>181398</v>
+      </c>
+      <c r="H8" s="45">
+        <v>197658</v>
+      </c>
+      <c r="I8" s="45">
+        <v>183324</v>
+      </c>
+      <c r="J8" s="45">
+        <v>131758</v>
+      </c>
+      <c r="K8" s="45">
+        <v>153684</v>
+      </c>
+      <c r="L8" s="45">
+        <v>154594</v>
+      </c>
+      <c r="M8" s="45">
+        <v>183490</v>
+      </c>
+      <c r="N8" s="45">
+        <v>176193</v>
+      </c>
+      <c r="O8" s="45">
+        <v>175228</v>
+      </c>
+      <c r="P8" s="45">
+        <v>164880</v>
+      </c>
+      <c r="Q8" s="45">
+        <v>221344</v>
+      </c>
+      <c r="R8" s="45">
+        <v>146628</v>
+      </c>
+      <c r="S8" s="45">
+        <v>164841</v>
+      </c>
+      <c r="T8" s="45">
+        <v>171061</v>
+      </c>
+      <c r="U8" s="45">
+        <v>173986</v>
+      </c>
+      <c r="V8" s="45">
+        <v>212593</v>
+      </c>
+      <c r="W8" s="45">
+        <v>197066</v>
+      </c>
+      <c r="X8" s="45">
+        <v>199998</v>
+      </c>
+      <c r="Y8" s="45">
+        <v>230653</v>
+      </c>
+      <c r="Z8" s="45">
+        <v>244589</v>
+      </c>
+      <c r="AA8" s="45">
+        <v>746233</v>
+      </c>
+      <c r="AB8" s="45">
+        <v>530152</v>
+      </c>
+      <c r="AC8" s="45">
+        <v>350468</v>
+      </c>
+      <c r="AD8" s="45">
+        <v>355754</v>
+      </c>
+      <c r="AE8" s="45">
+        <v>336782</v>
+      </c>
+      <c r="AF8" s="45">
+        <v>321271</v>
+      </c>
+      <c r="AG8" s="45">
+        <v>312595</v>
+      </c>
+      <c r="AH8" s="45">
+        <v>277318</v>
+      </c>
+      <c r="AI8" s="45">
+        <v>269482</v>
+      </c>
+      <c r="AJ8" s="45">
+        <v>239772</v>
+      </c>
+      <c r="AK8" s="45">
+        <v>248095</v>
+      </c>
+      <c r="AL8" s="45">
+        <v>245081</v>
+      </c>
+      <c r="AM8" s="45">
+        <v>219413</v>
+      </c>
+      <c r="AN8" s="45">
+        <v>237768</v>
+      </c>
+      <c r="AO8" s="45">
+        <v>238941</v>
+      </c>
+      <c r="AP8" s="45">
+        <v>242479</v>
+      </c>
+      <c r="AQ8" s="45">
+        <v>232309</v>
+      </c>
+      <c r="AR8" s="45">
+        <v>252624</v>
+      </c>
+      <c r="AS8" s="45">
+        <v>235975</v>
+      </c>
+      <c r="AT8" s="45">
+        <v>255683</v>
+      </c>
+      <c r="AU8" s="45">
+        <v>243664</v>
+      </c>
+      <c r="AV8" s="45">
+        <v>266123</v>
+      </c>
+      <c r="AW8" s="45">
+        <v>270433</v>
+      </c>
+      <c r="AX8" s="45">
+        <v>268975</v>
+      </c>
+      <c r="AY8" s="45">
+        <v>289618</v>
+      </c>
+      <c r="AZ8" s="46">
+        <v>278778</v>
+      </c>
+      <c r="BA8" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A9" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="43">
+        <v>133300</v>
+      </c>
+      <c r="C9" s="43">
+        <v>105779</v>
+      </c>
+      <c r="D9" s="43">
+        <v>136084</v>
+      </c>
+      <c r="E9" s="43">
+        <v>129574</v>
+      </c>
+      <c r="F9" s="43">
+        <v>128745</v>
+      </c>
+      <c r="G9" s="43">
+        <v>142378</v>
+      </c>
+      <c r="H9" s="43">
+        <v>145424</v>
+      </c>
+      <c r="I9" s="43">
+        <v>133490</v>
+      </c>
+      <c r="J9" s="43">
+        <v>117507</v>
+      </c>
+      <c r="K9" s="43">
+        <v>132832</v>
+      </c>
+      <c r="L9" s="43">
+        <v>125379</v>
+      </c>
+      <c r="M9" s="43">
+        <v>145995</v>
+      </c>
+      <c r="N9" s="43">
+        <v>136297</v>
+      </c>
+      <c r="O9" s="43">
+        <v>143092</v>
+      </c>
+      <c r="P9" s="43">
+        <v>132198</v>
+      </c>
+      <c r="Q9" s="43">
+        <v>164340</v>
+      </c>
+      <c r="R9" s="43">
+        <v>118274</v>
+      </c>
+      <c r="S9" s="43">
+        <v>128341</v>
+      </c>
+      <c r="T9" s="43">
+        <v>137266</v>
+      </c>
+      <c r="U9" s="43">
+        <v>146746</v>
+      </c>
+      <c r="V9" s="43">
+        <v>167761</v>
+      </c>
+      <c r="W9" s="43">
+        <v>157323</v>
+      </c>
+      <c r="X9" s="43">
+        <v>161749</v>
+      </c>
+      <c r="Y9" s="43">
+        <v>177961</v>
+      </c>
+      <c r="Z9" s="43">
+        <v>181147</v>
+      </c>
+      <c r="AA9" s="43">
+        <v>472921</v>
+      </c>
+      <c r="AB9" s="43">
+        <v>377737</v>
+      </c>
+      <c r="AC9" s="43">
+        <v>239055</v>
+      </c>
+      <c r="AD9" s="43">
+        <v>236527</v>
+      </c>
+      <c r="AE9" s="43">
+        <v>222938</v>
+      </c>
+      <c r="AF9" s="43">
+        <v>214051</v>
+      </c>
+      <c r="AG9" s="43">
+        <v>213722</v>
+      </c>
+      <c r="AH9" s="43">
+        <v>185438</v>
+      </c>
+      <c r="AI9" s="43">
+        <v>170755</v>
+      </c>
+      <c r="AJ9" s="43">
+        <v>165125</v>
+      </c>
+      <c r="AK9" s="43">
+        <v>173334</v>
+      </c>
+      <c r="AL9" s="43">
+        <v>172942</v>
+      </c>
+      <c r="AM9" s="43">
+        <v>157082</v>
+      </c>
+      <c r="AN9" s="43">
+        <v>170041</v>
+      </c>
+      <c r="AO9" s="43">
+        <v>162632</v>
+      </c>
+      <c r="AP9" s="43">
+        <v>177443</v>
+      </c>
+      <c r="AQ9" s="43">
+        <v>169625</v>
+      </c>
+      <c r="AR9" s="43">
+        <v>177593</v>
+      </c>
+      <c r="AS9" s="43">
+        <v>163578</v>
+      </c>
+      <c r="AT9" s="43">
+        <v>186995</v>
+      </c>
+      <c r="AU9" s="43">
+        <v>159419</v>
+      </c>
+      <c r="AV9" s="43">
+        <v>185794</v>
+      </c>
+      <c r="AW9" s="43">
+        <v>171065</v>
+      </c>
+      <c r="AX9" s="43">
+        <v>182134</v>
+      </c>
+      <c r="AY9" s="43">
+        <v>206240</v>
+      </c>
+      <c r="AZ9" s="47">
+        <v>176929</v>
+      </c>
+      <c r="BA9" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A10" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B10" s="43">
+        <v>49028</v>
+      </c>
+      <c r="C10" s="43">
+        <v>15352</v>
+      </c>
+      <c r="D10" s="43">
+        <v>32814</v>
+      </c>
+      <c r="E10" s="43">
+        <v>37428</v>
+      </c>
+      <c r="F10" s="43">
+        <v>33058</v>
+      </c>
+      <c r="G10" s="43">
+        <v>39020</v>
+      </c>
+      <c r="H10" s="43">
+        <v>52234</v>
+      </c>
+      <c r="I10" s="43">
+        <v>49834</v>
+      </c>
+      <c r="J10" s="43">
+        <v>14251</v>
+      </c>
+      <c r="K10" s="43">
+        <v>20852</v>
+      </c>
+      <c r="L10" s="43">
+        <v>29215</v>
+      </c>
+      <c r="M10" s="43">
+        <v>37495</v>
+      </c>
+      <c r="N10" s="43">
+        <v>39896</v>
+      </c>
+      <c r="O10" s="43">
+        <v>32136</v>
+      </c>
+      <c r="P10" s="43">
+        <v>32682</v>
+      </c>
+      <c r="Q10" s="43">
+        <v>57004</v>
+      </c>
+      <c r="R10" s="43">
+        <v>28354</v>
+      </c>
+      <c r="S10" s="43">
+        <v>36500</v>
+      </c>
+      <c r="T10" s="43">
+        <v>33795</v>
+      </c>
+      <c r="U10" s="43">
+        <v>27240</v>
+      </c>
+      <c r="V10" s="43">
+        <v>44832</v>
+      </c>
+      <c r="W10" s="43">
+        <v>39743</v>
+      </c>
+      <c r="X10" s="43">
+        <v>38249</v>
+      </c>
+      <c r="Y10" s="43">
+        <v>52692</v>
+      </c>
+      <c r="Z10" s="43">
+        <v>63442</v>
+      </c>
+      <c r="AA10" s="43">
+        <v>273312</v>
+      </c>
+      <c r="AB10" s="43">
+        <v>152415</v>
+      </c>
+      <c r="AC10" s="43">
+        <v>111413</v>
+      </c>
+      <c r="AD10" s="43">
+        <v>119227</v>
+      </c>
+      <c r="AE10" s="43">
+        <v>113844</v>
+      </c>
+      <c r="AF10" s="43">
+        <v>107220</v>
+      </c>
+      <c r="AG10" s="43">
+        <v>98873</v>
+      </c>
+      <c r="AH10" s="43">
+        <v>91880</v>
+      </c>
+      <c r="AI10" s="43">
+        <v>98727</v>
+      </c>
+      <c r="AJ10" s="43">
+        <v>74647</v>
+      </c>
+      <c r="AK10" s="43">
+        <v>74761</v>
+      </c>
+      <c r="AL10" s="43">
+        <v>72139</v>
+      </c>
+      <c r="AM10" s="43">
+        <v>62331</v>
+      </c>
+      <c r="AN10" s="43">
+        <v>67727</v>
+      </c>
+      <c r="AO10" s="43">
+        <v>76309</v>
+      </c>
+      <c r="AP10" s="43">
+        <v>65036</v>
+      </c>
+      <c r="AQ10" s="43">
+        <v>62684</v>
+      </c>
+      <c r="AR10" s="43">
+        <v>75031</v>
+      </c>
+      <c r="AS10" s="43">
+        <v>72397</v>
+      </c>
+      <c r="AT10" s="43">
+        <v>68688</v>
+      </c>
+      <c r="AU10" s="43">
+        <v>84245</v>
+      </c>
+      <c r="AV10" s="43">
+        <v>80329</v>
+      </c>
+      <c r="AW10" s="43">
+        <v>99368</v>
+      </c>
+      <c r="AX10" s="43">
+        <v>86841</v>
+      </c>
+      <c r="AY10" s="43">
+        <v>83378</v>
+      </c>
+      <c r="AZ10" s="47">
+        <v>101849</v>
+      </c>
+      <c r="BA10" s="14" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A11" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="45">
+        <v>182328</v>
+      </c>
+      <c r="C11" s="45">
+        <v>121131</v>
+      </c>
+      <c r="D11" s="45">
+        <v>168898</v>
+      </c>
+      <c r="E11" s="45">
+        <v>167002</v>
+      </c>
+      <c r="F11" s="45">
+        <v>161803</v>
+      </c>
+      <c r="G11" s="45">
+        <v>181398</v>
+      </c>
+      <c r="H11" s="45">
+        <v>197658</v>
+      </c>
+      <c r="I11" s="45">
+        <v>183324</v>
+      </c>
+      <c r="J11" s="45">
+        <v>131758</v>
+      </c>
+      <c r="K11" s="45">
+        <v>153684</v>
+      </c>
+      <c r="L11" s="45">
+        <v>154594</v>
+      </c>
+      <c r="M11" s="45">
+        <v>183490</v>
+      </c>
+      <c r="N11" s="45">
+        <v>176193</v>
+      </c>
+      <c r="O11" s="45">
+        <v>175228</v>
+      </c>
+      <c r="P11" s="45">
+        <v>164880</v>
+      </c>
+      <c r="Q11" s="45">
+        <v>221344</v>
+      </c>
+      <c r="R11" s="45">
+        <v>146628</v>
+      </c>
+      <c r="S11" s="45">
+        <v>164841</v>
+      </c>
+      <c r="T11" s="45">
+        <v>171061</v>
+      </c>
+      <c r="U11" s="45">
+        <v>173986</v>
+      </c>
+      <c r="V11" s="45">
+        <v>212593</v>
+      </c>
+      <c r="W11" s="45">
+        <v>197066</v>
+      </c>
+      <c r="X11" s="45">
+        <v>199998</v>
+      </c>
+      <c r="Y11" s="45">
+        <v>230653</v>
+      </c>
+      <c r="Z11" s="45">
+        <v>244589</v>
+      </c>
+      <c r="AA11" s="45">
+        <v>746233</v>
+      </c>
+      <c r="AB11" s="45">
+        <v>530152</v>
+      </c>
+      <c r="AC11" s="45">
+        <v>350468</v>
+      </c>
+      <c r="AD11" s="45">
+        <v>355754</v>
+      </c>
+      <c r="AE11" s="45">
+        <v>336782</v>
+      </c>
+      <c r="AF11" s="45">
+        <v>321271</v>
+      </c>
+      <c r="AG11" s="45">
+        <v>312595</v>
+      </c>
+      <c r="AH11" s="45">
+        <v>277318</v>
+      </c>
+      <c r="AI11" s="45">
+        <v>269482</v>
+      </c>
+      <c r="AJ11" s="45">
+        <v>239772</v>
+      </c>
+      <c r="AK11" s="45">
+        <v>248095</v>
+      </c>
+      <c r="AL11" s="45">
+        <v>245081</v>
+      </c>
+      <c r="AM11" s="45">
+        <v>219413</v>
+      </c>
+      <c r="AN11" s="45">
+        <v>237768</v>
+      </c>
+      <c r="AO11" s="45">
+        <v>238941</v>
+      </c>
+      <c r="AP11" s="45">
+        <v>242479</v>
+      </c>
+      <c r="AQ11" s="45">
+        <v>232309</v>
+      </c>
+      <c r="AR11" s="45">
+        <v>252624</v>
+      </c>
+      <c r="AS11" s="45">
+        <v>235975</v>
+      </c>
+      <c r="AT11" s="45">
+        <v>255683</v>
+      </c>
+      <c r="AU11" s="45">
+        <v>243664</v>
+      </c>
+      <c r="AV11" s="45">
+        <v>266123</v>
+      </c>
+      <c r="AW11" s="45">
+        <v>270433</v>
+      </c>
+      <c r="AX11" s="45">
+        <v>268975</v>
+      </c>
+      <c r="AY11" s="45">
+        <v>289618</v>
+      </c>
+      <c r="AZ11" s="46">
+        <v>278778</v>
+      </c>
+      <c r="BA11" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A12" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="43">
+        <v>124225</v>
+      </c>
+      <c r="C12" s="43">
+        <v>75480</v>
+      </c>
+      <c r="D12" s="43">
+        <v>114560</v>
+      </c>
+      <c r="E12" s="43">
+        <v>116385</v>
+      </c>
+      <c r="F12" s="43">
+        <v>106758</v>
+      </c>
+      <c r="G12" s="43">
+        <v>120175</v>
+      </c>
+      <c r="H12" s="43">
+        <v>131040</v>
+      </c>
+      <c r="I12" s="43">
+        <v>118393</v>
+      </c>
+      <c r="J12" s="43">
+        <v>79034</v>
+      </c>
+      <c r="K12" s="43">
+        <v>98166</v>
+      </c>
+      <c r="L12" s="43">
+        <v>97850</v>
+      </c>
+      <c r="M12" s="43">
+        <v>119390</v>
+      </c>
+      <c r="N12" s="43">
+        <v>111307</v>
+      </c>
+      <c r="O12" s="43">
+        <v>112177</v>
+      </c>
+      <c r="P12" s="43">
+        <v>105178</v>
+      </c>
+      <c r="Q12" s="43">
+        <v>159518</v>
+      </c>
+      <c r="R12" s="43">
+        <v>92586</v>
+      </c>
+      <c r="S12" s="43">
+        <v>103752</v>
+      </c>
+      <c r="T12" s="43">
+        <v>111842</v>
+      </c>
+      <c r="U12" s="43">
+        <v>117228</v>
+      </c>
+      <c r="V12" s="43">
+        <v>152148</v>
+      </c>
+      <c r="W12" s="43">
+        <v>138409</v>
+      </c>
+      <c r="X12" s="43">
+        <v>139608</v>
+      </c>
+      <c r="Y12" s="43">
+        <v>162921</v>
+      </c>
+      <c r="Z12" s="43">
+        <v>177699</v>
+      </c>
+      <c r="AA12" s="43">
+        <v>583238</v>
+      </c>
+      <c r="AB12" s="43">
+        <v>413742</v>
+      </c>
+      <c r="AC12" s="43">
+        <v>271115</v>
+      </c>
+      <c r="AD12" s="43">
+        <v>265922</v>
+      </c>
+      <c r="AE12" s="43">
+        <v>249347</v>
+      </c>
+      <c r="AF12" s="43">
+        <v>230071</v>
+      </c>
+      <c r="AG12" s="43">
+        <v>213624</v>
+      </c>
+      <c r="AH12" s="43">
+        <v>183657</v>
+      </c>
+      <c r="AI12" s="43">
+        <v>170106</v>
+      </c>
+      <c r="AJ12" s="43">
+        <v>139506</v>
+      </c>
+      <c r="AK12" s="43">
+        <v>147130</v>
+      </c>
+      <c r="AL12" s="43">
+        <v>144408</v>
+      </c>
+      <c r="AM12" s="43">
+        <v>121903</v>
+      </c>
+      <c r="AN12" s="43">
+        <v>121824</v>
+      </c>
+      <c r="AO12" s="43">
+        <v>122870</v>
+      </c>
+      <c r="AP12" s="43">
+        <v>122460</v>
+      </c>
+      <c r="AQ12" s="43">
+        <v>108711</v>
+      </c>
+      <c r="AR12" s="43">
+        <v>119652</v>
+      </c>
+      <c r="AS12" s="43">
+        <v>122013</v>
+      </c>
+      <c r="AT12" s="43">
+        <v>132626</v>
+      </c>
+      <c r="AU12" s="43">
+        <v>127332</v>
+      </c>
+      <c r="AV12" s="43">
+        <v>131146</v>
+      </c>
+      <c r="AW12" s="43">
+        <v>143145</v>
+      </c>
+      <c r="AX12" s="43">
+        <v>118828</v>
+      </c>
+      <c r="AY12" s="43">
+        <v>127550</v>
+      </c>
+      <c r="AZ12" s="47">
+        <v>117475</v>
+      </c>
+      <c r="BA12" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A13" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B13" s="43">
+        <v>37520</v>
+      </c>
+      <c r="C13" s="43">
+        <v>28895</v>
+      </c>
+      <c r="D13" s="43">
+        <v>34288</v>
+      </c>
+      <c r="E13" s="43">
+        <v>32004</v>
+      </c>
+      <c r="F13" s="43">
+        <v>34718</v>
+      </c>
+      <c r="G13" s="43">
+        <v>34957</v>
+      </c>
+      <c r="H13" s="43">
+        <v>38622</v>
+      </c>
+      <c r="I13" s="43">
+        <v>37412</v>
+      </c>
+      <c r="J13" s="43">
+        <v>29258</v>
+      </c>
+      <c r="K13" s="43">
+        <v>31193</v>
+      </c>
+      <c r="L13" s="43">
+        <v>29760</v>
+      </c>
+      <c r="M13" s="43">
+        <v>34833</v>
+      </c>
+      <c r="N13" s="43">
+        <v>35490</v>
+      </c>
+      <c r="O13" s="43">
+        <v>34981</v>
+      </c>
+      <c r="P13" s="43">
+        <v>33703</v>
+      </c>
+      <c r="Q13" s="43">
+        <v>35661</v>
+      </c>
+      <c r="R13" s="43">
+        <v>27905</v>
+      </c>
+      <c r="S13" s="43">
+        <v>30161</v>
+      </c>
+      <c r="T13" s="43">
+        <v>28453</v>
+      </c>
+      <c r="U13" s="43">
+        <v>26837</v>
+      </c>
+      <c r="V13" s="43">
+        <v>29445</v>
+      </c>
+      <c r="W13" s="43">
+        <v>26762</v>
+      </c>
+      <c r="X13" s="43">
+        <v>25266</v>
+      </c>
+      <c r="Y13" s="43">
+        <v>25384</v>
+      </c>
+      <c r="Z13" s="43">
+        <v>24803</v>
+      </c>
+      <c r="AA13" s="43">
+        <v>45216</v>
+      </c>
+      <c r="AB13" s="43">
+        <v>32850</v>
+      </c>
+      <c r="AC13" s="43">
+        <v>25574</v>
+      </c>
+      <c r="AD13" s="43">
+        <v>29077</v>
+      </c>
+      <c r="AE13" s="43">
+        <v>32868</v>
+      </c>
+      <c r="AF13" s="43">
+        <v>29400</v>
+      </c>
+      <c r="AG13" s="43">
+        <v>24399</v>
+      </c>
+      <c r="AH13" s="43">
+        <v>25632</v>
+      </c>
+      <c r="AI13" s="43">
+        <v>23593</v>
+      </c>
+      <c r="AJ13" s="43">
+        <v>18037</v>
+      </c>
+      <c r="AK13" s="43">
+        <v>18173</v>
+      </c>
+      <c r="AL13" s="43">
+        <v>17823</v>
+      </c>
+      <c r="AM13" s="43">
+        <v>16441</v>
+      </c>
+      <c r="AN13" s="43">
+        <v>18290</v>
+      </c>
+      <c r="AO13" s="43">
+        <v>15338</v>
+      </c>
+      <c r="AP13" s="43">
+        <v>11247</v>
+      </c>
+      <c r="AQ13" s="43">
+        <v>16439</v>
+      </c>
+      <c r="AR13" s="43">
+        <v>19795</v>
+      </c>
+      <c r="AS13" s="43">
+        <v>17036</v>
+      </c>
+      <c r="AT13" s="43">
+        <v>12201</v>
+      </c>
+      <c r="AU13" s="43">
+        <v>8593</v>
+      </c>
+      <c r="AV13" s="43">
+        <v>8780</v>
+      </c>
+      <c r="AW13" s="43">
+        <v>4842</v>
+      </c>
+      <c r="AX13" s="43">
+        <v>3344</v>
+      </c>
+      <c r="AY13" s="43">
+        <v>4376</v>
+      </c>
+      <c r="AZ13" s="47">
+        <v>5806</v>
+      </c>
+      <c r="BA13" s="14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A14" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="43">
+        <v>20583</v>
+      </c>
+      <c r="C14" s="43">
+        <v>16756</v>
+      </c>
+      <c r="D14" s="43">
+        <v>20050</v>
+      </c>
+      <c r="E14" s="43">
+        <v>18613</v>
+      </c>
+      <c r="F14" s="43">
+        <v>20327</v>
+      </c>
+      <c r="G14" s="43">
+        <v>26266</v>
+      </c>
+      <c r="H14" s="43">
+        <v>27996</v>
+      </c>
+      <c r="I14" s="43">
+        <v>27519</v>
+      </c>
+      <c r="J14" s="43">
+        <v>23466</v>
+      </c>
+      <c r="K14" s="43">
+        <v>24325</v>
+      </c>
+      <c r="L14" s="43">
+        <v>26984</v>
+      </c>
+      <c r="M14" s="43">
+        <v>29267</v>
+      </c>
+      <c r="N14" s="43">
+        <v>29396</v>
+      </c>
+      <c r="O14" s="43">
+        <v>28070</v>
+      </c>
+      <c r="P14" s="43">
+        <v>25999</v>
+      </c>
+      <c r="Q14" s="43">
+        <v>26165</v>
+      </c>
+      <c r="R14" s="43">
+        <v>26137</v>
+      </c>
+      <c r="S14" s="43">
+        <v>30928</v>
+      </c>
+      <c r="T14" s="43">
+        <v>30766</v>
+      </c>
+      <c r="U14" s="43">
+        <v>29921</v>
+      </c>
+      <c r="V14" s="43">
+        <v>31000</v>
+      </c>
+      <c r="W14" s="43">
+        <v>31895</v>
+      </c>
+      <c r="X14" s="43">
+        <v>35124</v>
+      </c>
+      <c r="Y14" s="43">
+        <v>42348</v>
+      </c>
+      <c r="Z14" s="43">
+        <v>42087</v>
+      </c>
+      <c r="AA14" s="43">
+        <v>117779</v>
+      </c>
+      <c r="AB14" s="43">
+        <v>83560</v>
+      </c>
+      <c r="AC14" s="43">
+        <v>53779</v>
+      </c>
+      <c r="AD14" s="43">
+        <v>60755</v>
+      </c>
+      <c r="AE14" s="43">
+        <v>40551</v>
+      </c>
+      <c r="AF14" s="43">
+        <v>44278</v>
+      </c>
+      <c r="AG14" s="43">
+        <v>49971</v>
+      </c>
+      <c r="AH14" s="43">
+        <v>43094</v>
+      </c>
+      <c r="AI14" s="43">
+        <v>46899</v>
+      </c>
+      <c r="AJ14" s="43">
+        <v>48784</v>
+      </c>
+      <c r="AK14" s="43">
+        <v>43352</v>
+      </c>
+      <c r="AL14" s="43">
+        <v>41730</v>
+      </c>
+      <c r="AM14" s="43">
+        <v>38331</v>
+      </c>
+      <c r="AN14" s="43">
+        <v>41611</v>
+      </c>
+      <c r="AO14" s="43">
+        <v>42021</v>
+      </c>
+      <c r="AP14" s="43">
+        <v>37061</v>
+      </c>
+      <c r="AQ14" s="43">
+        <v>33615</v>
+      </c>
+      <c r="AR14" s="43">
+        <v>31029</v>
+      </c>
+      <c r="AS14" s="43">
+        <v>26988</v>
+      </c>
+      <c r="AT14" s="43">
+        <v>28875</v>
+      </c>
+      <c r="AU14" s="43">
+        <v>24155</v>
+      </c>
+      <c r="AV14" s="43">
+        <v>25064</v>
+      </c>
+      <c r="AW14" s="43">
+        <v>27440</v>
+      </c>
+      <c r="AX14" s="43">
+        <v>26896</v>
+      </c>
+      <c r="AY14" s="43">
+        <v>29077</v>
+      </c>
+      <c r="AZ14" s="47">
+        <v>26727</v>
+      </c>
+      <c r="BA14" s="14" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="10.5" customHeight="1">
-[...78 lines deleted...]
-      <c r="R7" s="23" t="s">
+    <row r="15" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A15" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="G15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="H15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="J15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="K15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE15" s="43">
+        <v>13172</v>
+      </c>
+      <c r="AF15" s="43">
+        <v>16730</v>
+      </c>
+      <c r="AG15" s="43">
+        <v>23264</v>
+      </c>
+      <c r="AH15" s="43">
+        <v>23781</v>
+      </c>
+      <c r="AI15" s="43">
+        <v>28085</v>
+      </c>
+      <c r="AJ15" s="43">
+        <v>30584</v>
+      </c>
+      <c r="AK15" s="43">
+        <v>38586</v>
+      </c>
+      <c r="AL15" s="43">
+        <v>40136</v>
+      </c>
+      <c r="AM15" s="43">
+        <v>40097</v>
+      </c>
+      <c r="AN15" s="43">
+        <v>54786</v>
+      </c>
+      <c r="AO15" s="43">
+        <v>57341</v>
+      </c>
+      <c r="AP15" s="43">
+        <v>70154</v>
+      </c>
+      <c r="AQ15" s="43">
+        <v>71730</v>
+      </c>
+      <c r="AR15" s="43">
+        <v>80697</v>
+      </c>
+      <c r="AS15" s="43">
+        <v>69457</v>
+      </c>
+      <c r="AT15" s="43">
+        <v>81836</v>
+      </c>
+      <c r="AU15" s="43">
+        <v>83364</v>
+      </c>
+      <c r="AV15" s="43">
+        <v>99198</v>
+      </c>
+      <c r="AW15" s="43">
+        <v>94289</v>
+      </c>
+      <c r="AX15" s="43">
+        <v>118999</v>
+      </c>
+      <c r="AY15" s="43">
+        <v>127554</v>
+      </c>
+      <c r="AZ15" s="47">
+        <v>127898</v>
+      </c>
+      <c r="BA15" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A16" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="G16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="H16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="I16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="J16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="K16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD16" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE16" s="43">
+        <v>844</v>
+      </c>
+      <c r="AF16" s="43">
+        <v>792</v>
+      </c>
+      <c r="AG16" s="43">
+        <v>1337</v>
+      </c>
+      <c r="AH16" s="43">
+        <v>1154</v>
+      </c>
+      <c r="AI16" s="43">
+        <v>799</v>
+      </c>
+      <c r="AJ16" s="43">
+        <v>2861</v>
+      </c>
+      <c r="AK16" s="43">
+        <v>854</v>
+      </c>
+      <c r="AL16" s="43">
+        <v>984</v>
+      </c>
+      <c r="AM16" s="43">
+        <v>2641</v>
+      </c>
+      <c r="AN16" s="43">
+        <v>1257</v>
+      </c>
+      <c r="AO16" s="43">
+        <v>1371</v>
+      </c>
+      <c r="AP16" s="43">
+        <v>1557</v>
+      </c>
+      <c r="AQ16" s="43">
+        <v>1814</v>
+      </c>
+      <c r="AR16" s="43">
+        <v>1451</v>
+      </c>
+      <c r="AS16" s="43">
+        <v>481</v>
+      </c>
+      <c r="AT16" s="43">
+        <v>145</v>
+      </c>
+      <c r="AU16" s="43">
+        <v>220</v>
+      </c>
+      <c r="AV16" s="43">
+        <v>1935</v>
+      </c>
+      <c r="AW16" s="43">
+        <v>717</v>
+      </c>
+      <c r="AX16" s="43">
+        <v>908</v>
+      </c>
+      <c r="AY16" s="43">
+        <v>1061</v>
+      </c>
+      <c r="AZ16" s="47">
+        <v>872</v>
+      </c>
+      <c r="BA16" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A17" s="20" t="s">
+        <v>17</v>
+      </c>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="48"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="48"/>
+      <c r="L17" s="48"/>
+      <c r="M17" s="48"/>
+      <c r="N17" s="48"/>
+      <c r="O17" s="48"/>
+      <c r="P17" s="48"/>
+      <c r="Q17" s="48"/>
+      <c r="R17" s="48"/>
+      <c r="S17" s="48"/>
+      <c r="T17" s="48"/>
+      <c r="U17" s="48"/>
+      <c r="V17" s="48"/>
+      <c r="W17" s="48"/>
+      <c r="X17" s="48"/>
+      <c r="Y17" s="48"/>
+      <c r="Z17" s="48"/>
+      <c r="AA17" s="48"/>
+      <c r="AB17" s="48"/>
+      <c r="AC17" s="48"/>
+      <c r="AD17" s="48"/>
+      <c r="AE17" s="48"/>
+      <c r="AF17" s="48"/>
+      <c r="AG17" s="48"/>
+      <c r="AH17" s="48"/>
+      <c r="AI17" s="48"/>
+      <c r="AJ17" s="48"/>
+      <c r="AK17" s="48"/>
+      <c r="AL17" s="48"/>
+      <c r="AM17" s="48"/>
+      <c r="AN17" s="48"/>
+      <c r="AO17" s="48"/>
+      <c r="AP17" s="48"/>
+      <c r="AQ17" s="48"/>
+      <c r="AR17" s="48"/>
+      <c r="AS17" s="48"/>
+      <c r="AT17" s="48"/>
+      <c r="AU17" s="48"/>
+      <c r="AV17" s="48"/>
+      <c r="AW17" s="48"/>
+      <c r="AX17" s="48"/>
+      <c r="AY17" s="48"/>
+      <c r="AZ17" s="49"/>
+      <c r="BA17" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:18" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A8" s="27" t="s">
+    <row r="18" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A18" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="28">
-[...47 lines deleted...]
-      <c r="R8" s="27" t="s">
+      <c r="B18" s="45">
+        <v>156857</v>
+      </c>
+      <c r="C18" s="45">
+        <v>100626</v>
+      </c>
+      <c r="D18" s="45">
+        <v>144594</v>
+      </c>
+      <c r="E18" s="45">
+        <v>141709</v>
+      </c>
+      <c r="F18" s="45">
+        <v>135325</v>
+      </c>
+      <c r="G18" s="45">
+        <v>150539</v>
+      </c>
+      <c r="H18" s="45">
+        <v>163754</v>
+      </c>
+      <c r="I18" s="45">
+        <v>151108</v>
+      </c>
+      <c r="J18" s="45">
+        <v>106239</v>
+      </c>
+      <c r="K18" s="45">
+        <v>129345</v>
+      </c>
+      <c r="L18" s="45">
+        <v>127846</v>
+      </c>
+      <c r="M18" s="45">
+        <v>155610</v>
+      </c>
+      <c r="N18" s="45">
+        <v>147869</v>
+      </c>
+      <c r="O18" s="45">
+        <v>150167</v>
+      </c>
+      <c r="P18" s="45">
+        <v>137654</v>
+      </c>
+      <c r="Q18" s="45">
+        <v>193280</v>
+      </c>
+      <c r="R18" s="45">
+        <v>120905</v>
+      </c>
+      <c r="S18" s="45">
+        <v>133518</v>
+      </c>
+      <c r="T18" s="45">
+        <v>139537</v>
+      </c>
+      <c r="U18" s="45">
+        <v>144710</v>
+      </c>
+      <c r="V18" s="45">
+        <v>179745</v>
+      </c>
+      <c r="W18" s="45">
+        <v>161106</v>
+      </c>
+      <c r="X18" s="45">
+        <v>164263</v>
+      </c>
+      <c r="Y18" s="45">
+        <v>188177</v>
+      </c>
+      <c r="Z18" s="45">
+        <v>202244</v>
+      </c>
+      <c r="AA18" s="45">
+        <v>638153</v>
+      </c>
+      <c r="AB18" s="45">
+        <v>486906</v>
+      </c>
+      <c r="AC18" s="45">
+        <v>313551</v>
+      </c>
+      <c r="AD18" s="45">
+        <v>320864</v>
+      </c>
+      <c r="AE18" s="45">
+        <v>299939</v>
+      </c>
+      <c r="AF18" s="45">
+        <v>274284</v>
+      </c>
+      <c r="AG18" s="45">
+        <v>256662</v>
+      </c>
+      <c r="AH18" s="45">
+        <v>218383</v>
+      </c>
+      <c r="AI18" s="45">
+        <v>207039</v>
+      </c>
+      <c r="AJ18" s="45">
+        <v>174151</v>
+      </c>
+      <c r="AK18" s="45">
+        <v>184940</v>
+      </c>
+      <c r="AL18" s="45">
+        <v>183223</v>
+      </c>
+      <c r="AM18" s="45">
+        <v>158023</v>
+      </c>
+      <c r="AN18" s="45">
+        <v>166305</v>
+      </c>
+      <c r="AO18" s="45">
+        <v>169847</v>
+      </c>
+      <c r="AP18" s="45">
+        <v>165900</v>
+      </c>
+      <c r="AQ18" s="45">
+        <v>157704</v>
+      </c>
+      <c r="AR18" s="45">
+        <v>180944</v>
+      </c>
+      <c r="AS18" s="45">
+        <v>173457</v>
+      </c>
+      <c r="AT18" s="45">
+        <v>189527</v>
+      </c>
+      <c r="AU18" s="45">
+        <v>176430</v>
+      </c>
+      <c r="AV18" s="45">
+        <v>194498</v>
+      </c>
+      <c r="AW18" s="45">
+        <v>188197</v>
+      </c>
+      <c r="AX18" s="45">
+        <v>179251</v>
+      </c>
+      <c r="AY18" s="45">
+        <v>205156</v>
+      </c>
+      <c r="AZ18" s="46">
+        <v>204108</v>
+      </c>
+      <c r="BA18" s="21" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:18" ht="10.5" customHeight="1">
-      <c r="A9" s="15" t="s">
+    <row r="19" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A19" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="B9" s="9">
-[...47 lines deleted...]
-      <c r="R9" s="15" t="s">
+      <c r="B19" s="43">
+        <v>115305</v>
+      </c>
+      <c r="C19" s="43">
+        <v>89968</v>
+      </c>
+      <c r="D19" s="43">
+        <v>117818</v>
+      </c>
+      <c r="E19" s="43">
+        <v>110263</v>
+      </c>
+      <c r="F19" s="43">
+        <v>108106</v>
+      </c>
+      <c r="G19" s="43">
+        <v>118275</v>
+      </c>
+      <c r="H19" s="43">
+        <v>120247</v>
+      </c>
+      <c r="I19" s="43">
+        <v>110396</v>
+      </c>
+      <c r="J19" s="43">
+        <v>96167</v>
+      </c>
+      <c r="K19" s="43">
+        <v>112790</v>
+      </c>
+      <c r="L19" s="43">
+        <v>104374</v>
+      </c>
+      <c r="M19" s="43">
+        <v>124309</v>
+      </c>
+      <c r="N19" s="43">
+        <v>114393</v>
+      </c>
+      <c r="O19" s="43">
+        <v>123295</v>
+      </c>
+      <c r="P19" s="43">
+        <v>111255</v>
+      </c>
+      <c r="Q19" s="43">
+        <v>143683</v>
+      </c>
+      <c r="R19" s="43">
+        <v>98253</v>
+      </c>
+      <c r="S19" s="43">
+        <v>103928</v>
+      </c>
+      <c r="T19" s="43">
+        <v>112437</v>
+      </c>
+      <c r="U19" s="43">
+        <v>123097</v>
+      </c>
+      <c r="V19" s="43">
+        <v>141950</v>
+      </c>
+      <c r="W19" s="43">
+        <v>129341</v>
+      </c>
+      <c r="X19" s="43">
+        <v>134778</v>
+      </c>
+      <c r="Y19" s="43">
+        <v>149012</v>
+      </c>
+      <c r="Z19" s="43">
+        <v>152454</v>
+      </c>
+      <c r="AA19" s="43">
+        <v>414713</v>
+      </c>
+      <c r="AB19" s="43">
+        <v>349199</v>
+      </c>
+      <c r="AC19" s="43">
+        <v>216700</v>
+      </c>
+      <c r="AD19" s="43">
+        <v>214894</v>
+      </c>
+      <c r="AE19" s="43">
+        <v>200796</v>
+      </c>
+      <c r="AF19" s="43">
+        <v>184942</v>
+      </c>
+      <c r="AG19" s="43">
+        <v>177607</v>
+      </c>
+      <c r="AH19" s="43">
+        <v>149390</v>
+      </c>
+      <c r="AI19" s="43">
+        <v>134281</v>
+      </c>
+      <c r="AJ19" s="43">
+        <v>122144</v>
+      </c>
+      <c r="AK19" s="43">
+        <v>131239</v>
+      </c>
+      <c r="AL19" s="43">
+        <v>131285</v>
+      </c>
+      <c r="AM19" s="43">
+        <v>114500</v>
+      </c>
+      <c r="AN19" s="43">
+        <v>120764</v>
+      </c>
+      <c r="AO19" s="43">
+        <v>117775</v>
+      </c>
+      <c r="AP19" s="43">
+        <v>124692</v>
+      </c>
+      <c r="AQ19" s="43">
+        <v>119025</v>
+      </c>
+      <c r="AR19" s="43">
+        <v>132151</v>
+      </c>
+      <c r="AS19" s="43">
+        <v>124117</v>
+      </c>
+      <c r="AT19" s="43">
+        <v>139338</v>
+      </c>
+      <c r="AU19" s="43">
+        <v>115407</v>
+      </c>
+      <c r="AV19" s="43">
+        <v>137991</v>
+      </c>
+      <c r="AW19" s="43">
+        <v>119439</v>
+      </c>
+      <c r="AX19" s="43">
+        <v>123274</v>
+      </c>
+      <c r="AY19" s="43">
+        <v>151026</v>
+      </c>
+      <c r="AZ19" s="47">
+        <v>139016</v>
+      </c>
+      <c r="BA19" s="14" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="10" spans="1:18" ht="10.5" customHeight="1">
-      <c r="A10" s="15" t="s">
+    <row r="20" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A20" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="9">
-[...47 lines deleted...]
-      <c r="R10" s="15" t="s">
+      <c r="B20" s="43">
+        <v>41552</v>
+      </c>
+      <c r="C20" s="43">
+        <v>10658</v>
+      </c>
+      <c r="D20" s="43">
+        <v>26776</v>
+      </c>
+      <c r="E20" s="43">
+        <v>31446</v>
+      </c>
+      <c r="F20" s="43">
+        <v>27219</v>
+      </c>
+      <c r="G20" s="43">
+        <v>32264</v>
+      </c>
+      <c r="H20" s="43">
+        <v>43507</v>
+      </c>
+      <c r="I20" s="43">
+        <v>40712</v>
+      </c>
+      <c r="J20" s="43">
+        <v>10072</v>
+      </c>
+      <c r="K20" s="43">
+        <v>16555</v>
+      </c>
+      <c r="L20" s="43">
+        <v>23472</v>
+      </c>
+      <c r="M20" s="43">
+        <v>31301</v>
+      </c>
+      <c r="N20" s="43">
+        <v>33476</v>
+      </c>
+      <c r="O20" s="43">
+        <v>26872</v>
+      </c>
+      <c r="P20" s="43">
+        <v>26399</v>
+      </c>
+      <c r="Q20" s="43">
+        <v>49597</v>
+      </c>
+      <c r="R20" s="43">
+        <v>22652</v>
+      </c>
+      <c r="S20" s="43">
+        <v>29590</v>
+      </c>
+      <c r="T20" s="43">
+        <v>27100</v>
+      </c>
+      <c r="U20" s="43">
+        <v>21613</v>
+      </c>
+      <c r="V20" s="43">
+        <v>37795</v>
+      </c>
+      <c r="W20" s="43">
+        <v>31765</v>
+      </c>
+      <c r="X20" s="43">
+        <v>29485</v>
+      </c>
+      <c r="Y20" s="43">
+        <v>39165</v>
+      </c>
+      <c r="Z20" s="43">
+        <v>49790</v>
+      </c>
+      <c r="AA20" s="43">
+        <v>223440</v>
+      </c>
+      <c r="AB20" s="43">
+        <v>137707</v>
+      </c>
+      <c r="AC20" s="43">
+        <v>96851</v>
+      </c>
+      <c r="AD20" s="43">
+        <v>105970</v>
+      </c>
+      <c r="AE20" s="43">
+        <v>99143</v>
+      </c>
+      <c r="AF20" s="43">
+        <v>89342</v>
+      </c>
+      <c r="AG20" s="43">
+        <v>79055</v>
+      </c>
+      <c r="AH20" s="43">
+        <v>68993</v>
+      </c>
+      <c r="AI20" s="43">
+        <v>72758</v>
+      </c>
+      <c r="AJ20" s="43">
+        <v>52007</v>
+      </c>
+      <c r="AK20" s="43">
+        <v>53701</v>
+      </c>
+      <c r="AL20" s="43">
+        <v>51938</v>
+      </c>
+      <c r="AM20" s="43">
+        <v>43523</v>
+      </c>
+      <c r="AN20" s="43">
+        <v>45541</v>
+      </c>
+      <c r="AO20" s="43">
+        <v>52072</v>
+      </c>
+      <c r="AP20" s="43">
+        <v>41208</v>
+      </c>
+      <c r="AQ20" s="43">
+        <v>38679</v>
+      </c>
+      <c r="AR20" s="43">
+        <v>48793</v>
+      </c>
+      <c r="AS20" s="43">
+        <v>49340</v>
+      </c>
+      <c r="AT20" s="43">
+        <v>50189</v>
+      </c>
+      <c r="AU20" s="43">
+        <v>61023</v>
+      </c>
+      <c r="AV20" s="43">
+        <v>56507</v>
+      </c>
+      <c r="AW20" s="43">
+        <v>68758</v>
+      </c>
+      <c r="AX20" s="43">
+        <v>55977</v>
+      </c>
+      <c r="AY20" s="43">
+        <v>54130</v>
+      </c>
+      <c r="AZ20" s="47">
+        <v>65092</v>
+      </c>
+      <c r="BA20" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:18" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A11" s="27" t="s">
+    <row r="21" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A21" s="21" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="28">
-[...47 lines deleted...]
-      <c r="R11" s="27" t="s">
+      <c r="B21" s="45">
+        <v>156857</v>
+      </c>
+      <c r="C21" s="45">
+        <v>100626</v>
+      </c>
+      <c r="D21" s="45">
+        <v>144594</v>
+      </c>
+      <c r="E21" s="45">
+        <v>141709</v>
+      </c>
+      <c r="F21" s="45">
+        <v>135325</v>
+      </c>
+      <c r="G21" s="45">
+        <v>150539</v>
+      </c>
+      <c r="H21" s="45">
+        <v>163754</v>
+      </c>
+      <c r="I21" s="45">
+        <v>151108</v>
+      </c>
+      <c r="J21" s="45">
+        <v>106239</v>
+      </c>
+      <c r="K21" s="45">
+        <v>129345</v>
+      </c>
+      <c r="L21" s="45">
+        <v>127846</v>
+      </c>
+      <c r="M21" s="45">
+        <v>155610</v>
+      </c>
+      <c r="N21" s="45">
+        <v>147869</v>
+      </c>
+      <c r="O21" s="45">
+        <v>150167</v>
+      </c>
+      <c r="P21" s="45">
+        <v>137654</v>
+      </c>
+      <c r="Q21" s="45">
+        <v>193280</v>
+      </c>
+      <c r="R21" s="45">
+        <v>120905</v>
+      </c>
+      <c r="S21" s="45">
+        <v>133518</v>
+      </c>
+      <c r="T21" s="45">
+        <v>139537</v>
+      </c>
+      <c r="U21" s="45">
+        <v>144710</v>
+      </c>
+      <c r="V21" s="45">
+        <v>179745</v>
+      </c>
+      <c r="W21" s="45">
+        <v>161106</v>
+      </c>
+      <c r="X21" s="45">
+        <v>164263</v>
+      </c>
+      <c r="Y21" s="45">
+        <v>188177</v>
+      </c>
+      <c r="Z21" s="45">
+        <v>202244</v>
+      </c>
+      <c r="AA21" s="45">
+        <v>638153</v>
+      </c>
+      <c r="AB21" s="45">
+        <v>486906</v>
+      </c>
+      <c r="AC21" s="45">
+        <v>313551</v>
+      </c>
+      <c r="AD21" s="45">
+        <v>320864</v>
+      </c>
+      <c r="AE21" s="45">
+        <v>299939</v>
+      </c>
+      <c r="AF21" s="45">
+        <v>274284</v>
+      </c>
+      <c r="AG21" s="45">
+        <v>256662</v>
+      </c>
+      <c r="AH21" s="45">
+        <v>218383</v>
+      </c>
+      <c r="AI21" s="45">
+        <v>207039</v>
+      </c>
+      <c r="AJ21" s="45">
+        <v>174151</v>
+      </c>
+      <c r="AK21" s="45">
+        <v>184940</v>
+      </c>
+      <c r="AL21" s="45">
+        <v>183223</v>
+      </c>
+      <c r="AM21" s="45">
+        <v>158023</v>
+      </c>
+      <c r="AN21" s="45">
+        <v>166305</v>
+      </c>
+      <c r="AO21" s="45">
+        <v>169847</v>
+      </c>
+      <c r="AP21" s="45">
+        <v>165900</v>
+      </c>
+      <c r="AQ21" s="45">
+        <v>157704</v>
+      </c>
+      <c r="AR21" s="45">
+        <v>180944</v>
+      </c>
+      <c r="AS21" s="45">
+        <v>173457</v>
+      </c>
+      <c r="AT21" s="45">
+        <v>189527</v>
+      </c>
+      <c r="AU21" s="45">
+        <v>176430</v>
+      </c>
+      <c r="AV21" s="45">
+        <v>194498</v>
+      </c>
+      <c r="AW21" s="45">
+        <v>188197</v>
+      </c>
+      <c r="AX21" s="45">
+        <v>179251</v>
+      </c>
+      <c r="AY21" s="45">
+        <v>205156</v>
+      </c>
+      <c r="AZ21" s="46">
+        <v>204108</v>
+      </c>
+      <c r="BA21" s="21" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:18" ht="10.5" customHeight="1">
-[...51 lines deleted...]
-      <c r="R12" s="15" t="s">
+    <row r="22" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="43">
+        <v>116507</v>
+      </c>
+      <c r="C22" s="43">
+        <v>69967</v>
+      </c>
+      <c r="D22" s="43">
+        <v>106058</v>
+      </c>
+      <c r="E22" s="43">
+        <v>107034</v>
+      </c>
+      <c r="F22" s="43">
+        <v>98616</v>
+      </c>
+      <c r="G22" s="43">
+        <v>111641</v>
+      </c>
+      <c r="H22" s="43">
+        <v>121800</v>
+      </c>
+      <c r="I22" s="43">
+        <v>109335</v>
+      </c>
+      <c r="J22" s="43">
+        <v>73215</v>
+      </c>
+      <c r="K22" s="43">
+        <v>92456</v>
+      </c>
+      <c r="L22" s="43">
+        <v>92245</v>
+      </c>
+      <c r="M22" s="43">
+        <v>114316</v>
+      </c>
+      <c r="N22" s="43">
+        <v>106260</v>
+      </c>
+      <c r="O22" s="43">
+        <v>107235</v>
+      </c>
+      <c r="P22" s="43">
+        <v>99212</v>
+      </c>
+      <c r="Q22" s="43">
+        <v>151674</v>
+      </c>
+      <c r="R22" s="43">
+        <v>87617</v>
+      </c>
+      <c r="S22" s="43">
+        <v>97518</v>
+      </c>
+      <c r="T22" s="43">
+        <v>105218</v>
+      </c>
+      <c r="U22" s="43">
+        <v>111141</v>
+      </c>
+      <c r="V22" s="43">
+        <v>144004</v>
+      </c>
+      <c r="W22" s="43">
+        <v>128469</v>
+      </c>
+      <c r="X22" s="43">
+        <v>131175</v>
+      </c>
+      <c r="Y22" s="43">
+        <v>152535</v>
+      </c>
+      <c r="Z22" s="43">
+        <v>165776</v>
+      </c>
+      <c r="AA22" s="43">
+        <v>550681</v>
+      </c>
+      <c r="AB22" s="43">
+        <v>403423</v>
+      </c>
+      <c r="AC22" s="43">
+        <v>265533</v>
+      </c>
+      <c r="AD22" s="43">
+        <v>259064</v>
+      </c>
+      <c r="AE22" s="43">
+        <v>244371</v>
+      </c>
+      <c r="AF22" s="43">
+        <v>223322</v>
+      </c>
+      <c r="AG22" s="43">
+        <v>206092</v>
+      </c>
+      <c r="AH22" s="43">
+        <v>173234</v>
+      </c>
+      <c r="AI22" s="43">
+        <v>161148</v>
+      </c>
+      <c r="AJ22" s="43">
+        <v>132847</v>
+      </c>
+      <c r="AK22" s="43">
+        <v>139539</v>
+      </c>
+      <c r="AL22" s="43">
+        <v>136552</v>
+      </c>
+      <c r="AM22" s="43">
+        <v>116623</v>
+      </c>
+      <c r="AN22" s="43">
+        <v>117723</v>
+      </c>
+      <c r="AO22" s="43">
+        <v>120089</v>
+      </c>
+      <c r="AP22" s="43">
+        <v>119437</v>
+      </c>
+      <c r="AQ22" s="43">
+        <v>105232</v>
+      </c>
+      <c r="AR22" s="43">
+        <v>116220</v>
+      </c>
+      <c r="AS22" s="43">
+        <v>119044</v>
+      </c>
+      <c r="AT22" s="43">
+        <v>129216</v>
+      </c>
+      <c r="AU22" s="43">
+        <v>121419</v>
+      </c>
+      <c r="AV22" s="43">
+        <v>125511</v>
+      </c>
+      <c r="AW22" s="43">
+        <v>136196</v>
+      </c>
+      <c r="AX22" s="43">
+        <v>112070</v>
+      </c>
+      <c r="AY22" s="43">
+        <v>121496</v>
+      </c>
+      <c r="AZ22" s="47">
+        <v>111507</v>
+      </c>
+      <c r="BA22" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:18" ht="10.5" customHeight="1">
-      <c r="A13" s="15" t="s">
+    <row r="23" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A23" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="9">
-[...47 lines deleted...]
-      <c r="R13" s="15" t="s">
+      <c r="B23" s="43">
+        <v>34318</v>
+      </c>
+      <c r="C23" s="43">
+        <v>26432</v>
+      </c>
+      <c r="D23" s="43">
+        <v>31392</v>
+      </c>
+      <c r="E23" s="43">
+        <v>28884</v>
+      </c>
+      <c r="F23" s="43">
+        <v>30988</v>
+      </c>
+      <c r="G23" s="43">
+        <v>32737</v>
+      </c>
+      <c r="H23" s="43">
+        <v>35277</v>
+      </c>
+      <c r="I23" s="43">
+        <v>35066</v>
+      </c>
+      <c r="J23" s="43">
+        <v>27633</v>
+      </c>
+      <c r="K23" s="43">
+        <v>29514</v>
+      </c>
+      <c r="L23" s="43">
+        <v>28381</v>
+      </c>
+      <c r="M23" s="43">
+        <v>33290</v>
+      </c>
+      <c r="N23" s="43">
+        <v>33366</v>
+      </c>
+      <c r="O23" s="43">
+        <v>33419</v>
+      </c>
+      <c r="P23" s="43">
+        <v>31160</v>
+      </c>
+      <c r="Q23" s="43">
+        <v>33301</v>
+      </c>
+      <c r="R23" s="43">
+        <v>26224</v>
+      </c>
+      <c r="S23" s="43">
+        <v>26838</v>
+      </c>
+      <c r="T23" s="43">
+        <v>25050</v>
+      </c>
+      <c r="U23" s="43">
+        <v>24367</v>
+      </c>
+      <c r="V23" s="43">
+        <v>26450</v>
+      </c>
+      <c r="W23" s="43">
+        <v>23745</v>
+      </c>
+      <c r="X23" s="43">
+        <v>22195</v>
+      </c>
+      <c r="Y23" s="43">
+        <v>21721</v>
+      </c>
+      <c r="Z23" s="43">
+        <v>21796</v>
+      </c>
+      <c r="AA23" s="43">
+        <v>35896</v>
+      </c>
+      <c r="AB23" s="43">
+        <v>29184</v>
+      </c>
+      <c r="AC23" s="43">
+        <v>22369</v>
+      </c>
+      <c r="AD23" s="43">
+        <v>25398</v>
+      </c>
+      <c r="AE23" s="43">
+        <v>29565</v>
+      </c>
+      <c r="AF23" s="43">
+        <v>24894</v>
+      </c>
+      <c r="AG23" s="43">
+        <v>20530</v>
+      </c>
+      <c r="AH23" s="43">
+        <v>20118</v>
+      </c>
+      <c r="AI23" s="43">
+        <v>19671</v>
+      </c>
+      <c r="AJ23" s="43">
+        <v>15726</v>
+      </c>
+      <c r="AK23" s="43">
+        <v>16055</v>
+      </c>
+      <c r="AL23" s="43">
+        <v>15644</v>
+      </c>
+      <c r="AM23" s="43">
+        <v>14469</v>
+      </c>
+      <c r="AN23" s="43">
+        <v>17018</v>
+      </c>
+      <c r="AO23" s="43">
+        <v>14277</v>
+      </c>
+      <c r="AP23" s="43">
+        <v>10279</v>
+      </c>
+      <c r="AQ23" s="43">
+        <v>15142</v>
+      </c>
+      <c r="AR23" s="43">
+        <v>17789</v>
+      </c>
+      <c r="AS23" s="43">
+        <v>15425</v>
+      </c>
+      <c r="AT23" s="43">
+        <v>11787</v>
+      </c>
+      <c r="AU23" s="43">
+        <v>7731</v>
+      </c>
+      <c r="AV23" s="43">
+        <v>8607</v>
+      </c>
+      <c r="AW23" s="43">
+        <v>4209</v>
+      </c>
+      <c r="AX23" s="43">
+        <v>2552</v>
+      </c>
+      <c r="AY23" s="43">
+        <v>3615</v>
+      </c>
+      <c r="AZ23" s="47">
+        <v>5048</v>
+      </c>
+      <c r="BA23" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A24" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" s="43">
+        <v>6032</v>
+      </c>
+      <c r="C24" s="43">
+        <v>4227</v>
+      </c>
+      <c r="D24" s="43">
+        <v>7144</v>
+      </c>
+      <c r="E24" s="43">
+        <v>5791</v>
+      </c>
+      <c r="F24" s="43">
+        <v>5721</v>
+      </c>
+      <c r="G24" s="43">
+        <v>6161</v>
+      </c>
+      <c r="H24" s="43">
+        <v>6677</v>
+      </c>
+      <c r="I24" s="43">
+        <v>6707</v>
+      </c>
+      <c r="J24" s="43">
+        <v>5391</v>
+      </c>
+      <c r="K24" s="43">
+        <v>7375</v>
+      </c>
+      <c r="L24" s="43">
+        <v>7220</v>
+      </c>
+      <c r="M24" s="43">
+        <v>8004</v>
+      </c>
+      <c r="N24" s="43">
+        <v>8243</v>
+      </c>
+      <c r="O24" s="43">
+        <v>9513</v>
+      </c>
+      <c r="P24" s="43">
+        <v>7282</v>
+      </c>
+      <c r="Q24" s="43">
+        <v>8305</v>
+      </c>
+      <c r="R24" s="43">
+        <v>7064</v>
+      </c>
+      <c r="S24" s="43">
+        <v>9162</v>
+      </c>
+      <c r="T24" s="43">
+        <v>9269</v>
+      </c>
+      <c r="U24" s="43">
+        <v>9202</v>
+      </c>
+      <c r="V24" s="43">
+        <v>9291</v>
+      </c>
+      <c r="W24" s="43">
+        <v>8892</v>
+      </c>
+      <c r="X24" s="43">
+        <v>10893</v>
+      </c>
+      <c r="Y24" s="43">
+        <v>13921</v>
+      </c>
+      <c r="Z24" s="43">
+        <v>14672</v>
+      </c>
+      <c r="AA24" s="43">
+        <v>51576</v>
+      </c>
+      <c r="AB24" s="43">
+        <v>54299</v>
+      </c>
+      <c r="AC24" s="43">
+        <v>25649</v>
+      </c>
+      <c r="AD24" s="43">
+        <v>36402</v>
+      </c>
+      <c r="AE24" s="43">
+        <v>16711</v>
+      </c>
+      <c r="AF24" s="43">
+        <v>14294</v>
+      </c>
+      <c r="AG24" s="43">
+        <v>12253</v>
+      </c>
+      <c r="AH24" s="43">
+        <v>9496</v>
+      </c>
+      <c r="AI24" s="43">
+        <v>8645</v>
+      </c>
+      <c r="AJ24" s="43">
+        <v>7933</v>
+      </c>
+      <c r="AK24" s="43">
+        <v>8424</v>
+      </c>
+      <c r="AL24" s="43">
+        <v>9340</v>
+      </c>
+      <c r="AM24" s="43">
+        <v>5523</v>
+      </c>
+      <c r="AN24" s="43">
+        <v>5619</v>
+      </c>
+      <c r="AO24" s="43">
+        <v>6183</v>
+      </c>
+      <c r="AP24" s="43">
+        <v>4366</v>
+      </c>
+      <c r="AQ24" s="43">
+        <v>4405</v>
+      </c>
+      <c r="AR24" s="43">
+        <v>4018</v>
+      </c>
+      <c r="AS24" s="43">
+        <v>3763</v>
+      </c>
+      <c r="AT24" s="43">
+        <v>5767</v>
+      </c>
+      <c r="AU24" s="43">
+        <v>3379</v>
+      </c>
+      <c r="AV24" s="43">
+        <v>2207</v>
+      </c>
+      <c r="AW24" s="43">
+        <v>1845</v>
+      </c>
+      <c r="AX24" s="43">
+        <v>2482</v>
+      </c>
+      <c r="AY24" s="43">
+        <v>4453</v>
+      </c>
+      <c r="AZ24" s="47">
+        <v>5026</v>
+      </c>
+      <c r="BA24" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A25" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="D25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="G25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="H25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="I25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="J25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="K25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD25" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE25" s="43">
+        <v>8717</v>
+      </c>
+      <c r="AF25" s="43">
+        <v>11165</v>
+      </c>
+      <c r="AG25" s="43">
+        <v>16759</v>
+      </c>
+      <c r="AH25" s="43">
+        <v>14675</v>
+      </c>
+      <c r="AI25" s="43">
+        <v>16964</v>
+      </c>
+      <c r="AJ25" s="43">
+        <v>15535</v>
+      </c>
+      <c r="AK25" s="43">
+        <v>20327</v>
+      </c>
+      <c r="AL25" s="43">
+        <v>20973</v>
+      </c>
+      <c r="AM25" s="43">
+        <v>19466</v>
+      </c>
+      <c r="AN25" s="43">
+        <v>25121</v>
+      </c>
+      <c r="AO25" s="43">
+        <v>28339</v>
+      </c>
+      <c r="AP25" s="43">
+        <v>30557</v>
+      </c>
+      <c r="AQ25" s="43">
+        <v>31771</v>
+      </c>
+      <c r="AR25" s="43">
+        <v>41498</v>
+      </c>
+      <c r="AS25" s="43">
+        <v>34838</v>
+      </c>
+      <c r="AT25" s="43">
+        <v>42632</v>
+      </c>
+      <c r="AU25" s="43">
+        <v>43683</v>
+      </c>
+      <c r="AV25" s="43">
+        <v>56419</v>
+      </c>
+      <c r="AW25" s="43">
+        <v>45240</v>
+      </c>
+      <c r="AX25" s="43">
+        <v>61259</v>
+      </c>
+      <c r="AY25" s="43">
+        <v>75237</v>
+      </c>
+      <c r="AZ25" s="47">
+        <v>82022</v>
+      </c>
+      <c r="BA25" s="14" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="26" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A26" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="B26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="G26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="H26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="I26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="J26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="K26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD26" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE26" s="43">
+        <v>575</v>
+      </c>
+      <c r="AF26" s="43">
+        <v>609</v>
+      </c>
+      <c r="AG26" s="43">
+        <v>1028</v>
+      </c>
+      <c r="AH26" s="43">
+        <v>860</v>
+      </c>
+      <c r="AI26" s="43">
+        <v>611</v>
+      </c>
+      <c r="AJ26" s="43">
+        <v>2110</v>
+      </c>
+      <c r="AK26" s="43">
+        <v>595</v>
+      </c>
+      <c r="AL26" s="43">
+        <v>714</v>
+      </c>
+      <c r="AM26" s="43">
+        <v>1942</v>
+      </c>
+      <c r="AN26" s="43">
+        <v>824</v>
+      </c>
+      <c r="AO26" s="43">
+        <v>959</v>
+      </c>
+      <c r="AP26" s="43">
+        <v>1261</v>
+      </c>
+      <c r="AQ26" s="43">
+        <v>1154</v>
+      </c>
+      <c r="AR26" s="43">
+        <v>1419</v>
+      </c>
+      <c r="AS26" s="43">
+        <v>387</v>
+      </c>
+      <c r="AT26" s="43">
+        <v>125</v>
+      </c>
+      <c r="AU26" s="43">
+        <v>218</v>
+      </c>
+      <c r="AV26" s="43">
+        <v>1754</v>
+      </c>
+      <c r="AW26" s="43">
+        <v>707</v>
+      </c>
+      <c r="AX26" s="43">
+        <v>888</v>
+      </c>
+      <c r="AY26" s="43">
+        <v>355</v>
+      </c>
+      <c r="AZ26" s="47">
+        <v>505</v>
+      </c>
+      <c r="BA26" s="14" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="27" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A27" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="48"/>
+      <c r="AF27" s="48"/>
+      <c r="AG27" s="48"/>
+      <c r="AH27" s="48"/>
+      <c r="AI27" s="48"/>
+      <c r="AJ27" s="48"/>
+      <c r="AK27" s="48"/>
+      <c r="AL27" s="48"/>
+      <c r="AM27" s="48"/>
+      <c r="AN27" s="48"/>
+      <c r="AO27" s="48"/>
+      <c r="AP27" s="48"/>
+      <c r="AQ27" s="48"/>
+      <c r="AR27" s="48"/>
+      <c r="AS27" s="48"/>
+      <c r="AT27" s="48"/>
+      <c r="AU27" s="48"/>
+      <c r="AV27" s="48"/>
+      <c r="AW27" s="48"/>
+      <c r="AX27" s="48"/>
+      <c r="AY27" s="48"/>
+      <c r="AZ27" s="49"/>
+      <c r="BA27" s="20" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A28" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="45">
+        <v>25471</v>
+      </c>
+      <c r="C28" s="45">
+        <v>20505</v>
+      </c>
+      <c r="D28" s="45">
+        <v>24304</v>
+      </c>
+      <c r="E28" s="45">
+        <v>25293</v>
+      </c>
+      <c r="F28" s="45">
+        <v>26478</v>
+      </c>
+      <c r="G28" s="45">
+        <v>30859</v>
+      </c>
+      <c r="H28" s="45">
+        <v>33904</v>
+      </c>
+      <c r="I28" s="45">
+        <v>32216</v>
+      </c>
+      <c r="J28" s="45">
+        <v>25519</v>
+      </c>
+      <c r="K28" s="45">
+        <v>24339</v>
+      </c>
+      <c r="L28" s="45">
+        <v>26748</v>
+      </c>
+      <c r="M28" s="45">
+        <v>27880</v>
+      </c>
+      <c r="N28" s="45">
+        <v>28324</v>
+      </c>
+      <c r="O28" s="45">
+        <v>25061</v>
+      </c>
+      <c r="P28" s="45">
+        <v>27226</v>
+      </c>
+      <c r="Q28" s="45">
+        <v>28064</v>
+      </c>
+      <c r="R28" s="45">
+        <v>25723</v>
+      </c>
+      <c r="S28" s="45">
+        <v>31323</v>
+      </c>
+      <c r="T28" s="45">
+        <v>31524</v>
+      </c>
+      <c r="U28" s="45">
+        <v>29276</v>
+      </c>
+      <c r="V28" s="45">
+        <v>32848</v>
+      </c>
+      <c r="W28" s="45">
+        <v>35960</v>
+      </c>
+      <c r="X28" s="45">
+        <v>35735</v>
+      </c>
+      <c r="Y28" s="45">
+        <v>42476</v>
+      </c>
+      <c r="Z28" s="45">
+        <v>42345</v>
+      </c>
+      <c r="AA28" s="45">
+        <v>108080</v>
+      </c>
+      <c r="AB28" s="45">
+        <v>43246</v>
+      </c>
+      <c r="AC28" s="45">
+        <v>36917</v>
+      </c>
+      <c r="AD28" s="45">
+        <v>34890</v>
+      </c>
+      <c r="AE28" s="45">
+        <v>36843</v>
+      </c>
+      <c r="AF28" s="45">
+        <v>46987</v>
+      </c>
+      <c r="AG28" s="45">
+        <v>55933</v>
+      </c>
+      <c r="AH28" s="45">
+        <v>58935</v>
+      </c>
+      <c r="AI28" s="45">
+        <v>62443</v>
+      </c>
+      <c r="AJ28" s="45">
+        <v>65621</v>
+      </c>
+      <c r="AK28" s="45">
+        <v>63155</v>
+      </c>
+      <c r="AL28" s="45">
+        <v>61858</v>
+      </c>
+      <c r="AM28" s="45">
+        <v>61390</v>
+      </c>
+      <c r="AN28" s="45">
+        <v>71463</v>
+      </c>
+      <c r="AO28" s="45">
+        <v>69094</v>
+      </c>
+      <c r="AP28" s="45">
+        <v>76579</v>
+      </c>
+      <c r="AQ28" s="45">
+        <v>74605</v>
+      </c>
+      <c r="AR28" s="45">
+        <v>71680</v>
+      </c>
+      <c r="AS28" s="45">
+        <v>62518</v>
+      </c>
+      <c r="AT28" s="45">
+        <v>66156</v>
+      </c>
+      <c r="AU28" s="45">
+        <v>67234</v>
+      </c>
+      <c r="AV28" s="45">
+        <v>71625</v>
+      </c>
+      <c r="AW28" s="45">
+        <v>82236</v>
+      </c>
+      <c r="AX28" s="45">
+        <v>89724</v>
+      </c>
+      <c r="AY28" s="45">
+        <v>84462</v>
+      </c>
+      <c r="AZ28" s="46">
+        <v>74670</v>
+      </c>
+      <c r="BA28" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A29" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="B29" s="43">
+        <v>17995</v>
+      </c>
+      <c r="C29" s="43">
+        <v>15811</v>
+      </c>
+      <c r="D29" s="43">
+        <v>18266</v>
+      </c>
+      <c r="E29" s="43">
+        <v>19311</v>
+      </c>
+      <c r="F29" s="43">
+        <v>20639</v>
+      </c>
+      <c r="G29" s="43">
+        <v>24103</v>
+      </c>
+      <c r="H29" s="43">
+        <v>25177</v>
+      </c>
+      <c r="I29" s="43">
+        <v>23094</v>
+      </c>
+      <c r="J29" s="43">
+        <v>21340</v>
+      </c>
+      <c r="K29" s="43">
+        <v>20042</v>
+      </c>
+      <c r="L29" s="43">
+        <v>21005</v>
+      </c>
+      <c r="M29" s="43">
+        <v>21686</v>
+      </c>
+      <c r="N29" s="43">
+        <v>21904</v>
+      </c>
+      <c r="O29" s="43">
+        <v>19797</v>
+      </c>
+      <c r="P29" s="43">
+        <v>20943</v>
+      </c>
+      <c r="Q29" s="43">
+        <v>20657</v>
+      </c>
+      <c r="R29" s="43">
+        <v>20021</v>
+      </c>
+      <c r="S29" s="43">
+        <v>24413</v>
+      </c>
+      <c r="T29" s="43">
+        <v>24829</v>
+      </c>
+      <c r="U29" s="43">
+        <v>23649</v>
+      </c>
+      <c r="V29" s="43">
+        <v>25811</v>
+      </c>
+      <c r="W29" s="43">
+        <v>27982</v>
+      </c>
+      <c r="X29" s="43">
+        <v>26971</v>
+      </c>
+      <c r="Y29" s="43">
+        <v>28949</v>
+      </c>
+      <c r="Z29" s="43">
+        <v>28693</v>
+      </c>
+      <c r="AA29" s="43">
+        <v>58208</v>
+      </c>
+      <c r="AB29" s="43">
+        <v>28538</v>
+      </c>
+      <c r="AC29" s="43">
+        <v>22355</v>
+      </c>
+      <c r="AD29" s="43">
+        <v>21633</v>
+      </c>
+      <c r="AE29" s="43">
+        <v>22142</v>
+      </c>
+      <c r="AF29" s="43">
+        <v>29109</v>
+      </c>
+      <c r="AG29" s="43">
+        <v>36115</v>
+      </c>
+      <c r="AH29" s="43">
+        <v>36048</v>
+      </c>
+      <c r="AI29" s="43">
+        <v>36474</v>
+      </c>
+      <c r="AJ29" s="43">
+        <v>42981</v>
+      </c>
+      <c r="AK29" s="43">
+        <v>42095</v>
+      </c>
+      <c r="AL29" s="43">
+        <v>41657</v>
+      </c>
+      <c r="AM29" s="43">
+        <v>42582</v>
+      </c>
+      <c r="AN29" s="43">
+        <v>49277</v>
+      </c>
+      <c r="AO29" s="43">
+        <v>44857</v>
+      </c>
+      <c r="AP29" s="43">
+        <v>52751</v>
+      </c>
+      <c r="AQ29" s="43">
+        <v>50600</v>
+      </c>
+      <c r="AR29" s="43">
+        <v>45441</v>
+      </c>
+      <c r="AS29" s="43">
+        <v>39462</v>
+      </c>
+      <c r="AT29" s="43">
+        <v>47657</v>
+      </c>
+      <c r="AU29" s="43">
+        <v>44012</v>
+      </c>
+      <c r="AV29" s="43">
+        <v>47803</v>
+      </c>
+      <c r="AW29" s="43">
+        <v>51626</v>
+      </c>
+      <c r="AX29" s="43">
+        <v>58860</v>
+      </c>
+      <c r="AY29" s="43">
+        <v>55214</v>
+      </c>
+      <c r="AZ29" s="47">
+        <v>37913</v>
+      </c>
+      <c r="BA29" s="14" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A30" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="43">
+        <v>7476</v>
+      </c>
+      <c r="C30" s="43">
+        <v>4694</v>
+      </c>
+      <c r="D30" s="43">
+        <v>6038</v>
+      </c>
+      <c r="E30" s="43">
+        <v>5982</v>
+      </c>
+      <c r="F30" s="43">
+        <v>5839</v>
+      </c>
+      <c r="G30" s="43">
+        <v>6756</v>
+      </c>
+      <c r="H30" s="43">
+        <v>8727</v>
+      </c>
+      <c r="I30" s="43">
+        <v>9122</v>
+      </c>
+      <c r="J30" s="43">
+        <v>4179</v>
+      </c>
+      <c r="K30" s="43">
+        <v>4297</v>
+      </c>
+      <c r="L30" s="43">
+        <v>5743</v>
+      </c>
+      <c r="M30" s="43">
+        <v>6194</v>
+      </c>
+      <c r="N30" s="43">
+        <v>6420</v>
+      </c>
+      <c r="O30" s="43">
+        <v>5264</v>
+      </c>
+      <c r="P30" s="43">
+        <v>6283</v>
+      </c>
+      <c r="Q30" s="43">
+        <v>7407</v>
+      </c>
+      <c r="R30" s="43">
+        <v>5702</v>
+      </c>
+      <c r="S30" s="43">
+        <v>6910</v>
+      </c>
+      <c r="T30" s="43">
+        <v>6695</v>
+      </c>
+      <c r="U30" s="43">
+        <v>5627</v>
+      </c>
+      <c r="V30" s="43">
+        <v>7037</v>
+      </c>
+      <c r="W30" s="43">
+        <v>7978</v>
+      </c>
+      <c r="X30" s="43">
+        <v>8764</v>
+      </c>
+      <c r="Y30" s="43">
+        <v>13527</v>
+      </c>
+      <c r="Z30" s="43">
+        <v>13652</v>
+      </c>
+      <c r="AA30" s="43">
+        <v>49872</v>
+      </c>
+      <c r="AB30" s="43">
+        <v>14708</v>
+      </c>
+      <c r="AC30" s="43">
+        <v>14562</v>
+      </c>
+      <c r="AD30" s="43">
+        <v>13257</v>
+      </c>
+      <c r="AE30" s="43">
+        <v>14701</v>
+      </c>
+      <c r="AF30" s="43">
+        <v>17878</v>
+      </c>
+      <c r="AG30" s="43">
+        <v>19818</v>
+      </c>
+      <c r="AH30" s="43">
+        <v>22887</v>
+      </c>
+      <c r="AI30" s="43">
+        <v>25969</v>
+      </c>
+      <c r="AJ30" s="43">
+        <v>22640</v>
+      </c>
+      <c r="AK30" s="43">
+        <v>21060</v>
+      </c>
+      <c r="AL30" s="43">
+        <v>20201</v>
+      </c>
+      <c r="AM30" s="43">
+        <v>18808</v>
+      </c>
+      <c r="AN30" s="43">
+        <v>22186</v>
+      </c>
+      <c r="AO30" s="43">
+        <v>24237</v>
+      </c>
+      <c r="AP30" s="43">
+        <v>23828</v>
+      </c>
+      <c r="AQ30" s="43">
+        <v>24005</v>
+      </c>
+      <c r="AR30" s="43">
+        <v>26239</v>
+      </c>
+      <c r="AS30" s="43">
+        <v>23056</v>
+      </c>
+      <c r="AT30" s="43">
+        <v>18499</v>
+      </c>
+      <c r="AU30" s="43">
+        <v>23222</v>
+      </c>
+      <c r="AV30" s="43">
+        <v>23822</v>
+      </c>
+      <c r="AW30" s="43">
+        <v>30610</v>
+      </c>
+      <c r="AX30" s="43">
+        <v>30864</v>
+      </c>
+      <c r="AY30" s="43">
+        <v>29248</v>
+      </c>
+      <c r="AZ30" s="47">
+        <v>36757</v>
+      </c>
+      <c r="BA30" s="14" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A31" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="B31" s="45">
+        <v>25471</v>
+      </c>
+      <c r="C31" s="45">
+        <v>20505</v>
+      </c>
+      <c r="D31" s="45">
+        <v>24304</v>
+      </c>
+      <c r="E31" s="45">
+        <v>25293</v>
+      </c>
+      <c r="F31" s="45">
+        <v>26478</v>
+      </c>
+      <c r="G31" s="45">
+        <v>30859</v>
+      </c>
+      <c r="H31" s="45">
+        <v>33904</v>
+      </c>
+      <c r="I31" s="45">
+        <v>32216</v>
+      </c>
+      <c r="J31" s="45">
+        <v>25519</v>
+      </c>
+      <c r="K31" s="45">
+        <v>24339</v>
+      </c>
+      <c r="L31" s="45">
+        <v>26748</v>
+      </c>
+      <c r="M31" s="45">
+        <v>27880</v>
+      </c>
+      <c r="N31" s="45">
+        <v>28324</v>
+      </c>
+      <c r="O31" s="45">
+        <v>25061</v>
+      </c>
+      <c r="P31" s="45">
+        <v>27226</v>
+      </c>
+      <c r="Q31" s="45">
+        <v>28064</v>
+      </c>
+      <c r="R31" s="45">
+        <v>25723</v>
+      </c>
+      <c r="S31" s="45">
+        <v>31323</v>
+      </c>
+      <c r="T31" s="45">
+        <v>31524</v>
+      </c>
+      <c r="U31" s="45">
+        <v>29276</v>
+      </c>
+      <c r="V31" s="45">
+        <v>32848</v>
+      </c>
+      <c r="W31" s="45">
+        <v>35960</v>
+      </c>
+      <c r="X31" s="45">
+        <v>35735</v>
+      </c>
+      <c r="Y31" s="45">
+        <v>42476</v>
+      </c>
+      <c r="Z31" s="45">
+        <v>42345</v>
+      </c>
+      <c r="AA31" s="45">
+        <v>108080</v>
+      </c>
+      <c r="AB31" s="45">
+        <v>43246</v>
+      </c>
+      <c r="AC31" s="45">
+        <v>36917</v>
+      </c>
+      <c r="AD31" s="45">
+        <v>34890</v>
+      </c>
+      <c r="AE31" s="45">
+        <v>36843</v>
+      </c>
+      <c r="AF31" s="45">
+        <v>46987</v>
+      </c>
+      <c r="AG31" s="45">
+        <v>55933</v>
+      </c>
+      <c r="AH31" s="45">
+        <v>58935</v>
+      </c>
+      <c r="AI31" s="45">
+        <v>62443</v>
+      </c>
+      <c r="AJ31" s="45">
+        <v>65621</v>
+      </c>
+      <c r="AK31" s="45">
+        <v>63155</v>
+      </c>
+      <c r="AL31" s="45">
+        <v>61858</v>
+      </c>
+      <c r="AM31" s="45">
+        <v>61390</v>
+      </c>
+      <c r="AN31" s="45">
+        <v>71463</v>
+      </c>
+      <c r="AO31" s="45">
+        <v>69094</v>
+      </c>
+      <c r="AP31" s="45">
+        <v>76579</v>
+      </c>
+      <c r="AQ31" s="45">
+        <v>74605</v>
+      </c>
+      <c r="AR31" s="45">
+        <v>71680</v>
+      </c>
+      <c r="AS31" s="45">
+        <v>62518</v>
+      </c>
+      <c r="AT31" s="45">
+        <v>66156</v>
+      </c>
+      <c r="AU31" s="45">
+        <v>67234</v>
+      </c>
+      <c r="AV31" s="45">
+        <v>71625</v>
+      </c>
+      <c r="AW31" s="45">
+        <v>82236</v>
+      </c>
+      <c r="AX31" s="45">
+        <v>89724</v>
+      </c>
+      <c r="AY31" s="45">
+        <v>84462</v>
+      </c>
+      <c r="AZ31" s="46">
+        <v>74670</v>
+      </c>
+      <c r="BA31" s="21" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="32" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="43">
+        <v>7718</v>
+      </c>
+      <c r="C32" s="43">
+        <v>5513</v>
+      </c>
+      <c r="D32" s="43">
+        <v>8502</v>
+      </c>
+      <c r="E32" s="43">
+        <v>9351</v>
+      </c>
+      <c r="F32" s="43">
+        <v>8142</v>
+      </c>
+      <c r="G32" s="43">
+        <v>8534</v>
+      </c>
+      <c r="H32" s="43">
+        <v>9240</v>
+      </c>
+      <c r="I32" s="43">
+        <v>9058</v>
+      </c>
+      <c r="J32" s="43">
+        <v>5819</v>
+      </c>
+      <c r="K32" s="43">
+        <v>5710</v>
+      </c>
+      <c r="L32" s="43">
+        <v>5605</v>
+      </c>
+      <c r="M32" s="43">
+        <v>5074</v>
+      </c>
+      <c r="N32" s="43">
+        <v>5047</v>
+      </c>
+      <c r="O32" s="43">
+        <v>4942</v>
+      </c>
+      <c r="P32" s="43">
+        <v>5966</v>
+      </c>
+      <c r="Q32" s="43">
+        <v>7844</v>
+      </c>
+      <c r="R32" s="43">
+        <v>4969</v>
+      </c>
+      <c r="S32" s="43">
+        <v>6234</v>
+      </c>
+      <c r="T32" s="43">
+        <v>6624</v>
+      </c>
+      <c r="U32" s="43">
+        <v>6087</v>
+      </c>
+      <c r="V32" s="43">
+        <v>8144</v>
+      </c>
+      <c r="W32" s="43">
+        <v>9940</v>
+      </c>
+      <c r="X32" s="43">
+        <v>8433</v>
+      </c>
+      <c r="Y32" s="43">
+        <v>10386</v>
+      </c>
+      <c r="Z32" s="43">
+        <v>11923</v>
+      </c>
+      <c r="AA32" s="43">
+        <v>32557</v>
+      </c>
+      <c r="AB32" s="43">
+        <v>10319</v>
+      </c>
+      <c r="AC32" s="43">
+        <v>5582</v>
+      </c>
+      <c r="AD32" s="43">
+        <v>6858</v>
+      </c>
+      <c r="AE32" s="43">
+        <v>4976</v>
+      </c>
+      <c r="AF32" s="43">
+        <v>6749</v>
+      </c>
+      <c r="AG32" s="43">
+        <v>7532</v>
+      </c>
+      <c r="AH32" s="43">
+        <v>10423</v>
+      </c>
+      <c r="AI32" s="43">
+        <v>8958</v>
+      </c>
+      <c r="AJ32" s="43">
+        <v>6659</v>
+      </c>
+      <c r="AK32" s="43">
+        <v>7591</v>
+      </c>
+      <c r="AL32" s="43">
+        <v>7856</v>
+      </c>
+      <c r="AM32" s="43">
+        <v>5280</v>
+      </c>
+      <c r="AN32" s="43">
+        <v>4101</v>
+      </c>
+      <c r="AO32" s="43">
+        <v>2781</v>
+      </c>
+      <c r="AP32" s="43">
+        <v>3023</v>
+      </c>
+      <c r="AQ32" s="43">
+        <v>3479</v>
+      </c>
+      <c r="AR32" s="43">
+        <v>3432</v>
+      </c>
+      <c r="AS32" s="43">
+        <v>2969</v>
+      </c>
+      <c r="AT32" s="43">
+        <v>3410</v>
+      </c>
+      <c r="AU32" s="43">
+        <v>5913</v>
+      </c>
+      <c r="AV32" s="43">
+        <v>5635</v>
+      </c>
+      <c r="AW32" s="43">
+        <v>6949</v>
+      </c>
+      <c r="AX32" s="43">
+        <v>6758</v>
+      </c>
+      <c r="AY32" s="43">
+        <v>6054</v>
+      </c>
+      <c r="AZ32" s="47">
+        <v>5968</v>
+      </c>
+      <c r="BA32" s="14" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A33" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B33" s="43">
+        <v>3202</v>
+      </c>
+      <c r="C33" s="43">
+        <v>2463</v>
+      </c>
+      <c r="D33" s="43">
+        <v>2896</v>
+      </c>
+      <c r="E33" s="43">
+        <v>3120</v>
+      </c>
+      <c r="F33" s="43">
+        <v>3730</v>
+      </c>
+      <c r="G33" s="43">
+        <v>2220</v>
+      </c>
+      <c r="H33" s="43">
+        <v>3345</v>
+      </c>
+      <c r="I33" s="43">
+        <v>2346</v>
+      </c>
+      <c r="J33" s="43">
+        <v>1625</v>
+      </c>
+      <c r="K33" s="43">
+        <v>1679</v>
+      </c>
+      <c r="L33" s="43">
+        <v>1379</v>
+      </c>
+      <c r="M33" s="43">
+        <v>1543</v>
+      </c>
+      <c r="N33" s="43">
+        <v>2124</v>
+      </c>
+      <c r="O33" s="43">
+        <v>1562</v>
+      </c>
+      <c r="P33" s="43">
+        <v>2543</v>
+      </c>
+      <c r="Q33" s="43">
+        <v>2360</v>
+      </c>
+      <c r="R33" s="43">
+        <v>1681</v>
+      </c>
+      <c r="S33" s="43">
+        <v>3323</v>
+      </c>
+      <c r="T33" s="43">
+        <v>3403</v>
+      </c>
+      <c r="U33" s="43">
+        <v>2470</v>
+      </c>
+      <c r="V33" s="43">
+        <v>2995</v>
+      </c>
+      <c r="W33" s="43">
+        <v>3017</v>
+      </c>
+      <c r="X33" s="43">
+        <v>3071</v>
+      </c>
+      <c r="Y33" s="43">
+        <v>3663</v>
+      </c>
+      <c r="Z33" s="43">
+        <v>3007</v>
+      </c>
+      <c r="AA33" s="43">
+        <v>9320</v>
+      </c>
+      <c r="AB33" s="43">
+        <v>3666</v>
+      </c>
+      <c r="AC33" s="43">
+        <v>3205</v>
+      </c>
+      <c r="AD33" s="43">
+        <v>3679</v>
+      </c>
+      <c r="AE33" s="43">
+        <v>3303</v>
+      </c>
+      <c r="AF33" s="43">
+        <v>4506</v>
+      </c>
+      <c r="AG33" s="43">
+        <v>3869</v>
+      </c>
+      <c r="AH33" s="43">
+        <v>5514</v>
+      </c>
+      <c r="AI33" s="43">
+        <v>3922</v>
+      </c>
+      <c r="AJ33" s="43">
+        <v>2311</v>
+      </c>
+      <c r="AK33" s="43">
+        <v>2118</v>
+      </c>
+      <c r="AL33" s="43">
+        <v>2179</v>
+      </c>
+      <c r="AM33" s="43">
+        <v>1972</v>
+      </c>
+      <c r="AN33" s="43">
+        <v>1272</v>
+      </c>
+      <c r="AO33" s="43">
+        <v>1061</v>
+      </c>
+      <c r="AP33" s="43">
+        <v>968</v>
+      </c>
+      <c r="AQ33" s="43">
+        <v>1297</v>
+      </c>
+      <c r="AR33" s="43">
+        <v>2006</v>
+      </c>
+      <c r="AS33" s="43">
+        <v>1611</v>
+      </c>
+      <c r="AT33" s="43">
+        <v>414</v>
+      </c>
+      <c r="AU33" s="43">
+        <v>862</v>
+      </c>
+      <c r="AV33" s="43">
+        <v>173</v>
+      </c>
+      <c r="AW33" s="43">
+        <v>633</v>
+      </c>
+      <c r="AX33" s="43">
+        <v>792</v>
+      </c>
+      <c r="AY33" s="43">
+        <v>761</v>
+      </c>
+      <c r="AZ33" s="47">
+        <v>758</v>
+      </c>
+      <c r="BA33" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="14" spans="1:18" ht="10.5" customHeight="1">
-      <c r="A14" s="15" t="s">
+    <row r="34" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A34" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B34" s="43">
+        <v>14551</v>
+      </c>
+      <c r="C34" s="43">
+        <v>12529</v>
+      </c>
+      <c r="D34" s="43">
+        <v>12906</v>
+      </c>
+      <c r="E34" s="43">
+        <v>12822</v>
+      </c>
+      <c r="F34" s="43">
+        <v>14606</v>
+      </c>
+      <c r="G34" s="43">
+        <v>20105</v>
+      </c>
+      <c r="H34" s="43">
+        <v>21319</v>
+      </c>
+      <c r="I34" s="43">
+        <v>20812</v>
+      </c>
+      <c r="J34" s="43">
+        <v>18075</v>
+      </c>
+      <c r="K34" s="43">
+        <v>16950</v>
+      </c>
+      <c r="L34" s="43">
+        <v>19764</v>
+      </c>
+      <c r="M34" s="43">
+        <v>21263</v>
+      </c>
+      <c r="N34" s="43">
+        <v>21153</v>
+      </c>
+      <c r="O34" s="43">
+        <v>18557</v>
+      </c>
+      <c r="P34" s="43">
+        <v>18717</v>
+      </c>
+      <c r="Q34" s="43">
+        <v>17860</v>
+      </c>
+      <c r="R34" s="43">
+        <v>19073</v>
+      </c>
+      <c r="S34" s="43">
+        <v>21766</v>
+      </c>
+      <c r="T34" s="43">
+        <v>21497</v>
+      </c>
+      <c r="U34" s="43">
+        <v>20719</v>
+      </c>
+      <c r="V34" s="43">
+        <v>21709</v>
+      </c>
+      <c r="W34" s="43">
+        <v>23003</v>
+      </c>
+      <c r="X34" s="43">
+        <v>24231</v>
+      </c>
+      <c r="Y34" s="43">
+        <v>28427</v>
+      </c>
+      <c r="Z34" s="43">
+        <v>27415</v>
+      </c>
+      <c r="AA34" s="43">
+        <v>66203</v>
+      </c>
+      <c r="AB34" s="43">
+        <v>29261</v>
+      </c>
+      <c r="AC34" s="43">
+        <v>28130</v>
+      </c>
+      <c r="AD34" s="43">
+        <v>24353</v>
+      </c>
+      <c r="AE34" s="43">
+        <v>23840</v>
+      </c>
+      <c r="AF34" s="43">
+        <v>29984</v>
+      </c>
+      <c r="AG34" s="43">
+        <v>37718</v>
+      </c>
+      <c r="AH34" s="43">
+        <v>33598</v>
+      </c>
+      <c r="AI34" s="43">
+        <v>38254</v>
+      </c>
+      <c r="AJ34" s="43">
+        <v>40851</v>
+      </c>
+      <c r="AK34" s="43">
+        <v>34928</v>
+      </c>
+      <c r="AL34" s="43">
+        <v>32390</v>
+      </c>
+      <c r="AM34" s="43">
+        <v>32808</v>
+      </c>
+      <c r="AN34" s="43">
+        <v>35992</v>
+      </c>
+      <c r="AO34" s="43">
+        <v>35838</v>
+      </c>
+      <c r="AP34" s="43">
+        <v>32695</v>
+      </c>
+      <c r="AQ34" s="43">
+        <v>29210</v>
+      </c>
+      <c r="AR34" s="43">
+        <v>27011</v>
+      </c>
+      <c r="AS34" s="43">
+        <v>23225</v>
+      </c>
+      <c r="AT34" s="43">
+        <v>23108</v>
+      </c>
+      <c r="AU34" s="43">
+        <v>20776</v>
+      </c>
+      <c r="AV34" s="43">
+        <v>22857</v>
+      </c>
+      <c r="AW34" s="43">
+        <v>25595</v>
+      </c>
+      <c r="AX34" s="43">
+        <v>24414</v>
+      </c>
+      <c r="AY34" s="43">
+        <v>24624</v>
+      </c>
+      <c r="AZ34" s="47">
+        <v>21701</v>
+      </c>
+      <c r="BA34" s="14" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="35" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A35" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="9">
-[...47 lines deleted...]
-      <c r="R14" s="15" t="s">
+      <c r="B35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="C35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="D35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="F35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="G35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="H35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="I35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="J35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="K35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="L35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="M35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="N35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="O35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="P35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="R35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="S35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="T35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="U35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="V35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="W35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="X35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD35" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE35" s="43">
+        <v>4455</v>
+      </c>
+      <c r="AF35" s="43">
+        <v>5565</v>
+      </c>
+      <c r="AG35" s="43">
+        <v>6505</v>
+      </c>
+      <c r="AH35" s="43">
+        <v>9106</v>
+      </c>
+      <c r="AI35" s="43">
+        <v>11121</v>
+      </c>
+      <c r="AJ35" s="43">
+        <v>15049</v>
+      </c>
+      <c r="AK35" s="43">
+        <v>18259</v>
+      </c>
+      <c r="AL35" s="43">
+        <v>19163</v>
+      </c>
+      <c r="AM35" s="43">
+        <v>20631</v>
+      </c>
+      <c r="AN35" s="43">
+        <v>29665</v>
+      </c>
+      <c r="AO35" s="43">
+        <v>29002</v>
+      </c>
+      <c r="AP35" s="43">
+        <v>39597</v>
+      </c>
+      <c r="AQ35" s="43">
+        <v>39959</v>
+      </c>
+      <c r="AR35" s="43">
+        <v>39199</v>
+      </c>
+      <c r="AS35" s="43">
+        <v>34619</v>
+      </c>
+      <c r="AT35" s="43">
+        <v>39204</v>
+      </c>
+      <c r="AU35" s="43">
+        <v>39681</v>
+      </c>
+      <c r="AV35" s="43">
+        <v>42779</v>
+      </c>
+      <c r="AW35" s="43">
+        <v>49049</v>
+      </c>
+      <c r="AX35" s="43">
+        <v>57740</v>
+      </c>
+      <c r="AY35" s="43">
+        <v>52317</v>
+      </c>
+      <c r="AZ35" s="47">
+        <v>45876</v>
+      </c>
+      <c r="BA35" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="15" spans="1:18" ht="10.5" customHeight="1">
-[...51 lines deleted...]
-      <c r="R15" s="15" t="s">
+    <row r="36" spans="1:53" ht="10.5" customHeight="1">
+      <c r="A36" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="B36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="C36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="E36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="F36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="G36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="H36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="I36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="K36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="L36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="M36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="N36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="O36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="P36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="R36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="S36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="T36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="U36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="V36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="W36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="X36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="AA36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="AD36" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="AE36" s="44">
+        <v>269</v>
+      </c>
+      <c r="AF36" s="44">
+        <v>183</v>
+      </c>
+      <c r="AG36" s="44">
+        <v>309</v>
+      </c>
+      <c r="AH36" s="44">
+        <v>294</v>
+      </c>
+      <c r="AI36" s="44">
+        <v>188</v>
+      </c>
+      <c r="AJ36" s="44">
+        <v>751</v>
+      </c>
+      <c r="AK36" s="44">
+        <v>259</v>
+      </c>
+      <c r="AL36" s="44">
+        <v>270</v>
+      </c>
+      <c r="AM36" s="44">
+        <v>699</v>
+      </c>
+      <c r="AN36" s="44">
+        <v>433</v>
+      </c>
+      <c r="AO36" s="44">
+        <v>412</v>
+      </c>
+      <c r="AP36" s="44">
+        <v>296</v>
+      </c>
+      <c r="AQ36" s="44">
+        <v>660</v>
+      </c>
+      <c r="AR36" s="44">
+        <v>32</v>
+      </c>
+      <c r="AS36" s="44">
+        <v>94</v>
+      </c>
+      <c r="AT36" s="44">
+        <v>20</v>
+      </c>
+      <c r="AU36" s="44">
+        <v>2</v>
+      </c>
+      <c r="AV36" s="44">
+        <v>181</v>
+      </c>
+      <c r="AW36" s="44">
+        <v>10</v>
+      </c>
+      <c r="AX36" s="44">
+        <v>20</v>
+      </c>
+      <c r="AY36" s="44">
+        <v>706</v>
+      </c>
+      <c r="AZ36" s="50">
+        <v>367</v>
+      </c>
+      <c r="BA36" s="15" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A37" s="6"/>
+      <c r="B37" s="22"/>
+      <c r="C37" s="22"/>
+      <c r="D37" s="22"/>
+      <c r="E37" s="22"/>
+      <c r="F37" s="22"/>
+      <c r="G37" s="22"/>
+      <c r="H37" s="22"/>
+      <c r="I37" s="22"/>
+      <c r="J37" s="22"/>
+      <c r="K37" s="22"/>
+      <c r="L37" s="22"/>
+      <c r="M37" s="22"/>
+      <c r="N37" s="22"/>
+      <c r="O37" s="22"/>
+      <c r="P37" s="22"/>
+      <c r="Q37" s="22"/>
+      <c r="R37" s="22"/>
+      <c r="S37" s="22"/>
+      <c r="T37" s="22"/>
+      <c r="U37" s="22"/>
+      <c r="V37" s="22"/>
+      <c r="W37" s="22"/>
+      <c r="X37" s="22"/>
+      <c r="Y37" s="22"/>
+      <c r="Z37" s="22"/>
+      <c r="AA37" s="22"/>
+      <c r="AB37" s="22"/>
+      <c r="AC37" s="22"/>
+      <c r="AD37" s="22"/>
+      <c r="AE37" s="22"/>
+      <c r="AF37" s="22"/>
+      <c r="AG37" s="22"/>
+      <c r="AH37" s="22"/>
+      <c r="AI37" s="22"/>
+      <c r="AJ37" s="22"/>
+      <c r="AK37" s="22"/>
+      <c r="AL37" s="22"/>
+      <c r="AM37" s="22"/>
+      <c r="AN37" s="22"/>
+      <c r="AO37" s="22"/>
+      <c r="AP37" s="22"/>
+      <c r="AQ37" s="22"/>
+      <c r="AR37" s="22"/>
+      <c r="AS37" s="22"/>
+      <c r="AT37" s="22"/>
+      <c r="AU37" s="22"/>
+      <c r="AV37" s="22"/>
+      <c r="AW37" s="22"/>
+      <c r="AX37" s="22"/>
+      <c r="AY37" s="22"/>
+      <c r="AZ37" s="22"/>
+    </row>
+    <row r="38" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A38" s="10" t="s">
         <v>14</v>
       </c>
-    </row>
-[...604 lines deleted...]
-      <c r="R27" s="24" t="s">
+      <c r="B38" s="22"/>
+      <c r="C38" s="22"/>
+      <c r="D38" s="22"/>
+      <c r="E38" s="22"/>
+      <c r="F38" s="22"/>
+      <c r="G38" s="22"/>
+      <c r="H38" s="22"/>
+      <c r="I38" s="22"/>
+      <c r="J38" s="22"/>
+      <c r="K38" s="22"/>
+      <c r="L38" s="22"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="22"/>
+      <c r="O38" s="22"/>
+      <c r="P38" s="22"/>
+      <c r="Q38" s="22"/>
+      <c r="R38" s="22"/>
+      <c r="S38" s="22"/>
+      <c r="T38" s="22"/>
+      <c r="U38" s="22"/>
+      <c r="V38" s="22"/>
+      <c r="W38" s="22"/>
+      <c r="X38" s="22"/>
+      <c r="Y38" s="22"/>
+      <c r="Z38" s="22"/>
+      <c r="AA38" s="22"/>
+      <c r="AB38" s="22"/>
+      <c r="AC38" s="22"/>
+      <c r="AD38" s="22"/>
+      <c r="AE38" s="22"/>
+      <c r="AF38" s="22"/>
+      <c r="AG38" s="22"/>
+      <c r="AH38" s="22"/>
+      <c r="AI38" s="22"/>
+      <c r="AJ38" s="22"/>
+      <c r="AK38" s="22"/>
+      <c r="AL38" s="22"/>
+      <c r="AM38" s="22"/>
+      <c r="AN38" s="22"/>
+      <c r="AO38" s="22"/>
+      <c r="AP38" s="22"/>
+      <c r="AQ38" s="22"/>
+      <c r="AR38" s="22"/>
+      <c r="AS38" s="22"/>
+      <c r="AT38" s="22"/>
+      <c r="AU38" s="22"/>
+      <c r="AV38" s="22"/>
+      <c r="AW38" s="22"/>
+      <c r="AX38" s="22"/>
+      <c r="AY38" s="22"/>
+      <c r="AZ38" s="22"/>
+    </row>
+    <row r="39" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A39" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="22"/>
+      <c r="C39" s="22"/>
+      <c r="D39" s="22"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="22"/>
+      <c r="G39" s="22"/>
+      <c r="H39" s="22"/>
+      <c r="I39" s="22"/>
+      <c r="J39" s="22"/>
+      <c r="K39" s="22"/>
+      <c r="L39" s="22"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="22"/>
+      <c r="O39" s="22"/>
+      <c r="P39" s="22"/>
+      <c r="Q39" s="22"/>
+      <c r="R39" s="22"/>
+      <c r="S39" s="22"/>
+      <c r="T39" s="22"/>
+      <c r="U39" s="22"/>
+      <c r="V39" s="22"/>
+      <c r="W39" s="22"/>
+      <c r="X39" s="22"/>
+      <c r="Y39" s="22"/>
+      <c r="Z39" s="22"/>
+      <c r="AA39" s="22"/>
+      <c r="AB39" s="22"/>
+      <c r="AC39" s="22"/>
+      <c r="AD39" s="22"/>
+      <c r="AE39" s="22"/>
+      <c r="AF39" s="22"/>
+      <c r="AG39" s="22"/>
+      <c r="AH39" s="22"/>
+      <c r="AI39" s="22"/>
+      <c r="AJ39" s="22"/>
+      <c r="AK39" s="22"/>
+      <c r="AL39" s="22"/>
+      <c r="AM39" s="22"/>
+      <c r="AN39" s="22"/>
+      <c r="AO39" s="22"/>
+      <c r="AP39" s="22"/>
+      <c r="AQ39" s="22"/>
+      <c r="AR39" s="22"/>
+      <c r="AS39" s="22"/>
+      <c r="AT39" s="22"/>
+      <c r="AU39" s="22"/>
+      <c r="AV39" s="22"/>
+      <c r="AW39" s="22"/>
+      <c r="AX39" s="22"/>
+      <c r="AY39" s="22"/>
+      <c r="AZ39" s="22"/>
+    </row>
+    <row r="40" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="B40" s="22"/>
+      <c r="C40" s="22"/>
+      <c r="D40" s="22"/>
+      <c r="E40" s="22"/>
+      <c r="F40" s="22"/>
+      <c r="G40" s="22"/>
+      <c r="H40" s="22"/>
+      <c r="I40" s="22"/>
+      <c r="J40" s="22"/>
+      <c r="K40" s="22"/>
+      <c r="L40" s="22"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="22"/>
+      <c r="O40" s="22"/>
+      <c r="P40" s="22"/>
+      <c r="Q40" s="22"/>
+      <c r="R40" s="22"/>
+      <c r="S40" s="22"/>
+      <c r="T40" s="22"/>
+      <c r="U40" s="22"/>
+      <c r="V40" s="22"/>
+      <c r="W40" s="22"/>
+      <c r="X40" s="22"/>
+      <c r="Y40" s="22"/>
+      <c r="Z40" s="22"/>
+      <c r="AA40" s="22"/>
+      <c r="AB40" s="22"/>
+      <c r="AC40" s="22"/>
+      <c r="AD40" s="22"/>
+      <c r="AE40" s="22"/>
+      <c r="AF40" s="22"/>
+      <c r="AG40" s="22"/>
+      <c r="AH40" s="22"/>
+      <c r="AI40" s="22"/>
+      <c r="AJ40" s="22"/>
+      <c r="AK40" s="22"/>
+      <c r="AL40" s="22"/>
+      <c r="AM40" s="22"/>
+      <c r="AN40" s="22"/>
+      <c r="AO40" s="22"/>
+      <c r="AP40" s="22"/>
+      <c r="AQ40" s="22"/>
+      <c r="AR40" s="22"/>
+      <c r="AS40" s="22"/>
+      <c r="AT40" s="22"/>
+      <c r="AU40" s="22"/>
+      <c r="AV40" s="22"/>
+      <c r="AW40" s="22"/>
+      <c r="AX40" s="22"/>
+      <c r="AY40" s="22"/>
+      <c r="AZ40" s="22"/>
+    </row>
+    <row r="41" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A41" s="6" t="s">
         <v>26</v>
       </c>
-    </row>
-[...584 lines deleted...]
-      <c r="A41" s="6" t="s">
+      <c r="B41" s="22"/>
+      <c r="C41" s="22"/>
+      <c r="D41" s="22"/>
+      <c r="E41" s="22"/>
+      <c r="F41" s="22"/>
+      <c r="G41" s="22"/>
+      <c r="H41" s="22"/>
+      <c r="I41" s="22"/>
+      <c r="J41" s="22"/>
+      <c r="K41" s="22"/>
+      <c r="L41" s="22"/>
+      <c r="M41" s="22"/>
+      <c r="N41" s="22"/>
+      <c r="O41" s="22"/>
+      <c r="P41" s="22"/>
+      <c r="Q41" s="22"/>
+      <c r="R41" s="22"/>
+      <c r="S41" s="22"/>
+      <c r="T41" s="22"/>
+      <c r="U41" s="22"/>
+      <c r="V41" s="22"/>
+      <c r="W41" s="22"/>
+      <c r="X41" s="22"/>
+      <c r="Y41" s="22"/>
+      <c r="Z41" s="22"/>
+      <c r="AA41" s="22"/>
+      <c r="AB41" s="22"/>
+      <c r="AC41" s="22"/>
+      <c r="AD41" s="22"/>
+      <c r="AE41" s="22"/>
+      <c r="AF41" s="22"/>
+      <c r="AG41" s="22"/>
+      <c r="AH41" s="22"/>
+      <c r="AI41" s="22"/>
+      <c r="AJ41" s="22"/>
+      <c r="AK41" s="22"/>
+      <c r="AL41" s="22"/>
+      <c r="AM41" s="22"/>
+      <c r="AN41" s="22"/>
+      <c r="AO41" s="22"/>
+      <c r="AP41" s="22"/>
+      <c r="AQ41" s="22"/>
+      <c r="AR41" s="22"/>
+      <c r="AS41" s="22"/>
+      <c r="AT41" s="22"/>
+      <c r="AU41" s="22"/>
+      <c r="AV41" s="22"/>
+      <c r="AW41" s="22"/>
+      <c r="AX41" s="22"/>
+      <c r="AY41" s="22"/>
+      <c r="AZ41" s="22"/>
+    </row>
+    <row r="42" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A42" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="B41" s="30"/>
-[...17 lines deleted...]
-      <c r="A42" s="6" t="s">
+      <c r="B42" s="22"/>
+      <c r="C42" s="22"/>
+      <c r="D42" s="22"/>
+      <c r="E42" s="22"/>
+      <c r="F42" s="22"/>
+      <c r="G42" s="22"/>
+      <c r="H42" s="22"/>
+      <c r="I42" s="22"/>
+      <c r="J42" s="22"/>
+      <c r="K42" s="22"/>
+      <c r="L42" s="22"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="22"/>
+      <c r="O42" s="22"/>
+      <c r="P42" s="22"/>
+      <c r="Q42" s="22"/>
+      <c r="R42" s="22"/>
+      <c r="S42" s="22"/>
+      <c r="T42" s="22"/>
+      <c r="U42" s="22"/>
+      <c r="V42" s="22"/>
+      <c r="W42" s="22"/>
+      <c r="X42" s="22"/>
+      <c r="Y42" s="22"/>
+      <c r="Z42" s="22"/>
+      <c r="AA42" s="22"/>
+      <c r="AB42" s="22"/>
+      <c r="AC42" s="22"/>
+      <c r="AD42" s="22"/>
+      <c r="AE42" s="22"/>
+      <c r="AF42" s="22"/>
+      <c r="AG42" s="22"/>
+      <c r="AH42" s="22"/>
+      <c r="AI42" s="22"/>
+      <c r="AJ42" s="22"/>
+      <c r="AK42" s="22"/>
+      <c r="AL42" s="22"/>
+      <c r="AM42" s="22"/>
+      <c r="AN42" s="22"/>
+      <c r="AO42" s="22"/>
+      <c r="AP42" s="22"/>
+      <c r="AQ42" s="22"/>
+      <c r="AR42" s="22"/>
+      <c r="AS42" s="22"/>
+      <c r="AT42" s="22"/>
+      <c r="AU42" s="22"/>
+      <c r="AV42" s="22"/>
+      <c r="AW42" s="22"/>
+      <c r="AX42" s="22"/>
+      <c r="AY42" s="22"/>
+      <c r="AZ42" s="22"/>
+      <c r="BA42" s="23"/>
+    </row>
+    <row r="43" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A43" s="6"/>
+      <c r="B43" s="22"/>
+      <c r="C43" s="22"/>
+      <c r="D43" s="22"/>
+      <c r="E43" s="22"/>
+      <c r="F43" s="22"/>
+      <c r="G43" s="22"/>
+      <c r="H43" s="22"/>
+      <c r="I43" s="22"/>
+      <c r="J43" s="22"/>
+      <c r="K43" s="22"/>
+      <c r="L43" s="22"/>
+      <c r="M43" s="22"/>
+      <c r="N43" s="22"/>
+      <c r="O43" s="22"/>
+      <c r="P43" s="22"/>
+      <c r="Q43" s="22"/>
+      <c r="R43" s="22"/>
+      <c r="S43" s="22"/>
+      <c r="T43" s="22"/>
+      <c r="U43" s="22"/>
+      <c r="V43" s="22"/>
+      <c r="W43" s="22"/>
+      <c r="X43" s="22"/>
+      <c r="Y43" s="22"/>
+      <c r="Z43" s="22"/>
+      <c r="AA43" s="22"/>
+      <c r="AB43" s="22"/>
+      <c r="AC43" s="22"/>
+      <c r="AD43" s="22"/>
+      <c r="AE43" s="22"/>
+      <c r="AF43" s="22"/>
+      <c r="AG43" s="22"/>
+      <c r="AH43" s="22"/>
+      <c r="AI43" s="22"/>
+      <c r="AJ43" s="22"/>
+      <c r="AK43" s="22"/>
+      <c r="AL43" s="22"/>
+      <c r="AM43" s="22"/>
+      <c r="AN43" s="22"/>
+      <c r="AO43" s="22"/>
+      <c r="AP43" s="22"/>
+      <c r="AQ43" s="22"/>
+      <c r="AR43" s="22"/>
+      <c r="AS43" s="22"/>
+      <c r="AT43" s="22"/>
+      <c r="AU43" s="22"/>
+      <c r="AV43" s="22"/>
+      <c r="AW43" s="22"/>
+      <c r="AX43" s="22"/>
+      <c r="AY43" s="22"/>
+      <c r="AZ43" s="22"/>
+      <c r="BA43" s="23"/>
+    </row>
+    <row r="44" spans="1:53" s="10" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B42" s="30"/>
-[...59 lines deleted...]
-    <row r="45" spans="1:18" ht="10.5" customHeight="1">
+      <c r="B44" s="22"/>
+      <c r="C44" s="22"/>
+      <c r="D44" s="22"/>
+      <c r="E44" s="22"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="22"/>
+      <c r="K44" s="22"/>
+      <c r="L44" s="22"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="22"/>
+      <c r="O44" s="22"/>
+      <c r="P44" s="22"/>
+      <c r="Q44" s="22"/>
+      <c r="R44" s="22"/>
+      <c r="S44" s="22"/>
+      <c r="T44" s="22"/>
+      <c r="U44" s="22"/>
+      <c r="V44" s="22"/>
+      <c r="W44" s="22"/>
+      <c r="X44" s="22"/>
+      <c r="Y44" s="22"/>
+      <c r="Z44" s="22"/>
+      <c r="AA44" s="22"/>
+      <c r="AB44" s="22"/>
+      <c r="AC44" s="22"/>
+      <c r="AD44" s="22"/>
+      <c r="AE44" s="22"/>
+      <c r="AF44" s="22"/>
+      <c r="AG44" s="22"/>
+      <c r="AH44" s="22"/>
+      <c r="AI44" s="22"/>
+      <c r="AJ44" s="22"/>
+      <c r="AK44" s="22"/>
+      <c r="AL44" s="22"/>
+      <c r="AM44" s="22"/>
+      <c r="AN44" s="22"/>
+      <c r="AO44" s="22"/>
+      <c r="AP44" s="22"/>
+      <c r="AQ44" s="22"/>
+      <c r="AR44" s="22"/>
+      <c r="AS44" s="22"/>
+      <c r="AT44" s="22"/>
+      <c r="AU44" s="22"/>
+      <c r="AV44" s="22"/>
+      <c r="AW44" s="22"/>
+      <c r="AX44" s="22"/>
+      <c r="AY44" s="22"/>
+      <c r="AZ44" s="22"/>
+      <c r="BA44" s="23"/>
+    </row>
+    <row r="45" spans="1:53" ht="10.5" customHeight="1">
       <c r="A45" s="5"/>
     </row>
-    <row r="46" spans="1:18" ht="10.5" customHeight="1">
+    <row r="46" spans="1:53" ht="10.5" customHeight="1">
       <c r="A46" s="11"/>
       <c r="B46" s="9"/>
       <c r="C46" s="9"/>
       <c r="D46" s="9"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="9"/>
       <c r="L46" s="9"/>
       <c r="M46" s="9"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="9"/>
       <c r="Q46" s="9"/>
-    </row>
-    <row r="47" spans="1:18" ht="10.5" customHeight="1">
+      <c r="R46" s="9"/>
+      <c r="S46" s="9"/>
+      <c r="T46" s="9"/>
+      <c r="U46" s="9"/>
+      <c r="V46" s="9"/>
+      <c r="W46" s="9"/>
+      <c r="X46" s="9"/>
+      <c r="Y46" s="9"/>
+      <c r="Z46" s="9"/>
+      <c r="AA46" s="9"/>
+      <c r="AB46" s="9"/>
+      <c r="AC46" s="9"/>
+      <c r="AD46" s="9"/>
+      <c r="AE46" s="9"/>
+      <c r="AF46" s="9"/>
+      <c r="AG46" s="9"/>
+      <c r="AH46" s="9"/>
+      <c r="AI46" s="9"/>
+      <c r="AJ46" s="9"/>
+      <c r="AK46" s="9"/>
+      <c r="AL46" s="9"/>
+      <c r="AM46" s="9"/>
+      <c r="AN46" s="9"/>
+      <c r="AO46" s="9"/>
+      <c r="AP46" s="9"/>
+      <c r="AQ46" s="9"/>
+      <c r="AR46" s="9"/>
+      <c r="AS46" s="9"/>
+      <c r="AT46" s="9"/>
+      <c r="AU46" s="9"/>
+      <c r="AV46" s="9"/>
+      <c r="AW46" s="9"/>
+      <c r="AX46" s="9"/>
+      <c r="AY46" s="9"/>
+      <c r="AZ46" s="9"/>
+    </row>
+    <row r="47" spans="1:53" ht="10.5" customHeight="1">
       <c r="A47" s="11"/>
       <c r="B47" s="9"/>
       <c r="C47" s="9"/>
       <c r="D47" s="9"/>
       <c r="E47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
       <c r="I47" s="9"/>
       <c r="J47" s="9"/>
       <c r="K47" s="9"/>
       <c r="L47" s="9"/>
       <c r="M47" s="9"/>
       <c r="N47" s="9"/>
       <c r="O47" s="9"/>
       <c r="P47" s="9"/>
       <c r="Q47" s="9"/>
-    </row>
-    <row r="48" spans="1:18" ht="10.5" customHeight="1">
+      <c r="R47" s="9"/>
+      <c r="S47" s="9"/>
+      <c r="T47" s="9"/>
+      <c r="U47" s="9"/>
+      <c r="V47" s="9"/>
+      <c r="W47" s="9"/>
+      <c r="X47" s="9"/>
+      <c r="Y47" s="9"/>
+      <c r="Z47" s="9"/>
+      <c r="AA47" s="9"/>
+      <c r="AB47" s="9"/>
+      <c r="AC47" s="9"/>
+      <c r="AD47" s="9"/>
+      <c r="AE47" s="9"/>
+      <c r="AF47" s="9"/>
+      <c r="AG47" s="9"/>
+      <c r="AH47" s="9"/>
+      <c r="AI47" s="9"/>
+      <c r="AJ47" s="9"/>
+      <c r="AK47" s="9"/>
+      <c r="AL47" s="9"/>
+      <c r="AM47" s="9"/>
+      <c r="AN47" s="9"/>
+      <c r="AO47" s="9"/>
+      <c r="AP47" s="9"/>
+      <c r="AQ47" s="9"/>
+      <c r="AR47" s="9"/>
+      <c r="AS47" s="9"/>
+      <c r="AT47" s="9"/>
+      <c r="AU47" s="9"/>
+      <c r="AV47" s="9"/>
+      <c r="AW47" s="9"/>
+      <c r="AX47" s="9"/>
+      <c r="AY47" s="9"/>
+      <c r="AZ47" s="9"/>
+    </row>
+    <row r="48" spans="1:53" ht="10.5" customHeight="1">
       <c r="A48" s="11"/>
       <c r="B48" s="9"/>
       <c r="C48" s="9"/>
       <c r="D48" s="9"/>
       <c r="E48" s="9"/>
       <c r="F48" s="9"/>
       <c r="G48" s="9"/>
       <c r="H48" s="9"/>
       <c r="I48" s="9"/>
       <c r="J48" s="9"/>
       <c r="K48" s="9"/>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
       <c r="N48" s="9"/>
       <c r="O48" s="9"/>
       <c r="P48" s="9"/>
       <c r="Q48" s="9"/>
-    </row>
-    <row r="49" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="9"/>
+      <c r="U48" s="9"/>
+      <c r="V48" s="9"/>
+      <c r="W48" s="9"/>
+      <c r="X48" s="9"/>
+      <c r="Y48" s="9"/>
+      <c r="Z48" s="9"/>
+      <c r="AA48" s="9"/>
+      <c r="AB48" s="9"/>
+      <c r="AC48" s="9"/>
+      <c r="AD48" s="9"/>
+      <c r="AE48" s="9"/>
+      <c r="AF48" s="9"/>
+      <c r="AG48" s="9"/>
+      <c r="AH48" s="9"/>
+      <c r="AI48" s="9"/>
+      <c r="AJ48" s="9"/>
+      <c r="AK48" s="9"/>
+      <c r="AL48" s="9"/>
+      <c r="AM48" s="9"/>
+      <c r="AN48" s="9"/>
+      <c r="AO48" s="9"/>
+      <c r="AP48" s="9"/>
+      <c r="AQ48" s="9"/>
+      <c r="AR48" s="9"/>
+      <c r="AS48" s="9"/>
+      <c r="AT48" s="9"/>
+      <c r="AU48" s="9"/>
+      <c r="AV48" s="9"/>
+      <c r="AW48" s="9"/>
+      <c r="AX48" s="9"/>
+      <c r="AY48" s="9"/>
+      <c r="AZ48" s="9"/>
+    </row>
+    <row r="49" spans="1:52" ht="10.5" customHeight="1">
       <c r="A49" s="11"/>
       <c r="B49" s="9"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
       <c r="H49" s="9"/>
       <c r="I49" s="9"/>
       <c r="J49" s="9"/>
       <c r="K49" s="9"/>
       <c r="L49" s="9"/>
       <c r="M49" s="9"/>
       <c r="N49" s="9"/>
       <c r="O49" s="9"/>
       <c r="P49" s="9"/>
       <c r="Q49" s="9"/>
-    </row>
-    <row r="50" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R49" s="9"/>
+      <c r="S49" s="9"/>
+      <c r="T49" s="9"/>
+      <c r="U49" s="9"/>
+      <c r="V49" s="9"/>
+      <c r="W49" s="9"/>
+      <c r="X49" s="9"/>
+      <c r="Y49" s="9"/>
+      <c r="Z49" s="9"/>
+      <c r="AA49" s="9"/>
+      <c r="AB49" s="9"/>
+      <c r="AC49" s="9"/>
+      <c r="AD49" s="9"/>
+      <c r="AE49" s="9"/>
+      <c r="AF49" s="9"/>
+      <c r="AG49" s="9"/>
+      <c r="AH49" s="9"/>
+      <c r="AI49" s="9"/>
+      <c r="AJ49" s="9"/>
+      <c r="AK49" s="9"/>
+      <c r="AL49" s="9"/>
+      <c r="AM49" s="9"/>
+      <c r="AN49" s="9"/>
+      <c r="AO49" s="9"/>
+      <c r="AP49" s="9"/>
+      <c r="AQ49" s="9"/>
+      <c r="AR49" s="9"/>
+      <c r="AS49" s="9"/>
+      <c r="AT49" s="9"/>
+      <c r="AU49" s="9"/>
+      <c r="AV49" s="9"/>
+      <c r="AW49" s="9"/>
+      <c r="AX49" s="9"/>
+      <c r="AY49" s="9"/>
+      <c r="AZ49" s="9"/>
+    </row>
+    <row r="50" spans="1:52" ht="10.5" customHeight="1">
       <c r="A50" s="11"/>
       <c r="B50" s="9"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9"/>
       <c r="N50" s="9"/>
       <c r="O50" s="9"/>
       <c r="P50" s="9"/>
       <c r="Q50" s="9"/>
-    </row>
-    <row r="51" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R50" s="9"/>
+      <c r="S50" s="9"/>
+      <c r="T50" s="9"/>
+      <c r="U50" s="9"/>
+      <c r="V50" s="9"/>
+      <c r="W50" s="9"/>
+      <c r="X50" s="9"/>
+      <c r="Y50" s="9"/>
+      <c r="Z50" s="9"/>
+      <c r="AA50" s="9"/>
+      <c r="AB50" s="9"/>
+      <c r="AC50" s="9"/>
+      <c r="AD50" s="9"/>
+      <c r="AE50" s="9"/>
+      <c r="AF50" s="9"/>
+      <c r="AG50" s="9"/>
+      <c r="AH50" s="9"/>
+      <c r="AI50" s="9"/>
+      <c r="AJ50" s="9"/>
+      <c r="AK50" s="9"/>
+      <c r="AL50" s="9"/>
+      <c r="AM50" s="9"/>
+      <c r="AN50" s="9"/>
+      <c r="AO50" s="9"/>
+      <c r="AP50" s="9"/>
+      <c r="AQ50" s="9"/>
+      <c r="AR50" s="9"/>
+      <c r="AS50" s="9"/>
+      <c r="AT50" s="9"/>
+      <c r="AU50" s="9"/>
+      <c r="AV50" s="9"/>
+      <c r="AW50" s="9"/>
+      <c r="AX50" s="9"/>
+      <c r="AY50" s="9"/>
+      <c r="AZ50" s="9"/>
+    </row>
+    <row r="51" spans="1:52" ht="10.5" customHeight="1">
       <c r="A51" s="11"/>
       <c r="B51" s="9"/>
       <c r="C51" s="9"/>
       <c r="D51" s="9"/>
       <c r="E51" s="9"/>
       <c r="F51" s="9"/>
       <c r="G51" s="9"/>
       <c r="H51" s="9"/>
       <c r="I51" s="9"/>
       <c r="J51" s="9"/>
       <c r="K51" s="9"/>
       <c r="L51" s="9"/>
       <c r="M51" s="9"/>
       <c r="N51" s="9"/>
       <c r="O51" s="9"/>
       <c r="P51" s="9"/>
       <c r="Q51" s="9"/>
-    </row>
-    <row r="52" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R51" s="9"/>
+      <c r="S51" s="9"/>
+      <c r="T51" s="9"/>
+      <c r="U51" s="9"/>
+      <c r="V51" s="9"/>
+      <c r="W51" s="9"/>
+      <c r="X51" s="9"/>
+      <c r="Y51" s="9"/>
+      <c r="Z51" s="9"/>
+      <c r="AA51" s="9"/>
+      <c r="AB51" s="9"/>
+      <c r="AC51" s="9"/>
+      <c r="AD51" s="9"/>
+      <c r="AE51" s="9"/>
+      <c r="AF51" s="9"/>
+      <c r="AG51" s="9"/>
+      <c r="AH51" s="9"/>
+      <c r="AI51" s="9"/>
+      <c r="AJ51" s="9"/>
+      <c r="AK51" s="9"/>
+      <c r="AL51" s="9"/>
+      <c r="AM51" s="9"/>
+      <c r="AN51" s="9"/>
+      <c r="AO51" s="9"/>
+      <c r="AP51" s="9"/>
+      <c r="AQ51" s="9"/>
+      <c r="AR51" s="9"/>
+      <c r="AS51" s="9"/>
+      <c r="AT51" s="9"/>
+      <c r="AU51" s="9"/>
+      <c r="AV51" s="9"/>
+      <c r="AW51" s="9"/>
+      <c r="AX51" s="9"/>
+      <c r="AY51" s="9"/>
+      <c r="AZ51" s="9"/>
+    </row>
+    <row r="52" spans="1:52" ht="10.5" customHeight="1">
       <c r="A52" s="11"/>
       <c r="B52" s="9"/>
       <c r="C52" s="9"/>
       <c r="D52" s="9"/>
       <c r="E52" s="9"/>
       <c r="F52" s="9"/>
       <c r="G52" s="9"/>
       <c r="H52" s="9"/>
       <c r="I52" s="9"/>
       <c r="J52" s="9"/>
       <c r="K52" s="9"/>
       <c r="L52" s="9"/>
       <c r="M52" s="9"/>
       <c r="N52" s="9"/>
       <c r="O52" s="9"/>
       <c r="P52" s="9"/>
       <c r="Q52" s="9"/>
-    </row>
-    <row r="53" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R52" s="9"/>
+      <c r="S52" s="9"/>
+      <c r="T52" s="9"/>
+      <c r="U52" s="9"/>
+      <c r="V52" s="9"/>
+      <c r="W52" s="9"/>
+      <c r="X52" s="9"/>
+      <c r="Y52" s="9"/>
+      <c r="Z52" s="9"/>
+      <c r="AA52" s="9"/>
+      <c r="AB52" s="9"/>
+      <c r="AC52" s="9"/>
+      <c r="AD52" s="9"/>
+      <c r="AE52" s="9"/>
+      <c r="AF52" s="9"/>
+      <c r="AG52" s="9"/>
+      <c r="AH52" s="9"/>
+      <c r="AI52" s="9"/>
+      <c r="AJ52" s="9"/>
+      <c r="AK52" s="9"/>
+      <c r="AL52" s="9"/>
+      <c r="AM52" s="9"/>
+      <c r="AN52" s="9"/>
+      <c r="AO52" s="9"/>
+      <c r="AP52" s="9"/>
+      <c r="AQ52" s="9"/>
+      <c r="AR52" s="9"/>
+      <c r="AS52" s="9"/>
+      <c r="AT52" s="9"/>
+      <c r="AU52" s="9"/>
+      <c r="AV52" s="9"/>
+      <c r="AW52" s="9"/>
+      <c r="AX52" s="9"/>
+      <c r="AY52" s="9"/>
+      <c r="AZ52" s="9"/>
+    </row>
+    <row r="53" spans="1:52" ht="10.5" customHeight="1">
       <c r="A53" s="11"/>
       <c r="B53" s="9"/>
       <c r="C53" s="9"/>
       <c r="D53" s="9"/>
       <c r="E53" s="9"/>
       <c r="F53" s="9"/>
       <c r="G53" s="9"/>
       <c r="H53" s="9"/>
       <c r="I53" s="9"/>
       <c r="J53" s="9"/>
       <c r="K53" s="9"/>
       <c r="L53" s="9"/>
       <c r="M53" s="9"/>
       <c r="N53" s="9"/>
       <c r="O53" s="9"/>
       <c r="P53" s="9"/>
       <c r="Q53" s="9"/>
-    </row>
-    <row r="54" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R53" s="9"/>
+      <c r="S53" s="9"/>
+      <c r="T53" s="9"/>
+      <c r="U53" s="9"/>
+      <c r="V53" s="9"/>
+      <c r="W53" s="9"/>
+      <c r="X53" s="9"/>
+      <c r="Y53" s="9"/>
+      <c r="Z53" s="9"/>
+      <c r="AA53" s="9"/>
+      <c r="AB53" s="9"/>
+      <c r="AC53" s="9"/>
+      <c r="AD53" s="9"/>
+      <c r="AE53" s="9"/>
+      <c r="AF53" s="9"/>
+      <c r="AG53" s="9"/>
+      <c r="AH53" s="9"/>
+      <c r="AI53" s="9"/>
+      <c r="AJ53" s="9"/>
+      <c r="AK53" s="9"/>
+      <c r="AL53" s="9"/>
+      <c r="AM53" s="9"/>
+      <c r="AN53" s="9"/>
+      <c r="AO53" s="9"/>
+      <c r="AP53" s="9"/>
+      <c r="AQ53" s="9"/>
+      <c r="AR53" s="9"/>
+      <c r="AS53" s="9"/>
+      <c r="AT53" s="9"/>
+      <c r="AU53" s="9"/>
+      <c r="AV53" s="9"/>
+      <c r="AW53" s="9"/>
+      <c r="AX53" s="9"/>
+      <c r="AY53" s="9"/>
+      <c r="AZ53" s="9"/>
+    </row>
+    <row r="54" spans="1:52" ht="10.5" customHeight="1">
       <c r="A54" s="11"/>
       <c r="B54" s="9"/>
       <c r="C54" s="9"/>
       <c r="D54" s="9"/>
       <c r="E54" s="9"/>
       <c r="F54" s="9"/>
       <c r="G54" s="9"/>
       <c r="H54" s="9"/>
       <c r="I54" s="9"/>
       <c r="J54" s="9"/>
       <c r="K54" s="9"/>
       <c r="L54" s="9"/>
       <c r="M54" s="9"/>
       <c r="N54" s="9"/>
       <c r="O54" s="9"/>
       <c r="P54" s="9"/>
       <c r="Q54" s="9"/>
-    </row>
-    <row r="55" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R54" s="9"/>
+      <c r="S54" s="9"/>
+      <c r="T54" s="9"/>
+      <c r="U54" s="9"/>
+      <c r="V54" s="9"/>
+      <c r="W54" s="9"/>
+      <c r="X54" s="9"/>
+      <c r="Y54" s="9"/>
+      <c r="Z54" s="9"/>
+      <c r="AA54" s="9"/>
+      <c r="AB54" s="9"/>
+      <c r="AC54" s="9"/>
+      <c r="AD54" s="9"/>
+      <c r="AE54" s="9"/>
+      <c r="AF54" s="9"/>
+      <c r="AG54" s="9"/>
+      <c r="AH54" s="9"/>
+      <c r="AI54" s="9"/>
+      <c r="AJ54" s="9"/>
+      <c r="AK54" s="9"/>
+      <c r="AL54" s="9"/>
+      <c r="AM54" s="9"/>
+      <c r="AN54" s="9"/>
+      <c r="AO54" s="9"/>
+      <c r="AP54" s="9"/>
+      <c r="AQ54" s="9"/>
+      <c r="AR54" s="9"/>
+      <c r="AS54" s="9"/>
+      <c r="AT54" s="9"/>
+      <c r="AU54" s="9"/>
+      <c r="AV54" s="9"/>
+      <c r="AW54" s="9"/>
+      <c r="AX54" s="9"/>
+      <c r="AY54" s="9"/>
+      <c r="AZ54" s="9"/>
+    </row>
+    <row r="55" spans="1:52" ht="10.5" customHeight="1">
       <c r="A55" s="11"/>
       <c r="B55" s="9"/>
       <c r="C55" s="9"/>
       <c r="D55" s="9"/>
       <c r="E55" s="9"/>
       <c r="F55" s="9"/>
       <c r="G55" s="9"/>
       <c r="H55" s="9"/>
       <c r="I55" s="9"/>
       <c r="J55" s="9"/>
       <c r="K55" s="9"/>
       <c r="L55" s="9"/>
       <c r="M55" s="9"/>
       <c r="N55" s="9"/>
       <c r="O55" s="9"/>
       <c r="P55" s="9"/>
       <c r="Q55" s="9"/>
-    </row>
-    <row r="56" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R55" s="9"/>
+      <c r="S55" s="9"/>
+      <c r="T55" s="9"/>
+      <c r="U55" s="9"/>
+      <c r="V55" s="9"/>
+      <c r="W55" s="9"/>
+      <c r="X55" s="9"/>
+      <c r="Y55" s="9"/>
+      <c r="Z55" s="9"/>
+      <c r="AA55" s="9"/>
+      <c r="AB55" s="9"/>
+      <c r="AC55" s="9"/>
+      <c r="AD55" s="9"/>
+      <c r="AE55" s="9"/>
+      <c r="AF55" s="9"/>
+      <c r="AG55" s="9"/>
+      <c r="AH55" s="9"/>
+      <c r="AI55" s="9"/>
+      <c r="AJ55" s="9"/>
+      <c r="AK55" s="9"/>
+      <c r="AL55" s="9"/>
+      <c r="AM55" s="9"/>
+      <c r="AN55" s="9"/>
+      <c r="AO55" s="9"/>
+      <c r="AP55" s="9"/>
+      <c r="AQ55" s="9"/>
+      <c r="AR55" s="9"/>
+      <c r="AS55" s="9"/>
+      <c r="AT55" s="9"/>
+      <c r="AU55" s="9"/>
+      <c r="AV55" s="9"/>
+      <c r="AW55" s="9"/>
+      <c r="AX55" s="9"/>
+      <c r="AY55" s="9"/>
+      <c r="AZ55" s="9"/>
+    </row>
+    <row r="56" spans="1:52" ht="10.5" customHeight="1">
       <c r="A56" s="11"/>
       <c r="B56" s="9"/>
       <c r="C56" s="9"/>
       <c r="D56" s="9"/>
       <c r="E56" s="9"/>
       <c r="F56" s="9"/>
       <c r="G56" s="9"/>
       <c r="H56" s="9"/>
       <c r="I56" s="9"/>
       <c r="J56" s="9"/>
       <c r="K56" s="9"/>
       <c r="L56" s="9"/>
       <c r="M56" s="9"/>
       <c r="N56" s="9"/>
       <c r="O56" s="9"/>
       <c r="P56" s="9"/>
       <c r="Q56" s="9"/>
-    </row>
-    <row r="57" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R56" s="9"/>
+      <c r="S56" s="9"/>
+      <c r="T56" s="9"/>
+      <c r="U56" s="9"/>
+      <c r="V56" s="9"/>
+      <c r="W56" s="9"/>
+      <c r="X56" s="9"/>
+      <c r="Y56" s="9"/>
+      <c r="Z56" s="9"/>
+      <c r="AA56" s="9"/>
+      <c r="AB56" s="9"/>
+      <c r="AC56" s="9"/>
+      <c r="AD56" s="9"/>
+      <c r="AE56" s="9"/>
+      <c r="AF56" s="9"/>
+      <c r="AG56" s="9"/>
+      <c r="AH56" s="9"/>
+      <c r="AI56" s="9"/>
+      <c r="AJ56" s="9"/>
+      <c r="AK56" s="9"/>
+      <c r="AL56" s="9"/>
+      <c r="AM56" s="9"/>
+      <c r="AN56" s="9"/>
+      <c r="AO56" s="9"/>
+      <c r="AP56" s="9"/>
+      <c r="AQ56" s="9"/>
+      <c r="AR56" s="9"/>
+      <c r="AS56" s="9"/>
+      <c r="AT56" s="9"/>
+      <c r="AU56" s="9"/>
+      <c r="AV56" s="9"/>
+      <c r="AW56" s="9"/>
+      <c r="AX56" s="9"/>
+      <c r="AY56" s="9"/>
+      <c r="AZ56" s="9"/>
+    </row>
+    <row r="57" spans="1:52" ht="10.5" customHeight="1">
       <c r="A57" s="11"/>
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="E57" s="9"/>
       <c r="F57" s="9"/>
       <c r="G57" s="9"/>
       <c r="H57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="9"/>
       <c r="K57" s="9"/>
       <c r="L57" s="9"/>
       <c r="M57" s="9"/>
       <c r="N57" s="9"/>
       <c r="O57" s="9"/>
       <c r="P57" s="9"/>
       <c r="Q57" s="9"/>
-    </row>
-    <row r="58" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R57" s="9"/>
+      <c r="S57" s="9"/>
+      <c r="T57" s="9"/>
+      <c r="U57" s="9"/>
+      <c r="V57" s="9"/>
+      <c r="W57" s="9"/>
+      <c r="X57" s="9"/>
+      <c r="Y57" s="9"/>
+      <c r="Z57" s="9"/>
+      <c r="AA57" s="9"/>
+      <c r="AB57" s="9"/>
+      <c r="AC57" s="9"/>
+      <c r="AD57" s="9"/>
+      <c r="AE57" s="9"/>
+      <c r="AF57" s="9"/>
+      <c r="AG57" s="9"/>
+      <c r="AH57" s="9"/>
+      <c r="AI57" s="9"/>
+      <c r="AJ57" s="9"/>
+      <c r="AK57" s="9"/>
+      <c r="AL57" s="9"/>
+      <c r="AM57" s="9"/>
+      <c r="AN57" s="9"/>
+      <c r="AO57" s="9"/>
+      <c r="AP57" s="9"/>
+      <c r="AQ57" s="9"/>
+      <c r="AR57" s="9"/>
+      <c r="AS57" s="9"/>
+      <c r="AT57" s="9"/>
+      <c r="AU57" s="9"/>
+      <c r="AV57" s="9"/>
+      <c r="AW57" s="9"/>
+      <c r="AX57" s="9"/>
+      <c r="AY57" s="9"/>
+      <c r="AZ57" s="9"/>
+    </row>
+    <row r="58" spans="1:52" ht="10.5" customHeight="1">
       <c r="A58" s="11"/>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="E58" s="9"/>
       <c r="F58" s="9"/>
       <c r="G58" s="9"/>
       <c r="H58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="9"/>
       <c r="K58" s="9"/>
       <c r="L58" s="9"/>
       <c r="M58" s="9"/>
       <c r="N58" s="9"/>
       <c r="O58" s="9"/>
       <c r="P58" s="9"/>
       <c r="Q58" s="9"/>
-    </row>
-    <row r="59" spans="1:17" ht="10.5" customHeight="1">
+      <c r="R58" s="9"/>
+      <c r="S58" s="9"/>
+      <c r="T58" s="9"/>
+      <c r="U58" s="9"/>
+      <c r="V58" s="9"/>
+      <c r="W58" s="9"/>
+      <c r="X58" s="9"/>
+      <c r="Y58" s="9"/>
+      <c r="Z58" s="9"/>
+      <c r="AA58" s="9"/>
+      <c r="AB58" s="9"/>
+      <c r="AC58" s="9"/>
+      <c r="AD58" s="9"/>
+      <c r="AE58" s="9"/>
+      <c r="AF58" s="9"/>
+      <c r="AG58" s="9"/>
+      <c r="AH58" s="9"/>
+      <c r="AI58" s="9"/>
+      <c r="AJ58" s="9"/>
+      <c r="AK58" s="9"/>
+      <c r="AL58" s="9"/>
+      <c r="AM58" s="9"/>
+      <c r="AN58" s="9"/>
+      <c r="AO58" s="9"/>
+      <c r="AP58" s="9"/>
+      <c r="AQ58" s="9"/>
+      <c r="AR58" s="9"/>
+      <c r="AS58" s="9"/>
+      <c r="AT58" s="9"/>
+      <c r="AU58" s="9"/>
+      <c r="AV58" s="9"/>
+      <c r="AW58" s="9"/>
+      <c r="AX58" s="9"/>
+      <c r="AY58" s="9"/>
+      <c r="AZ58" s="9"/>
+    </row>
+    <row r="59" spans="1:52" ht="10.5" customHeight="1">
       <c r="A59" s="11"/>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="F59" s="9"/>
       <c r="G59" s="9"/>
       <c r="H59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="9"/>
       <c r="K59" s="9"/>
       <c r="L59" s="9"/>
       <c r="M59" s="9"/>
       <c r="N59" s="9"/>
       <c r="O59" s="9"/>
       <c r="P59" s="9"/>
       <c r="Q59" s="9"/>
+      <c r="R59" s="9"/>
+      <c r="S59" s="9"/>
+      <c r="T59" s="9"/>
+      <c r="U59" s="9"/>
+      <c r="V59" s="9"/>
+      <c r="W59" s="9"/>
+      <c r="X59" s="9"/>
+      <c r="Y59" s="9"/>
+      <c r="Z59" s="9"/>
+      <c r="AA59" s="9"/>
+      <c r="AB59" s="9"/>
+      <c r="AC59" s="9"/>
+      <c r="AD59" s="9"/>
+      <c r="AE59" s="9"/>
+      <c r="AF59" s="9"/>
+      <c r="AG59" s="9"/>
+      <c r="AH59" s="9"/>
+      <c r="AI59" s="9"/>
+      <c r="AJ59" s="9"/>
+      <c r="AK59" s="9"/>
+      <c r="AL59" s="9"/>
+      <c r="AM59" s="9"/>
+      <c r="AN59" s="9"/>
+      <c r="AO59" s="9"/>
+      <c r="AP59" s="9"/>
+      <c r="AQ59" s="9"/>
+      <c r="AR59" s="9"/>
+      <c r="AS59" s="9"/>
+      <c r="AT59" s="9"/>
+      <c r="AU59" s="9"/>
+      <c r="AV59" s="9"/>
+      <c r="AW59" s="9"/>
+      <c r="AX59" s="9"/>
+      <c r="AY59" s="9"/>
+      <c r="AZ59" s="9"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;6Service de la statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;6&amp;P/&amp;N</oddFooter>
   </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EE2A1179-18A5-484A-9DE0-F690C10390D8}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="8.453125" style="27" customWidth="1"/>
+    <col min="2" max="2" width="37.7265625" style="27" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" style="27" customWidth="1"/>
+    <col min="4" max="4" width="8.453125" style="27" customWidth="1"/>
+    <col min="5" max="5" width="37.7265625" style="27" customWidth="1"/>
+    <col min="6" max="16384" width="11.453125" style="27"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A1" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1" s="26" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="29" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" s="28" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A3" s="30" t="s">
+        <v>31</v>
+      </c>
+      <c r="B3" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" s="32"/>
+      <c r="D3" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" s="30" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A4" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="34" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" s="35"/>
+      <c r="D4" s="33" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" s="34" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A5" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" s="35"/>
+      <c r="D5" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="37" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A6" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="35"/>
+      <c r="D6" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="E6" s="34" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1">
+      <c r="A7" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C7" s="35"/>
+      <c r="D7" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" s="37" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1">
+      <c r="A8" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" s="34" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="35"/>
+      <c r="D8" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="E8" s="34" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A9" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="35"/>
+      <c r="D9" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A10" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="B10" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="C10" s="35"/>
+      <c r="D10" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="E10" s="34" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A11" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" s="35"/>
+      <c r="D11" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="40" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A12" s="41"/>
+      <c r="D12" s="41"/>
+    </row>
+    <row r="13" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A13" s="41"/>
+      <c r="D13" s="41"/>
+    </row>
+    <row r="14" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A14" s="42"/>
+      <c r="D14" s="41"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A15" s="42"/>
+      <c r="D15" s="41"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1">
+      <c r="A16" s="41"/>
+      <c r="D16" s="41"/>
+    </row>
+    <row r="17" spans="1:4" ht="10.5" customHeight="1">
+      <c r="A17" s="41"/>
+      <c r="D17" s="41"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>te139</vt:lpstr>
+      <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te139'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CIEF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>