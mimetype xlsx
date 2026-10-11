--- v1 (2025-12-15)
+++ v2 (2026-10-11)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\ad.net.fr.ch\dfs\DEE\SSD\WP\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2025-02\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0602 Entreprises et emplois\2026-01\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E18C3D7-26BA-43EB-9E76-B14FA76CFCF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{599F01D8-DCB9-4DAB-A43E-4068F2AC17B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te069" sheetId="7" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="9" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'4ec6d868-249a-476c-be85-f60992101c48'"</definedName>
     <definedName name="cube">#REF!</definedName>
     <definedName name="cubr">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te069'!$A$1:$I$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te069'!$A$1:$I$77</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="98">
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
@@ -461,154 +461,130 @@
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
   </si>
   <si>
     <t>0 oder 0,0</t>
   </si>
   <si>
     <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
   </si>
   <si>
     <t>(Zahl)</t>
   </si>
   <si>
     <t>( )</t>
   </si>
   <si>
-    <t>Emplois et équivalents plein temps, par secteur économique, canton, district et agglomération, de 2011 à 2023</t>
-[...66 lines deleted...]
-  <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Selon les statuts de l'association de communes Mobul 2024: Broc, Bulle, Echarlens, Gruyères, Le Pâquier, Marsens, Morlon,  Riaz, Vuadens</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>3</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Gemäss Statuten des Gemeindeverbands Mobul 2024: Broc, Bulle, Echarlens, Gruyères, Le Pâquier, Marsens, Morlon,  Riaz, Vuadens</t>
     </r>
+  </si>
+  <si>
+    <t>Emplois et équivalents plein temps, par secteur économique, canton, district et agglomération, de 2011 à 2024</t>
+  </si>
+  <si>
+    <t>Beschäftigte und Vollzeitäquivalente nach Wirtschaftssektor, Kanton, Bezirk und Agglomeration von 2011 bis 2024</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2024)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2024)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2024)</t>
+  </si>
+  <si>
+    <t>Agglomération (2024)</t>
+  </si>
+  <si>
+    <t>Agglomeration (2024)</t>
+  </si>
+  <si>
+    <r>
+      <t>Bulle</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="6.5"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <t>Source : Statistique structurelle des entreprises (STATENT), de 2011 à 2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Statistik der Unternehmensstruktur (STATENT) von 2011 bis 2024 - Bundesamt für Statistik, Neuenburg, te26-069</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
@@ -875,51 +851,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="73">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -1074,50 +1050,53 @@
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="7" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="6" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Milliers 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="6" xr:uid="{2B5E04E7-50F9-4960-8C96-11A8B2E8AB7A}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5 2" xfId="7" xr:uid="{481E021D-1BF2-43CA-AFD8-15F2D60F86E4}"/>
     <cellStyle name="Standard_Tabelle1" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="virgule" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -1401,78 +1380,78 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:AG78"/>
+  <dimension ref="A1:AG79"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.42578125" style="3" customWidth="1"/>
     <col min="2" max="8" width="9" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.85546875" style="3" customWidth="1"/>
     <col min="10" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="9" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="11"/>
       <c r="H1" s="11"/>
       <c r="I1" s="11"/>
     </row>
     <row r="2" spans="1:12" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="12" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="13"/>
       <c r="H2" s="13"/>
       <c r="I2" s="13"/>
     </row>
     <row r="3" spans="1:12" ht="10.5" customHeight="1">
       <c r="A3" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
     </row>
     <row r="4" spans="1:12" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="17"/>
@@ -1532,1939 +1511,2026 @@
     <row r="7" spans="1:12" ht="10.5" customHeight="1">
       <c r="A7" s="29"/>
       <c r="B7" s="34"/>
       <c r="C7" s="34" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>34</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>35</v>
       </c>
       <c r="F7" s="34"/>
       <c r="G7" s="34" t="s">
         <v>33</v>
       </c>
       <c r="H7" s="34" t="s">
         <v>34</v>
       </c>
       <c r="I7" s="34" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:12" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A8" s="44" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B8" s="37">
-        <v>5644870</v>
+        <v>5681021</v>
       </c>
       <c r="C8" s="37">
-        <v>158832</v>
+        <v>158813</v>
       </c>
       <c r="D8" s="38">
-        <v>1117489</v>
+        <v>1114851</v>
       </c>
       <c r="E8" s="38">
-        <v>4368549</v>
+        <v>4407357</v>
       </c>
       <c r="F8" s="37">
-        <v>4379509.9962943001</v>
+        <v>4404860.4056229005</v>
       </c>
       <c r="G8" s="37">
-        <v>104968.8338463</v>
+        <v>104358.6827395</v>
       </c>
       <c r="H8" s="38">
-        <v>1020321.3203921</v>
+        <v>1017259.2259208</v>
       </c>
       <c r="I8" s="26">
-        <v>3254219.8420559</v>
-[...1 lines deleted...]
-      <c r="K8" s="67"/>
+        <v>3283242.4969625999</v>
+      </c>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
       <c r="L8" s="67"/>
     </row>
     <row r="9" spans="1:12" ht="10.5" customHeight="1">
       <c r="A9" s="45" t="s">
         <v>25</v>
       </c>
       <c r="B9" s="39">
-        <v>363288</v>
+        <v>364295</v>
       </c>
       <c r="C9" s="39">
-        <v>9883</v>
+        <v>10090</v>
       </c>
       <c r="D9" s="39">
-        <v>93166</v>
+        <v>92626</v>
       </c>
       <c r="E9" s="39">
-        <v>260239</v>
+        <v>261579</v>
       </c>
       <c r="F9" s="39">
-        <v>278393.95782750001</v>
+        <v>280716.98136699997</v>
       </c>
       <c r="G9" s="39">
-        <v>6360.6763235999997</v>
+        <v>6390.5614487000003</v>
       </c>
       <c r="H9" s="39">
-        <v>85201.488557599994</v>
+        <v>84893.538284599999</v>
       </c>
       <c r="I9" s="35">
-        <v>186831.7929463</v>
-[...1 lines deleted...]
-      <c r="K9" s="67"/>
+        <v>189432.88163369999</v>
+      </c>
+      <c r="J9" s="69"/>
+      <c r="K9" s="69"/>
       <c r="L9" s="67"/>
     </row>
     <row r="10" spans="1:12" ht="10.5" customHeight="1">
       <c r="A10" s="45" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="39">
-        <v>27891</v>
+        <v>28993</v>
       </c>
       <c r="C10" s="39">
         <v>1589</v>
       </c>
       <c r="D10" s="39">
-        <v>7411</v>
+        <v>7275</v>
       </c>
       <c r="E10" s="39">
-        <v>18891</v>
+        <v>20129</v>
       </c>
       <c r="F10" s="39">
-        <v>20840.0941461</v>
+        <v>21232.474081299999</v>
       </c>
       <c r="G10" s="39">
-        <v>1059.919404</v>
+        <v>1068.2173147999999</v>
       </c>
       <c r="H10" s="39">
-        <v>6700.7429298999996</v>
+        <v>6579.3696282999999</v>
       </c>
       <c r="I10" s="35">
-        <v>13079.4318122</v>
-[...1 lines deleted...]
-      <c r="K10" s="67"/>
+        <v>13584.8871382</v>
+      </c>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
       <c r="L10" s="67"/>
     </row>
     <row r="11" spans="1:12" ht="10.5" customHeight="1">
       <c r="A11" s="45" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="39">
-        <v>9580</v>
+        <v>9655</v>
       </c>
       <c r="C11" s="39">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="D11" s="39">
-        <v>3061</v>
+        <v>3060</v>
       </c>
       <c r="E11" s="39">
-        <v>5499</v>
+        <v>5578</v>
       </c>
       <c r="F11" s="39">
-        <v>7172.7193877</v>
+        <v>7232.2053202999996</v>
       </c>
       <c r="G11" s="39">
-        <v>689.51454999999999</v>
+        <v>688.4404624</v>
       </c>
       <c r="H11" s="39">
-        <v>2627.3634482000002</v>
+        <v>2641.1557139000001</v>
       </c>
       <c r="I11" s="35">
-        <v>3855.8413894999999</v>
-[...1 lines deleted...]
-      <c r="K11" s="67"/>
+        <v>3902.609144</v>
+      </c>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
       <c r="L11" s="67"/>
     </row>
     <row r="12" spans="1:12" ht="10.5" customHeight="1">
       <c r="A12" s="45" t="s">
         <v>22</v>
       </c>
       <c r="B12" s="39">
-        <v>160248</v>
+        <v>161523</v>
       </c>
       <c r="C12" s="39">
-        <v>3061</v>
+        <v>3011</v>
       </c>
       <c r="D12" s="39">
-        <v>41699</v>
+        <v>41627</v>
       </c>
       <c r="E12" s="39">
-        <v>115488</v>
+        <v>116885</v>
       </c>
       <c r="F12" s="39">
-        <v>125282.3385516</v>
+        <v>126763.93326210001</v>
       </c>
       <c r="G12" s="39">
-        <v>1996.8302341999999</v>
+        <v>1934.6333099999999</v>
       </c>
       <c r="H12" s="39">
-        <v>38444.669002900002</v>
+        <v>38461.398308299998</v>
       </c>
       <c r="I12" s="35">
-        <v>84840.839314500001</v>
-[...1 lines deleted...]
-      <c r="K12" s="67"/>
+        <v>86367.901643799996</v>
+      </c>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
       <c r="L12" s="67"/>
     </row>
     <row r="13" spans="1:12" ht="10.5" customHeight="1">
       <c r="A13" s="45" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="39">
-        <v>199745</v>
+        <v>201823</v>
       </c>
       <c r="C13" s="39">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D13" s="39">
-        <v>33688</v>
+        <v>33129</v>
       </c>
       <c r="E13" s="39">
-        <v>165950</v>
+        <v>168588</v>
       </c>
       <c r="F13" s="39">
-        <v>155657.28540160001</v>
+        <v>158359.92411650001</v>
       </c>
       <c r="G13" s="39">
-        <v>84.813072700000006</v>
+        <v>87.742623399999999</v>
       </c>
       <c r="H13" s="39">
-        <v>31472.362931899999</v>
+        <v>31028.668533299999</v>
       </c>
       <c r="I13" s="35">
-        <v>124100.10939699999</v>
-[...1 lines deleted...]
-      <c r="K13" s="67"/>
+        <v>127243.51295980001</v>
+      </c>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
       <c r="L13" s="67"/>
     </row>
     <row r="14" spans="1:12" ht="10.5" customHeight="1">
       <c r="A14" s="45" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="39">
-        <v>673902</v>
+        <v>677492</v>
       </c>
       <c r="C14" s="39">
-        <v>31029</v>
+        <v>30870</v>
       </c>
       <c r="D14" s="39">
-        <v>130885</v>
+        <v>130367</v>
       </c>
       <c r="E14" s="39">
-        <v>511988</v>
+        <v>516255</v>
       </c>
       <c r="F14" s="39">
-        <v>505489.43464559998</v>
+        <v>506816.98623819998</v>
       </c>
       <c r="G14" s="39">
-        <v>19876.650832200001</v>
+        <v>19731.229941400001</v>
       </c>
       <c r="H14" s="39">
-        <v>116882.5742817</v>
+        <v>116450.5792959</v>
       </c>
       <c r="I14" s="35">
-        <v>368730.20953170001</v>
-[...1 lines deleted...]
-      <c r="K14" s="67"/>
+        <v>370635.17700089997</v>
+      </c>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
       <c r="L14" s="67"/>
     </row>
     <row r="15" spans="1:12" ht="10.5" customHeight="1">
       <c r="A15" s="45" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="39">
-        <v>166675</v>
+        <v>167232</v>
       </c>
       <c r="C15" s="39">
-        <v>8580</v>
+        <v>8566</v>
       </c>
       <c r="D15" s="39">
-        <v>39677</v>
+        <v>39306</v>
       </c>
       <c r="E15" s="39">
-        <v>118418</v>
+        <v>119360</v>
       </c>
       <c r="F15" s="39">
-        <v>126969.6098256</v>
+        <v>126641.24016659999</v>
       </c>
       <c r="G15" s="39">
-        <v>6286.5095774000001</v>
+        <v>6247.2466654</v>
       </c>
       <c r="H15" s="39">
-        <v>36072.287833399998</v>
+        <v>35734.576328299998</v>
       </c>
       <c r="I15" s="35">
-        <v>84610.812414800006</v>
-[...1 lines deleted...]
-      <c r="K15" s="67"/>
+        <v>84659.417172899994</v>
+      </c>
+      <c r="J15" s="69"/>
+      <c r="K15" s="69"/>
       <c r="L15" s="67"/>
     </row>
     <row r="16" spans="1:12" ht="10.5" customHeight="1">
       <c r="A16" s="45" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="39">
-        <v>396090</v>
+        <v>401982</v>
       </c>
       <c r="C16" s="39">
-        <v>2047</v>
+        <v>2086</v>
       </c>
       <c r="D16" s="39">
-        <v>52140</v>
+        <v>52694</v>
       </c>
       <c r="E16" s="39">
-        <v>341903</v>
+        <v>347202</v>
       </c>
       <c r="F16" s="39">
-        <v>329189.88490140002</v>
+        <v>332166.66258609999</v>
       </c>
       <c r="G16" s="39">
-        <v>1538.9884006</v>
+        <v>1520.6989924</v>
       </c>
       <c r="H16" s="39">
-        <v>49395.5754112</v>
+        <v>49812.143136899998</v>
       </c>
       <c r="I16" s="35">
-        <v>278255.32108959998</v>
-[...1 lines deleted...]
-      <c r="K16" s="67"/>
+        <v>280833.82045679999</v>
+      </c>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
       <c r="L16" s="67"/>
     </row>
     <row r="17" spans="1:12" ht="10.5" customHeight="1">
       <c r="A17" s="45" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="39">
-        <v>23131</v>
+        <v>23039</v>
       </c>
       <c r="C17" s="39">
-        <v>995</v>
+        <v>1004</v>
       </c>
       <c r="D17" s="39">
-        <v>7982</v>
+        <v>7954</v>
       </c>
       <c r="E17" s="39">
-        <v>14154</v>
+        <v>14081</v>
       </c>
       <c r="F17" s="39">
-        <v>17864.111334500001</v>
+        <v>17721.944245499999</v>
       </c>
       <c r="G17" s="39">
-        <v>657.65570230000003</v>
+        <v>664.46416739999995</v>
       </c>
       <c r="H17" s="39">
-        <v>7146.0672076000001</v>
+        <v>7126.2519776999998</v>
       </c>
       <c r="I17" s="35">
-        <v>10060.3884246</v>
-[...1 lines deleted...]
-      <c r="K17" s="67"/>
+        <v>9931.2281003999997</v>
+      </c>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
       <c r="L17" s="67"/>
     </row>
     <row r="18" spans="1:12" ht="10.5" customHeight="1">
       <c r="A18" s="45" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="39">
-        <v>141221</v>
+        <v>142755</v>
       </c>
       <c r="C18" s="39">
-        <v>6972</v>
+        <v>6857</v>
       </c>
       <c r="D18" s="39">
-        <v>28271</v>
+        <v>28310</v>
       </c>
       <c r="E18" s="39">
-        <v>105978</v>
+        <v>107588</v>
       </c>
       <c r="F18" s="39">
-        <v>107718.5478726</v>
+        <v>108249.344293</v>
       </c>
       <c r="G18" s="39">
-        <v>4572.0795093999996</v>
+        <v>4509.3775462000003</v>
       </c>
       <c r="H18" s="39">
-        <v>25637.700155800001</v>
+        <v>25697.226573200001</v>
       </c>
       <c r="I18" s="35">
-        <v>77508.768207400004</v>
-[...1 lines deleted...]
-      <c r="K18" s="67"/>
+        <v>78042.740173600003</v>
+      </c>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
       <c r="L18" s="67"/>
     </row>
     <row r="19" spans="1:12" ht="10.5" customHeight="1">
       <c r="A19" s="45" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="39">
-        <v>48533</v>
+        <v>47549</v>
       </c>
       <c r="C19" s="39">
-        <v>2960</v>
+        <v>2959</v>
       </c>
       <c r="D19" s="39">
-        <v>18321</v>
+        <v>17892</v>
       </c>
       <c r="E19" s="39">
-        <v>27252</v>
+        <v>26698</v>
       </c>
       <c r="F19" s="39">
-        <v>38154.096308300002</v>
+        <v>37182.108849199998</v>
       </c>
       <c r="G19" s="39">
-        <v>2104.6994797000002</v>
+        <v>2095.5442122999998</v>
       </c>
       <c r="H19" s="39">
-        <v>16755.283183700001</v>
+        <v>16328.9152982</v>
       </c>
       <c r="I19" s="35">
-        <v>19294.113644900001</v>
-[...1 lines deleted...]
-      <c r="K19" s="67"/>
+        <v>18757.649338700001</v>
+      </c>
+      <c r="J19" s="69"/>
+      <c r="K19" s="69"/>
       <c r="L19" s="67"/>
     </row>
     <row r="20" spans="1:12" ht="10.5" customHeight="1">
       <c r="A20" s="45" t="s">
         <v>14</v>
       </c>
       <c r="B20" s="39">
-        <v>272217</v>
+        <v>274115</v>
       </c>
       <c r="C20" s="39">
-        <v>13283</v>
+        <v>13262</v>
       </c>
       <c r="D20" s="39">
-        <v>59612</v>
+        <v>59132</v>
       </c>
       <c r="E20" s="39">
-        <v>199322</v>
+        <v>201721</v>
       </c>
       <c r="F20" s="39">
-        <v>204269.65195910001</v>
+        <v>205334.61104039999</v>
       </c>
       <c r="G20" s="39">
-        <v>8506.6242769</v>
+        <v>8404.9786101000009</v>
       </c>
       <c r="H20" s="39">
-        <v>53505.005980299997</v>
+        <v>52884.131512300002</v>
       </c>
       <c r="I20" s="35">
-        <v>142258.0217019</v>
-[...1 lines deleted...]
-      <c r="K20" s="67"/>
+        <v>144045.50091800001</v>
+      </c>
+      <c r="J20" s="69"/>
+      <c r="K20" s="69"/>
       <c r="L20" s="67"/>
     </row>
     <row r="21" spans="1:12" ht="10.5" customHeight="1">
       <c r="A21" s="45" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="39">
-        <v>114700</v>
+        <v>113631</v>
       </c>
       <c r="C21" s="39">
-        <v>2392</v>
+        <v>2438</v>
       </c>
       <c r="D21" s="39">
-        <v>38834</v>
+        <v>38224</v>
       </c>
       <c r="E21" s="39">
-        <v>73474</v>
+        <v>72969</v>
       </c>
       <c r="F21" s="39">
-        <v>91932.379665999993</v>
+        <v>90874.114344300004</v>
       </c>
       <c r="G21" s="39">
-        <v>1824.4465568000001</v>
+        <v>1840.4801643000001</v>
       </c>
       <c r="H21" s="39">
-        <v>36306.024759899999</v>
+        <v>35654.3407716</v>
       </c>
       <c r="I21" s="35">
-        <v>53801.9083493</v>
-[...1 lines deleted...]
-      <c r="K21" s="67"/>
+        <v>53379.293408400001</v>
+      </c>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
       <c r="L21" s="67"/>
     </row>
     <row r="22" spans="1:12" ht="10.5" customHeight="1">
       <c r="A22" s="45" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="39">
-        <v>25421</v>
+        <v>25999</v>
       </c>
       <c r="C22" s="39">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="D22" s="39">
-        <v>7169</v>
+        <v>7533</v>
       </c>
       <c r="E22" s="39">
-        <v>17075</v>
+        <v>17294</v>
       </c>
       <c r="F22" s="39">
-        <v>19262.645716700001</v>
+        <v>19750.818341599999</v>
       </c>
       <c r="G22" s="39">
-        <v>734.81033579999996</v>
+        <v>723.47549930000002</v>
       </c>
       <c r="H22" s="39">
-        <v>6456.1873293999997</v>
+        <v>6778.4118388999996</v>
       </c>
       <c r="I22" s="35">
-        <v>12071.6480515</v>
-[...1 lines deleted...]
-      <c r="K22" s="67"/>
+        <v>12248.931003399999</v>
+      </c>
+      <c r="J22" s="69"/>
+      <c r="K22" s="69"/>
       <c r="L22" s="67"/>
     </row>
     <row r="23" spans="1:12" ht="10.5" customHeight="1">
       <c r="A23" s="45" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="39">
-        <v>23646</v>
+        <v>23792</v>
       </c>
       <c r="C23" s="39">
-        <v>1725</v>
+        <v>1644</v>
       </c>
       <c r="D23" s="39">
-        <v>6953</v>
+        <v>6956</v>
       </c>
       <c r="E23" s="39">
-        <v>14968</v>
+        <v>15192</v>
       </c>
       <c r="F23" s="39">
-        <v>18015.341517500001</v>
+        <v>17959.092944600001</v>
       </c>
       <c r="G23" s="39">
-        <v>1109.1698435999999</v>
+        <v>1053.7483984999999</v>
       </c>
       <c r="H23" s="39">
-        <v>6062.5528510000004</v>
+        <v>6029.5340749999996</v>
       </c>
       <c r="I23" s="35">
-        <v>10843.6188229</v>
-[...1 lines deleted...]
-      <c r="K23" s="67"/>
+        <v>10875.8104711</v>
+      </c>
+      <c r="J23" s="69"/>
+      <c r="K23" s="69"/>
       <c r="L23" s="67"/>
     </row>
     <row r="24" spans="1:12" ht="10.5" customHeight="1">
       <c r="A24" s="45" t="s">
         <v>10</v>
       </c>
       <c r="B24" s="39">
-        <v>318271</v>
+        <v>317461</v>
       </c>
       <c r="C24" s="39">
-        <v>11118</v>
+        <v>11156</v>
       </c>
       <c r="D24" s="39">
-        <v>89532</v>
+        <v>89597</v>
       </c>
       <c r="E24" s="39">
-        <v>217621</v>
+        <v>216708</v>
       </c>
       <c r="F24" s="39">
-        <v>244476.59040019999</v>
+        <v>244161.44270690001</v>
       </c>
       <c r="G24" s="39">
-        <v>7466.3566793999998</v>
+        <v>7457.1036086000004</v>
       </c>
       <c r="H24" s="39">
-        <v>81844.757584999999</v>
+        <v>81858.844155600003</v>
       </c>
       <c r="I24" s="35">
-        <v>155165.47613580001</v>
-[...1 lines deleted...]
-      <c r="K24" s="67"/>
+        <v>154845.4949427</v>
+      </c>
+      <c r="J24" s="69"/>
+      <c r="K24" s="69"/>
       <c r="L24" s="67"/>
     </row>
     <row r="25" spans="1:12" ht="10.5" customHeight="1">
       <c r="A25" s="45" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="39">
-        <v>48550</v>
+        <v>49147</v>
       </c>
       <c r="C25" s="39">
-        <v>1815</v>
+        <v>1805</v>
       </c>
       <c r="D25" s="39">
-        <v>13577</v>
+        <v>13717</v>
       </c>
       <c r="E25" s="39">
-        <v>33158</v>
+        <v>33625</v>
       </c>
       <c r="F25" s="39">
-        <v>37577.047538699997</v>
+        <v>37901.588732099997</v>
       </c>
       <c r="G25" s="39">
-        <v>1156.1836475</v>
+        <v>1141.7842568000001</v>
       </c>
       <c r="H25" s="39">
-        <v>12459.1416357</v>
+        <v>12599.3115595</v>
       </c>
       <c r="I25" s="35">
-        <v>23961.722255500001</v>
-[...1 lines deleted...]
-      <c r="K25" s="67"/>
+        <v>24160.492915800001</v>
+      </c>
+      <c r="J25" s="69"/>
+      <c r="K25" s="69"/>
       <c r="L25" s="67"/>
     </row>
     <row r="26" spans="1:12" ht="10.5" customHeight="1">
       <c r="A26" s="45" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="39">
-        <v>92155</v>
+        <v>92873</v>
       </c>
       <c r="C26" s="39">
-        <v>4110</v>
+        <v>4145</v>
       </c>
       <c r="D26" s="39">
-        <v>22707</v>
+        <v>22459</v>
       </c>
       <c r="E26" s="39">
-        <v>65338</v>
+        <v>66269</v>
       </c>
       <c r="F26" s="39">
-        <v>69999.897077600006</v>
+        <v>70121.250855299993</v>
       </c>
       <c r="G26" s="39">
-        <v>2581.9223631999998</v>
+        <v>2561.5654761999999</v>
       </c>
       <c r="H26" s="39">
-        <v>20096.885664500001</v>
+        <v>19756.2763485</v>
       </c>
       <c r="I26" s="35">
-        <v>47321.089049900002</v>
-[...1 lines deleted...]
-      <c r="K26" s="67"/>
+        <v>47803.4090306</v>
+      </c>
+      <c r="J26" s="69"/>
+      <c r="K26" s="69"/>
       <c r="L26" s="67"/>
     </row>
     <row r="27" spans="1:12" ht="10.5" customHeight="1">
       <c r="A27" s="45" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="39">
-        <v>151879</v>
+        <v>151633</v>
       </c>
       <c r="C27" s="39">
-        <v>4032</v>
+        <v>4025</v>
       </c>
       <c r="D27" s="39">
-        <v>38495</v>
+        <v>37503</v>
       </c>
       <c r="E27" s="39">
-        <v>109352</v>
+        <v>110105</v>
       </c>
       <c r="F27" s="39">
-        <v>116757.87363479999</v>
+        <v>116110.31524</v>
       </c>
       <c r="G27" s="39">
-        <v>2576.4479998000002</v>
+        <v>2552.2281394000001</v>
       </c>
       <c r="H27" s="39">
-        <v>35035.196460899999</v>
+        <v>34098.699993499999</v>
       </c>
       <c r="I27" s="35">
-        <v>79146.229174099994</v>
-[...1 lines deleted...]
-      <c r="K27" s="67"/>
+        <v>79459.387107100003</v>
+      </c>
+      <c r="J27" s="69"/>
+      <c r="K27" s="69"/>
       <c r="L27" s="67"/>
     </row>
     <row r="28" spans="1:12" ht="10.5" customHeight="1">
       <c r="A28" s="45" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="39">
-        <v>148637</v>
+        <v>149746</v>
       </c>
       <c r="C28" s="39">
-        <v>8933</v>
+        <v>9000</v>
       </c>
       <c r="D28" s="39">
-        <v>41855</v>
+        <v>41636</v>
       </c>
       <c r="E28" s="39">
-        <v>97849</v>
+        <v>99110</v>
       </c>
       <c r="F28" s="39">
-        <v>113427.1300313</v>
+        <v>114173.35198009999</v>
       </c>
       <c r="G28" s="39">
-        <v>6205.8288656000004</v>
+        <v>6241.1316054999998</v>
       </c>
       <c r="H28" s="39">
-        <v>37891.399542300001</v>
+        <v>37808.286442199998</v>
       </c>
       <c r="I28" s="35">
-        <v>69329.901623400001</v>
-[...1 lines deleted...]
-      <c r="K28" s="67"/>
+        <v>70123.933932400003</v>
+      </c>
+      <c r="J28" s="69"/>
+      <c r="K28" s="69"/>
       <c r="L28" s="67"/>
     </row>
     <row r="29" spans="1:12" ht="10.5" customHeight="1">
       <c r="A29" s="45" t="s">
         <v>5</v>
       </c>
       <c r="B29" s="39">
-        <v>252486</v>
+        <v>250618</v>
       </c>
       <c r="C29" s="39">
-        <v>3450</v>
+        <v>3190</v>
       </c>
       <c r="D29" s="39">
-        <v>51835</v>
+        <v>51078</v>
       </c>
       <c r="E29" s="39">
-        <v>197201</v>
+        <v>196350</v>
       </c>
       <c r="F29" s="39">
-        <v>203267.10362720001</v>
+        <v>201073.22910530001</v>
       </c>
       <c r="G29" s="39">
-        <v>2348.2491260000002</v>
+        <v>2158.2215440999998</v>
       </c>
       <c r="H29" s="39">
-        <v>48075.220083300002</v>
+        <v>47240.24469</v>
       </c>
       <c r="I29" s="35">
-        <v>152843.6344179</v>
-[...1 lines deleted...]
-      <c r="K29" s="67"/>
+        <v>151674.76287119999</v>
+      </c>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
       <c r="L29" s="67"/>
     </row>
     <row r="30" spans="1:12" ht="10.5" customHeight="1">
       <c r="A30" s="45" t="s">
         <v>4</v>
       </c>
       <c r="B30" s="39">
-        <v>19586</v>
+        <v>19649</v>
       </c>
       <c r="C30" s="39">
-        <v>1427</v>
+        <v>1366</v>
       </c>
       <c r="D30" s="39">
-        <v>5190</v>
+        <v>5186</v>
       </c>
       <c r="E30" s="39">
-        <v>12969</v>
+        <v>13097</v>
       </c>
       <c r="F30" s="39">
-        <v>14599.670419599999</v>
+        <v>14617.8296725</v>
       </c>
       <c r="G30" s="39">
-        <v>845.95869630000004</v>
+        <v>810.96813459999998</v>
       </c>
       <c r="H30" s="39">
-        <v>4638.7052626000004</v>
+        <v>4639.7116655</v>
       </c>
       <c r="I30" s="35">
-        <v>9115.0064607000004</v>
-[...1 lines deleted...]
-      <c r="K30" s="67"/>
+        <v>9167.1498723999994</v>
+      </c>
+      <c r="J30" s="69"/>
+      <c r="K30" s="69"/>
       <c r="L30" s="67"/>
     </row>
     <row r="31" spans="1:12" ht="10.5" customHeight="1">
       <c r="A31" s="45" t="s">
         <v>3</v>
       </c>
       <c r="B31" s="39">
-        <v>198758</v>
+        <v>202200</v>
       </c>
       <c r="C31" s="39">
-        <v>10572</v>
+        <v>10644</v>
       </c>
       <c r="D31" s="39">
-        <v>42894</v>
+        <v>43252</v>
       </c>
       <c r="E31" s="39">
-        <v>145292</v>
+        <v>148304</v>
       </c>
       <c r="F31" s="39">
-        <v>155175.97128200001</v>
+        <v>156730.123968</v>
       </c>
       <c r="G31" s="39">
-        <v>6166.7581846000003</v>
+        <v>6213.3137192000004</v>
       </c>
       <c r="H31" s="39">
-        <v>39553.0989654</v>
+        <v>39719.286583399997</v>
       </c>
       <c r="I31" s="35">
-        <v>109456.114132</v>
-[...1 lines deleted...]
-      <c r="K31" s="67"/>
+        <v>110797.5236654</v>
+      </c>
+      <c r="J31" s="69"/>
+      <c r="K31" s="69"/>
       <c r="L31" s="67"/>
     </row>
     <row r="32" spans="1:12" ht="10.5" customHeight="1">
       <c r="A32" s="45" t="s">
         <v>2</v>
       </c>
       <c r="B32" s="39">
-        <v>494652</v>
+        <v>498830</v>
       </c>
       <c r="C32" s="39">
-        <v>13058</v>
+        <v>13008</v>
       </c>
       <c r="D32" s="39">
-        <v>78023</v>
+        <v>78372</v>
       </c>
       <c r="E32" s="39">
-        <v>403571</v>
+        <v>407450</v>
       </c>
       <c r="F32" s="39">
-        <v>396501.3425882</v>
+        <v>398059.66270460002</v>
       </c>
       <c r="G32" s="39">
-        <v>9111.8788313000005</v>
+        <v>8963.2299430000003</v>
       </c>
       <c r="H32" s="39">
-        <v>72276.894311199998</v>
+        <v>72473.352333600007</v>
       </c>
       <c r="I32" s="35">
-        <v>315112.56944569998</v>
-[...1 lines deleted...]
-      <c r="K32" s="67"/>
+        <v>316623.08042800002</v>
+      </c>
+      <c r="J32" s="69"/>
+      <c r="K32" s="69"/>
       <c r="L32" s="67"/>
     </row>
     <row r="33" spans="1:33" ht="10.5" customHeight="1">
       <c r="A33" s="45" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="39">
-        <v>131705</v>
+        <v>135123</v>
       </c>
       <c r="C33" s="39">
-        <v>1828</v>
+        <v>1792</v>
       </c>
       <c r="D33" s="39">
-        <v>22000</v>
+        <v>22583</v>
       </c>
       <c r="E33" s="39">
-        <v>107877</v>
+        <v>110748</v>
       </c>
       <c r="F33" s="39">
-        <v>105650.4391681</v>
+        <v>108105.6923372</v>
       </c>
       <c r="G33" s="39">
-        <v>1189.6743319</v>
+        <v>1152.5372785</v>
       </c>
       <c r="H33" s="39">
-        <v>19974.531848099999</v>
+        <v>20451.086969200001</v>
       </c>
       <c r="I33" s="35">
-        <v>84486.232988100004</v>
-[...1 lines deleted...]
-      <c r="K33" s="67"/>
+        <v>86502.068089499997</v>
+      </c>
+      <c r="J33" s="69"/>
+      <c r="K33" s="69"/>
       <c r="L33" s="67"/>
     </row>
     <row r="34" spans="1:33" ht="10.5" customHeight="1">
       <c r="A34" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B34" s="39">
-        <v>1141903</v>
+        <v>1149866</v>
       </c>
       <c r="C34" s="39">
-        <v>11669</v>
+        <v>12011</v>
       </c>
       <c r="D34" s="39">
-        <v>142512</v>
+        <v>143383</v>
       </c>
       <c r="E34" s="39">
-        <v>987722</v>
+        <v>994472</v>
       </c>
       <c r="F34" s="39">
-        <v>875864.83146480005</v>
+        <v>886803.47712419997</v>
       </c>
       <c r="G34" s="39">
-        <v>7916.1870214999999</v>
+        <v>8145.759677</v>
       </c>
       <c r="H34" s="39">
-        <v>129809.60316860001</v>
+        <v>130513.8839034</v>
       </c>
       <c r="I34" s="35">
-        <v>738139.04127469996</v>
-[...1 lines deleted...]
-      <c r="K34" s="67"/>
+        <v>748143.83354380005</v>
+      </c>
+      <c r="J34" s="69"/>
+      <c r="K34" s="69"/>
       <c r="L34" s="67"/>
     </row>
     <row r="35" spans="1:33" ht="10.5" customHeight="1">
       <c r="A35" s="46" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="40"/>
       <c r="D35" s="41"/>
       <c r="E35" s="41"/>
       <c r="F35" s="40"/>
       <c r="G35" s="40"/>
       <c r="H35" s="41"/>
       <c r="I35" s="24"/>
+      <c r="J35" s="69"/>
+      <c r="K35" s="69"/>
     </row>
     <row r="36" spans="1:33" ht="10.5" customHeight="1">
       <c r="A36" s="46" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B36" s="38">
-        <v>166675</v>
+        <v>167232</v>
       </c>
       <c r="C36" s="38">
-        <v>8580</v>
+        <v>8566</v>
       </c>
       <c r="D36" s="38">
-        <v>39677</v>
+        <v>39306</v>
       </c>
       <c r="E36" s="38">
-        <v>118418</v>
+        <v>119360</v>
       </c>
       <c r="F36" s="38">
-        <v>126969.6098256</v>
+        <v>126641.24016659999</v>
       </c>
       <c r="G36" s="38">
-        <v>6286.5095774000001</v>
+        <v>6247.2466654</v>
       </c>
       <c r="H36" s="38">
-        <v>36072.287833399998</v>
+        <v>35734.576328299998</v>
       </c>
       <c r="I36" s="26">
-        <v>84610.812414800006</v>
-      </c>
+        <v>84659.417172899994</v>
+      </c>
+      <c r="J36" s="69"/>
+      <c r="K36" s="69"/>
     </row>
     <row r="37" spans="1:33" ht="10.5" customHeight="1">
       <c r="A37" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B37" s="39">
-        <v>12065</v>
+        <v>12214</v>
       </c>
       <c r="C37" s="39">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="D37" s="39">
-        <v>3723</v>
+        <v>3769</v>
       </c>
       <c r="E37" s="39">
-        <v>7304</v>
+        <v>7408</v>
       </c>
       <c r="F37" s="39">
-        <v>9216.3665426000007</v>
+        <v>9269.4308951000003</v>
       </c>
       <c r="G37" s="39">
-        <v>700.62191619999999</v>
+        <v>687.55980069999998</v>
       </c>
       <c r="H37" s="39">
-        <v>3374.5079988000002</v>
+        <v>3436.2581522</v>
       </c>
       <c r="I37" s="35">
-        <v>5141.2366276000002</v>
-      </c>
+        <v>5145.6129422000004</v>
+      </c>
+      <c r="J37" s="69"/>
       <c r="K37" s="69"/>
       <c r="L37" s="69"/>
     </row>
     <row r="38" spans="1:33" ht="10.5" customHeight="1">
       <c r="A38" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B38" s="39">
-        <v>9833</v>
+        <v>10056</v>
       </c>
       <c r="C38" s="39">
-        <v>1165</v>
+        <v>1143</v>
       </c>
       <c r="D38" s="39">
-        <v>3233</v>
+        <v>3337</v>
       </c>
       <c r="E38" s="39">
-        <v>5435</v>
+        <v>5576</v>
       </c>
       <c r="F38" s="39">
-        <v>7576.9810932999999</v>
+        <v>7784.1093462999997</v>
       </c>
       <c r="G38" s="39">
-        <v>868.95433509999998</v>
+        <v>860.99002150000001</v>
       </c>
       <c r="H38" s="39">
-        <v>2949.2177445000002</v>
+        <v>3042.0010797999998</v>
       </c>
       <c r="I38" s="35">
-        <v>3758.8090136999999</v>
-      </c>
+        <v>3881.1182450000001</v>
+      </c>
+      <c r="J38" s="69"/>
       <c r="K38" s="69"/>
       <c r="L38" s="69"/>
     </row>
     <row r="39" spans="1:33" ht="10.5" customHeight="1">
       <c r="A39" s="45" t="s">
         <v>38</v>
       </c>
       <c r="B39" s="39">
-        <v>30165</v>
+        <v>29908</v>
       </c>
       <c r="C39" s="39">
-        <v>1275</v>
+        <v>1251</v>
       </c>
       <c r="D39" s="39">
-        <v>10135</v>
+        <v>9996</v>
       </c>
       <c r="E39" s="39">
-        <v>18755</v>
+        <v>18661</v>
       </c>
       <c r="F39" s="39">
-        <v>23917.738193699999</v>
+        <v>23490.9870625</v>
       </c>
       <c r="G39" s="39">
-        <v>958.64483499999994</v>
+        <v>933.64608320000002</v>
       </c>
       <c r="H39" s="39">
-        <v>9369.2852512000009</v>
+        <v>9231.9281222000009</v>
       </c>
       <c r="I39" s="35">
-        <v>13589.808107499999</v>
-      </c>
+        <v>13325.4128571</v>
+      </c>
+      <c r="J39" s="69"/>
       <c r="K39" s="69"/>
       <c r="L39" s="69"/>
     </row>
     <row r="40" spans="1:33" ht="10.5" customHeight="1">
       <c r="A40" s="45" t="s">
         <v>39</v>
       </c>
       <c r="B40" s="39">
-        <v>73594</v>
+        <v>74059</v>
       </c>
       <c r="C40" s="39">
-        <v>1173</v>
+        <v>1155</v>
       </c>
       <c r="D40" s="39">
-        <v>10251</v>
+        <v>10042</v>
       </c>
       <c r="E40" s="39">
-        <v>62170</v>
+        <v>62862</v>
       </c>
       <c r="F40" s="39">
-        <v>55294.0662266</v>
+        <v>55275.4281692</v>
       </c>
       <c r="G40" s="39">
-        <v>899.06856579999999</v>
+        <v>880.86776010000005</v>
       </c>
       <c r="H40" s="39">
-        <v>9298.7031637</v>
+        <v>9088.0621716999995</v>
       </c>
       <c r="I40" s="35">
-        <v>45096.294497100003</v>
-      </c>
+        <v>45306.498237400003</v>
+      </c>
+      <c r="J40" s="69"/>
       <c r="K40" s="69"/>
       <c r="L40" s="69"/>
     </row>
     <row r="41" spans="1:33" ht="10.5" customHeight="1">
       <c r="A41" s="45" t="s">
         <v>40</v>
       </c>
       <c r="B41" s="39">
-        <v>17086</v>
+        <v>17214</v>
       </c>
       <c r="C41" s="39">
-        <v>1793</v>
+        <v>1841</v>
       </c>
       <c r="D41" s="39">
-        <v>5225</v>
+        <v>5231</v>
       </c>
       <c r="E41" s="39">
-        <v>10068</v>
+        <v>10142</v>
       </c>
       <c r="F41" s="39">
-        <v>13169.133842699999</v>
+        <v>13206.518232500001</v>
       </c>
       <c r="G41" s="39">
-        <v>1389.0342028</v>
+        <v>1427.7713606</v>
       </c>
       <c r="H41" s="39">
-        <v>4720.9615771999997</v>
+        <v>4728.4486520999999</v>
       </c>
       <c r="I41" s="35">
-        <v>7059.1380626999999</v>
-      </c>
+        <v>7050.2982198</v>
+      </c>
+      <c r="J41" s="69"/>
       <c r="K41" s="69"/>
       <c r="L41" s="69"/>
     </row>
     <row r="42" spans="1:33" ht="10.5" customHeight="1">
       <c r="A42" s="45" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="39">
-        <v>16627</v>
+        <v>16525</v>
       </c>
       <c r="C42" s="39">
-        <v>1638</v>
+        <v>1645</v>
       </c>
       <c r="D42" s="39">
-        <v>4877</v>
+        <v>4765</v>
       </c>
       <c r="E42" s="39">
-        <v>10112</v>
+        <v>10115</v>
       </c>
       <c r="F42" s="39">
-        <v>12214.9176386</v>
+        <v>12098.702957699999</v>
       </c>
       <c r="G42" s="39">
-        <v>1078.7468994999999</v>
+        <v>1071.2971041999999</v>
       </c>
       <c r="H42" s="39">
-        <v>4356.4153119000002</v>
+        <v>4262.2954694999999</v>
       </c>
       <c r="I42" s="35">
-        <v>6779.7554271999998</v>
-      </c>
+        <v>6765.1103839999996</v>
+      </c>
+      <c r="J42" s="69"/>
       <c r="K42" s="69"/>
       <c r="L42" s="69"/>
     </row>
     <row r="43" spans="1:33" ht="10.5" customHeight="1">
       <c r="A43" s="45" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="39">
-        <v>7305</v>
+        <v>7256</v>
       </c>
       <c r="C43" s="39">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="D43" s="39">
-        <v>2233</v>
+        <v>2166</v>
       </c>
       <c r="E43" s="39">
-        <v>4574</v>
+        <v>4596</v>
       </c>
       <c r="F43" s="39">
-        <v>5580.4062881</v>
+        <v>5516.0635032999999</v>
       </c>
       <c r="G43" s="39">
-        <v>391.43882300000001</v>
+        <v>385.11453510000001</v>
       </c>
       <c r="H43" s="39">
-        <v>2003.1967861000001</v>
+        <v>1945.5826807999999</v>
       </c>
       <c r="I43" s="35">
-        <v>3185.7706790000002</v>
-      </c>
+        <v>3185.3662874000001</v>
+      </c>
+      <c r="J43" s="69"/>
       <c r="K43" s="69"/>
       <c r="L43" s="69"/>
     </row>
     <row r="44" spans="1:33" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A44" s="46" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B44" s="42"/>
       <c r="C44" s="42"/>
       <c r="D44" s="42"/>
       <c r="E44" s="42"/>
       <c r="F44" s="42"/>
       <c r="G44" s="42"/>
       <c r="H44" s="42"/>
       <c r="I44" s="25"/>
-      <c r="J44" s="6"/>
-      <c r="K44" s="6"/>
+      <c r="J44" s="69"/>
+      <c r="K44" s="69"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
       <c r="N44" s="6"/>
       <c r="O44" s="6"/>
       <c r="P44" s="6"/>
       <c r="Q44" s="6"/>
       <c r="R44" s="6"/>
       <c r="S44" s="6"/>
       <c r="T44" s="6"/>
       <c r="U44" s="6"/>
       <c r="V44" s="6"/>
       <c r="W44" s="6"/>
       <c r="X44" s="6"/>
       <c r="Y44" s="6"/>
       <c r="Z44" s="6"/>
       <c r="AA44" s="6"/>
       <c r="AB44" s="6"/>
       <c r="AC44" s="6"/>
       <c r="AD44" s="6"/>
       <c r="AE44" s="6"/>
       <c r="AF44" s="6"/>
       <c r="AG44" s="6"/>
     </row>
     <row r="45" spans="1:33" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A45" s="46" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B45" s="38">
-        <v>91770</v>
+        <v>91856</v>
       </c>
       <c r="C45" s="38">
-        <v>887</v>
+        <v>856</v>
       </c>
       <c r="D45" s="38">
-        <v>16986</v>
+        <v>16670</v>
       </c>
       <c r="E45" s="38">
-        <v>73897</v>
+        <v>74330</v>
       </c>
       <c r="F45" s="38">
-        <v>70085.308617300005</v>
+        <v>69588.0192044</v>
       </c>
       <c r="G45" s="38">
-        <v>641.84403369999995</v>
+        <v>619.78437810000003</v>
       </c>
       <c r="H45" s="38">
-        <v>15655.8880078</v>
+        <v>15337.918251700001</v>
       </c>
       <c r="I45" s="26">
-        <v>53787.576575799998</v>
-[...2 lines deleted...]
-      <c r="K45" s="70"/>
+        <v>53630.316574600001</v>
+      </c>
+      <c r="J45" s="69"/>
+      <c r="K45" s="69"/>
       <c r="L45" s="70"/>
       <c r="M45" s="6"/>
       <c r="N45" s="6"/>
       <c r="O45" s="6"/>
       <c r="P45" s="6"/>
       <c r="Q45" s="6"/>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
       <c r="V45" s="6"/>
       <c r="W45" s="6"/>
       <c r="X45" s="6"/>
       <c r="Y45" s="6"/>
       <c r="Z45" s="6"/>
       <c r="AA45" s="6"/>
       <c r="AB45" s="6"/>
       <c r="AC45" s="6"/>
       <c r="AD45" s="6"/>
       <c r="AE45" s="6"/>
       <c r="AF45" s="6"/>
       <c r="AG45" s="6"/>
     </row>
     <row r="46" spans="1:33" ht="10.5" customHeight="1">
       <c r="A46" s="45" t="s">
         <v>45</v>
       </c>
       <c r="B46" s="39">
-        <v>67866</v>
+        <v>68204</v>
       </c>
       <c r="C46" s="18">
-        <v>517</v>
+        <v>495</v>
       </c>
       <c r="D46" s="39">
-        <v>9064</v>
+        <v>8883</v>
       </c>
       <c r="E46" s="39">
-        <v>58285</v>
+        <v>58826</v>
       </c>
       <c r="F46" s="39">
-        <v>50968.738320900004</v>
+        <v>50849.326674399999</v>
       </c>
       <c r="G46" s="39">
-        <v>357.79967140000002</v>
+        <v>340.28150360000001</v>
       </c>
       <c r="H46" s="39">
-        <v>8269.8760736999993</v>
+        <v>8085.7469570000003</v>
       </c>
       <c r="I46" s="35">
-        <v>42341.062575800002</v>
-[...2 lines deleted...]
-      <c r="K46" s="70"/>
+        <v>42423.298213800001</v>
+      </c>
+      <c r="J46" s="69"/>
+      <c r="K46" s="69"/>
       <c r="L46" s="70"/>
       <c r="M46" s="5"/>
       <c r="N46" s="5"/>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
       <c r="S46" s="5"/>
       <c r="T46" s="5"/>
       <c r="U46" s="5"/>
       <c r="V46" s="5"/>
       <c r="W46" s="5"/>
       <c r="X46" s="5"/>
       <c r="Y46" s="5"/>
       <c r="Z46" s="5"/>
       <c r="AA46" s="5"/>
       <c r="AB46" s="5"/>
       <c r="AC46" s="5"/>
       <c r="AD46" s="5"/>
       <c r="AE46" s="5"/>
       <c r="AF46" s="5"/>
       <c r="AG46" s="5"/>
     </row>
     <row r="47" spans="1:33" ht="10.5" customHeight="1">
       <c r="A47" s="45" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B47" s="39">
-        <v>23904</v>
+        <v>23652</v>
       </c>
       <c r="C47" s="39">
-        <v>370</v>
+        <v>361</v>
       </c>
       <c r="D47" s="39">
-        <v>7922</v>
+        <v>7787</v>
       </c>
       <c r="E47" s="39">
-        <v>15612</v>
+        <v>15504</v>
       </c>
       <c r="F47" s="39">
-        <v>19116.570296400001</v>
+        <v>18738.69253</v>
       </c>
       <c r="G47" s="39">
-        <v>284.04436229999999</v>
+        <v>279.50287450000002</v>
       </c>
       <c r="H47" s="39">
-        <v>7386.0119341</v>
+        <v>7252.1712946999996</v>
       </c>
       <c r="I47" s="35">
-        <v>11446.513999999999</v>
-[...2 lines deleted...]
-      <c r="K47" s="70"/>
+        <v>11207.018360800001</v>
+      </c>
+      <c r="J47" s="69"/>
+      <c r="K47" s="69"/>
       <c r="L47" s="70"/>
       <c r="M47" s="5"/>
       <c r="N47" s="5"/>
       <c r="O47" s="5"/>
       <c r="P47" s="5"/>
       <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
       <c r="S47" s="5"/>
       <c r="T47" s="5"/>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
       <c r="W47" s="5"/>
       <c r="X47" s="5"/>
       <c r="Y47" s="5"/>
       <c r="Z47" s="5"/>
       <c r="AA47" s="5"/>
       <c r="AB47" s="5"/>
       <c r="AC47" s="5"/>
       <c r="AD47" s="5"/>
       <c r="AE47" s="5"/>
       <c r="AF47" s="5"/>
       <c r="AG47" s="5"/>
     </row>
     <row r="48" spans="1:33" ht="10.5" customHeight="1">
       <c r="A48" s="46" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="41"/>
       <c r="C48" s="41"/>
       <c r="D48" s="41"/>
       <c r="E48" s="41"/>
       <c r="F48" s="41"/>
       <c r="G48" s="41"/>
       <c r="H48" s="41"/>
       <c r="I48" s="24"/>
+      <c r="J48" s="69"/>
+      <c r="K48" s="69"/>
     </row>
     <row r="49" spans="1:12" ht="10.5" customHeight="1">
       <c r="A49" s="46" t="s">
         <v>48</v>
       </c>
       <c r="B49" s="37"/>
       <c r="C49" s="37"/>
       <c r="D49" s="38"/>
       <c r="E49" s="38"/>
       <c r="F49" s="37"/>
       <c r="G49" s="37"/>
       <c r="H49" s="38"/>
       <c r="I49" s="26"/>
+      <c r="J49" s="69"/>
+      <c r="K49" s="69"/>
     </row>
     <row r="50" spans="1:12" ht="10.5" customHeight="1">
       <c r="A50" s="45">
         <v>2011</v>
       </c>
       <c r="B50" s="39">
         <v>139504</v>
       </c>
       <c r="C50" s="39">
         <v>9216</v>
       </c>
       <c r="D50" s="39">
         <v>35236</v>
       </c>
       <c r="E50" s="39">
         <v>95052</v>
       </c>
       <c r="F50" s="39">
         <v>106327.27622660001</v>
       </c>
       <c r="G50" s="39">
         <v>6619.6819403</v>
       </c>
       <c r="H50" s="39">
         <v>32163.8075259</v>
       </c>
       <c r="I50" s="35">
         <v>67543.786760400006</v>
       </c>
+      <c r="J50" s="69"/>
       <c r="K50" s="69"/>
       <c r="L50" s="69"/>
     </row>
     <row r="51" spans="1:12" ht="10.5" customHeight="1">
       <c r="A51" s="45">
         <v>2012</v>
       </c>
       <c r="B51" s="39">
         <v>142101</v>
       </c>
       <c r="C51" s="39">
         <v>9135</v>
       </c>
       <c r="D51" s="39">
         <v>35951</v>
       </c>
       <c r="E51" s="39">
         <v>97015</v>
       </c>
       <c r="F51" s="39">
         <v>108062.4294028</v>
       </c>
       <c r="G51" s="39">
         <v>6580.8818168999996</v>
       </c>
       <c r="H51" s="39">
         <v>32743.969939400002</v>
       </c>
       <c r="I51" s="35">
         <v>68737.577646499994</v>
       </c>
+      <c r="J51" s="69"/>
       <c r="K51" s="69"/>
       <c r="L51" s="69"/>
     </row>
     <row r="52" spans="1:12" ht="10.5" customHeight="1">
       <c r="A52" s="45">
         <v>2013</v>
       </c>
       <c r="B52" s="39">
         <v>144973</v>
       </c>
       <c r="C52" s="39">
         <v>9039</v>
       </c>
       <c r="D52" s="39">
         <v>36416</v>
       </c>
       <c r="E52" s="39">
         <v>99518</v>
       </c>
       <c r="F52" s="39">
         <v>110389.18049709999</v>
       </c>
       <c r="G52" s="39">
         <v>6530.1333789</v>
       </c>
       <c r="H52" s="39">
         <v>33221.057512899999</v>
       </c>
       <c r="I52" s="35">
         <v>70637.989605299997</v>
       </c>
+      <c r="J52" s="69"/>
       <c r="K52" s="69"/>
       <c r="L52" s="69"/>
     </row>
     <row r="53" spans="1:12" ht="10.5" customHeight="1">
       <c r="A53" s="45">
         <v>2014</v>
       </c>
       <c r="B53" s="39">
         <v>147620</v>
       </c>
       <c r="C53" s="39">
         <v>9062</v>
       </c>
       <c r="D53" s="39">
         <v>37053</v>
       </c>
       <c r="E53" s="39">
         <v>101505</v>
       </c>
       <c r="F53" s="39">
         <v>112346.2424723</v>
       </c>
       <c r="G53" s="39">
         <v>6561.6447741000002</v>
       </c>
       <c r="H53" s="39">
         <v>33706.8655545</v>
       </c>
       <c r="I53" s="35">
         <v>72077.732143700006</v>
       </c>
+      <c r="J53" s="69"/>
       <c r="K53" s="69"/>
       <c r="L53" s="69"/>
     </row>
     <row r="54" spans="1:12" ht="10.5" customHeight="1">
       <c r="A54" s="45">
         <v>2015</v>
       </c>
       <c r="B54" s="39">
         <v>148641</v>
       </c>
       <c r="C54" s="39">
         <v>8999</v>
       </c>
       <c r="D54" s="39">
         <v>36813</v>
       </c>
       <c r="E54" s="39">
         <v>102829</v>
       </c>
       <c r="F54" s="39">
         <v>112900.05723239999</v>
       </c>
       <c r="G54" s="39">
         <v>6535.0809839000003</v>
       </c>
       <c r="H54" s="39">
         <v>33562.227475599997</v>
       </c>
       <c r="I54" s="35">
         <v>72802.748772899999</v>
       </c>
+      <c r="J54" s="69"/>
       <c r="K54" s="69"/>
       <c r="L54" s="69"/>
     </row>
     <row r="55" spans="1:12" ht="10.5" customHeight="1">
       <c r="A55" s="45">
         <v>2016</v>
       </c>
       <c r="B55" s="39">
         <v>150335</v>
       </c>
       <c r="C55" s="39">
         <v>8755</v>
       </c>
       <c r="D55" s="39">
         <v>37093</v>
       </c>
       <c r="E55" s="39">
         <v>104487</v>
       </c>
       <c r="F55" s="39">
         <v>113599.98548220001</v>
       </c>
       <c r="G55" s="39">
         <v>6307.0112730000001</v>
       </c>
       <c r="H55" s="39">
         <v>33710.718304200003</v>
       </c>
       <c r="I55" s="35">
         <v>73582.255904999998</v>
       </c>
+      <c r="J55" s="69"/>
       <c r="K55" s="69"/>
       <c r="L55" s="69"/>
     </row>
     <row r="56" spans="1:12" ht="10.5" customHeight="1">
       <c r="A56" s="45">
         <v>2017</v>
       </c>
       <c r="B56" s="39">
         <v>153132</v>
       </c>
       <c r="C56" s="39">
         <v>8762</v>
       </c>
       <c r="D56" s="39">
         <v>37697</v>
       </c>
       <c r="E56" s="39">
         <v>106673</v>
       </c>
       <c r="F56" s="39">
         <v>115339.6662617</v>
       </c>
       <c r="G56" s="39">
         <v>6328.4888250000004</v>
       </c>
       <c r="H56" s="39">
         <v>34244.832773499998</v>
       </c>
       <c r="I56" s="35">
         <v>74766.344663199998</v>
       </c>
+      <c r="J56" s="69"/>
       <c r="K56" s="69"/>
       <c r="L56" s="69"/>
     </row>
     <row r="57" spans="1:12" ht="10.5" customHeight="1">
       <c r="A57" s="45">
         <v>2018</v>
       </c>
       <c r="B57" s="39">
         <v>154086</v>
       </c>
       <c r="C57" s="39">
         <v>8618</v>
       </c>
       <c r="D57" s="39">
         <v>38389</v>
       </c>
       <c r="E57" s="39">
         <v>107079</v>
       </c>
       <c r="F57" s="39">
         <v>117711.9157496</v>
       </c>
       <c r="G57" s="39">
         <v>6291.9841463000002</v>
       </c>
       <c r="H57" s="39">
         <v>34968.135551300002</v>
       </c>
       <c r="I57" s="35">
         <v>76451.796052000005</v>
       </c>
+      <c r="J57" s="69"/>
       <c r="K57" s="69"/>
       <c r="L57" s="69"/>
     </row>
     <row r="58" spans="1:12" ht="10.5" customHeight="1">
       <c r="A58" s="45">
         <v>2019</v>
       </c>
       <c r="B58" s="39">
         <v>156477</v>
       </c>
       <c r="C58" s="39">
         <v>8722</v>
       </c>
       <c r="D58" s="39">
         <v>38633</v>
       </c>
       <c r="E58" s="39">
         <v>109122</v>
       </c>
       <c r="F58" s="39">
         <v>118983.7578494</v>
       </c>
       <c r="G58" s="39">
         <v>6314.042684</v>
       </c>
       <c r="H58" s="39">
         <v>35057.450383099997</v>
       </c>
       <c r="I58" s="35">
         <v>77612.264782300001</v>
       </c>
+      <c r="J58" s="69"/>
       <c r="K58" s="69"/>
       <c r="L58" s="69"/>
     </row>
     <row r="59" spans="1:12" ht="10.5" customHeight="1">
       <c r="A59" s="45">
         <v>2020</v>
       </c>
       <c r="B59" s="39">
         <v>156636</v>
       </c>
       <c r="C59" s="39">
         <v>8721</v>
       </c>
       <c r="D59" s="39">
         <v>38165</v>
       </c>
       <c r="E59" s="39">
         <v>109750</v>
       </c>
       <c r="F59" s="39">
         <v>118699.5362403</v>
       </c>
       <c r="G59" s="39">
         <v>6227.9524049000001</v>
       </c>
       <c r="H59" s="39">
         <v>34515.726031699996</v>
       </c>
       <c r="I59" s="35">
         <v>77955.857803699997</v>
       </c>
+      <c r="J59" s="69"/>
       <c r="K59" s="69"/>
       <c r="L59" s="69"/>
     </row>
     <row r="60" spans="1:12" ht="10.5" customHeight="1">
       <c r="A60" s="45">
         <v>2021</v>
       </c>
       <c r="B60" s="39">
         <v>160102</v>
       </c>
       <c r="C60" s="39">
         <v>8677</v>
       </c>
       <c r="D60" s="39">
         <v>38991</v>
       </c>
       <c r="E60" s="39">
         <v>112434</v>
       </c>
       <c r="F60" s="39">
         <v>121052.4638732</v>
       </c>
       <c r="G60" s="39">
         <v>6206.2295770999999</v>
       </c>
       <c r="H60" s="39">
         <v>35292.293057399998</v>
       </c>
       <c r="I60" s="35">
         <v>79553.941238700005</v>
       </c>
+      <c r="J60" s="69"/>
       <c r="K60" s="69"/>
       <c r="L60" s="69"/>
     </row>
     <row r="61" spans="1:12" ht="10.5" customHeight="1">
       <c r="A61" s="45">
         <v>2022</v>
       </c>
       <c r="B61" s="39">
         <v>164322</v>
       </c>
       <c r="C61" s="39">
         <v>8677</v>
       </c>
       <c r="D61" s="39">
         <v>39488</v>
       </c>
       <c r="E61" s="39">
         <v>116157</v>
       </c>
       <c r="F61" s="39">
         <v>124964.7683943</v>
       </c>
       <c r="G61" s="39">
         <v>6303.7228066999996</v>
       </c>
       <c r="H61" s="39">
         <v>35902.459820399999</v>
       </c>
       <c r="I61" s="35">
         <v>82758.585767199998</v>
       </c>
+      <c r="J61" s="69"/>
       <c r="K61" s="69"/>
       <c r="L61" s="69"/>
     </row>
     <row r="62" spans="1:12" ht="10.5" customHeight="1">
-      <c r="A62" s="29">
+      <c r="A62" s="45">
         <v>2023</v>
       </c>
-      <c r="B62" s="43">
+      <c r="B62" s="39">
         <v>166675</v>
       </c>
-      <c r="C62" s="43">
+      <c r="C62" s="39">
         <v>8580</v>
       </c>
-      <c r="D62" s="43">
+      <c r="D62" s="39">
         <v>39677</v>
       </c>
-      <c r="E62" s="43">
+      <c r="E62" s="39">
         <v>118418</v>
       </c>
-      <c r="F62" s="43">
+      <c r="F62" s="39">
         <v>126969.6098256</v>
       </c>
-      <c r="G62" s="43">
+      <c r="G62" s="39">
         <v>6286.5095774000001</v>
       </c>
-      <c r="H62" s="43">
+      <c r="H62" s="39">
         <v>36072.287833399998</v>
       </c>
-      <c r="I62" s="36">
+      <c r="I62" s="35">
         <v>84610.812414800006</v>
       </c>
+      <c r="J62" s="69"/>
       <c r="K62" s="69"/>
       <c r="L62" s="69"/>
     </row>
-    <row r="63" spans="1:12" s="7" customFormat="1" ht="9.75" customHeight="1">
-[...8 lines deleted...]
-      <c r="I63" s="20"/>
+    <row r="63" spans="1:12" ht="10.5" customHeight="1">
+      <c r="A63" s="29">
+        <v>2024</v>
+      </c>
+      <c r="B63" s="43">
+        <v>167232</v>
+      </c>
+      <c r="C63" s="43">
+        <v>8566</v>
+      </c>
+      <c r="D63" s="43">
+        <v>39306</v>
+      </c>
+      <c r="E63" s="43">
+        <v>119360</v>
+      </c>
+      <c r="F63" s="43">
+        <v>126641.24016659999</v>
+      </c>
+      <c r="G63" s="43">
+        <v>6247.2466654</v>
+      </c>
+      <c r="H63" s="43">
+        <v>35734.576328299998</v>
+      </c>
+      <c r="I63" s="36">
+        <v>84659.417172899994</v>
+      </c>
+      <c r="J63" s="69"/>
+      <c r="K63" s="69"/>
+      <c r="L63" s="69"/>
     </row>
     <row r="64" spans="1:12" s="7" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A64" s="47" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A64" s="19"/>
       <c r="B64" s="20"/>
       <c r="C64" s="20"/>
       <c r="D64" s="20"/>
       <c r="E64" s="20"/>
       <c r="F64" s="20"/>
       <c r="G64" s="20"/>
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
     </row>
     <row r="65" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
       <c r="A65" s="47" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B65" s="20"/>
       <c r="C65" s="20"/>
       <c r="D65" s="20"/>
       <c r="E65" s="20"/>
       <c r="F65" s="20"/>
       <c r="G65" s="20"/>
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
     </row>
     <row r="66" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A66" s="22" t="s">
+      <c r="A66" s="47" t="s">
+        <v>44</v>
+      </c>
+      <c r="B66" s="20"/>
+      <c r="C66" s="20"/>
+      <c r="D66" s="20"/>
+      <c r="E66" s="20"/>
+      <c r="F66" s="20"/>
+      <c r="G66" s="20"/>
+      <c r="H66" s="20"/>
+      <c r="I66" s="20"/>
+    </row>
+    <row r="67" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A67" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="B66" s="48"/>
-[...9 lines deleted...]
-      <c r="A67" s="22" t="s">
+      <c r="B67" s="8"/>
+      <c r="C67" s="8"/>
+      <c r="D67" s="8"/>
+      <c r="E67" s="8"/>
+      <c r="F67" s="8"/>
+      <c r="G67" s="8"/>
+      <c r="H67" s="8"/>
+      <c r="I67" s="71"/>
+    </row>
+    <row r="68" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A68" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="B67" s="48"/>
-[...19 lines deleted...]
-      <c r="I68" s="49"/>
+      <c r="B68" s="8"/>
+      <c r="C68" s="8"/>
+      <c r="D68" s="8"/>
+      <c r="E68" s="8"/>
+      <c r="F68" s="8"/>
+      <c r="G68" s="8"/>
+      <c r="H68" s="8"/>
+      <c r="I68" s="71"/>
     </row>
     <row r="69" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A69" s="71" t="s">
-[...7 lines deleted...]
-      <c r="G69" s="71"/>
+      <c r="A69" s="72" t="s">
+        <v>85</v>
+      </c>
+      <c r="B69" s="72"/>
+      <c r="C69" s="72"/>
+      <c r="D69" s="72"/>
+      <c r="E69" s="72"/>
+      <c r="F69" s="72"/>
+      <c r="G69" s="72"/>
       <c r="H69" s="48"/>
       <c r="I69" s="49"/>
     </row>
     <row r="70" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A70" s="22" t="s">
-[...7 lines deleted...]
-      <c r="G70" s="48"/>
+      <c r="A70" s="72" t="s">
+        <v>86</v>
+      </c>
+      <c r="B70" s="72"/>
+      <c r="C70" s="72"/>
+      <c r="D70" s="72"/>
+      <c r="E70" s="72"/>
+      <c r="F70" s="72"/>
+      <c r="G70" s="72"/>
       <c r="H70" s="48"/>
       <c r="I70" s="49"/>
     </row>
     <row r="71" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
       <c r="A71" s="22" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B71" s="48"/>
       <c r="C71" s="48"/>
       <c r="D71" s="48"/>
       <c r="E71" s="48"/>
       <c r="F71" s="48"/>
       <c r="G71" s="48"/>
       <c r="H71" s="48"/>
       <c r="I71" s="49"/>
     </row>
     <row r="72" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A72" s="22"/>
-[...7 lines deleted...]
-      <c r="I72" s="22"/>
+      <c r="A72" s="22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B72" s="48"/>
+      <c r="C72" s="48"/>
+      <c r="D72" s="48"/>
+      <c r="E72" s="48"/>
+      <c r="F72" s="48"/>
+      <c r="G72" s="48"/>
+      <c r="H72" s="48"/>
+      <c r="I72" s="49"/>
     </row>
     <row r="73" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A73" s="21" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A73" s="22"/>
       <c r="B73" s="22"/>
       <c r="C73" s="22"/>
       <c r="D73" s="22"/>
       <c r="E73" s="22"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="22"/>
       <c r="I73" s="22"/>
     </row>
     <row r="74" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
       <c r="A74" s="21" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="B74" s="22"/>
       <c r="C74" s="22"/>
       <c r="D74" s="22"/>
       <c r="E74" s="22"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="22"/>
-      <c r="I74" s="23"/>
-[...13 lines deleted...]
-    <row r="77" spans="1:9" s="7" customFormat="1" ht="10.5" customHeight="1"/>
+      <c r="I74" s="22"/>
+    </row>
+    <row r="75" spans="1:9" s="7" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A75" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B75" s="22"/>
+      <c r="C75" s="22"/>
+      <c r="D75" s="22"/>
+      <c r="E75" s="22"/>
+      <c r="F75" s="22"/>
+      <c r="G75" s="22"/>
+      <c r="H75" s="22"/>
+      <c r="I75" s="23"/>
+    </row>
+    <row r="76" spans="1:9" s="7" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="77" spans="1:9" s="7" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A77" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="D77" s="8"/>
+      <c r="E77" s="8"/>
+      <c r="F77" s="8"/>
+      <c r="G77" s="8"/>
+      <c r="H77" s="8"/>
+      <c r="I77" s="8"/>
+    </row>
     <row r="78" spans="1:9" s="7" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="79" spans="1:9" s="7" customFormat="1" ht="10.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A68:G68"/>
     <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A70:G70"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEFD7270-4041-4216-A557-50B881F47A5B}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="51" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="51" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="51" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="51" customWidth="1"/>