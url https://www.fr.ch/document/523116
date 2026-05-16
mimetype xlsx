--- v0 (2025-12-05)
+++ v1 (2026-05-16)
@@ -1,131 +1,126 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\0203 Indicateurs environnementaux\Excel\2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\02 Infrastructure et environnement\0203 Indicateurs environnementaux\Excel\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9196BBA-215E-4A50-A7F8-F156A7BB10AF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2582606B-087B-456E-8DBA-896BE13FA2BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="te416" sheetId="9" r:id="rId1"/>
+    <sheet name="te416" sheetId="12" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="10" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e773d5fe-2dcc-4609-b034-e821ec7ee28b'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te416'!$A$1:$J$36</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="75">
   <si>
     <t>En tonnes par an</t>
   </si>
   <si>
     <t>in Tonnen pro Jahr</t>
   </si>
   <si>
     <t>En kg par habitant</t>
   </si>
   <si>
     <t>in kg pro Einwohner</t>
   </si>
   <si>
     <t>Valorisation</t>
   </si>
   <si>
     <t>Verwertung</t>
   </si>
   <si>
     <t>Métaux</t>
   </si>
   <si>
     <t>Metalle</t>
   </si>
   <si>
     <t>Verre</t>
   </si>
   <si>
     <t>Glas</t>
   </si>
   <si>
     <t>Papier</t>
   </si>
   <si>
     <t>Elimination, par filière, en tonnes</t>
   </si>
   <si>
     <t>Entsorgungswege, in Tonnen</t>
   </si>
   <si>
     <t xml:space="preserve">Verwertung, nach Stoff, </t>
   </si>
   <si>
     <t xml:space="preserve">Valorisation, par matière, </t>
-  </si>
-[...1 lines deleted...]
-    <t>UIDEF (Châtillon)</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t xml:space="preserve">  Einige Gemeinden weisen die Menge der gesammelten kompostierbaren Abfälle nicht aus</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>T02-03-02</t>
   </si>
   <si>
     <r>
       <t>Production</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="6.5"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -375,123 +370,50 @@
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Déchets compostables collectés par les communes. Sans les déchets qui finissent dans les ruclons des privés. Y compris les biodéchets repris par certains agriculteurs. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Quelques communes ne chiffrent pas la quantité de déchets compostables récoltés</t>
   </si>
   <si>
     <t>Source : Etat de Fribourg : Service de l'environnement, Fribourg (www.fr.ch/sen)</t>
   </si>
   <si>
-    <t>Déchets, de 2016 à 2023</t>
-[...71 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -542,79 +464,93 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Quelle: Staat Freiburg: Amt für Umwelt, Freiburg (www.fr.ch/afu), te25-416</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.11.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> UVTD SAIDEF SA</t>
+  </si>
+  <si>
+    <t>KVA SAIDEF SA</t>
+  </si>
+  <si>
+    <t>Déchets, de 2000 à 2024</t>
+  </si>
+  <si>
+    <t>Abfälle von 2000 bis 2024</t>
+  </si>
+  <si>
+    <t>…</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color indexed="62"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
@@ -663,56 +599,50 @@
       <sz val="6.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="6.5"/>
-[...4 lines deleted...]
-    <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
@@ -725,51 +655,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -795,277 +725,231 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="40" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="10" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="38" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...102 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="3" xfId="4" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="4" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="6" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Milliers" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{A08BCE57-DC5C-4F5A-8725-518187DC774D}"/>
     <cellStyle name="Normal 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 5" xfId="4" xr:uid="{A7209A08-EC11-47CE-868C-4BD53646A6E6}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{54300987-E9FD-4878-9050-4EAA9087D533}"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
@@ -1402,1641 +1286,2070 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4797ADEB-FC96-4FE9-8BC6-08903097CCEB}">
-  <dimension ref="A1:W51"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C39C8782-284D-47A7-A68E-4C2EC5526628}">
+  <dimension ref="A1:AG48"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="250" zoomScaleNormal="250" workbookViewId="0"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.75" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="13" max="16384" width="11" style="1"/>
+    <col min="1" max="1" width="25.33203125" customWidth="1"/>
+    <col min="2" max="19" width="6.6640625" customWidth="1"/>
+    <col min="20" max="20" width="24.25" style="2" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" s="13" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="A3" s="15" t="s">
+    <row r="1" spans="1:33" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="B1" s="11"/>
+      <c r="C1" s="11"/>
+      <c r="D1" s="11"/>
+      <c r="E1" s="11"/>
+      <c r="F1" s="11"/>
+      <c r="G1" s="11"/>
+      <c r="H1" s="11"/>
+      <c r="I1" s="11"/>
+      <c r="J1" s="11"/>
+      <c r="K1" s="11"/>
+      <c r="L1" s="11"/>
+      <c r="M1" s="11"/>
+      <c r="N1" s="11"/>
+      <c r="O1" s="11"/>
+      <c r="P1" s="11"/>
+      <c r="Q1" s="11"/>
+      <c r="R1" s="11"/>
+      <c r="S1" s="11"/>
+      <c r="T1" s="11"/>
+      <c r="U1" s="11"/>
+    </row>
+    <row r="2" spans="1:33" s="12" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="11"/>
+      <c r="U2" s="11"/>
+    </row>
+    <row r="3" spans="1:33" s="16" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="15"/>
+      <c r="G3" s="15"/>
+      <c r="H3" s="15"/>
+      <c r="I3" s="15"/>
+      <c r="J3" s="15"/>
+      <c r="K3" s="15"/>
+      <c r="L3" s="15"/>
+      <c r="M3" s="15"/>
+      <c r="N3" s="15"/>
+      <c r="O3" s="15"/>
+      <c r="P3" s="15"/>
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15"/>
+      <c r="S3" s="15"/>
+      <c r="T3" s="15"/>
+      <c r="U3" s="15"/>
+      <c r="W3" s="17"/>
+      <c r="X3" s="17"/>
+      <c r="Y3" s="17"/>
+      <c r="Z3" s="17"/>
+      <c r="AA3" s="17"/>
+      <c r="AB3" s="17"/>
+      <c r="AC3" s="17"/>
+      <c r="AD3" s="17"/>
+      <c r="AE3" s="17"/>
+      <c r="AF3" s="17"/>
+      <c r="AG3" s="17"/>
+    </row>
+    <row r="4" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="19">
+        <v>2000</v>
+      </c>
+      <c r="C4" s="19">
+        <v>2002</v>
+      </c>
+      <c r="D4" s="19">
+        <v>2004</v>
+      </c>
+      <c r="E4" s="19">
+        <v>2006</v>
+      </c>
+      <c r="F4" s="19">
+        <v>2010</v>
+      </c>
+      <c r="G4" s="19">
+        <v>2012</v>
+      </c>
+      <c r="H4" s="19">
+        <v>2013</v>
+      </c>
+      <c r="I4" s="19">
+        <v>2014</v>
+      </c>
+      <c r="J4" s="19">
+        <v>2015</v>
+      </c>
+      <c r="K4" s="19">
+        <v>2016</v>
+      </c>
+      <c r="L4" s="19">
+        <v>2017</v>
+      </c>
+      <c r="M4" s="19">
+        <v>2018</v>
+      </c>
+      <c r="N4" s="19">
+        <v>2019</v>
+      </c>
+      <c r="O4" s="19">
+        <v>2020</v>
+      </c>
+      <c r="P4" s="19">
+        <v>2021</v>
+      </c>
+      <c r="Q4" s="19">
+        <v>2022</v>
+      </c>
+      <c r="R4" s="19">
+        <v>2023</v>
+      </c>
+      <c r="S4" s="19">
+        <v>2024</v>
+      </c>
+      <c r="T4" s="20"/>
+      <c r="U4" s="21"/>
+      <c r="W4" s="17"/>
+      <c r="X4" s="17"/>
+      <c r="Y4" s="17"/>
+      <c r="Z4" s="17"/>
+      <c r="AA4" s="17"/>
+      <c r="AB4" s="17"/>
+      <c r="AC4" s="17"/>
+      <c r="AD4" s="17"/>
+      <c r="AE4" s="17"/>
+      <c r="AF4" s="17"/>
+      <c r="AG4" s="17"/>
+    </row>
+    <row r="5" spans="1:33" s="26" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" s="23"/>
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+      <c r="H5" s="23"/>
+      <c r="I5" s="23"/>
+      <c r="J5" s="23"/>
+      <c r="K5" s="23"/>
+      <c r="L5" s="23"/>
+      <c r="M5" s="23"/>
+      <c r="N5" s="23"/>
+      <c r="O5" s="23"/>
+      <c r="P5" s="23"/>
+      <c r="Q5" s="23"/>
+      <c r="R5" s="23"/>
+      <c r="S5" s="23"/>
+      <c r="T5" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="U5" s="25"/>
+      <c r="W5" s="17"/>
+      <c r="X5" s="17"/>
+      <c r="Y5" s="17"/>
+      <c r="Z5" s="17"/>
+      <c r="AA5" s="17"/>
+      <c r="AB5" s="17"/>
+      <c r="AC5" s="17"/>
+      <c r="AD5" s="17"/>
+      <c r="AE5" s="17"/>
+      <c r="AF5" s="17"/>
+      <c r="AG5" s="17"/>
+    </row>
+    <row r="6" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="28">
+        <v>114702</v>
+      </c>
+      <c r="C6" s="28">
+        <v>120850</v>
+      </c>
+      <c r="D6" s="28">
+        <v>124285</v>
+      </c>
+      <c r="E6" s="28">
+        <v>105320</v>
+      </c>
+      <c r="F6" s="28">
+        <v>136563</v>
+      </c>
+      <c r="G6" s="28">
+        <v>147444</v>
+      </c>
+      <c r="H6" s="28">
+        <v>149000</v>
+      </c>
+      <c r="I6" s="28">
+        <v>155084</v>
+      </c>
+      <c r="J6" s="28">
+        <v>146515</v>
+      </c>
+      <c r="K6" s="28">
+        <v>155549.81699999998</v>
+      </c>
+      <c r="L6" s="28">
+        <v>147875.02000000002</v>
+      </c>
+      <c r="M6" s="28">
+        <v>148673</v>
+      </c>
+      <c r="N6" s="28">
+        <v>150245</v>
+      </c>
+      <c r="O6" s="28">
+        <v>154106</v>
+      </c>
+      <c r="P6" s="28">
+        <v>154773.32550000001</v>
+      </c>
+      <c r="Q6" s="28">
+        <v>142086</v>
+      </c>
+      <c r="R6" s="28">
+        <v>164112</v>
+      </c>
+      <c r="S6" s="28">
+        <v>165338</v>
+      </c>
+      <c r="T6" s="29" t="s">
+        <v>1</v>
+      </c>
+      <c r="U6" s="30"/>
+      <c r="W6" s="17"/>
+      <c r="X6" s="17"/>
+      <c r="Y6" s="17"/>
+      <c r="Z6" s="17"/>
+      <c r="AA6" s="17"/>
+      <c r="AB6" s="17"/>
+      <c r="AC6" s="17"/>
+      <c r="AD6" s="17"/>
+      <c r="AE6" s="17"/>
+      <c r="AF6" s="17"/>
+      <c r="AG6" s="17"/>
+    </row>
+    <row r="7" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="27" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="28">
+        <v>495</v>
+      </c>
+      <c r="C7" s="28">
+        <v>513</v>
+      </c>
+      <c r="D7" s="28">
+        <v>500</v>
+      </c>
+      <c r="E7" s="28">
+        <v>407</v>
+      </c>
+      <c r="F7" s="28">
+        <v>490.36421023149592</v>
+      </c>
+      <c r="G7" s="28">
+        <v>505.99358259407336</v>
+      </c>
+      <c r="H7" s="28">
+        <v>500.63503370046567</v>
+      </c>
+      <c r="I7" s="28">
+        <v>511.19234483827051</v>
+      </c>
+      <c r="J7" s="28">
+        <v>476.53198291815875</v>
+      </c>
+      <c r="K7" s="28">
+        <v>498.69456645100882</v>
+      </c>
+      <c r="L7" s="28">
+        <v>469.33425163612367</v>
+      </c>
+      <c r="M7" s="28">
+        <v>466.47778258877867</v>
+      </c>
+      <c r="N7" s="28">
+        <v>466.91403834260979</v>
+      </c>
+      <c r="O7" s="28">
+        <v>473.44975053456881</v>
+      </c>
+      <c r="P7" s="28">
+        <v>469.2816918276942</v>
+      </c>
+      <c r="Q7" s="28">
+        <v>424.81575052696098</v>
+      </c>
+      <c r="R7" s="28">
+        <v>480.51016434529788</v>
+      </c>
+      <c r="S7" s="28">
+        <v>476.92644963279622</v>
+      </c>
+      <c r="T7" s="27" t="s">
+        <v>3</v>
+      </c>
+      <c r="U7" s="21"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17"/>
+      <c r="AE7" s="17"/>
+      <c r="AF7" s="17"/>
+      <c r="AG7" s="17"/>
+    </row>
+    <row r="8" spans="1:33" s="26" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" s="31">
+        <v>135251</v>
+      </c>
+      <c r="D8" s="31">
+        <v>124772</v>
+      </c>
+      <c r="E8" s="31">
+        <v>136611</v>
+      </c>
+      <c r="F8" s="31">
+        <v>136563</v>
+      </c>
+      <c r="G8" s="31">
+        <v>147444</v>
+      </c>
+      <c r="H8" s="31">
+        <v>149000</v>
+      </c>
+      <c r="I8" s="31">
+        <v>155084</v>
+      </c>
+      <c r="J8" s="31">
+        <v>146515</v>
+      </c>
+      <c r="K8" s="31">
+        <v>155549.81699999998</v>
+      </c>
+      <c r="L8" s="31">
+        <v>147875.02000000002</v>
+      </c>
+      <c r="M8" s="31">
+        <v>148673</v>
+      </c>
+      <c r="N8" s="31">
+        <v>150245</v>
+      </c>
+      <c r="O8" s="31">
+        <v>154106</v>
+      </c>
+      <c r="P8" s="31">
+        <v>154773.32550000001</v>
+      </c>
+      <c r="Q8" s="31">
+        <v>142086</v>
+      </c>
+      <c r="R8" s="31">
+        <v>164112</v>
+      </c>
+      <c r="S8" s="31">
+        <v>165338</v>
+      </c>
+      <c r="T8" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="U8" s="25"/>
+      <c r="W8" s="17"/>
+      <c r="X8" s="32"/>
+      <c r="Y8" s="32"/>
+      <c r="Z8" s="32"/>
+      <c r="AA8" s="32"/>
+      <c r="AB8" s="32"/>
+      <c r="AC8" s="32"/>
+      <c r="AD8" s="32"/>
+      <c r="AE8" s="17"/>
+      <c r="AF8" s="17"/>
+      <c r="AG8" s="17"/>
+    </row>
+    <row r="9" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="28">
+        <v>86401</v>
+      </c>
+      <c r="D9" s="28">
+        <v>73042</v>
+      </c>
+      <c r="E9" s="28">
+        <v>75173</v>
+      </c>
+      <c r="F9" s="28">
+        <v>73885</v>
+      </c>
+      <c r="G9" s="28">
+        <v>79385</v>
+      </c>
+      <c r="H9" s="28">
+        <v>78266</v>
+      </c>
+      <c r="I9" s="28">
+        <v>82087</v>
+      </c>
+      <c r="J9" s="28">
+        <v>79606</v>
+      </c>
+      <c r="K9" s="28">
+        <v>83977</v>
+      </c>
+      <c r="L9" s="28">
+        <v>77787</v>
+      </c>
+      <c r="M9" s="28">
+        <v>77132</v>
+      </c>
+      <c r="N9" s="28">
+        <v>78110</v>
+      </c>
+      <c r="O9" s="28">
+        <v>81595</v>
+      </c>
+      <c r="P9" s="28">
+        <v>83029</v>
+      </c>
+      <c r="Q9" s="28">
+        <v>73950</v>
+      </c>
+      <c r="R9" s="28">
+        <v>92412</v>
+      </c>
+      <c r="S9" s="28">
+        <v>84200</v>
+      </c>
+      <c r="T9" s="27" t="s">
+        <v>71</v>
+      </c>
+      <c r="U9" s="30"/>
+      <c r="W9" s="17"/>
+      <c r="X9" s="17"/>
+      <c r="Y9" s="17"/>
+      <c r="Z9" s="17"/>
+      <c r="AA9" s="17"/>
+      <c r="AB9" s="17"/>
+      <c r="AC9" s="17"/>
+      <c r="AD9" s="17"/>
+      <c r="AE9" s="17"/>
+      <c r="AF9" s="17"/>
+      <c r="AG9" s="17"/>
+    </row>
+    <row r="10" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="28">
+        <v>41510</v>
+      </c>
+      <c r="C10" s="28">
+        <v>48850</v>
+      </c>
+      <c r="D10" s="28">
+        <v>51730</v>
+      </c>
+      <c r="E10" s="28">
+        <v>61438</v>
+      </c>
+      <c r="F10" s="28">
+        <v>62678</v>
+      </c>
+      <c r="G10" s="28">
+        <v>68059</v>
+      </c>
+      <c r="H10" s="28">
+        <v>70734</v>
+      </c>
+      <c r="I10" s="28">
+        <v>72997</v>
+      </c>
+      <c r="J10" s="28">
+        <v>66909</v>
+      </c>
+      <c r="K10" s="28">
+        <v>71572.816999999995</v>
+      </c>
+      <c r="L10" s="28">
+        <v>70088.02</v>
+      </c>
+      <c r="M10" s="28">
+        <v>71541</v>
+      </c>
+      <c r="N10" s="28">
+        <v>72135</v>
+      </c>
+      <c r="O10" s="28">
+        <v>72511</v>
+      </c>
+      <c r="P10" s="28">
+        <v>71744.325500000006</v>
+      </c>
+      <c r="Q10" s="28">
+        <v>68136</v>
+      </c>
+      <c r="R10" s="28">
+        <v>71700</v>
+      </c>
+      <c r="S10" s="28">
+        <v>81138</v>
+      </c>
+      <c r="T10" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="U10" s="30"/>
+      <c r="W10" s="17"/>
+      <c r="X10" s="32"/>
+      <c r="Y10" s="32"/>
+      <c r="Z10" s="32"/>
+      <c r="AA10" s="32"/>
+      <c r="AB10" s="32"/>
+      <c r="AC10" s="32"/>
+      <c r="AD10" s="32"/>
+      <c r="AE10" s="17"/>
+      <c r="AF10" s="17"/>
+      <c r="AG10" s="17"/>
+    </row>
+    <row r="11" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="31">
+        <v>41510</v>
+      </c>
+      <c r="C11" s="31">
+        <v>48850</v>
+      </c>
+      <c r="D11" s="31">
+        <v>51730</v>
+      </c>
+      <c r="E11" s="31">
+        <v>61438</v>
+      </c>
+      <c r="F11" s="31">
+        <v>62678</v>
+      </c>
+      <c r="G11" s="31">
+        <v>68059</v>
+      </c>
+      <c r="H11" s="31">
+        <v>70734</v>
+      </c>
+      <c r="I11" s="31">
+        <v>72997</v>
+      </c>
+      <c r="J11" s="31">
+        <v>66909</v>
+      </c>
+      <c r="K11" s="31">
+        <v>71572.816999999995</v>
+      </c>
+      <c r="L11" s="31">
+        <v>70088.02</v>
+      </c>
+      <c r="M11" s="31">
+        <v>71541.000000000015</v>
+      </c>
+      <c r="N11" s="31">
+        <v>72135</v>
+      </c>
+      <c r="O11" s="31">
+        <v>72510.8</v>
+      </c>
+      <c r="P11" s="31">
+        <v>71744.325500000006</v>
+      </c>
+      <c r="Q11" s="31">
+        <v>68136.460000000006</v>
+      </c>
+      <c r="R11" s="31">
+        <v>71700</v>
+      </c>
+      <c r="S11" s="31">
+        <v>81138</v>
+      </c>
+      <c r="T11" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="W11" s="17"/>
+      <c r="X11" s="32"/>
+      <c r="Y11" s="32"/>
+      <c r="Z11" s="32"/>
+      <c r="AA11" s="32"/>
+      <c r="AB11" s="32"/>
+      <c r="AC11" s="32"/>
+      <c r="AD11" s="32"/>
+      <c r="AE11" s="17"/>
+      <c r="AF11" s="17"/>
+      <c r="AG11" s="17"/>
+    </row>
+    <row r="12" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="28">
+        <v>14950</v>
+      </c>
+      <c r="C12" s="28">
+        <v>20750</v>
+      </c>
+      <c r="D12" s="28">
+        <v>21000</v>
+      </c>
+      <c r="E12" s="28">
+        <v>23871</v>
+      </c>
+      <c r="F12" s="28">
+        <v>28177</v>
+      </c>
+      <c r="G12" s="28">
+        <v>31531</v>
+      </c>
+      <c r="H12" s="28">
+        <v>32285</v>
+      </c>
+      <c r="I12" s="28">
+        <v>35828</v>
+      </c>
+      <c r="J12" s="28">
+        <v>31339</v>
+      </c>
+      <c r="K12" s="28">
+        <v>35589.629999999997</v>
+      </c>
+      <c r="L12" s="28">
+        <v>34315.67</v>
+      </c>
+      <c r="M12" s="28">
+        <v>35620.9</v>
+      </c>
+      <c r="N12" s="28">
+        <v>36621</v>
+      </c>
+      <c r="O12" s="28">
+        <v>37116.53</v>
+      </c>
+      <c r="P12" s="28">
+        <v>36289.784000000007</v>
+      </c>
+      <c r="Q12" s="28">
+        <v>33469.360000000001</v>
+      </c>
+      <c r="R12" s="28">
+        <v>38406.389000000003</v>
+      </c>
+      <c r="S12" s="28">
+        <v>46938.33</v>
+      </c>
+      <c r="T12" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="U12" s="21"/>
+      <c r="W12" s="17"/>
+      <c r="X12" s="32"/>
+      <c r="Y12" s="32"/>
+      <c r="Z12" s="32"/>
+      <c r="AA12" s="32"/>
+      <c r="AB12" s="32"/>
+      <c r="AC12" s="32"/>
+      <c r="AD12" s="32"/>
+      <c r="AE12" s="17"/>
+      <c r="AF12" s="17"/>
+      <c r="AG12" s="17"/>
+    </row>
+    <row r="13" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B13" s="28">
+        <v>4560</v>
+      </c>
+      <c r="C13" s="28">
+        <v>3200</v>
+      </c>
+      <c r="D13" s="28">
+        <v>4080</v>
+      </c>
+      <c r="E13" s="28">
+        <v>10161</v>
+      </c>
+      <c r="F13" s="28">
+        <v>20514</v>
+      </c>
+      <c r="G13" s="28">
+        <v>21273</v>
+      </c>
+      <c r="H13" s="28">
+        <v>21908</v>
+      </c>
+      <c r="I13" s="28">
+        <v>21075</v>
+      </c>
+      <c r="J13" s="28">
+        <v>20736</v>
+      </c>
+      <c r="K13" s="28">
+        <v>20949.59</v>
+      </c>
+      <c r="L13" s="28">
+        <v>20173.97</v>
+      </c>
+      <c r="M13" s="28">
+        <v>20086.900000000001</v>
+      </c>
+      <c r="N13" s="28">
+        <v>19570</v>
+      </c>
+      <c r="O13" s="28">
+        <v>18958.240000000002</v>
+      </c>
+      <c r="P13" s="28">
+        <v>18937.489000000001</v>
+      </c>
+      <c r="Q13" s="28">
+        <v>18937.25</v>
+      </c>
+      <c r="R13" s="28">
+        <v>17808.728000000003</v>
+      </c>
+      <c r="S13" s="28">
+        <v>17369.75</v>
+      </c>
+      <c r="T13" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="U13" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="W13" s="17"/>
+      <c r="X13" s="32"/>
+      <c r="Y13" s="32"/>
+      <c r="Z13" s="32"/>
+      <c r="AA13" s="32"/>
+      <c r="AB13" s="32"/>
+      <c r="AC13" s="32"/>
+      <c r="AD13" s="32"/>
+      <c r="AE13" s="17"/>
+      <c r="AF13" s="17"/>
+      <c r="AG13" s="17"/>
+    </row>
+    <row r="14" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="28">
+        <v>7000</v>
+      </c>
+      <c r="C14" s="28">
+        <v>8300</v>
+      </c>
+      <c r="D14" s="28">
+        <v>8950</v>
+      </c>
+      <c r="E14" s="28">
+        <v>9198</v>
+      </c>
+      <c r="F14" s="28">
+        <v>10142</v>
+      </c>
+      <c r="G14" s="28">
+        <v>11899</v>
+      </c>
+      <c r="H14" s="28">
+        <v>11628</v>
+      </c>
+      <c r="I14" s="28">
+        <v>11288</v>
+      </c>
+      <c r="J14" s="28">
+        <v>11140</v>
+      </c>
+      <c r="K14" s="28">
+        <v>11103.42</v>
+      </c>
+      <c r="L14" s="28">
+        <v>11418.77</v>
+      </c>
+      <c r="M14" s="28">
+        <v>11770.6</v>
+      </c>
+      <c r="N14" s="28">
+        <v>11965</v>
+      </c>
+      <c r="O14" s="28">
+        <v>12420.36</v>
+      </c>
+      <c r="P14" s="28">
+        <v>12460.476500000001</v>
+      </c>
+      <c r="Q14" s="28">
+        <v>12058.66</v>
+      </c>
+      <c r="R14" s="28">
+        <v>11445.942500000001</v>
+      </c>
+      <c r="S14" s="28">
+        <v>12286.35</v>
+      </c>
+      <c r="T14" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="U14" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="W14" s="17"/>
+      <c r="X14" s="32"/>
+      <c r="Y14" s="32"/>
+      <c r="Z14" s="32"/>
+      <c r="AA14" s="32"/>
+      <c r="AB14" s="32"/>
+      <c r="AC14" s="32"/>
+      <c r="AD14" s="32"/>
+      <c r="AE14" s="17"/>
+      <c r="AF14" s="17"/>
+      <c r="AG14" s="17"/>
+    </row>
+    <row r="15" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" s="28">
+        <v>15000</v>
+      </c>
+      <c r="C15" s="28">
+        <v>16600</v>
+      </c>
+      <c r="D15" s="28">
+        <v>17700</v>
+      </c>
+      <c r="E15" s="28">
+        <v>18208</v>
+      </c>
+      <c r="F15" s="28">
+        <v>3845</v>
+      </c>
+      <c r="G15" s="28">
+        <v>3356</v>
+      </c>
+      <c r="H15" s="28">
+        <v>4913</v>
+      </c>
+      <c r="I15" s="28">
+        <v>4806</v>
+      </c>
+      <c r="J15" s="28">
+        <v>3694</v>
+      </c>
+      <c r="K15" s="28">
+        <v>3930.1769999999997</v>
+      </c>
+      <c r="L15" s="28">
+        <v>4179.6099999999997</v>
+      </c>
+      <c r="M15" s="28">
+        <v>4062.6</v>
+      </c>
+      <c r="N15" s="28">
+        <v>3979</v>
+      </c>
+      <c r="O15" s="28">
+        <v>4015.67</v>
+      </c>
+      <c r="P15" s="28">
+        <v>4056.5759999999991</v>
+      </c>
+      <c r="Q15" s="28">
+        <v>3671.19</v>
+      </c>
+      <c r="R15" s="28">
+        <v>4038.9360000000001</v>
+      </c>
+      <c r="S15" s="28">
+        <v>4543.83</v>
+      </c>
+      <c r="T15" s="27" t="s">
+        <v>7</v>
+      </c>
+      <c r="U15" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="W15" s="17"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32"/>
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="32"/>
+      <c r="AE15" s="17"/>
+      <c r="AF15" s="17"/>
+      <c r="AG15" s="17"/>
+    </row>
+    <row r="16" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="23"/>
+      <c r="N16" s="23"/>
+      <c r="O16" s="23"/>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="W16" s="17"/>
+      <c r="X16" s="32"/>
+      <c r="Y16" s="32"/>
+      <c r="Z16" s="32"/>
+      <c r="AA16" s="32"/>
+      <c r="AB16" s="32"/>
+      <c r="AC16" s="32"/>
+      <c r="AD16" s="32"/>
+      <c r="AE16" s="17"/>
+      <c r="AF16" s="17"/>
+      <c r="AG16" s="17"/>
+    </row>
+    <row r="17" spans="1:33" s="33" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="22" t="s">
+        <v>25</v>
+      </c>
+      <c r="B17" s="23">
+        <v>179.10000000000002</v>
+      </c>
+      <c r="C17" s="23">
+        <v>207</v>
+      </c>
+      <c r="D17" s="23">
+        <v>208</v>
+      </c>
+      <c r="E17" s="23">
+        <v>236</v>
+      </c>
+      <c r="F17" s="23">
+        <v>225.06131213351861</v>
+      </c>
+      <c r="G17" s="23">
+        <v>233.56268981966059</v>
+      </c>
+      <c r="H17" s="23">
+        <v>237.66388237428686</v>
+      </c>
+      <c r="I17" s="23">
+        <v>240.61481259291244</v>
+      </c>
+      <c r="J17" s="23">
+        <v>217.61784421438816</v>
+      </c>
+      <c r="K17" s="23">
+        <v>229.46330398763763</v>
+      </c>
+      <c r="L17" s="23">
+        <v>222.44939284104686</v>
+      </c>
+      <c r="M17" s="23">
+        <v>224.46770458781231</v>
+      </c>
+      <c r="N17" s="23">
+        <v>224.1728121125106</v>
+      </c>
+      <c r="O17" s="23">
+        <v>222.77017229090373</v>
+      </c>
+      <c r="P17" s="23">
+        <v>217.53295240578638</v>
+      </c>
+      <c r="Q17" s="23">
+        <v>203.71775821087408</v>
+      </c>
+      <c r="R17" s="23">
+        <v>209.93333079578494</v>
+      </c>
+      <c r="S17" s="23">
+        <v>237.56723283275312</v>
+      </c>
+      <c r="T17" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="W17" s="17"/>
+      <c r="X17" s="32"/>
+      <c r="Y17" s="32"/>
+      <c r="Z17" s="32"/>
+      <c r="AA17" s="32"/>
+      <c r="AB17" s="32"/>
+      <c r="AC17" s="32"/>
+      <c r="AD17" s="32"/>
+      <c r="AE17" s="17"/>
+      <c r="AF17" s="17"/>
+      <c r="AG17" s="17"/>
+    </row>
+    <row r="18" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="28">
+        <v>64.5</v>
+      </c>
+      <c r="C18" s="28">
+        <v>88</v>
+      </c>
+      <c r="D18" s="28">
+        <v>84</v>
+      </c>
+      <c r="E18" s="28">
+        <v>92</v>
+      </c>
+      <c r="F18" s="28">
+        <v>101.17669025792389</v>
+      </c>
+      <c r="G18" s="28">
+        <v>108.20707287359083</v>
+      </c>
+      <c r="H18" s="28">
+        <v>108.47652391288278</v>
+      </c>
+      <c r="I18" s="28">
+        <v>118.09728489635009</v>
+      </c>
+      <c r="J18" s="28">
+        <v>101.92837465564739</v>
+      </c>
+      <c r="K18" s="28">
+        <v>114.10077777849023</v>
+      </c>
+      <c r="L18" s="28">
+        <v>108.91304899801317</v>
+      </c>
+      <c r="M18" s="28">
+        <v>111.76446594752662</v>
+      </c>
+      <c r="N18" s="28">
+        <v>113.8065093556838</v>
+      </c>
+      <c r="O18" s="28">
+        <v>114.03067933246491</v>
+      </c>
+      <c r="P18" s="28">
+        <v>110.0327280334982</v>
+      </c>
+      <c r="Q18" s="28">
+        <v>100.06834795868028</v>
+      </c>
+      <c r="R18" s="28">
+        <v>112.4516201758521</v>
+      </c>
+      <c r="S18" s="28">
+        <v>135.39616469651602</v>
+      </c>
+      <c r="T18" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="U18" s="21"/>
+      <c r="W18" s="17"/>
+      <c r="X18" s="17"/>
+      <c r="Y18" s="17"/>
+      <c r="Z18" s="17"/>
+      <c r="AA18" s="17"/>
+      <c r="AB18" s="17"/>
+      <c r="AC18" s="17"/>
+      <c r="AD18" s="17"/>
+      <c r="AE18" s="17"/>
+      <c r="AF18" s="17"/>
+      <c r="AG18" s="17"/>
+    </row>
+    <row r="19" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="B19" s="28">
+        <v>19.7</v>
+      </c>
+      <c r="C19" s="28">
+        <v>14</v>
+      </c>
+      <c r="D19" s="28">
+        <v>17</v>
+      </c>
+      <c r="E19" s="28">
+        <v>39</v>
+      </c>
+      <c r="F19" s="28">
+        <v>73.660738330945478</v>
+      </c>
+      <c r="G19" s="28">
+        <v>73.00399800957463</v>
+      </c>
+      <c r="H19" s="28">
+        <v>73.610149787314114</v>
+      </c>
+      <c r="I19" s="28">
+        <v>69.468021636445741</v>
+      </c>
+      <c r="J19" s="28">
+        <v>67.442700049762408</v>
+      </c>
+      <c r="K19" s="28">
+        <v>67.164635123784123</v>
+      </c>
+      <c r="L19" s="28">
+        <v>64.029307400801088</v>
+      </c>
+      <c r="M19" s="28">
+        <v>63.02484359017803</v>
+      </c>
+      <c r="N19" s="28">
+        <v>60.817383143298436</v>
+      </c>
+      <c r="O19" s="28">
+        <v>58.244156610219477</v>
+      </c>
+      <c r="P19" s="28">
+        <v>57.419564050708139</v>
+      </c>
+      <c r="Q19" s="28">
+        <v>56.619526706830314</v>
+      </c>
+      <c r="R19" s="28">
+        <v>52.142895206083097</v>
+      </c>
+      <c r="S19" s="28">
+        <v>50.103988184865322</v>
+      </c>
+      <c r="T19" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="W19" s="17"/>
+      <c r="X19" s="17"/>
+      <c r="Y19" s="17"/>
+      <c r="Z19" s="17"/>
+      <c r="AA19" s="17"/>
+      <c r="AB19" s="17"/>
+      <c r="AC19" s="17"/>
+      <c r="AD19" s="17"/>
+      <c r="AE19" s="17"/>
+      <c r="AF19" s="17"/>
+      <c r="AG19" s="17"/>
+    </row>
+    <row r="20" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="27" t="s">
+        <v>8</v>
+      </c>
+      <c r="B20" s="28">
+        <v>30.2</v>
+      </c>
+      <c r="C20" s="28">
+        <v>35</v>
+      </c>
+      <c r="D20" s="28">
+        <v>36</v>
+      </c>
+      <c r="E20" s="28">
+        <v>35</v>
+      </c>
+      <c r="F20" s="28">
+        <v>36.417432395069177</v>
+      </c>
+      <c r="G20" s="28">
+        <v>40.834605947253728</v>
+      </c>
+      <c r="H20" s="28">
+        <v>39.069692428651109</v>
+      </c>
+      <c r="I20" s="28">
+        <v>37.20783052110081</v>
+      </c>
+      <c r="J20" s="28">
+        <v>36.232237584604228</v>
+      </c>
+      <c r="K20" s="28">
+        <v>35.597696801041316</v>
+      </c>
+      <c r="L20" s="28">
+        <v>36.241549604219962</v>
+      </c>
+      <c r="M20" s="28">
+        <v>36.931543641007295</v>
+      </c>
+      <c r="N20" s="28">
+        <v>37.183443500744289</v>
+      </c>
+      <c r="O20" s="28">
+        <v>38.158256937105214</v>
+      </c>
+      <c r="P20" s="28">
+        <v>37.780886816308836</v>
+      </c>
+      <c r="Q20" s="28">
+        <v>36.053578102342549</v>
+      </c>
+      <c r="R20" s="28">
+        <v>33.513038118856819</v>
+      </c>
+      <c r="S20" s="28">
+        <v>35.440644524827363</v>
+      </c>
+      <c r="T20" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="W20" s="17"/>
+      <c r="X20" s="17"/>
+      <c r="Y20" s="17"/>
+      <c r="Z20" s="17"/>
+      <c r="AA20" s="17"/>
+      <c r="AB20" s="17"/>
+      <c r="AC20" s="17"/>
+      <c r="AD20" s="17"/>
+      <c r="AE20" s="17"/>
+      <c r="AF20" s="17"/>
+      <c r="AG20" s="17"/>
+    </row>
+    <row r="21" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" s="35">
+        <v>64.7</v>
+      </c>
+      <c r="C21" s="35">
+        <v>70</v>
+      </c>
+      <c r="D21" s="35">
+        <v>71</v>
+      </c>
+      <c r="E21" s="35">
+        <v>70</v>
+      </c>
+      <c r="F21" s="35">
+        <v>13.806451149580061</v>
+      </c>
+      <c r="G21" s="35">
+        <v>11.517012989241408</v>
+      </c>
+      <c r="H21" s="35">
+        <v>16.507516245438847</v>
+      </c>
+      <c r="I21" s="35">
+        <v>15.841675539015812</v>
+      </c>
+      <c r="J21" s="35">
+        <v>12.014531924374149</v>
+      </c>
+      <c r="K21" s="35">
+        <v>12.60019428432196</v>
+      </c>
+      <c r="L21" s="35">
+        <v>13.265486838012656</v>
+      </c>
+      <c r="M21" s="35">
+        <v>12.746851409100321</v>
+      </c>
+      <c r="N21" s="35">
+        <v>12.365476112784082</v>
+      </c>
+      <c r="O21" s="35">
+        <v>12.337079411114114</v>
+      </c>
+      <c r="P21" s="35">
+        <v>12.299773505271229</v>
+      </c>
+      <c r="Q21" s="35">
+        <v>10.976305443020944</v>
+      </c>
+      <c r="R21" s="35">
+        <v>11.825764119260871</v>
+      </c>
+      <c r="S21" s="35">
+        <v>13.10692466120909</v>
+      </c>
+      <c r="T21" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="W21" s="17"/>
+      <c r="X21" s="17"/>
+      <c r="Y21" s="17"/>
+      <c r="Z21" s="17"/>
+      <c r="AA21" s="17"/>
+      <c r="AB21" s="17"/>
+      <c r="AC21" s="17"/>
+      <c r="AD21" s="17"/>
+      <c r="AE21" s="17"/>
+      <c r="AF21" s="17"/>
+      <c r="AG21" s="17"/>
+    </row>
+    <row r="22" spans="1:33" s="26" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="16"/>
+      <c r="T22" s="16"/>
+      <c r="W22" s="17"/>
+      <c r="X22" s="17"/>
+      <c r="Y22" s="17"/>
+      <c r="Z22" s="17"/>
+      <c r="AA22" s="17"/>
+      <c r="AB22" s="17"/>
+      <c r="AC22" s="17"/>
+      <c r="AD22" s="17"/>
+      <c r="AE22" s="17"/>
+      <c r="AF22" s="17"/>
+      <c r="AG22" s="17"/>
+    </row>
+    <row r="23" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="30"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="30"/>
+      <c r="I23" s="30"/>
+      <c r="J23" s="30"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="17"/>
+      <c r="P23" s="17"/>
+      <c r="Q23" s="17"/>
+      <c r="R23" s="17"/>
+      <c r="S23" s="17"/>
+      <c r="T23" s="17"/>
+      <c r="U23" s="17"/>
+      <c r="V23" s="17"/>
+      <c r="W23" s="17"/>
+      <c r="X23" s="17"/>
+    </row>
+    <row r="24" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+      <c r="G24" s="30"/>
+      <c r="H24" s="30"/>
+      <c r="I24" s="30"/>
+      <c r="J24" s="30"/>
+      <c r="N24" s="17"/>
+      <c r="O24" s="17"/>
+      <c r="P24" s="17"/>
+      <c r="Q24" s="17"/>
+      <c r="R24" s="17"/>
+      <c r="S24" s="17"/>
+      <c r="T24" s="17"/>
+      <c r="U24" s="17"/>
+      <c r="V24" s="17"/>
+      <c r="W24" s="17"/>
+      <c r="X24" s="17"/>
+    </row>
+    <row r="25" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="30"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="30"/>
+      <c r="G25" s="30"/>
+      <c r="H25" s="30"/>
+      <c r="I25" s="30"/>
+      <c r="J25" s="30"/>
+      <c r="N25" s="17"/>
+      <c r="O25" s="17"/>
+      <c r="P25" s="17"/>
+      <c r="Q25" s="17"/>
+      <c r="R25" s="17"/>
+      <c r="S25" s="17"/>
+      <c r="T25" s="17"/>
+      <c r="U25" s="17"/>
+      <c r="V25" s="17"/>
+      <c r="W25" s="17"/>
+      <c r="X25" s="17"/>
+    </row>
+    <row r="26" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="B26" s="30"/>
+      <c r="C26" s="30"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+      <c r="G26" s="30"/>
+      <c r="H26" s="30"/>
+      <c r="I26" s="30"/>
+      <c r="J26" s="30"/>
+      <c r="N26" s="17"/>
+      <c r="O26" s="17"/>
+      <c r="P26" s="17"/>
+      <c r="Q26" s="17"/>
+      <c r="R26" s="17"/>
+      <c r="S26" s="17"/>
+      <c r="T26" s="17"/>
+      <c r="U26" s="17"/>
+      <c r="V26" s="17"/>
+      <c r="W26" s="17"/>
+      <c r="X26" s="17"/>
+    </row>
+    <row r="27" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" s="30"/>
+      <c r="C27" s="30"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="30"/>
+      <c r="I27" s="30"/>
+      <c r="J27" s="30"/>
+      <c r="N27" s="17"/>
+      <c r="O27" s="17"/>
+      <c r="P27" s="17"/>
+      <c r="Q27" s="17"/>
+      <c r="R27" s="17"/>
+      <c r="S27" s="17"/>
+      <c r="T27" s="17"/>
+      <c r="U27" s="17"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="17"/>
+      <c r="X27" s="17"/>
+    </row>
+    <row r="28" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+      <c r="G28" s="30"/>
+      <c r="H28" s="30"/>
+      <c r="I28" s="30"/>
+      <c r="J28" s="30"/>
+      <c r="N28" s="17"/>
+      <c r="O28" s="17"/>
+      <c r="P28" s="17"/>
+      <c r="Q28" s="17"/>
+      <c r="R28" s="17"/>
+      <c r="S28" s="17"/>
+      <c r="T28" s="17"/>
+      <c r="U28" s="17"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="17"/>
+      <c r="X28" s="17"/>
+    </row>
+    <row r="29" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="30"/>
+      <c r="C29" s="30"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+      <c r="G29" s="30"/>
+      <c r="H29" s="30"/>
+      <c r="I29" s="30"/>
+      <c r="J29" s="30"/>
+      <c r="N29" s="17"/>
+      <c r="O29" s="17"/>
+      <c r="P29" s="17"/>
+      <c r="Q29" s="17"/>
+      <c r="R29" s="17"/>
+      <c r="S29" s="17"/>
+      <c r="T29" s="17"/>
+      <c r="U29" s="17"/>
+      <c r="V29" s="17"/>
+      <c r="W29" s="17"/>
+      <c r="X29" s="17"/>
+    </row>
+    <row r="30" spans="1:33" s="16" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="B30" s="30"/>
+      <c r="C30" s="30"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="30"/>
+      <c r="G30" s="30"/>
+      <c r="H30" s="30"/>
+      <c r="I30" s="30"/>
+      <c r="J30" s="30"/>
+      <c r="N30" s="17"/>
+      <c r="O30" s="17"/>
+      <c r="P30" s="17"/>
+      <c r="Q30" s="17"/>
+      <c r="R30" s="17"/>
+      <c r="S30" s="17"/>
+      <c r="T30" s="17"/>
+      <c r="U30" s="17"/>
+      <c r="V30" s="17"/>
+      <c r="W30" s="17"/>
+      <c r="X30" s="17"/>
+    </row>
+    <row r="31" spans="1:33" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
         <v>16</v>
-      </c>
-[...997 lines deleted...]
-        <v>17</v>
       </c>
       <c r="B31" s="3"/>
       <c r="C31" s="3"/>
       <c r="D31" s="3"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
-      <c r="J31" s="1"/>
-      <c r="M31"/>
+      <c r="J31" s="3"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="11"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:33" s="7" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="10"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
-      <c r="M32"/>
-[...8 lines deleted...]
-      <c r="V32"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="6"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="6"/>
+      <c r="O32" s="6"/>
+      <c r="P32" s="6"/>
+      <c r="Q32" s="6"/>
+      <c r="R32" s="6"/>
+      <c r="S32" s="6"/>
+      <c r="T32" s="6"/>
       <c r="W32"/>
-    </row>
-    <row r="33" spans="1:23" s="7" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+    </row>
+    <row r="33" spans="1:33" s="7" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="5" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
-      <c r="J33" s="8"/>
-[...9 lines deleted...]
-      <c r="V33"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="8"/>
       <c r="W33"/>
-    </row>
-    <row r="34" spans="1:23" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X33"/>
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33"/>
+      <c r="AB33"/>
+      <c r="AC33"/>
+      <c r="AD33"/>
+      <c r="AE33"/>
+      <c r="AF33"/>
+      <c r="AG33"/>
+    </row>
+    <row r="34" spans="1:33" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="5" t="s">
-        <v>43</v>
-[...10 lines deleted...]
-      <c r="V34"/>
+        <v>68</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
       <c r="W34"/>
-    </row>
-    <row r="35" spans="1:23" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+    </row>
+    <row r="35" spans="1:33" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="3"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
-      <c r="J35" s="4"/>
-[...9 lines deleted...]
-      <c r="V35"/>
+      <c r="J35" s="3"/>
+      <c r="K35" s="3"/>
+      <c r="L35" s="3"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
+      <c r="T35" s="4"/>
       <c r="W35"/>
-    </row>
-    <row r="36" spans="1:23" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35"/>
+      <c r="AD35"/>
+      <c r="AE35"/>
+      <c r="AF35"/>
+      <c r="AG35"/>
+    </row>
+    <row r="36" spans="1:33" s="1" customFormat="1" ht="10.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="7" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
-      <c r="J36" s="4"/>
-[...9 lines deleted...]
-      <c r="V36"/>
+      <c r="J36" s="3"/>
+      <c r="K36" s="3"/>
+      <c r="L36" s="3"/>
+      <c r="M36" s="3"/>
+      <c r="N36" s="3"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+      <c r="Q36" s="3"/>
+      <c r="R36" s="3"/>
+      <c r="S36" s="3"/>
+      <c r="T36" s="4"/>
       <c r="W36"/>
-    </row>
-[...174 lines deleted...]
-      <c r="I51" s="9"/>
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36"/>
+      <c r="AD36"/>
+      <c r="AE36"/>
+      <c r="AF36"/>
+      <c r="AG36"/>
+    </row>
+    <row r="37" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T37" s="4"/>
+    </row>
+    <row r="38" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T38" s="38"/>
+    </row>
+    <row r="39" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T39" s="39"/>
+    </row>
+    <row r="40" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T40" s="9"/>
+    </row>
+    <row r="41" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T41" s="9"/>
+    </row>
+    <row r="42" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T42" s="9"/>
+    </row>
+    <row r="43" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T43" s="9"/>
+    </row>
+    <row r="44" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T44" s="9"/>
+    </row>
+    <row r="45" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T45" s="9"/>
+    </row>
+    <row r="46" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T46" s="9"/>
+    </row>
+    <row r="47" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T47" s="9"/>
+    </row>
+    <row r="48" spans="1:33" x14ac:dyDescent="0.25">
+      <c r="T48" s="9"/>
     </row>
   </sheetData>
-  <printOptions horizontalCentered="1"/>
-[...5 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC50FEB1-DF2B-4B46-9465-FF9091CA4CA8}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.5" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="7.75" style="52" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="10.5" style="52"/>
+    <col min="1" max="1" width="7.75" style="41" customWidth="1"/>
+    <col min="2" max="2" width="34.58203125" style="41" customWidth="1"/>
+    <col min="3" max="3" width="3.08203125" style="41" customWidth="1"/>
+    <col min="4" max="4" width="7.75" style="41" customWidth="1"/>
+    <col min="5" max="5" width="34.58203125" style="41" customWidth="1"/>
+    <col min="6" max="16384" width="10.5" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="40" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1" s="40" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="43" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" s="42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A3" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="B3" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" s="46"/>
+      <c r="D3" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" s="44" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A4" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="49"/>
+      <c r="D4" s="47" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" s="48" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A5" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="D1" s="51" t="s">
+      <c r="B5" s="51" t="s">
         <v>46</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="A3" s="55" t="s">
+      <c r="C5" s="49"/>
+      <c r="D5" s="50" t="s">
         <v>47</v>
       </c>
-      <c r="B3" s="56" t="s">
+      <c r="E5" s="51" t="s">
         <v>48</v>
       </c>
-      <c r="C3" s="57"/>
-      <c r="D3" s="55" t="s">
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A6" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="E3" s="55" t="s">
+      <c r="B6" s="48" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="58" t="s">
+      <c r="C6" s="49"/>
+      <c r="D6" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="B4" s="59" t="s">
+      <c r="E6" s="48" t="s">
         <v>52</v>
       </c>
-      <c r="C4" s="60"/>
-[...3 lines deleted...]
-      <c r="E4" s="59" t="s">
+    </row>
+    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
+      <c r="A7" s="50" t="s">
         <v>53</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="61" t="s">
+      <c r="B7" s="51" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="62" t="s">
+      <c r="C7" s="49"/>
+      <c r="D7" s="50" t="s">
+        <v>53</v>
+      </c>
+      <c r="E7" s="51" t="s">
         <v>55</v>
       </c>
-      <c r="C5" s="60"/>
-      <c r="D5" s="61" t="s">
+    </row>
+    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
+      <c r="A8" s="47" t="s">
         <v>56</v>
       </c>
-      <c r="E5" s="62" t="s">
+      <c r="B8" s="48" t="s">
         <v>57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="63" t="s">
+      <c r="C8" s="49"/>
+      <c r="D8" s="47" t="s">
+        <v>56</v>
+      </c>
+      <c r="E8" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="B6" s="59" t="s">
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A9" s="50" t="s">
         <v>59</v>
       </c>
-      <c r="C6" s="60"/>
-      <c r="D6" s="63" t="s">
+      <c r="B9" s="51" t="s">
         <v>60</v>
       </c>
-      <c r="E6" s="59" t="s">
+      <c r="C9" s="49"/>
+      <c r="D9" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="51" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.35">
-      <c r="A7" s="61" t="s">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A10" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="62" t="s">
+      <c r="B10" s="48" t="s">
         <v>63</v>
       </c>
-      <c r="C7" s="60"/>
-      <c r="D7" s="61" t="s">
+      <c r="C10" s="49"/>
+      <c r="D10" s="47" t="s">
         <v>62</v>
       </c>
-      <c r="E7" s="62" t="s">
+      <c r="E10" s="48" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.35">
-      <c r="A8" s="58" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A11" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="B8" s="59" t="s">
+      <c r="B11" s="54" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="60"/>
-      <c r="D8" s="58" t="s">
+      <c r="C11" s="49"/>
+      <c r="D11" s="53" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="59" t="s">
+      <c r="E11" s="54" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.35">
-[...43 lines deleted...]
-    </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A12" s="66"/>
-      <c r="D12" s="66"/>
+      <c r="A12" s="55"/>
+      <c r="D12" s="55"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A13" s="66"/>
-      <c r="D13" s="66"/>
+      <c r="A13" s="55"/>
+      <c r="D13" s="55"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A14" s="67"/>
-      <c r="D14" s="66"/>
+      <c r="A14" s="56"/>
+      <c r="D14" s="55"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A15" s="67"/>
-      <c r="D15" s="66"/>
+      <c r="A15" s="56"/>
+      <c r="D15" s="55"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.35">
-      <c r="A16" s="66"/>
-      <c r="D16" s="66"/>
+      <c r="A16" s="55"/>
+      <c r="D16" s="55"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
-      <c r="A17" s="66"/>
-      <c r="D17" s="66"/>
+      <c r="A17" s="55"/>
+      <c r="D17" s="55"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>te416</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
-      <vt:lpstr>'te416'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Etat de Fribourg</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CIEF</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>