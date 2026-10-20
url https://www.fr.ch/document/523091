--- v1 (2026-06-17)
+++ v2 (2026-10-20)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4296C92-DD3C-41C8-A411-2D1FC9002833}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{513F1845-D525-407C-A97B-BD602FDA0AEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="19110" yWindow="0" windowWidth="19380" windowHeight="20970" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te002" sheetId="11" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="12" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'62dd3f65-7771-4199-ba1b-6237c62fb99e'"</definedName>
     <definedName name="Ursprung">#REF!</definedName>
     <definedName name="view">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te002'!$A$1:$N$77</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te002'!$A$1:$N$78</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="89">
   <si>
     <t>Ménages privés</t>
   </si>
   <si>
     <t>Privathaushalte</t>
   </si>
   <si>
@@ -267,81 +267,81 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Ménages privés, par canton, district et agglomération, de 1960 à 2024</t>
-[...16 lines deleted...]
-  <si>
     <t>¹Selon LAgg du 19.9.1995 et Statuts Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Fribourg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
   </si>
   <si>
     <t>¹Gemäss AggG vom 19.9.1995 und Statuten Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Freiburg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
   </si>
   <si>
-    <t>Source : Recensement fédéral de la population 1960-2000, STATPOP 2010-2024 - Office fédéral de la statistique, Neuchâtel</t>
-[...5 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 11.03.2026</t>
+    <t>Ménages privés, par canton, district et agglomération, de 1960 à 2025</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Kanton, Bezirk und Agglomeration von 1960 bis 2025</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2025)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2025)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2025)</t>
+  </si>
+  <si>
+    <t>Agglo Fribourg-Freiburg¹ (2025)</t>
+  </si>
+  <si>
+    <t>Source : Recensement fédéral de la population 1960-2000, STATPOP 2010-2025 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Eidg. Volkszählung 1960-2000, STATPOP 2010-2025 - Bundesamt für Statistik, Neuenburg, te26-002</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 30.09.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="168" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -541,50 +541,51 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
@@ -1611,2229 +1612,2259 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:K79"/>
+  <dimension ref="A1:K80"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.6328125" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="16384" width="11.453125" style="4"/>
+    <col min="1" max="1" width="22.5703125" style="4" customWidth="1"/>
+    <col min="2" max="3" width="12.5703125" style="4" customWidth="1"/>
+    <col min="4" max="9" width="8.5703125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="5" customWidth="1"/>
+    <col min="11" max="11" width="1.85546875" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="11.42578125" style="4"/>
+    <col min="14" max="14" width="5.42578125" style="4" customWidth="1"/>
+    <col min="15" max="16384" width="11.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="9" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="9"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
-    <row r="3" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>28</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
       <c r="I3" s="11"/>
     </row>
-    <row r="4" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
       <c r="G4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
     </row>
-    <row r="5" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="E5" s="12"/>
       <c r="F5" s="12"/>
       <c r="G5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
     </row>
-    <row r="6" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="18" t="s">
         <v>46</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>0</v>
       </c>
       <c r="C6" s="59" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="33" t="s">
         <v>45</v>
       </c>
       <c r="E6" s="34"/>
       <c r="F6" s="34"/>
       <c r="G6" s="34"/>
       <c r="H6" s="34"/>
       <c r="I6" s="35"/>
     </row>
-    <row r="7" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19"/>
       <c r="B7" s="60"/>
       <c r="C7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="36">
         <v>1</v>
       </c>
       <c r="E7" s="36">
         <v>2</v>
       </c>
       <c r="F7" s="36">
         <v>3</v>
       </c>
       <c r="G7" s="36">
         <v>4</v>
       </c>
       <c r="H7" s="36">
         <v>5</v>
       </c>
       <c r="I7" s="36" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="8" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="19"/>
       <c r="B8" s="60" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="37" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="37"/>
       <c r="E8" s="37"/>
       <c r="F8" s="37"/>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="38"/>
     </row>
-    <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20"/>
       <c r="B9" s="61"/>
       <c r="C9" s="39" t="s">
         <v>34</v>
       </c>
       <c r="D9" s="39"/>
       <c r="E9" s="39"/>
       <c r="F9" s="39"/>
       <c r="G9" s="39"/>
       <c r="H9" s="39"/>
       <c r="I9" s="40"/>
     </row>
-    <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="25" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B10" s="41">
-        <v>4063044</v>
+        <v>4105458</v>
       </c>
       <c r="C10" s="42">
-        <v>2.1809404475999998</v>
+        <v>2.1768477000000002</v>
       </c>
       <c r="D10" s="41">
-        <v>1514930</v>
+        <v>1537386</v>
       </c>
       <c r="E10" s="41">
-        <v>1316932</v>
+        <v>1327503</v>
       </c>
       <c r="F10" s="41">
-        <v>516096</v>
+        <v>520990</v>
       </c>
       <c r="G10" s="41">
-        <v>497422</v>
+        <v>502109</v>
       </c>
       <c r="H10" s="41">
-        <v>159383</v>
+        <v>159312</v>
       </c>
       <c r="I10" s="43">
-        <v>58281</v>
+        <v>58158</v>
       </c>
       <c r="K10" s="7"/>
     </row>
-    <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="26" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="44">
-        <v>320967</v>
+        <v>324543</v>
       </c>
       <c r="C11" s="45">
-        <v>2.2590858250000001</v>
+        <v>2.2583725000000001</v>
       </c>
       <c r="D11" s="44">
-        <v>107260</v>
+        <v>108789</v>
       </c>
       <c r="E11" s="44">
-        <v>111267</v>
+        <v>112080</v>
       </c>
       <c r="F11" s="44">
-        <v>41162</v>
+        <v>41664</v>
       </c>
       <c r="G11" s="44">
-        <v>42262</v>
+        <v>42820</v>
       </c>
       <c r="H11" s="44">
-        <v>13853</v>
+        <v>13960</v>
       </c>
       <c r="I11" s="46">
-        <v>5163</v>
+        <v>5230</v>
       </c>
       <c r="K11" s="7"/>
     </row>
-    <row r="12" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="44">
-        <v>25018</v>
+        <v>25281</v>
       </c>
       <c r="C12" s="45">
-        <v>2.227995843</v>
+        <v>2.2241604000000001</v>
       </c>
       <c r="D12" s="44">
-        <v>8954</v>
+        <v>9120</v>
       </c>
       <c r="E12" s="44">
-        <v>8538</v>
+        <v>8591</v>
       </c>
       <c r="F12" s="44">
-        <v>2804</v>
+        <v>2789</v>
       </c>
       <c r="G12" s="44">
-        <v>2998</v>
+        <v>3065</v>
       </c>
       <c r="H12" s="44">
-        <v>1246</v>
+        <v>1216</v>
       </c>
       <c r="I12" s="46">
-        <v>478</v>
+        <v>500</v>
       </c>
       <c r="K12" s="7"/>
     </row>
-    <row r="13" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="44">
-        <v>7012</v>
+        <v>7094</v>
       </c>
       <c r="C13" s="45">
-        <v>2.3324301198000001</v>
+        <v>2.3277418999999999</v>
       </c>
       <c r="D13" s="44">
-        <v>2252</v>
+        <v>2285</v>
       </c>
       <c r="E13" s="44">
-        <v>2495</v>
+        <v>2491</v>
       </c>
       <c r="F13" s="44">
-        <v>762</v>
+        <v>836</v>
       </c>
       <c r="G13" s="44">
-        <v>884</v>
+        <v>857</v>
       </c>
       <c r="H13" s="44">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="I13" s="46">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="K13" s="7"/>
     </row>
-    <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="28" t="s">
         <v>24</v>
       </c>
       <c r="B14" s="44">
-        <v>135831</v>
+        <v>137382</v>
       </c>
       <c r="C14" s="45">
-        <v>2.1846264843999998</v>
+        <v>2.1794703000000002</v>
       </c>
       <c r="D14" s="44">
-        <v>47853</v>
+        <v>48802</v>
       </c>
       <c r="E14" s="44">
-        <v>47220</v>
+        <v>47549</v>
       </c>
       <c r="F14" s="44">
-        <v>17183</v>
+        <v>17327</v>
       </c>
       <c r="G14" s="44">
-        <v>17179</v>
+        <v>17249</v>
       </c>
       <c r="H14" s="44">
-        <v>4843</v>
+        <v>4835</v>
       </c>
       <c r="I14" s="46">
-        <v>1553</v>
+        <v>1620</v>
       </c>
       <c r="K14" s="7"/>
     </row>
-    <row r="15" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="B15" s="44">
-        <v>101327</v>
+        <v>102423</v>
       </c>
       <c r="C15" s="45">
-        <v>1.9393745004</v>
+        <v>1.9471407999999999</v>
       </c>
       <c r="D15" s="44">
-        <v>48396</v>
+        <v>48685</v>
       </c>
       <c r="E15" s="44">
-        <v>28747</v>
+        <v>29007</v>
       </c>
       <c r="F15" s="44">
-        <v>11346</v>
+        <v>11672</v>
       </c>
       <c r="G15" s="44">
-        <v>9073</v>
+        <v>9204</v>
       </c>
       <c r="H15" s="44">
-        <v>2777</v>
+        <v>2792</v>
       </c>
       <c r="I15" s="46">
-        <v>988</v>
+        <v>1063</v>
       </c>
       <c r="K15" s="7"/>
     </row>
-    <row r="16" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="44">
-        <v>497979</v>
+        <v>501306</v>
       </c>
       <c r="C16" s="45">
-        <v>2.1077675966</v>
+        <v>2.1038089000000002</v>
       </c>
       <c r="D16" s="44">
-        <v>191900</v>
+        <v>194145</v>
       </c>
       <c r="E16" s="44">
-        <v>171929</v>
+        <v>172489</v>
       </c>
       <c r="F16" s="44">
-        <v>55398</v>
+        <v>55607</v>
       </c>
       <c r="G16" s="44">
-        <v>54881</v>
+        <v>55262</v>
       </c>
       <c r="H16" s="44">
-        <v>17767</v>
+        <v>17780</v>
       </c>
       <c r="I16" s="46">
-        <v>6104</v>
+        <v>6023</v>
       </c>
       <c r="K16" s="7"/>
     </row>
-    <row r="17" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="44">
-        <v>147964</v>
+        <v>150356</v>
       </c>
       <c r="C17" s="45">
-        <v>2.2959165743000001</v>
+        <v>2.2880764</v>
       </c>
       <c r="D17" s="44">
-        <v>50061</v>
+        <v>51322</v>
       </c>
       <c r="E17" s="44">
-        <v>46848</v>
+        <v>47613</v>
       </c>
       <c r="F17" s="44">
-        <v>20863</v>
+        <v>21003</v>
       </c>
       <c r="G17" s="44">
-        <v>20955</v>
+        <v>21071</v>
       </c>
       <c r="H17" s="44">
-        <v>6872</v>
+        <v>6915</v>
       </c>
       <c r="I17" s="46">
-        <v>2365</v>
+        <v>2432</v>
       </c>
       <c r="K17" s="7"/>
     </row>
-    <row r="18" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="28" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="44">
-        <v>218030</v>
+        <v>221280</v>
       </c>
       <c r="C18" s="45">
-        <v>2.2975691418999999</v>
+        <v>2.2907039999999999</v>
       </c>
       <c r="D18" s="44">
-        <v>82923</v>
+        <v>84361</v>
       </c>
       <c r="E18" s="44">
-        <v>57419</v>
+        <v>58398</v>
       </c>
       <c r="F18" s="44">
-        <v>33447</v>
+        <v>33845</v>
       </c>
       <c r="G18" s="44">
-        <v>28123</v>
+        <v>28721</v>
       </c>
       <c r="H18" s="44">
-        <v>10314</v>
+        <v>10277</v>
       </c>
       <c r="I18" s="46">
-        <v>5804</v>
+        <v>5678</v>
       </c>
       <c r="K18" s="7"/>
     </row>
-    <row r="19" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="44">
-        <v>19020</v>
+        <v>19174</v>
       </c>
       <c r="C19" s="45">
-        <v>2.1719768665000001</v>
+        <v>2.1607384999999999</v>
       </c>
       <c r="D19" s="44">
-        <v>7064</v>
+        <v>7222</v>
       </c>
       <c r="E19" s="44">
-        <v>6319</v>
+        <v>6329</v>
       </c>
       <c r="F19" s="44">
-        <v>2365</v>
+        <v>2363</v>
       </c>
       <c r="G19" s="44">
-        <v>2222</v>
+        <v>2219</v>
       </c>
       <c r="H19" s="44">
-        <v>785</v>
+        <v>763</v>
       </c>
       <c r="I19" s="46">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="K19" s="7"/>
     </row>
-    <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="44">
-        <v>97566</v>
+        <v>98599</v>
       </c>
       <c r="C20" s="45">
-        <v>2.0741754299999999</v>
+        <v>2.0649600000000001</v>
       </c>
       <c r="D20" s="44">
-        <v>38943</v>
+        <v>39635</v>
       </c>
       <c r="E20" s="44">
-        <v>32748</v>
+        <v>33074</v>
       </c>
       <c r="F20" s="44">
-        <v>10903</v>
+        <v>11018</v>
       </c>
       <c r="G20" s="44">
-        <v>10829</v>
+        <v>10753</v>
       </c>
       <c r="H20" s="44">
-        <v>3229</v>
+        <v>3221</v>
       </c>
       <c r="I20" s="46">
-        <v>914</v>
+        <v>898</v>
       </c>
       <c r="K20" s="7"/>
     </row>
-    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="44">
-        <v>34203</v>
+        <v>34528</v>
       </c>
       <c r="C21" s="45">
-        <v>2.1471215975</v>
+        <v>2.1351366000000001</v>
       </c>
       <c r="D21" s="44">
-        <v>13325</v>
+        <v>13554</v>
       </c>
       <c r="E21" s="44">
-        <v>10865</v>
+        <v>11015</v>
       </c>
       <c r="F21" s="44">
-        <v>4125</v>
+        <v>4122</v>
       </c>
       <c r="G21" s="44">
-        <v>4017</v>
+        <v>3982</v>
       </c>
       <c r="H21" s="44">
-        <v>1424</v>
+        <v>1413</v>
       </c>
       <c r="I21" s="46">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="K21" s="7"/>
     </row>
-    <row r="22" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="19" t="s">
         <v>16</v>
       </c>
       <c r="B22" s="44">
-        <v>193215</v>
+        <v>195267</v>
       </c>
       <c r="C22" s="45">
-        <v>2.2252309602999998</v>
+        <v>2.2200679999999999</v>
       </c>
       <c r="D22" s="44">
-        <v>67800</v>
+        <v>68726</v>
       </c>
       <c r="E22" s="44">
-        <v>65902</v>
+        <v>66693</v>
       </c>
       <c r="F22" s="44">
-        <v>23253</v>
+        <v>23461</v>
       </c>
       <c r="G22" s="44">
-        <v>24822</v>
+        <v>24976</v>
       </c>
       <c r="H22" s="44">
-        <v>8542</v>
+        <v>8547</v>
       </c>
       <c r="I22" s="46">
-        <v>2896</v>
+        <v>2864</v>
       </c>
       <c r="K22" s="7"/>
     </row>
-    <row r="23" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="29" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="44">
-        <v>85107</v>
+        <v>85871</v>
       </c>
       <c r="C23" s="45">
-        <v>2.0735544667000001</v>
+        <v>2.0638049999999999</v>
       </c>
       <c r="D23" s="44">
-        <v>35942</v>
+        <v>36537</v>
       </c>
       <c r="E23" s="44">
-        <v>25223</v>
+        <v>25525</v>
       </c>
       <c r="F23" s="44">
-        <v>10555</v>
+        <v>10428</v>
       </c>
       <c r="G23" s="44">
-        <v>9726</v>
+        <v>9740</v>
       </c>
       <c r="H23" s="44">
-        <v>2774</v>
+        <v>2785</v>
       </c>
       <c r="I23" s="46">
-        <v>887</v>
+        <v>856</v>
       </c>
       <c r="K23" s="7"/>
     </row>
-    <row r="24" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="29" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="44">
-        <v>20544</v>
+        <v>20736</v>
       </c>
       <c r="C24" s="45">
-        <v>2.1704633956000001</v>
+        <v>2.1652681999999999</v>
       </c>
       <c r="D24" s="44">
-        <v>7052</v>
+        <v>7203</v>
       </c>
       <c r="E24" s="44">
-        <v>7654</v>
+        <v>7660</v>
       </c>
       <c r="F24" s="44">
-        <v>2406</v>
+        <v>2445</v>
       </c>
       <c r="G24" s="44">
-        <v>2442</v>
+        <v>2416</v>
       </c>
       <c r="H24" s="44">
-        <v>786</v>
+        <v>792</v>
       </c>
       <c r="I24" s="46">
-        <v>204</v>
+        <v>220</v>
       </c>
       <c r="K24" s="7"/>
     </row>
-    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="29" t="s">
         <v>13</v>
       </c>
       <c r="B25" s="44">
-        <v>17380</v>
+        <v>17502</v>
       </c>
       <c r="C25" s="45">
-        <v>2.2408515535000002</v>
+        <v>2.2348303999999999</v>
       </c>
       <c r="D25" s="44">
-        <v>5912</v>
+        <v>5984</v>
       </c>
       <c r="E25" s="44">
-        <v>6105</v>
+        <v>6124</v>
       </c>
       <c r="F25" s="44">
-        <v>2009</v>
+        <v>2056</v>
       </c>
       <c r="G25" s="44">
-        <v>2333</v>
+        <v>2327</v>
       </c>
       <c r="H25" s="44">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="I25" s="46">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="K25" s="7"/>
     </row>
-    <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="29" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="44">
-        <v>238850</v>
+        <v>241248</v>
       </c>
       <c r="C26" s="45">
-        <v>2.2236508269000002</v>
+        <v>2.2198899000000001</v>
       </c>
       <c r="D26" s="44">
-        <v>86475</v>
+        <v>87774</v>
       </c>
       <c r="E26" s="44">
-        <v>79220</v>
+        <v>79701</v>
       </c>
       <c r="F26" s="44">
-        <v>28143</v>
+        <v>28416</v>
       </c>
       <c r="G26" s="44">
-        <v>29573</v>
+        <v>29953</v>
       </c>
       <c r="H26" s="44">
-        <v>11057</v>
+        <v>11048</v>
       </c>
       <c r="I26" s="46">
-        <v>4382</v>
+        <v>4356</v>
       </c>
       <c r="K26" s="7"/>
     </row>
-    <row r="27" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="44">
-        <v>40978</v>
+        <v>41665</v>
       </c>
       <c r="C27" s="45">
-        <v>2.1247254623999998</v>
+        <v>2.1241329000000002</v>
       </c>
       <c r="D27" s="44">
-        <v>15873</v>
+        <v>16168</v>
       </c>
       <c r="E27" s="44">
-        <v>13665</v>
+        <v>13877</v>
       </c>
       <c r="F27" s="44">
-        <v>4781</v>
+        <v>4813</v>
       </c>
       <c r="G27" s="44">
-        <v>4583</v>
+        <v>4700</v>
       </c>
       <c r="H27" s="44">
-        <v>1501</v>
+        <v>1538</v>
       </c>
       <c r="I27" s="46">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="K27" s="7"/>
     </row>
-    <row r="28" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="44">
-        <v>74118</v>
+        <v>74809</v>
       </c>
       <c r="C28" s="45">
-        <v>2.2411425024999998</v>
+        <v>2.2355466000000002</v>
       </c>
       <c r="D28" s="44">
-        <v>24904</v>
+        <v>25188</v>
       </c>
       <c r="E28" s="44">
-        <v>25975</v>
+        <v>26281</v>
       </c>
       <c r="F28" s="44">
-        <v>9364</v>
+        <v>9480</v>
       </c>
       <c r="G28" s="44">
-        <v>9633</v>
+        <v>9688</v>
       </c>
       <c r="H28" s="44">
-        <v>3221</v>
+        <v>3147</v>
       </c>
       <c r="I28" s="46">
-        <v>1021</v>
+        <v>1025</v>
       </c>
       <c r="K28" s="7"/>
     </row>
-    <row r="29" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="44">
-        <v>131314</v>
+        <v>132287</v>
       </c>
       <c r="C29" s="45">
-        <v>2.1743911539999998</v>
+        <v>2.1729799999999999</v>
       </c>
       <c r="D29" s="44">
-        <v>47655</v>
+        <v>48158</v>
       </c>
       <c r="E29" s="44">
-        <v>45437</v>
+        <v>45618</v>
       </c>
       <c r="F29" s="44">
-        <v>15733</v>
+        <v>15851</v>
       </c>
       <c r="G29" s="44">
-        <v>15469</v>
+        <v>15613</v>
       </c>
       <c r="H29" s="44">
-        <v>5044</v>
+        <v>5070</v>
       </c>
       <c r="I29" s="46">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="K29" s="7"/>
     </row>
-    <row r="30" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="44">
-        <v>132111</v>
+        <v>133905</v>
       </c>
       <c r="C30" s="45">
-        <v>2.2362407370000001</v>
+        <v>2.2315149999999999</v>
       </c>
       <c r="D30" s="44">
-        <v>45517</v>
+        <v>46376</v>
       </c>
       <c r="E30" s="44">
-        <v>45581</v>
+        <v>46124</v>
       </c>
       <c r="F30" s="44">
-        <v>16274</v>
+        <v>16466</v>
       </c>
       <c r="G30" s="44">
-        <v>16919</v>
+        <v>17083</v>
       </c>
       <c r="H30" s="44">
-        <v>5633</v>
+        <v>5664</v>
       </c>
       <c r="I30" s="46">
-        <v>2187</v>
+        <v>2192</v>
       </c>
       <c r="K30" s="7"/>
     </row>
-    <row r="31" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B31" s="44">
-        <v>171490</v>
+        <v>172950</v>
       </c>
       <c r="C31" s="45">
-        <v>2.0539623302000001</v>
+        <v>2.0413817999999999</v>
       </c>
       <c r="D31" s="44">
-        <v>72265</v>
+        <v>73681</v>
       </c>
       <c r="E31" s="44">
-        <v>51035</v>
+        <v>51351</v>
       </c>
       <c r="F31" s="44">
-        <v>23278</v>
+        <v>23198</v>
       </c>
       <c r="G31" s="44">
-        <v>18413</v>
+        <v>18362</v>
       </c>
       <c r="H31" s="44">
-        <v>5096</v>
+        <v>4980</v>
       </c>
       <c r="I31" s="46">
-        <v>1403</v>
+        <v>1378</v>
       </c>
       <c r="K31" s="7"/>
     </row>
-    <row r="32" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="44">
-        <v>16818</v>
+        <v>16942</v>
       </c>
       <c r="C32" s="45">
-        <v>2.2279105719999999</v>
+        <v>2.2257112999999999</v>
       </c>
       <c r="D32" s="44">
-        <v>5732</v>
+        <v>5803</v>
       </c>
       <c r="E32" s="44">
-        <v>6072</v>
+        <v>6081</v>
       </c>
       <c r="F32" s="44">
-        <v>1858</v>
+        <v>1875</v>
       </c>
       <c r="G32" s="44">
-        <v>2105</v>
+        <v>2120</v>
       </c>
       <c r="H32" s="44">
-        <v>787</v>
+        <v>817</v>
       </c>
       <c r="I32" s="46">
-        <v>264</v>
+        <v>246</v>
       </c>
       <c r="K32" s="7"/>
     </row>
-    <row r="33" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B33" s="44">
-        <v>169265</v>
+        <v>172130</v>
       </c>
       <c r="C33" s="45">
-        <v>2.1519865299999998</v>
+        <v>2.1446233000000001</v>
       </c>
       <c r="D33" s="44">
-        <v>65321</v>
+        <v>66911</v>
       </c>
       <c r="E33" s="44">
-        <v>53444</v>
+        <v>54204</v>
       </c>
       <c r="F33" s="44">
-        <v>21723</v>
+        <v>21990</v>
       </c>
       <c r="G33" s="44">
-        <v>20181</v>
+        <v>20402</v>
       </c>
       <c r="H33" s="44">
-        <v>6414</v>
+        <v>6449</v>
       </c>
       <c r="I33" s="46">
-        <v>2182</v>
+        <v>2174</v>
       </c>
       <c r="K33" s="7"/>
     </row>
-    <row r="34" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B34" s="44">
-        <v>381144</v>
+        <v>385584</v>
       </c>
       <c r="C34" s="45">
-        <v>2.1915732636</v>
+        <v>2.1889029999999998</v>
       </c>
       <c r="D34" s="44">
-        <v>146226</v>
+        <v>148417</v>
       </c>
       <c r="E34" s="44">
-        <v>111855</v>
+        <v>112856</v>
       </c>
       <c r="F34" s="44">
-        <v>54068</v>
+        <v>54732</v>
       </c>
       <c r="G34" s="44">
-        <v>49127</v>
+        <v>49646</v>
       </c>
       <c r="H34" s="44">
-        <v>14802</v>
+        <v>14768</v>
       </c>
       <c r="I34" s="46">
-        <v>5066</v>
+        <v>5165</v>
       </c>
       <c r="K34" s="7"/>
     </row>
-    <row r="35" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="19" t="s">
         <v>3</v>
       </c>
       <c r="B35" s="44">
-        <v>57382</v>
+        <v>57901</v>
       </c>
       <c r="C35" s="45">
-        <v>2.2783102715000001</v>
+        <v>2.2794080000000001</v>
       </c>
       <c r="D35" s="44">
-        <v>18619</v>
+        <v>18765</v>
       </c>
       <c r="E35" s="44">
-        <v>19483</v>
+        <v>19573</v>
       </c>
       <c r="F35" s="44">
-        <v>7964</v>
+        <v>8151</v>
       </c>
       <c r="G35" s="44">
-        <v>8240</v>
+        <v>8345</v>
       </c>
       <c r="H35" s="44">
-        <v>2426</v>
+        <v>2410</v>
       </c>
       <c r="I35" s="46">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="K35" s="7"/>
     </row>
-    <row r="36" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B36" s="44">
-        <v>728411</v>
+        <v>734695</v>
       </c>
       <c r="C36" s="45">
-        <v>2.1803816801</v>
+        <v>2.1776464</v>
       </c>
       <c r="D36" s="44">
-        <v>270706</v>
+        <v>273775</v>
       </c>
       <c r="E36" s="44">
-        <v>235886</v>
+        <v>237199</v>
       </c>
       <c r="F36" s="44">
-        <v>94329</v>
+        <v>95382</v>
       </c>
       <c r="G36" s="44">
-        <v>90433</v>
+        <v>91535</v>
       </c>
       <c r="H36" s="44">
-        <v>26983</v>
+        <v>26908</v>
       </c>
       <c r="I36" s="46">
-        <v>10074</v>
+        <v>9896</v>
       </c>
       <c r="K36" s="7"/>
     </row>
-    <row r="37" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="30" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B37" s="47"/>
       <c r="C37" s="48"/>
       <c r="D37" s="47"/>
       <c r="E37" s="47"/>
       <c r="F37" s="47"/>
       <c r="G37" s="47"/>
       <c r="H37" s="47"/>
       <c r="I37" s="49"/>
       <c r="K37" s="7"/>
     </row>
-    <row r="38" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="30" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B38" s="50">
-        <v>147964</v>
+        <v>150356</v>
       </c>
       <c r="C38" s="51">
-        <v>2.2999999999999998</v>
+        <v>2.29</v>
       </c>
       <c r="D38" s="50">
-        <v>50061</v>
+        <v>51322</v>
       </c>
       <c r="E38" s="50">
-        <v>46848</v>
+        <v>47613</v>
       </c>
       <c r="F38" s="50">
-        <v>20863</v>
+        <v>21003</v>
       </c>
       <c r="G38" s="50">
-        <v>20955</v>
+        <v>21071</v>
       </c>
       <c r="H38" s="50">
-        <v>6872</v>
+        <v>6915</v>
       </c>
       <c r="I38" s="43">
-        <v>2365</v>
+        <v>2432</v>
       </c>
       <c r="K38" s="7"/>
     </row>
-    <row r="39" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="29" t="s">
         <v>35</v>
       </c>
       <c r="B39" s="52">
-        <v>15413</v>
+        <v>15792</v>
       </c>
       <c r="C39" s="53">
-        <v>2.34</v>
+        <v>2.33</v>
       </c>
       <c r="D39" s="52">
-        <v>4955</v>
+        <v>5161</v>
       </c>
       <c r="E39" s="52">
-        <v>4895</v>
+        <v>4995</v>
       </c>
       <c r="F39" s="52">
-        <v>2247</v>
+        <v>2258</v>
       </c>
       <c r="G39" s="52">
-        <v>2303</v>
+        <v>2341</v>
       </c>
       <c r="H39" s="52">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="I39" s="46">
-        <v>257</v>
+        <v>277</v>
       </c>
       <c r="K39" s="7"/>
     </row>
-    <row r="40" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="29" t="s">
         <v>36</v>
       </c>
       <c r="B40" s="52">
-        <v>11173</v>
+        <v>11354</v>
       </c>
       <c r="C40" s="53">
         <v>2.38</v>
       </c>
       <c r="D40" s="52">
-        <v>3504</v>
+        <v>3571</v>
       </c>
       <c r="E40" s="52">
-        <v>3496</v>
+        <v>3570</v>
       </c>
       <c r="F40" s="52">
-        <v>1633</v>
+        <v>1655</v>
       </c>
       <c r="G40" s="52">
-        <v>1740</v>
+        <v>1754</v>
       </c>
       <c r="H40" s="52">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="I40" s="46">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="K40" s="7"/>
     </row>
-    <row r="41" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="29" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="52">
-        <v>26416</v>
+        <v>26799</v>
       </c>
       <c r="C41" s="53">
         <v>2.29</v>
       </c>
       <c r="D41" s="52">
-        <v>9172</v>
+        <v>9387</v>
       </c>
       <c r="E41" s="52">
-        <v>8167</v>
+        <v>8243</v>
       </c>
       <c r="F41" s="52">
-        <v>3633</v>
+        <v>3682</v>
       </c>
       <c r="G41" s="52">
-        <v>3692</v>
+        <v>3714</v>
       </c>
       <c r="H41" s="52">
-        <v>1301</v>
+        <v>1329</v>
       </c>
       <c r="I41" s="46">
-        <v>451</v>
+        <v>444</v>
       </c>
       <c r="K41" s="7"/>
     </row>
-    <row r="42" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="52">
-        <v>48603</v>
+        <v>49498</v>
       </c>
       <c r="C42" s="53">
-        <v>2.2599999999999998</v>
+        <v>2.25</v>
       </c>
       <c r="D42" s="52">
-        <v>17736</v>
+        <v>18169</v>
       </c>
       <c r="E42" s="52">
-        <v>14370</v>
+        <v>14690</v>
       </c>
       <c r="F42" s="52">
-        <v>6880</v>
+        <v>6948</v>
       </c>
       <c r="G42" s="52">
-        <v>6628</v>
+        <v>6627</v>
       </c>
       <c r="H42" s="52">
-        <v>2186</v>
+        <v>2238</v>
       </c>
       <c r="I42" s="46">
-        <v>803</v>
+        <v>826</v>
       </c>
       <c r="K42" s="7"/>
     </row>
-    <row r="43" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="29" t="s">
         <v>39</v>
       </c>
       <c r="B43" s="52">
-        <v>16826</v>
+        <v>16976</v>
       </c>
       <c r="C43" s="53">
-        <v>2.33</v>
+        <v>2.3199999999999998</v>
       </c>
       <c r="D43" s="52">
-        <v>5159</v>
+        <v>5238</v>
       </c>
       <c r="E43" s="52">
-        <v>5789</v>
+        <v>5886</v>
       </c>
       <c r="F43" s="52">
-        <v>2457</v>
+        <v>2422</v>
       </c>
       <c r="G43" s="52">
-        <v>2387</v>
+        <v>2396</v>
       </c>
       <c r="H43" s="52">
-        <v>777</v>
+        <v>759</v>
       </c>
       <c r="I43" s="46">
-        <v>257</v>
+        <v>275</v>
       </c>
       <c r="K43" s="7"/>
     </row>
-    <row r="44" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="29" t="s">
         <v>40</v>
       </c>
       <c r="B44" s="52">
-        <v>20282</v>
+        <v>20510</v>
       </c>
       <c r="C44" s="53">
-        <v>2.27</v>
+        <v>2.2599999999999998</v>
       </c>
       <c r="D44" s="52">
-        <v>6485</v>
+        <v>6650</v>
       </c>
       <c r="E44" s="52">
-        <v>7306</v>
+        <v>7351</v>
       </c>
       <c r="F44" s="52">
-        <v>2585</v>
+        <v>2618</v>
       </c>
       <c r="G44" s="52">
-        <v>2765</v>
+        <v>2763</v>
       </c>
       <c r="H44" s="52">
-        <v>845</v>
+        <v>836</v>
       </c>
       <c r="I44" s="46">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="K44" s="7"/>
     </row>
-    <row r="45" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="29" t="s">
         <v>41</v>
       </c>
       <c r="B45" s="52">
-        <v>9251</v>
+        <v>9427</v>
       </c>
       <c r="C45" s="53">
-        <v>2.3199999999999998</v>
+        <v>2.31</v>
       </c>
       <c r="D45" s="52">
-        <v>3050</v>
+        <v>3146</v>
       </c>
       <c r="E45" s="52">
-        <v>2825</v>
+        <v>2878</v>
       </c>
       <c r="F45" s="52">
-        <v>1428</v>
+        <v>1420</v>
       </c>
       <c r="G45" s="52">
-        <v>1440</v>
+        <v>1476</v>
       </c>
       <c r="H45" s="52">
-        <v>403</v>
+        <v>394</v>
       </c>
       <c r="I45" s="46">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="K45" s="7"/>
     </row>
-    <row r="46" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="31" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B46" s="50">
-        <v>38871</v>
+        <v>39555</v>
       </c>
       <c r="C46" s="51">
-        <v>2.1800000000000002</v>
+        <v>2.29</v>
       </c>
       <c r="D46" s="50">
-        <v>15178</v>
+        <v>15517</v>
       </c>
       <c r="E46" s="50">
-        <v>11473</v>
+        <v>11671</v>
       </c>
       <c r="F46" s="50">
-        <v>5219</v>
+        <v>5264</v>
       </c>
       <c r="G46" s="50">
-        <v>4771</v>
+        <v>4782</v>
       </c>
       <c r="H46" s="50">
-        <v>1610</v>
+        <v>1686</v>
       </c>
       <c r="I46" s="43">
-        <v>620</v>
+        <v>635</v>
       </c>
       <c r="K46" s="7"/>
     </row>
-    <row r="47" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B47" s="47"/>
       <c r="C47" s="48"/>
       <c r="D47" s="47"/>
       <c r="E47" s="47"/>
       <c r="F47" s="47"/>
       <c r="G47" s="47"/>
       <c r="H47" s="47"/>
       <c r="I47" s="49"/>
       <c r="K47" s="7"/>
     </row>
-    <row r="48" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B48" s="47"/>
       <c r="C48" s="48"/>
       <c r="D48" s="47"/>
       <c r="E48" s="47"/>
       <c r="F48" s="47"/>
       <c r="G48" s="47"/>
       <c r="H48" s="47"/>
       <c r="I48" s="49"/>
       <c r="K48" s="7"/>
     </row>
-    <row r="49" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="28">
         <v>1960</v>
       </c>
       <c r="B49" s="52">
         <v>38000</v>
       </c>
       <c r="C49" s="53">
         <v>3.9</v>
       </c>
       <c r="D49" s="52" t="s">
         <v>44</v>
       </c>
       <c r="E49" s="52" t="s">
         <v>44</v>
       </c>
       <c r="F49" s="52" t="s">
         <v>44</v>
       </c>
       <c r="G49" s="52" t="s">
         <v>44</v>
       </c>
       <c r="H49" s="52" t="s">
         <v>44</v>
       </c>
       <c r="I49" s="62" t="s">
         <v>44</v>
       </c>
       <c r="K49" s="7"/>
     </row>
-    <row r="50" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="28">
         <v>1970</v>
       </c>
       <c r="B50" s="52">
         <v>50155</v>
       </c>
       <c r="C50" s="53">
         <v>3.4</v>
       </c>
       <c r="D50" s="52">
         <v>7540</v>
       </c>
       <c r="E50" s="52">
         <v>11825</v>
       </c>
       <c r="F50" s="52">
         <v>9604</v>
       </c>
       <c r="G50" s="52">
         <v>8879</v>
       </c>
       <c r="H50" s="52">
         <v>5799</v>
       </c>
       <c r="I50" s="46">
         <v>6508</v>
       </c>
       <c r="K50" s="7"/>
     </row>
-    <row r="51" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="28">
         <v>1980</v>
       </c>
       <c r="B51" s="52">
         <v>61359</v>
       </c>
       <c r="C51" s="53">
         <v>2.9</v>
       </c>
       <c r="D51" s="52">
         <v>13403</v>
       </c>
       <c r="E51" s="52">
         <v>16250</v>
       </c>
       <c r="F51" s="52">
         <v>10608</v>
       </c>
       <c r="G51" s="52">
         <v>11703</v>
       </c>
       <c r="H51" s="52">
         <v>5745</v>
       </c>
       <c r="I51" s="46">
         <v>3650</v>
       </c>
       <c r="K51" s="7"/>
     </row>
-    <row r="52" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="28">
         <v>1990</v>
       </c>
       <c r="B52" s="52">
         <v>79332</v>
       </c>
       <c r="C52" s="53">
         <v>2.6</v>
       </c>
       <c r="D52" s="52">
         <v>20112</v>
       </c>
       <c r="E52" s="52">
         <v>23833</v>
       </c>
       <c r="F52" s="52">
         <v>13680</v>
       </c>
       <c r="G52" s="52">
         <v>14216</v>
       </c>
       <c r="H52" s="52">
         <v>5455</v>
       </c>
       <c r="I52" s="46">
         <v>2036</v>
       </c>
       <c r="K52" s="7"/>
     </row>
-    <row r="53" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="28">
         <v>2000</v>
       </c>
       <c r="B53" s="52">
         <v>94093</v>
       </c>
       <c r="C53" s="53">
         <v>2.4540401517647434</v>
       </c>
       <c r="D53" s="52">
         <v>28566</v>
       </c>
       <c r="E53" s="52">
         <v>28176</v>
       </c>
       <c r="F53" s="52">
         <v>14131</v>
       </c>
       <c r="G53" s="52">
         <v>15298</v>
       </c>
       <c r="H53" s="52">
         <v>5901</v>
       </c>
       <c r="I53" s="46">
         <v>2021</v>
       </c>
       <c r="K53" s="7"/>
     </row>
-    <row r="54" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="28">
         <v>2010</v>
       </c>
       <c r="B54" s="52">
         <v>111702</v>
       </c>
       <c r="C54" s="53">
         <v>2.4403054555871901</v>
       </c>
       <c r="D54" s="52">
         <v>33614</v>
       </c>
       <c r="E54" s="52">
         <v>34544</v>
       </c>
       <c r="F54" s="52">
         <v>16481</v>
       </c>
       <c r="G54" s="52">
         <v>18055</v>
       </c>
       <c r="H54" s="52">
         <v>6714</v>
       </c>
       <c r="I54" s="46">
         <v>2294</v>
       </c>
       <c r="K54" s="7"/>
     </row>
-    <row r="55" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="28">
         <v>2012</v>
       </c>
       <c r="B55" s="52">
         <v>116626</v>
       </c>
       <c r="C55" s="53">
         <v>2.44</v>
       </c>
       <c r="D55" s="52">
         <v>34644</v>
       </c>
       <c r="E55" s="52">
         <v>36290</v>
       </c>
       <c r="F55" s="52">
         <v>17649</v>
       </c>
       <c r="G55" s="52">
         <v>18876</v>
       </c>
       <c r="H55" s="52">
         <v>6813</v>
       </c>
       <c r="I55" s="46">
         <v>2354</v>
       </c>
       <c r="K55" s="7"/>
     </row>
-    <row r="56" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="28">
         <v>2013</v>
       </c>
       <c r="B56" s="52">
         <v>119763</v>
       </c>
       <c r="C56" s="53">
         <v>2.44</v>
       </c>
       <c r="D56" s="52">
         <v>35760</v>
       </c>
       <c r="E56" s="52">
         <v>37378</v>
       </c>
       <c r="F56" s="52">
         <v>18063</v>
       </c>
       <c r="G56" s="52">
         <v>19259</v>
       </c>
       <c r="H56" s="52">
         <v>6936</v>
       </c>
       <c r="I56" s="46">
         <v>2367</v>
       </c>
       <c r="K56" s="7"/>
     </row>
-    <row r="57" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="28">
         <v>2014</v>
       </c>
       <c r="B57" s="52">
         <v>122194</v>
       </c>
       <c r="C57" s="53">
         <v>2.44</v>
       </c>
       <c r="D57" s="52">
         <v>36243</v>
       </c>
       <c r="E57" s="52">
         <v>38427</v>
       </c>
       <c r="F57" s="52">
         <v>18532</v>
       </c>
       <c r="G57" s="52">
         <v>19618</v>
       </c>
       <c r="H57" s="52">
         <v>6962</v>
       </c>
       <c r="I57" s="46">
         <v>2412</v>
       </c>
       <c r="K57" s="7"/>
     </row>
-    <row r="58" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="28">
         <v>2015</v>
       </c>
-      <c r="B58" s="44">
+      <c r="B58" s="52">
         <v>124181</v>
       </c>
-      <c r="C58" s="45">
+      <c r="C58" s="53">
         <v>2.4300000000000002</v>
       </c>
-      <c r="D58" s="44">
+      <c r="D58" s="52">
         <v>36868</v>
       </c>
-      <c r="E58" s="44">
+      <c r="E58" s="52">
         <v>39221</v>
       </c>
-      <c r="F58" s="44">
+      <c r="F58" s="52">
         <v>18832</v>
       </c>
-      <c r="G58" s="44">
+      <c r="G58" s="52">
         <v>19905</v>
       </c>
-      <c r="H58" s="44">
+      <c r="H58" s="52">
         <v>6959</v>
       </c>
-      <c r="I58" s="54">
+      <c r="I58" s="46">
         <v>2396</v>
       </c>
       <c r="K58" s="7"/>
     </row>
-    <row r="59" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="28">
         <v>2016</v>
       </c>
       <c r="B59" s="44">
         <v>126351</v>
       </c>
       <c r="C59" s="45">
         <v>2.42</v>
       </c>
       <c r="D59" s="44">
         <v>37985</v>
       </c>
       <c r="E59" s="44">
         <v>39892</v>
       </c>
       <c r="F59" s="44">
         <v>19065</v>
       </c>
       <c r="G59" s="44">
         <v>19970</v>
       </c>
       <c r="H59" s="44">
         <v>6985</v>
       </c>
       <c r="I59" s="54">
         <v>2454</v>
       </c>
       <c r="K59" s="7"/>
     </row>
-    <row r="60" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="28">
         <v>2017</v>
       </c>
       <c r="B60" s="44">
         <v>128443</v>
       </c>
       <c r="C60" s="45">
         <v>2.41</v>
       </c>
       <c r="D60" s="44">
         <v>38916</v>
       </c>
       <c r="E60" s="44">
         <v>40657</v>
       </c>
       <c r="F60" s="44">
         <v>19401</v>
       </c>
       <c r="G60" s="44">
         <v>20119</v>
       </c>
       <c r="H60" s="44">
         <v>6948</v>
       </c>
       <c r="I60" s="54">
         <v>2402</v>
       </c>
       <c r="K60" s="7"/>
     </row>
-    <row r="61" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="28">
         <v>2018</v>
       </c>
       <c r="B61" s="44">
         <v>130758</v>
       </c>
       <c r="C61" s="45">
         <v>2.39</v>
       </c>
       <c r="D61" s="44">
         <v>40230</v>
       </c>
       <c r="E61" s="44">
         <v>41519</v>
       </c>
       <c r="F61" s="44">
         <v>19451</v>
       </c>
       <c r="G61" s="44">
         <v>20176</v>
       </c>
       <c r="H61" s="44">
         <v>6959</v>
       </c>
       <c r="I61" s="54">
         <v>2423</v>
       </c>
       <c r="K61" s="7"/>
     </row>
-    <row r="62" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="28">
         <v>2019</v>
       </c>
       <c r="B62" s="44">
         <v>133515</v>
       </c>
       <c r="C62" s="45">
         <v>2.37</v>
       </c>
       <c r="D62" s="44">
         <v>42073</v>
       </c>
       <c r="E62" s="44">
         <v>42347</v>
       </c>
       <c r="F62" s="44">
         <v>19732</v>
       </c>
       <c r="G62" s="44">
         <v>20208</v>
       </c>
       <c r="H62" s="44">
         <v>6788</v>
       </c>
       <c r="I62" s="54">
         <v>2367</v>
       </c>
       <c r="K62" s="7"/>
     </row>
-    <row r="63" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="28">
         <v>2020</v>
       </c>
       <c r="B63" s="44">
         <v>136473</v>
       </c>
       <c r="C63" s="45">
         <v>2.34</v>
       </c>
       <c r="D63" s="44">
         <v>43876</v>
       </c>
       <c r="E63" s="44">
         <v>43446</v>
       </c>
       <c r="F63" s="44">
         <v>19967</v>
       </c>
       <c r="G63" s="44">
         <v>20140</v>
       </c>
       <c r="H63" s="44">
         <v>6708</v>
       </c>
       <c r="I63" s="54">
         <v>2336</v>
       </c>
       <c r="K63" s="7"/>
     </row>
-    <row r="64" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="28">
         <v>2021</v>
       </c>
       <c r="B64" s="44">
         <v>139486</v>
       </c>
       <c r="C64" s="45">
         <v>2.3199999999999998</v>
       </c>
       <c r="D64" s="44">
         <v>45830</v>
       </c>
       <c r="E64" s="44">
         <v>44319</v>
       </c>
       <c r="F64" s="44">
         <v>20174</v>
       </c>
       <c r="G64" s="44">
         <v>20187</v>
       </c>
       <c r="H64" s="44">
         <v>6670</v>
       </c>
       <c r="I64" s="54">
         <v>2306</v>
       </c>
       <c r="K64" s="7"/>
     </row>
-    <row r="65" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="28">
         <v>2022</v>
       </c>
       <c r="B65" s="44">
         <v>142092</v>
       </c>
       <c r="C65" s="45">
         <v>2.31</v>
       </c>
       <c r="D65" s="44">
         <v>47295</v>
       </c>
       <c r="E65" s="44">
         <v>45066</v>
       </c>
       <c r="F65" s="44">
         <v>20335</v>
       </c>
       <c r="G65" s="44">
         <v>20351</v>
       </c>
       <c r="H65" s="44">
         <v>6793</v>
       </c>
       <c r="I65" s="54">
         <v>2252</v>
       </c>
       <c r="K65" s="7"/>
     </row>
-    <row r="66" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="28">
         <v>2023</v>
       </c>
       <c r="B66" s="44">
         <v>145368</v>
       </c>
       <c r="C66" s="45">
         <v>2.2999999999999998</v>
       </c>
       <c r="D66" s="44">
         <v>48913</v>
       </c>
       <c r="E66" s="44">
         <v>45890</v>
       </c>
       <c r="F66" s="44">
         <v>20753</v>
       </c>
       <c r="G66" s="44">
         <v>20581</v>
       </c>
       <c r="H66" s="44">
         <v>6884</v>
       </c>
       <c r="I66" s="54">
         <v>2347</v>
       </c>
       <c r="K66" s="7"/>
     </row>
-    <row r="67" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="32">
+    <row r="67" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A67" s="28">
         <v>2024</v>
       </c>
-      <c r="B67" s="55">
+      <c r="B67" s="44">
         <v>147964</v>
       </c>
-      <c r="C67" s="56">
+      <c r="C67" s="45">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D67" s="55">
+      <c r="D67" s="44">
         <v>50061</v>
       </c>
-      <c r="E67" s="55">
+      <c r="E67" s="44">
         <v>46848</v>
       </c>
-      <c r="F67" s="55">
+      <c r="F67" s="44">
         <v>20863</v>
       </c>
-      <c r="G67" s="55">
+      <c r="G67" s="44">
         <v>20955</v>
       </c>
-      <c r="H67" s="55">
+      <c r="H67" s="44">
         <v>6872</v>
       </c>
-      <c r="I67" s="57">
+      <c r="I67" s="54">
         <v>2365</v>
       </c>
       <c r="K67" s="7"/>
     </row>
-    <row r="68" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-    <row r="70" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A68" s="32">
+        <v>2025</v>
+      </c>
+      <c r="B68" s="55">
+        <v>150356</v>
+      </c>
+      <c r="C68" s="56">
+        <v>2.29</v>
+      </c>
+      <c r="D68" s="55">
+        <v>51322</v>
+      </c>
+      <c r="E68" s="55">
+        <v>47613</v>
+      </c>
+      <c r="F68" s="55">
+        <v>21003</v>
+      </c>
+      <c r="G68" s="55">
+        <v>21071</v>
+      </c>
+      <c r="H68" s="55">
+        <v>6915</v>
+      </c>
+      <c r="I68" s="57">
+        <v>2432</v>
+      </c>
+      <c r="K68" s="7"/>
+    </row>
+    <row r="69" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A69" s="11"/>
+      <c r="B69" s="13"/>
+      <c r="C69" s="14"/>
+      <c r="D69" s="13"/>
+      <c r="E69" s="13"/>
+      <c r="F69" s="13"/>
+      <c r="G69" s="13"/>
+      <c r="H69" s="13"/>
+      <c r="I69" s="16"/>
+    </row>
+    <row r="70" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="79" t="s">
-        <v>85</v>
+        <v>78</v>
       </c>
       <c r="B70" s="79"/>
       <c r="C70" s="79"/>
       <c r="D70" s="79"/>
       <c r="E70" s="79"/>
       <c r="F70" s="79"/>
       <c r="G70" s="79"/>
       <c r="H70" s="79"/>
       <c r="I70" s="79"/>
     </row>
-    <row r="71" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="A72" s="12" t="s">
+    <row r="71" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A71" s="79" t="s">
+        <v>79</v>
+      </c>
+      <c r="B71" s="79"/>
+      <c r="C71" s="79"/>
+      <c r="D71" s="79"/>
+      <c r="E71" s="79"/>
+      <c r="F71" s="79"/>
+      <c r="G71" s="79"/>
+      <c r="H71" s="79"/>
+      <c r="I71" s="79"/>
+    </row>
+    <row r="72" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="11"/>
+      <c r="B72" s="13"/>
+      <c r="C72" s="14"/>
+      <c r="D72" s="13"/>
+      <c r="E72" s="13"/>
+      <c r="F72" s="13"/>
+      <c r="G72" s="13"/>
+      <c r="H72" s="13"/>
+      <c r="I72" s="15"/>
+    </row>
+    <row r="73" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A73" s="12" t="s">
         <v>86</v>
-      </c>
-[...11 lines deleted...]
-        <v>87</v>
       </c>
       <c r="B73" s="12"/>
       <c r="C73" s="12"/>
       <c r="D73" s="12"/>
       <c r="E73" s="12"/>
       <c r="F73" s="12"/>
-      <c r="G73" s="17"/>
-      <c r="H73" s="17"/>
+      <c r="G73" s="12"/>
+      <c r="H73" s="12"/>
       <c r="I73" s="80"/>
     </row>
-    <row r="74" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="12"/>
+    <row r="74" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="12" t="s">
+        <v>87</v>
+      </c>
       <c r="B74" s="12"/>
       <c r="C74" s="12"/>
       <c r="D74" s="12"/>
       <c r="E74" s="12"/>
       <c r="F74" s="12"/>
       <c r="G74" s="17"/>
       <c r="H74" s="17"/>
       <c r="I74" s="80"/>
     </row>
-    <row r="75" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      </c>
+    <row r="75" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A75" s="12"/>
       <c r="B75" s="12"/>
       <c r="C75" s="12"/>
       <c r="D75" s="12"/>
       <c r="E75" s="12"/>
       <c r="F75" s="12"/>
       <c r="G75" s="17"/>
       <c r="H75" s="17"/>
       <c r="I75" s="80"/>
     </row>
-    <row r="76" spans="1:11" s="24" customFormat="1" ht="8" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="77" spans="1:11" s="24" customFormat="1" ht="8" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B76" s="12"/>
+      <c r="C76" s="12"/>
+      <c r="D76" s="12"/>
+      <c r="E76" s="12"/>
+      <c r="F76" s="12"/>
+      <c r="G76" s="17"/>
+      <c r="H76" s="17"/>
+      <c r="I76" s="80"/>
+    </row>
+    <row r="77" spans="1:11" s="24" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
+      <c r="A77" s="21"/>
       <c r="B77" s="22"/>
-      <c r="C77" s="22"/>
+      <c r="C77" s="23"/>
       <c r="D77" s="22"/>
       <c r="E77" s="22"/>
       <c r="F77" s="22"/>
       <c r="G77" s="22"/>
       <c r="H77" s="22"/>
       <c r="I77" s="22"/>
     </row>
-    <row r="78" spans="1:11" s="24" customFormat="1" ht="8" x14ac:dyDescent="0.2">
-      <c r="A78" s="21"/>
+    <row r="78" spans="1:11" s="24" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
       <c r="B78" s="22"/>
-      <c r="C78" s="23"/>
+      <c r="C78" s="22"/>
       <c r="D78" s="22"/>
       <c r="E78" s="22"/>
       <c r="F78" s="22"/>
       <c r="G78" s="22"/>
       <c r="H78" s="22"/>
       <c r="I78" s="22"/>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I79" s="2"/>
+    <row r="79" spans="1:11" s="24" customFormat="1" ht="8.25" x14ac:dyDescent="0.15">
+      <c r="A79" s="21"/>
+      <c r="B79" s="22"/>
+      <c r="C79" s="23"/>
+      <c r="D79" s="22"/>
+      <c r="E79" s="22"/>
+      <c r="F79" s="22"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="22"/>
+      <c r="I79" s="22"/>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="A80" s="1"/>
+      <c r="B80" s="2"/>
+      <c r="C80" s="3"/>
+      <c r="D80" s="2"/>
+      <c r="E80" s="2"/>
+      <c r="F80" s="2"/>
+      <c r="G80" s="2"/>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.47244094488188981" bottom="0.74803149606299213" header="0.47244094488188981" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{885317F9-C49E-4FFD-BC7A-FD93DD100449}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="63" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="63"/>
+    <col min="1" max="1" width="8.42578125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="63" customWidth="1"/>
+    <col min="3" max="3" width="3.42578125" style="63" customWidth="1"/>
+    <col min="4" max="4" width="8.42578125" style="63" customWidth="1"/>
+    <col min="5" max="5" width="37.7109375" style="63" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="63"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="8" t="s">
         <v>47</v>
       </c>
       <c r="D1" s="8" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="65" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" s="65" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="64" t="s">
         <v>28</v>
       </c>
       <c r="D2" s="64" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="66" t="s">
         <v>49</v>
       </c>
       <c r="B3" s="67" t="s">
         <v>50</v>
       </c>
       <c r="C3" s="68"/>
       <c r="D3" s="66" t="s">
         <v>51</v>
       </c>
       <c r="E3" s="66" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="69" t="s">
         <v>53</v>
       </c>
       <c r="B4" s="70" t="s">
         <v>54</v>
       </c>
       <c r="C4" s="71"/>
       <c r="D4" s="69" t="s">
         <v>53</v>
       </c>
       <c r="E4" s="70" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="72" t="s">
         <v>56</v>
       </c>
       <c r="B5" s="73" t="s">
         <v>57</v>
       </c>
       <c r="C5" s="71"/>
       <c r="D5" s="72" t="s">
         <v>58</v>
       </c>
       <c r="E5" s="73" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:5" ht="18" x14ac:dyDescent="0.2">
       <c r="A6" s="74" t="s">
         <v>60</v>
       </c>
       <c r="B6" s="70" t="s">
         <v>61</v>
       </c>
       <c r="C6" s="71"/>
       <c r="D6" s="74" t="s">
         <v>62</v>
       </c>
       <c r="E6" s="70" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:5" ht="18" x14ac:dyDescent="0.2">
       <c r="A7" s="72" t="s">
         <v>64</v>
       </c>
       <c r="B7" s="73" t="s">
         <v>65</v>
       </c>
       <c r="C7" s="71"/>
       <c r="D7" s="72" t="s">
         <v>64</v>
       </c>
       <c r="E7" s="73" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:5" ht="18" x14ac:dyDescent="0.2">
       <c r="A8" s="69" t="s">
         <v>44</v>
       </c>
       <c r="B8" s="70" t="s">
         <v>67</v>
       </c>
       <c r="C8" s="71"/>
       <c r="D8" s="69" t="s">
         <v>44</v>
       </c>
       <c r="E8" s="70" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="72" t="s">
         <v>69</v>
       </c>
       <c r="B9" s="73" t="s">
         <v>70</v>
       </c>
       <c r="C9" s="71"/>
       <c r="D9" s="72" t="s">
         <v>69</v>
       </c>
       <c r="E9" s="73" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="69" t="s">
         <v>72</v>
       </c>
       <c r="B10" s="70" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="71"/>
       <c r="D10" s="69" t="s">
         <v>72</v>
       </c>
       <c r="E10" s="70" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="75" t="s">
         <v>75</v>
       </c>
       <c r="B11" s="76" t="s">
         <v>76</v>
       </c>
       <c r="C11" s="71"/>
       <c r="D11" s="75" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="76" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="77"/>
       <c r="D12" s="77"/>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="77"/>
       <c r="D13" s="77"/>
     </row>
-    <row r="14" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="78"/>
       <c r="D14" s="77"/>
     </row>
-    <row r="15" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="78"/>
       <c r="D15" s="77"/>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="77"/>
       <c r="D16" s="77"/>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A17" s="77"/>
       <c r="D17" s="77"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>