--- v0 (2025-12-05)
+++ v1 (2026-06-17)
@@ -1,93 +1,79 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3D8CA0E4-E13D-44C2-94B6-E4C632CA6DCE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29530"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F4296C92-DD3C-41C8-A411-2D1FC9002833}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19110" yWindow="0" windowWidth="19380" windowHeight="20970" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te002" sheetId="11" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="12" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'62dd3f65-7771-4199-ba1b-6237c62fb99e'"</definedName>
     <definedName name="Ursprung">#REF!</definedName>
     <definedName name="view">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te002'!$A$1:$N$76</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te002'!$A$1:$N$77</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="89">
   <si>
     <t>Ménages privés</t>
   </si>
   <si>
     <t>Privathaushalte</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>TI</t>
@@ -182,146 +168,56 @@
   <si>
     <t>Gruyère / Greyerz</t>
   </si>
   <si>
     <t>Sarine / Saane</t>
   </si>
   <si>
     <t>See / Lac</t>
   </si>
   <si>
     <t>Singine / Sense</t>
   </si>
   <si>
     <t>Veveyse / Vivisbach</t>
   </si>
   <si>
     <t>Canton de Fribourg</t>
   </si>
   <si>
     <t>Kanton Freiburg</t>
   </si>
   <si>
     <t>...</t>
   </si>
   <si>
-    <r>
-[...40 lines deleted...]
-  <si>
     <t>Ménages privés avec ... personne(s) / Privathaushalte mit ... Person(en)</t>
   </si>
   <si>
     <t>T01-07-01</t>
   </si>
   <si>
-    <t>Ménages privés, par canton, district et agglomération, de 1960 à 2023</t>
-[...46 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -369,64 +265,97 @@
     <t>r</t>
   </si>
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
+  </si>
+  <si>
+    <t>Ménages privés, par canton, district et agglomération, de 1960 à 2024</t>
+  </si>
+  <si>
+    <t>Privathaushalte nach Kanton, Bezirk und Agglomeration von 1960 bis 2024</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2024)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2024)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2024)</t>
+  </si>
+  <si>
+    <t>Agglo Fribourg-Freiburg¹ (2024)</t>
+  </si>
+  <si>
+    <t>¹Selon LAgg du 19.9.1995 et Statuts Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Fribourg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
+  </si>
+  <si>
+    <t>¹Gemäss AggG vom 19.9.1995 und Statuten Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Freiburg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
+  </si>
+  <si>
+    <t>Source : Recensement fédéral de la population 1960-2000, STATPOP 2010-2024 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Eidg. Volkszählung 1960-2000, STATPOP 2010-2024 - Bundesamt für Statistik, Neuenburg, te26-002</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 11.03.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0_ ;\-#,##0.0\ "/>
     <numFmt numFmtId="168" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="43" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
@@ -584,91 +513,72 @@
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <vertAlign val="superscript"/>
       <sz val="6"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="6"/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
-[...10 lines deleted...]
-      <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="28">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
@@ -1099,128 +1009,122 @@
     <xf numFmtId="0" fontId="11" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="20" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="7" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="20" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="22" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0"/>
-    <xf numFmtId="165" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="24" fillId="26" borderId="20" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="83">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="24" borderId="0" xfId="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="24" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="24" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="24" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="24" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="24" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="24" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="30" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="24" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="24" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="25" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="25" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1291,86 +1195,90 @@
     </xf>
     <xf numFmtId="168" fontId="4" fillId="24" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="4" fillId="24" borderId="1" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="4" fillId="24" borderId="16" xfId="47" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="31" fillId="24" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="24" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="49"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="49"/>
     <xf numFmtId="0" fontId="29" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="49" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="49" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="22" xfId="49" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="19" xfId="49" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="15" xfId="49" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="17" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="15" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="49" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="15" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="17" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="16" xfId="49" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="49" applyFont="1"/>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="56">
     <cellStyle name="20% - Accent1" xfId="3" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent2" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent3" xfId="5" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent4" xfId="6" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent5" xfId="7" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent6" xfId="8" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="40% - Accent1" xfId="9" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="40% - Accent2" xfId="10" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="40% - Accent3" xfId="11" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="40% - Accent4" xfId="12" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="40% - Accent5" xfId="13" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="40% - Accent6" xfId="14" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="60% - Accent1" xfId="15" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="60% - Accent2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="60% - Accent3" xfId="17" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="60% - Accent4" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="60% - Accent5" xfId="19" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="60% - Accent6" xfId="20" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Accent1 2" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Accent2 2" xfId="22" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Accent3 2" xfId="23" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="Accent4 2" xfId="24" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Accent5 2" xfId="25" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
@@ -1405,51 +1313,51 @@
     <cellStyle name="Pourcentage 2" xfId="43" xr:uid="{00000000-0005-0000-0000-00002F000000}"/>
     <cellStyle name="Standard_P02_D" xfId="2" xr:uid="{00000000-0005-0000-0000-000030000000}"/>
     <cellStyle name="Title" xfId="44" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="Total 2" xfId="45" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="Warning Text" xfId="46" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF071DE9"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1697,2253 +1605,2264 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:O78"/>
+  <dimension ref="A1:K79"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="22.6328125" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="16" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="22.6328125" style="4" customWidth="1"/>
+    <col min="2" max="3" width="12.6328125" style="4" customWidth="1"/>
+    <col min="4" max="9" width="8.6328125" style="4" customWidth="1"/>
+    <col min="10" max="10" width="11.453125" style="5" customWidth="1"/>
+    <col min="11" max="11" width="1.90625" style="6" bestFit="1" customWidth="1"/>
+    <col min="12" max="13" width="11.453125" style="4"/>
+    <col min="14" max="14" width="5.36328125" style="4" customWidth="1"/>
+    <col min="15" max="16384" width="11.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
-[...9 lines deleted...]
-      <c r="I1" s="9"/>
+      <c r="A1" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="8"/>
+      <c r="C1" s="8"/>
+      <c r="D1" s="8"/>
+      <c r="E1" s="8"/>
+      <c r="F1" s="8"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="8"/>
+      <c r="I1" s="8"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A2" s="11" t="s">
-[...9 lines deleted...]
-      <c r="I2" s="11"/>
+      <c r="A2" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="9"/>
+      <c r="F2" s="9"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="12" t="s">
+      <c r="A3" s="10" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="13"/>
-[...6 lines deleted...]
-      <c r="I3" s="13"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
     </row>
     <row r="4" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="14" t="s">
+      <c r="A4" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="14"/>
-[...6 lines deleted...]
-      <c r="I4" s="14"/>
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+      <c r="H4" s="12"/>
+      <c r="I4" s="12"/>
     </row>
     <row r="5" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="14"/>
-[...7 lines deleted...]
-      <c r="I5" s="14"/>
+      <c r="A5" s="12"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="12"/>
+      <c r="D5" s="12"/>
+      <c r="E5" s="12"/>
+      <c r="F5" s="12"/>
+      <c r="G5" s="12"/>
+      <c r="H5" s="12"/>
+      <c r="I5" s="12"/>
     </row>
     <row r="6" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="62" t="s">
+      <c r="A6" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B6" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="C6" s="63" t="s">
+      <c r="C6" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="D6" s="37" t="s">
-[...6 lines deleted...]
-      <c r="I6" s="39"/>
+      <c r="D6" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
+      <c r="I6" s="35"/>
     </row>
     <row r="7" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="21"/>
-[...1 lines deleted...]
-      <c r="C7" s="41" t="s">
+      <c r="A7" s="19"/>
+      <c r="B7" s="60"/>
+      <c r="C7" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="D7" s="40">
+      <c r="D7" s="36">
         <v>1</v>
       </c>
-      <c r="E7" s="40">
+      <c r="E7" s="36">
         <v>2</v>
       </c>
-      <c r="F7" s="40">
+      <c r="F7" s="36">
         <v>3</v>
       </c>
-      <c r="G7" s="40">
+      <c r="G7" s="36">
         <v>4</v>
       </c>
-      <c r="H7" s="40">
+      <c r="H7" s="36">
         <v>5</v>
       </c>
-      <c r="I7" s="40" t="s">
+      <c r="I7" s="36" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="21"/>
-      <c r="B8" s="64" t="s">
+      <c r="A8" s="19"/>
+      <c r="B8" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="41" t="s">
+      <c r="C8" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="41"/>
-[...4 lines deleted...]
-      <c r="I8" s="42"/>
+      <c r="D8" s="37"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="37"/>
+      <c r="I8" s="38"/>
     </row>
     <row r="9" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="22"/>
-[...1 lines deleted...]
-      <c r="C9" s="43" t="s">
+      <c r="A9" s="20"/>
+      <c r="B9" s="61"/>
+      <c r="C9" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="D9" s="43"/>
-[...4 lines deleted...]
-      <c r="I9" s="44"/>
+      <c r="D9" s="39"/>
+      <c r="E9" s="39"/>
+      <c r="F9" s="39"/>
+      <c r="G9" s="39"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="40"/>
     </row>
     <row r="10" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="29" t="s">
-[...26 lines deleted...]
-      <c r="K10" s="8"/>
+      <c r="A10" s="25" t="s">
+        <v>80</v>
+      </c>
+      <c r="B10" s="41">
+        <v>4063044</v>
+      </c>
+      <c r="C10" s="42">
+        <v>2.1809404475999998</v>
+      </c>
+      <c r="D10" s="41">
+        <v>1514930</v>
+      </c>
+      <c r="E10" s="41">
+        <v>1316932</v>
+      </c>
+      <c r="F10" s="41">
+        <v>516096</v>
+      </c>
+      <c r="G10" s="41">
+        <v>497422</v>
+      </c>
+      <c r="H10" s="41">
+        <v>159383</v>
+      </c>
+      <c r="I10" s="43">
+        <v>58281</v>
+      </c>
+      <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="30" t="s">
+      <c r="A11" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="48">
-[...23 lines deleted...]
-      <c r="K11" s="8"/>
+      <c r="B11" s="44">
+        <v>320967</v>
+      </c>
+      <c r="C11" s="45">
+        <v>2.2590858250000001</v>
+      </c>
+      <c r="D11" s="44">
+        <v>107260</v>
+      </c>
+      <c r="E11" s="44">
+        <v>111267</v>
+      </c>
+      <c r="F11" s="44">
+        <v>41162</v>
+      </c>
+      <c r="G11" s="44">
+        <v>42262</v>
+      </c>
+      <c r="H11" s="44">
+        <v>13853</v>
+      </c>
+      <c r="I11" s="46">
+        <v>5163</v>
+      </c>
+      <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="31" t="s">
+      <c r="A12" s="27" t="s">
         <v>26</v>
       </c>
-      <c r="B12" s="48">
-[...23 lines deleted...]
-      <c r="K12" s="8"/>
+      <c r="B12" s="44">
+        <v>25018</v>
+      </c>
+      <c r="C12" s="45">
+        <v>2.227995843</v>
+      </c>
+      <c r="D12" s="44">
+        <v>8954</v>
+      </c>
+      <c r="E12" s="44">
+        <v>8538</v>
+      </c>
+      <c r="F12" s="44">
+        <v>2804</v>
+      </c>
+      <c r="G12" s="44">
+        <v>2998</v>
+      </c>
+      <c r="H12" s="44">
+        <v>1246</v>
+      </c>
+      <c r="I12" s="46">
+        <v>478</v>
+      </c>
+      <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="30" t="s">
+      <c r="A13" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="48">
-[...23 lines deleted...]
-      <c r="K13" s="8"/>
+      <c r="B13" s="44">
+        <v>7012</v>
+      </c>
+      <c r="C13" s="45">
+        <v>2.3324301198000001</v>
+      </c>
+      <c r="D13" s="44">
+        <v>2252</v>
+      </c>
+      <c r="E13" s="44">
+        <v>2495</v>
+      </c>
+      <c r="F13" s="44">
+        <v>762</v>
+      </c>
+      <c r="G13" s="44">
+        <v>884</v>
+      </c>
+      <c r="H13" s="44">
+        <v>456</v>
+      </c>
+      <c r="I13" s="46">
+        <v>163</v>
+      </c>
+      <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="32" t="s">
+      <c r="A14" s="28" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="48">
-[...23 lines deleted...]
-      <c r="K14" s="8"/>
+      <c r="B14" s="44">
+        <v>135831</v>
+      </c>
+      <c r="C14" s="45">
+        <v>2.1846264843999998</v>
+      </c>
+      <c r="D14" s="44">
+        <v>47853</v>
+      </c>
+      <c r="E14" s="44">
+        <v>47220</v>
+      </c>
+      <c r="F14" s="44">
+        <v>17183</v>
+      </c>
+      <c r="G14" s="44">
+        <v>17179</v>
+      </c>
+      <c r="H14" s="44">
+        <v>4843</v>
+      </c>
+      <c r="I14" s="46">
+        <v>1553</v>
+      </c>
+      <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="28" t="s">
         <v>23</v>
       </c>
-      <c r="B15" s="48">
-[...23 lines deleted...]
-      <c r="K15" s="8"/>
+      <c r="B15" s="44">
+        <v>101327</v>
+      </c>
+      <c r="C15" s="45">
+        <v>1.9393745004</v>
+      </c>
+      <c r="D15" s="44">
+        <v>48396</v>
+      </c>
+      <c r="E15" s="44">
+        <v>28747</v>
+      </c>
+      <c r="F15" s="44">
+        <v>11346</v>
+      </c>
+      <c r="G15" s="44">
+        <v>9073</v>
+      </c>
+      <c r="H15" s="44">
+        <v>2777</v>
+      </c>
+      <c r="I15" s="46">
+        <v>988</v>
+      </c>
+      <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="32" t="s">
+      <c r="A16" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="48">
-[...23 lines deleted...]
-      <c r="K16" s="8"/>
+      <c r="B16" s="44">
+        <v>497979</v>
+      </c>
+      <c r="C16" s="45">
+        <v>2.1077675966</v>
+      </c>
+      <c r="D16" s="44">
+        <v>191900</v>
+      </c>
+      <c r="E16" s="44">
+        <v>171929</v>
+      </c>
+      <c r="F16" s="44">
+        <v>55398</v>
+      </c>
+      <c r="G16" s="44">
+        <v>54881</v>
+      </c>
+      <c r="H16" s="44">
+        <v>17767</v>
+      </c>
+      <c r="I16" s="46">
+        <v>6104</v>
+      </c>
+      <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="32" t="s">
+      <c r="A17" s="28" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="48">
+      <c r="B17" s="44">
+        <v>147964</v>
+      </c>
+      <c r="C17" s="45">
+        <v>2.2959165743000001</v>
+      </c>
+      <c r="D17" s="44">
+        <v>50061</v>
+      </c>
+      <c r="E17" s="44">
+        <v>46848</v>
+      </c>
+      <c r="F17" s="44">
+        <v>20863</v>
+      </c>
+      <c r="G17" s="44">
+        <v>20955</v>
+      </c>
+      <c r="H17" s="44">
+        <v>6872</v>
+      </c>
+      <c r="I17" s="46">
+        <v>2365</v>
+      </c>
+      <c r="K17" s="7"/>
+    </row>
+    <row r="18" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="44">
+        <v>218030</v>
+      </c>
+      <c r="C18" s="45">
+        <v>2.2975691418999999</v>
+      </c>
+      <c r="D18" s="44">
+        <v>82923</v>
+      </c>
+      <c r="E18" s="44">
+        <v>57419</v>
+      </c>
+      <c r="F18" s="44">
+        <v>33447</v>
+      </c>
+      <c r="G18" s="44">
+        <v>28123</v>
+      </c>
+      <c r="H18" s="44">
+        <v>10314</v>
+      </c>
+      <c r="I18" s="46">
+        <v>5804</v>
+      </c>
+      <c r="K18" s="7"/>
+    </row>
+    <row r="19" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="44">
+        <v>19020</v>
+      </c>
+      <c r="C19" s="45">
+        <v>2.1719768665000001</v>
+      </c>
+      <c r="D19" s="44">
+        <v>7064</v>
+      </c>
+      <c r="E19" s="44">
+        <v>6319</v>
+      </c>
+      <c r="F19" s="44">
+        <v>2365</v>
+      </c>
+      <c r="G19" s="44">
+        <v>2222</v>
+      </c>
+      <c r="H19" s="44">
+        <v>785</v>
+      </c>
+      <c r="I19" s="46">
+        <v>265</v>
+      </c>
+      <c r="K19" s="7"/>
+    </row>
+    <row r="20" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="44">
+        <v>97566</v>
+      </c>
+      <c r="C20" s="45">
+        <v>2.0741754299999999</v>
+      </c>
+      <c r="D20" s="44">
+        <v>38943</v>
+      </c>
+      <c r="E20" s="44">
+        <v>32748</v>
+      </c>
+      <c r="F20" s="44">
+        <v>10903</v>
+      </c>
+      <c r="G20" s="44">
+        <v>10829</v>
+      </c>
+      <c r="H20" s="44">
+        <v>3229</v>
+      </c>
+      <c r="I20" s="46">
+        <v>914</v>
+      </c>
+      <c r="K20" s="7"/>
+    </row>
+    <row r="21" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="B21" s="44">
+        <v>34203</v>
+      </c>
+      <c r="C21" s="45">
+        <v>2.1471215975</v>
+      </c>
+      <c r="D21" s="44">
+        <v>13325</v>
+      </c>
+      <c r="E21" s="44">
+        <v>10865</v>
+      </c>
+      <c r="F21" s="44">
+        <v>4125</v>
+      </c>
+      <c r="G21" s="44">
+        <v>4017</v>
+      </c>
+      <c r="H21" s="44">
+        <v>1424</v>
+      </c>
+      <c r="I21" s="46">
+        <v>447</v>
+      </c>
+      <c r="K21" s="7"/>
+    </row>
+    <row r="22" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" s="44">
+        <v>193215</v>
+      </c>
+      <c r="C22" s="45">
+        <v>2.2252309602999998</v>
+      </c>
+      <c r="D22" s="44">
+        <v>67800</v>
+      </c>
+      <c r="E22" s="44">
+        <v>65902</v>
+      </c>
+      <c r="F22" s="44">
+        <v>23253</v>
+      </c>
+      <c r="G22" s="44">
+        <v>24822</v>
+      </c>
+      <c r="H22" s="44">
+        <v>8542</v>
+      </c>
+      <c r="I22" s="46">
+        <v>2896</v>
+      </c>
+      <c r="K22" s="7"/>
+    </row>
+    <row r="23" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" s="44">
+        <v>85107</v>
+      </c>
+      <c r="C23" s="45">
+        <v>2.0735544667000001</v>
+      </c>
+      <c r="D23" s="44">
+        <v>35942</v>
+      </c>
+      <c r="E23" s="44">
+        <v>25223</v>
+      </c>
+      <c r="F23" s="44">
+        <v>10555</v>
+      </c>
+      <c r="G23" s="44">
+        <v>9726</v>
+      </c>
+      <c r="H23" s="44">
+        <v>2774</v>
+      </c>
+      <c r="I23" s="46">
+        <v>887</v>
+      </c>
+      <c r="K23" s="7"/>
+    </row>
+    <row r="24" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" s="44">
+        <v>20544</v>
+      </c>
+      <c r="C24" s="45">
+        <v>2.1704633956000001</v>
+      </c>
+      <c r="D24" s="44">
+        <v>7052</v>
+      </c>
+      <c r="E24" s="44">
+        <v>7654</v>
+      </c>
+      <c r="F24" s="44">
+        <v>2406</v>
+      </c>
+      <c r="G24" s="44">
+        <v>2442</v>
+      </c>
+      <c r="H24" s="44">
+        <v>786</v>
+      </c>
+      <c r="I24" s="46">
+        <v>204</v>
+      </c>
+      <c r="K24" s="7"/>
+    </row>
+    <row r="25" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="44">
+        <v>17380</v>
+      </c>
+      <c r="C25" s="45">
+        <v>2.2408515535000002</v>
+      </c>
+      <c r="D25" s="44">
+        <v>5912</v>
+      </c>
+      <c r="E25" s="44">
+        <v>6105</v>
+      </c>
+      <c r="F25" s="44">
+        <v>2009</v>
+      </c>
+      <c r="G25" s="44">
+        <v>2333</v>
+      </c>
+      <c r="H25" s="44">
+        <v>751</v>
+      </c>
+      <c r="I25" s="46">
+        <v>270</v>
+      </c>
+      <c r="K25" s="7"/>
+    </row>
+    <row r="26" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="44">
+        <v>238850</v>
+      </c>
+      <c r="C26" s="45">
+        <v>2.2236508269000002</v>
+      </c>
+      <c r="D26" s="44">
+        <v>86475</v>
+      </c>
+      <c r="E26" s="44">
+        <v>79220</v>
+      </c>
+      <c r="F26" s="44">
+        <v>28143</v>
+      </c>
+      <c r="G26" s="44">
+        <v>29573</v>
+      </c>
+      <c r="H26" s="44">
+        <v>11057</v>
+      </c>
+      <c r="I26" s="46">
+        <v>4382</v>
+      </c>
+      <c r="K26" s="7"/>
+    </row>
+    <row r="27" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="44">
+        <v>40978</v>
+      </c>
+      <c r="C27" s="45">
+        <v>2.1247254623999998</v>
+      </c>
+      <c r="D27" s="44">
+        <v>15873</v>
+      </c>
+      <c r="E27" s="44">
+        <v>13665</v>
+      </c>
+      <c r="F27" s="44">
+        <v>4781</v>
+      </c>
+      <c r="G27" s="44">
+        <v>4583</v>
+      </c>
+      <c r="H27" s="44">
+        <v>1501</v>
+      </c>
+      <c r="I27" s="46">
+        <v>575</v>
+      </c>
+      <c r="K27" s="7"/>
+    </row>
+    <row r="28" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B28" s="44">
+        <v>74118</v>
+      </c>
+      <c r="C28" s="45">
+        <v>2.2411425024999998</v>
+      </c>
+      <c r="D28" s="44">
+        <v>24904</v>
+      </c>
+      <c r="E28" s="44">
+        <v>25975</v>
+      </c>
+      <c r="F28" s="44">
+        <v>9364</v>
+      </c>
+      <c r="G28" s="44">
+        <v>9633</v>
+      </c>
+      <c r="H28" s="44">
+        <v>3221</v>
+      </c>
+      <c r="I28" s="46">
+        <v>1021</v>
+      </c>
+      <c r="K28" s="7"/>
+    </row>
+    <row r="29" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="29" t="s">
+        <v>9</v>
+      </c>
+      <c r="B29" s="44">
+        <v>131314</v>
+      </c>
+      <c r="C29" s="45">
+        <v>2.1743911539999998</v>
+      </c>
+      <c r="D29" s="44">
+        <v>47655</v>
+      </c>
+      <c r="E29" s="44">
+        <v>45437</v>
+      </c>
+      <c r="F29" s="44">
+        <v>15733</v>
+      </c>
+      <c r="G29" s="44">
+        <v>15469</v>
+      </c>
+      <c r="H29" s="44">
+        <v>5044</v>
+      </c>
+      <c r="I29" s="46">
+        <v>1976</v>
+      </c>
+      <c r="K29" s="7"/>
+    </row>
+    <row r="30" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="B30" s="44">
+        <v>132111</v>
+      </c>
+      <c r="C30" s="45">
+        <v>2.2362407370000001</v>
+      </c>
+      <c r="D30" s="44">
+        <v>45517</v>
+      </c>
+      <c r="E30" s="44">
+        <v>45581</v>
+      </c>
+      <c r="F30" s="44">
+        <v>16274</v>
+      </c>
+      <c r="G30" s="44">
+        <v>16919</v>
+      </c>
+      <c r="H30" s="44">
+        <v>5633</v>
+      </c>
+      <c r="I30" s="46">
+        <v>2187</v>
+      </c>
+      <c r="K30" s="7"/>
+    </row>
+    <row r="31" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="29" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="44">
+        <v>171490</v>
+      </c>
+      <c r="C31" s="45">
+        <v>2.0539623302000001</v>
+      </c>
+      <c r="D31" s="44">
+        <v>72265</v>
+      </c>
+      <c r="E31" s="44">
+        <v>51035</v>
+      </c>
+      <c r="F31" s="44">
+        <v>23278</v>
+      </c>
+      <c r="G31" s="44">
+        <v>18413</v>
+      </c>
+      <c r="H31" s="44">
+        <v>5096</v>
+      </c>
+      <c r="I31" s="46">
+        <v>1403</v>
+      </c>
+      <c r="K31" s="7"/>
+    </row>
+    <row r="32" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" s="44">
+        <v>16818</v>
+      </c>
+      <c r="C32" s="45">
+        <v>2.2279105719999999</v>
+      </c>
+      <c r="D32" s="44">
+        <v>5732</v>
+      </c>
+      <c r="E32" s="44">
+        <v>6072</v>
+      </c>
+      <c r="F32" s="44">
+        <v>1858</v>
+      </c>
+      <c r="G32" s="44">
+        <v>2105</v>
+      </c>
+      <c r="H32" s="44">
+        <v>787</v>
+      </c>
+      <c r="I32" s="46">
+        <v>264</v>
+      </c>
+      <c r="K32" s="7"/>
+    </row>
+    <row r="33" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="B33" s="44">
+        <v>169265</v>
+      </c>
+      <c r="C33" s="45">
+        <v>2.1519865299999998</v>
+      </c>
+      <c r="D33" s="44">
+        <v>65321</v>
+      </c>
+      <c r="E33" s="44">
+        <v>53444</v>
+      </c>
+      <c r="F33" s="44">
+        <v>21723</v>
+      </c>
+      <c r="G33" s="44">
+        <v>20181</v>
+      </c>
+      <c r="H33" s="44">
+        <v>6414</v>
+      </c>
+      <c r="I33" s="46">
+        <v>2182</v>
+      </c>
+      <c r="K33" s="7"/>
+    </row>
+    <row r="34" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" s="44">
+        <v>381144</v>
+      </c>
+      <c r="C34" s="45">
+        <v>2.1915732636</v>
+      </c>
+      <c r="D34" s="44">
+        <v>146226</v>
+      </c>
+      <c r="E34" s="44">
+        <v>111855</v>
+      </c>
+      <c r="F34" s="44">
+        <v>54068</v>
+      </c>
+      <c r="G34" s="44">
+        <v>49127</v>
+      </c>
+      <c r="H34" s="44">
+        <v>14802</v>
+      </c>
+      <c r="I34" s="46">
+        <v>5066</v>
+      </c>
+      <c r="K34" s="7"/>
+    </row>
+    <row r="35" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="B35" s="44">
+        <v>57382</v>
+      </c>
+      <c r="C35" s="45">
+        <v>2.2783102715000001</v>
+      </c>
+      <c r="D35" s="44">
+        <v>18619</v>
+      </c>
+      <c r="E35" s="44">
+        <v>19483</v>
+      </c>
+      <c r="F35" s="44">
+        <v>7964</v>
+      </c>
+      <c r="G35" s="44">
+        <v>8240</v>
+      </c>
+      <c r="H35" s="44">
+        <v>2426</v>
+      </c>
+      <c r="I35" s="46">
+        <v>650</v>
+      </c>
+      <c r="K35" s="7"/>
+    </row>
+    <row r="36" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="29" t="s">
+        <v>2</v>
+      </c>
+      <c r="B36" s="44">
+        <v>728411</v>
+      </c>
+      <c r="C36" s="45">
+        <v>2.1803816801</v>
+      </c>
+      <c r="D36" s="44">
+        <v>270706</v>
+      </c>
+      <c r="E36" s="44">
+        <v>235886</v>
+      </c>
+      <c r="F36" s="44">
+        <v>94329</v>
+      </c>
+      <c r="G36" s="44">
+        <v>90433</v>
+      </c>
+      <c r="H36" s="44">
+        <v>26983</v>
+      </c>
+      <c r="I36" s="46">
+        <v>10074</v>
+      </c>
+      <c r="K36" s="7"/>
+    </row>
+    <row r="37" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="B37" s="47"/>
+      <c r="C37" s="48"/>
+      <c r="D37" s="47"/>
+      <c r="E37" s="47"/>
+      <c r="F37" s="47"/>
+      <c r="G37" s="47"/>
+      <c r="H37" s="47"/>
+      <c r="I37" s="49"/>
+      <c r="K37" s="7"/>
+    </row>
+    <row r="38" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="B38" s="50">
+        <v>147964</v>
+      </c>
+      <c r="C38" s="51">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D38" s="50">
+        <v>50061</v>
+      </c>
+      <c r="E38" s="50">
+        <v>46848</v>
+      </c>
+      <c r="F38" s="50">
+        <v>20863</v>
+      </c>
+      <c r="G38" s="50">
+        <v>20955</v>
+      </c>
+      <c r="H38" s="50">
+        <v>6872</v>
+      </c>
+      <c r="I38" s="43">
+        <v>2365</v>
+      </c>
+      <c r="K38" s="7"/>
+    </row>
+    <row r="39" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B39" s="52">
+        <v>15413</v>
+      </c>
+      <c r="C39" s="53">
+        <v>2.34</v>
+      </c>
+      <c r="D39" s="52">
+        <v>4955</v>
+      </c>
+      <c r="E39" s="52">
+        <v>4895</v>
+      </c>
+      <c r="F39" s="52">
+        <v>2247</v>
+      </c>
+      <c r="G39" s="52">
+        <v>2303</v>
+      </c>
+      <c r="H39" s="52">
+        <v>756</v>
+      </c>
+      <c r="I39" s="46">
+        <v>257</v>
+      </c>
+      <c r="K39" s="7"/>
+    </row>
+    <row r="40" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="52">
+        <v>11173</v>
+      </c>
+      <c r="C40" s="53">
+        <v>2.38</v>
+      </c>
+      <c r="D40" s="52">
+        <v>3504</v>
+      </c>
+      <c r="E40" s="52">
+        <v>3496</v>
+      </c>
+      <c r="F40" s="52">
+        <v>1633</v>
+      </c>
+      <c r="G40" s="52">
+        <v>1740</v>
+      </c>
+      <c r="H40" s="52">
+        <v>604</v>
+      </c>
+      <c r="I40" s="46">
+        <v>196</v>
+      </c>
+      <c r="K40" s="7"/>
+    </row>
+    <row r="41" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="B41" s="52">
+        <v>26416</v>
+      </c>
+      <c r="C41" s="53">
+        <v>2.29</v>
+      </c>
+      <c r="D41" s="52">
+        <v>9172</v>
+      </c>
+      <c r="E41" s="52">
+        <v>8167</v>
+      </c>
+      <c r="F41" s="52">
+        <v>3633</v>
+      </c>
+      <c r="G41" s="52">
+        <v>3692</v>
+      </c>
+      <c r="H41" s="52">
+        <v>1301</v>
+      </c>
+      <c r="I41" s="46">
+        <v>451</v>
+      </c>
+      <c r="K41" s="7"/>
+    </row>
+    <row r="42" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="B42" s="52">
+        <v>48603</v>
+      </c>
+      <c r="C42" s="53">
+        <v>2.2599999999999998</v>
+      </c>
+      <c r="D42" s="52">
+        <v>17736</v>
+      </c>
+      <c r="E42" s="52">
+        <v>14370</v>
+      </c>
+      <c r="F42" s="52">
+        <v>6880</v>
+      </c>
+      <c r="G42" s="52">
+        <v>6628</v>
+      </c>
+      <c r="H42" s="52">
+        <v>2186</v>
+      </c>
+      <c r="I42" s="46">
+        <v>803</v>
+      </c>
+      <c r="K42" s="7"/>
+    </row>
+    <row r="43" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" s="52">
+        <v>16826</v>
+      </c>
+      <c r="C43" s="53">
+        <v>2.33</v>
+      </c>
+      <c r="D43" s="52">
+        <v>5159</v>
+      </c>
+      <c r="E43" s="52">
+        <v>5789</v>
+      </c>
+      <c r="F43" s="52">
+        <v>2457</v>
+      </c>
+      <c r="G43" s="52">
+        <v>2387</v>
+      </c>
+      <c r="H43" s="52">
+        <v>777</v>
+      </c>
+      <c r="I43" s="46">
+        <v>257</v>
+      </c>
+      <c r="K43" s="7"/>
+    </row>
+    <row r="44" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B44" s="52">
+        <v>20282</v>
+      </c>
+      <c r="C44" s="53">
+        <v>2.27</v>
+      </c>
+      <c r="D44" s="52">
+        <v>6485</v>
+      </c>
+      <c r="E44" s="52">
+        <v>7306</v>
+      </c>
+      <c r="F44" s="52">
+        <v>2585</v>
+      </c>
+      <c r="G44" s="52">
+        <v>2765</v>
+      </c>
+      <c r="H44" s="52">
+        <v>845</v>
+      </c>
+      <c r="I44" s="46">
+        <v>296</v>
+      </c>
+      <c r="K44" s="7"/>
+    </row>
+    <row r="45" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B45" s="52">
+        <v>9251</v>
+      </c>
+      <c r="C45" s="53">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="D45" s="52">
+        <v>3050</v>
+      </c>
+      <c r="E45" s="52">
+        <v>2825</v>
+      </c>
+      <c r="F45" s="52">
+        <v>1428</v>
+      </c>
+      <c r="G45" s="52">
+        <v>1440</v>
+      </c>
+      <c r="H45" s="52">
+        <v>403</v>
+      </c>
+      <c r="I45" s="46">
+        <v>105</v>
+      </c>
+      <c r="K45" s="7"/>
+    </row>
+    <row r="46" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="31" t="s">
+        <v>83</v>
+      </c>
+      <c r="B46" s="50">
+        <v>38871</v>
+      </c>
+      <c r="C46" s="51">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="D46" s="50">
+        <v>15178</v>
+      </c>
+      <c r="E46" s="50">
+        <v>11473</v>
+      </c>
+      <c r="F46" s="50">
+        <v>5219</v>
+      </c>
+      <c r="G46" s="50">
+        <v>4771</v>
+      </c>
+      <c r="H46" s="50">
+        <v>1610</v>
+      </c>
+      <c r="I46" s="43">
+        <v>620</v>
+      </c>
+      <c r="K46" s="7"/>
+    </row>
+    <row r="47" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B47" s="47"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="47"/>
+      <c r="F47" s="47"/>
+      <c r="G47" s="47"/>
+      <c r="H47" s="47"/>
+      <c r="I47" s="49"/>
+      <c r="K47" s="7"/>
+    </row>
+    <row r="48" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B48" s="47"/>
+      <c r="C48" s="48"/>
+      <c r="D48" s="47"/>
+      <c r="E48" s="47"/>
+      <c r="F48" s="47"/>
+      <c r="G48" s="47"/>
+      <c r="H48" s="47"/>
+      <c r="I48" s="49"/>
+      <c r="K48" s="7"/>
+    </row>
+    <row r="49" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="28">
+        <v>1960</v>
+      </c>
+      <c r="B49" s="52">
+        <v>38000</v>
+      </c>
+      <c r="C49" s="53">
+        <v>3.9</v>
+      </c>
+      <c r="D49" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="E49" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="F49" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="G49" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="K49" s="7"/>
+    </row>
+    <row r="50" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="28">
+        <v>1970</v>
+      </c>
+      <c r="B50" s="52">
+        <v>50155</v>
+      </c>
+      <c r="C50" s="53">
+        <v>3.4</v>
+      </c>
+      <c r="D50" s="52">
+        <v>7540</v>
+      </c>
+      <c r="E50" s="52">
+        <v>11825</v>
+      </c>
+      <c r="F50" s="52">
+        <v>9604</v>
+      </c>
+      <c r="G50" s="52">
+        <v>8879</v>
+      </c>
+      <c r="H50" s="52">
+        <v>5799</v>
+      </c>
+      <c r="I50" s="46">
+        <v>6508</v>
+      </c>
+      <c r="K50" s="7"/>
+    </row>
+    <row r="51" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="28">
+        <v>1980</v>
+      </c>
+      <c r="B51" s="52">
+        <v>61359</v>
+      </c>
+      <c r="C51" s="53">
+        <v>2.9</v>
+      </c>
+      <c r="D51" s="52">
+        <v>13403</v>
+      </c>
+      <c r="E51" s="52">
+        <v>16250</v>
+      </c>
+      <c r="F51" s="52">
+        <v>10608</v>
+      </c>
+      <c r="G51" s="52">
+        <v>11703</v>
+      </c>
+      <c r="H51" s="52">
+        <v>5745</v>
+      </c>
+      <c r="I51" s="46">
+        <v>3650</v>
+      </c>
+      <c r="K51" s="7"/>
+    </row>
+    <row r="52" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="28">
+        <v>1990</v>
+      </c>
+      <c r="B52" s="52">
+        <v>79332</v>
+      </c>
+      <c r="C52" s="53">
+        <v>2.6</v>
+      </c>
+      <c r="D52" s="52">
+        <v>20112</v>
+      </c>
+      <c r="E52" s="52">
+        <v>23833</v>
+      </c>
+      <c r="F52" s="52">
+        <v>13680</v>
+      </c>
+      <c r="G52" s="52">
+        <v>14216</v>
+      </c>
+      <c r="H52" s="52">
+        <v>5455</v>
+      </c>
+      <c r="I52" s="46">
+        <v>2036</v>
+      </c>
+      <c r="K52" s="7"/>
+    </row>
+    <row r="53" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="28">
+        <v>2000</v>
+      </c>
+      <c r="B53" s="52">
+        <v>94093</v>
+      </c>
+      <c r="C53" s="53">
+        <v>2.4540401517647434</v>
+      </c>
+      <c r="D53" s="52">
+        <v>28566</v>
+      </c>
+      <c r="E53" s="52">
+        <v>28176</v>
+      </c>
+      <c r="F53" s="52">
+        <v>14131</v>
+      </c>
+      <c r="G53" s="52">
+        <v>15298</v>
+      </c>
+      <c r="H53" s="52">
+        <v>5901</v>
+      </c>
+      <c r="I53" s="46">
+        <v>2021</v>
+      </c>
+      <c r="K53" s="7"/>
+    </row>
+    <row r="54" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="28">
+        <v>2010</v>
+      </c>
+      <c r="B54" s="52">
+        <v>111702</v>
+      </c>
+      <c r="C54" s="53">
+        <v>2.4403054555871901</v>
+      </c>
+      <c r="D54" s="52">
+        <v>33614</v>
+      </c>
+      <c r="E54" s="52">
+        <v>34544</v>
+      </c>
+      <c r="F54" s="52">
+        <v>16481</v>
+      </c>
+      <c r="G54" s="52">
+        <v>18055</v>
+      </c>
+      <c r="H54" s="52">
+        <v>6714</v>
+      </c>
+      <c r="I54" s="46">
+        <v>2294</v>
+      </c>
+      <c r="K54" s="7"/>
+    </row>
+    <row r="55" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="28">
+        <v>2012</v>
+      </c>
+      <c r="B55" s="52">
+        <v>116626</v>
+      </c>
+      <c r="C55" s="53">
+        <v>2.44</v>
+      </c>
+      <c r="D55" s="52">
+        <v>34644</v>
+      </c>
+      <c r="E55" s="52">
+        <v>36290</v>
+      </c>
+      <c r="F55" s="52">
+        <v>17649</v>
+      </c>
+      <c r="G55" s="52">
+        <v>18876</v>
+      </c>
+      <c r="H55" s="52">
+        <v>6813</v>
+      </c>
+      <c r="I55" s="46">
+        <v>2354</v>
+      </c>
+      <c r="K55" s="7"/>
+    </row>
+    <row r="56" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="28">
+        <v>2013</v>
+      </c>
+      <c r="B56" s="52">
+        <v>119763</v>
+      </c>
+      <c r="C56" s="53">
+        <v>2.44</v>
+      </c>
+      <c r="D56" s="52">
+        <v>35760</v>
+      </c>
+      <c r="E56" s="52">
+        <v>37378</v>
+      </c>
+      <c r="F56" s="52">
+        <v>18063</v>
+      </c>
+      <c r="G56" s="52">
+        <v>19259</v>
+      </c>
+      <c r="H56" s="52">
+        <v>6936</v>
+      </c>
+      <c r="I56" s="46">
+        <v>2367</v>
+      </c>
+      <c r="K56" s="7"/>
+    </row>
+    <row r="57" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="28">
+        <v>2014</v>
+      </c>
+      <c r="B57" s="52">
+        <v>122194</v>
+      </c>
+      <c r="C57" s="53">
+        <v>2.44</v>
+      </c>
+      <c r="D57" s="52">
+        <v>36243</v>
+      </c>
+      <c r="E57" s="52">
+        <v>38427</v>
+      </c>
+      <c r="F57" s="52">
+        <v>18532</v>
+      </c>
+      <c r="G57" s="52">
+        <v>19618</v>
+      </c>
+      <c r="H57" s="52">
+        <v>6962</v>
+      </c>
+      <c r="I57" s="46">
+        <v>2412</v>
+      </c>
+      <c r="K57" s="7"/>
+    </row>
+    <row r="58" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="28">
+        <v>2015</v>
+      </c>
+      <c r="B58" s="44">
+        <v>124181</v>
+      </c>
+      <c r="C58" s="45">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="D58" s="44">
+        <v>36868</v>
+      </c>
+      <c r="E58" s="44">
+        <v>39221</v>
+      </c>
+      <c r="F58" s="44">
+        <v>18832</v>
+      </c>
+      <c r="G58" s="44">
+        <v>19905</v>
+      </c>
+      <c r="H58" s="44">
+        <v>6959</v>
+      </c>
+      <c r="I58" s="54">
+        <v>2396</v>
+      </c>
+      <c r="K58" s="7"/>
+    </row>
+    <row r="59" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="28">
+        <v>2016</v>
+      </c>
+      <c r="B59" s="44">
+        <v>126351</v>
+      </c>
+      <c r="C59" s="45">
+        <v>2.42</v>
+      </c>
+      <c r="D59" s="44">
+        <v>37985</v>
+      </c>
+      <c r="E59" s="44">
+        <v>39892</v>
+      </c>
+      <c r="F59" s="44">
+        <v>19065</v>
+      </c>
+      <c r="G59" s="44">
+        <v>19970</v>
+      </c>
+      <c r="H59" s="44">
+        <v>6985</v>
+      </c>
+      <c r="I59" s="54">
+        <v>2454</v>
+      </c>
+      <c r="K59" s="7"/>
+    </row>
+    <row r="60" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="28">
+        <v>2017</v>
+      </c>
+      <c r="B60" s="44">
+        <v>128443</v>
+      </c>
+      <c r="C60" s="45">
+        <v>2.41</v>
+      </c>
+      <c r="D60" s="44">
+        <v>38916</v>
+      </c>
+      <c r="E60" s="44">
+        <v>40657</v>
+      </c>
+      <c r="F60" s="44">
+        <v>19401</v>
+      </c>
+      <c r="G60" s="44">
+        <v>20119</v>
+      </c>
+      <c r="H60" s="44">
+        <v>6948</v>
+      </c>
+      <c r="I60" s="54">
+        <v>2402</v>
+      </c>
+      <c r="K60" s="7"/>
+    </row>
+    <row r="61" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="28">
+        <v>2018</v>
+      </c>
+      <c r="B61" s="44">
+        <v>130758</v>
+      </c>
+      <c r="C61" s="45">
+        <v>2.39</v>
+      </c>
+      <c r="D61" s="44">
+        <v>40230</v>
+      </c>
+      <c r="E61" s="44">
+        <v>41519</v>
+      </c>
+      <c r="F61" s="44">
+        <v>19451</v>
+      </c>
+      <c r="G61" s="44">
+        <v>20176</v>
+      </c>
+      <c r="H61" s="44">
+        <v>6959</v>
+      </c>
+      <c r="I61" s="54">
+        <v>2423</v>
+      </c>
+      <c r="K61" s="7"/>
+    </row>
+    <row r="62" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="28">
+        <v>2019</v>
+      </c>
+      <c r="B62" s="44">
+        <v>133515</v>
+      </c>
+      <c r="C62" s="45">
+        <v>2.37</v>
+      </c>
+      <c r="D62" s="44">
+        <v>42073</v>
+      </c>
+      <c r="E62" s="44">
+        <v>42347</v>
+      </c>
+      <c r="F62" s="44">
+        <v>19732</v>
+      </c>
+      <c r="G62" s="44">
+        <v>20208</v>
+      </c>
+      <c r="H62" s="44">
+        <v>6788</v>
+      </c>
+      <c r="I62" s="54">
+        <v>2367</v>
+      </c>
+      <c r="K62" s="7"/>
+    </row>
+    <row r="63" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="28">
+        <v>2020</v>
+      </c>
+      <c r="B63" s="44">
+        <v>136473</v>
+      </c>
+      <c r="C63" s="45">
+        <v>2.34</v>
+      </c>
+      <c r="D63" s="44">
+        <v>43876</v>
+      </c>
+      <c r="E63" s="44">
+        <v>43446</v>
+      </c>
+      <c r="F63" s="44">
+        <v>19967</v>
+      </c>
+      <c r="G63" s="44">
+        <v>20140</v>
+      </c>
+      <c r="H63" s="44">
+        <v>6708</v>
+      </c>
+      <c r="I63" s="54">
+        <v>2336</v>
+      </c>
+      <c r="K63" s="7"/>
+    </row>
+    <row r="64" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="28">
+        <v>2021</v>
+      </c>
+      <c r="B64" s="44">
+        <v>139486</v>
+      </c>
+      <c r="C64" s="45">
+        <v>2.3199999999999998</v>
+      </c>
+      <c r="D64" s="44">
+        <v>45830</v>
+      </c>
+      <c r="E64" s="44">
+        <v>44319</v>
+      </c>
+      <c r="F64" s="44">
+        <v>20174</v>
+      </c>
+      <c r="G64" s="44">
+        <v>20187</v>
+      </c>
+      <c r="H64" s="44">
+        <v>6670</v>
+      </c>
+      <c r="I64" s="54">
+        <v>2306</v>
+      </c>
+      <c r="K64" s="7"/>
+    </row>
+    <row r="65" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="28">
+        <v>2022</v>
+      </c>
+      <c r="B65" s="44">
+        <v>142092</v>
+      </c>
+      <c r="C65" s="45">
+        <v>2.31</v>
+      </c>
+      <c r="D65" s="44">
+        <v>47295</v>
+      </c>
+      <c r="E65" s="44">
+        <v>45066</v>
+      </c>
+      <c r="F65" s="44">
+        <v>20335</v>
+      </c>
+      <c r="G65" s="44">
+        <v>20351</v>
+      </c>
+      <c r="H65" s="44">
+        <v>6793</v>
+      </c>
+      <c r="I65" s="54">
+        <v>2252</v>
+      </c>
+      <c r="K65" s="7"/>
+    </row>
+    <row r="66" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="28">
+        <v>2023</v>
+      </c>
+      <c r="B66" s="44">
         <v>145368</v>
       </c>
-      <c r="C17" s="49">
-[...2 lines deleted...]
-      <c r="D17" s="48">
+      <c r="C66" s="45">
+        <v>2.2999999999999998</v>
+      </c>
+      <c r="D66" s="44">
         <v>48913</v>
       </c>
-      <c r="E17" s="48">
+      <c r="E66" s="44">
         <v>45890</v>
       </c>
-      <c r="F17" s="48">
+      <c r="F66" s="44">
         <v>20753</v>
       </c>
-      <c r="G17" s="48">
+      <c r="G66" s="44">
         <v>20581</v>
       </c>
-      <c r="H17" s="48">
+      <c r="H66" s="44">
         <v>6884</v>
       </c>
-      <c r="I17" s="50">
+      <c r="I66" s="54">
         <v>2347</v>
       </c>
-      <c r="K17" s="8"/>
-[...592 lines deleted...]
-      <c r="C38" s="55">
+      <c r="K66" s="7"/>
+    </row>
+    <row r="67" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="32">
+        <v>2024</v>
+      </c>
+      <c r="B67" s="55">
+        <v>147964</v>
+      </c>
+      <c r="C67" s="56">
         <v>2.2999999999999998</v>
       </c>
-      <c r="D38" s="54">
-[...879 lines deleted...]
-      <c r="B71" s="14"/>
+      <c r="D67" s="55">
+        <v>50061</v>
+      </c>
+      <c r="E67" s="55">
+        <v>46848</v>
+      </c>
+      <c r="F67" s="55">
+        <v>20863</v>
+      </c>
+      <c r="G67" s="55">
+        <v>20955</v>
+      </c>
+      <c r="H67" s="55">
+        <v>6872</v>
+      </c>
+      <c r="I67" s="57">
+        <v>2365</v>
+      </c>
+      <c r="K67" s="7"/>
+    </row>
+    <row r="68" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="11"/>
+      <c r="B68" s="13"/>
+      <c r="C68" s="14"/>
+      <c r="D68" s="13"/>
+      <c r="E68" s="13"/>
+      <c r="F68" s="13"/>
+      <c r="G68" s="13"/>
+      <c r="H68" s="13"/>
+      <c r="I68" s="16"/>
+    </row>
+    <row r="69" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="79" t="s">
+        <v>84</v>
+      </c>
+      <c r="B69" s="79"/>
+      <c r="C69" s="79"/>
+      <c r="D69" s="79"/>
+      <c r="E69" s="79"/>
+      <c r="F69" s="79"/>
+      <c r="G69" s="79"/>
+      <c r="H69" s="79"/>
+      <c r="I69" s="79"/>
+    </row>
+    <row r="70" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="79" t="s">
+        <v>85</v>
+      </c>
+      <c r="B70" s="79"/>
+      <c r="C70" s="79"/>
+      <c r="D70" s="79"/>
+      <c r="E70" s="79"/>
+      <c r="F70" s="79"/>
+      <c r="G70" s="79"/>
+      <c r="H70" s="79"/>
+      <c r="I70" s="79"/>
+    </row>
+    <row r="71" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="11"/>
+      <c r="B71" s="13"/>
       <c r="C71" s="14"/>
-      <c r="D71" s="14"/>
-[...102 lines deleted...]
-      <c r="I78" s="3"/>
+      <c r="D71" s="13"/>
+      <c r="E71" s="13"/>
+      <c r="F71" s="13"/>
+      <c r="G71" s="13"/>
+      <c r="H71" s="13"/>
+      <c r="I71" s="15"/>
+    </row>
+    <row r="72" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="B72" s="12"/>
+      <c r="C72" s="12"/>
+      <c r="D72" s="12"/>
+      <c r="E72" s="12"/>
+      <c r="F72" s="12"/>
+      <c r="G72" s="12"/>
+      <c r="H72" s="12"/>
+      <c r="I72" s="80"/>
+    </row>
+    <row r="73" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="B73" s="12"/>
+      <c r="C73" s="12"/>
+      <c r="D73" s="12"/>
+      <c r="E73" s="12"/>
+      <c r="F73" s="12"/>
+      <c r="G73" s="17"/>
+      <c r="H73" s="17"/>
+      <c r="I73" s="80"/>
+    </row>
+    <row r="74" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="12"/>
+      <c r="B74" s="12"/>
+      <c r="C74" s="12"/>
+      <c r="D74" s="12"/>
+      <c r="E74" s="12"/>
+      <c r="F74" s="12"/>
+      <c r="G74" s="17"/>
+      <c r="H74" s="17"/>
+      <c r="I74" s="80"/>
+    </row>
+    <row r="75" spans="1:11" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="21" t="s">
+        <v>88</v>
+      </c>
+      <c r="B75" s="12"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="17"/>
+      <c r="H75" s="17"/>
+      <c r="I75" s="80"/>
+    </row>
+    <row r="76" spans="1:11" s="24" customFormat="1" ht="8" x14ac:dyDescent="0.2">
+      <c r="A76" s="21"/>
+      <c r="B76" s="22"/>
+      <c r="C76" s="23"/>
+      <c r="D76" s="22"/>
+      <c r="E76" s="22"/>
+      <c r="F76" s="22"/>
+      <c r="G76" s="22"/>
+      <c r="H76" s="22"/>
+      <c r="I76" s="22"/>
+    </row>
+    <row r="77" spans="1:11" s="24" customFormat="1" ht="8" x14ac:dyDescent="0.2">
+      <c r="B77" s="22"/>
+      <c r="C77" s="22"/>
+      <c r="D77" s="22"/>
+      <c r="E77" s="22"/>
+      <c r="F77" s="22"/>
+      <c r="G77" s="22"/>
+      <c r="H77" s="22"/>
+      <c r="I77" s="22"/>
+    </row>
+    <row r="78" spans="1:11" s="24" customFormat="1" ht="8" x14ac:dyDescent="0.2">
+      <c r="A78" s="21"/>
+      <c r="B78" s="22"/>
+      <c r="C78" s="23"/>
+      <c r="D78" s="22"/>
+      <c r="E78" s="22"/>
+      <c r="F78" s="22"/>
+      <c r="G78" s="22"/>
+      <c r="H78" s="22"/>
+      <c r="I78" s="22"/>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.25">
+      <c r="A79" s="1"/>
+      <c r="B79" s="2"/>
+      <c r="C79" s="3"/>
+      <c r="D79" s="2"/>
+      <c r="E79" s="2"/>
+      <c r="F79" s="2"/>
+      <c r="G79" s="2"/>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.47244094488188981" bottom="0.74803149606299213" header="0.47244094488188981" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="89" orientation="portrait" r:id="rId1"/>
-  <headerFooter>
-[...2 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{885317F9-C49E-4FFD-BC7A-FD93DD100449}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.453125" style="67" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.453125" style="67"/>
+    <col min="1" max="1" width="8.453125" style="63" customWidth="1"/>
+    <col min="2" max="2" width="37.7265625" style="63" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" style="63" customWidth="1"/>
+    <col min="4" max="4" width="8.453125" style="63" customWidth="1"/>
+    <col min="5" max="5" width="37.7265625" style="63" customWidth="1"/>
+    <col min="6" max="16384" width="11.453125" style="63"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="9" t="s">
+      <c r="A1" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1" s="8" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="65" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="64" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" s="64" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" s="66" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="C3" s="68"/>
+      <c r="D3" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="E3" s="66" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4" s="69" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="70" t="s">
+        <v>54</v>
+      </c>
+      <c r="C4" s="71"/>
+      <c r="D4" s="69" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" s="70" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="73" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" s="71"/>
+      <c r="D5" s="72" t="s">
         <v>58</v>
       </c>
-      <c r="D1" s="9" t="s">
+      <c r="E5" s="73" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:5" s="69" customFormat="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A3" s="70" t="s">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="B3" s="71" t="s">
+      <c r="B6" s="70" t="s">
         <v>61</v>
       </c>
-      <c r="C3" s="72"/>
-      <c r="D3" s="70" t="s">
+      <c r="C6" s="71"/>
+      <c r="D6" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="E3" s="70" t="s">
+      <c r="E6" s="70" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="73" t="s">
+    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.25">
+      <c r="A7" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="74" t="s">
+      <c r="B7" s="73" t="s">
         <v>65</v>
       </c>
-      <c r="C4" s="75"/>
-      <c r="D4" s="73" t="s">
+      <c r="C7" s="71"/>
+      <c r="D7" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="E4" s="74" t="s">
+      <c r="E7" s="73" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="76" t="s">
+    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.25">
+      <c r="A8" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" s="70" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="77" t="s">
+      <c r="C8" s="71"/>
+      <c r="D8" s="69" t="s">
+        <v>44</v>
+      </c>
+      <c r="E8" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="75"/>
-      <c r="D5" s="76" t="s">
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="E5" s="77" t="s">
+      <c r="B9" s="73" t="s">
         <v>70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="78" t="s">
+      <c r="C9" s="71"/>
+      <c r="D9" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="B6" s="74" t="s">
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10" s="69" t="s">
         <v>72</v>
       </c>
-      <c r="C6" s="75"/>
-      <c r="D6" s="78" t="s">
+      <c r="B10" s="70" t="s">
         <v>73</v>
       </c>
-      <c r="E6" s="74" t="s">
+      <c r="C10" s="71"/>
+      <c r="D10" s="69" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="70" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="7" spans="1:5" ht="17" x14ac:dyDescent="0.25">
-      <c r="A7" s="76" t="s">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11" s="75" t="s">
         <v>75</v>
       </c>
-      <c r="B7" s="77" t="s">
+      <c r="B11" s="76" t="s">
         <v>76</v>
       </c>
-      <c r="C7" s="75"/>
-      <c r="D7" s="76" t="s">
+      <c r="C11" s="71"/>
+      <c r="D11" s="75" t="s">
         <v>75</v>
       </c>
-      <c r="E7" s="77" t="s">
+      <c r="E11" s="76" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="8" spans="1:5" ht="17" x14ac:dyDescent="0.25">
-[...58 lines deleted...]
-    </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="81"/>
-      <c r="D12" s="81"/>
+      <c r="A12" s="77"/>
+      <c r="D12" s="77"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="81"/>
-      <c r="D13" s="81"/>
+      <c r="A13" s="77"/>
+      <c r="D13" s="77"/>
     </row>
     <row r="14" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A14" s="82"/>
-      <c r="D14" s="81"/>
+      <c r="A14" s="78"/>
+      <c r="D14" s="77"/>
     </row>
     <row r="15" spans="1:5" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A15" s="82"/>
-      <c r="D15" s="81"/>
+      <c r="A15" s="78"/>
+      <c r="D15" s="77"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="81"/>
-      <c r="D16" s="81"/>
+      <c r="A16" s="77"/>
+      <c r="D16" s="77"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A17" s="81"/>
-      <c r="D17" s="81"/>
+      <c r="A17" s="77"/>
+      <c r="D17" s="77"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>te002</vt:lpstr>
       <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te002'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Etat de Fribourg</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CIEF</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>