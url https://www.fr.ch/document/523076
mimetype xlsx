--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -1,156 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" codeName="ThisWorkbook" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BB1B193D-0027-4D29-AF58-D31C17BE09A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13C50683-1DB9-4E00-81A9-FDBEAAB53DCC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="1305" windowWidth="29010" windowHeight="14895" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te597" sheetId="19" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="20" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'8aa09033-20df-46d5-b19f-45e4f350ee05'"</definedName>
     <definedName name="En_tête" localSheetId="0">#REF!</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="En_tête2">#REF!</definedName>
     <definedName name="Page1" localSheetId="0">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="Source2">#REF!</definedName>
     <definedName name="Source2021">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te597'!$A$1:$M$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te597'!$A$1:$N$29</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="71">
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Etablis (C)</t>
   </si>
   <si>
     <t>Effectifs compensatoires</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Séjour (B+Ci)</t>
   </si>
   <si>
     <t>Personnes dans le processus</t>
   </si>
   <si>
     <t>Niedergelassene (C)</t>
   </si>
   <si>
     <t>Ergänzungsbestand</t>
   </si>
   <si>
-    <t>Fonctionaires internationaux</t>
-[...1 lines deleted...]
-  <si>
     <t>Internationale Funktionäre</t>
   </si>
   <si>
     <t>permanente</t>
   </si>
   <si>
     <t>Population résidante</t>
   </si>
   <si>
     <t>non permanente</t>
   </si>
   <si>
     <t>Ständige Wohn-</t>
   </si>
   <si>
     <t>bevölkerung</t>
   </si>
   <si>
     <t>Inconnu</t>
   </si>
   <si>
     <t>Unbekannt</t>
   </si>
   <si>
     <t>Court séjour (L≥12 mois)</t>
   </si>
   <si>
     <t>Court séjour (L&lt;12 mois)</t>
   </si>
   <si>
     <t>Aufenthalter (B+Ci)</t>
   </si>
   <si>
-    <t>Kurzaufenthalter (L&lt;12)</t>
-[...1 lines deleted...]
-  <si>
     <t>Kurzaufenthalter (L≥12 Monate)</t>
   </si>
   <si>
     <t>Nichtständige Wohn-</t>
   </si>
   <si>
     <t>Personen im Asylprozess</t>
   </si>
   <si>
     <t>d'asile (F+N+S)</t>
   </si>
   <si>
     <t>(F+N+S)</t>
   </si>
   <si>
     <t>T01-05-02</t>
   </si>
   <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
@@ -218,87 +212,90 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Population étrangère par autorisation de résidence, de 1995 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Canton de Fribourg. Population résidante étrangère totale. Situation au 31 décembre / Kanton Freiburg. Gesamte ausländische Wohnbevölkerung. Stand am 31. Dezember</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>d'asile (F+N+S)¹</t>
   </si>
   <si>
     <t>(F+N+S)¹</t>
   </si>
   <si>
     <t>Saisoniers (A)²</t>
   </si>
   <si>
     <t>Saisonarbeiter (A)²</t>
   </si>
   <si>
-    <t>¹Dès 2010, personnes totalisant plus de douze mois de résidence en Suisse / Ab 2010, Personen mit einer Gesamtaufenthaltsdauer von mehr als zwölf Monaten in der Schweiz</t>
-[...1 lines deleted...]
-  <si>
     <t>²Effectifs fin août / Bestand Ende August: 1755 (1995), 958 (2000)</t>
   </si>
   <si>
-    <t>Source: PETRA 1995-2005, Secrétariat d'Etat aux migrations, Berne, STATPOP 2010-2024, Office fédéral de la statistique, Neuchâtel</t>
-[...5 lines deleted...]
-    <t>Actualisation / Aktualisiert am: 27.08.2025</t>
+    <t>Population étrangère par autorisation de résidence, de 1995 à 2025</t>
+  </si>
+  <si>
+    <t>Ausländische Bevölkerung nach Anwesenheitsbewilligung von 1995 bis 2025</t>
+  </si>
+  <si>
+    <t>Source: PETRA 1995-2005, Secrétariat d'Etat aux migrations, Berne, STATPOP 2010-2025, Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: PETRA 1995-2005, Staatssekretariat für Migration, Bern, STATPOP 2010-2025, Bundesamt für Statistik, Neuenburg, t26-597</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
+  </si>
+  <si>
+    <t>¹Dès 2010, personnes totalisant au moins douze mois de résidence en Suisse / Ab 2010, Personen mit einer Gesamtaufenthaltsdauer von mindestens zwölf Monaten in der Schweiz</t>
+  </si>
+  <si>
+    <t>Fonctionnaires internationaux</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
@@ -933,1075 +930,1130 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE915605-58CB-4C0C-967E-A435A6135B27}">
-  <dimension ref="A1:O34"/>
+  <dimension ref="A1:P34"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.42578125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.7109375" style="4" customWidth="1"/>
-    <col min="2" max="12" width="7.7109375" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="16384" width="10.42578125" style="4"/>
+    <col min="2" max="13" width="7.7109375" style="4" customWidth="1"/>
+    <col min="14" max="14" width="18.7109375" style="4" customWidth="1"/>
+    <col min="15" max="15" width="10.7109375" style="4" customWidth="1"/>
+    <col min="16" max="16384" width="10.42578125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" s="1" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:15" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" s="2" customFormat="1" ht="11.25" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:15" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:15" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" s="2" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-    <row r="6" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>57</v>
+      </c>
+      <c r="N4" s="3"/>
+    </row>
+    <row r="6" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="18" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B6" s="19">
         <v>1995</v>
       </c>
       <c r="C6" s="19">
         <v>2000</v>
       </c>
       <c r="D6" s="19">
         <v>2005</v>
       </c>
       <c r="E6" s="19">
         <v>2010</v>
       </c>
       <c r="F6" s="20" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="G6" s="20">
         <v>2019</v>
       </c>
       <c r="H6" s="20">
         <v>2020</v>
       </c>
       <c r="I6" s="20">
         <v>2021</v>
       </c>
       <c r="J6" s="20">
         <v>2022</v>
       </c>
       <c r="K6" s="20">
         <v>2023</v>
       </c>
       <c r="L6" s="20">
         <v>2024</v>
       </c>
-      <c r="M6" s="18"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M6" s="20">
+        <v>2025</v>
+      </c>
+      <c r="N6" s="18"/>
+    </row>
+    <row r="7" spans="1:16" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="24">
         <v>32572</v>
       </c>
       <c r="C7" s="24">
         <v>35683</v>
       </c>
       <c r="D7" s="24">
         <v>42634</v>
       </c>
       <c r="E7" s="24">
         <v>52779</v>
       </c>
       <c r="F7" s="24">
         <v>69682</v>
       </c>
       <c r="G7" s="24">
         <v>75172</v>
       </c>
       <c r="H7" s="24">
         <v>76659</v>
       </c>
       <c r="I7" s="24">
         <v>78457</v>
       </c>
       <c r="J7" s="24">
         <v>83727</v>
       </c>
       <c r="K7" s="24">
         <v>87210</v>
       </c>
       <c r="L7" s="24">
         <v>89821</v>
       </c>
-      <c r="M7" s="23" t="s">
+      <c r="M7" s="24">
+        <v>92496</v>
+      </c>
+      <c r="N7" s="23" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="8" spans="1:15" s="16" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16" s="16" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="25" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B8" s="26"/>
       <c r="C8" s="26"/>
       <c r="D8" s="26"/>
       <c r="E8" s="26"/>
       <c r="F8" s="26"/>
       <c r="G8" s="26"/>
       <c r="H8" s="26"/>
       <c r="I8" s="26"/>
       <c r="J8" s="26"/>
       <c r="K8" s="26"/>
       <c r="L8" s="26"/>
-      <c r="M8" s="25" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M8" s="26"/>
+      <c r="N8" s="25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="25" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B9" s="24">
         <v>30186</v>
       </c>
       <c r="C9" s="24">
         <v>33392</v>
       </c>
       <c r="D9" s="24">
         <v>39692</v>
       </c>
       <c r="E9" s="24">
         <v>50829</v>
       </c>
       <c r="F9" s="24">
         <v>67279</v>
       </c>
       <c r="G9" s="24">
         <v>73456</v>
       </c>
       <c r="H9" s="24">
         <v>75209</v>
       </c>
       <c r="I9" s="24">
         <v>76789</v>
       </c>
       <c r="J9" s="24">
         <v>79290</v>
       </c>
       <c r="K9" s="24">
         <v>84480</v>
       </c>
       <c r="L9" s="24">
         <v>87733</v>
       </c>
-      <c r="M9" s="25" t="s">
-[...4 lines deleted...]
-    <row r="10" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M9" s="24">
+        <v>90585</v>
+      </c>
+      <c r="N9" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="P9" s="9"/>
+    </row>
+    <row r="10" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="21" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="14">
         <v>18622</v>
       </c>
       <c r="C10" s="14">
         <v>22836</v>
       </c>
       <c r="D10" s="14">
         <v>26310</v>
       </c>
       <c r="E10" s="14">
         <v>31425</v>
       </c>
       <c r="F10" s="14">
         <v>42006</v>
       </c>
       <c r="G10" s="14">
         <v>49707</v>
       </c>
       <c r="H10" s="14">
         <v>51124</v>
       </c>
       <c r="I10" s="14">
         <v>52209</v>
       </c>
       <c r="J10" s="14">
         <v>53237</v>
       </c>
       <c r="K10" s="14">
         <v>54345</v>
       </c>
       <c r="L10" s="14">
         <v>55437</v>
       </c>
-      <c r="M10" s="21" t="s">
+      <c r="M10" s="14">
+        <v>56565</v>
+      </c>
+      <c r="N10" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="O10" s="5"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="P10" s="5"/>
+    </row>
+    <row r="11" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="21" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="14">
         <v>10972</v>
       </c>
       <c r="C11" s="14">
         <v>9885</v>
       </c>
       <c r="D11" s="14">
         <v>11707</v>
       </c>
       <c r="E11" s="14">
         <v>17805</v>
       </c>
       <c r="F11" s="14">
         <v>23054</v>
       </c>
       <c r="G11" s="14">
         <v>21107</v>
       </c>
       <c r="H11" s="14">
         <v>21389</v>
       </c>
       <c r="I11" s="14">
         <v>22106</v>
       </c>
       <c r="J11" s="14">
         <v>23632</v>
       </c>
       <c r="K11" s="14">
         <v>25579</v>
       </c>
       <c r="L11" s="14">
         <v>27444</v>
       </c>
-      <c r="M11" s="21" t="s">
-[...4 lines deleted...]
-    <row r="12" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M11" s="14">
+        <v>28936</v>
+      </c>
+      <c r="N11" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="P11" s="5"/>
+    </row>
+    <row r="12" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="21" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B12" s="14">
         <v>285</v>
       </c>
       <c r="C12" s="14">
         <v>171</v>
       </c>
       <c r="D12" s="14">
         <v>1522</v>
       </c>
       <c r="E12" s="14">
         <v>572</v>
       </c>
       <c r="F12" s="14">
         <v>929</v>
       </c>
       <c r="G12" s="14">
         <v>718</v>
       </c>
       <c r="H12" s="14">
         <v>791</v>
       </c>
       <c r="I12" s="14">
         <v>662</v>
       </c>
       <c r="J12" s="14">
         <v>643</v>
       </c>
       <c r="K12" s="14">
         <v>701</v>
       </c>
       <c r="L12" s="14">
         <v>718</v>
       </c>
-      <c r="M12" s="21" t="s">
-[...4 lines deleted...]
-    <row r="13" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M12" s="14">
+        <v>673</v>
+      </c>
+      <c r="N12" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="P12" s="5"/>
+    </row>
+    <row r="13" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="21" t="s">
-        <v>9</v>
+        <v>70</v>
       </c>
       <c r="B13" s="14">
         <v>37</v>
       </c>
       <c r="C13" s="14">
         <v>68</v>
       </c>
       <c r="D13" s="14">
         <v>65</v>
       </c>
       <c r="E13" s="14">
         <v>46</v>
       </c>
       <c r="F13" s="14">
         <v>74</v>
       </c>
       <c r="G13" s="14">
         <v>71</v>
       </c>
       <c r="H13" s="14">
         <v>67</v>
       </c>
       <c r="I13" s="14">
         <v>68</v>
       </c>
       <c r="J13" s="14">
         <v>63</v>
       </c>
       <c r="K13" s="14">
         <v>68</v>
       </c>
       <c r="L13" s="14">
         <v>76</v>
       </c>
-      <c r="M13" s="21" t="s">
-[...4 lines deleted...]
-    <row r="14" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M13" s="14">
+        <v>81</v>
+      </c>
+      <c r="N13" s="21" t="s">
+        <v>9</v>
+      </c>
+      <c r="P13" s="5"/>
+    </row>
+    <row r="14" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="D14" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E14" s="14">
         <v>981</v>
       </c>
       <c r="F14" s="14">
         <v>1216</v>
       </c>
       <c r="G14" s="14">
         <v>1853</v>
       </c>
       <c r="H14" s="14">
         <v>1838</v>
       </c>
       <c r="I14" s="14">
         <v>1744</v>
       </c>
       <c r="J14" s="14">
         <v>1715</v>
       </c>
       <c r="K14" s="14">
         <v>3787</v>
       </c>
       <c r="L14" s="14">
         <v>4058</v>
       </c>
-      <c r="M14" s="21" t="s">
-[...4 lines deleted...]
-    <row r="15" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M14" s="14">
+        <v>4330</v>
+      </c>
+      <c r="N14" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="P14" s="5"/>
+    </row>
+    <row r="15" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="21" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B15" s="14"/>
       <c r="C15" s="14"/>
       <c r="D15" s="14"/>
       <c r="E15" s="14"/>
       <c r="F15" s="14"/>
       <c r="G15" s="14"/>
       <c r="H15" s="14"/>
       <c r="I15" s="14"/>
       <c r="J15" s="14"/>
       <c r="K15" s="14"/>
       <c r="L15" s="14"/>
-      <c r="M15" s="21" t="s">
-[...4 lines deleted...]
-    <row r="16" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M15" s="14"/>
+      <c r="N15" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="P15" s="5"/>
+    </row>
+    <row r="16" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="21" t="s">
         <v>3</v>
       </c>
       <c r="B16" s="14">
         <v>270</v>
       </c>
       <c r="C16" s="14">
         <v>432</v>
       </c>
       <c r="D16" s="14">
         <v>88</v>
       </c>
       <c r="E16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="J16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="K16" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L16" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="M16" s="21" t="s">
+      <c r="M16" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="N16" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="O16" s="5"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="P16" s="5"/>
+    </row>
+    <row r="17" spans="1:16" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="25" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B17" s="24"/>
       <c r="C17" s="24"/>
       <c r="D17" s="24"/>
       <c r="E17" s="24"/>
       <c r="F17" s="24"/>
       <c r="G17" s="24"/>
       <c r="H17" s="24"/>
       <c r="I17" s="24"/>
       <c r="J17" s="24"/>
       <c r="K17" s="24"/>
       <c r="L17" s="24"/>
-      <c r="M17" s="25" t="s">
-[...4 lines deleted...]
-    <row r="18" spans="1:15" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M17" s="24"/>
+      <c r="N17" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="P17" s="9"/>
+    </row>
+    <row r="18" spans="1:16" s="8" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="25" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B18" s="24">
         <v>2386</v>
       </c>
       <c r="C18" s="24">
         <v>2291</v>
       </c>
       <c r="D18" s="24">
         <v>2942</v>
       </c>
       <c r="E18" s="24">
         <v>1950</v>
       </c>
       <c r="F18" s="24">
         <v>2403</v>
       </c>
       <c r="G18" s="24">
         <v>1716</v>
       </c>
       <c r="H18" s="24">
         <v>1450</v>
       </c>
       <c r="I18" s="24">
         <v>1668</v>
       </c>
       <c r="J18" s="24">
         <v>4437</v>
       </c>
       <c r="K18" s="24">
         <v>2730</v>
       </c>
       <c r="L18" s="24">
         <v>2088</v>
       </c>
-      <c r="M18" s="25" t="s">
-[...4 lines deleted...]
-    <row r="19" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M18" s="24">
+        <v>1911</v>
+      </c>
+      <c r="N18" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="P18" s="9"/>
+    </row>
+    <row r="19" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="21" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="B19" s="14">
         <v>305</v>
       </c>
       <c r="C19" s="14">
         <v>46</v>
       </c>
       <c r="D19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="F19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="G19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="H19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="I19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="J19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="K19" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L19" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="M19" s="21" t="s">
-[...4 lines deleted...]
-    <row r="20" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M19" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="N19" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="P19" s="5"/>
+    </row>
+    <row r="20" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="21" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B20" s="14">
         <v>238</v>
       </c>
       <c r="C20" s="14">
         <v>443</v>
       </c>
       <c r="D20" s="14">
         <v>1716</v>
       </c>
       <c r="E20" s="14">
         <v>1634</v>
       </c>
       <c r="F20" s="14">
         <v>1343</v>
       </c>
       <c r="G20" s="14">
         <v>1399</v>
       </c>
       <c r="H20" s="14">
         <v>1193</v>
       </c>
       <c r="I20" s="14">
         <v>1319</v>
       </c>
       <c r="J20" s="14">
         <v>1472</v>
       </c>
       <c r="K20" s="14">
         <v>1467</v>
       </c>
       <c r="L20" s="14">
         <v>1389</v>
       </c>
-      <c r="M20" s="21" t="s">
-[...4 lines deleted...]
-    <row r="21" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M20" s="14">
+        <v>1164</v>
+      </c>
+      <c r="N20" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="P20" s="5"/>
+    </row>
+    <row r="21" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="21" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="14">
         <v>1843</v>
       </c>
       <c r="C21" s="14">
         <v>1802</v>
       </c>
       <c r="D21" s="14">
         <v>1226</v>
       </c>
       <c r="E21" s="14">
         <v>198</v>
       </c>
       <c r="F21" s="14">
         <v>964</v>
       </c>
       <c r="G21" s="14">
         <v>219</v>
       </c>
       <c r="H21" s="14">
         <v>162</v>
       </c>
       <c r="I21" s="14">
         <v>262</v>
       </c>
       <c r="J21" s="14">
         <v>2883</v>
       </c>
       <c r="K21" s="14">
         <v>1172</v>
       </c>
       <c r="L21" s="14">
         <v>567</v>
       </c>
-      <c r="M21" s="21" t="s">
-[...4 lines deleted...]
-    <row r="22" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M21" s="14">
+        <v>599</v>
+      </c>
+      <c r="N21" s="21" t="s">
+        <v>22</v>
+      </c>
+      <c r="P21" s="5"/>
+    </row>
+    <row r="22" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="21" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="14"/>
       <c r="F22" s="14"/>
       <c r="G22" s="14"/>
       <c r="H22" s="14"/>
-      <c r="M22" s="21" t="s">
-[...4 lines deleted...]
-    <row r="23" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N22" s="21" t="s">
+        <v>24</v>
+      </c>
+      <c r="P22" s="5"/>
+    </row>
+    <row r="23" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="22" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B23" s="17" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="17" t="s">
         <v>1</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="17">
         <v>118</v>
       </c>
       <c r="F23" s="17">
         <v>96</v>
       </c>
       <c r="G23" s="17">
         <v>98</v>
       </c>
       <c r="H23" s="17">
         <v>95</v>
       </c>
       <c r="I23" s="17">
         <v>87</v>
       </c>
       <c r="J23" s="17">
         <v>82</v>
       </c>
       <c r="K23" s="17">
         <v>91</v>
       </c>
       <c r="L23" s="17">
         <v>132</v>
       </c>
-      <c r="M23" s="22" t="s">
-[...4 lines deleted...]
-    <row r="24" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M23" s="17">
+        <v>148</v>
+      </c>
+      <c r="N23" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="P23" s="5"/>
+    </row>
+    <row r="24" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="11"/>
       <c r="B24" s="10"/>
       <c r="C24" s="10"/>
       <c r="D24" s="10"/>
       <c r="E24" s="10"/>
       <c r="F24" s="10"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="10"/>
       <c r="K24" s="10"/>
       <c r="L24" s="10"/>
-      <c r="M24" s="11"/>
-[...4 lines deleted...]
-        <v>67</v>
+      <c r="M24" s="10"/>
+      <c r="N24" s="11"/>
+      <c r="P24" s="5"/>
+    </row>
+    <row r="25" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>69</v>
       </c>
       <c r="B25" s="14"/>
       <c r="C25" s="14"/>
       <c r="D25" s="14"/>
       <c r="E25" s="14"/>
       <c r="F25" s="14"/>
       <c r="G25" s="14"/>
       <c r="H25" s="14"/>
       <c r="I25" s="14"/>
       <c r="J25" s="14"/>
       <c r="K25" s="14"/>
       <c r="L25" s="14"/>
-      <c r="M25" s="13"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M25" s="14"/>
+      <c r="N25" s="13"/>
+      <c r="P25" s="5"/>
+    </row>
+    <row r="26" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="13" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B26" s="14"/>
       <c r="C26" s="14"/>
       <c r="D26" s="14"/>
       <c r="E26" s="14"/>
       <c r="F26" s="14"/>
       <c r="G26" s="14"/>
       <c r="H26" s="14"/>
       <c r="I26" s="14"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
-      <c r="M26" s="13"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:15" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M26" s="14"/>
+      <c r="N26" s="13"/>
+      <c r="P26" s="5"/>
+    </row>
+    <row r="27" spans="1:16" s="16" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="13"/>
       <c r="B27" s="14"/>
       <c r="C27" s="14"/>
       <c r="D27" s="14"/>
       <c r="E27" s="14"/>
       <c r="F27" s="14"/>
       <c r="G27" s="14"/>
       <c r="H27" s="14"/>
       <c r="I27" s="14"/>
       <c r="J27" s="14"/>
       <c r="K27" s="14"/>
       <c r="L27" s="14"/>
-      <c r="M27" s="13"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M27" s="14"/>
+      <c r="N27" s="13"/>
+      <c r="P27" s="5"/>
+    </row>
+    <row r="28" spans="1:16" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
-    </row>
-    <row r="29" spans="1:15" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M28" s="6"/>
+    </row>
+    <row r="29" spans="1:16" s="3" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:15" ht="9" x14ac:dyDescent="0.25">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" ht="9" x14ac:dyDescent="0.25">
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="14"/>
       <c r="F30" s="14"/>
       <c r="G30" s="14"/>
       <c r="H30" s="14"/>
       <c r="I30" s="14"/>
       <c r="J30" s="14"/>
       <c r="K30" s="14"/>
       <c r="L30" s="14"/>
-    </row>
-    <row r="31" spans="1:15" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M30" s="14"/>
+    </row>
+    <row r="31" spans="1:16" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
-    </row>
-    <row r="32" spans="1:15" ht="9" x14ac:dyDescent="0.25">
+      <c r="M31" s="12"/>
+    </row>
+    <row r="32" spans="1:16" ht="9" x14ac:dyDescent="0.25">
       <c r="B32" s="12"/>
       <c r="C32" s="12"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="12"/>
       <c r="I32" s="12"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
-    </row>
-    <row r="33" spans="2:12" ht="9" x14ac:dyDescent="0.25">
+      <c r="M32" s="12"/>
+    </row>
+    <row r="33" spans="2:13" ht="9" x14ac:dyDescent="0.25">
       <c r="B33" s="12"/>
       <c r="C33" s="12"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="12"/>
       <c r="I33" s="12"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
-    </row>
-    <row r="34" spans="2:12" ht="9" x14ac:dyDescent="0.25">
+      <c r="M33" s="12"/>
+    </row>
+    <row r="34" spans="2:13" ht="9" x14ac:dyDescent="0.25">
       <c r="B34" s="7"/>
       <c r="C34" s="15"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="15"/>
       <c r="G34" s="15"/>
       <c r="H34" s="15"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
       <c r="L34" s="15"/>
+      <c r="M34" s="15"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="F6" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5A2313D8-6CDF-4C0D-AD4F-3943AD6CA5F4}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="28" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="28" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="28" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="28" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="28"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="27" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D1" s="27" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="30" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="29" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="29" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="31" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B3" s="32" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C3" s="33"/>
       <c r="D3" s="31" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E3" s="31" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="35" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="35" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="37" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B5" s="38" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C5" s="36"/>
       <c r="D5" s="37" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E5" s="38" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="39" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B6" s="35" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C6" s="36"/>
       <c r="D6" s="39" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="E6" s="35" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="37" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B7" s="38" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C7" s="36"/>
       <c r="D7" s="37" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" s="38" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="34" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B8" s="35" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C8" s="36"/>
       <c r="D8" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="35" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="37" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B9" s="38" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C9" s="36"/>
       <c r="D9" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" s="38" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="34" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B10" s="35" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C10" s="36"/>
       <c r="D10" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="E10" s="35" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="40" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B11" s="41" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="C11" s="36"/>
       <c r="D11" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="E11" s="41" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="42"/>
       <c r="D12" s="42"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="42"/>
       <c r="D13" s="42"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="43"/>
       <c r="D14" s="42"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="43"/>
       <c r="D15" s="42"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="42"/>
       <c r="D16" s="42"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="42"/>
       <c r="D17" s="42"/>