--- v0 (2025-12-05)
+++ v1 (2026-10-11)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED8F117D-55D2-4282-8CD7-72A3D0CC3E32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B4E1D66C-A6D0-42C6-9994-AF124E056FC9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te014" sheetId="4" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'5db6c51a-be74-49eb-8b6b-82a824eba73c'"</definedName>
     <definedName name="En_tête">#REF!</definedName>
     <definedName name="En_tête2">#REF!</definedName>
     <definedName name="Page1">#REF!</definedName>
     <definedName name="Page2">#REF!</definedName>
     <definedName name="Source">#REF!</definedName>
     <definedName name="Source2">#REF!</definedName>
     <definedName name="Source2021">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te014'!$A$1:$U$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te014'!$A$1:$V$64</definedName>
   </definedNames>
-  <calcPr calcId="191029" concurrentCalc="0"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="151" uniqueCount="134">
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>Thaïlande</t>
   </si>
   <si>
     <t>Vietnam</t>
   </si>
   <si>
     <t>Syrien</t>
   </si>
   <si>
     <t>Syrie</t>
   </si>
   <si>
     <t>China (Volksrepublik)</t>
   </si>
   <si>
     <t>Chine (République populaire)</t>
   </si>
   <si>
@@ -315,53 +315,50 @@
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Macédoine du Nord</t>
   </si>
   <si>
     <t>Inde</t>
   </si>
   <si>
     <t>Indien</t>
   </si>
   <si>
     <t>Nordmazedonien</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>T01-05-01</t>
   </si>
   <si>
-    <t>Iran</t>
-[...1 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -414,72 +411,78 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Population étrangère¹, par pays d'origine, de 1900 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Canton de Fribourg. Situation en décembre / Kanton Freiburg. Stand im Dezember</t>
   </si>
   <si>
     <t>République démocratique du Congo</t>
   </si>
   <si>
     <t>¹Population résidante étrangère (permanente et non permanente) / Ausländische Wohnbevölkerung (ständige und nichtständige)</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 27.08.2025</t>
-[...5 lines deleted...]
-    <t>Quelle: Eidg. Volkszählung 1900-1990, PETRA 2000, STATPOP 2010-2024 - Bundesamt für Statistik, Neuenburg, te25-014</t>
+    <t>Population étrangère¹, par pays d'origine, de 1900 à 2025</t>
+  </si>
+  <si>
+    <t>Ausländische Bevölkerung¹ nach Heimatstaat von 1900 bis 2025</t>
+  </si>
+  <si>
+    <t>Ethiopie</t>
+  </si>
+  <si>
+    <t>Äthiopien</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Source: Recensement fédéral de la population 1900-1990, PETRA 2000, STATPOP 2010-2025 - Office fédéral de la statistique, Neuchâtel </t>
+  </si>
+  <si>
+    <t>Quelle: Eidg. Volkszählung 1900-1990, PETRA 2000, STATPOP 2010-2025 - Bundesamt für Statistik, Neuenburg, te26-014</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="#,##0;\-#,##0;&quot;...&quot;"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
@@ -710,51 +713,51 @@
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -832,52 +835,50 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="10" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="10" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="7" xfId="10" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="10" applyFont="1"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="11">
     <cellStyle name="Milliers 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2 2 2" xfId="9" xr:uid="{3BB84F31-9AED-4A25-BCB9-D6FA42487486}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 4" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 5" xfId="5" xr:uid="{32455CB9-8677-406B-9B3C-82D1DA7F59FB}"/>
     <cellStyle name="Normal 5 2" xfId="10" xr:uid="{F2F2384F-CD6F-44E2-B409-124A2EA03D49}"/>
     <cellStyle name="Normal 6" xfId="6" xr:uid="{3ED60F14-4C67-40F2-9339-4926E9B9ADD9}"/>
     <cellStyle name="Normal 7" xfId="8" xr:uid="{738666A6-3263-4D62-B560-1B28989DB7B4}"/>
     <cellStyle name="Standard_T1" xfId="7" xr:uid="{A4612EB2-ECFC-428B-A345-E9E8C1B10A14}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{53B9641A-6A80-4150-8C6E-95B89DC5FEDC}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1165,91 +1166,90 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:IX64"/>
+  <dimension ref="A1:GP64"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="20.5703125" style="6" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="27" max="16384" width="9" style="6"/>
+    <col min="1" max="1" width="20.54296875" style="6" customWidth="1"/>
+    <col min="2" max="21" width="5.54296875" style="6" customWidth="1"/>
+    <col min="22" max="22" width="20.54296875" style="8" customWidth="1"/>
+    <col min="23" max="16384" width="9" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:255" s="1" customFormat="1" ht="13.7" customHeight="1">
+    <row r="1" spans="1:195" s="1" customFormat="1" ht="13.75" customHeight="1">
       <c r="A1" s="27" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="U1" s="2"/>
+        <v>127</v>
+      </c>
+      <c r="V1" s="2"/>
     </row>
-    <row r="2" spans="1:255" s="1" customFormat="1" ht="11.25">
+    <row r="2" spans="1:195" s="1" customFormat="1" ht="10">
       <c r="A2" s="3" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="U2" s="2"/>
+        <v>128</v>
+      </c>
+      <c r="V2" s="2"/>
     </row>
-    <row r="3" spans="1:255" s="1" customFormat="1" ht="10.5" customHeight="1">
+    <row r="3" spans="1:195" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
     </row>
-    <row r="4" spans="1:255" ht="10.5" customHeight="1">
+    <row r="4" spans="1:195" ht="10.5" customHeight="1">
       <c r="A4" s="4" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="U4" s="7"/>
+        <v>124</v>
+      </c>
+      <c r="V4" s="7"/>
     </row>
-    <row r="5" spans="1:255" ht="10.5" customHeight="1">
+    <row r="5" spans="1:195" ht="10.5" customHeight="1">
       <c r="A5" s="5"/>
     </row>
-    <row r="6" spans="1:255" ht="10.5" customHeight="1">
+    <row r="6" spans="1:195" ht="10.5" customHeight="1">
       <c r="A6" s="20" t="s">
         <v>91</v>
       </c>
       <c r="B6" s="19">
         <v>1900</v>
       </c>
       <c r="C6" s="19">
         <v>1910</v>
       </c>
       <c r="D6" s="19">
         <v>1920</v>
       </c>
       <c r="E6" s="19">
         <v>1930</v>
       </c>
       <c r="F6" s="19">
         <v>1941</v>
       </c>
       <c r="G6" s="19">
         <v>1950</v>
       </c>
       <c r="H6" s="19">
         <v>1960</v>
       </c>
       <c r="I6" s="19">
@@ -1266,53 +1266,56 @@
       </c>
       <c r="M6" s="19">
         <v>2010</v>
       </c>
       <c r="N6" s="19">
         <v>2018</v>
       </c>
       <c r="O6" s="19">
         <v>2019</v>
       </c>
       <c r="P6" s="19">
         <v>2020</v>
       </c>
       <c r="Q6" s="19">
         <v>2021</v>
       </c>
       <c r="R6" s="19">
         <v>2022</v>
       </c>
       <c r="S6" s="19">
         <v>2023</v>
       </c>
       <c r="T6" s="19">
         <v>2024</v>
       </c>
-      <c r="U6" s="20"/>
+      <c r="U6" s="19">
+        <v>2025</v>
+      </c>
+      <c r="V6" s="20"/>
     </row>
-    <row r="7" spans="1:255" ht="10.5" customHeight="1">
+    <row r="7" spans="1:195" ht="10.5" customHeight="1">
       <c r="A7" s="21" t="s">
         <v>63</v>
       </c>
       <c r="B7" s="22">
         <v>4372</v>
       </c>
       <c r="C7" s="22">
         <v>7300</v>
       </c>
       <c r="D7" s="22">
         <v>5428</v>
       </c>
       <c r="E7" s="22">
         <v>4260</v>
       </c>
       <c r="F7" s="22">
         <v>2899</v>
       </c>
       <c r="G7" s="22">
         <v>4168</v>
       </c>
       <c r="H7" s="22">
         <v>6371</v>
       </c>
       <c r="I7" s="22">
@@ -1329,55 +1332,58 @@
       </c>
       <c r="M7" s="22">
         <v>52779</v>
       </c>
       <c r="N7" s="22">
         <v>74096</v>
       </c>
       <c r="O7" s="22">
         <v>75172</v>
       </c>
       <c r="P7" s="22">
         <v>76659</v>
       </c>
       <c r="Q7" s="22">
         <v>78457</v>
       </c>
       <c r="R7" s="22">
         <v>83727</v>
       </c>
       <c r="S7" s="22">
         <v>87210</v>
       </c>
       <c r="T7" s="22">
         <v>89821</v>
       </c>
-      <c r="U7" s="23" t="s">
+      <c r="U7" s="22">
+        <v>92496</v>
+      </c>
+      <c r="V7" s="23" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="8" spans="1:255" ht="10.5" customHeight="1">
+    <row r="8" spans="1:195" ht="10.5" customHeight="1">
       <c r="A8" s="23" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="22">
         <v>4341</v>
       </c>
       <c r="C8" s="22">
         <v>7186</v>
       </c>
       <c r="D8" s="22">
         <v>5323</v>
       </c>
       <c r="E8" s="22">
         <v>4108</v>
       </c>
       <c r="F8" s="22">
         <v>2837</v>
       </c>
       <c r="G8" s="22">
         <v>3882</v>
       </c>
       <c r="H8" s="22">
         <v>5614</v>
       </c>
       <c r="I8" s="22">
@@ -1394,55 +1400,58 @@
       </c>
       <c r="M8" s="22">
         <v>45106</v>
       </c>
       <c r="N8" s="22">
         <v>62963</v>
       </c>
       <c r="O8" s="22">
         <v>63725</v>
       </c>
       <c r="P8" s="22">
         <v>64992</v>
       </c>
       <c r="Q8" s="22">
         <v>66549</v>
       </c>
       <c r="R8" s="22">
         <v>71078</v>
       </c>
       <c r="S8" s="22">
         <v>73842</v>
       </c>
       <c r="T8" s="22">
         <v>76176</v>
       </c>
-      <c r="U8" s="23" t="s">
+      <c r="U8" s="22">
+        <v>78296</v>
+      </c>
+      <c r="V8" s="23" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="9" spans="1:255" ht="10.5" customHeight="1">
+    <row r="9" spans="1:195" ht="10.5" customHeight="1">
       <c r="A9" s="18" t="s">
         <v>61</v>
       </c>
       <c r="B9" s="17">
         <v>1</v>
       </c>
       <c r="C9" s="17">
         <v>8</v>
       </c>
       <c r="D9" s="17">
         <v>11</v>
       </c>
       <c r="E9" s="17">
         <v>5</v>
       </c>
       <c r="F9" s="17">
         <v>1</v>
       </c>
       <c r="G9" s="17">
         <v>2</v>
       </c>
       <c r="H9" s="17">
         <v>0</v>
       </c>
       <c r="I9" s="17">
@@ -1459,55 +1468,58 @@
       </c>
       <c r="M9" s="17">
         <v>17239</v>
       </c>
       <c r="N9" s="17">
         <v>25568</v>
       </c>
       <c r="O9" s="17">
         <v>25492</v>
       </c>
       <c r="P9" s="17">
         <v>25541</v>
       </c>
       <c r="Q9" s="17">
         <v>25712</v>
       </c>
       <c r="R9" s="17">
         <v>26175</v>
       </c>
       <c r="S9" s="17">
         <v>26696</v>
       </c>
       <c r="T9" s="17">
         <v>27308</v>
       </c>
-      <c r="U9" s="18" t="s">
+      <c r="U9" s="17">
+        <v>27717</v>
+      </c>
+      <c r="V9" s="18" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="10" spans="1:255" ht="10.5" customHeight="1">
+    <row r="10" spans="1:195" ht="10.5" customHeight="1">
       <c r="A10" s="18" t="s">
         <v>60</v>
       </c>
       <c r="B10" s="17">
         <v>916</v>
       </c>
       <c r="C10" s="17">
         <v>2111</v>
       </c>
       <c r="D10" s="17">
         <v>2015</v>
       </c>
       <c r="E10" s="17">
         <v>1296</v>
       </c>
       <c r="F10" s="17">
         <v>820</v>
       </c>
       <c r="G10" s="17">
         <v>977</v>
       </c>
       <c r="H10" s="17">
         <v>1134</v>
       </c>
       <c r="I10" s="17">
@@ -1524,55 +1536,58 @@
       </c>
       <c r="M10" s="17">
         <v>5794</v>
       </c>
       <c r="N10" s="17">
         <v>9624</v>
       </c>
       <c r="O10" s="17">
         <v>10007</v>
       </c>
       <c r="P10" s="17">
         <v>10631</v>
       </c>
       <c r="Q10" s="17">
         <v>11401</v>
       </c>
       <c r="R10" s="17">
         <v>12275</v>
       </c>
       <c r="S10" s="17">
         <v>13314</v>
       </c>
       <c r="T10" s="17">
         <v>14382</v>
       </c>
-      <c r="U10" s="18" t="s">
+      <c r="U10" s="17">
+        <v>15403</v>
+      </c>
+      <c r="V10" s="18" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="11" spans="1:255" ht="10.5" customHeight="1">
+    <row r="11" spans="1:195" ht="10.5" customHeight="1">
       <c r="A11" s="18" t="s">
         <v>58</v>
       </c>
       <c r="B11" s="17">
         <v>1903</v>
       </c>
       <c r="C11" s="17">
         <v>2220</v>
       </c>
       <c r="D11" s="17">
         <v>1726</v>
       </c>
       <c r="E11" s="17">
         <v>1277</v>
       </c>
       <c r="F11" s="17">
         <v>985</v>
       </c>
       <c r="G11" s="17">
         <v>1625</v>
       </c>
       <c r="H11" s="17">
         <v>2584</v>
       </c>
       <c r="I11" s="17">
@@ -1589,159 +1604,137 @@
       </c>
       <c r="M11" s="17">
         <v>3663</v>
       </c>
       <c r="N11" s="17">
         <v>4948</v>
       </c>
       <c r="O11" s="17">
         <v>5123</v>
       </c>
       <c r="P11" s="17">
         <v>5243</v>
       </c>
       <c r="Q11" s="17">
         <v>5450</v>
       </c>
       <c r="R11" s="17">
         <v>5633</v>
       </c>
       <c r="S11" s="17">
         <v>5846</v>
       </c>
       <c r="T11" s="17">
         <v>5979</v>
       </c>
-      <c r="U11" s="18" t="s">
+      <c r="U11" s="17">
+        <v>6112</v>
+      </c>
+      <c r="V11" s="18" t="s">
         <v>57</v>
       </c>
-      <c r="AB11" s="10"/>
+      <c r="W11" s="10"/>
+      <c r="Y11" s="10"/>
+      <c r="AA11" s="5"/>
       <c r="AD11" s="10"/>
-      <c r="AF11" s="5"/>
-[...2 lines deleted...]
-      <c r="AM11" s="10"/>
+      <c r="AF11" s="10"/>
+      <c r="AH11" s="10"/>
+      <c r="AJ11" s="10"/>
+      <c r="AL11" s="5"/>
       <c r="AO11" s="10"/>
-      <c r="AQ11" s="5"/>
-[...2 lines deleted...]
-      <c r="AX11" s="10"/>
+      <c r="AQ11" s="10"/>
+      <c r="AS11" s="10"/>
+      <c r="AU11" s="10"/>
+      <c r="AW11" s="5"/>
       <c r="AZ11" s="10"/>
-      <c r="BB11" s="5"/>
-[...2 lines deleted...]
-      <c r="BI11" s="10"/>
+      <c r="BB11" s="10"/>
+      <c r="BD11" s="10"/>
+      <c r="BF11" s="10"/>
+      <c r="BH11" s="5"/>
       <c r="BK11" s="10"/>
-      <c r="BM11" s="5"/>
-[...2 lines deleted...]
-      <c r="BT11" s="10"/>
+      <c r="BM11" s="10"/>
+      <c r="BO11" s="10"/>
+      <c r="BQ11" s="10"/>
+      <c r="BS11" s="5"/>
       <c r="BV11" s="10"/>
-      <c r="BX11" s="5"/>
-[...2 lines deleted...]
-      <c r="CE11" s="10"/>
+      <c r="BX11" s="10"/>
+      <c r="BZ11" s="10"/>
+      <c r="CB11" s="10"/>
+      <c r="CD11" s="5"/>
       <c r="CG11" s="10"/>
-      <c r="CI11" s="5"/>
-[...2 lines deleted...]
-      <c r="CP11" s="10"/>
+      <c r="CI11" s="10"/>
+      <c r="CK11" s="10"/>
+      <c r="CM11" s="10"/>
+      <c r="CO11" s="5"/>
       <c r="CR11" s="10"/>
-      <c r="CT11" s="5"/>
-[...2 lines deleted...]
-      <c r="DA11" s="10"/>
+      <c r="CT11" s="10"/>
+      <c r="CV11" s="10"/>
+      <c r="CX11" s="10"/>
+      <c r="CZ11" s="5"/>
       <c r="DC11" s="10"/>
-      <c r="DE11" s="5"/>
-[...2 lines deleted...]
-      <c r="DL11" s="10"/>
+      <c r="DE11" s="10"/>
+      <c r="DG11" s="10"/>
+      <c r="DI11" s="10"/>
+      <c r="DK11" s="5"/>
       <c r="DN11" s="10"/>
-      <c r="DP11" s="5"/>
-[...2 lines deleted...]
-      <c r="DW11" s="10"/>
+      <c r="DP11" s="10"/>
+      <c r="DR11" s="10"/>
+      <c r="DT11" s="10"/>
+      <c r="DV11" s="5"/>
       <c r="DY11" s="10"/>
-      <c r="EA11" s="5"/>
-[...2 lines deleted...]
-      <c r="EH11" s="10"/>
+      <c r="EA11" s="10"/>
+      <c r="EC11" s="10"/>
+      <c r="EE11" s="10"/>
+      <c r="EG11" s="5"/>
       <c r="EJ11" s="10"/>
-      <c r="EL11" s="5"/>
-[...2 lines deleted...]
-      <c r="ES11" s="10"/>
+      <c r="EL11" s="10"/>
+      <c r="EN11" s="10"/>
+      <c r="EP11" s="10"/>
+      <c r="ER11" s="5"/>
       <c r="EU11" s="10"/>
-      <c r="EW11" s="5"/>
-[...2 lines deleted...]
-      <c r="FD11" s="10"/>
+      <c r="EW11" s="10"/>
+      <c r="EY11" s="10"/>
+      <c r="FA11" s="10"/>
+      <c r="FC11" s="5"/>
       <c r="FF11" s="10"/>
-      <c r="FH11" s="5"/>
-[...2 lines deleted...]
-      <c r="FO11" s="10"/>
+      <c r="FH11" s="10"/>
+      <c r="FJ11" s="10"/>
+      <c r="FL11" s="10"/>
+      <c r="FN11" s="5"/>
       <c r="FQ11" s="10"/>
-      <c r="FS11" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ11" s="10"/>
+      <c r="FS11" s="10"/>
+      <c r="FU11" s="10"/>
+      <c r="FW11" s="10"/>
+      <c r="FY11" s="5"/>
       <c r="GB11" s="10"/>
-      <c r="GD11" s="5"/>
-[...2 lines deleted...]
-      <c r="GK11" s="10"/>
+      <c r="GD11" s="10"/>
+      <c r="GF11" s="10"/>
+      <c r="GH11" s="10"/>
+      <c r="GJ11" s="5"/>
       <c r="GM11" s="10"/>
-      <c r="GO11" s="5"/>
-[...25 lines deleted...]
-      <c r="IU11" s="10"/>
     </row>
-    <row r="12" spans="1:255" ht="10.5" customHeight="1">
+    <row r="12" spans="1:195" ht="10.5" customHeight="1">
       <c r="A12" s="18" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="17">
         <v>0</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>0</v>
       </c>
       <c r="E12" s="17">
         <v>0</v>
       </c>
       <c r="F12" s="17">
         <v>0</v>
       </c>
       <c r="G12" s="17">
         <v>0</v>
       </c>
       <c r="H12" s="17">
         <v>0</v>
       </c>
       <c r="I12" s="17">
@@ -1758,159 +1751,137 @@
       </c>
       <c r="M12" s="17">
         <v>2173</v>
       </c>
       <c r="N12" s="17">
         <v>4665</v>
       </c>
       <c r="O12" s="17">
         <v>4749</v>
       </c>
       <c r="P12" s="17">
         <v>4799</v>
       </c>
       <c r="Q12" s="17">
         <v>4987</v>
       </c>
       <c r="R12" s="17">
         <v>5025</v>
       </c>
       <c r="S12" s="17">
         <v>5093</v>
       </c>
       <c r="T12" s="17">
         <v>5090</v>
       </c>
-      <c r="U12" s="18" t="s">
+      <c r="U12" s="17">
+        <v>5155</v>
+      </c>
+      <c r="V12" s="18" t="s">
         <v>56</v>
       </c>
-      <c r="AB12" s="10"/>
+      <c r="W12" s="10"/>
+      <c r="Y12" s="10"/>
+      <c r="AA12" s="5"/>
       <c r="AD12" s="10"/>
-      <c r="AF12" s="5"/>
-[...2 lines deleted...]
-      <c r="AM12" s="10"/>
+      <c r="AF12" s="10"/>
+      <c r="AH12" s="10"/>
+      <c r="AJ12" s="10"/>
+      <c r="AL12" s="5"/>
       <c r="AO12" s="10"/>
-      <c r="AQ12" s="5"/>
-[...2 lines deleted...]
-      <c r="AX12" s="10"/>
+      <c r="AQ12" s="10"/>
+      <c r="AS12" s="10"/>
+      <c r="AU12" s="10"/>
+      <c r="AW12" s="5"/>
       <c r="AZ12" s="10"/>
-      <c r="BB12" s="5"/>
-[...2 lines deleted...]
-      <c r="BI12" s="10"/>
+      <c r="BB12" s="10"/>
+      <c r="BD12" s="10"/>
+      <c r="BF12" s="10"/>
+      <c r="BH12" s="5"/>
       <c r="BK12" s="10"/>
-      <c r="BM12" s="5"/>
-[...2 lines deleted...]
-      <c r="BT12" s="10"/>
+      <c r="BM12" s="10"/>
+      <c r="BO12" s="10"/>
+      <c r="BQ12" s="10"/>
+      <c r="BS12" s="5"/>
       <c r="BV12" s="10"/>
-      <c r="BX12" s="5"/>
-[...2 lines deleted...]
-      <c r="CE12" s="10"/>
+      <c r="BX12" s="10"/>
+      <c r="BZ12" s="10"/>
+      <c r="CB12" s="10"/>
+      <c r="CD12" s="5"/>
       <c r="CG12" s="10"/>
-      <c r="CI12" s="5"/>
-[...2 lines deleted...]
-      <c r="CP12" s="10"/>
+      <c r="CI12" s="10"/>
+      <c r="CK12" s="10"/>
+      <c r="CM12" s="10"/>
+      <c r="CO12" s="5"/>
       <c r="CR12" s="10"/>
-      <c r="CT12" s="5"/>
-[...2 lines deleted...]
-      <c r="DA12" s="10"/>
+      <c r="CT12" s="10"/>
+      <c r="CV12" s="10"/>
+      <c r="CX12" s="10"/>
+      <c r="CZ12" s="5"/>
       <c r="DC12" s="10"/>
-      <c r="DE12" s="5"/>
-[...2 lines deleted...]
-      <c r="DL12" s="10"/>
+      <c r="DE12" s="10"/>
+      <c r="DG12" s="10"/>
+      <c r="DI12" s="10"/>
+      <c r="DK12" s="5"/>
       <c r="DN12" s="10"/>
-      <c r="DP12" s="5"/>
-[...2 lines deleted...]
-      <c r="DW12" s="10"/>
+      <c r="DP12" s="10"/>
+      <c r="DR12" s="10"/>
+      <c r="DT12" s="10"/>
+      <c r="DV12" s="5"/>
       <c r="DY12" s="10"/>
-      <c r="EA12" s="5"/>
-[...2 lines deleted...]
-      <c r="EH12" s="10"/>
+      <c r="EA12" s="10"/>
+      <c r="EC12" s="10"/>
+      <c r="EE12" s="10"/>
+      <c r="EG12" s="5"/>
       <c r="EJ12" s="10"/>
-      <c r="EL12" s="5"/>
-[...2 lines deleted...]
-      <c r="ES12" s="10"/>
+      <c r="EL12" s="10"/>
+      <c r="EN12" s="10"/>
+      <c r="EP12" s="10"/>
+      <c r="ER12" s="5"/>
       <c r="EU12" s="10"/>
-      <c r="EW12" s="5"/>
-[...2 lines deleted...]
-      <c r="FD12" s="10"/>
+      <c r="EW12" s="10"/>
+      <c r="EY12" s="10"/>
+      <c r="FA12" s="10"/>
+      <c r="FC12" s="5"/>
       <c r="FF12" s="10"/>
-      <c r="FH12" s="5"/>
-[...2 lines deleted...]
-      <c r="FO12" s="10"/>
+      <c r="FH12" s="10"/>
+      <c r="FJ12" s="10"/>
+      <c r="FL12" s="10"/>
+      <c r="FN12" s="5"/>
       <c r="FQ12" s="10"/>
-      <c r="FS12" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ12" s="10"/>
+      <c r="FS12" s="10"/>
+      <c r="FU12" s="10"/>
+      <c r="FW12" s="10"/>
+      <c r="FY12" s="5"/>
       <c r="GB12" s="10"/>
-      <c r="GD12" s="5"/>
-[...2 lines deleted...]
-      <c r="GK12" s="10"/>
+      <c r="GD12" s="10"/>
+      <c r="GF12" s="10"/>
+      <c r="GH12" s="10"/>
+      <c r="GJ12" s="5"/>
       <c r="GM12" s="10"/>
-      <c r="GO12" s="5"/>
-[...25 lines deleted...]
-      <c r="IU12" s="10"/>
     </row>
-    <row r="13" spans="1:255" ht="10.5" customHeight="1">
+    <row r="13" spans="1:195" ht="10.5" customHeight="1">
       <c r="A13" s="18" t="s">
         <v>53</v>
       </c>
       <c r="B13" s="17">
         <v>9</v>
       </c>
       <c r="C13" s="17">
         <v>43</v>
       </c>
       <c r="D13" s="17">
         <v>44</v>
       </c>
       <c r="E13" s="17">
         <v>57</v>
       </c>
       <c r="F13" s="17">
         <v>61</v>
       </c>
       <c r="G13" s="17">
         <v>76</v>
       </c>
       <c r="H13" s="17">
         <v>211</v>
       </c>
       <c r="I13" s="17">
@@ -1927,497 +1898,431 @@
       </c>
       <c r="M13" s="17">
         <v>1859</v>
       </c>
       <c r="N13" s="17">
         <v>2767</v>
       </c>
       <c r="O13" s="17">
         <v>2792</v>
       </c>
       <c r="P13" s="17">
         <v>2904</v>
       </c>
       <c r="Q13" s="17">
         <v>3016</v>
       </c>
       <c r="R13" s="17">
         <v>3162</v>
       </c>
       <c r="S13" s="17">
         <v>3323</v>
       </c>
       <c r="T13" s="17">
         <v>3515</v>
       </c>
-      <c r="U13" s="18" t="s">
+      <c r="U13" s="17">
+        <v>3732</v>
+      </c>
+      <c r="V13" s="18" t="s">
         <v>52</v>
       </c>
-      <c r="AB13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="Y13" s="10"/>
+      <c r="AA13" s="5"/>
       <c r="AD13" s="10"/>
-      <c r="AF13" s="5"/>
-[...2 lines deleted...]
-      <c r="AM13" s="10"/>
+      <c r="AF13" s="10"/>
+      <c r="AH13" s="10"/>
+      <c r="AJ13" s="10"/>
+      <c r="AL13" s="5"/>
       <c r="AO13" s="10"/>
-      <c r="AQ13" s="5"/>
-[...2 lines deleted...]
-      <c r="AX13" s="10"/>
+      <c r="AQ13" s="10"/>
+      <c r="AS13" s="10"/>
+      <c r="AU13" s="10"/>
+      <c r="AW13" s="5"/>
       <c r="AZ13" s="10"/>
-      <c r="BB13" s="5"/>
-[...2 lines deleted...]
-      <c r="BI13" s="10"/>
+      <c r="BB13" s="10"/>
+      <c r="BD13" s="10"/>
+      <c r="BF13" s="10"/>
+      <c r="BH13" s="5"/>
       <c r="BK13" s="10"/>
-      <c r="BM13" s="5"/>
-[...2 lines deleted...]
-      <c r="BT13" s="10"/>
+      <c r="BM13" s="10"/>
+      <c r="BO13" s="10"/>
+      <c r="BQ13" s="10"/>
+      <c r="BS13" s="5"/>
       <c r="BV13" s="10"/>
-      <c r="BX13" s="5"/>
-[...2 lines deleted...]
-      <c r="CE13" s="10"/>
+      <c r="BX13" s="10"/>
+      <c r="BZ13" s="10"/>
+      <c r="CB13" s="10"/>
+      <c r="CD13" s="5"/>
       <c r="CG13" s="10"/>
-      <c r="CI13" s="5"/>
-[...2 lines deleted...]
-      <c r="CP13" s="10"/>
+      <c r="CI13" s="10"/>
+      <c r="CK13" s="10"/>
+      <c r="CM13" s="10"/>
+      <c r="CO13" s="5"/>
       <c r="CR13" s="10"/>
-      <c r="CT13" s="5"/>
-[...2 lines deleted...]
-      <c r="DA13" s="10"/>
+      <c r="CT13" s="10"/>
+      <c r="CV13" s="10"/>
+      <c r="CX13" s="10"/>
+      <c r="CZ13" s="5"/>
       <c r="DC13" s="10"/>
-      <c r="DE13" s="5"/>
-[...2 lines deleted...]
-      <c r="DL13" s="10"/>
+      <c r="DE13" s="10"/>
+      <c r="DG13" s="10"/>
+      <c r="DI13" s="10"/>
+      <c r="DK13" s="5"/>
       <c r="DN13" s="10"/>
-      <c r="DP13" s="5"/>
-[...2 lines deleted...]
-      <c r="DW13" s="10"/>
+      <c r="DP13" s="10"/>
+      <c r="DR13" s="10"/>
+      <c r="DT13" s="10"/>
+      <c r="DV13" s="5"/>
       <c r="DY13" s="10"/>
-      <c r="EA13" s="5"/>
-[...2 lines deleted...]
-      <c r="EH13" s="10"/>
+      <c r="EA13" s="10"/>
+      <c r="EC13" s="10"/>
+      <c r="EE13" s="10"/>
+      <c r="EG13" s="5"/>
       <c r="EJ13" s="10"/>
-      <c r="EL13" s="5"/>
-[...2 lines deleted...]
-      <c r="ES13" s="10"/>
+      <c r="EL13" s="10"/>
+      <c r="EN13" s="10"/>
+      <c r="EP13" s="10"/>
+      <c r="ER13" s="5"/>
       <c r="EU13" s="10"/>
-      <c r="EW13" s="5"/>
-[...2 lines deleted...]
-      <c r="FD13" s="10"/>
+      <c r="EW13" s="10"/>
+      <c r="EY13" s="10"/>
+      <c r="FA13" s="10"/>
+      <c r="FC13" s="5"/>
       <c r="FF13" s="10"/>
-      <c r="FH13" s="5"/>
-[...2 lines deleted...]
-      <c r="FO13" s="10"/>
+      <c r="FH13" s="10"/>
+      <c r="FJ13" s="10"/>
+      <c r="FL13" s="10"/>
+      <c r="FN13" s="5"/>
       <c r="FQ13" s="10"/>
-      <c r="FS13" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ13" s="10"/>
+      <c r="FS13" s="10"/>
+      <c r="FU13" s="10"/>
+      <c r="FW13" s="10"/>
+      <c r="FY13" s="5"/>
       <c r="GB13" s="10"/>
-      <c r="GD13" s="5"/>
-[...2 lines deleted...]
-      <c r="GK13" s="10"/>
+      <c r="GD13" s="10"/>
+      <c r="GF13" s="10"/>
+      <c r="GH13" s="10"/>
+      <c r="GJ13" s="5"/>
       <c r="GM13" s="10"/>
-      <c r="GO13" s="5"/>
-[...25 lines deleted...]
-      <c r="IU13" s="10"/>
     </row>
-    <row r="14" spans="1:255" ht="10.5" customHeight="1">
+    <row r="14" spans="1:195" ht="10.5" customHeight="1">
       <c r="A14" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="17">
+        <v>0</v>
+      </c>
+      <c r="C14" s="17">
+        <v>0</v>
+      </c>
+      <c r="D14" s="17">
+        <v>0</v>
+      </c>
+      <c r="E14" s="17">
+        <v>0</v>
+      </c>
+      <c r="F14" s="17">
+        <v>0</v>
+      </c>
+      <c r="G14" s="17">
+        <v>0</v>
+      </c>
+      <c r="H14" s="17">
+        <v>0</v>
+      </c>
+      <c r="I14" s="17">
+        <v>0</v>
+      </c>
+      <c r="J14" s="17">
+        <v>0</v>
+      </c>
+      <c r="K14" s="17">
+        <v>0</v>
+      </c>
+      <c r="L14" s="17">
+        <v>39</v>
+      </c>
+      <c r="M14" s="17">
+        <v>149</v>
+      </c>
+      <c r="N14" s="17">
+        <v>171</v>
+      </c>
+      <c r="O14" s="17">
+        <v>167</v>
+      </c>
+      <c r="P14" s="17">
+        <v>168</v>
+      </c>
+      <c r="Q14" s="17">
+        <v>175</v>
+      </c>
+      <c r="R14" s="17">
+        <v>2452</v>
+      </c>
+      <c r="S14" s="17">
+        <v>2573</v>
+      </c>
+      <c r="T14" s="17">
+        <v>2707</v>
+      </c>
+      <c r="U14" s="17">
+        <v>3044</v>
+      </c>
+      <c r="V14" s="18" t="s">
+        <v>90</v>
+      </c>
+      <c r="W14" s="10"/>
+      <c r="Y14" s="10"/>
+      <c r="AA14" s="5"/>
+      <c r="AD14" s="10"/>
+      <c r="AF14" s="10"/>
+      <c r="AH14" s="10"/>
+      <c r="AJ14" s="10"/>
+      <c r="AL14" s="5"/>
+      <c r="AO14" s="10"/>
+      <c r="AQ14" s="10"/>
+      <c r="AS14" s="10"/>
+      <c r="AU14" s="10"/>
+      <c r="AW14" s="5"/>
+      <c r="AZ14" s="10"/>
+      <c r="BB14" s="10"/>
+      <c r="BD14" s="10"/>
+      <c r="BF14" s="10"/>
+      <c r="BH14" s="5"/>
+      <c r="BK14" s="10"/>
+      <c r="BM14" s="10"/>
+      <c r="BO14" s="10"/>
+      <c r="BQ14" s="10"/>
+      <c r="BS14" s="5"/>
+      <c r="BV14" s="10"/>
+      <c r="BX14" s="10"/>
+      <c r="BZ14" s="10"/>
+      <c r="CB14" s="10"/>
+      <c r="CD14" s="5"/>
+      <c r="CG14" s="10"/>
+      <c r="CI14" s="10"/>
+      <c r="CK14" s="10"/>
+      <c r="CM14" s="10"/>
+      <c r="CO14" s="5"/>
+      <c r="CR14" s="10"/>
+      <c r="CT14" s="10"/>
+      <c r="CV14" s="10"/>
+      <c r="CX14" s="10"/>
+      <c r="CZ14" s="5"/>
+      <c r="DC14" s="10"/>
+      <c r="DE14" s="10"/>
+      <c r="DG14" s="10"/>
+      <c r="DI14" s="10"/>
+      <c r="DK14" s="5"/>
+      <c r="DN14" s="10"/>
+      <c r="DP14" s="10"/>
+      <c r="DR14" s="10"/>
+      <c r="DT14" s="10"/>
+      <c r="DV14" s="5"/>
+      <c r="DY14" s="10"/>
+      <c r="EA14" s="10"/>
+      <c r="EC14" s="10"/>
+      <c r="EE14" s="10"/>
+      <c r="EG14" s="5"/>
+      <c r="EJ14" s="10"/>
+      <c r="EL14" s="10"/>
+      <c r="EN14" s="10"/>
+      <c r="EP14" s="10"/>
+      <c r="ER14" s="5"/>
+      <c r="EU14" s="10"/>
+      <c r="EW14" s="10"/>
+      <c r="EY14" s="10"/>
+      <c r="FA14" s="10"/>
+      <c r="FC14" s="5"/>
+      <c r="FF14" s="10"/>
+      <c r="FH14" s="10"/>
+      <c r="FJ14" s="10"/>
+      <c r="FL14" s="10"/>
+      <c r="FN14" s="5"/>
+      <c r="FQ14" s="10"/>
+      <c r="FS14" s="10"/>
+      <c r="FU14" s="10"/>
+      <c r="FW14" s="10"/>
+      <c r="FY14" s="5"/>
+      <c r="GB14" s="10"/>
+      <c r="GD14" s="10"/>
+      <c r="GF14" s="10"/>
+      <c r="GH14" s="10"/>
+      <c r="GJ14" s="5"/>
+      <c r="GM14" s="10"/>
+    </row>
+    <row r="15" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A15" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="17">
+      <c r="B15" s="17">
         <v>1222</v>
       </c>
-      <c r="C14" s="17">
+      <c r="C15" s="17">
         <v>2081</v>
       </c>
-      <c r="D14" s="17">
+      <c r="D15" s="17">
         <v>944</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E15" s="17">
         <v>898</v>
       </c>
-      <c r="F14" s="17">
+      <c r="F15" s="17">
         <v>686</v>
       </c>
-      <c r="G14" s="17">
+      <c r="G15" s="17">
         <v>634</v>
       </c>
-      <c r="H14" s="17">
+      <c r="H15" s="17">
         <v>929</v>
       </c>
-      <c r="I14" s="17">
+      <c r="I15" s="17">
         <v>1311</v>
       </c>
-      <c r="J14" s="17">
+      <c r="J15" s="17">
         <v>1115</v>
       </c>
-      <c r="K14" s="17">
+      <c r="K15" s="17">
         <v>1376</v>
       </c>
-      <c r="L14" s="17">
+      <c r="L15" s="17">
         <v>1587</v>
       </c>
-      <c r="M14" s="17">
+      <c r="M15" s="17">
         <v>3047</v>
       </c>
-      <c r="N14" s="17">
+      <c r="N15" s="17">
         <v>3118</v>
       </c>
-      <c r="O14" s="17">
+      <c r="O15" s="17">
         <v>3068</v>
       </c>
-      <c r="P14" s="17">
+      <c r="P15" s="17">
         <v>3099</v>
       </c>
-      <c r="Q14" s="17">
+      <c r="Q15" s="17">
         <v>3107</v>
       </c>
-      <c r="R14" s="17">
+      <c r="R15" s="17">
         <v>3056</v>
       </c>
-      <c r="S14" s="17">
+      <c r="S15" s="17">
         <v>3101</v>
       </c>
-      <c r="T14" s="17">
+      <c r="T15" s="17">
         <v>3080</v>
       </c>
-      <c r="U14" s="18" t="s">
+      <c r="U15" s="17">
+        <v>3013</v>
+      </c>
+      <c r="V15" s="18" t="s">
         <v>54</v>
       </c>
-      <c r="AB14" s="10"/>
-[...102 lines deleted...]
-      <c r="IU14" s="10"/>
+      <c r="W15" s="10"/>
+      <c r="Y15" s="10"/>
+      <c r="AA15" s="5"/>
+      <c r="AD15" s="10"/>
+      <c r="AF15" s="10"/>
+      <c r="AH15" s="10"/>
+      <c r="AJ15" s="10"/>
+      <c r="AL15" s="5"/>
+      <c r="AO15" s="10"/>
+      <c r="AQ15" s="10"/>
+      <c r="AS15" s="10"/>
+      <c r="AU15" s="10"/>
+      <c r="AW15" s="5"/>
+      <c r="AZ15" s="10"/>
+      <c r="BB15" s="10"/>
+      <c r="BD15" s="10"/>
+      <c r="BF15" s="10"/>
+      <c r="BH15" s="5"/>
+      <c r="BK15" s="10"/>
+      <c r="BM15" s="10"/>
+      <c r="BO15" s="10"/>
+      <c r="BQ15" s="10"/>
+      <c r="BS15" s="5"/>
+      <c r="BV15" s="10"/>
+      <c r="BX15" s="10"/>
+      <c r="BZ15" s="10"/>
+      <c r="CB15" s="10"/>
+      <c r="CD15" s="5"/>
+      <c r="CG15" s="10"/>
+      <c r="CI15" s="10"/>
+      <c r="CK15" s="10"/>
+      <c r="CM15" s="10"/>
+      <c r="CO15" s="5"/>
+      <c r="CR15" s="10"/>
+      <c r="CT15" s="10"/>
+      <c r="CV15" s="10"/>
+      <c r="CX15" s="10"/>
+      <c r="CZ15" s="5"/>
+      <c r="DC15" s="10"/>
+      <c r="DE15" s="10"/>
+      <c r="DG15" s="10"/>
+      <c r="DI15" s="10"/>
+      <c r="DK15" s="5"/>
+      <c r="DN15" s="10"/>
+      <c r="DP15" s="10"/>
+      <c r="DR15" s="10"/>
+      <c r="DT15" s="10"/>
+      <c r="DV15" s="5"/>
+      <c r="DY15" s="10"/>
+      <c r="EA15" s="10"/>
+      <c r="EC15" s="10"/>
+      <c r="EE15" s="10"/>
+      <c r="EG15" s="5"/>
+      <c r="EJ15" s="10"/>
+      <c r="EL15" s="10"/>
+      <c r="EN15" s="10"/>
+      <c r="EP15" s="10"/>
+      <c r="ER15" s="5"/>
+      <c r="EU15" s="10"/>
+      <c r="EW15" s="10"/>
+      <c r="EY15" s="10"/>
+      <c r="FA15" s="10"/>
+      <c r="FC15" s="5"/>
+      <c r="FF15" s="10"/>
+      <c r="FH15" s="10"/>
+      <c r="FJ15" s="10"/>
+      <c r="FL15" s="10"/>
+      <c r="FN15" s="5"/>
+      <c r="FQ15" s="10"/>
+      <c r="FS15" s="10"/>
+      <c r="FU15" s="10"/>
+      <c r="FW15" s="10"/>
+      <c r="FY15" s="5"/>
+      <c r="GB15" s="10"/>
+      <c r="GD15" s="10"/>
+      <c r="GF15" s="10"/>
+      <c r="GH15" s="10"/>
+      <c r="GJ15" s="5"/>
+      <c r="GM15" s="10"/>
     </row>
-    <row r="15" spans="1:255" ht="10.5" customHeight="1">
-[...168 lines deleted...]
-    <row r="16" spans="1:255" ht="10.5" customHeight="1">
+    <row r="16" spans="1:195" ht="10.5" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>89</v>
       </c>
       <c r="B16" s="17">
         <v>2</v>
       </c>
       <c r="C16" s="17">
         <v>8</v>
       </c>
       <c r="D16" s="17">
         <v>16</v>
       </c>
       <c r="E16" s="17">
         <v>2</v>
       </c>
       <c r="F16" s="17">
         <v>3</v>
       </c>
       <c r="G16" s="17">
         <v>11</v>
       </c>
       <c r="H16" s="17">
         <v>0</v>
       </c>
       <c r="I16" s="17">
@@ -2434,159 +2339,137 @@
       </c>
       <c r="M16" s="17">
         <v>1697</v>
       </c>
       <c r="N16" s="17">
         <v>1682</v>
       </c>
       <c r="O16" s="17">
         <v>1724</v>
       </c>
       <c r="P16" s="17">
         <v>1710</v>
       </c>
       <c r="Q16" s="17">
         <v>1707</v>
       </c>
       <c r="R16" s="17">
         <v>1854</v>
       </c>
       <c r="S16" s="17">
         <v>2087</v>
       </c>
       <c r="T16" s="17">
         <v>2054</v>
       </c>
-      <c r="U16" s="18" t="s">
+      <c r="U16" s="17">
+        <v>2065</v>
+      </c>
+      <c r="V16" s="18" t="s">
         <v>89</v>
       </c>
-      <c r="AB16" s="10"/>
+      <c r="W16" s="10"/>
+      <c r="Y16" s="10"/>
+      <c r="AA16" s="5"/>
       <c r="AD16" s="10"/>
-      <c r="AF16" s="5"/>
-[...2 lines deleted...]
-      <c r="AM16" s="10"/>
+      <c r="AF16" s="10"/>
+      <c r="AH16" s="10"/>
+      <c r="AJ16" s="10"/>
+      <c r="AL16" s="5"/>
       <c r="AO16" s="10"/>
-      <c r="AQ16" s="5"/>
-[...2 lines deleted...]
-      <c r="AX16" s="10"/>
+      <c r="AQ16" s="10"/>
+      <c r="AS16" s="10"/>
+      <c r="AU16" s="10"/>
+      <c r="AW16" s="5"/>
       <c r="AZ16" s="10"/>
-      <c r="BB16" s="5"/>
-[...2 lines deleted...]
-      <c r="BI16" s="10"/>
+      <c r="BB16" s="10"/>
+      <c r="BD16" s="10"/>
+      <c r="BF16" s="10"/>
+      <c r="BH16" s="5"/>
       <c r="BK16" s="10"/>
-      <c r="BM16" s="5"/>
-[...2 lines deleted...]
-      <c r="BT16" s="10"/>
+      <c r="BM16" s="10"/>
+      <c r="BO16" s="10"/>
+      <c r="BQ16" s="10"/>
+      <c r="BS16" s="5"/>
       <c r="BV16" s="10"/>
-      <c r="BX16" s="5"/>
-[...2 lines deleted...]
-      <c r="CE16" s="10"/>
+      <c r="BX16" s="10"/>
+      <c r="BZ16" s="10"/>
+      <c r="CB16" s="10"/>
+      <c r="CD16" s="5"/>
       <c r="CG16" s="10"/>
-      <c r="CI16" s="5"/>
-[...2 lines deleted...]
-      <c r="CP16" s="10"/>
+      <c r="CI16" s="10"/>
+      <c r="CK16" s="10"/>
+      <c r="CM16" s="10"/>
+      <c r="CO16" s="5"/>
       <c r="CR16" s="10"/>
-      <c r="CT16" s="5"/>
-[...2 lines deleted...]
-      <c r="DA16" s="10"/>
+      <c r="CT16" s="10"/>
+      <c r="CV16" s="10"/>
+      <c r="CX16" s="10"/>
+      <c r="CZ16" s="5"/>
       <c r="DC16" s="10"/>
-      <c r="DE16" s="5"/>
-[...2 lines deleted...]
-      <c r="DL16" s="10"/>
+      <c r="DE16" s="10"/>
+      <c r="DG16" s="10"/>
+      <c r="DI16" s="10"/>
+      <c r="DK16" s="5"/>
       <c r="DN16" s="10"/>
-      <c r="DP16" s="5"/>
-[...2 lines deleted...]
-      <c r="DW16" s="10"/>
+      <c r="DP16" s="10"/>
+      <c r="DR16" s="10"/>
+      <c r="DT16" s="10"/>
+      <c r="DV16" s="5"/>
       <c r="DY16" s="10"/>
-      <c r="EA16" s="5"/>
-[...2 lines deleted...]
-      <c r="EH16" s="10"/>
+      <c r="EA16" s="10"/>
+      <c r="EC16" s="10"/>
+      <c r="EE16" s="10"/>
+      <c r="EG16" s="5"/>
       <c r="EJ16" s="10"/>
-      <c r="EL16" s="5"/>
-[...2 lines deleted...]
-      <c r="ES16" s="10"/>
+      <c r="EL16" s="10"/>
+      <c r="EN16" s="10"/>
+      <c r="EP16" s="10"/>
+      <c r="ER16" s="5"/>
       <c r="EU16" s="10"/>
-      <c r="EW16" s="5"/>
-[...2 lines deleted...]
-      <c r="FD16" s="10"/>
+      <c r="EW16" s="10"/>
+      <c r="EY16" s="10"/>
+      <c r="FA16" s="10"/>
+      <c r="FC16" s="5"/>
       <c r="FF16" s="10"/>
-      <c r="FH16" s="5"/>
-[...2 lines deleted...]
-      <c r="FO16" s="10"/>
+      <c r="FH16" s="10"/>
+      <c r="FJ16" s="10"/>
+      <c r="FL16" s="10"/>
+      <c r="FN16" s="5"/>
       <c r="FQ16" s="10"/>
-      <c r="FS16" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ16" s="10"/>
+      <c r="FS16" s="10"/>
+      <c r="FU16" s="10"/>
+      <c r="FW16" s="10"/>
+      <c r="FY16" s="5"/>
       <c r="GB16" s="10"/>
-      <c r="GD16" s="5"/>
-[...2 lines deleted...]
-      <c r="GK16" s="10"/>
+      <c r="GD16" s="10"/>
+      <c r="GF16" s="10"/>
+      <c r="GH16" s="10"/>
+      <c r="GJ16" s="5"/>
       <c r="GM16" s="10"/>
-      <c r="GO16" s="5"/>
-[...25 lines deleted...]
-      <c r="IU16" s="10"/>
     </row>
-    <row r="17" spans="1:255" ht="10.5" customHeight="1">
+    <row r="17" spans="1:195" ht="10.5" customHeight="1">
       <c r="A17" s="18" t="s">
         <v>85</v>
       </c>
       <c r="B17" s="17">
         <v>0</v>
       </c>
       <c r="C17" s="17">
         <v>0</v>
       </c>
       <c r="D17" s="17">
         <v>0</v>
       </c>
       <c r="E17" s="17">
         <v>0</v>
       </c>
       <c r="F17" s="17">
         <v>0</v>
       </c>
       <c r="G17" s="17">
         <v>0</v>
       </c>
       <c r="H17" s="17">
         <v>0</v>
       </c>
       <c r="I17" s="17">
@@ -2603,159 +2486,137 @@
       </c>
       <c r="M17" s="17">
         <v>1305</v>
       </c>
       <c r="N17" s="17">
         <v>1670</v>
       </c>
       <c r="O17" s="17">
         <v>1731</v>
       </c>
       <c r="P17" s="17">
         <v>1798</v>
       </c>
       <c r="Q17" s="17">
         <v>1816</v>
       </c>
       <c r="R17" s="17">
         <v>1889</v>
       </c>
       <c r="S17" s="17">
         <v>1944</v>
       </c>
       <c r="T17" s="17">
         <v>1946</v>
       </c>
-      <c r="U17" s="18" t="s">
+      <c r="U17" s="17">
+        <v>1942</v>
+      </c>
+      <c r="V17" s="18" t="s">
         <v>88</v>
       </c>
-      <c r="AB17" s="10"/>
+      <c r="W17" s="10"/>
+      <c r="Y17" s="10"/>
+      <c r="AA17" s="5"/>
       <c r="AD17" s="10"/>
-      <c r="AF17" s="5"/>
-[...2 lines deleted...]
-      <c r="AM17" s="10"/>
+      <c r="AF17" s="10"/>
+      <c r="AH17" s="10"/>
+      <c r="AJ17" s="10"/>
+      <c r="AL17" s="5"/>
       <c r="AO17" s="10"/>
-      <c r="AQ17" s="5"/>
-[...2 lines deleted...]
-      <c r="AX17" s="10"/>
+      <c r="AQ17" s="10"/>
+      <c r="AS17" s="10"/>
+      <c r="AU17" s="10"/>
+      <c r="AW17" s="5"/>
       <c r="AZ17" s="10"/>
-      <c r="BB17" s="5"/>
-[...2 lines deleted...]
-      <c r="BI17" s="10"/>
+      <c r="BB17" s="10"/>
+      <c r="BD17" s="10"/>
+      <c r="BF17" s="10"/>
+      <c r="BH17" s="5"/>
       <c r="BK17" s="10"/>
-      <c r="BM17" s="5"/>
-[...2 lines deleted...]
-      <c r="BT17" s="10"/>
+      <c r="BM17" s="10"/>
+      <c r="BO17" s="10"/>
+      <c r="BQ17" s="10"/>
+      <c r="BS17" s="5"/>
       <c r="BV17" s="10"/>
-      <c r="BX17" s="5"/>
-[...2 lines deleted...]
-      <c r="CE17" s="10"/>
+      <c r="BX17" s="10"/>
+      <c r="BZ17" s="10"/>
+      <c r="CB17" s="10"/>
+      <c r="CD17" s="5"/>
       <c r="CG17" s="10"/>
-      <c r="CI17" s="5"/>
-[...2 lines deleted...]
-      <c r="CP17" s="10"/>
+      <c r="CI17" s="10"/>
+      <c r="CK17" s="10"/>
+      <c r="CM17" s="10"/>
+      <c r="CO17" s="5"/>
       <c r="CR17" s="10"/>
-      <c r="CT17" s="5"/>
-[...2 lines deleted...]
-      <c r="DA17" s="10"/>
+      <c r="CT17" s="10"/>
+      <c r="CV17" s="10"/>
+      <c r="CX17" s="10"/>
+      <c r="CZ17" s="5"/>
       <c r="DC17" s="10"/>
-      <c r="DE17" s="5"/>
-[...2 lines deleted...]
-      <c r="DL17" s="10"/>
+      <c r="DE17" s="10"/>
+      <c r="DG17" s="10"/>
+      <c r="DI17" s="10"/>
+      <c r="DK17" s="5"/>
       <c r="DN17" s="10"/>
-      <c r="DP17" s="5"/>
-[...2 lines deleted...]
-      <c r="DW17" s="10"/>
+      <c r="DP17" s="10"/>
+      <c r="DR17" s="10"/>
+      <c r="DT17" s="10"/>
+      <c r="DV17" s="5"/>
       <c r="DY17" s="10"/>
-      <c r="EA17" s="5"/>
-[...2 lines deleted...]
-      <c r="EH17" s="10"/>
+      <c r="EA17" s="10"/>
+      <c r="EC17" s="10"/>
+      <c r="EE17" s="10"/>
+      <c r="EG17" s="5"/>
       <c r="EJ17" s="10"/>
-      <c r="EL17" s="5"/>
-[...2 lines deleted...]
-      <c r="ES17" s="10"/>
+      <c r="EL17" s="10"/>
+      <c r="EN17" s="10"/>
+      <c r="EP17" s="10"/>
+      <c r="ER17" s="5"/>
       <c r="EU17" s="10"/>
-      <c r="EW17" s="5"/>
-[...2 lines deleted...]
-      <c r="FD17" s="10"/>
+      <c r="EW17" s="10"/>
+      <c r="EY17" s="10"/>
+      <c r="FA17" s="10"/>
+      <c r="FC17" s="5"/>
       <c r="FF17" s="10"/>
-      <c r="FH17" s="5"/>
-[...2 lines deleted...]
-      <c r="FO17" s="10"/>
+      <c r="FH17" s="10"/>
+      <c r="FJ17" s="10"/>
+      <c r="FL17" s="10"/>
+      <c r="FN17" s="5"/>
       <c r="FQ17" s="10"/>
-      <c r="FS17" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ17" s="10"/>
+      <c r="FS17" s="10"/>
+      <c r="FU17" s="10"/>
+      <c r="FW17" s="10"/>
+      <c r="FY17" s="5"/>
       <c r="GB17" s="10"/>
-      <c r="GD17" s="5"/>
-[...2 lines deleted...]
-      <c r="GK17" s="10"/>
+      <c r="GD17" s="10"/>
+      <c r="GF17" s="10"/>
+      <c r="GH17" s="10"/>
+      <c r="GJ17" s="5"/>
       <c r="GM17" s="10"/>
-      <c r="GO17" s="5"/>
-[...25 lines deleted...]
-      <c r="IU17" s="10"/>
     </row>
-    <row r="18" spans="1:255" ht="10.5" customHeight="1">
+    <row r="18" spans="1:195" ht="10.5" customHeight="1">
       <c r="A18" s="18" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="17">
         <v>0</v>
       </c>
       <c r="C18" s="17">
         <v>0</v>
       </c>
       <c r="D18" s="17">
         <v>81</v>
       </c>
       <c r="E18" s="17">
         <v>60</v>
       </c>
       <c r="F18" s="17">
         <v>51</v>
       </c>
       <c r="G18" s="17">
         <v>82</v>
       </c>
       <c r="H18" s="17">
         <v>43</v>
       </c>
       <c r="I18" s="17">
@@ -2772,159 +2633,137 @@
       </c>
       <c r="M18" s="16">
         <v>820</v>
       </c>
       <c r="N18" s="16">
         <v>1378</v>
       </c>
       <c r="O18" s="16">
         <v>1355</v>
       </c>
       <c r="P18" s="16">
         <v>1443</v>
       </c>
       <c r="Q18" s="16">
         <v>1452</v>
       </c>
       <c r="R18" s="16">
         <v>1479</v>
       </c>
       <c r="S18" s="16">
         <v>1558</v>
       </c>
       <c r="T18" s="16">
         <v>1552</v>
       </c>
-      <c r="U18" s="18" t="s">
+      <c r="U18" s="16">
+        <v>1496</v>
+      </c>
+      <c r="V18" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="AB18" s="10"/>
+      <c r="W18" s="10"/>
+      <c r="Y18" s="10"/>
+      <c r="AA18" s="5"/>
       <c r="AD18" s="10"/>
-      <c r="AF18" s="5"/>
-[...2 lines deleted...]
-      <c r="AM18" s="10"/>
+      <c r="AF18" s="10"/>
+      <c r="AH18" s="10"/>
+      <c r="AJ18" s="10"/>
+      <c r="AL18" s="5"/>
       <c r="AO18" s="10"/>
-      <c r="AQ18" s="5"/>
-[...2 lines deleted...]
-      <c r="AX18" s="10"/>
+      <c r="AQ18" s="10"/>
+      <c r="AS18" s="10"/>
+      <c r="AU18" s="10"/>
+      <c r="AW18" s="5"/>
       <c r="AZ18" s="10"/>
-      <c r="BB18" s="5"/>
-[...2 lines deleted...]
-      <c r="BI18" s="10"/>
+      <c r="BB18" s="10"/>
+      <c r="BD18" s="10"/>
+      <c r="BF18" s="10"/>
+      <c r="BH18" s="5"/>
       <c r="BK18" s="10"/>
-      <c r="BM18" s="5"/>
-[...2 lines deleted...]
-      <c r="BT18" s="10"/>
+      <c r="BM18" s="10"/>
+      <c r="BO18" s="10"/>
+      <c r="BQ18" s="10"/>
+      <c r="BS18" s="5"/>
       <c r="BV18" s="10"/>
-      <c r="BX18" s="5"/>
-[...2 lines deleted...]
-      <c r="CE18" s="10"/>
+      <c r="BX18" s="10"/>
+      <c r="BZ18" s="10"/>
+      <c r="CB18" s="10"/>
+      <c r="CD18" s="5"/>
       <c r="CG18" s="10"/>
-      <c r="CI18" s="5"/>
-[...2 lines deleted...]
-      <c r="CP18" s="10"/>
+      <c r="CI18" s="10"/>
+      <c r="CK18" s="10"/>
+      <c r="CM18" s="10"/>
+      <c r="CO18" s="5"/>
       <c r="CR18" s="10"/>
-      <c r="CT18" s="5"/>
-[...2 lines deleted...]
-      <c r="DA18" s="10"/>
+      <c r="CT18" s="10"/>
+      <c r="CV18" s="10"/>
+      <c r="CX18" s="10"/>
+      <c r="CZ18" s="5"/>
       <c r="DC18" s="10"/>
-      <c r="DE18" s="5"/>
-[...2 lines deleted...]
-      <c r="DL18" s="10"/>
+      <c r="DE18" s="10"/>
+      <c r="DG18" s="10"/>
+      <c r="DI18" s="10"/>
+      <c r="DK18" s="5"/>
       <c r="DN18" s="10"/>
-      <c r="DP18" s="5"/>
-[...2 lines deleted...]
-      <c r="DW18" s="10"/>
+      <c r="DP18" s="10"/>
+      <c r="DR18" s="10"/>
+      <c r="DT18" s="10"/>
+      <c r="DV18" s="5"/>
       <c r="DY18" s="10"/>
-      <c r="EA18" s="5"/>
-[...2 lines deleted...]
-      <c r="EH18" s="10"/>
+      <c r="EA18" s="10"/>
+      <c r="EC18" s="10"/>
+      <c r="EE18" s="10"/>
+      <c r="EG18" s="5"/>
       <c r="EJ18" s="10"/>
-      <c r="EL18" s="5"/>
-[...2 lines deleted...]
-      <c r="ES18" s="10"/>
+      <c r="EL18" s="10"/>
+      <c r="EN18" s="10"/>
+      <c r="EP18" s="10"/>
+      <c r="ER18" s="5"/>
       <c r="EU18" s="10"/>
-      <c r="EW18" s="5"/>
-[...2 lines deleted...]
-      <c r="FD18" s="10"/>
+      <c r="EW18" s="10"/>
+      <c r="EY18" s="10"/>
+      <c r="FA18" s="10"/>
+      <c r="FC18" s="5"/>
       <c r="FF18" s="10"/>
-      <c r="FH18" s="5"/>
-[...2 lines deleted...]
-      <c r="FO18" s="10"/>
+      <c r="FH18" s="10"/>
+      <c r="FJ18" s="10"/>
+      <c r="FL18" s="10"/>
+      <c r="FN18" s="5"/>
       <c r="FQ18" s="10"/>
-      <c r="FS18" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ18" s="10"/>
+      <c r="FS18" s="10"/>
+      <c r="FU18" s="10"/>
+      <c r="FW18" s="10"/>
+      <c r="FY18" s="5"/>
       <c r="GB18" s="10"/>
-      <c r="GD18" s="5"/>
-[...2 lines deleted...]
-      <c r="GK18" s="10"/>
+      <c r="GD18" s="10"/>
+      <c r="GF18" s="10"/>
+      <c r="GH18" s="10"/>
+      <c r="GJ18" s="5"/>
       <c r="GM18" s="10"/>
-      <c r="GO18" s="5"/>
-[...25 lines deleted...]
-      <c r="IU18" s="10"/>
     </row>
-    <row r="19" spans="1:255" ht="10.5" customHeight="1">
+    <row r="19" spans="1:195" ht="10.5" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>43</v>
       </c>
       <c r="B19" s="17">
         <v>7</v>
       </c>
       <c r="C19" s="17">
         <v>26</v>
       </c>
       <c r="D19" s="17">
         <v>9</v>
       </c>
       <c r="E19" s="17">
         <v>13</v>
       </c>
       <c r="F19" s="17">
         <v>3</v>
       </c>
       <c r="G19" s="17">
         <v>1</v>
       </c>
       <c r="H19" s="17">
         <v>0</v>
       </c>
       <c r="I19" s="17">
@@ -2941,2187 +2780,1901 @@
       </c>
       <c r="M19" s="17">
         <v>325</v>
       </c>
       <c r="N19" s="17">
         <v>797</v>
       </c>
       <c r="O19" s="17">
         <v>846</v>
       </c>
       <c r="P19" s="17">
         <v>922</v>
       </c>
       <c r="Q19" s="17">
         <v>1030</v>
       </c>
       <c r="R19" s="17">
         <v>1183</v>
       </c>
       <c r="S19" s="17">
         <v>1253</v>
       </c>
       <c r="T19" s="17">
         <v>1319</v>
       </c>
-      <c r="U19" s="18" t="s">
+      <c r="U19" s="17">
+        <v>1430</v>
+      </c>
+      <c r="V19" s="18" t="s">
         <v>42</v>
       </c>
-      <c r="AB19" s="10"/>
+      <c r="W19" s="10"/>
+      <c r="Y19" s="10"/>
+      <c r="AA19" s="5"/>
       <c r="AD19" s="10"/>
-      <c r="AF19" s="5"/>
-[...2 lines deleted...]
-      <c r="AM19" s="10"/>
+      <c r="AF19" s="10"/>
+      <c r="AH19" s="10"/>
+      <c r="AJ19" s="10"/>
+      <c r="AL19" s="5"/>
       <c r="AO19" s="10"/>
-      <c r="AQ19" s="5"/>
-[...2 lines deleted...]
-      <c r="AX19" s="10"/>
+      <c r="AQ19" s="10"/>
+      <c r="AS19" s="10"/>
+      <c r="AU19" s="10"/>
+      <c r="AW19" s="5"/>
       <c r="AZ19" s="10"/>
-      <c r="BB19" s="5"/>
-[...2 lines deleted...]
-      <c r="BI19" s="10"/>
+      <c r="BB19" s="10"/>
+      <c r="BD19" s="10"/>
+      <c r="BF19" s="10"/>
+      <c r="BH19" s="5"/>
       <c r="BK19" s="10"/>
-      <c r="BM19" s="5"/>
-[...2 lines deleted...]
-      <c r="BT19" s="10"/>
+      <c r="BM19" s="10"/>
+      <c r="BO19" s="10"/>
+      <c r="BQ19" s="10"/>
+      <c r="BS19" s="5"/>
       <c r="BV19" s="10"/>
-      <c r="BX19" s="5"/>
-[...2 lines deleted...]
-      <c r="CE19" s="10"/>
+      <c r="BX19" s="10"/>
+      <c r="BZ19" s="10"/>
+      <c r="CB19" s="10"/>
+      <c r="CD19" s="5"/>
       <c r="CG19" s="10"/>
-      <c r="CI19" s="5"/>
-[...2 lines deleted...]
-      <c r="CP19" s="10"/>
+      <c r="CI19" s="10"/>
+      <c r="CK19" s="10"/>
+      <c r="CM19" s="10"/>
+      <c r="CO19" s="5"/>
       <c r="CR19" s="10"/>
-      <c r="CT19" s="5"/>
-[...2 lines deleted...]
-      <c r="DA19" s="10"/>
+      <c r="CT19" s="10"/>
+      <c r="CV19" s="10"/>
+      <c r="CX19" s="10"/>
+      <c r="CZ19" s="5"/>
       <c r="DC19" s="10"/>
-      <c r="DE19" s="5"/>
-[...2 lines deleted...]
-      <c r="DL19" s="10"/>
+      <c r="DE19" s="10"/>
+      <c r="DG19" s="10"/>
+      <c r="DI19" s="10"/>
+      <c r="DK19" s="5"/>
       <c r="DN19" s="10"/>
-      <c r="DP19" s="5"/>
-[...2 lines deleted...]
-      <c r="DW19" s="10"/>
+      <c r="DP19" s="10"/>
+      <c r="DR19" s="10"/>
+      <c r="DT19" s="10"/>
+      <c r="DV19" s="5"/>
       <c r="DY19" s="10"/>
-      <c r="EA19" s="5"/>
-[...2 lines deleted...]
-      <c r="EH19" s="10"/>
+      <c r="EA19" s="10"/>
+      <c r="EC19" s="10"/>
+      <c r="EE19" s="10"/>
+      <c r="EG19" s="5"/>
       <c r="EJ19" s="10"/>
-      <c r="EL19" s="5"/>
-[...2 lines deleted...]
-      <c r="ES19" s="10"/>
+      <c r="EL19" s="10"/>
+      <c r="EN19" s="10"/>
+      <c r="EP19" s="10"/>
+      <c r="ER19" s="5"/>
       <c r="EU19" s="10"/>
-      <c r="EW19" s="5"/>
-[...2 lines deleted...]
-      <c r="FD19" s="10"/>
+      <c r="EW19" s="10"/>
+      <c r="EY19" s="10"/>
+      <c r="FA19" s="10"/>
+      <c r="FC19" s="5"/>
       <c r="FF19" s="10"/>
-      <c r="FH19" s="5"/>
-[...2 lines deleted...]
-      <c r="FO19" s="10"/>
+      <c r="FH19" s="10"/>
+      <c r="FJ19" s="10"/>
+      <c r="FL19" s="10"/>
+      <c r="FN19" s="5"/>
       <c r="FQ19" s="10"/>
-      <c r="FS19" s="5"/>
-[...2 lines deleted...]
-      <c r="FZ19" s="10"/>
+      <c r="FS19" s="10"/>
+      <c r="FU19" s="10"/>
+      <c r="FW19" s="10"/>
+      <c r="FY19" s="5"/>
       <c r="GB19" s="10"/>
-      <c r="GD19" s="5"/>
-[...2 lines deleted...]
-      <c r="GK19" s="10"/>
+      <c r="GD19" s="10"/>
+      <c r="GF19" s="10"/>
+      <c r="GH19" s="10"/>
+      <c r="GJ19" s="5"/>
       <c r="GM19" s="10"/>
-      <c r="GO19" s="5"/>
-[...25 lines deleted...]
-      <c r="IU19" s="10"/>
     </row>
-    <row r="20" spans="1:255" ht="10.5" customHeight="1">
+    <row r="20" spans="1:195" ht="10.5" customHeight="1">
       <c r="A20" s="18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" s="16">
+        <v>20</v>
+      </c>
+      <c r="C20" s="16">
+        <v>42</v>
+      </c>
+      <c r="D20" s="16">
+        <v>108</v>
+      </c>
+      <c r="E20" s="16">
+        <v>109</v>
+      </c>
+      <c r="F20" s="16">
+        <v>78</v>
+      </c>
+      <c r="G20" s="16">
+        <v>129</v>
+      </c>
+      <c r="H20" s="16">
+        <v>175</v>
+      </c>
+      <c r="I20" s="16">
+        <v>688</v>
+      </c>
+      <c r="J20" s="16">
+        <v>1013</v>
+      </c>
+      <c r="K20" s="16">
+        <v>2760</v>
+      </c>
+      <c r="L20" s="16">
+        <v>5749</v>
+      </c>
+      <c r="M20" s="16">
+        <v>885</v>
+      </c>
+      <c r="N20" s="16">
+        <v>1087</v>
+      </c>
+      <c r="O20" s="16">
+        <v>1139</v>
+      </c>
+      <c r="P20" s="16">
+        <v>1160</v>
+      </c>
+      <c r="Q20" s="16">
+        <v>1180</v>
+      </c>
+      <c r="R20" s="16">
+        <v>1226</v>
+      </c>
+      <c r="S20" s="16">
+        <v>1300</v>
+      </c>
+      <c r="T20" s="16">
+        <v>1369</v>
+      </c>
+      <c r="U20" s="16">
+        <v>1406</v>
+      </c>
+      <c r="V20" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="W20" s="10"/>
+      <c r="Y20" s="10"/>
+      <c r="AA20" s="5"/>
+      <c r="AD20" s="10"/>
+      <c r="AF20" s="10"/>
+      <c r="AH20" s="10"/>
+      <c r="AJ20" s="10"/>
+      <c r="AL20" s="5"/>
+      <c r="AO20" s="10"/>
+      <c r="AQ20" s="10"/>
+      <c r="AS20" s="10"/>
+      <c r="AU20" s="10"/>
+      <c r="AW20" s="5"/>
+      <c r="AZ20" s="10"/>
+      <c r="BB20" s="10"/>
+      <c r="BD20" s="10"/>
+      <c r="BF20" s="10"/>
+      <c r="BH20" s="5"/>
+      <c r="BK20" s="10"/>
+      <c r="BM20" s="10"/>
+      <c r="BO20" s="10"/>
+      <c r="BQ20" s="10"/>
+      <c r="BS20" s="5"/>
+      <c r="BV20" s="10"/>
+      <c r="BX20" s="10"/>
+      <c r="BZ20" s="10"/>
+      <c r="CB20" s="10"/>
+      <c r="CD20" s="5"/>
+      <c r="CG20" s="10"/>
+      <c r="CI20" s="10"/>
+      <c r="CK20" s="10"/>
+      <c r="CM20" s="10"/>
+      <c r="CO20" s="5"/>
+      <c r="CR20" s="10"/>
+      <c r="CT20" s="10"/>
+      <c r="CV20" s="10"/>
+      <c r="CX20" s="10"/>
+      <c r="CZ20" s="5"/>
+      <c r="DC20" s="10"/>
+      <c r="DE20" s="10"/>
+      <c r="DG20" s="10"/>
+      <c r="DI20" s="10"/>
+      <c r="DK20" s="5"/>
+      <c r="DN20" s="10"/>
+      <c r="DP20" s="10"/>
+      <c r="DR20" s="10"/>
+      <c r="DT20" s="10"/>
+      <c r="DV20" s="5"/>
+      <c r="DY20" s="10"/>
+      <c r="EA20" s="10"/>
+      <c r="EC20" s="10"/>
+      <c r="EE20" s="10"/>
+      <c r="EG20" s="5"/>
+      <c r="EJ20" s="10"/>
+      <c r="EL20" s="10"/>
+      <c r="EN20" s="10"/>
+      <c r="EP20" s="10"/>
+      <c r="ER20" s="5"/>
+      <c r="EU20" s="10"/>
+      <c r="EW20" s="10"/>
+      <c r="EY20" s="10"/>
+      <c r="FA20" s="10"/>
+      <c r="FC20" s="5"/>
+      <c r="FF20" s="10"/>
+      <c r="FH20" s="10"/>
+      <c r="FJ20" s="10"/>
+      <c r="FL20" s="10"/>
+      <c r="FN20" s="5"/>
+      <c r="FQ20" s="10"/>
+      <c r="FS20" s="10"/>
+      <c r="FU20" s="10"/>
+      <c r="FW20" s="10"/>
+      <c r="FY20" s="5"/>
+      <c r="GB20" s="10"/>
+      <c r="GD20" s="10"/>
+      <c r="GF20" s="10"/>
+      <c r="GH20" s="10"/>
+      <c r="GJ20" s="5"/>
+      <c r="GM20" s="10"/>
+    </row>
+    <row r="21" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A21" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="16">
+      <c r="B21" s="17">
         <v>22</v>
       </c>
-      <c r="C20" s="16">
+      <c r="C21" s="17">
         <v>43</v>
       </c>
-      <c r="D20" s="16">
+      <c r="D21" s="17">
         <v>61</v>
       </c>
-      <c r="E20" s="16">
+      <c r="E21" s="17">
         <v>54</v>
       </c>
-      <c r="F20" s="16">
+      <c r="F21" s="17">
         <v>54</v>
       </c>
-      <c r="G20" s="16">
+      <c r="G21" s="17">
         <v>56</v>
       </c>
-      <c r="H20" s="16">
+      <c r="H21" s="17">
         <v>75</v>
       </c>
-      <c r="I20" s="16">
+      <c r="I21" s="17">
         <v>168</v>
       </c>
-      <c r="J20" s="16">
+      <c r="J21" s="17">
         <v>202</v>
       </c>
-      <c r="K20" s="16">
+      <c r="K21" s="17">
         <v>356</v>
       </c>
-      <c r="L20" s="16">
+      <c r="L21" s="17">
         <v>406</v>
       </c>
-      <c r="M20" s="16">
+      <c r="M21" s="16">
         <v>592</v>
       </c>
-      <c r="N20" s="16">
+      <c r="N21" s="16">
         <v>756</v>
       </c>
-      <c r="O20" s="16">
+      <c r="O21" s="16">
         <v>778</v>
       </c>
-      <c r="P20" s="16">
+      <c r="P21" s="16">
         <v>812</v>
       </c>
-      <c r="Q20" s="16">
+      <c r="Q21" s="16">
         <v>850</v>
       </c>
-      <c r="R20" s="16">
+      <c r="R21" s="16">
         <v>921</v>
       </c>
-      <c r="S20" s="16">
+      <c r="S21" s="16">
         <v>980</v>
       </c>
-      <c r="T20" s="16">
+      <c r="T21" s="16">
         <v>1084</v>
       </c>
-      <c r="U20" s="18" t="s">
+      <c r="U21" s="16">
+        <v>1111</v>
+      </c>
+      <c r="V21" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="AB20" s="10"/>
-[...102 lines deleted...]
-      <c r="IU20" s="10"/>
+      <c r="W21" s="10"/>
+      <c r="Y21" s="10"/>
+      <c r="AA21" s="5"/>
+      <c r="AD21" s="10"/>
+      <c r="AF21" s="10"/>
+      <c r="AH21" s="10"/>
+      <c r="AJ21" s="10"/>
+      <c r="AL21" s="5"/>
+      <c r="AO21" s="10"/>
+      <c r="AQ21" s="10"/>
+      <c r="AS21" s="10"/>
+      <c r="AU21" s="10"/>
+      <c r="AW21" s="5"/>
+      <c r="AZ21" s="10"/>
+      <c r="BB21" s="10"/>
+      <c r="BD21" s="10"/>
+      <c r="BF21" s="10"/>
+      <c r="BH21" s="5"/>
+      <c r="BK21" s="10"/>
+      <c r="BM21" s="10"/>
+      <c r="BO21" s="10"/>
+      <c r="BQ21" s="10"/>
+      <c r="BS21" s="5"/>
+      <c r="BV21" s="10"/>
+      <c r="BX21" s="10"/>
+      <c r="BZ21" s="10"/>
+      <c r="CB21" s="10"/>
+      <c r="CD21" s="5"/>
+      <c r="CG21" s="10"/>
+      <c r="CI21" s="10"/>
+      <c r="CK21" s="10"/>
+      <c r="CM21" s="10"/>
+      <c r="CO21" s="5"/>
+      <c r="CR21" s="10"/>
+      <c r="CT21" s="10"/>
+      <c r="CV21" s="10"/>
+      <c r="CX21" s="10"/>
+      <c r="CZ21" s="5"/>
+      <c r="DC21" s="10"/>
+      <c r="DE21" s="10"/>
+      <c r="DG21" s="10"/>
+      <c r="DI21" s="10"/>
+      <c r="DK21" s="5"/>
+      <c r="DN21" s="10"/>
+      <c r="DP21" s="10"/>
+      <c r="DR21" s="10"/>
+      <c r="DT21" s="10"/>
+      <c r="DV21" s="5"/>
+      <c r="DY21" s="10"/>
+      <c r="EA21" s="10"/>
+      <c r="EC21" s="10"/>
+      <c r="EE21" s="10"/>
+      <c r="EG21" s="5"/>
+      <c r="EJ21" s="10"/>
+      <c r="EL21" s="10"/>
+      <c r="EN21" s="10"/>
+      <c r="EP21" s="10"/>
+      <c r="ER21" s="5"/>
+      <c r="EU21" s="10"/>
+      <c r="EW21" s="10"/>
+      <c r="EY21" s="10"/>
+      <c r="FA21" s="10"/>
+      <c r="FC21" s="5"/>
+      <c r="FF21" s="10"/>
+      <c r="FH21" s="10"/>
+      <c r="FJ21" s="10"/>
+      <c r="FL21" s="10"/>
+      <c r="FN21" s="5"/>
+      <c r="FQ21" s="10"/>
+      <c r="FS21" s="10"/>
+      <c r="FU21" s="10"/>
+      <c r="FW21" s="10"/>
+      <c r="FY21" s="5"/>
+      <c r="GB21" s="10"/>
+      <c r="GD21" s="10"/>
+      <c r="GF21" s="10"/>
+      <c r="GH21" s="10"/>
+      <c r="GJ21" s="5"/>
+      <c r="GM21" s="10"/>
     </row>
-    <row r="21" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A21" s="18" t="s">
+    <row r="22" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A22" s="18" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="17">
+      <c r="B22" s="17">
         <v>2</v>
       </c>
-      <c r="C21" s="17">
+      <c r="C22" s="17">
         <v>8</v>
       </c>
-      <c r="D21" s="17">
-[...26 lines deleted...]
-      <c r="M21" s="16">
+      <c r="D22" s="17">
+        <v>0</v>
+      </c>
+      <c r="E22" s="17">
+        <v>0</v>
+      </c>
+      <c r="F22" s="17">
+        <v>0</v>
+      </c>
+      <c r="G22" s="17">
+        <v>0</v>
+      </c>
+      <c r="H22" s="17">
+        <v>0</v>
+      </c>
+      <c r="I22" s="17">
+        <v>0</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0</v>
+      </c>
+      <c r="K22" s="17">
+        <v>0</v>
+      </c>
+      <c r="L22" s="17">
+        <v>0</v>
+      </c>
+      <c r="M22" s="17">
         <v>3064</v>
       </c>
-      <c r="N21" s="16">
+      <c r="N22" s="17">
         <v>1350</v>
       </c>
-      <c r="O21" s="16">
+      <c r="O22" s="17">
         <v>1328</v>
       </c>
-      <c r="P21" s="16">
+      <c r="P22" s="17">
         <v>1291</v>
       </c>
-      <c r="Q21" s="16">
+      <c r="Q22" s="17">
         <v>1131</v>
       </c>
-      <c r="R21" s="16">
+      <c r="R22" s="17">
         <v>1078</v>
       </c>
-      <c r="S21" s="16">
+      <c r="S22" s="17">
         <v>1049</v>
       </c>
-      <c r="T21" s="16">
+      <c r="T22" s="17">
         <v>1031</v>
       </c>
-      <c r="U21" s="18" t="s">
+      <c r="U22" s="17">
+        <v>1033</v>
+      </c>
+      <c r="V22" s="18" t="s">
         <v>50</v>
       </c>
-      <c r="AB21" s="10"/>
-[...102 lines deleted...]
-      <c r="IU21" s="10"/>
+      <c r="W22" s="10"/>
+      <c r="Y22" s="10"/>
+      <c r="AA22" s="5"/>
+      <c r="AD22" s="10"/>
+      <c r="AF22" s="10"/>
+      <c r="AH22" s="10"/>
+      <c r="AJ22" s="10"/>
+      <c r="AL22" s="5"/>
+      <c r="AO22" s="10"/>
+      <c r="AQ22" s="10"/>
+      <c r="AS22" s="10"/>
+      <c r="AU22" s="10"/>
+      <c r="AW22" s="5"/>
+      <c r="AZ22" s="10"/>
+      <c r="BB22" s="10"/>
+      <c r="BD22" s="10"/>
+      <c r="BF22" s="10"/>
+      <c r="BH22" s="5"/>
+      <c r="BK22" s="10"/>
+      <c r="BM22" s="10"/>
+      <c r="BO22" s="10"/>
+      <c r="BQ22" s="10"/>
+      <c r="BS22" s="5"/>
+      <c r="BV22" s="10"/>
+      <c r="BX22" s="10"/>
+      <c r="BZ22" s="10"/>
+      <c r="CB22" s="10"/>
+      <c r="CD22" s="5"/>
+      <c r="CG22" s="10"/>
+      <c r="CI22" s="10"/>
+      <c r="CK22" s="10"/>
+      <c r="CM22" s="10"/>
+      <c r="CO22" s="5"/>
+      <c r="CR22" s="10"/>
+      <c r="CT22" s="10"/>
+      <c r="CV22" s="10"/>
+      <c r="CX22" s="10"/>
+      <c r="CZ22" s="5"/>
+      <c r="DC22" s="10"/>
+      <c r="DE22" s="10"/>
+      <c r="DG22" s="10"/>
+      <c r="DI22" s="10"/>
+      <c r="DK22" s="5"/>
+      <c r="DN22" s="10"/>
+      <c r="DP22" s="10"/>
+      <c r="DR22" s="10"/>
+      <c r="DT22" s="10"/>
+      <c r="DV22" s="5"/>
+      <c r="DY22" s="10"/>
+      <c r="EA22" s="10"/>
+      <c r="EC22" s="10"/>
+      <c r="EE22" s="10"/>
+      <c r="EG22" s="5"/>
+      <c r="EJ22" s="10"/>
+      <c r="EL22" s="10"/>
+      <c r="EN22" s="10"/>
+      <c r="EP22" s="10"/>
+      <c r="ER22" s="5"/>
+      <c r="EU22" s="10"/>
+      <c r="EW22" s="10"/>
+      <c r="EY22" s="10"/>
+      <c r="FA22" s="10"/>
+      <c r="FC22" s="5"/>
+      <c r="FF22" s="10"/>
+      <c r="FH22" s="10"/>
+      <c r="FJ22" s="10"/>
+      <c r="FL22" s="10"/>
+      <c r="FN22" s="5"/>
+      <c r="FQ22" s="10"/>
+      <c r="FS22" s="10"/>
+      <c r="FU22" s="10"/>
+      <c r="FW22" s="10"/>
+      <c r="FY22" s="5"/>
+      <c r="GB22" s="10"/>
+      <c r="GD22" s="10"/>
+      <c r="GF22" s="10"/>
+      <c r="GH22" s="10"/>
+      <c r="GJ22" s="5"/>
+      <c r="GM22" s="10"/>
     </row>
-    <row r="22" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A22" s="18" t="s">
+    <row r="23" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A23" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="B22" s="17">
+      <c r="B23" s="17">
         <v>9</v>
       </c>
-      <c r="C22" s="17">
+      <c r="C23" s="17">
         <v>32</v>
       </c>
-      <c r="D22" s="17">
+      <c r="D23" s="17">
         <v>7</v>
       </c>
-      <c r="E22" s="17">
+      <c r="E23" s="17">
         <v>3</v>
       </c>
-      <c r="F22" s="17">
+      <c r="F23" s="17">
         <v>4</v>
       </c>
-      <c r="G22" s="17">
+      <c r="G23" s="17">
         <v>9</v>
       </c>
-      <c r="H22" s="17">
-[...11 lines deleted...]
-      <c r="L22" s="17">
+      <c r="H23" s="17">
+        <v>0</v>
+      </c>
+      <c r="I23" s="17">
+        <v>0</v>
+      </c>
+      <c r="J23" s="17">
+        <v>0</v>
+      </c>
+      <c r="K23" s="17">
+        <v>0</v>
+      </c>
+      <c r="L23" s="17">
         <v>69</v>
       </c>
-      <c r="M22" s="17">
+      <c r="M23" s="17">
         <v>140</v>
       </c>
-      <c r="N22" s="17">
+      <c r="N23" s="17">
         <v>601</v>
       </c>
-      <c r="O22" s="17">
+      <c r="O23" s="17">
         <v>637</v>
       </c>
-      <c r="P22" s="17">
+      <c r="P23" s="17">
         <v>648</v>
       </c>
-      <c r="Q22" s="17">
+      <c r="Q23" s="17">
         <v>716</v>
       </c>
-      <c r="R22" s="17">
+      <c r="R23" s="17">
         <v>761</v>
       </c>
-      <c r="S22" s="17">
+      <c r="S23" s="17">
         <v>786</v>
       </c>
-      <c r="T22" s="17">
+      <c r="T23" s="17">
         <v>816</v>
       </c>
-      <c r="U22" s="18" t="s">
+      <c r="U23" s="17">
+        <v>797</v>
+      </c>
+      <c r="V23" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="AB22" s="10"/>
-[...102 lines deleted...]
-      <c r="IU22" s="10"/>
+      <c r="W23" s="10"/>
+      <c r="Y23" s="10"/>
+      <c r="AA23" s="5"/>
+      <c r="AD23" s="10"/>
+      <c r="AF23" s="10"/>
+      <c r="AH23" s="10"/>
+      <c r="AJ23" s="10"/>
+      <c r="AL23" s="5"/>
+      <c r="AO23" s="10"/>
+      <c r="AQ23" s="10"/>
+      <c r="AS23" s="10"/>
+      <c r="AU23" s="10"/>
+      <c r="AW23" s="5"/>
+      <c r="AZ23" s="10"/>
+      <c r="BB23" s="10"/>
+      <c r="BD23" s="10"/>
+      <c r="BF23" s="10"/>
+      <c r="BH23" s="5"/>
+      <c r="BK23" s="10"/>
+      <c r="BM23" s="10"/>
+      <c r="BO23" s="10"/>
+      <c r="BQ23" s="10"/>
+      <c r="BS23" s="5"/>
+      <c r="BV23" s="10"/>
+      <c r="BX23" s="10"/>
+      <c r="BZ23" s="10"/>
+      <c r="CB23" s="10"/>
+      <c r="CD23" s="5"/>
+      <c r="CG23" s="10"/>
+      <c r="CI23" s="10"/>
+      <c r="CK23" s="10"/>
+      <c r="CM23" s="10"/>
+      <c r="CO23" s="5"/>
+      <c r="CR23" s="10"/>
+      <c r="CT23" s="10"/>
+      <c r="CV23" s="10"/>
+      <c r="CX23" s="10"/>
+      <c r="CZ23" s="5"/>
+      <c r="DC23" s="10"/>
+      <c r="DE23" s="10"/>
+      <c r="DG23" s="10"/>
+      <c r="DI23" s="10"/>
+      <c r="DK23" s="5"/>
+      <c r="DN23" s="10"/>
+      <c r="DP23" s="10"/>
+      <c r="DR23" s="10"/>
+      <c r="DT23" s="10"/>
+      <c r="DV23" s="5"/>
+      <c r="DY23" s="10"/>
+      <c r="EA23" s="10"/>
+      <c r="EC23" s="10"/>
+      <c r="EE23" s="10"/>
+      <c r="EG23" s="5"/>
+      <c r="EJ23" s="10"/>
+      <c r="EL23" s="10"/>
+      <c r="EN23" s="10"/>
+      <c r="EP23" s="10"/>
+      <c r="ER23" s="5"/>
+      <c r="EU23" s="10"/>
+      <c r="EW23" s="10"/>
+      <c r="EY23" s="10"/>
+      <c r="FA23" s="10"/>
+      <c r="FC23" s="5"/>
+      <c r="FF23" s="10"/>
+      <c r="FH23" s="10"/>
+      <c r="FJ23" s="10"/>
+      <c r="FL23" s="10"/>
+      <c r="FN23" s="5"/>
+      <c r="FQ23" s="10"/>
+      <c r="FS23" s="10"/>
+      <c r="FU23" s="10"/>
+      <c r="FW23" s="10"/>
+      <c r="FY23" s="5"/>
+      <c r="GB23" s="10"/>
+      <c r="GD23" s="10"/>
+      <c r="GF23" s="10"/>
+      <c r="GH23" s="10"/>
+      <c r="GJ23" s="5"/>
+      <c r="GM23" s="10"/>
     </row>
-    <row r="23" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A23" s="18" t="s">
+    <row r="24" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A24" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="B23" s="17">
+      <c r="B24" s="17">
         <v>17</v>
       </c>
-      <c r="C23" s="17">
+      <c r="C24" s="17">
         <v>67</v>
       </c>
-      <c r="D23" s="17">
+      <c r="D24" s="17">
         <v>56</v>
       </c>
-      <c r="E23" s="17">
+      <c r="E24" s="17">
         <v>91</v>
       </c>
-      <c r="F23" s="17">
+      <c r="F24" s="17">
         <v>30</v>
       </c>
-      <c r="G23" s="17">
+      <c r="G24" s="17">
         <v>37</v>
       </c>
-      <c r="H23" s="17">
+      <c r="H24" s="17">
         <v>106</v>
       </c>
-      <c r="I23" s="17">
+      <c r="I24" s="17">
         <v>164</v>
       </c>
-      <c r="J23" s="17">
+      <c r="J24" s="17">
         <v>199</v>
       </c>
-      <c r="K23" s="17">
+      <c r="K24" s="17">
         <v>276</v>
       </c>
-      <c r="L23" s="17">
+      <c r="L24" s="17">
         <v>336</v>
       </c>
-      <c r="M23" s="17">
+      <c r="M24" s="17">
         <v>566</v>
       </c>
-      <c r="N23" s="17">
+      <c r="N24" s="17">
         <v>578</v>
       </c>
-      <c r="O23" s="17">
+      <c r="O24" s="17">
         <v>574</v>
       </c>
-      <c r="P23" s="17">
+      <c r="P24" s="17">
         <v>582</v>
       </c>
-      <c r="Q23" s="17">
+      <c r="Q24" s="17">
         <v>570</v>
       </c>
-      <c r="R23" s="17">
+      <c r="R24" s="17">
         <v>550</v>
       </c>
-      <c r="S23" s="17">
+      <c r="S24" s="17">
         <v>530</v>
       </c>
-      <c r="T23" s="17">
+      <c r="T24" s="17">
         <v>534</v>
       </c>
-      <c r="U23" s="18" t="s">
+      <c r="U24" s="17">
+        <v>525</v>
+      </c>
+      <c r="V24" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="AB23" s="10"/>
-[...102 lines deleted...]
-      <c r="IU23" s="10"/>
+      <c r="W24" s="10"/>
+      <c r="Y24" s="10"/>
+      <c r="AA24" s="5"/>
+      <c r="AD24" s="10"/>
+      <c r="AF24" s="10"/>
+      <c r="AH24" s="10"/>
+      <c r="AJ24" s="10"/>
+      <c r="AL24" s="5"/>
+      <c r="AO24" s="10"/>
+      <c r="AQ24" s="10"/>
+      <c r="AS24" s="10"/>
+      <c r="AU24" s="10"/>
+      <c r="AW24" s="5"/>
+      <c r="AZ24" s="10"/>
+      <c r="BB24" s="10"/>
+      <c r="BD24" s="10"/>
+      <c r="BF24" s="10"/>
+      <c r="BH24" s="5"/>
+      <c r="BK24" s="10"/>
+      <c r="BM24" s="10"/>
+      <c r="BO24" s="10"/>
+      <c r="BQ24" s="10"/>
+      <c r="BS24" s="5"/>
+      <c r="BV24" s="10"/>
+      <c r="BX24" s="10"/>
+      <c r="BZ24" s="10"/>
+      <c r="CB24" s="10"/>
+      <c r="CD24" s="5"/>
+      <c r="CG24" s="10"/>
+      <c r="CI24" s="10"/>
+      <c r="CK24" s="10"/>
+      <c r="CM24" s="10"/>
+      <c r="CO24" s="5"/>
+      <c r="CR24" s="10"/>
+      <c r="CT24" s="10"/>
+      <c r="CV24" s="10"/>
+      <c r="CX24" s="10"/>
+      <c r="CZ24" s="5"/>
+      <c r="DC24" s="10"/>
+      <c r="DE24" s="10"/>
+      <c r="DG24" s="10"/>
+      <c r="DI24" s="10"/>
+      <c r="DK24" s="5"/>
+      <c r="DN24" s="10"/>
+      <c r="DP24" s="10"/>
+      <c r="DR24" s="10"/>
+      <c r="DT24" s="10"/>
+      <c r="DV24" s="5"/>
+      <c r="DY24" s="10"/>
+      <c r="EA24" s="10"/>
+      <c r="EC24" s="10"/>
+      <c r="EE24" s="10"/>
+      <c r="EG24" s="5"/>
+      <c r="EJ24" s="10"/>
+      <c r="EL24" s="10"/>
+      <c r="EN24" s="10"/>
+      <c r="EP24" s="10"/>
+      <c r="ER24" s="5"/>
+      <c r="EU24" s="10"/>
+      <c r="EW24" s="10"/>
+      <c r="EY24" s="10"/>
+      <c r="FA24" s="10"/>
+      <c r="FC24" s="5"/>
+      <c r="FF24" s="10"/>
+      <c r="FH24" s="10"/>
+      <c r="FJ24" s="10"/>
+      <c r="FL24" s="10"/>
+      <c r="FN24" s="5"/>
+      <c r="FQ24" s="10"/>
+      <c r="FS24" s="10"/>
+      <c r="FU24" s="10"/>
+      <c r="FW24" s="10"/>
+      <c r="FY24" s="5"/>
+      <c r="GB24" s="10"/>
+      <c r="GD24" s="10"/>
+      <c r="GF24" s="10"/>
+      <c r="GH24" s="10"/>
+      <c r="GJ24" s="5"/>
+      <c r="GM24" s="10"/>
     </row>
-    <row r="24" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A24" s="18" t="s">
+    <row r="25" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A25" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="17">
+      <c r="B25" s="17">
         <v>142</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C25" s="17">
         <v>245</v>
       </c>
-      <c r="D24" s="17">
+      <c r="D25" s="17">
         <v>122</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E25" s="17">
         <v>143</v>
       </c>
-      <c r="F24" s="17">
-[...2 lines deleted...]
-      <c r="G24" s="17">
+      <c r="F25" s="17">
+        <v>0</v>
+      </c>
+      <c r="G25" s="17">
         <v>174</v>
       </c>
-      <c r="H24" s="17">
+      <c r="H25" s="17">
         <v>230</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I25" s="17">
         <v>307</v>
       </c>
-      <c r="J24" s="17">
+      <c r="J25" s="17">
         <v>201</v>
       </c>
-      <c r="K24" s="17">
+      <c r="K25" s="17">
         <v>202</v>
       </c>
-      <c r="L24" s="17">
+      <c r="L25" s="17">
         <v>222</v>
       </c>
-      <c r="M24" s="17">
+      <c r="M25" s="16">
         <v>307</v>
       </c>
-      <c r="N24" s="17">
+      <c r="N25" s="16">
         <v>398</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O25" s="16">
         <v>401</v>
       </c>
-      <c r="P24" s="17">
+      <c r="P25" s="16">
         <v>416</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q25" s="16">
         <v>415</v>
       </c>
-      <c r="R24" s="17">
+      <c r="R25" s="16">
         <v>434</v>
       </c>
-      <c r="S24" s="17">
+      <c r="S25" s="16">
         <v>448</v>
       </c>
-      <c r="T24" s="17">
+      <c r="T25" s="16">
         <v>454</v>
       </c>
-      <c r="U24" s="18" t="s">
+      <c r="U25" s="16">
+        <v>431</v>
+      </c>
+      <c r="V25" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="AB24" s="10"/>
-[...102 lines deleted...]
-      <c r="IU24" s="10"/>
+      <c r="W25" s="10"/>
+      <c r="Y25" s="10"/>
+      <c r="AA25" s="5"/>
+      <c r="AD25" s="10"/>
+      <c r="AF25" s="10"/>
+      <c r="AH25" s="10"/>
+      <c r="AJ25" s="10"/>
+      <c r="AL25" s="5"/>
+      <c r="AO25" s="10"/>
+      <c r="AQ25" s="10"/>
+      <c r="AS25" s="10"/>
+      <c r="AU25" s="10"/>
+      <c r="AW25" s="5"/>
+      <c r="AZ25" s="10"/>
+      <c r="BB25" s="10"/>
+      <c r="BD25" s="10"/>
+      <c r="BF25" s="10"/>
+      <c r="BH25" s="5"/>
+      <c r="BK25" s="10"/>
+      <c r="BM25" s="10"/>
+      <c r="BO25" s="10"/>
+      <c r="BQ25" s="10"/>
+      <c r="BS25" s="5"/>
+      <c r="BV25" s="10"/>
+      <c r="BX25" s="10"/>
+      <c r="BZ25" s="10"/>
+      <c r="CB25" s="10"/>
+      <c r="CD25" s="5"/>
+      <c r="CG25" s="10"/>
+      <c r="CI25" s="10"/>
+      <c r="CK25" s="10"/>
+      <c r="CM25" s="10"/>
+      <c r="CO25" s="5"/>
+      <c r="CR25" s="10"/>
+      <c r="CT25" s="10"/>
+      <c r="CV25" s="10"/>
+      <c r="CX25" s="10"/>
+      <c r="CZ25" s="5"/>
+      <c r="DC25" s="10"/>
+      <c r="DE25" s="10"/>
+      <c r="DG25" s="10"/>
+      <c r="DI25" s="10"/>
+      <c r="DK25" s="5"/>
+      <c r="DN25" s="10"/>
+      <c r="DP25" s="10"/>
+      <c r="DR25" s="10"/>
+      <c r="DT25" s="10"/>
+      <c r="DV25" s="5"/>
+      <c r="DY25" s="10"/>
+      <c r="EA25" s="10"/>
+      <c r="EC25" s="10"/>
+      <c r="EE25" s="10"/>
+      <c r="EG25" s="5"/>
+      <c r="EJ25" s="10"/>
+      <c r="EL25" s="10"/>
+      <c r="EN25" s="10"/>
+      <c r="EP25" s="10"/>
+      <c r="ER25" s="5"/>
+      <c r="EU25" s="10"/>
+      <c r="EW25" s="10"/>
+      <c r="EY25" s="10"/>
+      <c r="FA25" s="10"/>
+      <c r="FC25" s="5"/>
+      <c r="FF25" s="10"/>
+      <c r="FH25" s="10"/>
+      <c r="FJ25" s="10"/>
+      <c r="FL25" s="10"/>
+      <c r="FN25" s="5"/>
+      <c r="FQ25" s="10"/>
+      <c r="FS25" s="10"/>
+      <c r="FU25" s="10"/>
+      <c r="FW25" s="10"/>
+      <c r="FY25" s="5"/>
+      <c r="GB25" s="10"/>
+      <c r="GD25" s="10"/>
+      <c r="GF25" s="10"/>
+      <c r="GH25" s="10"/>
+      <c r="GJ25" s="5"/>
+      <c r="GM25" s="10"/>
     </row>
-    <row r="25" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A25" s="18" t="s">
+    <row r="26" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A26" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="B25" s="17">
+      <c r="B26" s="17">
         <v>5</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C26" s="17">
         <v>30</v>
       </c>
-      <c r="D25" s="17">
+      <c r="D26" s="17">
         <v>17</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E26" s="17">
         <v>32</v>
       </c>
-      <c r="F25" s="17">
+      <c r="F26" s="17">
         <v>14</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G26" s="17">
         <v>21</v>
       </c>
-      <c r="H25" s="17">
+      <c r="H26" s="17">
         <v>49</v>
       </c>
-      <c r="I25" s="17">
+      <c r="I26" s="17">
         <v>160</v>
       </c>
-      <c r="J25" s="17">
+      <c r="J26" s="17">
         <v>80</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K26" s="17">
         <v>67</v>
       </c>
-      <c r="L25" s="17">
+      <c r="L26" s="17">
         <v>69</v>
       </c>
-      <c r="M25" s="16">
+      <c r="M26" s="17">
         <v>137</v>
       </c>
-      <c r="N25" s="16">
+      <c r="N26" s="17">
         <v>360</v>
       </c>
-      <c r="O25" s="16">
+      <c r="O26" s="17">
         <v>394</v>
       </c>
-      <c r="P25" s="16">
+      <c r="P26" s="17">
         <v>397</v>
       </c>
-      <c r="Q25" s="16">
+      <c r="Q26" s="17">
         <v>399</v>
       </c>
-      <c r="R25" s="16">
+      <c r="R26" s="17">
         <v>395</v>
       </c>
-      <c r="S25" s="16">
+      <c r="S26" s="17">
         <v>415</v>
       </c>
-      <c r="T25" s="16">
+      <c r="T26" s="17">
         <v>404</v>
       </c>
-      <c r="U25" s="18" t="s">
+      <c r="U26" s="17">
+        <v>397</v>
+      </c>
+      <c r="V26" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="AB25" s="10"/>
-[...102 lines deleted...]
-      <c r="IU25" s="10"/>
+      <c r="W26" s="10"/>
+      <c r="Y26" s="10"/>
+      <c r="AA26" s="5"/>
+      <c r="AD26" s="10"/>
+      <c r="AF26" s="10"/>
+      <c r="AH26" s="10"/>
+      <c r="AJ26" s="10"/>
+      <c r="AL26" s="5"/>
+      <c r="AO26" s="10"/>
+      <c r="AQ26" s="10"/>
+      <c r="AS26" s="10"/>
+      <c r="AU26" s="10"/>
+      <c r="AW26" s="5"/>
+      <c r="AZ26" s="10"/>
+      <c r="BB26" s="10"/>
+      <c r="BD26" s="10"/>
+      <c r="BF26" s="10"/>
+      <c r="BH26" s="5"/>
+      <c r="BK26" s="10"/>
+      <c r="BM26" s="10"/>
+      <c r="BO26" s="10"/>
+      <c r="BQ26" s="10"/>
+      <c r="BS26" s="5"/>
+      <c r="BV26" s="10"/>
+      <c r="BX26" s="10"/>
+      <c r="BZ26" s="10"/>
+      <c r="CB26" s="10"/>
+      <c r="CD26" s="5"/>
+      <c r="CG26" s="10"/>
+      <c r="CI26" s="10"/>
+      <c r="CK26" s="10"/>
+      <c r="CM26" s="10"/>
+      <c r="CO26" s="5"/>
+      <c r="CR26" s="10"/>
+      <c r="CT26" s="10"/>
+      <c r="CV26" s="10"/>
+      <c r="CX26" s="10"/>
+      <c r="CZ26" s="5"/>
+      <c r="DC26" s="10"/>
+      <c r="DE26" s="10"/>
+      <c r="DG26" s="10"/>
+      <c r="DI26" s="10"/>
+      <c r="DK26" s="5"/>
+      <c r="DN26" s="10"/>
+      <c r="DP26" s="10"/>
+      <c r="DR26" s="10"/>
+      <c r="DT26" s="10"/>
+      <c r="DV26" s="5"/>
+      <c r="DY26" s="10"/>
+      <c r="EA26" s="10"/>
+      <c r="EC26" s="10"/>
+      <c r="EE26" s="10"/>
+      <c r="EG26" s="5"/>
+      <c r="EJ26" s="10"/>
+      <c r="EL26" s="10"/>
+      <c r="EN26" s="10"/>
+      <c r="EP26" s="10"/>
+      <c r="ER26" s="5"/>
+      <c r="EU26" s="10"/>
+      <c r="EW26" s="10"/>
+      <c r="EY26" s="10"/>
+      <c r="FA26" s="10"/>
+      <c r="FC26" s="5"/>
+      <c r="FF26" s="10"/>
+      <c r="FH26" s="10"/>
+      <c r="FJ26" s="10"/>
+      <c r="FL26" s="10"/>
+      <c r="FN26" s="5"/>
+      <c r="FQ26" s="10"/>
+      <c r="FS26" s="10"/>
+      <c r="FU26" s="10"/>
+      <c r="FW26" s="10"/>
+      <c r="FY26" s="5"/>
+      <c r="GB26" s="10"/>
+      <c r="GD26" s="10"/>
+      <c r="GF26" s="10"/>
+      <c r="GH26" s="10"/>
+      <c r="GJ26" s="5"/>
+      <c r="GM26" s="10"/>
     </row>
-    <row r="26" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A26" s="18" t="s">
+    <row r="27" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A27" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="B26" s="17">
-[...29 lines deleted...]
-      <c r="L26" s="17">
+      <c r="B27" s="17">
+        <v>0</v>
+      </c>
+      <c r="C27" s="17">
+        <v>0</v>
+      </c>
+      <c r="D27" s="17">
+        <v>0</v>
+      </c>
+      <c r="E27" s="17">
+        <v>0</v>
+      </c>
+      <c r="F27" s="17">
+        <v>0</v>
+      </c>
+      <c r="G27" s="17">
+        <v>0</v>
+      </c>
+      <c r="H27" s="17">
+        <v>0</v>
+      </c>
+      <c r="I27" s="17">
+        <v>0</v>
+      </c>
+      <c r="J27" s="17">
+        <v>0</v>
+      </c>
+      <c r="K27" s="17">
+        <v>0</v>
+      </c>
+      <c r="L27" s="17">
         <v>58</v>
       </c>
-      <c r="M26" s="17">
+      <c r="M27" s="16">
         <v>172</v>
       </c>
-      <c r="N26" s="17">
+      <c r="N27" s="16">
         <v>335</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O27" s="16">
         <v>320</v>
       </c>
-      <c r="P26" s="17">
+      <c r="P27" s="16">
         <v>334</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q27" s="16">
         <v>318</v>
       </c>
-      <c r="R26" s="17">
+      <c r="R27" s="16">
         <v>345</v>
       </c>
-      <c r="S26" s="17">
+      <c r="S27" s="16">
         <v>359</v>
       </c>
-      <c r="T26" s="17">
+      <c r="T27" s="16">
         <v>350</v>
       </c>
-      <c r="U26" s="18" t="s">
+      <c r="U27" s="16">
+        <v>332</v>
+      </c>
+      <c r="V27" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="AB26" s="10"/>
-[...102 lines deleted...]
-      <c r="IU26" s="10"/>
+      <c r="W27" s="10"/>
+      <c r="Y27" s="10"/>
+      <c r="AA27" s="5"/>
+      <c r="AD27" s="10"/>
+      <c r="AF27" s="10"/>
+      <c r="AH27" s="10"/>
+      <c r="AJ27" s="10"/>
+      <c r="AL27" s="5"/>
+      <c r="AO27" s="10"/>
+      <c r="AQ27" s="10"/>
+      <c r="AS27" s="10"/>
+      <c r="AU27" s="10"/>
+      <c r="AW27" s="5"/>
+      <c r="AZ27" s="10"/>
+      <c r="BB27" s="10"/>
+      <c r="BD27" s="10"/>
+      <c r="BF27" s="10"/>
+      <c r="BH27" s="5"/>
+      <c r="BK27" s="10"/>
+      <c r="BM27" s="10"/>
+      <c r="BO27" s="10"/>
+      <c r="BQ27" s="10"/>
+      <c r="BS27" s="5"/>
+      <c r="BV27" s="10"/>
+      <c r="BX27" s="10"/>
+      <c r="BZ27" s="10"/>
+      <c r="CB27" s="10"/>
+      <c r="CD27" s="5"/>
+      <c r="CG27" s="10"/>
+      <c r="CI27" s="10"/>
+      <c r="CK27" s="10"/>
+      <c r="CM27" s="10"/>
+      <c r="CO27" s="5"/>
+      <c r="CR27" s="10"/>
+      <c r="CT27" s="10"/>
+      <c r="CV27" s="10"/>
+      <c r="CX27" s="10"/>
+      <c r="CZ27" s="5"/>
+      <c r="DC27" s="10"/>
+      <c r="DE27" s="10"/>
+      <c r="DG27" s="10"/>
+      <c r="DI27" s="10"/>
+      <c r="DK27" s="5"/>
+      <c r="DN27" s="10"/>
+      <c r="DP27" s="10"/>
+      <c r="DR27" s="10"/>
+      <c r="DT27" s="10"/>
+      <c r="DV27" s="5"/>
+      <c r="DY27" s="10"/>
+      <c r="EA27" s="10"/>
+      <c r="EC27" s="10"/>
+      <c r="EE27" s="10"/>
+      <c r="EG27" s="5"/>
+      <c r="EJ27" s="10"/>
+      <c r="EL27" s="10"/>
+      <c r="EN27" s="10"/>
+      <c r="EP27" s="10"/>
+      <c r="ER27" s="5"/>
+      <c r="EU27" s="10"/>
+      <c r="EW27" s="10"/>
+      <c r="EY27" s="10"/>
+      <c r="FA27" s="10"/>
+      <c r="FC27" s="5"/>
+      <c r="FF27" s="10"/>
+      <c r="FH27" s="10"/>
+      <c r="FJ27" s="10"/>
+      <c r="FL27" s="10"/>
+      <c r="FN27" s="5"/>
+      <c r="FQ27" s="10"/>
+      <c r="FS27" s="10"/>
+      <c r="FU27" s="10"/>
+      <c r="FW27" s="10"/>
+      <c r="FY27" s="5"/>
+      <c r="GB27" s="10"/>
+      <c r="GD27" s="10"/>
+      <c r="GF27" s="10"/>
+      <c r="GH27" s="10"/>
+      <c r="GJ27" s="5"/>
+      <c r="GM27" s="10"/>
     </row>
-    <row r="27" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A27" s="18" t="s">
+    <row r="28" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A28" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="B27" s="17">
+      <c r="B28" s="17">
         <v>9</v>
       </c>
-      <c r="C27" s="17">
+      <c r="C28" s="17">
         <v>35</v>
       </c>
-      <c r="D27" s="17">
+      <c r="D28" s="17">
         <v>56</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E28" s="17">
         <v>61</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F28" s="17">
         <v>46</v>
       </c>
-      <c r="G27" s="17">
+      <c r="G28" s="17">
         <v>48</v>
       </c>
-      <c r="H27" s="17">
+      <c r="H28" s="17">
         <v>78</v>
       </c>
-      <c r="I27" s="17">
+      <c r="I28" s="17">
         <v>165</v>
       </c>
-      <c r="J27" s="17">
+      <c r="J28" s="17">
         <v>158</v>
       </c>
-      <c r="K27" s="17">
+      <c r="K28" s="17">
         <v>205</v>
       </c>
-      <c r="L27" s="17">
+      <c r="L28" s="17">
         <v>203</v>
       </c>
-      <c r="M27" s="16">
+      <c r="M28" s="17">
         <v>289</v>
       </c>
-      <c r="N27" s="16">
+      <c r="N28" s="17">
         <v>306</v>
       </c>
-      <c r="O27" s="16">
+      <c r="O28" s="17">
         <v>306</v>
       </c>
-      <c r="P27" s="16">
+      <c r="P28" s="17">
         <v>315</v>
       </c>
-      <c r="Q27" s="16">
+      <c r="Q28" s="17">
         <v>315</v>
       </c>
-      <c r="R27" s="16">
+      <c r="R28" s="17">
         <v>347</v>
       </c>
-      <c r="S27" s="16">
+      <c r="S28" s="17">
         <v>325</v>
       </c>
-      <c r="T27" s="16">
+      <c r="T28" s="17">
         <v>344</v>
       </c>
-      <c r="U27" s="18" t="s">
+      <c r="U28" s="17">
+        <v>328</v>
+      </c>
+      <c r="V28" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="AB27" s="10"/>
-[...102 lines deleted...]
-      <c r="IU27" s="10"/>
+      <c r="W28" s="10"/>
+      <c r="Y28" s="10"/>
+      <c r="AA28" s="5"/>
+      <c r="AD28" s="10"/>
+      <c r="AF28" s="10"/>
+      <c r="AH28" s="10"/>
+      <c r="AJ28" s="10"/>
+      <c r="AL28" s="5"/>
+      <c r="AO28" s="10"/>
+      <c r="AQ28" s="10"/>
+      <c r="AS28" s="10"/>
+      <c r="AU28" s="10"/>
+      <c r="AW28" s="5"/>
+      <c r="AZ28" s="10"/>
+      <c r="BB28" s="10"/>
+      <c r="BD28" s="10"/>
+      <c r="BF28" s="10"/>
+      <c r="BH28" s="5"/>
+      <c r="BK28" s="10"/>
+      <c r="BM28" s="10"/>
+      <c r="BO28" s="10"/>
+      <c r="BQ28" s="10"/>
+      <c r="BS28" s="5"/>
+      <c r="BV28" s="10"/>
+      <c r="BX28" s="10"/>
+      <c r="BZ28" s="10"/>
+      <c r="CB28" s="10"/>
+      <c r="CD28" s="5"/>
+      <c r="CG28" s="10"/>
+      <c r="CI28" s="10"/>
+      <c r="CK28" s="10"/>
+      <c r="CM28" s="10"/>
+      <c r="CO28" s="5"/>
+      <c r="CR28" s="10"/>
+      <c r="CT28" s="10"/>
+      <c r="CV28" s="10"/>
+      <c r="CX28" s="10"/>
+      <c r="CZ28" s="5"/>
+      <c r="DC28" s="10"/>
+      <c r="DE28" s="10"/>
+      <c r="DG28" s="10"/>
+      <c r="DI28" s="10"/>
+      <c r="DK28" s="5"/>
+      <c r="DN28" s="10"/>
+      <c r="DP28" s="10"/>
+      <c r="DR28" s="10"/>
+      <c r="DT28" s="10"/>
+      <c r="DV28" s="5"/>
+      <c r="DY28" s="10"/>
+      <c r="EA28" s="10"/>
+      <c r="EC28" s="10"/>
+      <c r="EE28" s="10"/>
+      <c r="EG28" s="5"/>
+      <c r="EJ28" s="10"/>
+      <c r="EL28" s="10"/>
+      <c r="EN28" s="10"/>
+      <c r="EP28" s="10"/>
+      <c r="ER28" s="5"/>
+      <c r="EU28" s="10"/>
+      <c r="EW28" s="10"/>
+      <c r="EY28" s="10"/>
+      <c r="FA28" s="10"/>
+      <c r="FC28" s="5"/>
+      <c r="FF28" s="10"/>
+      <c r="FH28" s="10"/>
+      <c r="FJ28" s="10"/>
+      <c r="FL28" s="10"/>
+      <c r="FN28" s="5"/>
+      <c r="FQ28" s="10"/>
+      <c r="FS28" s="10"/>
+      <c r="FU28" s="10"/>
+      <c r="FW28" s="10"/>
+      <c r="FY28" s="5"/>
+      <c r="GB28" s="10"/>
+      <c r="GD28" s="10"/>
+      <c r="GF28" s="10"/>
+      <c r="GH28" s="10"/>
+      <c r="GJ28" s="5"/>
+      <c r="GM28" s="10"/>
     </row>
-    <row r="28" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A28" s="18" t="s">
+    <row r="29" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A29" s="18" t="s">
         <v>41</v>
       </c>
-      <c r="B28" s="17">
+      <c r="B29" s="17">
         <v>55</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C29" s="17">
         <v>185</v>
       </c>
-      <c r="D28" s="17">
+      <c r="D29" s="17">
         <v>50</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E29" s="17">
         <v>7</v>
       </c>
-      <c r="F28" s="17">
+      <c r="F29" s="17">
         <v>1</v>
       </c>
-      <c r="G28" s="17">
-[...14 lines deleted...]
-      <c r="L28" s="17">
+      <c r="G29" s="17">
+        <v>0</v>
+      </c>
+      <c r="H29" s="17">
+        <v>0</v>
+      </c>
+      <c r="I29" s="17">
+        <v>0</v>
+      </c>
+      <c r="J29" s="17">
+        <v>0</v>
+      </c>
+      <c r="K29" s="17">
+        <v>0</v>
+      </c>
+      <c r="L29" s="17">
         <v>157</v>
       </c>
-      <c r="M28" s="17">
+      <c r="M29" s="17">
         <v>310</v>
       </c>
-      <c r="N28" s="17">
+      <c r="N29" s="17">
         <v>293</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O29" s="17">
         <v>289</v>
       </c>
-      <c r="P28" s="17">
+      <c r="P29" s="17">
         <v>288</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q29" s="17">
         <v>308</v>
       </c>
-      <c r="R28" s="17">
+      <c r="R29" s="17">
         <v>323</v>
       </c>
-      <c r="S28" s="17">
+      <c r="S29" s="17">
         <v>327</v>
       </c>
-      <c r="T28" s="17">
+      <c r="T29" s="17">
         <v>322</v>
       </c>
-      <c r="U28" s="18" t="s">
+      <c r="U29" s="17">
+        <v>295</v>
+      </c>
+      <c r="V29" s="18" t="s">
         <v>40</v>
       </c>
-      <c r="AB28" s="10"/>
-[...102 lines deleted...]
-      <c r="IU28" s="10"/>
+      <c r="W29" s="10"/>
+      <c r="Y29" s="10"/>
+      <c r="AA29" s="5"/>
+      <c r="AD29" s="10"/>
+      <c r="AF29" s="10"/>
+      <c r="AH29" s="10"/>
+      <c r="AJ29" s="10"/>
+      <c r="AL29" s="5"/>
+      <c r="AO29" s="10"/>
+      <c r="AQ29" s="10"/>
+      <c r="AS29" s="10"/>
+      <c r="AU29" s="10"/>
+      <c r="AW29" s="5"/>
+      <c r="AZ29" s="10"/>
+      <c r="BB29" s="10"/>
+      <c r="BD29" s="10"/>
+      <c r="BF29" s="10"/>
+      <c r="BH29" s="5"/>
+      <c r="BK29" s="10"/>
+      <c r="BM29" s="10"/>
+      <c r="BO29" s="10"/>
+      <c r="BQ29" s="10"/>
+      <c r="BS29" s="5"/>
+      <c r="BV29" s="10"/>
+      <c r="BX29" s="10"/>
+      <c r="BZ29" s="10"/>
+      <c r="CB29" s="10"/>
+      <c r="CD29" s="5"/>
+      <c r="CG29" s="10"/>
+      <c r="CI29" s="10"/>
+      <c r="CK29" s="10"/>
+      <c r="CM29" s="10"/>
+      <c r="CO29" s="5"/>
+      <c r="CR29" s="10"/>
+      <c r="CT29" s="10"/>
+      <c r="CV29" s="10"/>
+      <c r="CX29" s="10"/>
+      <c r="CZ29" s="5"/>
+      <c r="DC29" s="10"/>
+      <c r="DE29" s="10"/>
+      <c r="DG29" s="10"/>
+      <c r="DI29" s="10"/>
+      <c r="DK29" s="5"/>
+      <c r="DN29" s="10"/>
+      <c r="DP29" s="10"/>
+      <c r="DR29" s="10"/>
+      <c r="DT29" s="10"/>
+      <c r="DV29" s="5"/>
+      <c r="DY29" s="10"/>
+      <c r="EA29" s="10"/>
+      <c r="EC29" s="10"/>
+      <c r="EE29" s="10"/>
+      <c r="EG29" s="5"/>
+      <c r="EJ29" s="10"/>
+      <c r="EL29" s="10"/>
+      <c r="EN29" s="10"/>
+      <c r="EP29" s="10"/>
+      <c r="ER29" s="5"/>
+      <c r="EU29" s="10"/>
+      <c r="EW29" s="10"/>
+      <c r="EY29" s="10"/>
+      <c r="FA29" s="10"/>
+      <c r="FC29" s="5"/>
+      <c r="FF29" s="10"/>
+      <c r="FH29" s="10"/>
+      <c r="FJ29" s="10"/>
+      <c r="FL29" s="10"/>
+      <c r="FN29" s="5"/>
+      <c r="FQ29" s="10"/>
+      <c r="FS29" s="10"/>
+      <c r="FU29" s="10"/>
+      <c r="FW29" s="10"/>
+      <c r="FY29" s="5"/>
+      <c r="GB29" s="10"/>
+      <c r="GD29" s="10"/>
+      <c r="GF29" s="10"/>
+      <c r="GH29" s="10"/>
+      <c r="GJ29" s="5"/>
+      <c r="GM29" s="10"/>
     </row>
-    <row r="29" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A29" s="18" t="s">
+    <row r="30" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A30" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="17">
-[...2 lines deleted...]
-      <c r="C29" s="17">
+      <c r="B30" s="17">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17">
         <v>2</v>
       </c>
-      <c r="D29" s="17">
-[...23 lines deleted...]
-      <c r="L29" s="17">
+      <c r="D30" s="17">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17">
+        <v>0</v>
+      </c>
+      <c r="F30" s="17">
+        <v>0</v>
+      </c>
+      <c r="G30" s="17">
+        <v>0</v>
+      </c>
+      <c r="H30" s="17">
+        <v>0</v>
+      </c>
+      <c r="I30" s="17">
+        <v>0</v>
+      </c>
+      <c r="J30" s="17">
+        <v>0</v>
+      </c>
+      <c r="K30" s="17">
+        <v>0</v>
+      </c>
+      <c r="L30" s="17">
         <v>597</v>
       </c>
-      <c r="M29" s="17">
+      <c r="M30" s="17">
         <v>388</v>
       </c>
-      <c r="N29" s="17">
+      <c r="N30" s="17">
         <v>294</v>
       </c>
-      <c r="O29" s="17">
+      <c r="O30" s="17">
         <v>287</v>
       </c>
-      <c r="P29" s="17">
+      <c r="P30" s="17">
         <v>274</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q30" s="17">
         <v>272</v>
       </c>
-      <c r="R29" s="17">
+      <c r="R30" s="17">
         <v>278</v>
       </c>
-      <c r="S29" s="17">
+      <c r="S30" s="17">
         <v>288</v>
       </c>
-      <c r="T29" s="17">
+      <c r="T30" s="17">
         <v>293</v>
       </c>
-      <c r="U29" s="18" t="s">
+      <c r="U30" s="17">
+        <v>289</v>
+      </c>
+      <c r="V30" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="AB29" s="10"/>
-[...102 lines deleted...]
-      <c r="IU29" s="10"/>
+      <c r="W30" s="10"/>
+      <c r="Y30" s="10"/>
+      <c r="AA30" s="5"/>
+      <c r="AD30" s="10"/>
+      <c r="AF30" s="10"/>
+      <c r="AH30" s="10"/>
+      <c r="AJ30" s="10"/>
+      <c r="AL30" s="5"/>
+      <c r="AO30" s="10"/>
+      <c r="AQ30" s="10"/>
+      <c r="AS30" s="10"/>
+      <c r="AU30" s="10"/>
+      <c r="AW30" s="5"/>
+      <c r="AZ30" s="10"/>
+      <c r="BB30" s="10"/>
+      <c r="BD30" s="10"/>
+      <c r="BF30" s="10"/>
+      <c r="BH30" s="5"/>
+      <c r="BK30" s="10"/>
+      <c r="BM30" s="10"/>
+      <c r="BO30" s="10"/>
+      <c r="BQ30" s="10"/>
+      <c r="BS30" s="5"/>
+      <c r="BV30" s="10"/>
+      <c r="BX30" s="10"/>
+      <c r="BZ30" s="10"/>
+      <c r="CB30" s="10"/>
+      <c r="CD30" s="5"/>
+      <c r="CG30" s="10"/>
+      <c r="CI30" s="10"/>
+      <c r="CK30" s="10"/>
+      <c r="CM30" s="10"/>
+      <c r="CO30" s="5"/>
+      <c r="CR30" s="10"/>
+      <c r="CT30" s="10"/>
+      <c r="CV30" s="10"/>
+      <c r="CX30" s="10"/>
+      <c r="CZ30" s="5"/>
+      <c r="DC30" s="10"/>
+      <c r="DE30" s="10"/>
+      <c r="DG30" s="10"/>
+      <c r="DI30" s="10"/>
+      <c r="DK30" s="5"/>
+      <c r="DN30" s="10"/>
+      <c r="DP30" s="10"/>
+      <c r="DR30" s="10"/>
+      <c r="DT30" s="10"/>
+      <c r="DV30" s="5"/>
+      <c r="DY30" s="10"/>
+      <c r="EA30" s="10"/>
+      <c r="EC30" s="10"/>
+      <c r="EE30" s="10"/>
+      <c r="EG30" s="5"/>
+      <c r="EJ30" s="10"/>
+      <c r="EL30" s="10"/>
+      <c r="EN30" s="10"/>
+      <c r="EP30" s="10"/>
+      <c r="ER30" s="5"/>
+      <c r="EU30" s="10"/>
+      <c r="EW30" s="10"/>
+      <c r="EY30" s="10"/>
+      <c r="FA30" s="10"/>
+      <c r="FC30" s="5"/>
+      <c r="FF30" s="10"/>
+      <c r="FH30" s="10"/>
+      <c r="FJ30" s="10"/>
+      <c r="FL30" s="10"/>
+      <c r="FN30" s="5"/>
+      <c r="FQ30" s="10"/>
+      <c r="FS30" s="10"/>
+      <c r="FU30" s="10"/>
+      <c r="FW30" s="10"/>
+      <c r="FY30" s="5"/>
+      <c r="GB30" s="10"/>
+      <c r="GD30" s="10"/>
+      <c r="GF30" s="10"/>
+      <c r="GH30" s="10"/>
+      <c r="GJ30" s="5"/>
+      <c r="GM30" s="10"/>
     </row>
-    <row r="30" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A30" s="18" t="s">
+    <row r="31" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A31" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="B30" s="17">
-[...29 lines deleted...]
-      <c r="L30" s="17">
+      <c r="B31" s="17">
+        <v>0</v>
+      </c>
+      <c r="C31" s="17">
+        <v>0</v>
+      </c>
+      <c r="D31" s="17">
+        <v>0</v>
+      </c>
+      <c r="E31" s="17">
+        <v>0</v>
+      </c>
+      <c r="F31" s="17">
+        <v>0</v>
+      </c>
+      <c r="G31" s="17">
+        <v>0</v>
+      </c>
+      <c r="H31" s="17">
+        <v>0</v>
+      </c>
+      <c r="I31" s="17">
+        <v>0</v>
+      </c>
+      <c r="J31" s="17">
+        <v>0</v>
+      </c>
+      <c r="K31" s="17">
+        <v>0</v>
+      </c>
+      <c r="L31" s="17">
         <v>196</v>
       </c>
-      <c r="M30" s="17">
+      <c r="M31" s="17">
         <v>185</v>
       </c>
-      <c r="N30" s="17">
+      <c r="N31" s="17">
         <v>217</v>
       </c>
-      <c r="O30" s="17">
+      <c r="O31" s="17">
         <v>218</v>
       </c>
-      <c r="P30" s="17">
+      <c r="P31" s="17">
         <v>217</v>
       </c>
-      <c r="Q30" s="17">
+      <c r="Q31" s="17">
         <v>222</v>
       </c>
-      <c r="R30" s="17">
+      <c r="R31" s="17">
         <v>237</v>
       </c>
-      <c r="S30" s="17">
+      <c r="S31" s="17">
         <v>247</v>
       </c>
-      <c r="T30" s="17">
+      <c r="T31" s="17">
         <v>243</v>
       </c>
-      <c r="U30" s="18" t="s">
+      <c r="U31" s="17">
+        <v>243</v>
+      </c>
+      <c r="V31" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="AB30" s="10"/>
-[...102 lines deleted...]
-      <c r="IU30" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="Y31" s="10"/>
+      <c r="AA31" s="5"/>
+      <c r="AD31" s="10"/>
+      <c r="AF31" s="10"/>
+      <c r="AH31" s="10"/>
+      <c r="AJ31" s="10"/>
+      <c r="AL31" s="5"/>
+      <c r="AO31" s="10"/>
+      <c r="AQ31" s="10"/>
+      <c r="AS31" s="10"/>
+      <c r="AU31" s="10"/>
+      <c r="AW31" s="5"/>
+      <c r="AZ31" s="10"/>
+      <c r="BB31" s="10"/>
+      <c r="BD31" s="10"/>
+      <c r="BF31" s="10"/>
+      <c r="BH31" s="5"/>
+      <c r="BK31" s="10"/>
+      <c r="BM31" s="10"/>
+      <c r="BO31" s="10"/>
+      <c r="BQ31" s="10"/>
+      <c r="BS31" s="5"/>
+      <c r="BV31" s="10"/>
+      <c r="BX31" s="10"/>
+      <c r="BZ31" s="10"/>
+      <c r="CB31" s="10"/>
+      <c r="CD31" s="5"/>
+      <c r="CG31" s="10"/>
+      <c r="CI31" s="10"/>
+      <c r="CK31" s="10"/>
+      <c r="CM31" s="10"/>
+      <c r="CO31" s="5"/>
+      <c r="CR31" s="10"/>
+      <c r="CT31" s="10"/>
+      <c r="CV31" s="10"/>
+      <c r="CX31" s="10"/>
+      <c r="CZ31" s="5"/>
+      <c r="DC31" s="10"/>
+      <c r="DE31" s="10"/>
+      <c r="DG31" s="10"/>
+      <c r="DI31" s="10"/>
+      <c r="DK31" s="5"/>
+      <c r="DN31" s="10"/>
+      <c r="DP31" s="10"/>
+      <c r="DR31" s="10"/>
+      <c r="DT31" s="10"/>
+      <c r="DV31" s="5"/>
+      <c r="DY31" s="10"/>
+      <c r="EA31" s="10"/>
+      <c r="EC31" s="10"/>
+      <c r="EE31" s="10"/>
+      <c r="EG31" s="5"/>
+      <c r="EJ31" s="10"/>
+      <c r="EL31" s="10"/>
+      <c r="EN31" s="10"/>
+      <c r="EP31" s="10"/>
+      <c r="ER31" s="5"/>
+      <c r="EU31" s="10"/>
+      <c r="EW31" s="10"/>
+      <c r="EY31" s="10"/>
+      <c r="FA31" s="10"/>
+      <c r="FC31" s="5"/>
+      <c r="FF31" s="10"/>
+      <c r="FH31" s="10"/>
+      <c r="FJ31" s="10"/>
+      <c r="FL31" s="10"/>
+      <c r="FN31" s="5"/>
+      <c r="FQ31" s="10"/>
+      <c r="FS31" s="10"/>
+      <c r="FU31" s="10"/>
+      <c r="FW31" s="10"/>
+      <c r="FY31" s="5"/>
+      <c r="GB31" s="10"/>
+      <c r="GD31" s="10"/>
+      <c r="GF31" s="10"/>
+      <c r="GH31" s="10"/>
+      <c r="GJ31" s="5"/>
+      <c r="GM31" s="10"/>
     </row>
-    <row r="31" spans="1:255" ht="10.5" customHeight="1">
-[...168 lines deleted...]
-    <row r="32" spans="1:255" ht="10.5" customHeight="1">
+    <row r="32" spans="1:195" ht="10.5" customHeight="1">
       <c r="A32" s="23" t="s">
         <v>68</v>
       </c>
       <c r="B32" s="22">
         <v>1</v>
       </c>
       <c r="C32" s="22">
         <v>17</v>
       </c>
       <c r="D32" s="22">
         <v>8</v>
       </c>
       <c r="E32" s="22">
         <v>10</v>
       </c>
       <c r="F32" s="22">
         <v>2</v>
       </c>
       <c r="G32" s="22">
         <v>12</v>
       </c>
       <c r="H32" s="22">
         <v>87</v>
       </c>
       <c r="I32" s="22">
@@ -5138,55 +4691,58 @@
       </c>
       <c r="M32" s="22">
         <v>3400</v>
       </c>
       <c r="N32" s="22">
         <v>4839</v>
       </c>
       <c r="O32" s="22">
         <v>4937</v>
       </c>
       <c r="P32" s="22">
         <v>5011</v>
       </c>
       <c r="Q32" s="22">
         <v>4981</v>
       </c>
       <c r="R32" s="22">
         <v>5241</v>
       </c>
       <c r="S32" s="22">
         <v>5444</v>
       </c>
       <c r="T32" s="22">
         <v>5514</v>
       </c>
-      <c r="U32" s="23" t="s">
+      <c r="U32" s="22">
+        <v>5727</v>
+      </c>
+      <c r="V32" s="23" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="33" spans="1:258" ht="10.5" customHeight="1">
+    <row r="33" spans="1:198" ht="10.5" customHeight="1">
       <c r="A33" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="17">
         <v>0</v>
       </c>
       <c r="C33" s="17">
         <v>0</v>
       </c>
       <c r="D33" s="17">
         <v>0</v>
       </c>
       <c r="E33" s="17">
         <v>0</v>
       </c>
       <c r="F33" s="17">
         <v>0</v>
       </c>
       <c r="G33" s="17">
         <v>0</v>
       </c>
       <c r="H33" s="17">
         <v>0</v>
       </c>
       <c r="I33" s="17">
@@ -5203,3745 +4759,3268 @@
       </c>
       <c r="M33" s="17">
         <v>303</v>
       </c>
       <c r="N33" s="17">
         <v>1359</v>
       </c>
       <c r="O33" s="17">
         <v>1406</v>
       </c>
       <c r="P33" s="17">
         <v>1438</v>
       </c>
       <c r="Q33" s="17">
         <v>1514</v>
       </c>
       <c r="R33" s="17">
         <v>1545</v>
       </c>
       <c r="S33" s="17">
         <v>1589</v>
       </c>
       <c r="T33" s="17">
         <v>1628</v>
       </c>
-      <c r="U33" s="18" t="s">
+      <c r="U33" s="17">
+        <v>1687</v>
+      </c>
+      <c r="V33" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="34" spans="1:258" ht="10.5" customHeight="1">
+    <row r="34" spans="1:198" ht="10.5" customHeight="1">
       <c r="A34" s="18" t="s">
-        <v>128</v>
+        <v>70</v>
       </c>
       <c r="B34" s="17">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="C34" s="17">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="D34" s="17">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E34" s="17">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="F34" s="17">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G34" s="17">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="H34" s="17">
+        <v>55</v>
+      </c>
+      <c r="I34" s="17">
+        <v>191</v>
+      </c>
+      <c r="J34" s="17">
+        <v>348</v>
+      </c>
+      <c r="K34" s="17">
+        <v>1220</v>
+      </c>
+      <c r="L34" s="17">
+        <v>1071</v>
+      </c>
+      <c r="M34" s="17">
+        <v>1293</v>
+      </c>
+      <c r="N34" s="17">
+        <v>1430</v>
+      </c>
+      <c r="O34" s="17">
+        <v>1466</v>
+      </c>
+      <c r="P34" s="17">
+        <v>1475</v>
+      </c>
+      <c r="Q34" s="17">
+        <v>1449</v>
+      </c>
+      <c r="R34" s="17">
+        <v>1582</v>
+      </c>
+      <c r="S34" s="17">
+        <v>1636</v>
+      </c>
+      <c r="T34" s="17">
+        <v>1620</v>
+      </c>
+      <c r="U34" s="17">
+        <v>1683</v>
+      </c>
+      <c r="V34" s="18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="35" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A35" s="18" t="s">
+        <v>125</v>
+      </c>
+      <c r="B35" s="17">
+        <v>0</v>
+      </c>
+      <c r="C35" s="17">
+        <v>0</v>
+      </c>
+      <c r="D35" s="17">
+        <v>0</v>
+      </c>
+      <c r="E35" s="17">
+        <v>0</v>
+      </c>
+      <c r="F35" s="17">
+        <v>0</v>
+      </c>
+      <c r="G35" s="17">
+        <v>0</v>
+      </c>
+      <c r="H35" s="17">
         <v>32</v>
       </c>
-      <c r="I34" s="17">
-[...8 lines deleted...]
-      <c r="L34" s="17">
+      <c r="I35" s="17">
+        <v>0</v>
+      </c>
+      <c r="J35" s="17">
+        <v>0</v>
+      </c>
+      <c r="K35" s="17">
+        <v>0</v>
+      </c>
+      <c r="L35" s="17">
         <v>445</v>
       </c>
-      <c r="M34" s="17">
+      <c r="M35" s="17">
         <v>520</v>
       </c>
-      <c r="N34" s="17">
+      <c r="N35" s="17">
         <v>546</v>
       </c>
-      <c r="O34" s="17">
+      <c r="O35" s="17">
         <v>551</v>
       </c>
-      <c r="P34" s="17">
+      <c r="P35" s="17">
         <v>532</v>
       </c>
-      <c r="Q34" s="17">
+      <c r="Q35" s="17">
         <v>518</v>
       </c>
-      <c r="R34" s="17">
+      <c r="R35" s="17">
         <v>538</v>
       </c>
-      <c r="S34" s="17">
+      <c r="S35" s="17">
         <v>512</v>
       </c>
-      <c r="T34" s="17">
+      <c r="T35" s="17">
         <v>509</v>
       </c>
-      <c r="U34" s="18" t="s">
+      <c r="U35" s="17">
+        <v>503</v>
+      </c>
+      <c r="V35" s="18" t="s">
         <v>23</v>
       </c>
+      <c r="W35" s="10"/>
+      <c r="Y35" s="10"/>
+      <c r="AA35" s="5"/>
+      <c r="AD35" s="10"/>
+      <c r="AF35" s="10"/>
+      <c r="AH35" s="10"/>
+      <c r="AJ35" s="10"/>
+      <c r="AL35" s="5"/>
+      <c r="AO35" s="10"/>
+      <c r="AQ35" s="10"/>
+      <c r="AS35" s="10"/>
+      <c r="AU35" s="10"/>
+      <c r="AW35" s="5"/>
+      <c r="AZ35" s="10"/>
+      <c r="BB35" s="10"/>
+      <c r="BD35" s="10"/>
+      <c r="BF35" s="10"/>
+      <c r="BH35" s="5"/>
+      <c r="BK35" s="10"/>
+      <c r="BM35" s="10"/>
+      <c r="BO35" s="10"/>
+      <c r="BQ35" s="10"/>
+      <c r="BS35" s="5"/>
+      <c r="BV35" s="10"/>
+      <c r="BX35" s="10"/>
+      <c r="BZ35" s="10"/>
+      <c r="CB35" s="10"/>
+      <c r="CD35" s="5"/>
+      <c r="CG35" s="10"/>
+      <c r="CI35" s="10"/>
+      <c r="CK35" s="10"/>
+      <c r="CM35" s="10"/>
+      <c r="CO35" s="5"/>
+      <c r="CR35" s="10"/>
+      <c r="CT35" s="10"/>
+      <c r="CV35" s="10"/>
+      <c r="CX35" s="10"/>
+      <c r="CZ35" s="5"/>
+      <c r="DC35" s="10"/>
+      <c r="DE35" s="10"/>
+      <c r="DG35" s="10"/>
+      <c r="DI35" s="10"/>
+      <c r="DK35" s="5"/>
+      <c r="DN35" s="10"/>
+      <c r="DP35" s="10"/>
+      <c r="DR35" s="10"/>
+      <c r="DT35" s="10"/>
+      <c r="DV35" s="5"/>
+      <c r="DY35" s="10"/>
+      <c r="EA35" s="10"/>
+      <c r="EC35" s="10"/>
+      <c r="EE35" s="10"/>
+      <c r="EG35" s="5"/>
+      <c r="EJ35" s="10"/>
+      <c r="EL35" s="10"/>
+      <c r="EN35" s="10"/>
+      <c r="EP35" s="10"/>
+      <c r="ER35" s="5"/>
+      <c r="EU35" s="10"/>
+      <c r="EW35" s="10"/>
+      <c r="EY35" s="10"/>
+      <c r="FA35" s="10"/>
+      <c r="FC35" s="5"/>
+      <c r="FF35" s="10"/>
+      <c r="FH35" s="10"/>
+      <c r="FJ35" s="10"/>
+      <c r="FL35" s="10"/>
+      <c r="FN35" s="5"/>
+      <c r="FQ35" s="10"/>
+      <c r="FS35" s="10"/>
+      <c r="FU35" s="10"/>
+      <c r="FW35" s="10"/>
+      <c r="FY35" s="5"/>
+      <c r="GB35" s="10"/>
+      <c r="GD35" s="10"/>
+      <c r="GF35" s="10"/>
+      <c r="GH35" s="10"/>
+      <c r="GJ35" s="5"/>
+      <c r="GM35" s="10"/>
     </row>
-    <row r="35" spans="1:258" ht="10.5" customHeight="1">
-      <c r="A35" s="18" t="s">
+    <row r="36" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A36" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="B35" s="17">
-[...29 lines deleted...]
-      <c r="L35" s="17">
+      <c r="B36" s="17">
+        <v>0</v>
+      </c>
+      <c r="C36" s="17">
+        <v>0</v>
+      </c>
+      <c r="D36" s="17">
+        <v>0</v>
+      </c>
+      <c r="E36" s="17">
+        <v>0</v>
+      </c>
+      <c r="F36" s="17">
+        <v>0</v>
+      </c>
+      <c r="G36" s="17">
+        <v>0</v>
+      </c>
+      <c r="H36" s="17">
+        <v>0</v>
+      </c>
+      <c r="I36" s="17">
+        <v>0</v>
+      </c>
+      <c r="J36" s="17">
+        <v>0</v>
+      </c>
+      <c r="K36" s="17">
+        <v>0</v>
+      </c>
+      <c r="L36" s="17">
         <v>105</v>
       </c>
-      <c r="M35" s="17">
+      <c r="M36" s="17">
         <v>318</v>
       </c>
-      <c r="N35" s="17">
+      <c r="N36" s="17">
         <v>363</v>
       </c>
-      <c r="O35" s="17">
+      <c r="O36" s="17">
         <v>385</v>
       </c>
-      <c r="P35" s="17">
+      <c r="P36" s="17">
         <v>411</v>
       </c>
-      <c r="Q35" s="17">
+      <c r="Q36" s="17">
         <v>400</v>
       </c>
-      <c r="R35" s="17">
+      <c r="R36" s="17">
         <v>411</v>
       </c>
-      <c r="S35" s="17">
+      <c r="S36" s="17">
         <v>474</v>
       </c>
-      <c r="T35" s="17">
+      <c r="T36" s="17">
         <v>489</v>
       </c>
-      <c r="U35" s="18" t="s">
+      <c r="U36" s="17">
+        <v>502</v>
+      </c>
+      <c r="V36" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="AB35" s="10"/>
-[...102 lines deleted...]
-      <c r="IU35" s="10"/>
+      <c r="W36" s="10"/>
+      <c r="Y36" s="10"/>
+      <c r="AA36" s="5"/>
+      <c r="AD36" s="10"/>
+      <c r="AF36" s="10"/>
+      <c r="AH36" s="10"/>
+      <c r="AJ36" s="10"/>
+      <c r="AL36" s="5"/>
+      <c r="AO36" s="10"/>
+      <c r="AQ36" s="10"/>
+      <c r="AS36" s="10"/>
+      <c r="AU36" s="10"/>
+      <c r="AW36" s="5"/>
+      <c r="AZ36" s="10"/>
+      <c r="BB36" s="10"/>
+      <c r="BD36" s="10"/>
+      <c r="BF36" s="10"/>
+      <c r="BH36" s="5"/>
+      <c r="BK36" s="10"/>
+      <c r="BM36" s="10"/>
+      <c r="BO36" s="10"/>
+      <c r="BQ36" s="10"/>
+      <c r="BS36" s="5"/>
+      <c r="BV36" s="10"/>
+      <c r="BX36" s="10"/>
+      <c r="BZ36" s="10"/>
+      <c r="CB36" s="10"/>
+      <c r="CD36" s="5"/>
+      <c r="CG36" s="10"/>
+      <c r="CI36" s="10"/>
+      <c r="CK36" s="10"/>
+      <c r="CM36" s="10"/>
+      <c r="CO36" s="5"/>
+      <c r="CR36" s="10"/>
+      <c r="CT36" s="10"/>
+      <c r="CV36" s="10"/>
+      <c r="CX36" s="10"/>
+      <c r="CZ36" s="5"/>
+      <c r="DC36" s="10"/>
+      <c r="DE36" s="10"/>
+      <c r="DG36" s="10"/>
+      <c r="DI36" s="10"/>
+      <c r="DK36" s="5"/>
+      <c r="DN36" s="10"/>
+      <c r="DP36" s="10"/>
+      <c r="DR36" s="10"/>
+      <c r="DT36" s="10"/>
+      <c r="DV36" s="5"/>
+      <c r="DY36" s="10"/>
+      <c r="EA36" s="10"/>
+      <c r="EC36" s="10"/>
+      <c r="EE36" s="10"/>
+      <c r="EG36" s="5"/>
+      <c r="EJ36" s="10"/>
+      <c r="EL36" s="10"/>
+      <c r="EN36" s="10"/>
+      <c r="EP36" s="10"/>
+      <c r="ER36" s="5"/>
+      <c r="EU36" s="10"/>
+      <c r="EW36" s="10"/>
+      <c r="EY36" s="10"/>
+      <c r="FA36" s="10"/>
+      <c r="FC36" s="5"/>
+      <c r="FF36" s="10"/>
+      <c r="FH36" s="10"/>
+      <c r="FJ36" s="10"/>
+      <c r="FL36" s="10"/>
+      <c r="FN36" s="5"/>
+      <c r="FQ36" s="10"/>
+      <c r="FS36" s="10"/>
+      <c r="FU36" s="10"/>
+      <c r="FW36" s="10"/>
+      <c r="FY36" s="5"/>
+      <c r="GB36" s="10"/>
+      <c r="GD36" s="10"/>
+      <c r="GF36" s="10"/>
+      <c r="GH36" s="10"/>
+      <c r="GJ36" s="5"/>
+      <c r="GM36" s="10"/>
     </row>
-    <row r="36" spans="1:258" ht="10.5" customHeight="1">
-      <c r="A36" s="18" t="s">
+    <row r="37" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="B36" s="17">
-[...8 lines deleted...]
-      <c r="E36" s="17">
+      <c r="B37" s="17">
+        <v>0</v>
+      </c>
+      <c r="C37" s="17">
+        <v>0</v>
+      </c>
+      <c r="D37" s="17">
+        <v>0</v>
+      </c>
+      <c r="E37" s="17">
         <v>2</v>
-      </c>
-[...167 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F37" s="17">
         <v>0</v>
       </c>
       <c r="G37" s="17">
         <v>3</v>
       </c>
       <c r="H37" s="17">
         <v>0</v>
       </c>
       <c r="I37" s="17">
-        <v>0</v>
+        <v>22</v>
       </c>
       <c r="J37" s="17">
-        <v>0</v>
+        <v>79</v>
       </c>
       <c r="K37" s="17">
-        <v>0</v>
+        <v>129</v>
       </c>
       <c r="L37" s="17">
+        <v>201</v>
+      </c>
+      <c r="M37" s="17">
+        <v>290</v>
+      </c>
+      <c r="N37" s="17">
+        <v>406</v>
+      </c>
+      <c r="O37" s="17">
+        <v>396</v>
+      </c>
+      <c r="P37" s="17">
+        <v>401</v>
+      </c>
+      <c r="Q37" s="17">
+        <v>375</v>
+      </c>
+      <c r="R37" s="17">
+        <v>414</v>
+      </c>
+      <c r="S37" s="17">
+        <v>451</v>
+      </c>
+      <c r="T37" s="17">
+        <v>453</v>
+      </c>
+      <c r="U37" s="17">
+        <v>446</v>
+      </c>
+      <c r="V37" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="W37" s="10"/>
+      <c r="Y37" s="10"/>
+      <c r="AA37" s="5"/>
+      <c r="AD37" s="10"/>
+      <c r="AF37" s="10"/>
+      <c r="AH37" s="10"/>
+      <c r="AJ37" s="10"/>
+      <c r="AL37" s="5"/>
+      <c r="AO37" s="10"/>
+      <c r="AQ37" s="10"/>
+      <c r="AS37" s="10"/>
+      <c r="AU37" s="10"/>
+      <c r="AW37" s="5"/>
+      <c r="AZ37" s="10"/>
+      <c r="BB37" s="10"/>
+      <c r="BD37" s="10"/>
+      <c r="BF37" s="10"/>
+      <c r="BH37" s="5"/>
+      <c r="BK37" s="10"/>
+      <c r="BM37" s="10"/>
+      <c r="BO37" s="10"/>
+      <c r="BQ37" s="10"/>
+      <c r="BS37" s="5"/>
+      <c r="BV37" s="10"/>
+      <c r="BX37" s="10"/>
+      <c r="BZ37" s="10"/>
+      <c r="CB37" s="10"/>
+      <c r="CD37" s="5"/>
+      <c r="CG37" s="10"/>
+      <c r="CI37" s="10"/>
+      <c r="CK37" s="10"/>
+      <c r="CM37" s="10"/>
+      <c r="CO37" s="5"/>
+      <c r="CR37" s="10"/>
+      <c r="CT37" s="10"/>
+      <c r="CV37" s="10"/>
+      <c r="CX37" s="10"/>
+      <c r="CZ37" s="5"/>
+      <c r="DC37" s="10"/>
+      <c r="DE37" s="10"/>
+      <c r="DG37" s="10"/>
+      <c r="DI37" s="10"/>
+      <c r="DK37" s="5"/>
+      <c r="DN37" s="10"/>
+      <c r="DP37" s="10"/>
+      <c r="DR37" s="10"/>
+      <c r="DT37" s="10"/>
+      <c r="DV37" s="5"/>
+      <c r="DY37" s="10"/>
+      <c r="EA37" s="10"/>
+      <c r="EC37" s="10"/>
+      <c r="EE37" s="10"/>
+      <c r="EG37" s="5"/>
+      <c r="EJ37" s="10"/>
+      <c r="EL37" s="10"/>
+      <c r="EN37" s="10"/>
+      <c r="EP37" s="10"/>
+      <c r="ER37" s="5"/>
+      <c r="EU37" s="10"/>
+      <c r="EW37" s="10"/>
+      <c r="EY37" s="10"/>
+      <c r="FA37" s="10"/>
+      <c r="FC37" s="5"/>
+      <c r="FF37" s="10"/>
+      <c r="FH37" s="10"/>
+      <c r="FJ37" s="10"/>
+      <c r="FL37" s="10"/>
+      <c r="FN37" s="5"/>
+      <c r="FQ37" s="10"/>
+      <c r="FS37" s="10"/>
+      <c r="FU37" s="10"/>
+      <c r="FW37" s="10"/>
+      <c r="FY37" s="5"/>
+      <c r="GB37" s="10"/>
+      <c r="GD37" s="10"/>
+      <c r="GF37" s="10"/>
+      <c r="GH37" s="10"/>
+      <c r="GJ37" s="5"/>
+      <c r="GM37" s="10"/>
+    </row>
+    <row r="38" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A38" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B38" s="17">
+        <v>0</v>
+      </c>
+      <c r="C38" s="17">
+        <v>0</v>
+      </c>
+      <c r="D38" s="17">
+        <v>0</v>
+      </c>
+      <c r="E38" s="17">
+        <v>0</v>
+      </c>
+      <c r="F38" s="17">
+        <v>0</v>
+      </c>
+      <c r="G38" s="17">
+        <v>3</v>
+      </c>
+      <c r="H38" s="17">
+        <v>0</v>
+      </c>
+      <c r="I38" s="17">
+        <v>0</v>
+      </c>
+      <c r="J38" s="17">
+        <v>0</v>
+      </c>
+      <c r="K38" s="17">
+        <v>0</v>
+      </c>
+      <c r="L38" s="17">
         <v>207</v>
       </c>
-      <c r="M37" s="17">
+      <c r="M38" s="17">
         <v>314</v>
       </c>
-      <c r="N37" s="17">
+      <c r="N38" s="17">
         <v>323</v>
       </c>
-      <c r="O37" s="17">
+      <c r="O38" s="17">
         <v>328</v>
       </c>
-      <c r="P37" s="17">
+      <c r="P38" s="17">
         <v>345</v>
       </c>
-      <c r="Q37" s="17">
+      <c r="Q38" s="17">
         <v>349</v>
       </c>
-      <c r="R37" s="17">
+      <c r="R38" s="17">
         <v>361</v>
       </c>
-      <c r="S37" s="17">
+      <c r="S38" s="17">
         <v>375</v>
       </c>
-      <c r="T37" s="17">
+      <c r="T38" s="17">
         <v>383</v>
       </c>
-      <c r="U37" s="18" t="s">
+      <c r="U38" s="17">
+        <v>404</v>
+      </c>
+      <c r="V38" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="AB37" s="10"/>
-[...102 lines deleted...]
-      <c r="IU37" s="10"/>
+      <c r="W38" s="10"/>
+      <c r="Y38" s="10"/>
+      <c r="AA38" s="5"/>
+      <c r="AD38" s="10"/>
+      <c r="AF38" s="10"/>
+      <c r="AH38" s="10"/>
+      <c r="AJ38" s="10"/>
+      <c r="AL38" s="5"/>
+      <c r="AO38" s="10"/>
+      <c r="AQ38" s="10"/>
+      <c r="AS38" s="10"/>
+      <c r="AU38" s="10"/>
+      <c r="AW38" s="5"/>
+      <c r="AZ38" s="10"/>
+      <c r="BB38" s="10"/>
+      <c r="BD38" s="10"/>
+      <c r="BF38" s="10"/>
+      <c r="BH38" s="5"/>
+      <c r="BK38" s="10"/>
+      <c r="BM38" s="10"/>
+      <c r="BO38" s="10"/>
+      <c r="BQ38" s="10"/>
+      <c r="BS38" s="5"/>
+      <c r="BV38" s="10"/>
+      <c r="BX38" s="10"/>
+      <c r="BZ38" s="10"/>
+      <c r="CB38" s="10"/>
+      <c r="CD38" s="5"/>
+      <c r="CG38" s="10"/>
+      <c r="CI38" s="10"/>
+      <c r="CK38" s="10"/>
+      <c r="CM38" s="10"/>
+      <c r="CO38" s="5"/>
+      <c r="CR38" s="10"/>
+      <c r="CT38" s="10"/>
+      <c r="CV38" s="10"/>
+      <c r="CX38" s="10"/>
+      <c r="CZ38" s="5"/>
+      <c r="DC38" s="10"/>
+      <c r="DE38" s="10"/>
+      <c r="DG38" s="10"/>
+      <c r="DI38" s="10"/>
+      <c r="DK38" s="5"/>
+      <c r="DN38" s="10"/>
+      <c r="DP38" s="10"/>
+      <c r="DR38" s="10"/>
+      <c r="DT38" s="10"/>
+      <c r="DV38" s="5"/>
+      <c r="DY38" s="10"/>
+      <c r="EA38" s="10"/>
+      <c r="EC38" s="10"/>
+      <c r="EE38" s="10"/>
+      <c r="EG38" s="5"/>
+      <c r="EJ38" s="10"/>
+      <c r="EL38" s="10"/>
+      <c r="EN38" s="10"/>
+      <c r="EP38" s="10"/>
+      <c r="ER38" s="5"/>
+      <c r="EU38" s="10"/>
+      <c r="EW38" s="10"/>
+      <c r="EY38" s="10"/>
+      <c r="FA38" s="10"/>
+      <c r="FC38" s="5"/>
+      <c r="FF38" s="10"/>
+      <c r="FH38" s="10"/>
+      <c r="FJ38" s="10"/>
+      <c r="FL38" s="10"/>
+      <c r="FN38" s="5"/>
+      <c r="FQ38" s="10"/>
+      <c r="FS38" s="10"/>
+      <c r="FU38" s="10"/>
+      <c r="FW38" s="10"/>
+      <c r="FY38" s="5"/>
+      <c r="GB38" s="10"/>
+      <c r="GD38" s="10"/>
+      <c r="GF38" s="10"/>
+      <c r="GH38" s="10"/>
+      <c r="GJ38" s="5"/>
+      <c r="GM38" s="10"/>
     </row>
-    <row r="38" spans="1:258" ht="10.5" customHeight="1">
-      <c r="A38" s="18" t="s">
+    <row r="39" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A39" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B38" s="17">
-[...29 lines deleted...]
-      <c r="L38" s="17">
+      <c r="B39" s="17">
+        <v>0</v>
+      </c>
+      <c r="C39" s="17">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>0</v>
+      </c>
+      <c r="F39" s="17">
+        <v>0</v>
+      </c>
+      <c r="G39" s="17">
+        <v>0</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0</v>
+      </c>
+      <c r="L39" s="17">
         <v>243</v>
       </c>
-      <c r="M38" s="17">
+      <c r="M39" s="17">
         <v>265</v>
       </c>
-      <c r="N38" s="17">
+      <c r="N39" s="17">
         <v>255</v>
       </c>
-      <c r="O38" s="17">
+      <c r="O39" s="17">
         <v>254</v>
       </c>
-      <c r="P38" s="17">
+      <c r="P39" s="17">
         <v>254</v>
       </c>
-      <c r="Q38" s="17">
+      <c r="Q39" s="17">
         <v>221</v>
       </c>
-      <c r="R38" s="17">
+      <c r="R39" s="17">
         <v>219</v>
       </c>
-      <c r="S38" s="17">
+      <c r="S39" s="17">
         <v>221</v>
       </c>
-      <c r="T38" s="17">
+      <c r="T39" s="17">
         <v>225</v>
       </c>
-      <c r="U38" s="18" t="s">
+      <c r="U39" s="17">
+        <v>272</v>
+      </c>
+      <c r="V39" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="AB38" s="10"/>
-[...102 lines deleted...]
-      <c r="IU38" s="10"/>
+      <c r="W39" s="10"/>
+      <c r="Y39" s="10"/>
+      <c r="AA39" s="5"/>
+      <c r="AD39" s="10"/>
+      <c r="AF39" s="10"/>
+      <c r="AH39" s="10"/>
+      <c r="AJ39" s="10"/>
+      <c r="AL39" s="5"/>
+      <c r="AO39" s="10"/>
+      <c r="AQ39" s="10"/>
+      <c r="AS39" s="10"/>
+      <c r="AU39" s="10"/>
+      <c r="AW39" s="5"/>
+      <c r="AZ39" s="10"/>
+      <c r="BB39" s="10"/>
+      <c r="BD39" s="10"/>
+      <c r="BF39" s="10"/>
+      <c r="BH39" s="5"/>
+      <c r="BK39" s="10"/>
+      <c r="BM39" s="10"/>
+      <c r="BO39" s="10"/>
+      <c r="BQ39" s="10"/>
+      <c r="BS39" s="5"/>
+      <c r="BV39" s="10"/>
+      <c r="BX39" s="10"/>
+      <c r="BZ39" s="10"/>
+      <c r="CB39" s="10"/>
+      <c r="CD39" s="5"/>
+      <c r="CG39" s="10"/>
+      <c r="CI39" s="10"/>
+      <c r="CK39" s="10"/>
+      <c r="CM39" s="10"/>
+      <c r="CO39" s="5"/>
+      <c r="CR39" s="10"/>
+      <c r="CT39" s="10"/>
+      <c r="CV39" s="10"/>
+      <c r="CX39" s="10"/>
+      <c r="CZ39" s="5"/>
+      <c r="DC39" s="10"/>
+      <c r="DE39" s="10"/>
+      <c r="DG39" s="10"/>
+      <c r="DI39" s="10"/>
+      <c r="DK39" s="5"/>
+      <c r="DN39" s="10"/>
+      <c r="DP39" s="10"/>
+      <c r="DR39" s="10"/>
+      <c r="DT39" s="10"/>
+      <c r="DV39" s="5"/>
+      <c r="DY39" s="10"/>
+      <c r="EA39" s="10"/>
+      <c r="EC39" s="10"/>
+      <c r="EE39" s="10"/>
+      <c r="EG39" s="5"/>
+      <c r="EJ39" s="10"/>
+      <c r="EL39" s="10"/>
+      <c r="EN39" s="10"/>
+      <c r="EP39" s="10"/>
+      <c r="ER39" s="5"/>
+      <c r="EU39" s="10"/>
+      <c r="EW39" s="10"/>
+      <c r="EY39" s="10"/>
+      <c r="FA39" s="10"/>
+      <c r="FC39" s="5"/>
+      <c r="FF39" s="10"/>
+      <c r="FH39" s="10"/>
+      <c r="FJ39" s="10"/>
+      <c r="FL39" s="10"/>
+      <c r="FN39" s="5"/>
+      <c r="FQ39" s="10"/>
+      <c r="FS39" s="10"/>
+      <c r="FU39" s="10"/>
+      <c r="FW39" s="10"/>
+      <c r="FY39" s="5"/>
+      <c r="GB39" s="10"/>
+      <c r="GD39" s="10"/>
+      <c r="GF39" s="10"/>
+      <c r="GH39" s="10"/>
+      <c r="GJ39" s="5"/>
+      <c r="GM39" s="10"/>
     </row>
-    <row r="39" spans="1:258" ht="10.5" customHeight="1">
-[...9 lines deleted...]
-      <c r="D39" s="17">
+    <row r="40" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A40" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B40" s="17">
+        <v>0</v>
+      </c>
+      <c r="C40" s="17">
+        <v>0</v>
+      </c>
+      <c r="D40" s="17">
+        <v>0</v>
+      </c>
+      <c r="E40" s="17">
+        <v>0</v>
+      </c>
+      <c r="F40" s="17">
+        <v>0</v>
+      </c>
+      <c r="G40" s="17">
+        <v>0</v>
+      </c>
+      <c r="H40" s="17">
+        <v>0</v>
+      </c>
+      <c r="I40" s="17">
+        <v>0</v>
+      </c>
+      <c r="J40" s="17">
+        <v>0</v>
+      </c>
+      <c r="K40" s="17">
+        <v>0</v>
+      </c>
+      <c r="L40" s="17">
+        <v>73</v>
+      </c>
+      <c r="M40" s="17">
+        <v>97</v>
+      </c>
+      <c r="N40" s="17">
+        <v>157</v>
+      </c>
+      <c r="O40" s="17">
+        <v>151</v>
+      </c>
+      <c r="P40" s="17">
+        <v>155</v>
+      </c>
+      <c r="Q40" s="17">
+        <v>155</v>
+      </c>
+      <c r="R40" s="17">
+        <v>171</v>
+      </c>
+      <c r="S40" s="17">
+        <v>186</v>
+      </c>
+      <c r="T40" s="17">
+        <v>207</v>
+      </c>
+      <c r="U40" s="17">
+        <v>230</v>
+      </c>
+      <c r="V40" s="18" t="s">
+        <v>130</v>
+      </c>
+      <c r="W40" s="10"/>
+      <c r="Y40" s="10"/>
+      <c r="AA40" s="5"/>
+      <c r="AD40" s="10"/>
+      <c r="AF40" s="10"/>
+      <c r="AH40" s="10"/>
+      <c r="AJ40" s="10"/>
+      <c r="AL40" s="5"/>
+      <c r="AO40" s="10"/>
+      <c r="AQ40" s="10"/>
+      <c r="AS40" s="10"/>
+      <c r="AU40" s="10"/>
+      <c r="AW40" s="5"/>
+      <c r="AZ40" s="10"/>
+      <c r="BB40" s="10"/>
+      <c r="BD40" s="10"/>
+      <c r="BF40" s="10"/>
+      <c r="BH40" s="5"/>
+      <c r="BK40" s="10"/>
+      <c r="BM40" s="10"/>
+      <c r="BO40" s="10"/>
+      <c r="BQ40" s="10"/>
+      <c r="BS40" s="5"/>
+      <c r="BV40" s="10"/>
+      <c r="BX40" s="10"/>
+      <c r="BZ40" s="10"/>
+      <c r="CB40" s="10"/>
+      <c r="CD40" s="5"/>
+      <c r="CG40" s="10"/>
+      <c r="CI40" s="10"/>
+      <c r="CK40" s="10"/>
+      <c r="CM40" s="10"/>
+      <c r="CO40" s="5"/>
+      <c r="CR40" s="10"/>
+      <c r="CT40" s="10"/>
+      <c r="CV40" s="10"/>
+      <c r="CX40" s="10"/>
+      <c r="CZ40" s="5"/>
+      <c r="DC40" s="10"/>
+      <c r="DE40" s="10"/>
+      <c r="DG40" s="10"/>
+      <c r="DI40" s="10"/>
+      <c r="DK40" s="5"/>
+      <c r="DN40" s="10"/>
+      <c r="DP40" s="10"/>
+      <c r="DR40" s="10"/>
+      <c r="DT40" s="10"/>
+      <c r="DV40" s="5"/>
+      <c r="DY40" s="10"/>
+      <c r="EA40" s="10"/>
+      <c r="EC40" s="10"/>
+      <c r="EE40" s="10"/>
+      <c r="EG40" s="5"/>
+      <c r="EJ40" s="10"/>
+      <c r="EL40" s="10"/>
+      <c r="EN40" s="10"/>
+      <c r="EP40" s="10"/>
+      <c r="ER40" s="5"/>
+      <c r="EU40" s="10"/>
+      <c r="EW40" s="10"/>
+      <c r="EY40" s="10"/>
+      <c r="FA40" s="10"/>
+      <c r="FC40" s="5"/>
+      <c r="FF40" s="10"/>
+      <c r="FH40" s="10"/>
+      <c r="FJ40" s="10"/>
+      <c r="FL40" s="10"/>
+      <c r="FN40" s="5"/>
+      <c r="FQ40" s="10"/>
+      <c r="FS40" s="10"/>
+      <c r="FU40" s="10"/>
+      <c r="FW40" s="10"/>
+      <c r="FY40" s="5"/>
+      <c r="GB40" s="10"/>
+      <c r="GD40" s="10"/>
+      <c r="GF40" s="10"/>
+      <c r="GH40" s="10"/>
+      <c r="GJ40" s="5"/>
+      <c r="GM40" s="10"/>
+    </row>
+    <row r="41" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A41" s="23" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="22">
+        <v>28</v>
+      </c>
+      <c r="C41" s="22">
+        <v>82</v>
+      </c>
+      <c r="D41" s="22">
+        <v>84</v>
+      </c>
+      <c r="E41" s="22">
+        <v>125</v>
+      </c>
+      <c r="F41" s="22">
+        <v>24</v>
+      </c>
+      <c r="G41" s="22">
+        <v>148</v>
+      </c>
+      <c r="H41" s="22">
+        <v>377</v>
+      </c>
+      <c r="I41" s="22">
+        <v>496</v>
+      </c>
+      <c r="J41" s="22">
+        <v>469</v>
+      </c>
+      <c r="K41" s="22">
+        <v>946</v>
+      </c>
+      <c r="L41" s="22">
+        <v>1380</v>
+      </c>
+      <c r="M41" s="22">
+        <v>1904</v>
+      </c>
+      <c r="N41" s="22">
+        <v>2072</v>
+      </c>
+      <c r="O41" s="22">
+        <v>2068</v>
+      </c>
+      <c r="P41" s="22">
+        <v>2114</v>
+      </c>
+      <c r="Q41" s="22">
+        <v>2122</v>
+      </c>
+      <c r="R41" s="22">
+        <v>2253</v>
+      </c>
+      <c r="S41" s="22">
+        <v>2319</v>
+      </c>
+      <c r="T41" s="22">
+        <v>2397</v>
+      </c>
+      <c r="U41" s="22">
+        <v>2509</v>
+      </c>
+      <c r="V41" s="23" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="42" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A42" s="18" t="s">
+        <v>74</v>
+      </c>
+      <c r="B42" s="17">
+        <v>28</v>
+      </c>
+      <c r="C42" s="17">
+        <v>82</v>
+      </c>
+      <c r="D42" s="17">
+        <v>73</v>
+      </c>
+      <c r="E42" s="17">
+        <v>104</v>
+      </c>
+      <c r="F42" s="17">
+        <v>13</v>
+      </c>
+      <c r="G42" s="17">
+        <v>130</v>
+      </c>
+      <c r="H42" s="17">
+        <v>377</v>
+      </c>
+      <c r="I42" s="17">
+        <v>364</v>
+      </c>
+      <c r="J42" s="17">
+        <v>323</v>
+      </c>
+      <c r="K42" s="17">
+        <v>529</v>
+      </c>
+      <c r="L42" s="17">
+        <v>624</v>
+      </c>
+      <c r="M42" s="17">
+        <v>856</v>
+      </c>
+      <c r="N42" s="17">
+        <v>879</v>
+      </c>
+      <c r="O42" s="17">
+        <v>877</v>
+      </c>
+      <c r="P42" s="17">
+        <v>888</v>
+      </c>
+      <c r="Q42" s="17">
+        <v>886</v>
+      </c>
+      <c r="R42" s="17">
+        <v>961</v>
+      </c>
+      <c r="S42" s="17">
+        <v>991</v>
+      </c>
+      <c r="T42" s="17">
+        <v>1008</v>
+      </c>
+      <c r="U42" s="17">
+        <v>1063</v>
+      </c>
+      <c r="V42" s="18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A43" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" s="17">
+        <v>0</v>
+      </c>
+      <c r="C43" s="17">
+        <v>0</v>
+      </c>
+      <c r="D43" s="17">
+        <v>6</v>
+      </c>
+      <c r="E43" s="17">
         <v>8</v>
       </c>
-      <c r="E39" s="17">
-[...5 lines deleted...]
-      <c r="G39" s="17">
+      <c r="F43" s="17">
+        <v>0</v>
+      </c>
+      <c r="G43" s="17">
+        <v>3</v>
+      </c>
+      <c r="H43" s="17">
+        <v>0</v>
+      </c>
+      <c r="I43" s="17">
+        <v>0</v>
+      </c>
+      <c r="J43" s="17">
+        <v>0</v>
+      </c>
+      <c r="K43" s="17">
+        <v>0</v>
+      </c>
+      <c r="L43" s="17">
+        <v>252</v>
+      </c>
+      <c r="M43" s="17">
+        <v>561</v>
+      </c>
+      <c r="N43" s="17">
+        <v>726</v>
+      </c>
+      <c r="O43" s="17">
+        <v>739</v>
+      </c>
+      <c r="P43" s="17">
+        <v>766</v>
+      </c>
+      <c r="Q43" s="17">
+        <v>808</v>
+      </c>
+      <c r="R43" s="17">
+        <v>839</v>
+      </c>
+      <c r="S43" s="17">
+        <v>869</v>
+      </c>
+      <c r="T43" s="17">
+        <v>911</v>
+      </c>
+      <c r="U43" s="17">
+        <v>968</v>
+      </c>
+      <c r="V43" s="18" t="s">
+        <v>13</v>
+      </c>
+      <c r="X43" s="10"/>
+      <c r="Z43" s="10"/>
+      <c r="AB43" s="10"/>
+      <c r="AD43" s="5"/>
+      <c r="AG43" s="10"/>
+      <c r="AI43" s="10"/>
+      <c r="AK43" s="10"/>
+      <c r="AM43" s="10"/>
+      <c r="AO43" s="5"/>
+      <c r="AR43" s="10"/>
+      <c r="AT43" s="10"/>
+      <c r="AV43" s="10"/>
+      <c r="AX43" s="10"/>
+      <c r="AZ43" s="5"/>
+      <c r="BC43" s="10"/>
+      <c r="BE43" s="10"/>
+      <c r="BG43" s="10"/>
+      <c r="BI43" s="10"/>
+      <c r="BK43" s="5"/>
+      <c r="BN43" s="10"/>
+      <c r="BP43" s="10"/>
+      <c r="BR43" s="10"/>
+      <c r="BT43" s="10"/>
+      <c r="BV43" s="5"/>
+      <c r="BY43" s="10"/>
+      <c r="CA43" s="10"/>
+      <c r="CC43" s="10"/>
+      <c r="CE43" s="10"/>
+      <c r="CG43" s="5"/>
+      <c r="CJ43" s="10"/>
+      <c r="CL43" s="10"/>
+      <c r="CN43" s="10"/>
+      <c r="CP43" s="10"/>
+      <c r="CR43" s="5"/>
+      <c r="CU43" s="10"/>
+      <c r="CW43" s="10"/>
+      <c r="CY43" s="10"/>
+      <c r="DA43" s="10"/>
+      <c r="DC43" s="5"/>
+      <c r="DF43" s="10"/>
+      <c r="DH43" s="10"/>
+      <c r="DJ43" s="10"/>
+      <c r="DL43" s="10"/>
+      <c r="DN43" s="5"/>
+      <c r="DQ43" s="10"/>
+      <c r="DS43" s="10"/>
+      <c r="DU43" s="10"/>
+      <c r="DW43" s="10"/>
+      <c r="DY43" s="5"/>
+      <c r="EB43" s="10"/>
+      <c r="ED43" s="10"/>
+      <c r="EF43" s="10"/>
+      <c r="EH43" s="10"/>
+      <c r="EJ43" s="5"/>
+      <c r="EM43" s="10"/>
+      <c r="EO43" s="10"/>
+      <c r="EQ43" s="10"/>
+      <c r="ES43" s="10"/>
+      <c r="EU43" s="5"/>
+      <c r="EX43" s="10"/>
+      <c r="EZ43" s="10"/>
+      <c r="FB43" s="10"/>
+      <c r="FD43" s="10"/>
+      <c r="FF43" s="5"/>
+      <c r="FI43" s="10"/>
+      <c r="FK43" s="10"/>
+      <c r="FM43" s="10"/>
+      <c r="FO43" s="10"/>
+      <c r="FQ43" s="5"/>
+      <c r="FT43" s="10"/>
+      <c r="FV43" s="10"/>
+      <c r="FX43" s="10"/>
+      <c r="FZ43" s="10"/>
+      <c r="GB43" s="5"/>
+      <c r="GE43" s="10"/>
+      <c r="GG43" s="10"/>
+      <c r="GI43" s="10"/>
+      <c r="GK43" s="10"/>
+      <c r="GM43" s="5"/>
+      <c r="GP43" s="10"/>
+    </row>
+    <row r="44" spans="1:198" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A44" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B44" s="16">
+        <v>0</v>
+      </c>
+      <c r="C44" s="16">
+        <v>0</v>
+      </c>
+      <c r="D44" s="16">
+        <v>4</v>
+      </c>
+      <c r="E44" s="16">
+        <v>9</v>
+      </c>
+      <c r="F44" s="16">
         <v>6</v>
       </c>
-      <c r="H39" s="17">
-[...212 lines deleted...]
-      <c r="A41" s="18" t="s">
+      <c r="G44" s="16">
         <v>14</v>
       </c>
-      <c r="B41" s="17">
-[...29 lines deleted...]
-      <c r="L41" s="17">
+      <c r="H44" s="16">
+        <v>0</v>
+      </c>
+      <c r="I44" s="16">
+        <v>126</v>
+      </c>
+      <c r="J44" s="16">
+        <v>133</v>
+      </c>
+      <c r="K44" s="16">
+        <v>97</v>
+      </c>
+      <c r="L44" s="16">
+        <v>192</v>
+      </c>
+      <c r="M44" s="16">
+        <v>226</v>
+      </c>
+      <c r="N44" s="16">
+        <v>228</v>
+      </c>
+      <c r="O44" s="16">
+        <v>216</v>
+      </c>
+      <c r="P44" s="16">
+        <v>226</v>
+      </c>
+      <c r="Q44" s="16">
+        <v>201</v>
+      </c>
+      <c r="R44" s="16">
+        <v>231</v>
+      </c>
+      <c r="S44" s="16">
+        <v>237</v>
+      </c>
+      <c r="T44" s="16">
         <v>252</v>
       </c>
-      <c r="M41" s="17">
-[...88 lines deleted...]
-      <c r="U42" s="18" t="s">
+      <c r="U44" s="16">
+        <v>256</v>
+      </c>
+      <c r="V44" s="18" t="s">
         <v>11</v>
       </c>
-    </row>
-[...239 lines deleted...]
-      <c r="AE44" s="10"/>
+      <c r="W44" s="6"/>
+      <c r="X44" s="10"/>
+      <c r="Y44" s="6"/>
+      <c r="Z44" s="10"/>
+      <c r="AA44" s="6"/>
+      <c r="AB44" s="10"/>
+      <c r="AC44" s="6"/>
+      <c r="AD44" s="5"/>
+      <c r="AE44" s="6"/>
       <c r="AF44" s="6"/>
       <c r="AG44" s="10"/>
       <c r="AH44" s="6"/>
-      <c r="AI44" s="5"/>
+      <c r="AI44" s="10"/>
       <c r="AJ44" s="6"/>
-      <c r="AK44" s="6"/>
-[...4 lines deleted...]
-      <c r="AP44" s="10"/>
+      <c r="AK44" s="10"/>
+      <c r="AL44" s="6"/>
+      <c r="AM44" s="10"/>
+      <c r="AN44" s="6"/>
+      <c r="AO44" s="5"/>
+      <c r="AP44" s="6"/>
       <c r="AQ44" s="6"/>
       <c r="AR44" s="10"/>
       <c r="AS44" s="6"/>
-      <c r="AT44" s="5"/>
+      <c r="AT44" s="10"/>
       <c r="AU44" s="6"/>
-      <c r="AV44" s="6"/>
-[...4 lines deleted...]
-      <c r="BA44" s="10"/>
+      <c r="AV44" s="10"/>
+      <c r="AW44" s="6"/>
+      <c r="AX44" s="10"/>
+      <c r="AY44" s="6"/>
+      <c r="AZ44" s="5"/>
+      <c r="BA44" s="6"/>
       <c r="BB44" s="6"/>
       <c r="BC44" s="10"/>
       <c r="BD44" s="6"/>
-      <c r="BE44" s="5"/>
+      <c r="BE44" s="10"/>
       <c r="BF44" s="6"/>
-      <c r="BG44" s="6"/>
-[...4 lines deleted...]
-      <c r="BL44" s="10"/>
+      <c r="BG44" s="10"/>
+      <c r="BH44" s="6"/>
+      <c r="BI44" s="10"/>
+      <c r="BJ44" s="6"/>
+      <c r="BK44" s="5"/>
+      <c r="BL44" s="6"/>
       <c r="BM44" s="6"/>
       <c r="BN44" s="10"/>
       <c r="BO44" s="6"/>
-      <c r="BP44" s="5"/>
+      <c r="BP44" s="10"/>
       <c r="BQ44" s="6"/>
-      <c r="BR44" s="6"/>
-[...4 lines deleted...]
-      <c r="BW44" s="10"/>
+      <c r="BR44" s="10"/>
+      <c r="BS44" s="6"/>
+      <c r="BT44" s="10"/>
+      <c r="BU44" s="6"/>
+      <c r="BV44" s="5"/>
+      <c r="BW44" s="6"/>
       <c r="BX44" s="6"/>
       <c r="BY44" s="10"/>
       <c r="BZ44" s="6"/>
-      <c r="CA44" s="5"/>
+      <c r="CA44" s="10"/>
       <c r="CB44" s="6"/>
-      <c r="CC44" s="6"/>
-[...4 lines deleted...]
-      <c r="CH44" s="10"/>
+      <c r="CC44" s="10"/>
+      <c r="CD44" s="6"/>
+      <c r="CE44" s="10"/>
+      <c r="CF44" s="6"/>
+      <c r="CG44" s="5"/>
+      <c r="CH44" s="6"/>
       <c r="CI44" s="6"/>
       <c r="CJ44" s="10"/>
       <c r="CK44" s="6"/>
-      <c r="CL44" s="5"/>
+      <c r="CL44" s="10"/>
       <c r="CM44" s="6"/>
-      <c r="CN44" s="6"/>
-[...4 lines deleted...]
-      <c r="CS44" s="10"/>
+      <c r="CN44" s="10"/>
+      <c r="CO44" s="6"/>
+      <c r="CP44" s="10"/>
+      <c r="CQ44" s="6"/>
+      <c r="CR44" s="5"/>
+      <c r="CS44" s="6"/>
       <c r="CT44" s="6"/>
       <c r="CU44" s="10"/>
       <c r="CV44" s="6"/>
-      <c r="CW44" s="5"/>
+      <c r="CW44" s="10"/>
       <c r="CX44" s="6"/>
-      <c r="CY44" s="6"/>
-[...4 lines deleted...]
-      <c r="DD44" s="10"/>
+      <c r="CY44" s="10"/>
+      <c r="CZ44" s="6"/>
+      <c r="DA44" s="10"/>
+      <c r="DB44" s="6"/>
+      <c r="DC44" s="5"/>
+      <c r="DD44" s="6"/>
       <c r="DE44" s="6"/>
       <c r="DF44" s="10"/>
       <c r="DG44" s="6"/>
-      <c r="DH44" s="5"/>
+      <c r="DH44" s="10"/>
       <c r="DI44" s="6"/>
-      <c r="DJ44" s="6"/>
-[...4 lines deleted...]
-      <c r="DO44" s="10"/>
+      <c r="DJ44" s="10"/>
+      <c r="DK44" s="6"/>
+      <c r="DL44" s="10"/>
+      <c r="DM44" s="6"/>
+      <c r="DN44" s="5"/>
+      <c r="DO44" s="6"/>
       <c r="DP44" s="6"/>
       <c r="DQ44" s="10"/>
       <c r="DR44" s="6"/>
-      <c r="DS44" s="5"/>
+      <c r="DS44" s="10"/>
       <c r="DT44" s="6"/>
-      <c r="DU44" s="6"/>
-[...4 lines deleted...]
-      <c r="DZ44" s="10"/>
+      <c r="DU44" s="10"/>
+      <c r="DV44" s="6"/>
+      <c r="DW44" s="10"/>
+      <c r="DX44" s="6"/>
+      <c r="DY44" s="5"/>
+      <c r="DZ44" s="6"/>
       <c r="EA44" s="6"/>
       <c r="EB44" s="10"/>
       <c r="EC44" s="6"/>
-      <c r="ED44" s="5"/>
+      <c r="ED44" s="10"/>
       <c r="EE44" s="6"/>
-      <c r="EF44" s="6"/>
-[...4 lines deleted...]
-      <c r="EK44" s="10"/>
+      <c r="EF44" s="10"/>
+      <c r="EG44" s="6"/>
+      <c r="EH44" s="10"/>
+      <c r="EI44" s="6"/>
+      <c r="EJ44" s="5"/>
+      <c r="EK44" s="6"/>
       <c r="EL44" s="6"/>
       <c r="EM44" s="10"/>
       <c r="EN44" s="6"/>
-      <c r="EO44" s="5"/>
+      <c r="EO44" s="10"/>
       <c r="EP44" s="6"/>
-      <c r="EQ44" s="6"/>
-[...4 lines deleted...]
-      <c r="EV44" s="10"/>
+      <c r="EQ44" s="10"/>
+      <c r="ER44" s="6"/>
+      <c r="ES44" s="10"/>
+      <c r="ET44" s="6"/>
+      <c r="EU44" s="5"/>
+      <c r="EV44" s="6"/>
       <c r="EW44" s="6"/>
       <c r="EX44" s="10"/>
       <c r="EY44" s="6"/>
-      <c r="EZ44" s="5"/>
+      <c r="EZ44" s="10"/>
       <c r="FA44" s="6"/>
-      <c r="FB44" s="6"/>
-[...4 lines deleted...]
-      <c r="FG44" s="10"/>
+      <c r="FB44" s="10"/>
+      <c r="FC44" s="6"/>
+      <c r="FD44" s="10"/>
+      <c r="FE44" s="6"/>
+      <c r="FF44" s="5"/>
+      <c r="FG44" s="6"/>
       <c r="FH44" s="6"/>
       <c r="FI44" s="10"/>
       <c r="FJ44" s="6"/>
-      <c r="FK44" s="5"/>
+      <c r="FK44" s="10"/>
       <c r="FL44" s="6"/>
-      <c r="FM44" s="6"/>
-[...4 lines deleted...]
-      <c r="FR44" s="10"/>
+      <c r="FM44" s="10"/>
+      <c r="FN44" s="6"/>
+      <c r="FO44" s="10"/>
+      <c r="FP44" s="6"/>
+      <c r="FQ44" s="5"/>
+      <c r="FR44" s="6"/>
       <c r="FS44" s="6"/>
       <c r="FT44" s="10"/>
       <c r="FU44" s="6"/>
-      <c r="FV44" s="5"/>
+      <c r="FV44" s="10"/>
       <c r="FW44" s="6"/>
-      <c r="FX44" s="6"/>
-[...4 lines deleted...]
-      <c r="GC44" s="10"/>
+      <c r="FX44" s="10"/>
+      <c r="FY44" s="6"/>
+      <c r="FZ44" s="10"/>
+      <c r="GA44" s="6"/>
+      <c r="GB44" s="5"/>
+      <c r="GC44" s="6"/>
       <c r="GD44" s="6"/>
       <c r="GE44" s="10"/>
       <c r="GF44" s="6"/>
-      <c r="GG44" s="5"/>
+      <c r="GG44" s="10"/>
       <c r="GH44" s="6"/>
-      <c r="GI44" s="6"/>
-[...4 lines deleted...]
-      <c r="GN44" s="10"/>
+      <c r="GI44" s="10"/>
+      <c r="GJ44" s="6"/>
+      <c r="GK44" s="10"/>
+      <c r="GL44" s="6"/>
+      <c r="GM44" s="5"/>
+      <c r="GN44" s="6"/>
       <c r="GO44" s="6"/>
       <c r="GP44" s="10"/>
-      <c r="GQ44" s="6"/>
-[...58 lines deleted...]
-      <c r="IX44" s="10"/>
     </row>
-    <row r="45" spans="1:258" ht="10.5" customHeight="1">
-      <c r="A45" s="23" t="s">
+    <row r="45" spans="1:198" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A45" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B45" s="16">
+        <v>0</v>
+      </c>
+      <c r="C45" s="16">
+        <v>0</v>
+      </c>
+      <c r="D45" s="16">
+        <v>1</v>
+      </c>
+      <c r="E45" s="16">
+        <v>4</v>
+      </c>
+      <c r="F45" s="16">
+        <v>5</v>
+      </c>
+      <c r="G45" s="16">
+        <v>1</v>
+      </c>
+      <c r="H45" s="16">
+        <v>0</v>
+      </c>
+      <c r="I45" s="16">
+        <v>6</v>
+      </c>
+      <c r="J45" s="16">
+        <v>13</v>
+      </c>
+      <c r="K45" s="16">
+        <v>320</v>
+      </c>
+      <c r="L45" s="16">
+        <v>312</v>
+      </c>
+      <c r="M45" s="16">
+        <v>261</v>
+      </c>
+      <c r="N45" s="16">
+        <v>239</v>
+      </c>
+      <c r="O45" s="16">
+        <v>236</v>
+      </c>
+      <c r="P45" s="16">
+        <v>234</v>
+      </c>
+      <c r="Q45" s="16">
+        <v>227</v>
+      </c>
+      <c r="R45" s="16">
+        <v>222</v>
+      </c>
+      <c r="S45" s="16">
+        <v>222</v>
+      </c>
+      <c r="T45" s="16">
+        <v>226</v>
+      </c>
+      <c r="U45" s="16">
+        <v>222</v>
+      </c>
+      <c r="V45" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="W45" s="6"/>
+      <c r="X45" s="10"/>
+      <c r="Y45" s="6"/>
+      <c r="Z45" s="10"/>
+      <c r="AA45" s="6"/>
+      <c r="AB45" s="10"/>
+      <c r="AC45" s="6"/>
+      <c r="AD45" s="5"/>
+      <c r="AE45" s="6"/>
+      <c r="AF45" s="6"/>
+      <c r="AG45" s="10"/>
+      <c r="AH45" s="6"/>
+      <c r="AI45" s="10"/>
+      <c r="AJ45" s="6"/>
+      <c r="AK45" s="10"/>
+      <c r="AL45" s="6"/>
+      <c r="AM45" s="10"/>
+      <c r="AN45" s="6"/>
+      <c r="AO45" s="5"/>
+      <c r="AP45" s="6"/>
+      <c r="AQ45" s="6"/>
+      <c r="AR45" s="10"/>
+      <c r="AS45" s="6"/>
+      <c r="AT45" s="10"/>
+      <c r="AU45" s="6"/>
+      <c r="AV45" s="10"/>
+      <c r="AW45" s="6"/>
+      <c r="AX45" s="10"/>
+      <c r="AY45" s="6"/>
+      <c r="AZ45" s="5"/>
+      <c r="BA45" s="6"/>
+      <c r="BB45" s="6"/>
+      <c r="BC45" s="10"/>
+      <c r="BD45" s="6"/>
+      <c r="BE45" s="10"/>
+      <c r="BF45" s="6"/>
+      <c r="BG45" s="10"/>
+      <c r="BH45" s="6"/>
+      <c r="BI45" s="10"/>
+      <c r="BJ45" s="6"/>
+      <c r="BK45" s="5"/>
+      <c r="BL45" s="6"/>
+      <c r="BM45" s="6"/>
+      <c r="BN45" s="10"/>
+      <c r="BO45" s="6"/>
+      <c r="BP45" s="10"/>
+      <c r="BQ45" s="6"/>
+      <c r="BR45" s="10"/>
+      <c r="BS45" s="6"/>
+      <c r="BT45" s="10"/>
+      <c r="BU45" s="6"/>
+      <c r="BV45" s="5"/>
+      <c r="BW45" s="6"/>
+      <c r="BX45" s="6"/>
+      <c r="BY45" s="10"/>
+      <c r="BZ45" s="6"/>
+      <c r="CA45" s="10"/>
+      <c r="CB45" s="6"/>
+      <c r="CC45" s="10"/>
+      <c r="CD45" s="6"/>
+      <c r="CE45" s="10"/>
+      <c r="CF45" s="6"/>
+      <c r="CG45" s="5"/>
+      <c r="CH45" s="6"/>
+      <c r="CI45" s="6"/>
+      <c r="CJ45" s="10"/>
+      <c r="CK45" s="6"/>
+      <c r="CL45" s="10"/>
+      <c r="CM45" s="6"/>
+      <c r="CN45" s="10"/>
+      <c r="CO45" s="6"/>
+      <c r="CP45" s="10"/>
+      <c r="CQ45" s="6"/>
+      <c r="CR45" s="5"/>
+      <c r="CS45" s="6"/>
+      <c r="CT45" s="6"/>
+      <c r="CU45" s="10"/>
+      <c r="CV45" s="6"/>
+      <c r="CW45" s="10"/>
+      <c r="CX45" s="6"/>
+      <c r="CY45" s="10"/>
+      <c r="CZ45" s="6"/>
+      <c r="DA45" s="10"/>
+      <c r="DB45" s="6"/>
+      <c r="DC45" s="5"/>
+      <c r="DD45" s="6"/>
+      <c r="DE45" s="6"/>
+      <c r="DF45" s="10"/>
+      <c r="DG45" s="6"/>
+      <c r="DH45" s="10"/>
+      <c r="DI45" s="6"/>
+      <c r="DJ45" s="10"/>
+      <c r="DK45" s="6"/>
+      <c r="DL45" s="10"/>
+      <c r="DM45" s="6"/>
+      <c r="DN45" s="5"/>
+      <c r="DO45" s="6"/>
+      <c r="DP45" s="6"/>
+      <c r="DQ45" s="10"/>
+      <c r="DR45" s="6"/>
+      <c r="DS45" s="10"/>
+      <c r="DT45" s="6"/>
+      <c r="DU45" s="10"/>
+      <c r="DV45" s="6"/>
+      <c r="DW45" s="10"/>
+      <c r="DX45" s="6"/>
+      <c r="DY45" s="5"/>
+      <c r="DZ45" s="6"/>
+      <c r="EA45" s="6"/>
+      <c r="EB45" s="10"/>
+      <c r="EC45" s="6"/>
+      <c r="ED45" s="10"/>
+      <c r="EE45" s="6"/>
+      <c r="EF45" s="10"/>
+      <c r="EG45" s="6"/>
+      <c r="EH45" s="10"/>
+      <c r="EI45" s="6"/>
+      <c r="EJ45" s="5"/>
+      <c r="EK45" s="6"/>
+      <c r="EL45" s="6"/>
+      <c r="EM45" s="10"/>
+      <c r="EN45" s="6"/>
+      <c r="EO45" s="10"/>
+      <c r="EP45" s="6"/>
+      <c r="EQ45" s="10"/>
+      <c r="ER45" s="6"/>
+      <c r="ES45" s="10"/>
+      <c r="ET45" s="6"/>
+      <c r="EU45" s="5"/>
+      <c r="EV45" s="6"/>
+      <c r="EW45" s="6"/>
+      <c r="EX45" s="10"/>
+      <c r="EY45" s="6"/>
+      <c r="EZ45" s="10"/>
+      <c r="FA45" s="6"/>
+      <c r="FB45" s="10"/>
+      <c r="FC45" s="6"/>
+      <c r="FD45" s="10"/>
+      <c r="FE45" s="6"/>
+      <c r="FF45" s="5"/>
+      <c r="FG45" s="6"/>
+      <c r="FH45" s="6"/>
+      <c r="FI45" s="10"/>
+      <c r="FJ45" s="6"/>
+      <c r="FK45" s="10"/>
+      <c r="FL45" s="6"/>
+      <c r="FM45" s="10"/>
+      <c r="FN45" s="6"/>
+      <c r="FO45" s="10"/>
+      <c r="FP45" s="6"/>
+      <c r="FQ45" s="5"/>
+      <c r="FR45" s="6"/>
+      <c r="FS45" s="6"/>
+      <c r="FT45" s="10"/>
+      <c r="FU45" s="6"/>
+      <c r="FV45" s="10"/>
+      <c r="FW45" s="6"/>
+      <c r="FX45" s="10"/>
+      <c r="FY45" s="6"/>
+      <c r="FZ45" s="10"/>
+      <c r="GA45" s="6"/>
+      <c r="GB45" s="5"/>
+      <c r="GC45" s="6"/>
+      <c r="GD45" s="6"/>
+      <c r="GE45" s="10"/>
+      <c r="GF45" s="6"/>
+      <c r="GG45" s="10"/>
+      <c r="GH45" s="6"/>
+      <c r="GI45" s="10"/>
+      <c r="GJ45" s="6"/>
+      <c r="GK45" s="10"/>
+      <c r="GL45" s="6"/>
+      <c r="GM45" s="5"/>
+      <c r="GN45" s="6"/>
+      <c r="GO45" s="6"/>
+      <c r="GP45" s="10"/>
+    </row>
+    <row r="46" spans="1:198" ht="10.5" customHeight="1">
+      <c r="A46" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="B45" s="22">
+      <c r="B46" s="22">
         <v>2</v>
       </c>
-      <c r="C45" s="22">
+      <c r="C46" s="22">
         <v>13</v>
       </c>
-      <c r="D45" s="22">
+      <c r="D46" s="22">
         <v>11</v>
       </c>
-      <c r="E45" s="22">
+      <c r="E46" s="22">
         <v>13</v>
       </c>
-      <c r="F45" s="22">
+      <c r="F46" s="22">
         <v>16</v>
       </c>
-      <c r="G45" s="22">
+      <c r="G46" s="22">
         <v>50</v>
       </c>
-      <c r="H45" s="22">
+      <c r="H46" s="22">
         <v>151</v>
       </c>
-      <c r="I45" s="22">
+      <c r="I46" s="22">
         <v>373</v>
       </c>
-      <c r="J45" s="22">
+      <c r="J46" s="22">
         <v>740</v>
       </c>
-      <c r="K45" s="22">
+      <c r="K46" s="22">
         <v>1477</v>
       </c>
-      <c r="L45" s="22">
+      <c r="L46" s="22">
         <v>1603</v>
       </c>
-      <c r="M45" s="22">
+      <c r="M46" s="22">
         <v>2285</v>
       </c>
-      <c r="N45" s="22">
+      <c r="N46" s="22">
         <v>4126</v>
       </c>
-      <c r="O45" s="22">
+      <c r="O46" s="22">
         <v>4352</v>
       </c>
-      <c r="P45" s="22">
+      <c r="P46" s="22">
         <v>4451</v>
       </c>
-      <c r="Q45" s="22">
+      <c r="Q46" s="22">
         <v>4709</v>
       </c>
-      <c r="R45" s="22">
+      <c r="R46" s="22">
         <v>5057</v>
       </c>
-      <c r="S45" s="22">
+      <c r="S46" s="22">
         <v>5503</v>
       </c>
-      <c r="T45" s="22">
+      <c r="T46" s="22">
         <v>5629</v>
       </c>
-      <c r="U45" s="23" t="s">
+      <c r="U46" s="22">
+        <v>5841</v>
+      </c>
+      <c r="V46" s="23" t="s">
         <v>77</v>
       </c>
-      <c r="AA45" s="10"/>
-[...104 lines deleted...]
-      <c r="IX45" s="10"/>
     </row>
-    <row r="46" spans="1:258" s="9" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A46" s="18" t="s">
+    <row r="47" spans="1:198" s="9" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A47" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="17">
-[...29 lines deleted...]
-      <c r="L46" s="17">
+      <c r="B47" s="17">
+        <v>0</v>
+      </c>
+      <c r="C47" s="17">
+        <v>0</v>
+      </c>
+      <c r="D47" s="17">
+        <v>0</v>
+      </c>
+      <c r="E47" s="17">
+        <v>0</v>
+      </c>
+      <c r="F47" s="17">
+        <v>0</v>
+      </c>
+      <c r="G47" s="17">
+        <v>0</v>
+      </c>
+      <c r="H47" s="17">
+        <v>0</v>
+      </c>
+      <c r="I47" s="17">
+        <v>0</v>
+      </c>
+      <c r="J47" s="17">
+        <v>0</v>
+      </c>
+      <c r="K47" s="17">
+        <v>0</v>
+      </c>
+      <c r="L47" s="17">
         <v>48</v>
       </c>
-      <c r="M46" s="17">
+      <c r="M47" s="17">
         <v>48</v>
       </c>
-      <c r="N46" s="17">
+      <c r="N47" s="17">
         <v>546</v>
       </c>
-      <c r="O46" s="17">
+      <c r="O47" s="17">
         <v>589</v>
       </c>
-      <c r="P46" s="17">
+      <c r="P47" s="17">
         <v>651</v>
       </c>
-      <c r="Q46" s="17">
+      <c r="Q47" s="17">
         <v>773</v>
       </c>
-      <c r="R46" s="17">
+      <c r="R47" s="17">
         <v>950</v>
       </c>
-      <c r="S46" s="17">
+      <c r="S47" s="17">
         <v>1177</v>
       </c>
-      <c r="T46" s="17">
+      <c r="T47" s="17">
         <v>1293</v>
       </c>
-      <c r="U46" s="18" t="s">
+      <c r="U47" s="17">
+        <v>1504</v>
+      </c>
+      <c r="V47" s="18" t="s">
         <v>84</v>
       </c>
-      <c r="AA46" s="10"/>
-[...300 lines deleted...]
-      <c r="AE47" s="10"/>
+      <c r="W47" s="6"/>
+      <c r="X47" s="10"/>
+      <c r="Y47" s="6"/>
+      <c r="Z47" s="10"/>
+      <c r="AA47" s="6"/>
+      <c r="AB47" s="10"/>
+      <c r="AC47" s="6"/>
+      <c r="AD47" s="5"/>
+      <c r="AE47" s="6"/>
       <c r="AF47" s="6"/>
       <c r="AG47" s="10"/>
       <c r="AH47" s="6"/>
-      <c r="AI47" s="5"/>
+      <c r="AI47" s="10"/>
       <c r="AJ47" s="6"/>
-      <c r="AK47" s="6"/>
-[...4 lines deleted...]
-      <c r="AP47" s="10"/>
+      <c r="AK47" s="10"/>
+      <c r="AL47" s="6"/>
+      <c r="AM47" s="10"/>
+      <c r="AN47" s="6"/>
+      <c r="AO47" s="5"/>
+      <c r="AP47" s="6"/>
       <c r="AQ47" s="6"/>
       <c r="AR47" s="10"/>
       <c r="AS47" s="6"/>
-      <c r="AT47" s="5"/>
+      <c r="AT47" s="10"/>
       <c r="AU47" s="6"/>
-      <c r="AV47" s="6"/>
-[...4 lines deleted...]
-      <c r="BA47" s="10"/>
+      <c r="AV47" s="10"/>
+      <c r="AW47" s="6"/>
+      <c r="AX47" s="10"/>
+      <c r="AY47" s="6"/>
+      <c r="AZ47" s="5"/>
+      <c r="BA47" s="6"/>
       <c r="BB47" s="6"/>
       <c r="BC47" s="10"/>
       <c r="BD47" s="6"/>
-      <c r="BE47" s="5"/>
+      <c r="BE47" s="10"/>
       <c r="BF47" s="6"/>
-      <c r="BG47" s="6"/>
-[...4 lines deleted...]
-      <c r="BL47" s="10"/>
+      <c r="BG47" s="10"/>
+      <c r="BH47" s="6"/>
+      <c r="BI47" s="10"/>
+      <c r="BJ47" s="6"/>
+      <c r="BK47" s="5"/>
+      <c r="BL47" s="6"/>
       <c r="BM47" s="6"/>
       <c r="BN47" s="10"/>
       <c r="BO47" s="6"/>
-      <c r="BP47" s="5"/>
+      <c r="BP47" s="10"/>
       <c r="BQ47" s="6"/>
-      <c r="BR47" s="6"/>
-[...4 lines deleted...]
-      <c r="BW47" s="10"/>
+      <c r="BR47" s="10"/>
+      <c r="BS47" s="6"/>
+      <c r="BT47" s="10"/>
+      <c r="BU47" s="6"/>
+      <c r="BV47" s="5"/>
+      <c r="BW47" s="6"/>
       <c r="BX47" s="6"/>
       <c r="BY47" s="10"/>
       <c r="BZ47" s="6"/>
-      <c r="CA47" s="5"/>
+      <c r="CA47" s="10"/>
       <c r="CB47" s="6"/>
-      <c r="CC47" s="6"/>
-[...4 lines deleted...]
-      <c r="CH47" s="10"/>
+      <c r="CC47" s="10"/>
+      <c r="CD47" s="6"/>
+      <c r="CE47" s="10"/>
+      <c r="CF47" s="6"/>
+      <c r="CG47" s="5"/>
+      <c r="CH47" s="6"/>
       <c r="CI47" s="6"/>
       <c r="CJ47" s="10"/>
       <c r="CK47" s="6"/>
-      <c r="CL47" s="5"/>
+      <c r="CL47" s="10"/>
       <c r="CM47" s="6"/>
-      <c r="CN47" s="6"/>
-[...4 lines deleted...]
-      <c r="CS47" s="10"/>
+      <c r="CN47" s="10"/>
+      <c r="CO47" s="6"/>
+      <c r="CP47" s="10"/>
+      <c r="CQ47" s="6"/>
+      <c r="CR47" s="5"/>
+      <c r="CS47" s="6"/>
       <c r="CT47" s="6"/>
       <c r="CU47" s="10"/>
       <c r="CV47" s="6"/>
-      <c r="CW47" s="5"/>
+      <c r="CW47" s="10"/>
       <c r="CX47" s="6"/>
-      <c r="CY47" s="6"/>
-[...4 lines deleted...]
-      <c r="DD47" s="10"/>
+      <c r="CY47" s="10"/>
+      <c r="CZ47" s="6"/>
+      <c r="DA47" s="10"/>
+      <c r="DB47" s="6"/>
+      <c r="DC47" s="5"/>
+      <c r="DD47" s="6"/>
       <c r="DE47" s="6"/>
       <c r="DF47" s="10"/>
       <c r="DG47" s="6"/>
-      <c r="DH47" s="5"/>
+      <c r="DH47" s="10"/>
       <c r="DI47" s="6"/>
-      <c r="DJ47" s="6"/>
-[...4 lines deleted...]
-      <c r="DO47" s="10"/>
+      <c r="DJ47" s="10"/>
+      <c r="DK47" s="6"/>
+      <c r="DL47" s="10"/>
+      <c r="DM47" s="6"/>
+      <c r="DN47" s="5"/>
+      <c r="DO47" s="6"/>
       <c r="DP47" s="6"/>
       <c r="DQ47" s="10"/>
       <c r="DR47" s="6"/>
-      <c r="DS47" s="5"/>
+      <c r="DS47" s="10"/>
       <c r="DT47" s="6"/>
-      <c r="DU47" s="6"/>
-[...4 lines deleted...]
-      <c r="DZ47" s="10"/>
+      <c r="DU47" s="10"/>
+      <c r="DV47" s="6"/>
+      <c r="DW47" s="10"/>
+      <c r="DX47" s="6"/>
+      <c r="DY47" s="5"/>
+      <c r="DZ47" s="6"/>
       <c r="EA47" s="6"/>
       <c r="EB47" s="10"/>
       <c r="EC47" s="6"/>
-      <c r="ED47" s="5"/>
+      <c r="ED47" s="10"/>
       <c r="EE47" s="6"/>
-      <c r="EF47" s="6"/>
-[...4 lines deleted...]
-      <c r="EK47" s="10"/>
+      <c r="EF47" s="10"/>
+      <c r="EG47" s="6"/>
+      <c r="EH47" s="10"/>
+      <c r="EI47" s="6"/>
+      <c r="EJ47" s="5"/>
+      <c r="EK47" s="6"/>
       <c r="EL47" s="6"/>
       <c r="EM47" s="10"/>
       <c r="EN47" s="6"/>
-      <c r="EO47" s="5"/>
+      <c r="EO47" s="10"/>
       <c r="EP47" s="6"/>
-      <c r="EQ47" s="6"/>
-[...4 lines deleted...]
-      <c r="EV47" s="10"/>
+      <c r="EQ47" s="10"/>
+      <c r="ER47" s="6"/>
+      <c r="ES47" s="10"/>
+      <c r="ET47" s="6"/>
+      <c r="EU47" s="5"/>
+      <c r="EV47" s="6"/>
       <c r="EW47" s="6"/>
       <c r="EX47" s="10"/>
       <c r="EY47" s="6"/>
-      <c r="EZ47" s="5"/>
+      <c r="EZ47" s="10"/>
       <c r="FA47" s="6"/>
-      <c r="FB47" s="6"/>
-[...4 lines deleted...]
-      <c r="FG47" s="10"/>
+      <c r="FB47" s="10"/>
+      <c r="FC47" s="6"/>
+      <c r="FD47" s="10"/>
+      <c r="FE47" s="6"/>
+      <c r="FF47" s="5"/>
+      <c r="FG47" s="6"/>
       <c r="FH47" s="6"/>
       <c r="FI47" s="10"/>
       <c r="FJ47" s="6"/>
-      <c r="FK47" s="5"/>
+      <c r="FK47" s="10"/>
       <c r="FL47" s="6"/>
-      <c r="FM47" s="6"/>
-[...4 lines deleted...]
-      <c r="FR47" s="10"/>
+      <c r="FM47" s="10"/>
+      <c r="FN47" s="6"/>
+      <c r="FO47" s="10"/>
+      <c r="FP47" s="6"/>
+      <c r="FQ47" s="5"/>
+      <c r="FR47" s="6"/>
       <c r="FS47" s="6"/>
       <c r="FT47" s="10"/>
       <c r="FU47" s="6"/>
-      <c r="FV47" s="5"/>
+      <c r="FV47" s="10"/>
       <c r="FW47" s="6"/>
-      <c r="FX47" s="6"/>
-[...4 lines deleted...]
-      <c r="GC47" s="10"/>
+      <c r="FX47" s="10"/>
+      <c r="FY47" s="6"/>
+      <c r="FZ47" s="10"/>
+      <c r="GA47" s="6"/>
+      <c r="GB47" s="5"/>
+      <c r="GC47" s="6"/>
       <c r="GD47" s="6"/>
       <c r="GE47" s="10"/>
       <c r="GF47" s="6"/>
-      <c r="GG47" s="5"/>
+      <c r="GG47" s="10"/>
       <c r="GH47" s="6"/>
-      <c r="GI47" s="6"/>
-[...4 lines deleted...]
-      <c r="GN47" s="10"/>
+      <c r="GI47" s="10"/>
+      <c r="GJ47" s="6"/>
+      <c r="GK47" s="10"/>
+      <c r="GL47" s="6"/>
+      <c r="GM47" s="5"/>
+      <c r="GN47" s="6"/>
       <c r="GO47" s="6"/>
       <c r="GP47" s="10"/>
-      <c r="GQ47" s="6"/>
-[...58 lines deleted...]
-      <c r="IX47" s="10"/>
     </row>
-    <row r="48" spans="1:258" ht="10.5" customHeight="1">
+    <row r="48" spans="1:198" ht="10.5" customHeight="1">
       <c r="A48" s="18" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48" s="17">
+        <v>2</v>
+      </c>
+      <c r="C48" s="17">
+        <v>13</v>
+      </c>
+      <c r="D48" s="17">
+        <v>11</v>
+      </c>
+      <c r="E48" s="17">
+        <v>2</v>
+      </c>
+      <c r="F48" s="17">
+        <v>5</v>
+      </c>
+      <c r="G48" s="17">
+        <v>29</v>
+      </c>
+      <c r="H48" s="17">
+        <v>107</v>
+      </c>
+      <c r="I48" s="17">
+        <v>190</v>
+      </c>
+      <c r="J48" s="17">
+        <v>394</v>
+      </c>
+      <c r="K48" s="17">
+        <v>843</v>
+      </c>
+      <c r="L48" s="17">
+        <v>516</v>
+      </c>
+      <c r="M48" s="17">
+        <v>683</v>
+      </c>
+      <c r="N48" s="17">
+        <v>929</v>
+      </c>
+      <c r="O48" s="17">
+        <v>951</v>
+      </c>
+      <c r="P48" s="17">
+        <v>996</v>
+      </c>
+      <c r="Q48" s="17">
+        <v>1059</v>
+      </c>
+      <c r="R48" s="17">
+        <v>1069</v>
+      </c>
+      <c r="S48" s="17">
+        <v>1190</v>
+      </c>
+      <c r="T48" s="17">
+        <v>1199</v>
+      </c>
+      <c r="U48" s="17">
+        <v>1202</v>
+      </c>
+      <c r="V48" s="18" t="s">
+        <v>79</v>
+      </c>
+      <c r="W48" s="10"/>
+      <c r="Y48" s="10"/>
+      <c r="AA48" s="5"/>
+      <c r="AD48" s="10"/>
+      <c r="AF48" s="10"/>
+      <c r="AH48" s="10"/>
+      <c r="AJ48" s="10"/>
+      <c r="AL48" s="5"/>
+      <c r="AO48" s="10"/>
+      <c r="AQ48" s="10"/>
+      <c r="AS48" s="10"/>
+      <c r="AU48" s="10"/>
+      <c r="AW48" s="5"/>
+      <c r="AZ48" s="10"/>
+      <c r="BB48" s="10"/>
+      <c r="BD48" s="10"/>
+      <c r="BF48" s="10"/>
+      <c r="BH48" s="5"/>
+      <c r="BK48" s="10"/>
+      <c r="BM48" s="10"/>
+      <c r="BO48" s="10"/>
+      <c r="BQ48" s="10"/>
+      <c r="BS48" s="5"/>
+      <c r="BV48" s="10"/>
+      <c r="BX48" s="10"/>
+      <c r="BZ48" s="10"/>
+      <c r="CB48" s="10"/>
+      <c r="CD48" s="5"/>
+      <c r="CG48" s="10"/>
+      <c r="CI48" s="10"/>
+      <c r="CK48" s="10"/>
+      <c r="CM48" s="10"/>
+      <c r="CO48" s="5"/>
+      <c r="CR48" s="10"/>
+      <c r="CT48" s="10"/>
+      <c r="CV48" s="10"/>
+      <c r="CX48" s="10"/>
+      <c r="CZ48" s="5"/>
+      <c r="DC48" s="10"/>
+      <c r="DE48" s="10"/>
+      <c r="DG48" s="10"/>
+      <c r="DI48" s="10"/>
+      <c r="DK48" s="5"/>
+      <c r="DN48" s="10"/>
+      <c r="DP48" s="10"/>
+      <c r="DR48" s="10"/>
+      <c r="DT48" s="10"/>
+      <c r="DV48" s="5"/>
+      <c r="DY48" s="10"/>
+      <c r="EA48" s="10"/>
+      <c r="EC48" s="10"/>
+      <c r="EE48" s="10"/>
+      <c r="EG48" s="5"/>
+      <c r="EJ48" s="10"/>
+      <c r="EL48" s="10"/>
+      <c r="EN48" s="10"/>
+      <c r="EP48" s="10"/>
+      <c r="ER48" s="5"/>
+      <c r="EU48" s="10"/>
+      <c r="EW48" s="10"/>
+      <c r="EY48" s="10"/>
+      <c r="FA48" s="10"/>
+      <c r="FC48" s="5"/>
+      <c r="FF48" s="10"/>
+      <c r="FH48" s="10"/>
+      <c r="FJ48" s="10"/>
+      <c r="FL48" s="10"/>
+      <c r="FN48" s="5"/>
+      <c r="FQ48" s="10"/>
+      <c r="FS48" s="10"/>
+      <c r="FU48" s="10"/>
+      <c r="FW48" s="10"/>
+      <c r="FY48" s="5"/>
+      <c r="GB48" s="10"/>
+      <c r="GD48" s="10"/>
+      <c r="GF48" s="10"/>
+      <c r="GH48" s="10"/>
+      <c r="GJ48" s="5"/>
+      <c r="GM48" s="10"/>
+    </row>
+    <row r="49" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A49" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="B49" s="17">
+        <v>0</v>
+      </c>
+      <c r="C49" s="17">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17">
+        <v>0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>0</v>
+      </c>
+      <c r="F49" s="17">
+        <v>0</v>
+      </c>
+      <c r="G49" s="17">
+        <v>1</v>
+      </c>
+      <c r="H49" s="17">
+        <v>0</v>
+      </c>
+      <c r="I49" s="17">
+        <v>0</v>
+      </c>
+      <c r="J49" s="17">
+        <v>0</v>
+      </c>
+      <c r="K49" s="17">
+        <v>0</v>
+      </c>
+      <c r="L49" s="17">
         <v>8</v>
       </c>
-      <c r="B48" s="17">
-[...29 lines deleted...]
-      <c r="L48" s="17">
+      <c r="M49" s="17">
+        <v>55</v>
+      </c>
+      <c r="N49" s="17">
+        <v>664</v>
+      </c>
+      <c r="O49" s="17">
+        <v>772</v>
+      </c>
+      <c r="P49" s="17">
+        <v>803</v>
+      </c>
+      <c r="Q49" s="17">
+        <v>834</v>
+      </c>
+      <c r="R49" s="17">
+        <v>898</v>
+      </c>
+      <c r="S49" s="17">
+        <v>934</v>
+      </c>
+      <c r="T49" s="17">
+        <v>934</v>
+      </c>
+      <c r="U49" s="17">
+        <v>961</v>
+      </c>
+      <c r="V49" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="W49" s="10"/>
+      <c r="Y49" s="10"/>
+      <c r="AA49" s="5"/>
+      <c r="AD49" s="10"/>
+      <c r="AF49" s="10"/>
+      <c r="AH49" s="10"/>
+      <c r="AJ49" s="10"/>
+      <c r="AL49" s="5"/>
+      <c r="AO49" s="10"/>
+      <c r="AQ49" s="10"/>
+      <c r="AS49" s="10"/>
+      <c r="AU49" s="10"/>
+      <c r="AW49" s="5"/>
+      <c r="AZ49" s="10"/>
+      <c r="BB49" s="10"/>
+      <c r="BD49" s="10"/>
+      <c r="BF49" s="10"/>
+      <c r="BH49" s="5"/>
+      <c r="BK49" s="10"/>
+      <c r="BM49" s="10"/>
+      <c r="BO49" s="10"/>
+      <c r="BQ49" s="10"/>
+      <c r="BS49" s="5"/>
+      <c r="BV49" s="10"/>
+      <c r="BX49" s="10"/>
+      <c r="BZ49" s="10"/>
+      <c r="CB49" s="10"/>
+      <c r="CD49" s="5"/>
+      <c r="CG49" s="10"/>
+      <c r="CI49" s="10"/>
+      <c r="CK49" s="10"/>
+      <c r="CM49" s="10"/>
+      <c r="CO49" s="5"/>
+      <c r="CR49" s="10"/>
+      <c r="CT49" s="10"/>
+      <c r="CV49" s="10"/>
+      <c r="CX49" s="10"/>
+      <c r="CZ49" s="5"/>
+      <c r="DC49" s="10"/>
+      <c r="DE49" s="10"/>
+      <c r="DG49" s="10"/>
+      <c r="DI49" s="10"/>
+      <c r="DK49" s="5"/>
+      <c r="DN49" s="10"/>
+      <c r="DP49" s="10"/>
+      <c r="DR49" s="10"/>
+      <c r="DT49" s="10"/>
+      <c r="DV49" s="5"/>
+      <c r="DY49" s="10"/>
+      <c r="EA49" s="10"/>
+      <c r="EC49" s="10"/>
+      <c r="EE49" s="10"/>
+      <c r="EG49" s="5"/>
+      <c r="EJ49" s="10"/>
+      <c r="EL49" s="10"/>
+      <c r="EN49" s="10"/>
+      <c r="EP49" s="10"/>
+      <c r="ER49" s="5"/>
+      <c r="EU49" s="10"/>
+      <c r="EW49" s="10"/>
+      <c r="EY49" s="10"/>
+      <c r="FA49" s="10"/>
+      <c r="FC49" s="5"/>
+      <c r="FF49" s="10"/>
+      <c r="FH49" s="10"/>
+      <c r="FJ49" s="10"/>
+      <c r="FL49" s="10"/>
+      <c r="FN49" s="5"/>
+      <c r="FQ49" s="10"/>
+      <c r="FS49" s="10"/>
+      <c r="FU49" s="10"/>
+      <c r="FW49" s="10"/>
+      <c r="FY49" s="5"/>
+      <c r="GB49" s="10"/>
+      <c r="GD49" s="10"/>
+      <c r="GF49" s="10"/>
+      <c r="GH49" s="10"/>
+      <c r="GJ49" s="5"/>
+      <c r="GM49" s="10"/>
+    </row>
+    <row r="50" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A50" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B50" s="17">
+        <v>0</v>
+      </c>
+      <c r="C50" s="17">
+        <v>0</v>
+      </c>
+      <c r="D50" s="17">
+        <v>0</v>
+      </c>
+      <c r="E50" s="17">
+        <v>0</v>
+      </c>
+      <c r="F50" s="17">
+        <v>0</v>
+      </c>
+      <c r="G50" s="17">
+        <v>0</v>
+      </c>
+      <c r="H50" s="17">
+        <v>0</v>
+      </c>
+      <c r="I50" s="17">
+        <v>0</v>
+      </c>
+      <c r="J50" s="17">
+        <v>0</v>
+      </c>
+      <c r="K50" s="17">
+        <v>0</v>
+      </c>
+      <c r="L50" s="17">
         <v>346</v>
       </c>
-      <c r="M48" s="17">
+      <c r="M50" s="16">
         <v>447</v>
       </c>
-      <c r="N48" s="17">
+      <c r="N50" s="16">
         <v>564</v>
       </c>
-      <c r="O48" s="17">
+      <c r="O50" s="16">
         <v>586</v>
       </c>
-      <c r="P48" s="17">
+      <c r="P50" s="16">
         <v>581</v>
       </c>
-      <c r="Q48" s="17">
+      <c r="Q50" s="16">
         <v>574</v>
       </c>
-      <c r="R48" s="17">
+      <c r="R50" s="16">
         <v>575</v>
       </c>
-      <c r="S48" s="17">
+      <c r="S50" s="16">
         <v>608</v>
       </c>
-      <c r="T48" s="17">
+      <c r="T50" s="16">
         <v>622</v>
       </c>
-      <c r="U48" s="18" t="s">
+      <c r="U50" s="16">
+        <v>624</v>
+      </c>
+      <c r="V50" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AB48" s="10"/>
-[...102 lines deleted...]
-      <c r="IU48" s="10"/>
+      <c r="W50" s="10"/>
+      <c r="Y50" s="10"/>
+      <c r="AA50" s="5"/>
+      <c r="AD50" s="10"/>
+      <c r="AF50" s="10"/>
+      <c r="AH50" s="10"/>
+      <c r="AJ50" s="10"/>
+      <c r="AL50" s="5"/>
+      <c r="AO50" s="10"/>
+      <c r="AQ50" s="10"/>
+      <c r="AS50" s="10"/>
+      <c r="AU50" s="10"/>
+      <c r="AW50" s="5"/>
+      <c r="AZ50" s="10"/>
+      <c r="BB50" s="10"/>
+      <c r="BD50" s="10"/>
+      <c r="BF50" s="10"/>
+      <c r="BH50" s="5"/>
+      <c r="BK50" s="10"/>
+      <c r="BM50" s="10"/>
+      <c r="BO50" s="10"/>
+      <c r="BQ50" s="10"/>
+      <c r="BS50" s="5"/>
+      <c r="BV50" s="10"/>
+      <c r="BX50" s="10"/>
+      <c r="BZ50" s="10"/>
+      <c r="CB50" s="10"/>
+      <c r="CD50" s="5"/>
+      <c r="CG50" s="10"/>
+      <c r="CI50" s="10"/>
+      <c r="CK50" s="10"/>
+      <c r="CM50" s="10"/>
+      <c r="CO50" s="5"/>
+      <c r="CR50" s="10"/>
+      <c r="CT50" s="10"/>
+      <c r="CV50" s="10"/>
+      <c r="CX50" s="10"/>
+      <c r="CZ50" s="5"/>
+      <c r="DC50" s="10"/>
+      <c r="DE50" s="10"/>
+      <c r="DG50" s="10"/>
+      <c r="DI50" s="10"/>
+      <c r="DK50" s="5"/>
+      <c r="DN50" s="10"/>
+      <c r="DP50" s="10"/>
+      <c r="DR50" s="10"/>
+      <c r="DT50" s="10"/>
+      <c r="DV50" s="5"/>
+      <c r="DY50" s="10"/>
+      <c r="EA50" s="10"/>
+      <c r="EC50" s="10"/>
+      <c r="EE50" s="10"/>
+      <c r="EG50" s="5"/>
+      <c r="EJ50" s="10"/>
+      <c r="EL50" s="10"/>
+      <c r="EN50" s="10"/>
+      <c r="EP50" s="10"/>
+      <c r="ER50" s="5"/>
+      <c r="EU50" s="10"/>
+      <c r="EW50" s="10"/>
+      <c r="EY50" s="10"/>
+      <c r="FA50" s="10"/>
+      <c r="FC50" s="5"/>
+      <c r="FF50" s="10"/>
+      <c r="FH50" s="10"/>
+      <c r="FJ50" s="10"/>
+      <c r="FL50" s="10"/>
+      <c r="FN50" s="5"/>
+      <c r="FQ50" s="10"/>
+      <c r="FS50" s="10"/>
+      <c r="FU50" s="10"/>
+      <c r="FW50" s="10"/>
+      <c r="FY50" s="5"/>
+      <c r="GB50" s="10"/>
+      <c r="GD50" s="10"/>
+      <c r="GF50" s="10"/>
+      <c r="GH50" s="10"/>
+      <c r="GJ50" s="5"/>
+      <c r="GM50" s="10"/>
     </row>
-    <row r="49" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A49" s="18" t="s">
+    <row r="51" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A51" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B49" s="17">
-[...8 lines deleted...]
-      <c r="E49" s="17">
+      <c r="B51" s="17">
+        <v>0</v>
+      </c>
+      <c r="C51" s="17">
+        <v>0</v>
+      </c>
+      <c r="D51" s="17">
+        <v>0</v>
+      </c>
+      <c r="E51" s="17">
         <v>9</v>
       </c>
-      <c r="F49" s="17">
+      <c r="F51" s="17">
         <v>5</v>
       </c>
-      <c r="G49" s="17">
+      <c r="G51" s="17">
         <v>10</v>
       </c>
-      <c r="H49" s="17">
-[...2 lines deleted...]
-      <c r="I49" s="17">
+      <c r="H51" s="17">
+        <v>0</v>
+      </c>
+      <c r="I51" s="17">
         <v>28</v>
       </c>
-      <c r="J49" s="17">
+      <c r="J51" s="17">
         <v>31</v>
       </c>
-      <c r="K49" s="17">
+      <c r="K51" s="17">
         <v>84</v>
       </c>
-      <c r="L49" s="17">
+      <c r="L51" s="17">
         <v>94</v>
       </c>
-      <c r="M49" s="17">
+      <c r="M51" s="16">
         <v>304</v>
       </c>
-      <c r="N49" s="17">
+      <c r="N51" s="16">
         <v>493</v>
       </c>
-      <c r="O49" s="17">
+      <c r="O51" s="16">
         <v>565</v>
       </c>
-      <c r="P49" s="17">
+      <c r="P51" s="16">
         <v>539</v>
       </c>
-      <c r="Q49" s="17">
+      <c r="Q51" s="16">
         <v>544</v>
       </c>
-      <c r="R49" s="17">
+      <c r="R51" s="16">
         <v>561</v>
       </c>
-      <c r="S49" s="17">
+      <c r="S51" s="16">
         <v>578</v>
       </c>
-      <c r="T49" s="17">
+      <c r="T51" s="16">
         <v>546</v>
       </c>
-      <c r="U49" s="18" t="s">
+      <c r="U51" s="16">
+        <v>492</v>
+      </c>
+      <c r="V51" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AB49" s="10"/>
-[...102 lines deleted...]
-      <c r="IU49" s="10"/>
+      <c r="W51" s="10"/>
+      <c r="Y51" s="10"/>
+      <c r="AA51" s="5"/>
+      <c r="AD51" s="10"/>
+      <c r="AF51" s="10"/>
+      <c r="AH51" s="10"/>
+      <c r="AJ51" s="10"/>
+      <c r="AL51" s="5"/>
+      <c r="AO51" s="10"/>
+      <c r="AQ51" s="10"/>
+      <c r="AS51" s="10"/>
+      <c r="AU51" s="10"/>
+      <c r="AW51" s="5"/>
+      <c r="AZ51" s="10"/>
+      <c r="BB51" s="10"/>
+      <c r="BD51" s="10"/>
+      <c r="BF51" s="10"/>
+      <c r="BH51" s="5"/>
+      <c r="BK51" s="10"/>
+      <c r="BM51" s="10"/>
+      <c r="BO51" s="10"/>
+      <c r="BQ51" s="10"/>
+      <c r="BS51" s="5"/>
+      <c r="BV51" s="10"/>
+      <c r="BX51" s="10"/>
+      <c r="BZ51" s="10"/>
+      <c r="CB51" s="10"/>
+      <c r="CD51" s="5"/>
+      <c r="CG51" s="10"/>
+      <c r="CI51" s="10"/>
+      <c r="CK51" s="10"/>
+      <c r="CM51" s="10"/>
+      <c r="CO51" s="5"/>
+      <c r="CR51" s="10"/>
+      <c r="CT51" s="10"/>
+      <c r="CV51" s="10"/>
+      <c r="CX51" s="10"/>
+      <c r="CZ51" s="5"/>
+      <c r="DC51" s="10"/>
+      <c r="DE51" s="10"/>
+      <c r="DG51" s="10"/>
+      <c r="DI51" s="10"/>
+      <c r="DK51" s="5"/>
+      <c r="DN51" s="10"/>
+      <c r="DP51" s="10"/>
+      <c r="DR51" s="10"/>
+      <c r="DT51" s="10"/>
+      <c r="DV51" s="5"/>
+      <c r="DY51" s="10"/>
+      <c r="EA51" s="10"/>
+      <c r="EC51" s="10"/>
+      <c r="EE51" s="10"/>
+      <c r="EG51" s="5"/>
+      <c r="EJ51" s="10"/>
+      <c r="EL51" s="10"/>
+      <c r="EN51" s="10"/>
+      <c r="EP51" s="10"/>
+      <c r="ER51" s="5"/>
+      <c r="EU51" s="10"/>
+      <c r="EW51" s="10"/>
+      <c r="EY51" s="10"/>
+      <c r="FA51" s="10"/>
+      <c r="FC51" s="5"/>
+      <c r="FF51" s="10"/>
+      <c r="FH51" s="10"/>
+      <c r="FJ51" s="10"/>
+      <c r="FL51" s="10"/>
+      <c r="FN51" s="5"/>
+      <c r="FQ51" s="10"/>
+      <c r="FS51" s="10"/>
+      <c r="FU51" s="10"/>
+      <c r="FW51" s="10"/>
+      <c r="FY51" s="5"/>
+      <c r="GB51" s="10"/>
+      <c r="GD51" s="10"/>
+      <c r="GF51" s="10"/>
+      <c r="GH51" s="10"/>
+      <c r="GJ51" s="5"/>
+      <c r="GM51" s="10"/>
     </row>
-    <row r="50" spans="1:255" ht="10.5" customHeight="1">
-[...18 lines deleted...]
-      <c r="G50" s="17">
+    <row r="52" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B52" s="17">
+        <v>0</v>
+      </c>
+      <c r="C52" s="17">
+        <v>0</v>
+      </c>
+      <c r="D52" s="17">
+        <v>0</v>
+      </c>
+      <c r="E52" s="17">
+        <v>0</v>
+      </c>
+      <c r="F52" s="17">
+        <v>0</v>
+      </c>
+      <c r="G52" s="17">
         <v>2</v>
       </c>
-      <c r="H50" s="17">
-[...11 lines deleted...]
-      <c r="L50" s="17">
+      <c r="H52" s="17">
+        <v>0</v>
+      </c>
+      <c r="I52" s="17">
+        <v>0</v>
+      </c>
+      <c r="J52" s="17">
+        <v>0</v>
+      </c>
+      <c r="K52" s="17">
+        <v>0</v>
+      </c>
+      <c r="L52" s="17">
         <v>107</v>
       </c>
-      <c r="M50" s="16">
+      <c r="M52" s="16">
         <v>219</v>
       </c>
-      <c r="N50" s="16">
+      <c r="N52" s="16">
         <v>278</v>
       </c>
-      <c r="O50" s="16">
+      <c r="O52" s="16">
         <v>275</v>
       </c>
-      <c r="P50" s="16">
+      <c r="P52" s="16">
         <v>279</v>
       </c>
-      <c r="Q50" s="16">
+      <c r="Q52" s="16">
         <v>273</v>
       </c>
-      <c r="R50" s="16">
+      <c r="R52" s="16">
         <v>294</v>
       </c>
-      <c r="S50" s="16">
+      <c r="S52" s="16">
         <v>295</v>
       </c>
-      <c r="T50" s="16">
+      <c r="T52" s="16">
         <v>283</v>
       </c>
-      <c r="U50" s="18" t="s">
-[...105 lines deleted...]
-      <c r="IU50" s="10"/>
+      <c r="U52" s="16">
+        <v>295</v>
+      </c>
+      <c r="V52" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="W52" s="10"/>
+      <c r="Y52" s="10"/>
+      <c r="AA52" s="5"/>
+      <c r="AD52" s="10"/>
+      <c r="AF52" s="10"/>
+      <c r="AH52" s="10"/>
+      <c r="AJ52" s="10"/>
+      <c r="AL52" s="5"/>
+      <c r="AO52" s="10"/>
+      <c r="AQ52" s="10"/>
+      <c r="AS52" s="10"/>
+      <c r="AU52" s="10"/>
+      <c r="AW52" s="5"/>
+      <c r="AZ52" s="10"/>
+      <c r="BB52" s="10"/>
+      <c r="BD52" s="10"/>
+      <c r="BF52" s="10"/>
+      <c r="BH52" s="5"/>
+      <c r="BK52" s="10"/>
+      <c r="BM52" s="10"/>
+      <c r="BO52" s="10"/>
+      <c r="BQ52" s="10"/>
+      <c r="BS52" s="5"/>
+      <c r="BV52" s="10"/>
+      <c r="BX52" s="10"/>
+      <c r="BZ52" s="10"/>
+      <c r="CB52" s="10"/>
+      <c r="CD52" s="5"/>
+      <c r="CG52" s="10"/>
+      <c r="CI52" s="10"/>
+      <c r="CK52" s="10"/>
+      <c r="CM52" s="10"/>
+      <c r="CO52" s="5"/>
+      <c r="CR52" s="10"/>
+      <c r="CT52" s="10"/>
+      <c r="CV52" s="10"/>
+      <c r="CX52" s="10"/>
+      <c r="CZ52" s="5"/>
+      <c r="DC52" s="10"/>
+      <c r="DE52" s="10"/>
+      <c r="DG52" s="10"/>
+      <c r="DI52" s="10"/>
+      <c r="DK52" s="5"/>
+      <c r="DN52" s="10"/>
+      <c r="DP52" s="10"/>
+      <c r="DR52" s="10"/>
+      <c r="DT52" s="10"/>
+      <c r="DV52" s="5"/>
+      <c r="DY52" s="10"/>
+      <c r="EA52" s="10"/>
+      <c r="EC52" s="10"/>
+      <c r="EE52" s="10"/>
+      <c r="EG52" s="5"/>
+      <c r="EJ52" s="10"/>
+      <c r="EL52" s="10"/>
+      <c r="EN52" s="10"/>
+      <c r="EP52" s="10"/>
+      <c r="ER52" s="5"/>
+      <c r="EU52" s="10"/>
+      <c r="EW52" s="10"/>
+      <c r="EY52" s="10"/>
+      <c r="FA52" s="10"/>
+      <c r="FC52" s="5"/>
+      <c r="FF52" s="10"/>
+      <c r="FH52" s="10"/>
+      <c r="FJ52" s="10"/>
+      <c r="FL52" s="10"/>
+      <c r="FN52" s="5"/>
+      <c r="FQ52" s="10"/>
+      <c r="FS52" s="10"/>
+      <c r="FU52" s="10"/>
+      <c r="FW52" s="10"/>
+      <c r="FY52" s="5"/>
+      <c r="GB52" s="10"/>
+      <c r="GD52" s="10"/>
+      <c r="GF52" s="10"/>
+      <c r="GH52" s="10"/>
+      <c r="GJ52" s="5"/>
+      <c r="GM52" s="10"/>
     </row>
-    <row r="51" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A51" s="18" t="s">
+    <row r="53" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A53" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B51" s="17">
-[...14 lines deleted...]
-      <c r="G51" s="17">
+      <c r="B53" s="17">
+        <v>0</v>
+      </c>
+      <c r="C53" s="17">
+        <v>0</v>
+      </c>
+      <c r="D53" s="17">
+        <v>0</v>
+      </c>
+      <c r="E53" s="17">
+        <v>0</v>
+      </c>
+      <c r="F53" s="17">
+        <v>0</v>
+      </c>
+      <c r="G53" s="17">
         <v>5</v>
       </c>
-      <c r="H51" s="17">
-[...11 lines deleted...]
-      <c r="L51" s="17">
+      <c r="H53" s="17">
+        <v>0</v>
+      </c>
+      <c r="I53" s="17">
+        <v>0</v>
+      </c>
+      <c r="J53" s="17">
+        <v>0</v>
+      </c>
+      <c r="K53" s="17">
+        <v>0</v>
+      </c>
+      <c r="L53" s="17">
         <v>106</v>
       </c>
-      <c r="M51" s="16">
+      <c r="M53" s="16">
         <v>187</v>
       </c>
-      <c r="N51" s="16">
+      <c r="N53" s="16">
         <v>205</v>
       </c>
-      <c r="O51" s="16">
+      <c r="O53" s="16">
         <v>214</v>
       </c>
-      <c r="P51" s="16">
+      <c r="P53" s="16">
         <v>200</v>
       </c>
-      <c r="Q51" s="16">
+      <c r="Q53" s="16">
         <v>228</v>
       </c>
-      <c r="R51" s="16">
+      <c r="R53" s="16">
         <v>254</v>
       </c>
-      <c r="S51" s="16">
+      <c r="S53" s="16">
         <v>263</v>
       </c>
-      <c r="T51" s="16">
+      <c r="T53" s="16">
         <v>259</v>
       </c>
-      <c r="U51" s="18" t="s">
+      <c r="U53" s="16">
+        <v>267</v>
+      </c>
+      <c r="V53" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AB51" s="10"/>
-[...102 lines deleted...]
-      <c r="IU51" s="10"/>
+      <c r="W53" s="10"/>
+      <c r="Y53" s="10"/>
+      <c r="AA53" s="5"/>
+      <c r="AD53" s="10"/>
+      <c r="AF53" s="10"/>
+      <c r="AH53" s="10"/>
+      <c r="AJ53" s="10"/>
+      <c r="AL53" s="5"/>
+      <c r="AO53" s="10"/>
+      <c r="AQ53" s="10"/>
+      <c r="AS53" s="10"/>
+      <c r="AU53" s="10"/>
+      <c r="AW53" s="5"/>
+      <c r="AZ53" s="10"/>
+      <c r="BB53" s="10"/>
+      <c r="BD53" s="10"/>
+      <c r="BF53" s="10"/>
+      <c r="BH53" s="5"/>
+      <c r="BK53" s="10"/>
+      <c r="BM53" s="10"/>
+      <c r="BO53" s="10"/>
+      <c r="BQ53" s="10"/>
+      <c r="BS53" s="5"/>
+      <c r="BV53" s="10"/>
+      <c r="BX53" s="10"/>
+      <c r="BZ53" s="10"/>
+      <c r="CB53" s="10"/>
+      <c r="CD53" s="5"/>
+      <c r="CG53" s="10"/>
+      <c r="CI53" s="10"/>
+      <c r="CK53" s="10"/>
+      <c r="CM53" s="10"/>
+      <c r="CO53" s="5"/>
+      <c r="CR53" s="10"/>
+      <c r="CT53" s="10"/>
+      <c r="CV53" s="10"/>
+      <c r="CX53" s="10"/>
+      <c r="CZ53" s="5"/>
+      <c r="DC53" s="10"/>
+      <c r="DE53" s="10"/>
+      <c r="DG53" s="10"/>
+      <c r="DI53" s="10"/>
+      <c r="DK53" s="5"/>
+      <c r="DN53" s="10"/>
+      <c r="DP53" s="10"/>
+      <c r="DR53" s="10"/>
+      <c r="DT53" s="10"/>
+      <c r="DV53" s="5"/>
+      <c r="DY53" s="10"/>
+      <c r="EA53" s="10"/>
+      <c r="EC53" s="10"/>
+      <c r="EE53" s="10"/>
+      <c r="EG53" s="5"/>
+      <c r="EJ53" s="10"/>
+      <c r="EL53" s="10"/>
+      <c r="EN53" s="10"/>
+      <c r="EP53" s="10"/>
+      <c r="ER53" s="5"/>
+      <c r="EU53" s="10"/>
+      <c r="EW53" s="10"/>
+      <c r="EY53" s="10"/>
+      <c r="FA53" s="10"/>
+      <c r="FC53" s="5"/>
+      <c r="FF53" s="10"/>
+      <c r="FH53" s="10"/>
+      <c r="FJ53" s="10"/>
+      <c r="FL53" s="10"/>
+      <c r="FN53" s="5"/>
+      <c r="FQ53" s="10"/>
+      <c r="FS53" s="10"/>
+      <c r="FU53" s="10"/>
+      <c r="FW53" s="10"/>
+      <c r="FY53" s="5"/>
+      <c r="GB53" s="10"/>
+      <c r="GD53" s="10"/>
+      <c r="GF53" s="10"/>
+      <c r="GH53" s="10"/>
+      <c r="GJ53" s="5"/>
+      <c r="GM53" s="10"/>
     </row>
-    <row r="52" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A52" s="18" t="s">
+    <row r="54" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A54" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="B52" s="17">
-[...8 lines deleted...]
-      <c r="E52" s="17">
+      <c r="B54" s="17">
+        <v>0</v>
+      </c>
+      <c r="C54" s="17">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17">
         <v>2</v>
       </c>
-      <c r="F52" s="17">
+      <c r="F54" s="17">
         <v>6</v>
       </c>
-      <c r="G52" s="17">
+      <c r="G54" s="17">
         <v>3</v>
       </c>
-      <c r="H52" s="17">
+      <c r="H54" s="17">
         <v>21</v>
       </c>
-      <c r="I52" s="17">
+      <c r="I54" s="17">
         <v>27</v>
       </c>
-      <c r="J52" s="17">
+      <c r="J54" s="17">
         <v>40</v>
       </c>
-      <c r="K52" s="17">
+      <c r="K54" s="17">
         <v>99</v>
       </c>
-      <c r="L52" s="17">
+      <c r="L54" s="17">
         <v>70</v>
       </c>
-      <c r="M52" s="16">
+      <c r="M54" s="16">
         <v>119</v>
       </c>
-      <c r="N52" s="16">
+      <c r="N54" s="16">
         <v>227</v>
       </c>
-      <c r="O52" s="16">
+      <c r="O54" s="16">
         <v>178</v>
       </c>
-      <c r="P52" s="16">
+      <c r="P54" s="16">
         <v>191</v>
       </c>
-      <c r="Q52" s="16">
+      <c r="Q54" s="16">
         <v>212</v>
       </c>
-      <c r="R52" s="16">
+      <c r="R54" s="16">
         <v>230</v>
       </c>
-      <c r="S52" s="16">
+      <c r="S54" s="16">
         <v>229</v>
       </c>
-      <c r="T52" s="16">
+      <c r="T54" s="16">
         <v>259</v>
       </c>
-      <c r="U52" s="18" t="s">
+      <c r="U54" s="16">
+        <v>262</v>
+      </c>
+      <c r="V54" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="AB52" s="10"/>
-[...102 lines deleted...]
-      <c r="IU52" s="10"/>
+      <c r="W54" s="10"/>
+      <c r="Y54" s="10"/>
+      <c r="AA54" s="5"/>
+      <c r="AD54" s="10"/>
+      <c r="AF54" s="10"/>
+      <c r="AH54" s="10"/>
+      <c r="AJ54" s="10"/>
+      <c r="AL54" s="5"/>
+      <c r="AO54" s="10"/>
+      <c r="AQ54" s="10"/>
+      <c r="AS54" s="10"/>
+      <c r="AU54" s="10"/>
+      <c r="AW54" s="5"/>
+      <c r="AZ54" s="10"/>
+      <c r="BB54" s="10"/>
+      <c r="BD54" s="10"/>
+      <c r="BF54" s="10"/>
+      <c r="BH54" s="5"/>
+      <c r="BK54" s="10"/>
+      <c r="BM54" s="10"/>
+      <c r="BO54" s="10"/>
+      <c r="BQ54" s="10"/>
+      <c r="BS54" s="5"/>
+      <c r="BV54" s="10"/>
+      <c r="BX54" s="10"/>
+      <c r="BZ54" s="10"/>
+      <c r="CB54" s="10"/>
+      <c r="CD54" s="5"/>
+      <c r="CG54" s="10"/>
+      <c r="CI54" s="10"/>
+      <c r="CK54" s="10"/>
+      <c r="CM54" s="10"/>
+      <c r="CO54" s="5"/>
+      <c r="CR54" s="10"/>
+      <c r="CT54" s="10"/>
+      <c r="CV54" s="10"/>
+      <c r="CX54" s="10"/>
+      <c r="CZ54" s="5"/>
+      <c r="DC54" s="10"/>
+      <c r="DE54" s="10"/>
+      <c r="DG54" s="10"/>
+      <c r="DI54" s="10"/>
+      <c r="DK54" s="5"/>
+      <c r="DN54" s="10"/>
+      <c r="DP54" s="10"/>
+      <c r="DR54" s="10"/>
+      <c r="DT54" s="10"/>
+      <c r="DV54" s="5"/>
+      <c r="DY54" s="10"/>
+      <c r="EA54" s="10"/>
+      <c r="EC54" s="10"/>
+      <c r="EE54" s="10"/>
+      <c r="EG54" s="5"/>
+      <c r="EJ54" s="10"/>
+      <c r="EL54" s="10"/>
+      <c r="EN54" s="10"/>
+      <c r="EP54" s="10"/>
+      <c r="ER54" s="5"/>
+      <c r="EU54" s="10"/>
+      <c r="EW54" s="10"/>
+      <c r="EY54" s="10"/>
+      <c r="FA54" s="10"/>
+      <c r="FC54" s="5"/>
+      <c r="FF54" s="10"/>
+      <c r="FH54" s="10"/>
+      <c r="FJ54" s="10"/>
+      <c r="FL54" s="10"/>
+      <c r="FN54" s="5"/>
+      <c r="FQ54" s="10"/>
+      <c r="FS54" s="10"/>
+      <c r="FU54" s="10"/>
+      <c r="FW54" s="10"/>
+      <c r="FY54" s="5"/>
+      <c r="GB54" s="10"/>
+      <c r="GD54" s="10"/>
+      <c r="GF54" s="10"/>
+      <c r="GH54" s="10"/>
+      <c r="GJ54" s="5"/>
+      <c r="GM54" s="10"/>
     </row>
-    <row r="53" spans="1:255" ht="10.5" customHeight="1">
-      <c r="A53" s="18" t="s">
+    <row r="55" spans="1:195" ht="10.5" customHeight="1">
+      <c r="A55" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B53" s="17">
-[...17 lines deleted...]
-      <c r="H53" s="17">
+      <c r="B55" s="16">
+        <v>0</v>
+      </c>
+      <c r="C55" s="16">
+        <v>0</v>
+      </c>
+      <c r="D55" s="16">
+        <v>0</v>
+      </c>
+      <c r="E55" s="16">
+        <v>0</v>
+      </c>
+      <c r="F55" s="16">
+        <v>0</v>
+      </c>
+      <c r="G55" s="16">
+        <v>0</v>
+      </c>
+      <c r="H55" s="16">
         <v>23</v>
       </c>
-      <c r="I53" s="17">
+      <c r="I55" s="16">
         <v>128</v>
       </c>
-      <c r="J53" s="17">
+      <c r="J55" s="16">
         <v>275</v>
       </c>
-      <c r="K53" s="17">
+      <c r="K55" s="16">
         <v>451</v>
       </c>
-      <c r="L53" s="17">
+      <c r="L55" s="16">
         <v>308</v>
       </c>
-      <c r="M53" s="16">
+      <c r="M55" s="16">
         <v>223</v>
       </c>
-      <c r="N53" s="16">
+      <c r="N55" s="16">
         <v>220</v>
       </c>
-      <c r="O53" s="16">
+      <c r="O55" s="16">
         <v>222</v>
       </c>
-      <c r="P53" s="16">
+      <c r="P55" s="16">
         <v>211</v>
       </c>
-      <c r="Q53" s="16">
+      <c r="Q55" s="16">
         <v>212</v>
       </c>
-      <c r="R53" s="16">
+      <c r="R55" s="16">
         <v>226</v>
       </c>
-      <c r="S53" s="16">
+      <c r="S55" s="16">
         <v>229</v>
       </c>
-      <c r="T53" s="16">
+      <c r="T55" s="16">
         <v>234</v>
       </c>
-      <c r="U53" s="18" t="s">
+      <c r="U55" s="16">
+        <v>234</v>
+      </c>
+      <c r="V55" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="AB53" s="10"/>
-[...102 lines deleted...]
-      <c r="IU53" s="10"/>
+      <c r="W55" s="10"/>
+      <c r="Y55" s="10"/>
+      <c r="AA55" s="5"/>
+      <c r="AD55" s="10"/>
+      <c r="AF55" s="10"/>
+      <c r="AH55" s="10"/>
+      <c r="AJ55" s="10"/>
+      <c r="AL55" s="5"/>
+      <c r="AO55" s="10"/>
+      <c r="AQ55" s="10"/>
+      <c r="AS55" s="10"/>
+      <c r="AU55" s="10"/>
+      <c r="AW55" s="5"/>
+      <c r="AZ55" s="10"/>
+      <c r="BB55" s="10"/>
+      <c r="BD55" s="10"/>
+      <c r="BF55" s="10"/>
+      <c r="BH55" s="5"/>
+      <c r="BK55" s="10"/>
+      <c r="BM55" s="10"/>
+      <c r="BO55" s="10"/>
+      <c r="BQ55" s="10"/>
+      <c r="BS55" s="5"/>
+      <c r="BV55" s="10"/>
+      <c r="BX55" s="10"/>
+      <c r="BZ55" s="10"/>
+      <c r="CB55" s="10"/>
+      <c r="CD55" s="5"/>
+      <c r="CG55" s="10"/>
+      <c r="CI55" s="10"/>
+      <c r="CK55" s="10"/>
+      <c r="CM55" s="10"/>
+      <c r="CO55" s="5"/>
+      <c r="CR55" s="10"/>
+      <c r="CT55" s="10"/>
+      <c r="CV55" s="10"/>
+      <c r="CX55" s="10"/>
+      <c r="CZ55" s="5"/>
+      <c r="DC55" s="10"/>
+      <c r="DE55" s="10"/>
+      <c r="DG55" s="10"/>
+      <c r="DI55" s="10"/>
+      <c r="DK55" s="5"/>
+      <c r="DN55" s="10"/>
+      <c r="DP55" s="10"/>
+      <c r="DR55" s="10"/>
+      <c r="DT55" s="10"/>
+      <c r="DV55" s="5"/>
+      <c r="DY55" s="10"/>
+      <c r="EA55" s="10"/>
+      <c r="EC55" s="10"/>
+      <c r="EE55" s="10"/>
+      <c r="EG55" s="5"/>
+      <c r="EJ55" s="10"/>
+      <c r="EL55" s="10"/>
+      <c r="EN55" s="10"/>
+      <c r="EP55" s="10"/>
+      <c r="ER55" s="5"/>
+      <c r="EU55" s="10"/>
+      <c r="EW55" s="10"/>
+      <c r="EY55" s="10"/>
+      <c r="FA55" s="10"/>
+      <c r="FC55" s="5"/>
+      <c r="FF55" s="10"/>
+      <c r="FH55" s="10"/>
+      <c r="FJ55" s="10"/>
+      <c r="FL55" s="10"/>
+      <c r="FN55" s="5"/>
+      <c r="FQ55" s="10"/>
+      <c r="FS55" s="10"/>
+      <c r="FU55" s="10"/>
+      <c r="FW55" s="10"/>
+      <c r="FY55" s="5"/>
+      <c r="GB55" s="10"/>
+      <c r="GD55" s="10"/>
+      <c r="GF55" s="10"/>
+      <c r="GH55" s="10"/>
+      <c r="GJ55" s="5"/>
+      <c r="GM55" s="10"/>
     </row>
-    <row r="54" spans="1:255" ht="10.5" customHeight="1">
-[...337 lines deleted...]
-    <row r="56" spans="1:255" ht="10.5" customHeight="1">
+    <row r="56" spans="1:195" ht="10.5" customHeight="1">
       <c r="A56" s="23" t="s">
         <v>80</v>
       </c>
       <c r="B56" s="22">
         <v>0</v>
       </c>
       <c r="C56" s="22">
         <v>2</v>
       </c>
       <c r="D56" s="22">
         <v>2</v>
       </c>
       <c r="E56" s="22">
         <v>4</v>
       </c>
       <c r="F56" s="22">
         <v>6</v>
       </c>
       <c r="G56" s="22">
         <v>4</v>
       </c>
       <c r="H56" s="22">
         <v>5</v>
       </c>
       <c r="I56" s="22">
@@ -8958,55 +8037,58 @@
       </c>
       <c r="M56" s="22">
         <v>54</v>
       </c>
       <c r="N56" s="22">
         <v>44</v>
       </c>
       <c r="O56" s="22">
         <v>43</v>
       </c>
       <c r="P56" s="22">
         <v>42</v>
       </c>
       <c r="Q56" s="22">
         <v>39</v>
       </c>
       <c r="R56" s="22">
         <v>38</v>
       </c>
       <c r="S56" s="22">
         <v>37</v>
       </c>
       <c r="T56" s="22">
         <v>38</v>
       </c>
-      <c r="U56" s="23" t="s">
+      <c r="U56" s="22">
+        <v>46</v>
+      </c>
+      <c r="V56" s="23" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="57" spans="1:255" ht="10.5" customHeight="1">
+    <row r="57" spans="1:195" ht="10.5" customHeight="1">
       <c r="A57" s="24" t="s">
         <v>82</v>
       </c>
       <c r="B57" s="25">
         <v>0</v>
       </c>
       <c r="C57" s="25">
         <v>0</v>
       </c>
       <c r="D57" s="25">
         <v>0</v>
       </c>
       <c r="E57" s="25">
         <v>0</v>
       </c>
       <c r="F57" s="25">
         <v>14</v>
       </c>
       <c r="G57" s="25">
         <v>72</v>
       </c>
       <c r="H57" s="25">
         <v>137</v>
       </c>
       <c r="I57" s="25">
@@ -9023,337 +8105,333 @@
       </c>
       <c r="M57" s="25">
         <v>30</v>
       </c>
       <c r="N57" s="25">
         <v>52</v>
       </c>
       <c r="O57" s="25">
         <v>47</v>
       </c>
       <c r="P57" s="25">
         <v>49</v>
       </c>
       <c r="Q57" s="25">
         <v>57</v>
       </c>
       <c r="R57" s="25">
         <v>60</v>
       </c>
       <c r="S57" s="25">
         <v>65</v>
       </c>
       <c r="T57" s="25">
         <v>67</v>
       </c>
-      <c r="U57" s="24" t="s">
+      <c r="U57" s="25">
+        <v>77</v>
+      </c>
+      <c r="V57" s="24" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="58" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="58" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="B58" s="11"/>
       <c r="C58" s="11"/>
       <c r="D58" s="11"/>
       <c r="E58" s="11"/>
       <c r="F58" s="11"/>
       <c r="G58" s="11"/>
       <c r="H58" s="11"/>
       <c r="I58" s="11"/>
       <c r="J58" s="11"/>
       <c r="K58" s="11"/>
       <c r="L58" s="11"/>
       <c r="M58" s="11"/>
       <c r="N58" s="11"/>
       <c r="O58" s="11"/>
       <c r="P58" s="11"/>
       <c r="Q58" s="11"/>
       <c r="R58" s="11"/>
       <c r="S58" s="11"/>
       <c r="T58" s="11"/>
-      <c r="U58" s="12"/>
-[...4 lines deleted...]
-      <c r="Z58" s="46"/>
+      <c r="U58" s="11"/>
+      <c r="V58" s="12"/>
     </row>
-    <row r="59" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="59" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A59" s="4" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="B59" s="11"/>
       <c r="C59" s="11"/>
       <c r="D59" s="11"/>
       <c r="E59" s="11"/>
       <c r="F59" s="11"/>
       <c r="G59" s="11"/>
       <c r="H59" s="11"/>
       <c r="I59" s="11"/>
       <c r="J59" s="11"/>
       <c r="K59" s="11"/>
       <c r="L59" s="11"/>
       <c r="M59" s="11"/>
       <c r="N59" s="11"/>
       <c r="O59" s="11"/>
       <c r="P59" s="11"/>
       <c r="Q59" s="11"/>
       <c r="R59" s="11"/>
       <c r="S59" s="11"/>
       <c r="T59" s="11"/>
-      <c r="U59" s="12"/>
+      <c r="U59" s="11"/>
+      <c r="V59" s="12"/>
     </row>
-    <row r="60" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="60" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A60" s="7"/>
       <c r="B60" s="11"/>
       <c r="C60" s="11"/>
       <c r="D60" s="11"/>
       <c r="E60" s="11"/>
       <c r="F60" s="11"/>
       <c r="G60" s="11"/>
       <c r="H60" s="11"/>
       <c r="I60" s="11"/>
       <c r="J60" s="11"/>
       <c r="K60" s="11"/>
       <c r="L60" s="11"/>
       <c r="M60" s="11"/>
       <c r="N60" s="11"/>
       <c r="O60" s="11"/>
       <c r="P60" s="11"/>
       <c r="Q60" s="11"/>
       <c r="R60" s="11"/>
       <c r="S60" s="11"/>
       <c r="T60" s="11"/>
-      <c r="U60" s="12"/>
+      <c r="U60" s="11"/>
+      <c r="V60" s="12"/>
     </row>
-    <row r="61" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="61" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A61" s="13" t="s">
         <v>131</v>
       </c>
-      <c r="U61" s="12"/>
+      <c r="V61" s="12"/>
     </row>
-    <row r="62" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="62" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A62" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="U62" s="14"/>
+      <c r="V62" s="14"/>
     </row>
-    <row r="63" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="63" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A63" s="13"/>
-      <c r="U63" s="14"/>
+      <c r="V63" s="14"/>
     </row>
-    <row r="64" spans="1:255" s="4" customFormat="1" ht="10.5" customHeight="1">
+    <row r="64" spans="1:195" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A64" s="13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B64" s="26"/>
       <c r="C64" s="26"/>
       <c r="D64" s="26"/>
       <c r="E64" s="26"/>
       <c r="F64" s="26"/>
-      <c r="R64" s="26"/>
       <c r="S64" s="26"/>
       <c r="T64" s="26"/>
-      <c r="U64" s="15"/>
-[...4 lines deleted...]
-      <c r="Z64" s="46"/>
+      <c r="U64" s="26"/>
+      <c r="V64" s="15"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{112ABFE5-5694-4C20-8082-FB61B5D29B9F}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="8.42578125" style="29" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="29"/>
+    <col min="1" max="1" width="8.453125" style="29" customWidth="1"/>
+    <col min="2" max="2" width="37.7265625" style="29" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" style="29" customWidth="1"/>
+    <col min="4" max="4" width="8.453125" style="29" customWidth="1"/>
+    <col min="5" max="5" width="37.7265625" style="29" customWidth="1"/>
+    <col min="6" max="16384" width="11.453125" style="29"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1" s="28" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="31" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="30" t="s">
         <v>62</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1">
       <c r="A3" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="B3" s="33" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C3" s="34"/>
       <c r="D3" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="E3" s="32" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1">
       <c r="A4" s="35" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="36" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="35" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E4" s="36" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1">
       <c r="A5" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="B5" s="39" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C5" s="37"/>
       <c r="D5" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="E5" s="39" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1">
       <c r="A6" s="40" t="s">
+        <v>105</v>
+      </c>
+      <c r="B6" s="36" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="C6" s="37"/>
       <c r="D6" s="40" t="s">
+        <v>107</v>
+      </c>
+      <c r="E6" s="36" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1">
       <c r="A7" s="38" t="s">
+        <v>109</v>
+      </c>
+      <c r="B7" s="39" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C7" s="37"/>
       <c r="D7" s="38" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E7" s="39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1">
       <c r="A8" s="35" t="s">
+        <v>112</v>
+      </c>
+      <c r="B8" s="36" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C8" s="37"/>
       <c r="D8" s="35" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E8" s="36" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1">
       <c r="A9" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B9" s="39" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="C9" s="37"/>
       <c r="D9" s="38" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E9" s="39" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1">
       <c r="A10" s="35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B10" s="36" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="C10" s="37"/>
       <c r="D10" s="35" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="E10" s="36" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1">
       <c r="A11" s="41" t="s">
+        <v>121</v>
+      </c>
+      <c r="B11" s="42" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="C11" s="37"/>
       <c r="D11" s="41" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E11" s="42" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1">
       <c r="A12" s="43"/>
       <c r="D12" s="43"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1">
       <c r="A13" s="43"/>
       <c r="D13" s="43"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
       <c r="A14" s="44"/>
       <c r="D14" s="43"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
       <c r="A15" s="44"/>
       <c r="D15" s="43"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
       <c r="A16" s="43"/>
       <c r="D16" s="43"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
       <c r="A17" s="43"/>
       <c r="D17" s="43"/>