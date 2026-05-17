--- v0 (2026-01-15)
+++ v1 (2026-05-17)
@@ -1,113 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28429"/>
-[...6 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{00A0DF7A-492B-4186-98F7-BF6E056456FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29822"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7D46BE28-BAC7-4F3B-9252-01664D266CFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-135" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="19090" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te552" sheetId="7" r:id="rId1"/>
+    <sheet name="Signes - Zeichen" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
+    <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'9fd8d9f9-1db3-4124-ac1d-f4ce060947ae'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te552'!$A$1:$H$36</definedName>
+    <definedName name="identificateur" hidden="1">"'e1ffa4f7-0fb3-4d72-a9d2-a1dc2ef83d8f'"</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te552'!$A$1:$I$37</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E24" i="7" l="1"/>
-[...2 lines deleted...]
-  <c r="B24" i="7"/>
+  <c r="H22" i="7" l="1"/>
+  <c r="G22" i="7"/>
+  <c r="F22" i="7"/>
+  <c r="E22" i="7"/>
+  <c r="D22" i="7"/>
+  <c r="C22" i="7"/>
   <c r="B22" i="7"/>
-  <c r="H21" i="7"/>
-[...18 lines deleted...]
-  <c r="B20" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="78">
   <si>
     <t>Geburtenüberschuss</t>
   </si>
   <si>
     <t>Solde migratoire</t>
   </si>
   <si>
     <t>Wanderungssaldo</t>
   </si>
   <si>
     <t>Fruchtbarkeit</t>
   </si>
   <si>
     <t>—</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>0-19 ans</t>
   </si>
   <si>
     <t>0-19 Jahre</t>
   </si>
   <si>
@@ -327,123 +308,219 @@
       <t>Hypothèses et explications concernant le scénario, voir la publication du Service de la statistique et de la donnée du canton de Fribourg "Projections démographiques pour le canton et les districts 2024-2055,</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Hypothesen und Erklärungen betreffend Szenario, siehe Publikation des Amts für Statistik und Daten des Kantons Freiburg "Bevölkerungsperspektiven für den Kanton und die Bezirke 2024-2055,</t>
     </r>
   </si>
   <si>
-    <t>Quelle: Bundesamt für Statistik, Sektion Demografie und Migration, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, te25-552</t>
-[...4 lines deleted...]
-  <si>
     <t>Source : Office fédérale de la statistique, Section Démographie et migration, Neuchâtel / Service de la statistique et de la donnée du canton de Fribourg</t>
   </si>
   <si>
     <r>
       <t>Evolution future de la population résidante permanente du canton de Fribourg</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>, de 2025 à 2055</t>
-    </r>
+      <t>, de 2026 à 2055</t>
+    </r>
+  </si>
+  <si>
+    <t>Scénario moyen du Service de la statistique et de la donnée du canton de Fribourg, estimation d'avril 2026</t>
+  </si>
+  <si>
+    <t>Szenario "mittel" des Amts für Statistik und Daten des Kantons Freiburg, Schätzung vom April 2026</t>
   </si>
   <si>
     <r>
       <t>Zukünftige Entwicklung der ständigen Wohnbevölkerung im Kanton Freiburg</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="7"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> von 2025 bis 2055</t>
-[...6 lines deleted...]
-    <t>Szenario "mittel" des Amts für Statistik und Daten des Kantons Freiburg, Schätzung vom März 2025</t>
+      <t xml:space="preserve"> von 2026 bis 2055</t>
+    </r>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 27.04.2026</t>
+  </si>
+  <si>
+    <t>Quelle: Bundesamt für Statistik, Sektion Demografie und Migration, Neuenburg / Amt für Statistik und Daten des Kantons Freiburg, te26-552</t>
+  </si>
+  <si>
+    <t>Légende des signes</t>
+  </si>
+  <si>
+    <t>Zeichenerklärung</t>
+  </si>
+  <si>
+    <t>Signes</t>
+  </si>
+  <si>
+    <t>Explication</t>
+  </si>
+  <si>
+    <t>Zeichen</t>
+  </si>
+  <si>
+    <t>Erklärung</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Valeur rigoureusement nulle ou inexistante</t>
+  </si>
+  <si>
+    <t>Es kommt nichts vor (Wert genau Null)</t>
+  </si>
+  <si>
+    <t>0 ou 0,0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Valeur très faible, arrondie à zéro, mais non nulle </t>
+  </si>
+  <si>
+    <t>0 oder 0,0</t>
+  </si>
+  <si>
+    <t>Sehr kleiner Wert, auf Null gerundet, aber nicht genau null</t>
+  </si>
+  <si>
+    <t>(chiffre)</t>
+  </si>
+  <si>
+    <t>Résultat à interpréter avec prudence (trop peu d'observations)</t>
+  </si>
+  <si>
+    <t>(Zahl)</t>
+  </si>
+  <si>
+    <t>Resultat mit Vorsicht zu interpretieren (zu wenige Beobachtungen)</t>
+  </si>
+  <si>
+    <t>( )</t>
+  </si>
+  <si>
+    <t>Donnée confidentielle, non communiquée pour des raisons de protection des données</t>
+  </si>
+  <si>
+    <t>Zahlenangabe unterbleibt aus Gründen des Datenschutzes</t>
+  </si>
+  <si>
+    <t>...</t>
+  </si>
+  <si>
+    <t>Donnée inconnue, inconcevable ou non mentionnée pour des raisons statistiques</t>
+  </si>
+  <si>
+    <t>Zahl nicht bekannt, gegenstandslos oder aus statistischen Gründen nicht aufgeführt</t>
+  </si>
+  <si>
+    <t>r</t>
+  </si>
+  <si>
+    <t>Donnée revue et corrigée</t>
+  </si>
+  <si>
+    <t>Korrigierter Wert</t>
+  </si>
+  <si>
+    <t>p</t>
+  </si>
+  <si>
+    <t>Donnée provisoire</t>
+  </si>
+  <si>
+    <t>Provisorischer Wert</t>
+  </si>
+  <si>
+    <t>e</t>
+  </si>
+  <si>
+    <t>Donnée estimée</t>
+  </si>
+  <si>
+    <t>Geschätzter Wert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -535,66 +612,109 @@
     <font>
       <b/>
       <sz val="6"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Helv"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Courier"/>
+      <family val="3"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="6.5"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="7">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
@@ -632,90 +752,119 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -735,72 +884,119 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="3" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="7" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="5" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="3" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="2" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2 2 2" xfId="2" xr:uid="{1F83F907-FD86-48C1-9584-3105DDC7E85F}"/>
+    <cellStyle name="Normal 5 2" xfId="3" xr:uid="{F8A4FD89-6E0B-4F30-A888-35285C369A96}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{CB685ECA-E279-45D0-94C9-36FF037D4393}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1048,697 +1244,881 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
   <dimension ref="A1:K37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="27.7109375" style="3" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="16384" width="11.42578125" style="3"/>
+    <col min="1" max="1" width="27.7265625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="6.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="5.81640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="8" width="6.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="29.1796875" style="3" customWidth="1"/>
+    <col min="10" max="16384" width="11.453125" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
     </row>
-    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:11" ht="12" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
     </row>
-    <row r="3" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:11" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
-      <c r="K4" s="31"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K4" s="29"/>
+    </row>
+    <row r="5" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
-      <c r="K5" s="31"/>
-[...3 lines deleted...]
-      <c r="A7" s="13" t="s">
+      <c r="K5" s="29"/>
+    </row>
+    <row r="6" spans="1:11" ht="8.25" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="7" spans="1:11" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="14">
-[...2 lines deleted...]
-      <c r="C7" s="14">
+      <c r="B7" s="12">
+        <v>2026</v>
+      </c>
+      <c r="C7" s="12">
         <v>2030</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="12">
         <v>2035</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="12">
         <v>2040</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="12">
         <v>2045</v>
       </c>
-      <c r="G7" s="18">
+      <c r="G7" s="16">
         <v>2050</v>
       </c>
-      <c r="H7" s="18">
+      <c r="H7" s="16">
         <v>2055</v>
       </c>
-      <c r="I7" s="15"/>
-[...2 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="I7" s="13"/>
+    </row>
+    <row r="8" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="20"/>
-[...6 lines deleted...]
-      <c r="I8" s="22" t="s">
+      <c r="B8" s="18"/>
+      <c r="C8" s="19"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="20" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="22" t="s">
+    <row r="9" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="23">
-[...20 lines deleted...]
-      <c r="I9" s="22" t="s">
+      <c r="B9" s="21">
+        <v>355100</v>
+      </c>
+      <c r="C9" s="21">
+        <v>369900</v>
+      </c>
+      <c r="D9" s="21">
+        <v>383700</v>
+      </c>
+      <c r="E9" s="21">
+        <v>392200</v>
+      </c>
+      <c r="F9" s="21">
+        <v>398400</v>
+      </c>
+      <c r="G9" s="21">
+        <v>402600</v>
+      </c>
+      <c r="H9" s="21">
+        <v>404900</v>
+      </c>
+      <c r="I9" s="20" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="10" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="16" t="s">
+    <row r="10" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="6">
-        <v>76400</v>
+        <v>76100</v>
       </c>
       <c r="C10" s="6">
-        <v>79100</v>
+        <v>78000</v>
       </c>
       <c r="D10" s="6">
-        <v>80300</v>
+        <v>79300</v>
       </c>
       <c r="E10" s="6">
-        <v>79600</v>
+        <v>78700</v>
       </c>
       <c r="F10" s="6">
-        <v>78300</v>
+        <v>78200</v>
       </c>
       <c r="G10" s="6">
-        <v>76700</v>
+        <v>76800</v>
       </c>
       <c r="H10" s="6">
-        <v>75800</v>
-[...1 lines deleted...]
-      <c r="I10" s="16" t="s">
+        <v>75700</v>
+      </c>
+      <c r="I10" s="14" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="11" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="16" t="s">
+    <row r="11" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="6">
-        <v>214800</v>
+        <v>215700</v>
       </c>
       <c r="C11" s="6">
-        <v>220600</v>
+        <v>220000</v>
       </c>
       <c r="D11" s="6">
-        <v>223700</v>
+        <v>223300</v>
       </c>
       <c r="E11" s="6">
-        <v>226800</v>
+        <v>226500</v>
       </c>
       <c r="F11" s="6">
-        <v>230200</v>
+        <v>229100</v>
       </c>
       <c r="G11" s="6">
-        <v>231700</v>
+        <v>231000</v>
       </c>
       <c r="H11" s="6">
-        <v>230300</v>
-[...1 lines deleted...]
-      <c r="I11" s="16" t="s">
+        <v>229800</v>
+      </c>
+      <c r="I11" s="14" t="s">
         <v>9</v>
       </c>
       <c r="J11" s="6"/>
     </row>
-    <row r="12" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="16" t="s">
+    <row r="12" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="6">
-        <v>44800</v>
+        <v>45900</v>
       </c>
       <c r="C12" s="6">
         <v>51400</v>
       </c>
       <c r="D12" s="6">
-        <v>57600</v>
+        <v>57400</v>
       </c>
       <c r="E12" s="6">
-        <v>59700</v>
+        <v>59500</v>
       </c>
       <c r="F12" s="6">
-        <v>58500</v>
+        <v>58300</v>
       </c>
       <c r="G12" s="6">
-        <v>58500</v>
+        <v>58200</v>
       </c>
       <c r="H12" s="6">
-        <v>61700</v>
-[...1 lines deleted...]
-      <c r="I12" s="16" t="s">
+        <v>61400</v>
+      </c>
+      <c r="I12" s="14" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="16" t="s">
+    <row r="13" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B13" s="6">
-        <v>16400</v>
+        <v>17400</v>
       </c>
       <c r="C13" s="6">
-        <v>20400</v>
+        <v>20500</v>
       </c>
       <c r="D13" s="6">
         <v>23700</v>
       </c>
       <c r="E13" s="6">
         <v>27600</v>
       </c>
       <c r="F13" s="6">
         <v>32700</v>
       </c>
       <c r="G13" s="6">
         <v>36600</v>
       </c>
       <c r="H13" s="6">
-        <v>38000</v>
-[...1 lines deleted...]
-      <c r="I13" s="16" t="s">
+        <v>37900</v>
+      </c>
+      <c r="I13" s="14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="14" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="22" t="s">
+    <row r="14" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="20"/>
-[...6 lines deleted...]
-      <c r="I14" s="22" t="s">
+      <c r="B14" s="18"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="20" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="15" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="16" t="s">
+    <row r="15" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B15" s="30">
-[...2 lines deleted...]
-      <c r="C15" s="30">
+      <c r="B15" s="28">
+        <v>1.506397</v>
+      </c>
+      <c r="C15" s="28">
         <v>1.4956900000000002</v>
       </c>
-      <c r="D15" s="30">
-[...14 lines deleted...]
-      <c r="I15" s="16" t="s">
+      <c r="D15" s="28">
+        <v>1.479139</v>
+      </c>
+      <c r="E15" s="28">
+        <v>1.4631110000000001</v>
+      </c>
+      <c r="F15" s="28">
+        <v>1.4440829999999996</v>
+      </c>
+      <c r="G15" s="28">
+        <v>1.4235489999999995</v>
+      </c>
+      <c r="H15" s="28">
+        <v>1.4021969999999999</v>
+      </c>
+      <c r="I15" s="14" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="16" spans="1:11" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="22" t="s">
+    <row r="16" spans="1:11" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="B16" s="20"/>
-[...6 lines deleted...]
-      <c r="I16" s="22" t="s">
+      <c r="B16" s="18"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="16" t="s">
+    <row r="17" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B17" s="11">
-[...2 lines deleted...]
-      <c r="C17" s="10">
+      <c r="B17" s="31">
+        <v>83.3</v>
+      </c>
+      <c r="C17" s="32">
         <v>83.9</v>
       </c>
-      <c r="D17" s="10">
+      <c r="D17" s="32">
         <v>84.5</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17" s="31">
         <v>84.9</v>
       </c>
-      <c r="F17" s="10">
+      <c r="F17" s="32">
         <v>85.1</v>
       </c>
-      <c r="G17" s="10">
+      <c r="G17" s="32">
         <v>85.4</v>
       </c>
-      <c r="H17" s="10">
+      <c r="H17" s="32">
         <v>85.8</v>
       </c>
-      <c r="I17" s="16" t="s">
+      <c r="I17" s="14" t="s">
         <v>11</v>
       </c>
       <c r="J17" s="8"/>
     </row>
-    <row r="18" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="16" t="s">
+    <row r="18" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B18" s="10">
-[...2 lines deleted...]
-      <c r="C18" s="10">
+      <c r="B18" s="32">
+        <v>86.9</v>
+      </c>
+      <c r="C18" s="32">
         <v>87.4</v>
       </c>
-      <c r="D18" s="10">
+      <c r="D18" s="32">
         <v>87.8</v>
       </c>
-      <c r="E18" s="10">
+      <c r="E18" s="32">
         <v>88.1</v>
       </c>
-      <c r="F18" s="10">
+      <c r="F18" s="32">
         <v>88.5</v>
       </c>
-      <c r="G18" s="10">
+      <c r="G18" s="32">
         <v>88.7</v>
       </c>
-      <c r="H18" s="10">
+      <c r="H18" s="32">
         <v>89.1</v>
       </c>
-      <c r="I18" s="16" t="s">
+      <c r="I18" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="22" t="s">
+    <row r="19" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="20"/>
-[...6 lines deleted...]
-      <c r="I19" s="22" t="s">
+      <c r="B19" s="18"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="20" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="16" t="s">
+    <row r="20" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="6">
-        <f>ROUND(3682, -1)</f>
-        <v>3680</v>
+        <v>3670</v>
       </c>
       <c r="C20" s="6">
-        <f>ROUND(3716, -1)</f>
-        <v>3720</v>
+        <v>3700</v>
       </c>
       <c r="D20" s="6">
-        <f>ROUND(3579, -1)</f>
         <v>3580</v>
       </c>
       <c r="E20" s="6">
-        <f>ROUND(3458,-1)</f>
-        <v>3460</v>
+        <v>3470</v>
       </c>
       <c r="F20" s="6">
-        <f>ROUND(3426,-1)</f>
         <v>3430</v>
       </c>
       <c r="G20" s="6">
-        <f>ROUND(3427,-1)</f>
-        <v>3430</v>
+        <v>3420</v>
       </c>
       <c r="H20" s="6">
-        <f>ROUND(3389,-1)</f>
-[...2 lines deleted...]
-      <c r="I20" s="16" t="s">
+        <v>3370</v>
+      </c>
+      <c r="I20" s="14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="16" t="s">
+    <row r="21" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B21" s="6">
-        <f>ROUND(2318.365,-1)</f>
-        <v>2320</v>
+        <v>2350</v>
       </c>
       <c r="C21" s="6">
-        <f>ROUND(2548.1,-1)</f>
         <v>2550</v>
       </c>
       <c r="D21" s="6">
-        <f>ROUND(2873.368,-1)</f>
         <v>2870</v>
       </c>
       <c r="E21" s="6">
-        <f>ROUND(3193.172,-1)</f>
         <v>3190</v>
       </c>
       <c r="F21" s="6">
-        <f>ROUND(3478.256,-1)</f>
-        <v>3480</v>
+        <v>3470</v>
       </c>
       <c r="G21" s="6">
-        <f>ROUND(3748.305,-1)</f>
-        <v>3750</v>
+        <v>3740</v>
       </c>
       <c r="H21" s="6">
-        <f>ROUND(3922.545,-1)</f>
-[...2 lines deleted...]
-      <c r="I21" s="16" t="s">
+        <v>3910</v>
+      </c>
+      <c r="I21" s="14" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="16" t="s">
+    <row r="22" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="6">
         <f>B20-B21</f>
-        <v>1360</v>
+        <v>1320</v>
       </c>
       <c r="C22" s="6">
         <f t="shared" ref="C22:H22" si="0">C20-C21</f>
-        <v>1170</v>
+        <v>1150</v>
       </c>
       <c r="D22" s="6">
         <f t="shared" si="0"/>
         <v>710</v>
       </c>
       <c r="E22" s="6">
         <f t="shared" si="0"/>
-        <v>270</v>
+        <v>280</v>
       </c>
       <c r="F22" s="6">
         <f t="shared" si="0"/>
-        <v>-50</v>
+        <v>-40</v>
       </c>
       <c r="G22" s="6">
         <f t="shared" si="0"/>
         <v>-320</v>
       </c>
       <c r="H22" s="6">
         <f t="shared" si="0"/>
-        <v>-530</v>
-[...1 lines deleted...]
-      <c r="I22" s="16" t="s">
+        <v>-540</v>
+      </c>
+      <c r="I22" s="14" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="22" t="s">
+    <row r="23" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="20"/>
-[...6 lines deleted...]
-      <c r="I23" s="22" t="s">
+      <c r="B23" s="18"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="20" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="17" t="s">
+    <row r="24" spans="1:10" ht="10" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="B24" s="12">
-[...4 lines deleted...]
-        <f>ROUND(2333,-1)</f>
+      <c r="B24" s="10">
+        <v>2910</v>
+      </c>
+      <c r="C24" s="10">
         <v>2330</v>
       </c>
-      <c r="D24" s="12">
-        <f>ROUND(1373,-1)</f>
+      <c r="D24" s="10">
         <v>1370</v>
       </c>
-      <c r="E24" s="12">
-        <f>ROUND(1200,-1)</f>
+      <c r="E24" s="10">
         <v>1200</v>
       </c>
-      <c r="F24" s="12">
+      <c r="F24" s="10">
         <v>1100</v>
       </c>
-      <c r="G24" s="12">
+      <c r="G24" s="10">
         <v>1000</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="10">
         <v>900</v>
       </c>
-      <c r="I24" s="17" t="s">
+      <c r="I24" s="15" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="26" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="26" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="5" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
     </row>
-    <row r="29" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="5" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="27" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:10" s="25" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="24"/>
-[...7 lines deleted...]
-    <row r="31" spans="1:10" s="28" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B30" s="22"/>
+      <c r="C30" s="23"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="23"/>
+    </row>
+    <row r="31" spans="1:10" s="26" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="D31" s="26"/>
-[...5 lines deleted...]
-    <row r="33" spans="1:1" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D31" s="24"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+    </row>
+    <row r="32" spans="1:10" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="33" spans="1:1" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:1" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="34" spans="1:1" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-    <row r="36" spans="1:1" s="29" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.2">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="35" spans="1:1" s="5" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="36" spans="1:1" s="27" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:1" s="32" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2"/>
+        <v>44</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" s="30" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.82677165354330717" header="0.51181102362204722" footer="0.51181102362204722"/>
-[...4 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ED139A59-42D3-4A6C-86E0-218BFF89EC76}">
+  <dimension ref="A1:E17"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.453125" defaultRowHeight="10.5" customHeight="1" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="1" max="1" width="8.453125" style="34" customWidth="1"/>
+    <col min="2" max="2" width="37.7265625" style="34" customWidth="1"/>
+    <col min="3" max="3" width="3.453125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="8.453125" style="34" customWidth="1"/>
+    <col min="5" max="5" width="37.7265625" style="34" customWidth="1"/>
+    <col min="6" max="16384" width="11.453125" style="34"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="33" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1" s="33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="36" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="35" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="35" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="C3" s="39"/>
+      <c r="D3" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="E3" s="37" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="42"/>
+      <c r="D4" s="40" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4" s="41" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="42"/>
+      <c r="D5" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5" s="44" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" s="42"/>
+      <c r="D6" s="45" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" s="41" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="B7" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="C7" s="42"/>
+      <c r="D7" s="43" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="44" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B8" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="42"/>
+      <c r="D8" s="40" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="41" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B9" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="C9" s="42"/>
+      <c r="D9" s="43" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="C10" s="42"/>
+      <c r="D10" s="40" t="s">
+        <v>72</v>
+      </c>
+      <c r="E10" s="41" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="47" t="s">
+        <v>76</v>
+      </c>
+      <c r="C11" s="42"/>
+      <c r="D11" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" s="47" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="48"/>
+      <c r="D12" s="48"/>
+    </row>
+    <row r="13" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="48"/>
+      <c r="D13" s="48"/>
+    </row>
+    <row r="14" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="49"/>
+      <c r="D14" s="48"/>
+    </row>
+    <row r="15" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="49"/>
+      <c r="D15" s="48"/>
+    </row>
+    <row r="16" spans="1:5" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="48"/>
+      <c r="D16" s="48"/>
+    </row>
+    <row r="17" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="48"/>
+      <c r="D17" s="48"/>
+    </row>
+  </sheetData>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.23622047244094491" right="0.19685039370078741" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>te552</vt:lpstr>
+      <vt:lpstr>Signes - Zeichen</vt:lpstr>
       <vt:lpstr>'te552'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Etat de Fribourg</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>CIEF</dc:creator>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>