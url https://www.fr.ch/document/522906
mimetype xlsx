--- v0 (2025-12-05)
+++ v1 (2026-08-26)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4957714A-81B5-457F-90D2-12BDC5D169EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AF136998-E288-4E99-AD76-D2205399595C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te001" sheetId="9" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="10" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" localSheetId="1" hidden="1">"'7615af9c-4c39-45be-bde5-41d245b495e1'"</definedName>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'e1ffa4f7-0fb3-4d72-a9d2-a1dc2ef83d8f'"</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te001'!$A$1:$J$74</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te001'!$A$1:$J$75</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="101">
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>20-64</t>
   </si>
   <si>
@@ -200,80 +200,56 @@
   <si>
     <t>Gruyère / Greyerz</t>
   </si>
   <si>
     <t>Sarine / Saane</t>
   </si>
   <si>
     <t>Singine / Sense</t>
   </si>
   <si>
     <t>Veveyse / Vivisbach</t>
   </si>
   <si>
     <t>Canton de Fribourg</t>
   </si>
   <si>
     <t>Kanton Freiburg</t>
   </si>
   <si>
     <t>T01-02-01</t>
   </si>
   <si>
     <t>Nationalité / Staatsangehörigkeit</t>
   </si>
   <si>
-    <t>Suisse / Schweiz (2024)</t>
-[...13 lines deleted...]
-  <si>
     <t>¹Selon LAgg du 19.9.1995 et Statuts Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Fribourg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
   </si>
   <si>
     <t>¹Gemäss AggG vom 19.9.1995 und Statuten Agglo Fribourg-Freiburg 2008: Avry, Belfaux, Corminboeuf, Düdingen, Freiburg, Givisiez, Granges-Paccot, Marly, Matran, Villars-sur-Glâne</t>
   </si>
   <si>
-    <t>Source : Stat. de l'état annuel de la population (ESPOP) 2008-2009, Stat. de la pop. et des ménages (STATPOP) 2010-2024 - Office fédéral de la statistique, Neuchâtel</t>
-[...7 lines deleted...]
-  <si>
     <t>Légende des signes</t>
   </si>
   <si>
     <t>Zeichenerklärung</t>
   </si>
   <si>
     <t>Signes</t>
   </si>
   <si>
     <t>Explication</t>
   </si>
   <si>
     <t>Zeichen</t>
   </si>
   <si>
     <t>Erklärung</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Valeur rigoureusement nulle ou inexistante</t>
   </si>
   <si>
     <t>Es kommt nichts vor (Wert genau Null)</t>
@@ -326,57 +302,81 @@
   <si>
     <t>Donnée revue et corrigée</t>
   </si>
   <si>
     <t>Korrigierter Wert</t>
   </si>
   <si>
     <t>p</t>
   </si>
   <si>
     <t>Donnée provisoire</t>
   </si>
   <si>
     <t>Provisorischer Wert</t>
   </si>
   <si>
     <t>e</t>
   </si>
   <si>
     <t>Donnée estimée</t>
   </si>
   <si>
     <t>Geschätzter Wert</t>
   </si>
   <si>
-    <t>Effectif et structure de la population, par canton, district et agglomération, de 2008 à 2024</t>
-[...4 lines deleted...]
-  <si>
     <t>Population résidante permanente, situation au 31 décembre / Ständige Wohnbevölkerung, Stand am 31. Dezember</t>
+  </si>
+  <si>
+    <t>Effectif et structure de la population, par canton, district et agglomération, de 2008 à 2025</t>
+  </si>
+  <si>
+    <t>Bevölkerungsbestand und -struktur nach Kanton, Bezirk und Agglomeration von 2008 bis 2025</t>
+  </si>
+  <si>
+    <t>Suisse / Schweiz (2025)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2025)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2025)</t>
+  </si>
+  <si>
+    <t>Agglomération Fribourg¹ (2025)</t>
+  </si>
+  <si>
+    <t>Agglomeration Freiburg¹ (2025)</t>
+  </si>
+  <si>
+    <t>Source : Stat. de l'état annuel de la population (ESPOP) 2008-2009, Stat. de la pop. et des ménages (STATPOP) 2010-2025 - Office fédéral de la statistique, Neuchâtel</t>
+  </si>
+  <si>
+    <t>Quelle: Stat. des jährl. Bevölkerungsstandes (ESPOP) 2008-2009, Stat. der Bevölk. u. der Haushalte (STATPOP) 2010-2025 - Bundesamt für Statistik, Neuenburg, te26-001</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 20.08.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#\ ###\ ###"/>
     <numFmt numFmtId="166" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0"/>
     <numFmt numFmtId="169" formatCode="#.##"/>
   </numFmts>
   <fonts count="38">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="MS Sans Serif"/>
@@ -1706,110 +1706,110 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J160"/>
+  <dimension ref="A1:J161"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="13.140625" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="8.28515625" style="4" customWidth="1"/>
     <col min="3" max="4" width="7.85546875" style="4" customWidth="1"/>
     <col min="5" max="6" width="9" style="4" customWidth="1"/>
     <col min="7" max="9" width="7.85546875" style="4" customWidth="1"/>
     <col min="10" max="10" width="8.85546875" style="9" customWidth="1"/>
     <col min="11" max="16384" width="13.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" ht="11.25">
       <c r="A1" s="17" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="18"/>
     </row>
     <row r="2" spans="1:10" s="2" customFormat="1" ht="11.25">
       <c r="A2" s="19" t="s">
-        <v>99</v>
+        <v>92</v>
       </c>
       <c r="B2" s="19"/>
       <c r="C2" s="19"/>
       <c r="D2" s="19"/>
       <c r="E2" s="19"/>
       <c r="F2" s="19"/>
       <c r="G2" s="19"/>
       <c r="H2" s="19"/>
       <c r="I2" s="19"/>
       <c r="J2" s="20"/>
     </row>
     <row r="3" spans="1:10" ht="10.5" customHeight="1">
       <c r="A3" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="G3" s="16"/>
       <c r="H3" s="16"/>
       <c r="I3" s="16"/>
       <c r="J3" s="22"/>
     </row>
     <row r="4" spans="1:10" s="6" customFormat="1" ht="9.75" customHeight="1">
       <c r="A4" s="23" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="B4" s="23"/>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
       <c r="H4" s="23"/>
       <c r="I4" s="23"/>
       <c r="J4" s="24"/>
     </row>
     <row r="5" spans="1:10" ht="9.75" customHeight="1">
       <c r="A5" s="16"/>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
       <c r="G5" s="16"/>
       <c r="H5" s="16"/>
       <c r="I5" s="16"/>
       <c r="J5" s="22"/>
     </row>
     <row r="6" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A6" s="33" t="s">
@@ -1879,1226 +1879,1226 @@
         <v>15</v>
       </c>
       <c r="G8" s="37"/>
       <c r="H8" s="37"/>
       <c r="I8" s="37"/>
       <c r="J8" s="50" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
       <c r="A9" s="35"/>
       <c r="B9" s="61"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:10" s="10" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="62" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="B10" s="42">
-        <v>9051029</v>
+        <v>9127125</v>
       </c>
       <c r="C10" s="42">
-        <v>4500389</v>
+        <v>4540323</v>
       </c>
       <c r="D10" s="42">
-        <v>4550640</v>
+        <v>4586802</v>
       </c>
       <c r="E10" s="42">
-        <v>6571141</v>
+        <v>6599008</v>
       </c>
       <c r="F10" s="42">
-        <v>2479888</v>
+        <v>2528117</v>
       </c>
       <c r="G10" s="42">
-        <v>1798934</v>
+        <v>1804540</v>
       </c>
       <c r="H10" s="42">
-        <v>5482842</v>
+        <v>5511937</v>
       </c>
       <c r="I10" s="42">
-        <v>1769253</v>
+        <v>1810648</v>
       </c>
       <c r="J10" s="43">
-        <v>65.099999999999994</v>
+        <v>65.599999999999994</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="10.5" customHeight="1">
       <c r="A11" s="63" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="15">
-        <v>735808</v>
+        <v>743768</v>
       </c>
       <c r="C11" s="15">
-        <v>371026</v>
+        <v>375280</v>
       </c>
       <c r="D11" s="15">
-        <v>364782</v>
+        <v>368488</v>
       </c>
       <c r="E11" s="15">
-        <v>531021</v>
+        <v>534484</v>
       </c>
       <c r="F11" s="15">
-        <v>204787</v>
+        <v>209284</v>
       </c>
       <c r="G11" s="15">
-        <v>149458</v>
+        <v>150183</v>
       </c>
       <c r="H11" s="15">
-        <v>445497</v>
+        <v>448544</v>
       </c>
       <c r="I11" s="15">
-        <v>140853</v>
+        <v>145041</v>
       </c>
       <c r="J11" s="29">
-        <v>65.2</v>
+        <v>65.8</v>
       </c>
     </row>
     <row r="12" spans="1:10" s="11" customFormat="1" ht="10.5" customHeight="1">
       <c r="A12" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="15">
-        <v>56705</v>
+        <v>57221</v>
       </c>
       <c r="C12" s="15">
-        <v>28557</v>
+        <v>28775</v>
       </c>
       <c r="D12" s="15">
-        <v>28148</v>
+        <v>28446</v>
       </c>
       <c r="E12" s="15">
-        <v>46411</v>
+        <v>46788</v>
       </c>
       <c r="F12" s="15">
-        <v>10294</v>
+        <v>10433</v>
       </c>
       <c r="G12" s="15">
-        <v>11700</v>
+        <v>11806</v>
       </c>
       <c r="H12" s="15">
-        <v>32703</v>
+        <v>32716</v>
       </c>
       <c r="I12" s="15">
-        <v>12302</v>
+        <v>12699</v>
       </c>
       <c r="J12" s="29">
-        <v>73.400000000000006</v>
+        <v>74.900000000000006</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="10.5" customHeight="1">
       <c r="A13" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="15">
-        <v>16733</v>
+        <v>16890</v>
       </c>
       <c r="C13" s="15">
-        <v>8588</v>
+        <v>8684</v>
       </c>
       <c r="D13" s="15">
-        <v>8145</v>
+        <v>8206</v>
       </c>
       <c r="E13" s="15">
-        <v>14616</v>
+        <v>14695</v>
       </c>
       <c r="F13" s="15">
-        <v>2117</v>
+        <v>2195</v>
       </c>
       <c r="G13" s="15">
-        <v>3412</v>
+        <v>3441</v>
       </c>
       <c r="H13" s="15">
-        <v>9732</v>
+        <v>9744</v>
       </c>
       <c r="I13" s="15">
-        <v>3589</v>
+        <v>3705</v>
       </c>
       <c r="J13" s="29">
-        <v>71.900000000000006</v>
+        <v>73.3</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="10.5" customHeight="1">
       <c r="A14" s="63" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="15">
-        <v>301323</v>
+        <v>303872</v>
       </c>
       <c r="C14" s="15">
-        <v>147872</v>
+        <v>149282</v>
       </c>
       <c r="D14" s="15">
-        <v>153451</v>
+        <v>154590</v>
       </c>
       <c r="E14" s="15">
-        <v>224550</v>
+        <v>225257</v>
       </c>
       <c r="F14" s="15">
-        <v>76773</v>
+        <v>78615</v>
       </c>
       <c r="G14" s="15">
-        <v>58341</v>
+        <v>58621</v>
       </c>
       <c r="H14" s="15">
-        <v>173054</v>
+        <v>173941</v>
       </c>
       <c r="I14" s="15">
-        <v>69928</v>
+        <v>71310</v>
       </c>
       <c r="J14" s="29">
-        <v>74.099999999999994</v>
+        <v>74.7</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="10.5" customHeight="1">
       <c r="A15" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="15">
-        <v>201384</v>
+        <v>204157</v>
       </c>
       <c r="C15" s="15">
-        <v>98274</v>
+        <v>99874</v>
       </c>
       <c r="D15" s="15">
-        <v>103110</v>
+        <v>104283</v>
       </c>
       <c r="E15" s="15">
-        <v>123481</v>
+        <v>124136</v>
       </c>
       <c r="F15" s="15">
-        <v>77903</v>
+        <v>80021</v>
       </c>
       <c r="G15" s="15">
-        <v>35798</v>
+        <v>36168</v>
       </c>
       <c r="H15" s="15">
-        <v>125991</v>
+        <v>127843</v>
       </c>
       <c r="I15" s="15">
-        <v>39595</v>
+        <v>40146</v>
       </c>
       <c r="J15" s="29">
-        <v>59.8</v>
+        <v>59.7</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="10.5" customHeight="1">
       <c r="A16" s="64" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="15">
-        <v>1071216</v>
+        <v>1076127</v>
       </c>
       <c r="C16" s="15">
-        <v>526474</v>
+        <v>529016</v>
       </c>
       <c r="D16" s="15">
-        <v>544742</v>
+        <v>547111</v>
       </c>
       <c r="E16" s="15">
-        <v>874493</v>
+        <v>876004</v>
       </c>
       <c r="F16" s="15">
-        <v>196723</v>
+        <v>200123</v>
       </c>
       <c r="G16" s="15">
-        <v>204699</v>
+        <v>204992</v>
       </c>
       <c r="H16" s="15">
-        <v>627106</v>
+        <v>626846</v>
       </c>
       <c r="I16" s="15">
-        <v>239411</v>
+        <v>244289</v>
       </c>
       <c r="J16" s="29">
-        <v>70.8</v>
+        <v>71.7</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="10.5" customHeight="1">
       <c r="A17" s="65" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="15">
-        <v>346674</v>
+        <v>350918</v>
       </c>
       <c r="C17" s="15">
-        <v>173605</v>
+        <v>175667</v>
       </c>
       <c r="D17" s="15">
-        <v>173069</v>
+        <v>175251</v>
       </c>
       <c r="E17" s="15">
-        <v>258941</v>
+        <v>260333</v>
       </c>
       <c r="F17" s="15">
-        <v>87733</v>
+        <v>90585</v>
       </c>
       <c r="G17" s="15">
-        <v>75180</v>
+        <v>75696</v>
       </c>
       <c r="H17" s="15">
-        <v>212249</v>
+        <v>213955</v>
       </c>
       <c r="I17" s="15">
-        <v>59245</v>
+        <v>61267</v>
       </c>
       <c r="J17" s="29">
-        <v>63.3</v>
+        <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="10.5" customHeight="1">
       <c r="A18" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="15">
-        <v>531102</v>
+        <v>537084</v>
       </c>
       <c r="C18" s="15">
-        <v>256932</v>
+        <v>259934</v>
       </c>
       <c r="D18" s="15">
-        <v>274170</v>
+        <v>277150</v>
       </c>
       <c r="E18" s="15">
-        <v>309624</v>
+        <v>311817</v>
       </c>
       <c r="F18" s="15">
-        <v>221478</v>
+        <v>225267</v>
       </c>
       <c r="G18" s="15">
-        <v>111905</v>
+        <v>112498</v>
       </c>
       <c r="H18" s="15">
-        <v>331126</v>
+        <v>334815</v>
       </c>
       <c r="I18" s="15">
-        <v>88071</v>
+        <v>89771</v>
       </c>
       <c r="J18" s="29">
         <v>60.4</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="10.5" customHeight="1">
       <c r="A19" s="65" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="15">
-        <v>42371</v>
+        <v>42451</v>
       </c>
       <c r="C19" s="15">
-        <v>21412</v>
+        <v>21403</v>
       </c>
       <c r="D19" s="15">
-        <v>20959</v>
+        <v>21048</v>
       </c>
       <c r="E19" s="15">
-        <v>31065</v>
+        <v>31042</v>
       </c>
       <c r="F19" s="15">
-        <v>11306</v>
+        <v>11409</v>
       </c>
       <c r="G19" s="15">
-        <v>8194</v>
+        <v>8172</v>
       </c>
       <c r="H19" s="15">
-        <v>24964</v>
+        <v>24878</v>
       </c>
       <c r="I19" s="15">
-        <v>9213</v>
+        <v>9401</v>
       </c>
       <c r="J19" s="29">
-        <v>69.7</v>
+        <v>70.599999999999994</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="10.5" customHeight="1">
       <c r="A20" s="34" t="s">
         <v>29</v>
       </c>
       <c r="B20" s="15">
-        <v>206138</v>
+        <v>207400</v>
       </c>
       <c r="C20" s="15">
-        <v>103801</v>
+        <v>104614</v>
       </c>
       <c r="D20" s="15">
-        <v>102337</v>
+        <v>102786</v>
       </c>
       <c r="E20" s="15">
-        <v>162764</v>
+        <v>163341</v>
       </c>
       <c r="F20" s="15">
-        <v>43374</v>
+        <v>44059</v>
       </c>
       <c r="G20" s="15">
-        <v>35748</v>
+        <v>35756</v>
       </c>
       <c r="H20" s="15">
-        <v>121850</v>
+        <v>121923</v>
       </c>
       <c r="I20" s="15">
-        <v>48540</v>
+        <v>49721</v>
       </c>
       <c r="J20" s="29">
-        <v>69.2</v>
+        <v>70.099999999999994</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="10.5" customHeight="1">
       <c r="A21" s="63" t="s">
         <v>30</v>
       </c>
       <c r="B21" s="15">
-        <v>74840</v>
+        <v>75178</v>
       </c>
       <c r="C21" s="15">
-        <v>37092</v>
+        <v>37272</v>
       </c>
       <c r="D21" s="15">
-        <v>37748</v>
+        <v>37906</v>
       </c>
       <c r="E21" s="15">
-        <v>62705</v>
+        <v>62795</v>
       </c>
       <c r="F21" s="15">
-        <v>12135</v>
+        <v>12383</v>
       </c>
       <c r="G21" s="15">
-        <v>15166</v>
+        <v>14983</v>
       </c>
       <c r="H21" s="15">
-        <v>42589</v>
+        <v>42660</v>
       </c>
       <c r="I21" s="15">
-        <v>17085</v>
+        <v>17535</v>
       </c>
       <c r="J21" s="29">
-        <v>75.7</v>
+        <v>76.2</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="10.5" customHeight="1">
       <c r="A22" s="66" t="s">
         <v>31</v>
       </c>
       <c r="B22" s="15">
-        <v>437944</v>
+        <v>441500</v>
       </c>
       <c r="C22" s="15">
-        <v>218841</v>
+        <v>220560</v>
       </c>
       <c r="D22" s="15">
-        <v>219103</v>
+        <v>220940</v>
       </c>
       <c r="E22" s="15">
-        <v>343673</v>
+        <v>344704</v>
       </c>
       <c r="F22" s="15">
-        <v>94271</v>
+        <v>96796</v>
       </c>
       <c r="G22" s="15">
-        <v>88547</v>
+        <v>88757</v>
       </c>
       <c r="H22" s="15">
-        <v>266225</v>
+        <v>267097</v>
       </c>
       <c r="I22" s="15">
-        <v>83172</v>
+        <v>85646</v>
       </c>
       <c r="J22" s="29">
-        <v>64.5</v>
+        <v>65.3</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="10.5" customHeight="1">
       <c r="A23" s="63" t="s">
         <v>32</v>
       </c>
       <c r="B23" s="15">
-        <v>179518</v>
+        <v>180365</v>
       </c>
       <c r="C23" s="15">
-        <v>88219</v>
+        <v>88672</v>
       </c>
       <c r="D23" s="15">
-        <v>91299</v>
+        <v>91693</v>
       </c>
       <c r="E23" s="15">
-        <v>130926</v>
+        <v>131089</v>
       </c>
       <c r="F23" s="15">
-        <v>48592</v>
+        <v>49276</v>
       </c>
       <c r="G23" s="15">
-        <v>36316</v>
+        <v>36098</v>
       </c>
       <c r="H23" s="15">
-        <v>107200</v>
+        <v>107731</v>
       </c>
       <c r="I23" s="15">
-        <v>36002</v>
+        <v>36536</v>
       </c>
       <c r="J23" s="29">
-        <v>67.5</v>
+        <v>67.400000000000006</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="10.5" customHeight="1">
       <c r="A24" s="65" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="15">
-        <v>45345</v>
+        <v>45664</v>
       </c>
       <c r="C24" s="15">
-        <v>23203</v>
+        <v>23358</v>
       </c>
       <c r="D24" s="15">
-        <v>22142</v>
+        <v>22306</v>
       </c>
       <c r="E24" s="15">
-        <v>37270</v>
+        <v>37385</v>
       </c>
       <c r="F24" s="15">
-        <v>8075</v>
+        <v>8279</v>
       </c>
       <c r="G24" s="15">
-        <v>8063</v>
+        <v>8123</v>
       </c>
       <c r="H24" s="15">
-        <v>26772</v>
+        <v>26684</v>
       </c>
       <c r="I24" s="15">
-        <v>10510</v>
+        <v>10857</v>
       </c>
       <c r="J24" s="29">
-        <v>69.400000000000006</v>
+        <v>71.099999999999994</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="10.5" customHeight="1">
       <c r="A25" s="65" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="15">
-        <v>39662</v>
+        <v>39879</v>
       </c>
       <c r="C25" s="15">
-        <v>20048</v>
+        <v>20202</v>
       </c>
       <c r="D25" s="15">
-        <v>19614</v>
+        <v>19677</v>
       </c>
       <c r="E25" s="15">
-        <v>32903</v>
+        <v>32930</v>
       </c>
       <c r="F25" s="15">
-        <v>6759</v>
+        <v>6949</v>
       </c>
       <c r="G25" s="15">
-        <v>7774</v>
+        <v>7742</v>
       </c>
       <c r="H25" s="15">
-        <v>23381</v>
+        <v>23282</v>
       </c>
       <c r="I25" s="15">
-        <v>8507</v>
+        <v>8855</v>
       </c>
       <c r="J25" s="29">
-        <v>69.599999999999994</v>
+        <v>71.3</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="10.5" customHeight="1">
       <c r="A26" s="63" t="s">
         <v>35</v>
       </c>
       <c r="B26" s="15">
-        <v>540036</v>
+        <v>544040</v>
       </c>
       <c r="C26" s="15">
-        <v>271752</v>
+        <v>273702</v>
       </c>
       <c r="D26" s="15">
-        <v>268284</v>
+        <v>270338</v>
       </c>
       <c r="E26" s="15">
-        <v>394417</v>
+        <v>396093</v>
       </c>
       <c r="F26" s="15">
-        <v>145619</v>
+        <v>147947</v>
       </c>
       <c r="G26" s="15">
-        <v>110262</v>
+        <v>110789</v>
       </c>
       <c r="H26" s="15">
-        <v>324402</v>
+        <v>325151</v>
       </c>
       <c r="I26" s="15">
-        <v>105372</v>
+        <v>108100</v>
       </c>
       <c r="J26" s="29">
-        <v>66.5</v>
+        <v>67.3</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="10.5" customHeight="1">
       <c r="A27" s="63" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="15">
-        <v>88667</v>
+        <v>90087</v>
       </c>
       <c r="C27" s="15">
-        <v>44107</v>
+        <v>44859</v>
       </c>
       <c r="D27" s="15">
-        <v>44560</v>
+        <v>45228</v>
       </c>
       <c r="E27" s="15">
-        <v>63003</v>
+        <v>63557</v>
       </c>
       <c r="F27" s="15">
-        <v>25664</v>
+        <v>26530</v>
       </c>
       <c r="G27" s="15">
-        <v>16812</v>
+        <v>17109</v>
       </c>
       <c r="H27" s="15">
-        <v>52185</v>
+        <v>52745</v>
       </c>
       <c r="I27" s="15">
-        <v>19670</v>
+        <v>20233</v>
       </c>
       <c r="J27" s="29">
-        <v>69.900000000000006</v>
+        <v>70.8</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="10.5" customHeight="1">
       <c r="A28" s="65" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="15">
-        <v>168931</v>
+        <v>170072</v>
       </c>
       <c r="C28" s="15">
-        <v>86695</v>
+        <v>87323</v>
       </c>
       <c r="D28" s="15">
-        <v>82236</v>
+        <v>82749</v>
       </c>
       <c r="E28" s="15">
-        <v>128255</v>
+        <v>128725</v>
       </c>
       <c r="F28" s="15">
-        <v>40676</v>
+        <v>41347</v>
       </c>
       <c r="G28" s="15">
-        <v>32186</v>
+        <v>32068</v>
       </c>
       <c r="H28" s="15">
-        <v>103188</v>
+        <v>103339</v>
       </c>
       <c r="I28" s="15">
-        <v>33557</v>
+        <v>34665</v>
       </c>
       <c r="J28" s="29">
-        <v>63.7</v>
+        <v>64.599999999999994</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="10.5" customHeight="1">
       <c r="A29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="15">
-        <v>289792</v>
+        <v>291583</v>
       </c>
       <c r="C29" s="15">
-        <v>145155</v>
+        <v>146026</v>
       </c>
       <c r="D29" s="15">
-        <v>144637</v>
+        <v>145557</v>
       </c>
       <c r="E29" s="15">
-        <v>215619</v>
+        <v>216165</v>
       </c>
       <c r="F29" s="15">
-        <v>74173</v>
+        <v>75418</v>
       </c>
       <c r="G29" s="15">
-        <v>55995</v>
+        <v>56306</v>
       </c>
       <c r="H29" s="15">
-        <v>172231</v>
+        <v>172076</v>
       </c>
       <c r="I29" s="15">
-        <v>61566</v>
+        <v>63201</v>
       </c>
       <c r="J29" s="29">
-        <v>68.3</v>
+        <v>69.5</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="10.5" customHeight="1">
       <c r="A30" s="63" t="s">
         <v>39</v>
       </c>
       <c r="B30" s="15">
-        <v>299509</v>
+        <v>302806</v>
       </c>
       <c r="C30" s="15">
-        <v>151235</v>
+        <v>152952</v>
       </c>
       <c r="D30" s="15">
-        <v>148274</v>
+        <v>149854</v>
       </c>
       <c r="E30" s="15">
-        <v>216914</v>
+        <v>218347</v>
       </c>
       <c r="F30" s="15">
-        <v>82595</v>
+        <v>84459</v>
       </c>
       <c r="G30" s="15">
-        <v>60850</v>
+        <v>61360</v>
       </c>
       <c r="H30" s="15">
-        <v>179902</v>
+        <v>180782</v>
       </c>
       <c r="I30" s="15">
-        <v>58757</v>
+        <v>60664</v>
       </c>
       <c r="J30" s="29">
-        <v>66.5</v>
+        <v>67.5</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="10.5" customHeight="1">
       <c r="A31" s="63" t="s">
         <v>40</v>
       </c>
       <c r="B31" s="15">
-        <v>358903</v>
+        <v>359783</v>
       </c>
       <c r="C31" s="15">
-        <v>175012</v>
+        <v>175550</v>
       </c>
       <c r="D31" s="15">
-        <v>183891</v>
+        <v>184233</v>
       </c>
       <c r="E31" s="15">
-        <v>253361</v>
+        <v>252583</v>
       </c>
       <c r="F31" s="15">
-        <v>105542</v>
+        <v>107200</v>
       </c>
       <c r="G31" s="15">
-        <v>62522</v>
+        <v>61895</v>
       </c>
       <c r="H31" s="15">
-        <v>210307</v>
+        <v>210412</v>
       </c>
       <c r="I31" s="15">
-        <v>86074</v>
+        <v>87476</v>
       </c>
       <c r="J31" s="29">
-        <v>70.7</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="10.5" customHeight="1">
       <c r="A32" s="65" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="15">
-        <v>38275</v>
+        <v>38581</v>
       </c>
       <c r="C32" s="15">
-        <v>19532</v>
+        <v>19717</v>
       </c>
       <c r="D32" s="15">
-        <v>18743</v>
+        <v>18864</v>
       </c>
       <c r="E32" s="15">
-        <v>32426</v>
+        <v>32483</v>
       </c>
       <c r="F32" s="15">
-        <v>5849</v>
+        <v>6098</v>
       </c>
       <c r="G32" s="15">
-        <v>7508</v>
+        <v>7533</v>
       </c>
       <c r="H32" s="15">
-        <v>22146</v>
+        <v>22223</v>
       </c>
       <c r="I32" s="15">
-        <v>8621</v>
+        <v>8825</v>
       </c>
       <c r="J32" s="29">
-        <v>72.8</v>
+        <v>73.599999999999994</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="10.5" customHeight="1">
       <c r="A33" s="63" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="15">
-        <v>371288</v>
+        <v>376113</v>
       </c>
       <c r="C33" s="15">
-        <v>185484</v>
+        <v>187940</v>
       </c>
       <c r="D33" s="15">
-        <v>185804</v>
+        <v>188173</v>
       </c>
       <c r="E33" s="15">
-        <v>275085</v>
+        <v>276443</v>
       </c>
       <c r="F33" s="15">
-        <v>96203</v>
+        <v>99670</v>
       </c>
       <c r="G33" s="15">
-        <v>71270</v>
+        <v>71642</v>
       </c>
       <c r="H33" s="15">
-        <v>222567</v>
+        <v>224797</v>
       </c>
       <c r="I33" s="15">
-        <v>77451</v>
+        <v>79674</v>
       </c>
       <c r="J33" s="29">
-        <v>66.8</v>
+        <v>67.3</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="10.5" customHeight="1">
       <c r="A34" s="63" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="15">
-        <v>855106</v>
+        <v>863650</v>
       </c>
       <c r="C34" s="15">
-        <v>420878</v>
+        <v>425037</v>
       </c>
       <c r="D34" s="15">
-        <v>434228</v>
+        <v>438613</v>
       </c>
       <c r="E34" s="15">
-        <v>564524</v>
+        <v>567831</v>
       </c>
       <c r="F34" s="15">
-        <v>290582</v>
+        <v>295819</v>
       </c>
       <c r="G34" s="15">
-        <v>185265</v>
+        <v>185767</v>
       </c>
       <c r="H34" s="15">
-        <v>525082</v>
+        <v>530257</v>
       </c>
       <c r="I34" s="15">
-        <v>144759</v>
+        <v>147626</v>
       </c>
       <c r="J34" s="29">
         <v>62.9</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="10.5" customHeight="1">
       <c r="A35" s="65" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="15">
-        <v>133739</v>
+        <v>135018</v>
       </c>
       <c r="C35" s="15">
-        <v>67760</v>
+        <v>68555</v>
       </c>
       <c r="D35" s="15">
-        <v>65979</v>
+        <v>66463</v>
       </c>
       <c r="E35" s="15">
-        <v>92986</v>
+        <v>93671</v>
       </c>
       <c r="F35" s="15">
-        <v>40753</v>
+        <v>41347</v>
       </c>
       <c r="G35" s="15">
-        <v>26738</v>
+        <v>26948</v>
       </c>
       <c r="H35" s="15">
-        <v>82318</v>
+        <v>82602</v>
       </c>
       <c r="I35" s="15">
-        <v>24683</v>
+        <v>25468</v>
       </c>
       <c r="J35" s="29">
-        <v>62.5</v>
+        <v>63.5</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="10.5" customHeight="1">
       <c r="A36" s="66" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="15">
-        <v>1620020</v>
+        <v>1632918</v>
       </c>
       <c r="C36" s="15">
-        <v>808835</v>
+        <v>816069</v>
       </c>
       <c r="D36" s="15">
-        <v>811185</v>
+        <v>816849</v>
       </c>
       <c r="E36" s="15">
-        <v>1150108</v>
+        <v>1156310</v>
       </c>
       <c r="F36" s="15">
-        <v>469912</v>
+        <v>476608</v>
       </c>
       <c r="G36" s="15">
-        <v>319225</v>
+        <v>320087</v>
       </c>
       <c r="H36" s="15">
-        <v>1018075</v>
+        <v>1024894</v>
       </c>
       <c r="I36" s="15">
-        <v>282720</v>
+        <v>287937</v>
       </c>
       <c r="J36" s="29">
-        <v>59.1</v>
+        <v>59.3</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="9" customHeight="1">
       <c r="A37" s="67" t="s">
-        <v>57</v>
+        <v>94</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="44"/>
       <c r="D37" s="44"/>
       <c r="E37" s="44"/>
       <c r="F37" s="44"/>
       <c r="G37" s="44"/>
       <c r="H37" s="44"/>
       <c r="I37" s="44"/>
       <c r="J37" s="45"/>
     </row>
     <row r="38" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A38" s="67" t="s">
-        <v>58</v>
+        <v>95</v>
       </c>
       <c r="B38" s="42">
-        <v>346674</v>
+        <v>350918</v>
       </c>
       <c r="C38" s="42">
-        <v>173605</v>
+        <v>175667</v>
       </c>
       <c r="D38" s="42">
-        <v>173069</v>
+        <v>175251</v>
       </c>
       <c r="E38" s="42">
-        <v>258941</v>
+        <v>260333</v>
       </c>
       <c r="F38" s="42">
-        <v>87733</v>
+        <v>90585</v>
       </c>
       <c r="G38" s="42">
-        <v>75180</v>
+        <v>75696</v>
       </c>
       <c r="H38" s="42">
-        <v>212249</v>
+        <v>213955</v>
       </c>
       <c r="I38" s="42">
-        <v>59245</v>
+        <v>61267</v>
       </c>
       <c r="J38" s="43">
-        <v>63.333631725002235</v>
+        <v>64.014862938468369</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A39" s="63" t="s">
         <v>46</v>
       </c>
       <c r="B39" s="15">
-        <v>36573</v>
+        <v>37261</v>
       </c>
       <c r="C39" s="15">
-        <v>18351</v>
+        <v>18679</v>
       </c>
       <c r="D39" s="15">
-        <v>18222</v>
+        <v>18582</v>
       </c>
       <c r="E39" s="15">
-        <v>28687</v>
+        <v>29012</v>
       </c>
       <c r="F39" s="15">
-        <v>7886</v>
+        <v>8249</v>
       </c>
       <c r="G39" s="15">
-        <v>8247</v>
+        <v>8357</v>
       </c>
       <c r="H39" s="15">
-        <v>22346</v>
+        <v>22639</v>
       </c>
       <c r="I39" s="15">
-        <v>5980</v>
+        <v>6265</v>
       </c>
       <c r="J39" s="29">
-        <v>63.666875503445809</v>
+        <v>64.587658465479919</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="10.5" customHeight="1">
       <c r="A40" s="63" t="s">
         <v>47</v>
       </c>
       <c r="B40" s="15">
-        <v>27024</v>
+        <v>27394</v>
       </c>
       <c r="C40" s="15">
-        <v>13554</v>
+        <v>13736</v>
       </c>
       <c r="D40" s="15">
-        <v>13470</v>
+        <v>13658</v>
       </c>
       <c r="E40" s="15">
-        <v>20765</v>
+        <v>20893</v>
       </c>
       <c r="F40" s="15">
-        <v>6259</v>
+        <v>6501</v>
       </c>
       <c r="G40" s="15">
-        <v>6286</v>
+        <v>6333</v>
       </c>
       <c r="H40" s="15">
-        <v>16501</v>
+        <v>16701</v>
       </c>
       <c r="I40" s="15">
-        <v>4237</v>
+        <v>4360</v>
       </c>
       <c r="J40" s="29">
-        <v>63.771892612568934</v>
+        <v>64.026106221184364</v>
       </c>
     </row>
     <row r="41" spans="1:10" ht="10.5" customHeight="1">
       <c r="A41" s="63" t="s">
         <v>48</v>
       </c>
       <c r="B41" s="15">
-        <v>62413</v>
+        <v>62990</v>
       </c>
       <c r="C41" s="15">
-        <v>31240</v>
+        <v>31531</v>
       </c>
       <c r="D41" s="15">
-        <v>31173</v>
+        <v>31459</v>
       </c>
       <c r="E41" s="15">
-        <v>43817</v>
+        <v>43981</v>
       </c>
       <c r="F41" s="15">
-        <v>18596</v>
+        <v>19009</v>
       </c>
       <c r="G41" s="15">
-        <v>13792</v>
+        <v>13909</v>
       </c>
       <c r="H41" s="15">
-        <v>38484</v>
+        <v>38596</v>
       </c>
       <c r="I41" s="15">
-        <v>10137</v>
+        <v>10485</v>
       </c>
       <c r="J41" s="29">
-        <v>62.179087412950842</v>
+        <v>63.203440771064358</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="10.5" customHeight="1">
       <c r="A42" s="65" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="15">
-        <v>112804</v>
+        <v>114618</v>
       </c>
       <c r="C42" s="15">
-        <v>56287</v>
+        <v>57166</v>
       </c>
       <c r="D42" s="15">
-        <v>56517</v>
+        <v>57452</v>
       </c>
       <c r="E42" s="15">
-        <v>78326</v>
+        <v>78738</v>
       </c>
       <c r="F42" s="15">
-        <v>34478</v>
+        <v>35880</v>
       </c>
       <c r="G42" s="15">
-        <v>24397</v>
+        <v>24637</v>
       </c>
       <c r="H42" s="15">
-        <v>69952</v>
+        <v>71001</v>
       </c>
       <c r="I42" s="15">
-        <v>18455</v>
+        <v>18980</v>
       </c>
       <c r="J42" s="29">
-        <v>61.259149130832569</v>
+        <v>61.431529133392495</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A43" s="63" t="s">
         <v>18</v>
       </c>
       <c r="B43" s="15">
-        <v>39536</v>
+        <v>39755</v>
       </c>
       <c r="C43" s="15">
-        <v>19872</v>
+        <v>20015</v>
       </c>
       <c r="D43" s="15">
-        <v>19664</v>
+        <v>19740</v>
       </c>
       <c r="E43" s="15">
-        <v>30290</v>
+        <v>30383</v>
       </c>
       <c r="F43" s="15">
-        <v>9246</v>
+        <v>9372</v>
       </c>
       <c r="G43" s="15">
-        <v>8263</v>
+        <v>8264</v>
       </c>
       <c r="H43" s="15">
-        <v>23943</v>
+        <v>23888</v>
       </c>
       <c r="I43" s="15">
-        <v>7330</v>
+        <v>7603</v>
       </c>
       <c r="J43" s="29">
-        <v>65.125506411059604</v>
+        <v>66.422471533824506</v>
       </c>
     </row>
     <row r="44" spans="1:10" ht="10.5" customHeight="1">
       <c r="A44" s="63" t="s">
         <v>50</v>
       </c>
       <c r="B44" s="15">
-        <v>46676</v>
+        <v>46950</v>
       </c>
       <c r="C44" s="15">
-        <v>23467</v>
+        <v>23533</v>
       </c>
       <c r="D44" s="15">
-        <v>23209</v>
+        <v>23417</v>
       </c>
       <c r="E44" s="15">
-        <v>40422</v>
+        <v>40519</v>
       </c>
       <c r="F44" s="15">
-        <v>6254</v>
+        <v>6431</v>
       </c>
       <c r="G44" s="15">
-        <v>9228</v>
+        <v>9220</v>
       </c>
       <c r="H44" s="15">
-        <v>27470</v>
+        <v>27406</v>
       </c>
       <c r="I44" s="15">
-        <v>9978</v>
+        <v>10324</v>
       </c>
       <c r="J44" s="29">
-        <v>69.916272297051336</v>
+        <v>71.312851200467051</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="10.5" customHeight="1">
       <c r="A45" s="63" t="s">
         <v>51</v>
       </c>
       <c r="B45" s="15">
-        <v>21648</v>
+        <v>21950</v>
       </c>
       <c r="C45" s="15">
-        <v>10834</v>
+        <v>11007</v>
       </c>
       <c r="D45" s="15">
-        <v>10814</v>
+        <v>10943</v>
       </c>
       <c r="E45" s="15">
-        <v>16634</v>
+        <v>16807</v>
       </c>
       <c r="F45" s="15">
-        <v>5014</v>
+        <v>5143</v>
       </c>
       <c r="G45" s="15">
-        <v>4967</v>
+        <v>4976</v>
       </c>
       <c r="H45" s="15">
-        <v>13553</v>
+        <v>13724</v>
       </c>
       <c r="I45" s="15">
-        <v>3128</v>
+        <v>3250</v>
       </c>
       <c r="J45" s="29">
-        <v>59.72847340072309</v>
+        <v>59.938793354707087</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="9" customHeight="1">
       <c r="A46" s="67" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="B46" s="69"/>
       <c r="C46" s="69"/>
       <c r="D46" s="69"/>
       <c r="E46" s="69"/>
       <c r="F46" s="69"/>
       <c r="G46" s="69"/>
       <c r="H46" s="69"/>
       <c r="I46" s="69"/>
       <c r="J46" s="46"/>
     </row>
     <row r="47" spans="1:10" ht="9" customHeight="1">
       <c r="A47" s="67" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="B47" s="69">
-        <v>87792</v>
+        <v>89310</v>
       </c>
       <c r="C47" s="69">
-        <v>43643</v>
+        <v>44388</v>
       </c>
       <c r="D47" s="69">
-        <v>44149</v>
+        <v>44922</v>
       </c>
       <c r="E47" s="69">
-        <v>57940</v>
+        <v>58390</v>
       </c>
       <c r="F47" s="69">
-        <v>29852</v>
+        <v>30920</v>
       </c>
       <c r="G47" s="69">
-        <v>18160</v>
+        <v>18450</v>
       </c>
       <c r="H47" s="69">
-        <v>54386</v>
+        <v>55175</v>
       </c>
       <c r="I47" s="69">
-        <v>15246</v>
+        <v>15685</v>
       </c>
       <c r="J47" s="46">
-        <v>61.423895855551059</v>
+        <v>61.866787494336208</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="12" customFormat="1" ht="9" customHeight="1">
       <c r="A48" s="67" t="s">
         <v>52</v>
       </c>
       <c r="B48" s="44"/>
       <c r="C48" s="44"/>
       <c r="D48" s="44"/>
       <c r="E48" s="44"/>
       <c r="F48" s="44"/>
       <c r="G48" s="44"/>
       <c r="H48" s="44"/>
       <c r="I48" s="44"/>
       <c r="J48" s="47"/>
     </row>
     <row r="49" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
       <c r="A49" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B49" s="44"/>
       <c r="C49" s="44"/>
       <c r="D49" s="44"/>
       <c r="E49" s="44"/>
       <c r="F49" s="44"/>
@@ -3597,516 +3597,548 @@
       <c r="C65" s="15">
         <v>170884</v>
       </c>
       <c r="D65" s="15">
         <v>170653</v>
       </c>
       <c r="E65" s="15">
         <v>257057</v>
       </c>
       <c r="F65" s="15">
         <v>84480</v>
       </c>
       <c r="G65" s="15">
         <v>74535</v>
       </c>
       <c r="H65" s="15">
         <v>209478</v>
       </c>
       <c r="I65" s="15">
         <v>57524</v>
       </c>
       <c r="J65" s="30">
         <v>63.041942351941493</v>
       </c>
     </row>
-    <row r="66" spans="1:10" s="54" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A66" s="68">
+    <row r="66" spans="1:10" s="12" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A66" s="65">
         <v>2024</v>
       </c>
-      <c r="B66" s="31">
+      <c r="B66" s="15">
         <v>346674</v>
       </c>
-      <c r="C66" s="31">
+      <c r="C66" s="15">
         <v>173605</v>
       </c>
-      <c r="D66" s="31">
+      <c r="D66" s="15">
         <v>173069</v>
       </c>
-      <c r="E66" s="31">
+      <c r="E66" s="15">
         <v>258941</v>
       </c>
-      <c r="F66" s="31">
+      <c r="F66" s="15">
         <v>87733</v>
       </c>
-      <c r="G66" s="31">
+      <c r="G66" s="15">
         <v>75180</v>
       </c>
-      <c r="H66" s="31">
+      <c r="H66" s="15">
         <v>212249</v>
       </c>
-      <c r="I66" s="31">
+      <c r="I66" s="15">
         <v>59245</v>
       </c>
-      <c r="J66" s="32">
+      <c r="J66" s="30">
         <v>63.333631725002235</v>
       </c>
     </row>
-    <row r="67" spans="1:10" s="54" customFormat="1" ht="9.75" customHeight="1">
-[...20 lines deleted...]
-      <c r="G68" s="26"/>
+    <row r="67" spans="1:10" s="54" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A67" s="68">
+        <v>2025</v>
+      </c>
+      <c r="B67" s="31">
+        <v>350918</v>
+      </c>
+      <c r="C67" s="31">
+        <v>175667</v>
+      </c>
+      <c r="D67" s="31">
+        <v>175251</v>
+      </c>
+      <c r="E67" s="31">
+        <v>260333</v>
+      </c>
+      <c r="F67" s="31">
+        <v>90585</v>
+      </c>
+      <c r="G67" s="31">
+        <v>75696</v>
+      </c>
+      <c r="H67" s="31">
+        <v>213955</v>
+      </c>
+      <c r="I67" s="31">
+        <v>61267</v>
+      </c>
+      <c r="J67" s="32">
+        <v>64.014862938468369</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" s="54" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A68" s="23"/>
+      <c r="B68" s="27"/>
+      <c r="C68" s="27"/>
+      <c r="D68" s="27"/>
+      <c r="E68" s="27"/>
+      <c r="F68" s="27"/>
+      <c r="G68" s="27"/>
       <c r="H68" s="27"/>
       <c r="I68" s="27"/>
-      <c r="J68" s="28"/>
+      <c r="J68" s="52"/>
     </row>
     <row r="69" spans="1:10" s="13" customFormat="1" ht="9.75" customHeight="1">
       <c r="A69" s="25" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="B69" s="26"/>
       <c r="C69" s="26"/>
       <c r="D69" s="26"/>
       <c r="E69" s="26"/>
       <c r="F69" s="26"/>
       <c r="G69" s="26"/>
       <c r="H69" s="27"/>
       <c r="I69" s="27"/>
       <c r="J69" s="28"/>
     </row>
-    <row r="70" spans="1:10" s="6" customFormat="1" ht="9.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G70" s="27"/>
+    <row r="70" spans="1:10" s="13" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A70" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B70" s="26"/>
+      <c r="C70" s="26"/>
+      <c r="D70" s="26"/>
+      <c r="E70" s="26"/>
+      <c r="F70" s="26"/>
+      <c r="G70" s="26"/>
       <c r="H70" s="27"/>
       <c r="I70" s="27"/>
-      <c r="J70" s="52"/>
+      <c r="J70" s="28"/>
     </row>
     <row r="71" spans="1:10" s="6" customFormat="1" ht="9.75" customHeight="1">
-      <c r="A71" s="23" t="s">
-[...10 lines deleted...]
-      <c r="J71" s="24"/>
+      <c r="A71" s="23"/>
+      <c r="B71" s="27"/>
+      <c r="C71" s="27"/>
+      <c r="D71" s="27"/>
+      <c r="E71" s="55"/>
+      <c r="F71" s="55"/>
+      <c r="G71" s="27"/>
+      <c r="H71" s="27"/>
+      <c r="I71" s="27"/>
+      <c r="J71" s="52"/>
     </row>
     <row r="72" spans="1:10" s="6" customFormat="1" ht="9.75" customHeight="1">
       <c r="A72" s="23" t="s">
-        <v>64</v>
+        <v>98</v>
       </c>
       <c r="B72" s="23"/>
       <c r="C72" s="23"/>
       <c r="D72" s="23"/>
       <c r="E72" s="23"/>
       <c r="F72" s="23"/>
       <c r="G72" s="23"/>
       <c r="H72" s="23"/>
       <c r="I72" s="23"/>
       <c r="J72" s="24"/>
     </row>
-    <row r="73" spans="1:10" s="58" customFormat="1" ht="10.5" customHeight="1">
-[...23 lines deleted...]
-      <c r="J74" s="5"/>
+    <row r="73" spans="1:10" s="6" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A73" s="23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B73" s="23"/>
+      <c r="C73" s="23"/>
+      <c r="D73" s="23"/>
+      <c r="E73" s="23"/>
+      <c r="F73" s="23"/>
+      <c r="G73" s="23"/>
+      <c r="H73" s="23"/>
+      <c r="I73" s="23"/>
+      <c r="J73" s="24"/>
+    </row>
+    <row r="74" spans="1:10" s="58" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A74" s="54"/>
+      <c r="B74" s="56"/>
+      <c r="C74" s="56"/>
+      <c r="D74" s="56"/>
+      <c r="E74" s="56"/>
+      <c r="F74" s="56"/>
+      <c r="G74" s="56"/>
+      <c r="H74" s="56"/>
+      <c r="I74" s="56"/>
+      <c r="J74" s="7"/>
     </row>
     <row r="75" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="B75" s="14"/>
-[...7 lines deleted...]
-      <c r="J75" s="3"/>
+      <c r="A75" s="48" t="s">
+        <v>100</v>
+      </c>
+      <c r="B75" s="57"/>
+      <c r="C75" s="53"/>
+      <c r="D75" s="53"/>
+      <c r="E75" s="53"/>
+      <c r="F75" s="53"/>
+      <c r="G75" s="53"/>
+      <c r="H75" s="53"/>
+      <c r="I75" s="53"/>
+      <c r="J75" s="5"/>
     </row>
     <row r="76" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
-      <c r="A76" s="4"/>
-[...11 lines deleted...]
-      <c r="J86" s="4"/>
+      <c r="B76" s="14"/>
+      <c r="C76" s="14"/>
+      <c r="D76" s="14"/>
+      <c r="E76" s="14"/>
+      <c r="F76" s="14"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="14"/>
+      <c r="I76" s="14"/>
+      <c r="J76" s="3"/>
+    </row>
+    <row r="77" spans="1:10" s="8" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A77" s="4"/>
+      <c r="B77" s="4"/>
+      <c r="C77" s="4"/>
+      <c r="D77" s="4"/>
+      <c r="E77" s="4"/>
+      <c r="F77" s="4"/>
+      <c r="G77" s="4"/>
+      <c r="H77" s="4"/>
+      <c r="I77" s="4"/>
+      <c r="J77" s="9"/>
     </row>
     <row r="87" spans="10:10" ht="10.5" customHeight="1">
       <c r="J87" s="4"/>
     </row>
-    <row r="110" spans="10:10" ht="10.5" customHeight="1">
-      <c r="J110" s="4"/>
+    <row r="88" spans="10:10" ht="10.5" customHeight="1">
+      <c r="J88" s="4"/>
     </row>
     <row r="111" spans="10:10" ht="10.5" customHeight="1">
       <c r="J111" s="4"/>
     </row>
     <row r="112" spans="10:10" ht="10.5" customHeight="1">
       <c r="J112" s="4"/>
     </row>
     <row r="113" spans="10:10" ht="10.5" customHeight="1">
       <c r="J113" s="4"/>
     </row>
     <row r="114" spans="10:10" ht="10.5" customHeight="1">
       <c r="J114" s="4"/>
     </row>
     <row r="115" spans="10:10" ht="10.5" customHeight="1">
       <c r="J115" s="4"/>
     </row>
     <row r="116" spans="10:10" ht="10.5" customHeight="1">
       <c r="J116" s="4"/>
     </row>
     <row r="117" spans="10:10" ht="10.5" customHeight="1">
       <c r="J117" s="4"/>
     </row>
     <row r="118" spans="10:10" ht="10.5" customHeight="1">
       <c r="J118" s="4"/>
     </row>
     <row r="119" spans="10:10" ht="10.5" customHeight="1">
       <c r="J119" s="4"/>
     </row>
     <row r="120" spans="10:10" ht="10.5" customHeight="1">
       <c r="J120" s="4"/>
     </row>
     <row r="121" spans="10:10" ht="10.5" customHeight="1">
       <c r="J121" s="4"/>
     </row>
     <row r="122" spans="10:10" ht="10.5" customHeight="1">
       <c r="J122" s="4"/>
     </row>
-    <row r="129" spans="10:10" ht="10.5" customHeight="1">
-      <c r="J129" s="4"/>
+    <row r="123" spans="10:10" ht="10.5" customHeight="1">
+      <c r="J123" s="4"/>
     </row>
     <row r="130" spans="10:10" ht="10.5" customHeight="1">
       <c r="J130" s="4"/>
     </row>
     <row r="131" spans="10:10" ht="10.5" customHeight="1">
       <c r="J131" s="4"/>
     </row>
     <row r="132" spans="10:10" ht="10.5" customHeight="1">
       <c r="J132" s="4"/>
     </row>
     <row r="133" spans="10:10" ht="10.5" customHeight="1">
       <c r="J133" s="4"/>
     </row>
     <row r="134" spans="10:10" ht="10.5" customHeight="1">
       <c r="J134" s="4"/>
     </row>
     <row r="135" spans="10:10" ht="10.5" customHeight="1">
       <c r="J135" s="4"/>
     </row>
     <row r="136" spans="10:10" ht="10.5" customHeight="1">
       <c r="J136" s="4"/>
     </row>
     <row r="137" spans="10:10" ht="10.5" customHeight="1">
       <c r="J137" s="4"/>
     </row>
     <row r="138" spans="10:10" ht="10.5" customHeight="1">
       <c r="J138" s="4"/>
     </row>
     <row r="139" spans="10:10" ht="10.5" customHeight="1">
       <c r="J139" s="4"/>
     </row>
     <row r="140" spans="10:10" ht="10.5" customHeight="1">
       <c r="J140" s="4"/>
     </row>
     <row r="141" spans="10:10" ht="10.5" customHeight="1">
       <c r="J141" s="4"/>
     </row>
     <row r="142" spans="10:10" ht="10.5" customHeight="1">
       <c r="J142" s="4"/>
     </row>
     <row r="143" spans="10:10" ht="10.5" customHeight="1">
       <c r="J143" s="4"/>
     </row>
-    <row r="147" spans="10:10" ht="10.5" customHeight="1">
-      <c r="J147" s="4"/>
+    <row r="144" spans="10:10" ht="10.5" customHeight="1">
+      <c r="J144" s="4"/>
     </row>
     <row r="148" spans="10:10" ht="10.5" customHeight="1">
       <c r="J148" s="4"/>
     </row>
     <row r="149" spans="10:10" ht="10.5" customHeight="1">
       <c r="J149" s="4"/>
     </row>
     <row r="150" spans="10:10" ht="10.5" customHeight="1">
       <c r="J150" s="4"/>
     </row>
     <row r="151" spans="10:10" ht="10.5" customHeight="1">
       <c r="J151" s="4"/>
     </row>
     <row r="152" spans="10:10" ht="10.5" customHeight="1">
       <c r="J152" s="4"/>
     </row>
     <row r="153" spans="10:10" ht="10.5" customHeight="1">
       <c r="J153" s="4"/>
     </row>
     <row r="154" spans="10:10" ht="10.5" customHeight="1">
       <c r="J154" s="4"/>
     </row>
     <row r="155" spans="10:10" ht="10.5" customHeight="1">
       <c r="J155" s="4"/>
     </row>
     <row r="156" spans="10:10" ht="10.5" customHeight="1">
       <c r="J156" s="4"/>
     </row>
     <row r="157" spans="10:10" ht="10.5" customHeight="1">
       <c r="J157" s="4"/>
     </row>
     <row r="158" spans="10:10" ht="10.5" customHeight="1">
       <c r="J158" s="4"/>
     </row>
     <row r="159" spans="10:10" ht="10.5" customHeight="1">
       <c r="J159" s="4"/>
     </row>
     <row r="160" spans="10:10" ht="10.5" customHeight="1">
       <c r="J160" s="4"/>
+    </row>
+    <row r="161" spans="10:10" ht="10.5" customHeight="1">
+      <c r="J161" s="4"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.70866141732283472" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5E9C3292-765A-4FEB-A109-DE72A41355D1}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="71" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="71" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="71" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="71" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="71" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="71"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="10.5" customHeight="1">
       <c r="A1" s="70" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D1" s="70" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="73" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="72" t="s">
         <v>19</v>
       </c>
       <c r="D2" s="72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="10.5" customHeight="1">
       <c r="A3" s="74" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="B3" s="75" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="C3" s="76"/>
       <c r="D3" s="74" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="E3" s="74" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="10.5" customHeight="1">
       <c r="A4" s="77" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="B4" s="78" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="C4" s="79"/>
       <c r="D4" s="77" t="s">
-        <v>72</v>
+        <v>64</v>
       </c>
       <c r="E4" s="78" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="10.5" customHeight="1">
       <c r="A5" s="80" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="B5" s="81" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="C5" s="79"/>
       <c r="D5" s="80" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="E5" s="81" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="10.5" customHeight="1">
       <c r="A6" s="82" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="B6" s="78" t="s">
-        <v>80</v>
+        <v>72</v>
       </c>
       <c r="C6" s="79"/>
       <c r="D6" s="82" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="E6" s="78" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="21" customHeight="1">
       <c r="A7" s="80" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="B7" s="81" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C7" s="79"/>
       <c r="D7" s="80" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="E7" s="81" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="21" customHeight="1">
       <c r="A8" s="77" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="B8" s="78" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="C8" s="79"/>
       <c r="D8" s="77" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="E8" s="78" t="s">
-        <v>88</v>
+        <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="10.5" customHeight="1">
       <c r="A9" s="80" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="B9" s="81" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
       <c r="C9" s="79"/>
       <c r="D9" s="80" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
       <c r="E9" s="81" t="s">
-        <v>91</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="10.5" customHeight="1">
       <c r="A10" s="77" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="B10" s="78" t="s">
-        <v>93</v>
+        <v>85</v>
       </c>
       <c r="C10" s="79"/>
       <c r="D10" s="77" t="s">
-        <v>92</v>
+        <v>84</v>
       </c>
       <c r="E10" s="78" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="10.5" customHeight="1">
       <c r="A11" s="83" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B11" s="84" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="C11" s="79"/>
       <c r="D11" s="83" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="E11" s="84" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="10.5" customHeight="1">
       <c r="A12" s="85"/>
       <c r="D12" s="85"/>
     </row>
     <row r="13" spans="1:5" ht="10.5" customHeight="1">
       <c r="A13" s="85"/>
       <c r="D13" s="85"/>
     </row>
     <row r="14" spans="1:5" ht="10.5" customHeight="1">
       <c r="A14" s="86"/>
       <c r="D14" s="85"/>
     </row>
     <row r="15" spans="1:5" ht="10.5" customHeight="1">
       <c r="A15" s="86"/>
       <c r="D15" s="85"/>
     </row>
     <row r="16" spans="1:5" ht="10.5" customHeight="1">
       <c r="A16" s="85"/>
       <c r="D16" s="85"/>
     </row>
     <row r="17" spans="1:4" ht="10.5" customHeight="1">
       <c r="A17" s="85"/>
       <c r="D17" s="85"/>