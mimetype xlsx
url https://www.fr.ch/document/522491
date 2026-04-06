--- v0 (2025-12-05)
+++ v1 (2026-04-06)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28730"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0303 Chômage, sous-emploi et places vacantes\2025_révision\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\00 Bases statistiques et produits généraux\01 Synthèses\03 Site Internet\06 Pages sous-produits\03 Economie\0303 Chômage, sous-emploi et places vacantes\2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C97F8FAF-769A-4DF9-8781-2801310B649C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45DF10E0-F906-4C4F-91DE-736FDD5CEB11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="te635" sheetId="7" r:id="rId1"/>
     <sheet name="Signes - Zeichen" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'te635'!$A$1:$J$80</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'te635'!$A$1:$J$85</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="107">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="105">
   <si>
     <t>ZH</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
@@ -207,59 +207,50 @@
     <t>Männer</t>
   </si>
   <si>
     <t>Frauen</t>
   </si>
   <si>
     <t>Sexe / Geschlecht</t>
   </si>
   <si>
     <t>Nationalité / Nationalität</t>
   </si>
   <si>
     <t>Classe d'âges / Altersklasse</t>
   </si>
   <si>
     <t>65+</t>
   </si>
   <si>
     <t>Ausländer</t>
   </si>
   <si>
     <t>Schweizer</t>
   </si>
   <si>
     <t>T03-03-02</t>
-  </si>
-[...7 lines deleted...]
-    <t>Quelle: Arbeitslosenstatistik - Staatssekretariat für Wirtschaft, Bern, te25-635</t>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Jusqu'en 2009, selon le Recensement fédéral de la population 2000 (127 250 personnes actives pour le canton de Fribourg). De 2010 à 2013, selon le Relevé structurel 2010 (153 019 personnes actives,</t>
     </r>
   </si>
   <si>
     <r>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Bis 2009 gemäss Eidg. Volkszählung 2000 (127 250 Erwerbspersonen für den Kanton Freiburg). Von 2010 bis 2013 gemäss Strukturerhebung 2010 (153 019 Erwerbspersonen, Schätzung aufgrund</t>
@@ -384,177 +375,96 @@
     </r>
   </si>
   <si>
     <r>
       <t>Stellensuchende in % der Erwerbspersonen</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>1</t>
     </r>
     <r>
       <rPr>
         <sz val="6"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>, inbegriffen Diplomaten und internationale Funktionäre mit Wohnsitz in der Schweiz. Jahresmittelwerte</t>
     </r>
   </si>
   <si>
-    <r>
-[...101 lines deleted...]
-  <si>
     <t xml:space="preserve"> A partir de 2023, selon le pooling du Relevé structurel 2021-2023 (181 109 personnes actives, estimation à partir d'un relevé par échantillon).</t>
   </si>
   <si>
-    <t xml:space="preserve"> Von 2020 bis 2022 gemäss Pooling der Strukturerhebung 2018-2020 (173 345 Erwerbspersonen, Schätzung aufgrund einer Stichprobenerhebung)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Ab 2023 gemäss Pooling der Strukturerhebung 2021-2023 (181 109 Erwerbspersonen, Schätzung aufgrund einer Stichprobenerhebung)</t>
   </si>
   <si>
-    <t>Actualisation / Aktualisiert am: 03.07.2025</t>
+    <t>Suisse / Schweiz (2025)</t>
+  </si>
+  <si>
+    <t>Canton de Fribourg (2025)</t>
+  </si>
+  <si>
+    <t>Kanton Freiburg (2025)</t>
+  </si>
+  <si>
+    <t>Quelle: Arbeitslosenstatistik - Staatssekretariat für Wirtschaft, Bern, te26-635</t>
+  </si>
+  <si>
+    <t>Taux de demandeurs d'emploi, par canton et district, de 2004 à 2025</t>
+  </si>
+  <si>
+    <t>Stellensuchendenquote nach Kanton und Bezirk von 2004 bis 2025</t>
+  </si>
+  <si>
+    <t>Actualisation / Aktualisiert am: 13.03.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> De 2020 à 2022, selon le pooling du Relevé structurel 2018-2020 (173 367 personnes actives, estimation à partir d'un relevé par échantillon).</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Von 2020 bis 2022 gemäss Pooling der Strukturerhebung 2018-2020 (173 367 Erwerbspersonen, Schätzung aufgrund einer Stichprobenerhebung)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="#\ ##0\,0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
-    <numFmt numFmtId="174" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="_-* #,##0.000000000_-;\-* #,##0.000000000_-;_-* &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="168" formatCode="_-* #,##0.0_-;\-* #,##0.0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="25">
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
     <font>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="6.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier"/>
       <family val="3"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
@@ -647,63 +557,50 @@
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="6.5"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Aptos"/>
-      <family val="2"/>
-[...11 lines deleted...]
-      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Helv"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -862,51 +759,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="26" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="24" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -1040,100 +937,100 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="2" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="7" applyFont="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="14" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="2" fillId="3" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="2" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="1" fillId="0" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Milliers" xfId="8" builtinId="3"/>
     <cellStyle name="Milliers 2" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{CE1C617C-ACC9-42C1-AAAE-DD98A6454AE0}"/>
     <cellStyle name="Normal 5" xfId="7" xr:uid="{054C80E4-0E55-450F-AE1C-5CCD818245C0}"/>
     <cellStyle name="Standard_Tabelle1" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="virgule" xfId="3" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -1411,149 +1308,149 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:O82"/>
+  <dimension ref="A1:T87"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="10.5" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="19.5703125" style="3" customWidth="1"/>
     <col min="2" max="10" width="8.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="6.140625" style="3" customWidth="1"/>
     <col min="12" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A1" s="8" t="s">
-        <v>58</v>
+        <v>100</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="E1" s="9"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
     </row>
     <row r="2" spans="1:13" s="2" customFormat="1" ht="12" customHeight="1">
       <c r="A2" s="11" t="s">
-        <v>59</v>
+        <v>101</v>
       </c>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="E2" s="9"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="M2" s="44"/>
     </row>
     <row r="3" spans="1:13" ht="10.5" customHeight="1">
       <c r="A3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="14"/>
       <c r="C3" s="14"/>
       <c r="D3" s="14"/>
       <c r="E3" s="14"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
     </row>
     <row r="4" spans="1:13" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A4" s="33" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="5" customFormat="1" ht="10.5" customHeight="1">
       <c r="A5" s="33" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A6" s="17"/>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="18"/>
       <c r="F6" s="18"/>
       <c r="G6" s="18"/>
       <c r="H6" s="18"/>
       <c r="I6" s="18"/>
       <c r="J6" s="18"/>
       <c r="K6" s="7"/>
     </row>
     <row r="7" spans="1:13" s="1" customFormat="1" ht="10.5" customHeight="1">
       <c r="A7" s="25" t="s">
         <v>57</v>
       </c>
       <c r="B7" s="28" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="63" t="s">
+      <c r="C7" s="75" t="s">
         <v>51</v>
       </c>
-      <c r="D7" s="64"/>
-      <c r="E7" s="63" t="s">
+      <c r="D7" s="76"/>
+      <c r="E7" s="75" t="s">
         <v>52</v>
       </c>
-      <c r="F7" s="64"/>
-      <c r="G7" s="65" t="s">
+      <c r="F7" s="76"/>
+      <c r="G7" s="77" t="s">
         <v>53</v>
       </c>
-      <c r="H7" s="66"/>
-[...1 lines deleted...]
-      <c r="J7" s="67"/>
+      <c r="H7" s="78"/>
+      <c r="I7" s="78"/>
+      <c r="J7" s="79"/>
       <c r="K7" s="7"/>
     </row>
     <row r="8" spans="1:13" ht="10.5" customHeight="1">
       <c r="A8" s="26"/>
       <c r="B8" s="36"/>
       <c r="C8" s="28" t="s">
         <v>38</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>39</v>
       </c>
       <c r="E8" s="28" t="s">
         <v>40</v>
       </c>
       <c r="F8" s="28" t="s">
         <v>41</v>
       </c>
       <c r="G8" s="28" t="s">
         <v>46</v>
       </c>
       <c r="H8" s="28" t="s">
         <v>47</v>
       </c>
       <c r="I8" s="28" t="s">
         <v>48</v>
@@ -1563,2114 +1460,2501 @@
       </c>
       <c r="M8" s="43"/>
     </row>
     <row r="9" spans="1:13" ht="10.5" customHeight="1">
       <c r="A9" s="27"/>
       <c r="B9" s="29"/>
       <c r="C9" s="29" t="s">
         <v>49</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>56</v>
       </c>
       <c r="F9" s="29" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="29"/>
       <c r="H9" s="29"/>
       <c r="I9" s="29"/>
       <c r="J9" s="29"/>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="10.5" customHeight="1">
       <c r="A10" s="40" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B10" s="38">
-        <v>3.9118506781355298</v>
+        <v>4.5389999999999997</v>
       </c>
       <c r="C10" s="38">
-        <v>3.97827375875488</v>
+        <v>4.5940000000000003</v>
       </c>
       <c r="D10" s="38">
-        <v>3.8358370892837499</v>
+        <v>4.4749999999999996</v>
       </c>
       <c r="E10" s="38">
-        <v>2.6757256518396901</v>
+        <v>3.1110000000000002</v>
       </c>
       <c r="F10" s="37">
-        <v>6.9003554630926498</v>
+        <v>7.9909999999999997</v>
       </c>
       <c r="G10" s="37">
-        <v>3.7505204930795699</v>
+        <v>4.3170000000000002</v>
       </c>
       <c r="H10" s="37">
-        <v>4.2251091723471701</v>
+        <v>4.9429999999999996</v>
       </c>
       <c r="I10" s="37">
-        <v>3.6949610280775098</v>
-[...2 lines deleted...]
-        <v>0.124786989227157</v>
+        <v>4.2220000000000004</v>
+      </c>
+      <c r="J10" s="71">
+        <v>0.14199999999999999</v>
       </c>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:13" ht="10.5" customHeight="1">
       <c r="A11" s="41" t="s">
         <v>25</v>
       </c>
-      <c r="B11" s="78">
-[...24 lines deleted...]
-        <v>0.15305408993206601</v>
+      <c r="B11" s="72">
+        <v>4.7939999999999996</v>
+      </c>
+      <c r="C11" s="69">
+        <v>4.7770000000000001</v>
+      </c>
+      <c r="D11" s="69">
+        <v>4.8150000000000004</v>
+      </c>
+      <c r="E11" s="69">
+        <v>2.94</v>
+      </c>
+      <c r="F11" s="69">
+        <v>9.3450000000000006</v>
+      </c>
+      <c r="G11" s="69">
+        <v>4.51</v>
+      </c>
+      <c r="H11" s="69">
+        <v>5.2409999999999997</v>
+      </c>
+      <c r="I11" s="69">
+        <v>4.4740000000000002</v>
+      </c>
+      <c r="J11" s="70">
+        <v>0.153</v>
       </c>
       <c r="K11" s="45"/>
+      <c r="L11" s="74"/>
     </row>
     <row r="12" spans="1:13" ht="10.5" customHeight="1">
       <c r="A12" s="41" t="s">
         <v>24</v>
       </c>
-      <c r="B12" s="78">
-[...24 lines deleted...]
-        <v>7.95417226614724E-2</v>
+      <c r="B12" s="72">
+        <v>2.641</v>
+      </c>
+      <c r="C12" s="69">
+        <v>2.7210000000000001</v>
+      </c>
+      <c r="D12" s="69">
+        <v>2.544</v>
+      </c>
+      <c r="E12" s="69">
+        <v>1.8580000000000001</v>
+      </c>
+      <c r="F12" s="69">
+        <v>5.7190000000000003</v>
+      </c>
+      <c r="G12" s="69">
+        <v>2.5419999999999998</v>
+      </c>
+      <c r="H12" s="69">
+        <v>2.7639999999999998</v>
+      </c>
+      <c r="I12" s="69">
+        <v>2.7719999999999998</v>
+      </c>
+      <c r="J12" s="70">
+        <v>0.08</v>
       </c>
       <c r="K12" s="45"/>
+      <c r="L12" s="74"/>
     </row>
     <row r="13" spans="1:13" ht="10.5" customHeight="1">
       <c r="A13" s="41" t="s">
         <v>23</v>
       </c>
-      <c r="B13" s="78">
-[...24 lines deleted...]
-        <v>9.40329308664965E-2</v>
+      <c r="B13" s="72">
+        <v>1.3129999999999999</v>
+      </c>
+      <c r="C13" s="69">
+        <v>1.484</v>
+      </c>
+      <c r="D13" s="69">
+        <v>1.1020000000000001</v>
+      </c>
+      <c r="E13" s="69">
+        <v>0.82299999999999995</v>
+      </c>
+      <c r="F13" s="69">
+        <v>4.5780000000000003</v>
+      </c>
+      <c r="G13" s="69">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="H13" s="69">
+        <v>1.2190000000000001</v>
+      </c>
+      <c r="I13" s="69">
+        <v>1.7989999999999999</v>
+      </c>
+      <c r="J13" s="70">
+        <v>6.3E-2</v>
       </c>
       <c r="K13" s="45"/>
+      <c r="L13" s="74"/>
     </row>
     <row r="14" spans="1:13" ht="10.5" customHeight="1">
       <c r="A14" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="78">
-[...24 lines deleted...]
-        <v>0.11144604487090801</v>
+      <c r="B14" s="72">
+        <v>4.3</v>
+      </c>
+      <c r="C14" s="69">
+        <v>4.5270000000000001</v>
+      </c>
+      <c r="D14" s="69">
+        <v>4.0490000000000004</v>
+      </c>
+      <c r="E14" s="69">
+        <v>3.07</v>
+      </c>
+      <c r="F14" s="69">
+        <v>7.5570000000000004</v>
+      </c>
+      <c r="G14" s="69">
+        <v>3.6859999999999999</v>
+      </c>
+      <c r="H14" s="69">
+        <v>4.7359999999999998</v>
+      </c>
+      <c r="I14" s="69">
+        <v>4.1509999999999998</v>
+      </c>
+      <c r="J14" s="70">
+        <v>0.16200000000000001</v>
       </c>
       <c r="K14" s="45"/>
+      <c r="L14" s="74"/>
     </row>
     <row r="15" spans="1:13" ht="10.5" customHeight="1">
       <c r="A15" s="41" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="78">
-[...24 lines deleted...]
-        <v>0.19735251426191999</v>
+      <c r="B15" s="72">
+        <v>6.5019999999999998</v>
+      </c>
+      <c r="C15" s="69">
+        <v>6.7960000000000003</v>
+      </c>
+      <c r="D15" s="69">
+        <v>6.1840000000000002</v>
+      </c>
+      <c r="E15" s="69">
+        <v>4.7670000000000003</v>
+      </c>
+      <c r="F15" s="69">
+        <v>8.7769999999999992</v>
+      </c>
+      <c r="G15" s="69">
+        <v>6.8949999999999996</v>
+      </c>
+      <c r="H15" s="69">
+        <v>6.8890000000000002</v>
+      </c>
+      <c r="I15" s="69">
+        <v>6.157</v>
+      </c>
+      <c r="J15" s="70">
+        <v>0.245</v>
       </c>
       <c r="K15" s="45"/>
+      <c r="L15" s="74"/>
     </row>
     <row r="16" spans="1:13" ht="10.5" customHeight="1">
       <c r="A16" s="41" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="78">
-[...24 lines deleted...]
-        <v>8.6808518245251598E-2</v>
+      <c r="B16" s="72">
+        <v>3.39</v>
+      </c>
+      <c r="C16" s="69">
+        <v>3.5510000000000002</v>
+      </c>
+      <c r="D16" s="69">
+        <v>3.2120000000000002</v>
+      </c>
+      <c r="E16" s="69">
+        <v>2.2789999999999999</v>
+      </c>
+      <c r="F16" s="69">
+        <v>8.0150000000000006</v>
+      </c>
+      <c r="G16" s="69">
+        <v>3.3130000000000002</v>
+      </c>
+      <c r="H16" s="69">
+        <v>3.758</v>
+      </c>
+      <c r="I16" s="69">
+        <v>3.0760000000000001</v>
+      </c>
+      <c r="J16" s="70">
+        <v>9.9000000000000005E-2</v>
       </c>
       <c r="K16" s="45"/>
-    </row>
-    <row r="17" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L16" s="74"/>
+    </row>
+    <row r="17" spans="1:12" ht="10.5" customHeight="1">
       <c r="A17" s="41" t="s">
         <v>19</v>
       </c>
-      <c r="B17" s="78">
-[...24 lines deleted...]
-        <v>0.17940253483200999</v>
+      <c r="B17" s="72">
+        <v>5.0780000000000003</v>
+      </c>
+      <c r="C17" s="69">
+        <v>4.9160000000000004</v>
+      </c>
+      <c r="D17" s="69">
+        <v>5.2619999999999996</v>
+      </c>
+      <c r="E17" s="69">
+        <v>3.3820000000000001</v>
+      </c>
+      <c r="F17" s="69">
+        <v>9.6530000000000005</v>
+      </c>
+      <c r="G17" s="69">
+        <v>5.2130000000000001</v>
+      </c>
+      <c r="H17" s="69">
+        <v>5.3920000000000003</v>
+      </c>
+      <c r="I17" s="69">
+        <v>4.726</v>
+      </c>
+      <c r="J17" s="70">
+        <v>0.19700000000000001</v>
       </c>
       <c r="K17" s="45"/>
-    </row>
-    <row r="18" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L17" s="74"/>
+    </row>
+    <row r="18" spans="1:12" ht="10.5" customHeight="1">
       <c r="A18" s="41" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="78">
-[...24 lines deleted...]
-        <v>0.12600157949935201</v>
+      <c r="B18" s="72">
+        <v>6.8380000000000001</v>
+      </c>
+      <c r="C18" s="69">
+        <v>6.82</v>
+      </c>
+      <c r="D18" s="69">
+        <v>6.8579999999999997</v>
+      </c>
+      <c r="E18" s="69">
+        <v>6.0439999999999996</v>
+      </c>
+      <c r="F18" s="69">
+        <v>7.8010000000000002</v>
+      </c>
+      <c r="G18" s="69">
+        <v>6.6189999999999998</v>
+      </c>
+      <c r="H18" s="69">
+        <v>7.6449999999999996</v>
+      </c>
+      <c r="I18" s="69">
+        <v>5.7359999999999998</v>
+      </c>
+      <c r="J18" s="70">
+        <v>0.13400000000000001</v>
       </c>
       <c r="K18" s="45"/>
-    </row>
-    <row r="19" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L18" s="74"/>
+    </row>
+    <row r="19" spans="1:12" ht="10.5" customHeight="1">
       <c r="A19" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="78">
-[...24 lines deleted...]
-        <v>0.138874909007597</v>
+      <c r="B19" s="72">
+        <v>2.8220000000000001</v>
+      </c>
+      <c r="C19" s="69">
+        <v>2.8370000000000002</v>
+      </c>
+      <c r="D19" s="69">
+        <v>2.8039999999999998</v>
+      </c>
+      <c r="E19" s="69">
+        <v>1.948</v>
+      </c>
+      <c r="F19" s="69">
+        <v>4.9409999999999998</v>
+      </c>
+      <c r="G19" s="69">
+        <v>1.86</v>
+      </c>
+      <c r="H19" s="69">
+        <v>2.8370000000000002</v>
+      </c>
+      <c r="I19" s="69">
+        <v>3.4169999999999998</v>
+      </c>
+      <c r="J19" s="70">
+        <v>0.104</v>
       </c>
       <c r="K19" s="45"/>
-    </row>
-    <row r="20" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L19" s="74"/>
+    </row>
+    <row r="20" spans="1:12" ht="10.5" customHeight="1">
       <c r="A20" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="78">
-[...24 lines deleted...]
-        <v>6.8522838424206201E-2</v>
+      <c r="B20" s="72">
+        <v>2.1520000000000001</v>
+      </c>
+      <c r="C20" s="69">
+        <v>2.319</v>
+      </c>
+      <c r="D20" s="69">
+        <v>1.9530000000000001</v>
+      </c>
+      <c r="E20" s="69">
+        <v>1.204</v>
+      </c>
+      <c r="F20" s="69">
+        <v>5.2009999999999996</v>
+      </c>
+      <c r="G20" s="69">
+        <v>1.744</v>
+      </c>
+      <c r="H20" s="69">
+        <v>2.3050000000000002</v>
+      </c>
+      <c r="I20" s="69">
+        <v>2.2320000000000002</v>
+      </c>
+      <c r="J20" s="70">
+        <v>6.6000000000000003E-2</v>
       </c>
       <c r="K20" s="45"/>
-    </row>
-    <row r="21" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L20" s="74"/>
+    </row>
+    <row r="21" spans="1:12" ht="10.5" customHeight="1">
       <c r="A21" s="41" t="s">
         <v>15</v>
       </c>
-      <c r="B21" s="78">
-[...24 lines deleted...]
-        <v>0.14010950728878999</v>
+      <c r="B21" s="72">
+        <v>6.5190000000000001</v>
+      </c>
+      <c r="C21" s="69">
+        <v>6.649</v>
+      </c>
+      <c r="D21" s="69">
+        <v>6.3719999999999999</v>
+      </c>
+      <c r="E21" s="69">
+        <v>5.0495000000000001</v>
+      </c>
+      <c r="F21" s="69">
+        <v>13.457000000000001</v>
+      </c>
+      <c r="G21" s="69">
+        <v>8.7629999999999999</v>
+      </c>
+      <c r="H21" s="69">
+        <v>6.86</v>
+      </c>
+      <c r="I21" s="69">
+        <v>5.6760000000000002</v>
+      </c>
+      <c r="J21" s="70">
+        <v>0.29099999999999998</v>
       </c>
       <c r="K21" s="45"/>
-    </row>
-    <row r="22" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L21" s="74"/>
+    </row>
+    <row r="22" spans="1:12" ht="10.5" customHeight="1">
       <c r="A22" s="41" t="s">
         <v>14</v>
       </c>
-      <c r="B22" s="78">
-[...24 lines deleted...]
-        <v>8.9379514836847099E-2</v>
+      <c r="B22" s="72">
+        <v>3.2930000000000001</v>
+      </c>
+      <c r="C22" s="69">
+        <v>3.3039999999999998</v>
+      </c>
+      <c r="D22" s="69">
+        <v>3.28</v>
+      </c>
+      <c r="E22" s="69">
+        <v>2.056</v>
+      </c>
+      <c r="F22" s="69">
+        <v>7.6829999999999998</v>
+      </c>
+      <c r="G22" s="69">
+        <v>3.0630000000000002</v>
+      </c>
+      <c r="H22" s="69">
+        <v>3.512</v>
+      </c>
+      <c r="I22" s="69">
+        <v>3.2189999999999999</v>
+      </c>
+      <c r="J22" s="70">
+        <v>0.122</v>
       </c>
       <c r="K22" s="45"/>
-    </row>
-    <row r="23" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L22" s="74"/>
+    </row>
+    <row r="23" spans="1:12" ht="10.5" customHeight="1">
       <c r="A23" s="41" t="s">
         <v>13</v>
       </c>
-      <c r="B23" s="78">
-[...24 lines deleted...]
-        <v>0.18398099225671</v>
+      <c r="B23" s="72">
+        <v>6.9790000000000001</v>
+      </c>
+      <c r="C23" s="69">
+        <v>6.9409999999999998</v>
+      </c>
+      <c r="D23" s="69">
+        <v>7.0209999999999999</v>
+      </c>
+      <c r="E23" s="69">
+        <v>5.3230000000000004</v>
+      </c>
+      <c r="F23" s="69">
+        <v>10.781000000000001</v>
+      </c>
+      <c r="G23" s="69">
+        <v>7.81</v>
+      </c>
+      <c r="H23" s="69">
+        <v>7.5250000000000004</v>
+      </c>
+      <c r="I23" s="69">
+        <v>6.0789999999999997</v>
+      </c>
+      <c r="J23" s="70">
+        <v>0.25700000000000001</v>
       </c>
       <c r="K23" s="45"/>
-    </row>
-    <row r="24" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L23" s="74"/>
+    </row>
+    <row r="24" spans="1:12" ht="10.5" customHeight="1">
       <c r="A24" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B24" s="78">
-[...24 lines deleted...]
-        <v>5.7074322453002299E-2</v>
+      <c r="B24" s="72">
+        <v>1.8779999999999999</v>
+      </c>
+      <c r="C24" s="69">
+        <v>1.887</v>
+      </c>
+      <c r="D24" s="69">
+        <v>1.8660000000000001</v>
+      </c>
+      <c r="E24" s="69">
+        <v>1.2190000000000001</v>
+      </c>
+      <c r="F24" s="69">
+        <v>4.75</v>
+      </c>
+      <c r="G24" s="69">
+        <v>1.139</v>
+      </c>
+      <c r="H24" s="69">
+        <v>1.8540000000000001</v>
+      </c>
+      <c r="I24" s="69">
+        <v>2.266</v>
+      </c>
+      <c r="J24" s="70">
+        <v>5.7000000000000002E-2</v>
       </c>
       <c r="K24" s="45"/>
-    </row>
-    <row r="25" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L24" s="74"/>
+    </row>
+    <row r="25" spans="1:12" ht="10.5" customHeight="1">
       <c r="A25" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="B25" s="78">
-[...24 lines deleted...]
-        <v>4.4416110282487098E-2</v>
+      <c r="B25" s="72">
+        <v>1.649</v>
+      </c>
+      <c r="C25" s="69">
+        <v>1.76</v>
+      </c>
+      <c r="D25" s="69">
+        <v>1.5189999999999999</v>
+      </c>
+      <c r="E25" s="69">
+        <v>0.96199999999999997</v>
+      </c>
+      <c r="F25" s="69">
+        <v>4.63</v>
+      </c>
+      <c r="G25" s="69">
+        <v>1.1619999999999999</v>
+      </c>
+      <c r="H25" s="69">
+        <v>1.6479999999999999</v>
+      </c>
+      <c r="I25" s="69">
+        <v>1.9219999999999999</v>
+      </c>
+      <c r="J25" s="70">
+        <v>8.8999999999999996E-2</v>
       </c>
       <c r="K25" s="45"/>
-    </row>
-    <row r="26" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L25" s="74"/>
+    </row>
+    <row r="26" spans="1:12" ht="10.5" customHeight="1">
       <c r="A26" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="78">
-[...24 lines deleted...]
-        <v>0.15723538915684901</v>
+      <c r="B26" s="72">
+        <v>3.794</v>
+      </c>
+      <c r="C26" s="69">
+        <v>3.9790000000000001</v>
+      </c>
+      <c r="D26" s="69">
+        <v>3.5750000000000002</v>
+      </c>
+      <c r="E26" s="69">
+        <v>2.323</v>
+      </c>
+      <c r="F26" s="69">
+        <v>7.4950000000000001</v>
+      </c>
+      <c r="G26" s="69">
+        <v>3.512</v>
+      </c>
+      <c r="H26" s="69">
+        <v>4.0570000000000004</v>
+      </c>
+      <c r="I26" s="69">
+        <v>3.714</v>
+      </c>
+      <c r="J26" s="70">
+        <v>0.13400000000000001</v>
       </c>
       <c r="K26" s="45"/>
-    </row>
-    <row r="27" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L26" s="74"/>
+    </row>
+    <row r="27" spans="1:12" ht="10.5" customHeight="1">
       <c r="A27" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="B27" s="78">
-[...24 lines deleted...]
-        <v>0.233495349300753</v>
+      <c r="B27" s="72">
+        <v>5.0270000000000001</v>
+      </c>
+      <c r="C27" s="69">
+        <v>5.2519999999999998</v>
+      </c>
+      <c r="D27" s="69">
+        <v>4.766</v>
+      </c>
+      <c r="E27" s="69">
+        <v>3.0979999999999999</v>
+      </c>
+      <c r="F27" s="69">
+        <v>9.2040000000000006</v>
+      </c>
+      <c r="G27" s="69">
+        <v>6.1</v>
+      </c>
+      <c r="H27" s="69">
+        <v>5.4909999999999997</v>
+      </c>
+      <c r="I27" s="69">
+        <v>4.3029999999999999</v>
+      </c>
+      <c r="J27" s="70">
+        <v>0.192</v>
       </c>
       <c r="K27" s="45"/>
-    </row>
-    <row r="28" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L27" s="74"/>
+    </row>
+    <row r="28" spans="1:12" ht="10.5" customHeight="1">
       <c r="A28" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="B28" s="78">
-[...24 lines deleted...]
-        <v>7.3526467038351098E-2</v>
+      <c r="B28" s="72">
+        <v>2.4089999999999998</v>
+      </c>
+      <c r="C28" s="69">
+        <v>2.5329999999999999</v>
+      </c>
+      <c r="D28" s="69">
+        <v>2.2519999999999998</v>
+      </c>
+      <c r="E28" s="69">
+        <v>1.5620000000000001</v>
+      </c>
+      <c r="F28" s="69">
+        <v>4.95</v>
+      </c>
+      <c r="G28" s="69">
+        <v>1.5780000000000001</v>
+      </c>
+      <c r="H28" s="69">
+        <v>2.5150000000000001</v>
+      </c>
+      <c r="I28" s="69">
+        <v>2.698</v>
+      </c>
+      <c r="J28" s="70">
+        <v>0.112</v>
       </c>
       <c r="K28" s="45"/>
-    </row>
-    <row r="29" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L28" s="74"/>
+    </row>
+    <row r="29" spans="1:12" ht="10.5" customHeight="1">
       <c r="A29" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="B29" s="78">
-[...24 lines deleted...]
-        <v>0.16627846730343199</v>
+      <c r="B29" s="72">
+        <v>5.0110000000000001</v>
+      </c>
+      <c r="C29" s="69">
+        <v>5.1369999999999996</v>
+      </c>
+      <c r="D29" s="69">
+        <v>4.8639999999999999</v>
+      </c>
+      <c r="E29" s="69">
+        <v>3.1139999999999999</v>
+      </c>
+      <c r="F29" s="69">
+        <v>10.314</v>
+      </c>
+      <c r="G29" s="69">
+        <v>5.49</v>
+      </c>
+      <c r="H29" s="69">
+        <v>5.3979999999999997</v>
+      </c>
+      <c r="I29" s="69">
+        <v>4.5739999999999998</v>
+      </c>
+      <c r="J29" s="70">
+        <v>0.28299999999999997</v>
       </c>
       <c r="K29" s="45"/>
-    </row>
-    <row r="30" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L29" s="74"/>
+    </row>
+    <row r="30" spans="1:12" ht="10.5" customHeight="1">
       <c r="A30" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="B30" s="78">
-[...24 lines deleted...]
-        <v>0.12798929392345701</v>
+      <c r="B30" s="72">
+        <v>4.3609999999999998</v>
+      </c>
+      <c r="C30" s="69">
+        <v>4.3310000000000004</v>
+      </c>
+      <c r="D30" s="69">
+        <v>4.3979999999999997</v>
+      </c>
+      <c r="E30" s="69">
+        <v>2.7280000000000002</v>
+      </c>
+      <c r="F30" s="69">
+        <v>8.2309999999999999</v>
+      </c>
+      <c r="G30" s="69">
+        <v>4.4009999999999998</v>
+      </c>
+      <c r="H30" s="69">
+        <v>4.57</v>
+      </c>
+      <c r="I30" s="69">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="J30" s="70">
+        <v>0.13500000000000001</v>
       </c>
       <c r="K30" s="45"/>
-    </row>
-    <row r="31" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L30" s="74"/>
+    </row>
+    <row r="31" spans="1:12" ht="10.5" customHeight="1">
       <c r="A31" s="41" t="s">
         <v>5</v>
       </c>
-      <c r="B31" s="78">
-[...24 lines deleted...]
-        <v>0.175972862799677</v>
+      <c r="B31" s="72">
+        <v>5.2889999999999997</v>
+      </c>
+      <c r="C31" s="69">
+        <v>5.125</v>
+      </c>
+      <c r="D31" s="69">
+        <v>5.4859999999999998</v>
+      </c>
+      <c r="E31" s="69">
+        <v>3.8940000000000001</v>
+      </c>
+      <c r="F31" s="69">
+        <v>8.2629999999999999</v>
+      </c>
+      <c r="G31" s="69">
+        <v>7.34</v>
+      </c>
+      <c r="H31" s="69">
+        <v>5.1790000000000003</v>
+      </c>
+      <c r="I31" s="69">
+        <v>5.5039999999999996</v>
+      </c>
+      <c r="J31" s="70">
+        <v>0.186</v>
       </c>
       <c r="K31" s="45"/>
-    </row>
-    <row r="32" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L31" s="74"/>
+    </row>
+    <row r="32" spans="1:12" ht="10.5" customHeight="1">
       <c r="A32" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="B32" s="78">
-[...24 lines deleted...]
-        <v>6.3395357436509397E-2</v>
+      <c r="B32" s="72">
+        <v>1.99</v>
+      </c>
+      <c r="C32" s="69">
+        <v>2.165</v>
+      </c>
+      <c r="D32" s="69">
+        <v>1.7709999999999999</v>
+      </c>
+      <c r="E32" s="69">
+        <v>0.83599999999999997</v>
+      </c>
+      <c r="F32" s="69">
+        <v>8.1199999999999992</v>
+      </c>
+      <c r="G32" s="69">
+        <v>1.423</v>
+      </c>
+      <c r="H32" s="69">
+        <v>2.1869999999999998</v>
+      </c>
+      <c r="I32" s="69">
+        <v>2.0249999999999999</v>
+      </c>
+      <c r="J32" s="70">
+        <v>9.5000000000000001E-2</v>
       </c>
       <c r="K32" s="45"/>
-    </row>
-    <row r="33" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L32" s="74"/>
+    </row>
+    <row r="33" spans="1:20" ht="10.5" customHeight="1">
       <c r="A33" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B33" s="78">
-[...24 lines deleted...]
-        <v>0.13322664511295301</v>
+      <c r="B33" s="72">
+        <v>4.899</v>
+      </c>
+      <c r="C33" s="69">
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="D33" s="69">
+        <v>4.8520000000000003</v>
+      </c>
+      <c r="E33" s="69">
+        <v>3.1280000000000001</v>
+      </c>
+      <c r="F33" s="69">
+        <v>9.4090000000000007</v>
+      </c>
+      <c r="G33" s="69">
+        <v>5.8650000000000002</v>
+      </c>
+      <c r="H33" s="69">
+        <v>5.19</v>
+      </c>
+      <c r="I33" s="69">
+        <v>4.4379999999999997</v>
+      </c>
+      <c r="J33" s="70">
+        <v>0.151</v>
       </c>
       <c r="K33" s="45"/>
-    </row>
-    <row r="34" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L33" s="74"/>
+    </row>
+    <row r="34" spans="1:20" ht="10.5" customHeight="1">
       <c r="A34" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="78">
-[...24 lines deleted...]
-        <v>0.13320550151435401</v>
+      <c r="B34" s="72">
+        <v>6.6829999999999998</v>
+      </c>
+      <c r="C34" s="69">
+        <v>6.782</v>
+      </c>
+      <c r="D34" s="69">
+        <v>6.5739999999999998</v>
+      </c>
+      <c r="E34" s="69">
+        <v>5.0910000000000002</v>
+      </c>
+      <c r="F34" s="69">
+        <v>9.4130000000000003</v>
+      </c>
+      <c r="G34" s="69">
+        <v>6.399</v>
+      </c>
+      <c r="H34" s="69">
+        <v>7.3220000000000001</v>
+      </c>
+      <c r="I34" s="69">
+        <v>5.8920000000000003</v>
+      </c>
+      <c r="J34" s="70">
+        <v>0.183</v>
       </c>
       <c r="K34" s="45"/>
-    </row>
-    <row r="35" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L34" s="74"/>
+    </row>
+    <row r="35" spans="1:20" ht="10.5" customHeight="1">
       <c r="A35" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="B35" s="78">
-[...24 lines deleted...]
-        <v>8.7050142312641202E-2</v>
+      <c r="B35" s="72">
+        <v>3.8980000000000001</v>
+      </c>
+      <c r="C35" s="69">
+        <v>4.0369999999999999</v>
+      </c>
+      <c r="D35" s="69">
+        <v>3.7309999999999999</v>
+      </c>
+      <c r="E35" s="69">
+        <v>2.7589999999999999</v>
+      </c>
+      <c r="F35" s="69">
+        <v>6.2990000000000004</v>
+      </c>
+      <c r="G35" s="69">
+        <v>2.6320000000000001</v>
+      </c>
+      <c r="H35" s="69">
+        <v>4.1369999999999996</v>
+      </c>
+      <c r="I35" s="69">
+        <v>4.1550000000000002</v>
+      </c>
+      <c r="J35" s="70">
+        <v>0.127</v>
       </c>
       <c r="K35" s="45"/>
-    </row>
-    <row r="36" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L35" s="74"/>
+    </row>
+    <row r="36" spans="1:20" ht="10.5" customHeight="1">
       <c r="A36" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B36" s="78">
-[...24 lines deleted...]
-        <v>0.116845506516467</v>
+      <c r="B36" s="72">
+        <v>4.0410000000000004</v>
+      </c>
+      <c r="C36" s="69">
+        <v>4.09</v>
+      </c>
+      <c r="D36" s="69">
+        <v>3.9849999999999999</v>
+      </c>
+      <c r="E36" s="69">
+        <v>2.9980000000000002</v>
+      </c>
+      <c r="F36" s="69">
+        <v>6.3150000000000004</v>
+      </c>
+      <c r="G36" s="69">
+        <v>3.5110000000000001</v>
+      </c>
+      <c r="H36" s="69">
+        <v>4.3689999999999998</v>
+      </c>
+      <c r="I36" s="69">
+        <v>3.86</v>
+      </c>
+      <c r="J36" s="70">
+        <v>0.11899999999999999</v>
       </c>
       <c r="K36" s="45"/>
-    </row>
-    <row r="37" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L36" s="74"/>
+    </row>
+    <row r="37" spans="1:20" ht="10.5" customHeight="1">
       <c r="A37" s="42" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B37" s="37"/>
       <c r="C37" s="37"/>
       <c r="D37" s="38"/>
       <c r="E37" s="37"/>
       <c r="F37" s="37"/>
       <c r="G37" s="38"/>
       <c r="H37" s="38"/>
       <c r="I37" s="38"/>
       <c r="J37" s="39"/>
       <c r="K37" s="45"/>
     </row>
-    <row r="38" spans="1:11" ht="10.5" customHeight="1">
+    <row r="38" spans="1:20" ht="10.5" customHeight="1">
       <c r="A38" s="42" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B38" s="37">
-        <v>4.53272965193469</v>
+        <v>5.0780000000000003</v>
       </c>
       <c r="C38" s="37">
-        <v>4.4146449581307499</v>
+        <v>4.9160000000000004</v>
       </c>
       <c r="D38" s="37">
-        <v>4.6676273549963101</v>
+        <v>5.2619999999999996</v>
       </c>
       <c r="E38" s="37">
-        <v>2.9898522700408501</v>
+        <v>3.3820000000000001</v>
       </c>
       <c r="F38" s="37">
-        <v>8.69693762494542</v>
+        <v>9.6530000000000005</v>
       </c>
       <c r="G38" s="37">
-        <v>4.6472892571252196</v>
+        <v>5.2130000000000001</v>
       </c>
       <c r="H38" s="37">
-        <v>4.7402895391368203</v>
+        <v>5.3920000000000003</v>
       </c>
       <c r="I38" s="37">
-        <v>4.3581056946729504</v>
+        <v>4.726</v>
       </c>
       <c r="J38" s="39">
-        <v>0.17940253483200999</v>
+        <v>0.19700000000000001</v>
       </c>
       <c r="K38" s="45"/>
     </row>
-    <row r="39" spans="1:11" ht="10.5" customHeight="1">
+    <row r="39" spans="1:20" ht="10.5" customHeight="1">
       <c r="A39" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="B39" s="75">
-[...24 lines deleted...]
-        <v>6.2850480045430104E-2</v>
+      <c r="B39" s="69">
+        <v>5.0419999999999998</v>
+      </c>
+      <c r="C39" s="69">
+        <v>4.9180000000000001</v>
+      </c>
+      <c r="D39" s="69">
+        <v>5.1740000000000004</v>
+      </c>
+      <c r="E39" s="69">
+        <v>3.87</v>
+      </c>
+      <c r="F39" s="69">
+        <v>8.7439999999999998</v>
+      </c>
+      <c r="G39" s="69">
+        <v>5.125</v>
+      </c>
+      <c r="H39" s="69">
+        <v>5.1829999999999998</v>
+      </c>
+      <c r="I39" s="69">
+        <v>4.95</v>
+      </c>
+      <c r="J39" s="70">
+        <v>0.40899999999999997</v>
       </c>
       <c r="K39" s="45"/>
-    </row>
-    <row r="40" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L39" s="74"/>
+    </row>
+    <row r="40" spans="1:20" ht="10.5" customHeight="1">
       <c r="A40" s="41" t="s">
         <v>29</v>
       </c>
-      <c r="B40" s="75">
-[...24 lines deleted...]
-        <v>0.42879089428713002</v>
+      <c r="B40" s="69">
+        <v>5.484</v>
+      </c>
+      <c r="C40" s="69">
+        <v>5.3209999999999997</v>
+      </c>
+      <c r="D40" s="69">
+        <v>5.6539999999999999</v>
+      </c>
+      <c r="E40" s="69">
+        <v>3.621</v>
+      </c>
+      <c r="F40" s="69">
+        <v>11.32</v>
+      </c>
+      <c r="G40" s="69">
+        <v>6.2210000000000001</v>
+      </c>
+      <c r="H40" s="69">
+        <v>5.6719999999999997</v>
+      </c>
+      <c r="I40" s="69">
+        <v>5.1210000000000004</v>
+      </c>
+      <c r="J40" s="70">
+        <v>0.34300000000000003</v>
       </c>
       <c r="K40" s="45"/>
-    </row>
-    <row r="41" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L40" s="74"/>
+    </row>
+    <row r="41" spans="1:20" ht="10.5" customHeight="1">
       <c r="A41" s="41" t="s">
         <v>30</v>
       </c>
-      <c r="B41" s="75">
-[...24 lines deleted...]
-        <v>9.66967647182536E-2</v>
+      <c r="B41" s="69">
+        <v>5.3760000000000003</v>
+      </c>
+      <c r="C41" s="69">
+        <v>5.1660000000000004</v>
+      </c>
+      <c r="D41" s="69">
+        <v>5.6180000000000003</v>
+      </c>
+      <c r="E41" s="69">
+        <v>3.4769999999999999</v>
+      </c>
+      <c r="F41" s="69">
+        <v>9.468</v>
+      </c>
+      <c r="G41" s="69">
+        <v>5.4029999999999996</v>
+      </c>
+      <c r="H41" s="69">
+        <v>5.4420000000000002</v>
+      </c>
+      <c r="I41" s="69">
+        <v>5.476</v>
+      </c>
+      <c r="J41" s="70">
+        <v>0.17399999999999999</v>
       </c>
       <c r="K41" s="45"/>
-    </row>
-    <row r="42" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L41" s="74"/>
+    </row>
+    <row r="42" spans="1:20" ht="10.5" customHeight="1">
       <c r="A42" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="B42" s="75">
-[...24 lines deleted...]
-        <v>0.223949938155179</v>
+      <c r="B42" s="69">
+        <v>6.5510000000000002</v>
+      </c>
+      <c r="C42" s="69">
+        <v>6.4790000000000001</v>
+      </c>
+      <c r="D42" s="69">
+        <v>6.633</v>
+      </c>
+      <c r="E42" s="69">
+        <v>4.4480000000000004</v>
+      </c>
+      <c r="F42" s="69">
+        <v>11.000999999999999</v>
+      </c>
+      <c r="G42" s="69">
+        <v>7.39</v>
+      </c>
+      <c r="H42" s="69">
+        <v>6.9249999999999998</v>
+      </c>
+      <c r="I42" s="69">
+        <v>5.92</v>
+      </c>
+      <c r="J42" s="70">
+        <v>0.23200000000000001</v>
       </c>
       <c r="K42" s="45"/>
-    </row>
-    <row r="43" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L42" s="74"/>
+    </row>
+    <row r="43" spans="1:20" ht="10.5" customHeight="1">
       <c r="A43" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="B43" s="75">
-[...24 lines deleted...]
-        <v>0.14942320437624301</v>
+      <c r="B43" s="69">
+        <v>3.5840000000000001</v>
+      </c>
+      <c r="C43" s="69">
+        <v>3.4609999999999999</v>
+      </c>
+      <c r="D43" s="69">
+        <v>3.7229999999999999</v>
+      </c>
+      <c r="E43" s="69">
+        <v>2.1819999999999999</v>
+      </c>
+      <c r="F43" s="69">
+        <v>7.8239999999999998</v>
+      </c>
+      <c r="G43" s="69">
+        <v>3.84</v>
+      </c>
+      <c r="H43" s="69">
+        <v>3.9740000000000002</v>
+      </c>
+      <c r="I43" s="69">
+        <v>3.1850000000000001</v>
+      </c>
+      <c r="J43" s="70">
+        <v>7.4999999999999997E-2</v>
       </c>
       <c r="K43" s="45"/>
-    </row>
-    <row r="44" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L43" s="74"/>
+    </row>
+    <row r="44" spans="1:20" ht="10.5" customHeight="1">
       <c r="A44" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B44" s="75">
-[...24 lines deleted...]
-        <v>0.199319491683186</v>
+      <c r="B44" s="69">
+        <v>2.6619999999999999</v>
+      </c>
+      <c r="C44" s="69">
+        <v>2.589</v>
+      </c>
+      <c r="D44" s="69">
+        <v>2.7509999999999999</v>
+      </c>
+      <c r="E44" s="69">
+        <v>1.7749999999999999</v>
+      </c>
+      <c r="F44" s="69">
+        <v>7.7110000000000003</v>
+      </c>
+      <c r="G44" s="69">
+        <v>2.0190000000000001</v>
+      </c>
+      <c r="H44" s="69">
+        <v>2.9740000000000002</v>
+      </c>
+      <c r="I44" s="69">
+        <v>2.57</v>
+      </c>
+      <c r="J44" s="70">
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="K44" s="45"/>
-    </row>
-    <row r="45" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L44" s="74"/>
+    </row>
+    <row r="45" spans="1:20" ht="10.5" customHeight="1">
       <c r="A45" s="41" t="s">
         <v>34</v>
       </c>
-      <c r="B45" s="75">
-[...24 lines deleted...]
-        <v>4.8566574267399298E-2</v>
+      <c r="B45" s="69">
+        <v>4.3609999999999998</v>
+      </c>
+      <c r="C45" s="69">
+        <v>3.7709999999999999</v>
+      </c>
+      <c r="D45" s="69">
+        <v>5.0869999999999997</v>
+      </c>
+      <c r="E45" s="69">
+        <v>3.4020000000000001</v>
+      </c>
+      <c r="F45" s="69">
+        <v>6.9480000000000004</v>
+      </c>
+      <c r="G45" s="69">
+        <v>3.984</v>
+      </c>
+      <c r="H45" s="69">
+        <v>4.5049999999999999</v>
+      </c>
+      <c r="I45" s="69">
+        <v>4.399</v>
+      </c>
+      <c r="J45" s="70">
+        <v>0.48599999999999999</v>
       </c>
       <c r="K45" s="45"/>
-    </row>
-    <row r="46" spans="1:11" ht="10.5" customHeight="1">
+      <c r="L45" s="74"/>
+    </row>
+    <row r="46" spans="1:20" ht="10.5" customHeight="1">
       <c r="A46" s="42" t="s">
         <v>35</v>
       </c>
       <c r="B46" s="32"/>
       <c r="C46" s="32"/>
       <c r="D46" s="32"/>
       <c r="E46" s="32"/>
       <c r="F46" s="32"/>
       <c r="G46" s="32"/>
       <c r="H46" s="32"/>
       <c r="I46" s="32"/>
       <c r="J46" s="23"/>
       <c r="K46" s="45"/>
     </row>
-    <row r="47" spans="1:11" ht="10.5" customHeight="1">
+    <row r="47" spans="1:20" ht="10.5" customHeight="1">
       <c r="A47" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B47" s="30"/>
       <c r="C47" s="30"/>
       <c r="D47" s="31"/>
       <c r="E47" s="30"/>
       <c r="F47" s="30"/>
       <c r="G47" s="31"/>
       <c r="H47" s="31"/>
       <c r="I47" s="31"/>
       <c r="J47" s="24"/>
       <c r="K47" s="45"/>
     </row>
-    <row r="48" spans="1:11" ht="10.5" customHeight="1">
+    <row r="48" spans="1:20" ht="10.5" customHeight="1">
       <c r="A48" s="41">
+        <v>2004</v>
+      </c>
+      <c r="B48" s="35">
+        <v>4.8879999999999999</v>
+      </c>
+      <c r="C48" s="35">
+        <v>4.5709999999999997</v>
+      </c>
+      <c r="D48" s="35">
+        <v>5.3010000000000002</v>
+      </c>
+      <c r="E48" s="35">
+        <v>3.6739999999999999</v>
+      </c>
+      <c r="F48" s="35">
+        <v>11.268000000000001</v>
+      </c>
+      <c r="G48" s="35">
+        <v>6.4379999999999997</v>
+      </c>
+      <c r="H48" s="35">
+        <v>4.8339999999999996</v>
+      </c>
+      <c r="I48" s="35">
+        <v>4.3280000000000003</v>
+      </c>
+      <c r="J48" s="46">
+        <v>0.14599999999999999</v>
+      </c>
+      <c r="K48" s="45"/>
+      <c r="L48" s="45"/>
+      <c r="M48" s="45"/>
+      <c r="N48" s="45"/>
+      <c r="O48" s="45"/>
+      <c r="P48" s="45"/>
+      <c r="Q48" s="45"/>
+      <c r="R48" s="45"/>
+      <c r="S48" s="45"/>
+      <c r="T48" s="45"/>
+    </row>
+    <row r="49" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A49" s="41">
+        <v>2005</v>
+      </c>
+      <c r="B49" s="35">
+        <v>5.1189999999999998</v>
+      </c>
+      <c r="C49" s="35">
+        <v>4.694</v>
+      </c>
+      <c r="D49" s="35">
+        <v>5.6719999999999997</v>
+      </c>
+      <c r="E49" s="35">
+        <v>3.8780000000000001</v>
+      </c>
+      <c r="F49" s="35">
+        <v>11.643000000000001</v>
+      </c>
+      <c r="G49" s="35">
+        <v>6.8780000000000001</v>
+      </c>
+      <c r="H49" s="35">
+        <v>4.976</v>
+      </c>
+      <c r="I49" s="35">
+        <v>4.702</v>
+      </c>
+      <c r="J49" s="46">
+        <v>0.151</v>
+      </c>
+      <c r="K49" s="45"/>
+      <c r="L49" s="45"/>
+      <c r="M49" s="45"/>
+      <c r="N49" s="45"/>
+      <c r="O49" s="45"/>
+      <c r="P49" s="45"/>
+      <c r="Q49" s="45"/>
+      <c r="R49" s="45"/>
+      <c r="S49" s="45"/>
+      <c r="T49" s="45"/>
+    </row>
+    <row r="50" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A50" s="41">
+        <v>2006</v>
+      </c>
+      <c r="B50" s="35">
+        <v>4.9450000000000003</v>
+      </c>
+      <c r="C50" s="35">
+        <v>4.3079999999999998</v>
+      </c>
+      <c r="D50" s="35">
+        <v>5.774</v>
+      </c>
+      <c r="E50" s="35">
+        <v>3.6880000000000002</v>
+      </c>
+      <c r="F50" s="35">
+        <v>11.548</v>
+      </c>
+      <c r="G50" s="35">
+        <v>6.0990000000000002</v>
+      </c>
+      <c r="H50" s="35">
+        <v>4.8529999999999998</v>
+      </c>
+      <c r="I50" s="35">
+        <v>4.7549999999999999</v>
+      </c>
+      <c r="J50" s="46">
+        <v>0.20100000000000001</v>
+      </c>
+      <c r="K50" s="45"/>
+      <c r="L50" s="45"/>
+      <c r="M50" s="45"/>
+      <c r="N50" s="45"/>
+      <c r="O50" s="45"/>
+      <c r="P50" s="45"/>
+      <c r="Q50" s="45"/>
+      <c r="R50" s="45"/>
+      <c r="S50" s="45"/>
+      <c r="T50" s="45"/>
+    </row>
+    <row r="51" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A51" s="41">
+        <v>2007</v>
+      </c>
+      <c r="B51" s="35">
+        <v>4.5119999999999996</v>
+      </c>
+      <c r="C51" s="35">
+        <v>3.891</v>
+      </c>
+      <c r="D51" s="35">
+        <v>5.3179999999999996</v>
+      </c>
+      <c r="E51" s="35">
+        <v>3.3140000000000001</v>
+      </c>
+      <c r="F51" s="35">
+        <v>10.804</v>
+      </c>
+      <c r="G51" s="35">
+        <v>5.3339999999999996</v>
+      </c>
+      <c r="H51" s="35">
+        <v>4.3739999999999997</v>
+      </c>
+      <c r="I51" s="35">
+        <v>4.6429999999999998</v>
+      </c>
+      <c r="J51" s="46">
+        <v>0.23200000000000001</v>
+      </c>
+      <c r="K51" s="45"/>
+      <c r="L51" s="45"/>
+      <c r="M51" s="45"/>
+      <c r="N51" s="45"/>
+      <c r="O51" s="45"/>
+      <c r="P51" s="45"/>
+      <c r="Q51" s="45"/>
+      <c r="R51" s="45"/>
+      <c r="S51" s="45"/>
+      <c r="T51" s="45"/>
+    </row>
+    <row r="52" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A52" s="41">
         <v>2008</v>
       </c>
-      <c r="B48" s="35">
-[...29 lines deleted...]
-      <c r="A49" s="41">
+      <c r="B52" s="35">
+        <v>4.3879999999999999</v>
+      </c>
+      <c r="C52" s="35">
+        <v>3.8479999999999999</v>
+      </c>
+      <c r="D52" s="35">
+        <v>5.09</v>
+      </c>
+      <c r="E52" s="35">
+        <v>3.081</v>
+      </c>
+      <c r="F52" s="35">
+        <v>11.256</v>
+      </c>
+      <c r="G52" s="35">
+        <v>4.9359999999999999</v>
+      </c>
+      <c r="H52" s="35">
+        <v>4.2930000000000001</v>
+      </c>
+      <c r="I52" s="35">
+        <v>4.57</v>
+      </c>
+      <c r="J52" s="46">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="K52" s="45"/>
+      <c r="L52" s="45"/>
+      <c r="M52" s="45"/>
+      <c r="N52" s="45"/>
+      <c r="O52" s="45"/>
+      <c r="P52" s="45"/>
+      <c r="Q52" s="45"/>
+      <c r="R52" s="45"/>
+      <c r="S52" s="45"/>
+      <c r="T52" s="45"/>
+    </row>
+    <row r="53" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A53" s="41">
         <v>2009</v>
       </c>
-      <c r="B49" s="35">
-[...29 lines deleted...]
-      <c r="A50" s="41">
+      <c r="B53" s="35">
+        <v>5.6710000000000003</v>
+      </c>
+      <c r="C53" s="35">
+        <v>5.3479999999999999</v>
+      </c>
+      <c r="D53" s="35">
+        <v>6.0919999999999996</v>
+      </c>
+      <c r="E53" s="35">
+        <v>3.863</v>
+      </c>
+      <c r="F53" s="35">
+        <v>15.177</v>
+      </c>
+      <c r="G53" s="35">
+        <v>7.0949999999999998</v>
+      </c>
+      <c r="H53" s="35">
+        <v>5.5170000000000003</v>
+      </c>
+      <c r="I53" s="35">
+        <v>5.532</v>
+      </c>
+      <c r="J53" s="46">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="K53" s="45"/>
+      <c r="L53" s="45"/>
+      <c r="M53" s="45"/>
+      <c r="N53" s="45"/>
+      <c r="O53" s="45"/>
+      <c r="P53" s="45"/>
+      <c r="Q53" s="45"/>
+      <c r="R53" s="45"/>
+      <c r="S53" s="45"/>
+      <c r="T53" s="45"/>
+    </row>
+    <row r="54" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A54" s="41">
         <v>2010</v>
       </c>
-      <c r="B50" s="35">
-[...29 lines deleted...]
-      <c r="A51" s="41">
+      <c r="B54" s="35">
+        <v>4.6660000000000004</v>
+      </c>
+      <c r="C54" s="35">
+        <v>4.3680000000000003</v>
+      </c>
+      <c r="D54" s="35">
+        <v>5.0229999999999997</v>
+      </c>
+      <c r="E54" s="35">
+        <v>3.3490000000000002</v>
+      </c>
+      <c r="F54" s="35">
+        <v>9.8450000000000006</v>
+      </c>
+      <c r="G54" s="35">
+        <v>5.4420000000000002</v>
+      </c>
+      <c r="H54" s="35">
+        <v>4.7380000000000004</v>
+      </c>
+      <c r="I54" s="35">
+        <v>4.2359999999999998</v>
+      </c>
+      <c r="J54" s="46">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="K54" s="45"/>
+      <c r="L54" s="45"/>
+      <c r="M54" s="45"/>
+      <c r="N54" s="45"/>
+      <c r="O54" s="45"/>
+      <c r="P54" s="45"/>
+      <c r="Q54" s="45"/>
+      <c r="R54" s="45"/>
+      <c r="S54" s="45"/>
+      <c r="T54" s="45"/>
+    </row>
+    <row r="55" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A55" s="41">
         <v>2011</v>
       </c>
-      <c r="B51" s="35">
-[...29 lines deleted...]
-      <c r="A52" s="41">
+      <c r="B55" s="35">
+        <v>4.0419999999999998</v>
+      </c>
+      <c r="C55" s="35">
+        <v>3.6496</v>
+      </c>
+      <c r="D55" s="35">
+        <v>4.5129999999999999</v>
+      </c>
+      <c r="E55" s="35">
+        <v>2.883</v>
+      </c>
+      <c r="F55" s="35">
+        <v>8.6</v>
+      </c>
+      <c r="G55" s="35">
+        <v>4.226</v>
+      </c>
+      <c r="H55" s="35">
+        <v>4.1050000000000004</v>
+      </c>
+      <c r="I55" s="35">
+        <v>3.9449999999999998</v>
+      </c>
+      <c r="J55" s="46">
+        <v>0.182</v>
+      </c>
+      <c r="K55" s="45"/>
+      <c r="L55" s="45"/>
+      <c r="M55" s="45"/>
+      <c r="N55" s="45"/>
+      <c r="O55" s="45"/>
+      <c r="P55" s="45"/>
+      <c r="Q55" s="45"/>
+      <c r="R55" s="45"/>
+      <c r="S55" s="45"/>
+      <c r="T55" s="45"/>
+    </row>
+    <row r="56" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A56" s="41">
         <v>2012</v>
       </c>
-      <c r="B52" s="35">
-[...29 lines deleted...]
-      <c r="A53" s="41">
+      <c r="B56" s="35">
+        <v>4.3010000000000002</v>
+      </c>
+      <c r="C56" s="35">
+        <v>4.1260000000000003</v>
+      </c>
+      <c r="D56" s="35">
+        <v>4.5110000000000001</v>
+      </c>
+      <c r="E56" s="35">
+        <v>2.8679999999999999</v>
+      </c>
+      <c r="F56" s="35">
+        <v>9.9390000000000001</v>
+      </c>
+      <c r="G56" s="35">
+        <v>4.3810000000000002</v>
+      </c>
+      <c r="H56" s="35">
+        <v>4.4489999999999998</v>
+      </c>
+      <c r="I56" s="35">
+        <v>4.0620000000000003</v>
+      </c>
+      <c r="J56" s="46">
+        <v>0.22500000000000001</v>
+      </c>
+      <c r="K56" s="45"/>
+      <c r="L56" s="45"/>
+      <c r="M56" s="45"/>
+      <c r="N56" s="45"/>
+      <c r="O56" s="45"/>
+      <c r="P56" s="45"/>
+      <c r="Q56" s="45"/>
+      <c r="R56" s="45"/>
+      <c r="S56" s="45"/>
+      <c r="T56" s="45"/>
+    </row>
+    <row r="57" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A57" s="41">
         <v>2013</v>
       </c>
-      <c r="B53" s="35">
-[...29 lines deleted...]
-      <c r="A54" s="41">
+      <c r="B57" s="35">
+        <v>4.8239999999999998</v>
+      </c>
+      <c r="C57" s="35">
+        <v>4.7140000000000004</v>
+      </c>
+      <c r="D57" s="35">
+        <v>4.9560000000000004</v>
+      </c>
+      <c r="E57" s="35">
+        <v>3.1560000000000001</v>
+      </c>
+      <c r="F57" s="35">
+        <v>11.382</v>
+      </c>
+      <c r="G57" s="35">
+        <v>4.8159999999999998</v>
+      </c>
+      <c r="H57" s="35">
+        <v>5.024</v>
+      </c>
+      <c r="I57" s="35">
+        <v>4.5270000000000001</v>
+      </c>
+      <c r="J57" s="46">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="K57" s="45"/>
+      <c r="L57" s="45"/>
+      <c r="M57" s="45"/>
+      <c r="N57" s="45"/>
+      <c r="O57" s="45"/>
+      <c r="P57" s="45"/>
+      <c r="Q57" s="45"/>
+      <c r="R57" s="45"/>
+      <c r="S57" s="45"/>
+      <c r="T57" s="45"/>
+    </row>
+    <row r="58" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A58" s="41">
         <v>2014</v>
       </c>
-      <c r="B54" s="35">
-[...29 lines deleted...]
-      <c r="A55" s="41">
+      <c r="B58" s="35">
+        <v>4.5529999999999999</v>
+      </c>
+      <c r="C58" s="35">
+        <v>4.5090000000000003</v>
+      </c>
+      <c r="D58" s="35">
+        <v>4.6059999999999999</v>
+      </c>
+      <c r="E58" s="35">
+        <v>3.1040000000000001</v>
+      </c>
+      <c r="F58" s="35">
+        <v>9.4469999999999992</v>
+      </c>
+      <c r="G58" s="35">
+        <v>4.6440000000000001</v>
+      </c>
+      <c r="H58" s="35">
+        <v>4.8070000000000004</v>
+      </c>
+      <c r="I58" s="35">
+        <v>4.173</v>
+      </c>
+      <c r="J58" s="46">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="K58" s="45"/>
+      <c r="L58" s="45"/>
+      <c r="M58" s="45"/>
+      <c r="N58" s="45"/>
+      <c r="O58" s="45"/>
+      <c r="P58" s="45"/>
+      <c r="Q58" s="45"/>
+      <c r="R58" s="45"/>
+      <c r="S58" s="45"/>
+      <c r="T58" s="45"/>
+    </row>
+    <row r="59" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A59" s="41">
         <v>2015</v>
       </c>
-      <c r="B55" s="35">
-[...29 lines deleted...]
-      <c r="A56" s="41">
+      <c r="B59" s="35">
+        <v>4.7949999999999999</v>
+      </c>
+      <c r="C59" s="35">
+        <v>4.859</v>
+      </c>
+      <c r="D59" s="35">
+        <v>4.7169999999999996</v>
+      </c>
+      <c r="E59" s="35">
+        <v>3.2269999999999999</v>
+      </c>
+      <c r="F59" s="35">
+        <v>10.086</v>
+      </c>
+      <c r="G59" s="35">
+        <v>4.6790000000000003</v>
+      </c>
+      <c r="H59" s="35">
+        <v>5.0640000000000001</v>
+      </c>
+      <c r="I59" s="35">
+        <v>4.4950000000000001</v>
+      </c>
+      <c r="J59" s="46">
+        <v>0.16500000000000001</v>
+      </c>
+      <c r="K59" s="45"/>
+      <c r="L59" s="45"/>
+      <c r="M59" s="45"/>
+      <c r="N59" s="45"/>
+      <c r="O59" s="45"/>
+      <c r="P59" s="45"/>
+      <c r="Q59" s="45"/>
+      <c r="R59" s="45"/>
+      <c r="S59" s="45"/>
+      <c r="T59" s="45"/>
+    </row>
+    <row r="60" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A60" s="41">
         <v>2016</v>
       </c>
-      <c r="B56" s="35">
-[...29 lines deleted...]
-      <c r="A57" s="41">
+      <c r="B60" s="35">
+        <v>5.0510000000000002</v>
+      </c>
+      <c r="C60" s="35">
+        <v>5.0549999999999997</v>
+      </c>
+      <c r="D60" s="35">
+        <v>5.048</v>
+      </c>
+      <c r="E60" s="35">
+        <v>3.38</v>
+      </c>
+      <c r="F60" s="35">
+        <v>10.694000000000001</v>
+      </c>
+      <c r="G60" s="35">
+        <v>4.7160000000000002</v>
+      </c>
+      <c r="H60" s="35">
+        <v>5.3150000000000004</v>
+      </c>
+      <c r="I60" s="35">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="J60" s="46">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="K60" s="45"/>
+      <c r="L60" s="45"/>
+      <c r="M60" s="45"/>
+      <c r="N60" s="45"/>
+      <c r="O60" s="45"/>
+      <c r="P60" s="45"/>
+      <c r="Q60" s="45"/>
+      <c r="R60" s="45"/>
+      <c r="S60" s="45"/>
+      <c r="T60" s="45"/>
+    </row>
+    <row r="61" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A61" s="41">
         <v>2017</v>
       </c>
-      <c r="B57" s="35">
-[...29 lines deleted...]
-      <c r="A58" s="41">
+      <c r="B61" s="35">
+        <v>4.8029999999999999</v>
+      </c>
+      <c r="C61" s="35">
+        <v>4.7839999999999998</v>
+      </c>
+      <c r="D61" s="35">
+        <v>4.8250000000000002</v>
+      </c>
+      <c r="E61" s="35">
+        <v>3.343</v>
+      </c>
+      <c r="F61" s="35">
+        <v>9.2940000000000005</v>
+      </c>
+      <c r="G61" s="35">
+        <v>4.5529999999999999</v>
+      </c>
+      <c r="H61" s="35">
+        <v>5.12</v>
+      </c>
+      <c r="I61" s="35">
+        <v>4.5350000000000001</v>
+      </c>
+      <c r="J61" s="46">
+        <v>0.15</v>
+      </c>
+      <c r="K61" s="45"/>
+      <c r="L61" s="45"/>
+      <c r="M61" s="45"/>
+      <c r="N61" s="45"/>
+      <c r="O61" s="45"/>
+      <c r="P61" s="45"/>
+      <c r="Q61" s="45"/>
+      <c r="R61" s="45"/>
+      <c r="S61" s="45"/>
+      <c r="T61" s="45"/>
+    </row>
+    <row r="62" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A62" s="41">
         <v>2018</v>
       </c>
-      <c r="B58" s="35">
-[...29 lines deleted...]
-      <c r="A59" s="41">
+      <c r="B62" s="35">
+        <v>4.4960000000000004</v>
+      </c>
+      <c r="C62" s="35">
+        <v>4.3520000000000003</v>
+      </c>
+      <c r="D62" s="35">
+        <v>4.6619999999999999</v>
+      </c>
+      <c r="E62" s="35">
+        <v>3.12</v>
+      </c>
+      <c r="F62" s="35">
+        <v>8.7279999999999998</v>
+      </c>
+      <c r="G62" s="35">
+        <v>4.0910000000000002</v>
+      </c>
+      <c r="H62" s="35">
+        <v>4.7089999999999996</v>
+      </c>
+      <c r="I62" s="35">
+        <v>4.4969999999999999</v>
+      </c>
+      <c r="J62" s="46">
+        <v>0.156</v>
+      </c>
+      <c r="K62" s="45"/>
+      <c r="L62" s="45"/>
+      <c r="M62" s="45"/>
+      <c r="N62" s="45"/>
+      <c r="O62" s="45"/>
+      <c r="P62" s="45"/>
+      <c r="Q62" s="45"/>
+      <c r="R62" s="45"/>
+      <c r="S62" s="45"/>
+      <c r="T62" s="45"/>
+    </row>
+    <row r="63" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A63" s="41">
         <v>2019</v>
       </c>
-      <c r="B59" s="35">
-[...29 lines deleted...]
-      <c r="A60" s="41">
+      <c r="B63" s="35">
+        <v>4.3230000000000004</v>
+      </c>
+      <c r="C63" s="35">
+        <v>4.1180000000000003</v>
+      </c>
+      <c r="D63" s="35">
+        <v>4.5609999999999999</v>
+      </c>
+      <c r="E63" s="35">
+        <v>2.9790000000000001</v>
+      </c>
+      <c r="F63" s="35">
+        <v>8.4570000000000007</v>
+      </c>
+      <c r="G63" s="35">
+        <v>3.6819999999999999</v>
+      </c>
+      <c r="H63" s="35">
+        <v>4.4989999999999997</v>
+      </c>
+      <c r="I63" s="35">
+        <v>4.5019999999999998</v>
+      </c>
+      <c r="J63" s="46">
+        <v>0.153</v>
+      </c>
+      <c r="K63" s="45"/>
+      <c r="L63" s="45"/>
+      <c r="M63" s="45"/>
+      <c r="N63" s="45"/>
+      <c r="O63" s="45"/>
+      <c r="P63" s="45"/>
+      <c r="Q63" s="45"/>
+      <c r="R63" s="45"/>
+      <c r="S63" s="45"/>
+      <c r="T63" s="45"/>
+    </row>
+    <row r="64" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A64" s="41">
         <v>2020</v>
       </c>
-      <c r="B60" s="35">
-[...29 lines deleted...]
-      <c r="A61" s="41">
+      <c r="B64" s="35">
+        <v>5.4660000000000002</v>
+      </c>
+      <c r="C64" s="35">
+        <v>5.4710000000000001</v>
+      </c>
+      <c r="D64" s="35">
+        <v>5.46</v>
+      </c>
+      <c r="E64" s="35">
+        <v>3.74</v>
+      </c>
+      <c r="F64" s="35">
+        <v>10.513999999999999</v>
+      </c>
+      <c r="G64" s="35">
+        <v>6.2130000000000001</v>
+      </c>
+      <c r="H64" s="35">
+        <v>5.6870000000000003</v>
+      </c>
+      <c r="I64" s="35">
+        <v>5.0650000000000004</v>
+      </c>
+      <c r="J64" s="46">
+        <v>0.185</v>
+      </c>
+      <c r="K64" s="45"/>
+      <c r="L64" s="45"/>
+      <c r="M64" s="45"/>
+      <c r="N64" s="45"/>
+      <c r="O64" s="45"/>
+      <c r="P64" s="45"/>
+      <c r="Q64" s="45"/>
+      <c r="R64" s="45"/>
+      <c r="S64" s="45"/>
+      <c r="T64" s="45"/>
+    </row>
+    <row r="65" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A65" s="41">
         <v>2021</v>
       </c>
-      <c r="B61" s="35">
-[...29 lines deleted...]
-      <c r="A62" s="41">
+      <c r="B65" s="35">
+        <v>5.4169999999999998</v>
+      </c>
+      <c r="C65" s="35">
+        <v>5.2229999999999999</v>
+      </c>
+      <c r="D65" s="35">
+        <v>5.641</v>
+      </c>
+      <c r="E65" s="35">
+        <v>3.6709999999999998</v>
+      </c>
+      <c r="F65" s="35">
+        <v>10.522</v>
+      </c>
+      <c r="G65" s="35">
+        <v>5.4189999999999996</v>
+      </c>
+      <c r="H65" s="35">
+        <v>5.4909999999999997</v>
+      </c>
+      <c r="I65" s="35">
+        <v>5.5609999999999999</v>
+      </c>
+      <c r="J65" s="46">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="K65" s="45"/>
+      <c r="L65" s="45"/>
+      <c r="M65" s="45"/>
+      <c r="N65" s="45"/>
+      <c r="O65" s="45"/>
+      <c r="P65" s="45"/>
+      <c r="Q65" s="45"/>
+      <c r="R65" s="45"/>
+      <c r="S65" s="45"/>
+      <c r="T65" s="45"/>
+    </row>
+    <row r="66" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A66" s="41">
         <v>2022</v>
       </c>
-      <c r="B62" s="35">
-[...112 lines deleted...]
-      <c r="A67" s="33" t="s">
+      <c r="B66" s="35">
+        <v>4.4690000000000003</v>
+      </c>
+      <c r="C66" s="35">
+        <v>4.2350000000000003</v>
+      </c>
+      <c r="D66" s="35">
+        <v>4.7389999999999999</v>
+      </c>
+      <c r="E66" s="35">
+        <v>3.0609999999999999</v>
+      </c>
+      <c r="F66" s="35">
+        <v>8.5860000000000003</v>
+      </c>
+      <c r="G66" s="35">
+        <v>4.4889999999999999</v>
+      </c>
+      <c r="H66" s="35">
+        <v>4.4420000000000002</v>
+      </c>
+      <c r="I66" s="35">
+        <v>4.7549999999999999</v>
+      </c>
+      <c r="J66" s="46">
+        <v>0.2</v>
+      </c>
+      <c r="K66" s="45"/>
+      <c r="L66" s="45"/>
+      <c r="M66" s="45"/>
+      <c r="N66" s="45"/>
+      <c r="O66" s="45"/>
+      <c r="P66" s="45"/>
+      <c r="Q66" s="45"/>
+      <c r="R66" s="45"/>
+      <c r="S66" s="45"/>
+      <c r="T66" s="45"/>
+    </row>
+    <row r="67" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A67" s="41">
+        <v>2023</v>
+      </c>
+      <c r="B67" s="64">
+        <v>4.0090000000000003</v>
+      </c>
+      <c r="C67" s="45">
+        <v>3.879</v>
+      </c>
+      <c r="D67" s="45">
+        <v>4.1580000000000004</v>
+      </c>
+      <c r="E67" s="45">
+        <v>2.6829999999999998</v>
+      </c>
+      <c r="F67" s="45">
+        <v>7.5890000000000004</v>
+      </c>
+      <c r="G67" s="45">
+        <v>4.1950000000000003</v>
+      </c>
+      <c r="H67" s="45">
+        <v>4.0869999999999997</v>
+      </c>
+      <c r="I67" s="45">
+        <v>4.0250000000000004</v>
+      </c>
+      <c r="J67" s="67">
+        <v>0.223</v>
+      </c>
+      <c r="K67" s="45"/>
+      <c r="L67" s="45"/>
+      <c r="M67" s="45"/>
+      <c r="N67" s="45"/>
+      <c r="O67" s="45"/>
+      <c r="P67" s="45"/>
+      <c r="Q67" s="45"/>
+      <c r="R67" s="45"/>
+      <c r="S67" s="45"/>
+      <c r="T67" s="45"/>
+    </row>
+    <row r="68" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A68" s="41">
+        <v>2024</v>
+      </c>
+      <c r="B68" s="64">
+        <v>4.5330000000000004</v>
+      </c>
+      <c r="C68" s="45">
+        <v>4.415</v>
+      </c>
+      <c r="D68" s="45">
+        <v>4.6669999999999998</v>
+      </c>
+      <c r="E68" s="45">
+        <v>2.99</v>
+      </c>
+      <c r="F68" s="45">
+        <v>8.6969999999999992</v>
+      </c>
+      <c r="G68" s="45">
+        <v>4.6470000000000002</v>
+      </c>
+      <c r="H68" s="45">
+        <v>4.74</v>
+      </c>
+      <c r="I68" s="45">
+        <v>4.3579999999999997</v>
+      </c>
+      <c r="J68" s="67">
+        <v>0.17899999999999999</v>
+      </c>
+      <c r="K68" s="45"/>
+      <c r="L68" s="45"/>
+      <c r="M68" s="45"/>
+      <c r="N68" s="45"/>
+      <c r="O68" s="45"/>
+      <c r="P68" s="45"/>
+      <c r="Q68" s="45"/>
+      <c r="R68" s="45"/>
+      <c r="S68" s="45"/>
+      <c r="T68" s="45"/>
+    </row>
+    <row r="69" spans="1:20" ht="10.5" customHeight="1">
+      <c r="A69" s="27">
+        <v>2025</v>
+      </c>
+      <c r="B69" s="65">
+        <v>5.0780000000000003</v>
+      </c>
+      <c r="C69" s="66">
+        <v>4.9160000000000004</v>
+      </c>
+      <c r="D69" s="66">
+        <v>5.2619999999999996</v>
+      </c>
+      <c r="E69" s="66">
+        <v>3.3820000000000001</v>
+      </c>
+      <c r="F69" s="66">
+        <v>9.6530000000000005</v>
+      </c>
+      <c r="G69" s="66">
+        <v>5.2130000000000001</v>
+      </c>
+      <c r="H69" s="66">
+        <v>5.3920000000000003</v>
+      </c>
+      <c r="I69" s="66">
+        <v>4.726</v>
+      </c>
+      <c r="J69" s="68">
+        <v>0.19700000000000001</v>
+      </c>
+      <c r="K69" s="45"/>
+    </row>
+    <row r="70" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A70" s="19"/>
+      <c r="B70" s="63"/>
+      <c r="C70" s="63"/>
+      <c r="D70" s="73"/>
+      <c r="E70" s="63"/>
+      <c r="F70" s="63"/>
+      <c r="G70" s="63"/>
+      <c r="H70" s="63"/>
+      <c r="I70" s="63"/>
+      <c r="J70" s="63"/>
+    </row>
+    <row r="71" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A71" s="34" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="72" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A72" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="O67" s="34"/>
-[...2 lines deleted...]
-      <c r="A68" s="33" t="s">
+      <c r="O72" s="34"/>
+    </row>
+    <row r="73" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A73" s="33" t="s">
         <v>43</v>
       </c>
-      <c r="O68" s="33"/>
-[...2 lines deleted...]
-      <c r="A69" s="33" t="s">
+      <c r="O73" s="33"/>
+    </row>
+    <row r="74" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A74" s="33" t="s">
+        <v>103</v>
+      </c>
+      <c r="O74" s="33"/>
+    </row>
+    <row r="75" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A75" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="O75" s="33"/>
+    </row>
+    <row r="76" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A76" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="O76" s="34"/>
+    </row>
+    <row r="77" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A77" s="33" t="s">
+        <v>44</v>
+      </c>
+      <c r="O77" s="34"/>
+    </row>
+    <row r="78" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A78" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="O78" s="34"/>
+    </row>
+    <row r="79" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A79" s="33" t="s">
+        <v>104</v>
+      </c>
+      <c r="O79" s="34"/>
+    </row>
+    <row r="80" spans="1:20" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A80" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="O80" s="34"/>
+    </row>
+    <row r="81" spans="1:15" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A81" s="33"/>
+      <c r="O81" s="34"/>
+    </row>
+    <row r="82" spans="1:15" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A82" s="20" t="s">
+        <v>37</v>
+      </c>
+      <c r="B82" s="21"/>
+      <c r="C82" s="21"/>
+      <c r="D82" s="21"/>
+      <c r="E82" s="21"/>
+      <c r="F82" s="21"/>
+      <c r="G82" s="21"/>
+      <c r="H82" s="21"/>
+      <c r="I82" s="21"/>
+      <c r="J82" s="21"/>
+      <c r="O82" s="33"/>
+    </row>
+    <row r="83" spans="1:15" s="5" customFormat="1" ht="9.75" customHeight="1">
+      <c r="A83" s="20" t="s">
+        <v>99</v>
+      </c>
+      <c r="B83" s="21"/>
+      <c r="C83" s="21"/>
+      <c r="D83" s="21"/>
+      <c r="E83" s="21"/>
+      <c r="F83" s="21"/>
+      <c r="G83" s="21"/>
+      <c r="H83" s="21"/>
+      <c r="I83" s="21"/>
+      <c r="J83" s="22"/>
+      <c r="O83" s="33"/>
+    </row>
+    <row r="84" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="O84" s="33"/>
+    </row>
+    <row r="85" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1">
+      <c r="A85" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="O69" s="33"/>
-[...87 lines deleted...]
-    <row r="82" s="5" customFormat="1" ht="10.5" customHeight="1"/>
+      <c r="D85" s="6"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="6"/>
+      <c r="H85" s="6"/>
+      <c r="I85" s="6"/>
+      <c r="J85" s="6"/>
+    </row>
+    <row r="86" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1"/>
+    <row r="87" spans="1:15" s="5" customFormat="1" ht="10.5" customHeight="1"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:J7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.47244094488188981" bottom="0.55118110236220474" header="0.51181102362204722" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;"Arial,Normal"&amp;7Service de statistique du canton de Fribourg-RM
 &amp;Z&amp;F-&amp;D-&amp;T&amp;R&amp;"Arial,Normal"&amp;7&amp;P/&amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64A24A1B-C2CD-4145-AADA-7602B8C03FAB}">
   <dimension ref="A1:E17"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="8.42578125" style="47" customWidth="1"/>
     <col min="2" max="2" width="37.7109375" style="47" customWidth="1"/>
     <col min="3" max="3" width="3.42578125" style="47" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="47" customWidth="1"/>
     <col min="5" max="5" width="37.7109375" style="47" customWidth="1"/>
     <col min="6" max="16384" width="11.42578125" style="47"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="8" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="D1" s="8" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:5" s="49" customFormat="1">
       <c r="A2" s="48" t="s">
         <v>27</v>
       </c>
       <c r="D2" s="48" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="50" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="B3" s="51" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="C3" s="52"/>
       <c r="D3" s="50" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E3" s="50" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="53" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B4" s="54" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C4" s="55"/>
       <c r="D4" s="53" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="E4" s="54" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="56" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="B5" s="57" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="C5" s="55"/>
       <c r="D5" s="56" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="E5" s="57" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="18">
       <c r="A6" s="58" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B6" s="54" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C6" s="55"/>
       <c r="D6" s="58" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="E6" s="54" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="18">
       <c r="A7" s="56" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="B7" s="57" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C7" s="55"/>
       <c r="D7" s="56" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E7" s="57" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="18">
       <c r="A8" s="53" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="B8" s="54" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="C8" s="55"/>
       <c r="D8" s="53" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E8" s="54" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="56" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="B9" s="57" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C9" s="55"/>
       <c r="D9" s="56" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E9" s="57" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="53" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B10" s="54" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C10" s="55"/>
       <c r="D10" s="53" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E10" s="54" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="59" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="B11" s="60" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C11" s="55"/>
       <c r="D11" s="59" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E11" s="60" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="61"/>
       <c r="D12" s="61"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="61"/>
       <c r="D13" s="61"/>
     </row>
     <row r="14" spans="1:5" ht="15">
       <c r="A14" s="62"/>
       <c r="D14" s="61"/>
     </row>
     <row r="15" spans="1:5" ht="15">
       <c r="A15" s="62"/>
       <c r="D15" s="61"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="61"/>
       <c r="D16" s="61"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="61"/>
       <c r="D17" s="61"/>